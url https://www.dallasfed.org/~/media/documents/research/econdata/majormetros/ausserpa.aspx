--- v2 (2026-02-02)
+++ v3 (2026-04-23)
@@ -1,99 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{36518722-6110-45F1-B6A5-A880E4365151}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{EEF10316-A412-400E-8CCB-B80990E701BB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{66E64341-0D4D-45EB-900B-BEE2F9F25040}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{AF6B42F0-F03D-4A7C-853B-068C86D6AD88}"/>
   </bookViews>
   <sheets>
     <sheet name="ausserpa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Austin—Round Rock—Georgetown Services Providing Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q2.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry February 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6258 +916,6330 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{17F2546D-FEB5-469A-AB31-6DC28C1CA8ED}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4037D202-5A2F-4C03-B35E-00220C271AF4}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>327.18040481000003</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+        <v>327.19215122000003</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>327.50281453000002</v>
+        <v>327.63522131000002</v>
       </c>
       <c r="C7" s="5">
-        <v>0.32240971999999601</v>
+        <v>0.44307008999999198</v>
       </c>
       <c r="D7" s="5">
-        <v>1.1889325827366237</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+        <v>1.6371479286873436</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>329.70203677000001</v>
+        <v>329.83226603999998</v>
       </c>
       <c r="C8" s="5">
-        <v>2.1992222399999832</v>
+        <v>2.1970447299999591</v>
       </c>
       <c r="D8" s="5">
-        <v>8.3625262210606621</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+        <v>8.3504368557483222</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>333.19471042999999</v>
+        <v>333.34752716999998</v>
       </c>
       <c r="C9" s="5">
-        <v>3.4926736599999799</v>
+        <v>3.515261129999999</v>
       </c>
       <c r="D9" s="5">
-        <v>13.4795534420872</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+        <v>13.56622544346877</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>337.66570200000001</v>
+        <v>337.78422606999999</v>
       </c>
       <c r="C10" s="5">
-        <v>4.4709915700000238</v>
+        <v>4.4366989000000103</v>
       </c>
       <c r="D10" s="5">
-        <v>17.34544068895374</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+        <v>17.194039885008028</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>337.62851813999998</v>
+        <v>337.73545000000001</v>
       </c>
       <c r="C11" s="5">
-        <v>-3.718386000002738E-2</v>
+        <v>-4.877606999997397E-2</v>
       </c>
       <c r="D11" s="5">
-        <v>-0.13206439576014528</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-0.17314254568961962</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>338.20126342999998</v>
+        <v>338.45000095</v>
       </c>
       <c r="C12" s="5">
-        <v>0.5727452900000003</v>
+        <v>0.71455094999998892</v>
       </c>
       <c r="D12" s="5">
-        <v>2.0547531289697218</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+        <v>2.5686069309799997</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>335.62470241</v>
+        <v>334.36839913</v>
       </c>
       <c r="C13" s="5">
-        <v>-2.5765610199999855</v>
+        <v>-4.081601820000003</v>
       </c>
       <c r="D13" s="5">
-        <v>-8.7686067040737008</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-13.549307779118969</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>336.44428284999998</v>
+        <v>336.52915235</v>
       </c>
       <c r="C14" s="5">
-        <v>0.81958043999998154</v>
+        <v>2.1607532200000037</v>
       </c>
       <c r="D14" s="5">
-        <v>2.9700249498090692</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+        <v>8.0362717057480317</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>337.10291768000002</v>
+        <v>337.17133073999997</v>
       </c>
       <c r="C15" s="5">
-        <v>0.65863483000003953</v>
+        <v>0.64217838999996957</v>
       </c>
       <c r="D15" s="5">
-        <v>2.3746201925124222</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+        <v>2.3140746366381304</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>339.58090800999997</v>
+        <v>339.68140228999999</v>
       </c>
       <c r="C16" s="5">
-        <v>2.4779903299999546</v>
+        <v>2.5100715500000206</v>
       </c>
       <c r="D16" s="5">
-        <v>9.1865254505850267</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.3084047915449997</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>340.65086699</v>
+        <v>340.75125423999998</v>
       </c>
       <c r="C17" s="5">
-        <v>1.069958980000024</v>
+        <v>1.0698519499999861</v>
       </c>
       <c r="D17" s="5">
-        <v>3.8472020967003528</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8456527009544272</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>339.93051214000002</v>
+        <v>339.94022636</v>
       </c>
       <c r="C18" s="5">
-        <v>-0.72035484999997834</v>
+        <v>-0.81102787999998327</v>
       </c>
       <c r="D18" s="5">
-        <v>-2.5082649106423216</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.8190468261212964</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>339.85931977000001</v>
+        <v>339.98323713000002</v>
       </c>
       <c r="C19" s="5">
-        <v>-7.1192370000005667E-2</v>
+        <v>4.3010770000023513E-2</v>
       </c>
       <c r="D19" s="5">
-        <v>-0.25102926574591677</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.15193511034061746</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>341.01999881</v>
+        <v>341.15622740999999</v>
       </c>
       <c r="C20" s="5">
-        <v>1.1606790399999909</v>
+        <v>1.172990279999965</v>
       </c>
       <c r="D20" s="5">
-        <v>4.1760716167753564</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2196433232849717</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>340.18612908</v>
+        <v>340.34101218000001</v>
       </c>
       <c r="C21" s="5">
-        <v>-0.83386973000000353</v>
+        <v>-0.81521522999997842</v>
       </c>
       <c r="D21" s="5">
-        <v>-2.8951245859039632</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.8300912872578077</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>341.87582096</v>
+        <v>342.00513654999997</v>
       </c>
       <c r="C22" s="5">
-        <v>1.689691879999998</v>
+        <v>1.6641243699999677</v>
       </c>
       <c r="D22" s="5">
-        <v>6.1259084435387967</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.02788818914608</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>341.81609959000002</v>
+        <v>341.94108279</v>
       </c>
       <c r="C23" s="5">
-        <v>-5.9721369999977014E-2</v>
+        <v>-6.4053759999978865E-2</v>
       </c>
       <c r="D23" s="5">
-        <v>-0.20942349459459608</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.22451529502314216</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>342.45517312999999</v>
+        <v>342.66865098</v>
       </c>
       <c r="C24" s="5">
-        <v>0.63907353999996985</v>
+        <v>0.7275681899999995</v>
       </c>
       <c r="D24" s="5">
-        <v>2.2667847878587777</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5834042173040972</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>342.62360447999998</v>
+        <v>341.36685748000002</v>
       </c>
       <c r="C25" s="5">
-        <v>0.16843134999999165</v>
+        <v>-1.3017934999999738</v>
       </c>
       <c r="D25" s="5">
-        <v>0.59180085401862037</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.4647263352460715</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>344.64714958000002</v>
+        <v>344.746757</v>
       </c>
       <c r="C26" s="5">
-        <v>2.0235451000000353</v>
+        <v>3.3798995199999808</v>
       </c>
       <c r="D26" s="5">
-        <v>7.3220441639097134</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.550135938335295</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>345.23438689</v>
+        <v>345.29382261000001</v>
       </c>
       <c r="C27" s="5">
-        <v>0.5872373099999777</v>
+        <v>0.5470656100000042</v>
       </c>
       <c r="D27" s="5">
-        <v>2.0639261458004654</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9209425790676304</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>348.28790114999998</v>
+        <v>348.39006647999997</v>
       </c>
       <c r="C28" s="5">
-        <v>3.0535142599999858</v>
+        <v>3.0962438699999666</v>
       </c>
       <c r="D28" s="5">
-        <v>11.145554164226134</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.307251308097467</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>349.45050788999998</v>
+        <v>349.55247773999997</v>
       </c>
       <c r="C29" s="5">
-        <v>1.1626067400000011</v>
+        <v>1.1624112599999989</v>
       </c>
       <c r="D29" s="5">
-        <v>4.0800408806597188</v>
+        <v>4.0781239198267372</v>
       </c>
       <c r="E29" s="5">
-        <v>2.5831846481865206</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5828880717196245</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>351.70860295</v>
+        <v>351.72199624000001</v>
       </c>
       <c r="C30" s="5">
-        <v>2.2580950600000165</v>
+        <v>2.1695185000000379</v>
       </c>
       <c r="D30" s="5">
-        <v>8.0358232484736281</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.7074474897100176</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>352.60218542000001</v>
+        <v>352.71223128999998</v>
       </c>
       <c r="C31" s="5">
-        <v>0.89358247000001256</v>
+        <v>0.99023504999996703</v>
       </c>
       <c r="D31" s="5">
-        <v>3.0917943657359892</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4312780681415855</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>353.73036230000002</v>
+        <v>353.87177135000002</v>
       </c>
       <c r="C32" s="5">
-        <v>1.1281768800000123</v>
+        <v>1.1595400600000403</v>
       </c>
       <c r="D32" s="5">
-        <v>3.9077809649653794</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0171130679021783</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>355.54138416000001</v>
+        <v>355.6908621</v>
       </c>
       <c r="C33" s="5">
-        <v>1.8110218599999826</v>
+        <v>1.8190907499999867</v>
       </c>
       <c r="D33" s="5">
-        <v>6.319723681727929</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.346072852593343</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>357.03051128999999</v>
+        <v>357.16477852000003</v>
       </c>
       <c r="C34" s="5">
-        <v>1.4891271299999858</v>
+        <v>1.4739164200000232</v>
       </c>
       <c r="D34" s="5">
-        <v>5.1434144160587447</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0874855189552148</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>358.91967373</v>
+        <v>359.10174090999999</v>
       </c>
       <c r="C35" s="5">
-        <v>1.8891624400000069</v>
+        <v>1.9369623899999624</v>
       </c>
       <c r="D35" s="5">
-        <v>6.5376687331156313</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.7054568646883084</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>360.61291254000002</v>
+        <v>360.77561815000001</v>
       </c>
       <c r="C36" s="5">
-        <v>1.6932388100000253</v>
+        <v>1.6738772400000244</v>
       </c>
       <c r="D36" s="5">
-        <v>5.8103402514490643</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.7392015972810073</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>359.49044426</v>
+        <v>358.23057502</v>
       </c>
       <c r="C37" s="5">
-        <v>-1.122468280000021</v>
+        <v>-2.5450431300000105</v>
       </c>
       <c r="D37" s="5">
-        <v>-3.6719150341180118</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.1443978677846811</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>364.43160182000003</v>
+        <v>364.54010367000001</v>
       </c>
       <c r="C38" s="5">
-        <v>4.9411575600000219</v>
+        <v>6.3095286500000043</v>
       </c>
       <c r="D38" s="5">
-        <v>17.799690764134567</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+        <v>23.308197925376419</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>367.77164782</v>
+        <v>367.81920523999997</v>
       </c>
       <c r="C39" s="5">
-        <v>3.3400459999999725</v>
+        <v>3.2791015699999662</v>
       </c>
       <c r="D39" s="5">
-        <v>11.569783027523716</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.344576289923026</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>368.49353525999999</v>
+        <v>368.59604386000001</v>
       </c>
       <c r="C40" s="5">
-        <v>0.72188743999998906</v>
+        <v>0.77683862000003501</v>
       </c>
       <c r="D40" s="5">
-        <v>2.3810383344496255</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5640627206895417</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>370.97505089999999</v>
+        <v>371.07912352</v>
       </c>
       <c r="C41" s="5">
-        <v>2.4815156399999978</v>
+        <v>2.4830796599999871</v>
       </c>
       <c r="D41" s="5">
-        <v>8.3871906042720656</v>
+        <v>8.3902530192772282</v>
       </c>
       <c r="E41" s="5">
-        <v>6.1595397700138665</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.1583444978501101</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>372.81840783000001</v>
+        <v>372.83310590999997</v>
       </c>
       <c r="C42" s="5">
-        <v>1.8433569300000272</v>
+        <v>1.753982389999976</v>
       </c>
       <c r="D42" s="5">
-        <v>6.1284281055487888</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.8218525089546835</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>374.92792306000001</v>
+        <v>375.02759422000003</v>
       </c>
       <c r="C43" s="5">
-        <v>2.1095152299999995</v>
+        <v>2.1944883100000538</v>
       </c>
       <c r="D43" s="5">
-        <v>7.0052938040049861</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.2963779614542146</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>376.84153680999998</v>
+        <v>376.99251084000002</v>
       </c>
       <c r="C44" s="5">
-        <v>1.9136137499999677</v>
+        <v>1.9649166199999968</v>
       </c>
       <c r="D44" s="5">
-        <v>6.2996322690724416</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.471650481015967</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>380.35284209999998</v>
+        <v>380.49920924000003</v>
       </c>
       <c r="C45" s="5">
-        <v>3.5113052899999957</v>
+        <v>3.5066984000000048</v>
       </c>
       <c r="D45" s="5">
-        <v>11.772456133433028</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.75126013107748</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>382.32534966999998</v>
+        <v>382.45446698000001</v>
       </c>
       <c r="C46" s="5">
-        <v>1.9725075700000048</v>
+        <v>1.9552577399999791</v>
       </c>
       <c r="D46" s="5">
-        <v>6.403801316869262</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.3436960319323221</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>381.78196020000001</v>
+        <v>382.03725464000001</v>
       </c>
       <c r="C47" s="5">
-        <v>-0.54338946999996551</v>
+        <v>-0.41721233999999185</v>
       </c>
       <c r="D47" s="5">
-        <v>-1.6922608380347759</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.3012316375341837</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>385.04788459999997</v>
+        <v>385.15809397999999</v>
       </c>
       <c r="C48" s="5">
-        <v>3.2659243999999603</v>
+        <v>3.120839339999975</v>
       </c>
       <c r="D48" s="5">
-        <v>10.762324143757663</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.255372304661336</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>386.26342119999998</v>
+        <v>384.99507721999998</v>
       </c>
       <c r="C49" s="5">
-        <v>1.2155366000000072</v>
+        <v>-0.16301676000000498</v>
       </c>
       <c r="D49" s="5">
-        <v>3.8546848443126613</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.50671498702434814</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>389.85342917000003</v>
+        <v>389.94927411999998</v>
       </c>
       <c r="C50" s="5">
-        <v>3.5900079700000447</v>
+        <v>4.9541968999999995</v>
       </c>
       <c r="D50" s="5">
-        <v>11.741194670243527</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+        <v>16.583013848936325</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>390.96597979000001</v>
+        <v>391.01825701000001</v>
       </c>
       <c r="C51" s="5">
-        <v>1.1125506199999791</v>
+        <v>1.0689828900000293</v>
       </c>
       <c r="D51" s="5">
-        <v>3.4787845754670865</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3396605958859293</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>390.850528</v>
+        <v>390.94673370999999</v>
       </c>
       <c r="C52" s="5">
-        <v>-0.11545179000000871</v>
+        <v>-7.1523300000023937E-2</v>
       </c>
       <c r="D52" s="5">
-        <v>-0.35378361331540598</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.21927791128608654</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>392.09872616000001</v>
+        <v>392.20030045999999</v>
       </c>
       <c r="C53" s="5">
-        <v>1.2481981600000154</v>
+        <v>1.2535667500000045</v>
       </c>
       <c r="D53" s="5">
-        <v>3.9002854588344293</v>
+        <v>3.916376832238444</v>
       </c>
       <c r="E53" s="5">
-        <v>5.6940959260611157</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.6918257054311638</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>394.31433785000002</v>
+        <v>394.34783470000002</v>
       </c>
       <c r="C54" s="5">
-        <v>2.2156116900000029</v>
+        <v>2.1475342400000272</v>
       </c>
       <c r="D54" s="5">
-        <v>6.9955340602728455</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.7722665210559363</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>395.57681495000003</v>
+        <v>395.67580862</v>
       </c>
       <c r="C55" s="5">
-        <v>1.2624771000000123</v>
+        <v>1.3279739199999767</v>
       </c>
       <c r="D55" s="5">
-        <v>3.9104258889592458</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1167148551724431</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>398.21055001000002</v>
+        <v>398.37101467000002</v>
       </c>
       <c r="C56" s="5">
-        <v>2.6337350599999922</v>
+        <v>2.6952060500000243</v>
       </c>
       <c r="D56" s="5">
-        <v>8.2887124371868062</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.4872744876602901</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>402.15083477000002</v>
+        <v>402.28000969999999</v>
       </c>
       <c r="C57" s="5">
-        <v>3.9402847599999973</v>
+        <v>3.9089950299999714</v>
       </c>
       <c r="D57" s="5">
-        <v>12.541980162323574</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.431664857361447</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>403.50877788000003</v>
+        <v>403.62940570000001</v>
       </c>
       <c r="C58" s="5">
-        <v>1.3579431100000079</v>
+        <v>1.3493960000000129</v>
       </c>
       <c r="D58" s="5">
-        <v>4.1281485779894211</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1003425192744691</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>406.41373770000001</v>
+        <v>406.73392289999998</v>
       </c>
       <c r="C59" s="5">
-        <v>2.9049598199999878</v>
+        <v>3.1045171999999752</v>
       </c>
       <c r="D59" s="5">
-        <v>8.9895137178322528</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.6304416889911195</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>407.87074852000001</v>
+        <v>407.96527937000002</v>
       </c>
       <c r="C60" s="5">
-        <v>1.4570108199999936</v>
+        <v>1.231356470000037</v>
       </c>
       <c r="D60" s="5">
-        <v>4.3879005256024284</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6940156838060956</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>408.36172341999998</v>
+        <v>407.06718238000002</v>
       </c>
       <c r="C61" s="5">
-        <v>0.49097489999996924</v>
+        <v>-0.8980969899999991</v>
       </c>
       <c r="D61" s="5">
-        <v>1.4541034207707471</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.6099352611669624</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>412.31939754000001</v>
+        <v>412.35371619</v>
       </c>
       <c r="C62" s="5">
-        <v>3.9576741200000356</v>
+        <v>5.2865338099999803</v>
       </c>
       <c r="D62" s="5">
-        <v>12.270294928359604</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+        <v>16.747035271451427</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>415.63209660000001</v>
+        <v>415.70661762999998</v>
       </c>
       <c r="C63" s="5">
-        <v>3.3126990599999999</v>
+        <v>3.3529014399999824</v>
       </c>
       <c r="D63" s="5">
-        <v>10.078812487075517</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.205762315916056</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>418.46077160999999</v>
+        <v>418.55737156999999</v>
       </c>
       <c r="C64" s="5">
-        <v>2.8286750099999836</v>
+        <v>2.8507539400000041</v>
       </c>
       <c r="D64" s="5">
-        <v>8.4796019174989024</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.546714728550576</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>421.26425995</v>
+        <v>421.37114262</v>
       </c>
       <c r="C65" s="5">
-        <v>2.8034883400000012</v>
+        <v>2.8137710500000139</v>
       </c>
       <c r="D65" s="5">
-        <v>8.3423779803625031</v>
+        <v>8.3721121119867838</v>
       </c>
       <c r="E65" s="5">
-        <v>7.438313833771204</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.4377409007046591</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>421.82240708</v>
+        <v>421.87796085000002</v>
       </c>
       <c r="C66" s="5">
-        <v>0.55814713000000893</v>
+        <v>0.50681823000002169</v>
       </c>
       <c r="D66" s="5">
-        <v>1.6015574825290813</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4529266467409929</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>424.36681019999997</v>
+        <v>424.47637492000001</v>
       </c>
       <c r="C67" s="5">
-        <v>2.5444031199999699</v>
+        <v>2.5984140699999898</v>
       </c>
       <c r="D67" s="5">
-        <v>7.4833456801898235</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.6465775235240896</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>425.83094632000001</v>
+        <v>426.00818518</v>
       </c>
       <c r="C68" s="5">
-        <v>1.4641361200000347</v>
+        <v>1.5318102599999861</v>
       </c>
       <c r="D68" s="5">
-        <v>4.2196743712588303</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4174392171770327</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>426.19120686000002</v>
+        <v>426.31790718000002</v>
       </c>
       <c r="C69" s="5">
-        <v>0.36026054000001295</v>
+        <v>0.30972200000002204</v>
       </c>
       <c r="D69" s="5">
-        <v>1.0199585735570338</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.87593665111871388</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>430.01301551</v>
+        <v>430.14569526000002</v>
       </c>
       <c r="C70" s="5">
-        <v>3.8218086499999799</v>
+        <v>3.8277880800000048</v>
       </c>
       <c r="D70" s="5">
-        <v>11.3077461291881</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.322786581372512</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>432.91902334999997</v>
+        <v>433.23739784000003</v>
       </c>
       <c r="C71" s="5">
-        <v>2.9060078399999725</v>
+        <v>3.0917025800000033</v>
       </c>
       <c r="D71" s="5">
-        <v>8.4178597501723296</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.9743511754624805</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>431.64167620000001</v>
+        <v>431.72219675999997</v>
       </c>
       <c r="C72" s="5">
-        <v>-1.2773471499999687</v>
+        <v>-1.5152010800000539</v>
       </c>
       <c r="D72" s="5">
-        <v>-3.4837578893076815</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.1170748114148452</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>433.69372727000001</v>
+        <v>432.38799626000002</v>
       </c>
       <c r="C73" s="5">
-        <v>2.0520510700000045</v>
+        <v>0.66579950000004828</v>
       </c>
       <c r="D73" s="5">
-        <v>5.8564303643855009</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8664113007919703</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>437.20259478000003</v>
+        <v>437.14726697999998</v>
       </c>
       <c r="C74" s="5">
-        <v>3.508867510000016</v>
+        <v>4.7592707199999609</v>
       </c>
       <c r="D74" s="5">
-        <v>10.152683151477838</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.03801920995833</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>437.65747488</v>
+        <v>437.7706986</v>
       </c>
       <c r="C75" s="5">
-        <v>0.45488009999996848</v>
+        <v>0.62343162000001939</v>
       </c>
       <c r="D75" s="5">
-        <v>1.2556891988708241</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7248511801833954</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>439.50431370000001</v>
+        <v>439.61624778999999</v>
       </c>
       <c r="C76" s="5">
-        <v>1.8468388200000163</v>
+        <v>1.8455491899999856</v>
       </c>
       <c r="D76" s="5">
-        <v>5.1829871076769285</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.1779127616647713</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>441.54931778000002</v>
+        <v>441.66482345999998</v>
       </c>
       <c r="C77" s="5">
-        <v>2.0450040800000124</v>
+        <v>2.0485756699999911</v>
       </c>
       <c r="D77" s="5">
-        <v>5.7287050682615526</v>
+        <v>5.7374692087696966</v>
       </c>
       <c r="E77" s="5">
-        <v>4.8152809907034744</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8161059900348135</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>440.79693189</v>
+        <v>440.88796665000001</v>
       </c>
       <c r="C78" s="5">
-        <v>-0.75238589000002776</v>
+        <v>-0.77685680999996976</v>
       </c>
       <c r="D78" s="5">
-        <v>-2.0257068348268681</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.0904140787638914</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>441.83695846000001</v>
+        <v>441.96189676</v>
       </c>
       <c r="C79" s="5">
-        <v>1.0400265700000091</v>
+        <v>1.0739301099999921</v>
       </c>
       <c r="D79" s="5">
-        <v>2.8683399095594142</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9624807893599003</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>443.88437117000001</v>
+        <v>444.06721785000002</v>
       </c>
       <c r="C80" s="5">
-        <v>2.0474127100000032</v>
+        <v>2.1053210900000181</v>
       </c>
       <c r="D80" s="5">
-        <v>5.7045695736846147</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.8684656085348452</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>445.41993943</v>
+        <v>445.53268617999998</v>
       </c>
       <c r="C81" s="5">
-        <v>1.5355682599999909</v>
+        <v>1.4654683299999647</v>
       </c>
       <c r="D81" s="5">
-        <v>4.2311681149162617</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0328008405879912</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>446.73003596000001</v>
+        <v>446.88162934000002</v>
       </c>
       <c r="C82" s="5">
-        <v>1.3100965300000098</v>
+        <v>1.348943160000033</v>
       </c>
       <c r="D82" s="5">
-        <v>3.5871740670032848</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6943674794268855</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>447.21130921999998</v>
+        <v>447.47993186999997</v>
       </c>
       <c r="C83" s="5">
-        <v>0.48127325999996629</v>
+        <v>0.59830252999995537</v>
       </c>
       <c r="D83" s="5">
-        <v>1.3004772490911476</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.61849012462707</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>447.61576624000003</v>
+        <v>447.69019053</v>
       </c>
       <c r="C84" s="5">
-        <v>0.40445702000005213</v>
+        <v>0.21025866000002225</v>
       </c>
       <c r="D84" s="5">
-        <v>1.0906923005796543</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.5653068265386807</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>451.35461715000002</v>
+        <v>450.06929363</v>
       </c>
       <c r="C85" s="5">
-        <v>3.7388509099999965</v>
+        <v>2.3791031000000089</v>
       </c>
       <c r="D85" s="5">
-        <v>10.496919729094412</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.5667358591598557</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>450.07028339999999</v>
+        <v>449.94155606999999</v>
       </c>
       <c r="C86" s="5">
-        <v>-1.2843337500000302</v>
+        <v>-0.12773756000001413</v>
       </c>
       <c r="D86" s="5">
-        <v>-3.3616750861127476</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.34004990550421388</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>453.30773986999998</v>
+        <v>453.45349313999998</v>
       </c>
       <c r="C87" s="5">
-        <v>3.2374564699999837</v>
+        <v>3.5119370699999877</v>
       </c>
       <c r="D87" s="5">
-        <v>8.9816917749060643</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.7791212975833588</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>455.46048187000002</v>
+        <v>455.59486982999999</v>
       </c>
       <c r="C88" s="5">
-        <v>2.1527420000000461</v>
+        <v>2.1413766900000155</v>
       </c>
       <c r="D88" s="5">
-        <v>5.8499855742714768</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.8163750474835796</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>457.05830528000001</v>
+        <v>457.18790679</v>
       </c>
       <c r="C89" s="5">
-        <v>1.5978234099999895</v>
+        <v>1.5930369600000063</v>
       </c>
       <c r="D89" s="5">
-        <v>4.2919635975561032</v>
+        <v>4.2775717196907648</v>
       </c>
       <c r="E89" s="5">
-        <v>3.5124020976808001</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5146750443905139</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>457.41548990000001</v>
+        <v>457.53471897999998</v>
       </c>
       <c r="C90" s="5">
-        <v>0.35718461999999818</v>
+        <v>0.34681218999998009</v>
       </c>
       <c r="D90" s="5">
-        <v>0.94182434901564083</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.91409980966132842</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>461.12184688000002</v>
+        <v>461.25466418000002</v>
       </c>
       <c r="C91" s="5">
-        <v>3.7063569800000096</v>
+        <v>3.7199452000000406</v>
       </c>
       <c r="D91" s="5">
-        <v>10.168636242831752</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.204819551209464</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>462.51076277999999</v>
+        <v>462.67883386</v>
       </c>
       <c r="C92" s="5">
-        <v>1.3889158999999722</v>
+        <v>1.4241696799999772</v>
       </c>
       <c r="D92" s="5">
-        <v>3.674926852139615</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7686911013237401</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>464.78710991999998</v>
+        <v>464.8988769</v>
       </c>
       <c r="C93" s="5">
-        <v>2.2763471399999844</v>
+        <v>2.2200430400000073</v>
       </c>
       <c r="D93" s="5">
-        <v>6.06858644192938</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.9122944317697934</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>465.06894903</v>
+        <v>465.21773717000002</v>
       </c>
       <c r="C94" s="5">
-        <v>0.28183911000002126</v>
+        <v>0.31886027000001604</v>
       </c>
       <c r="D94" s="5">
-        <v>0.73009161474892892</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.82615606673874797</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>465.50277440000002</v>
+        <v>465.69882266000002</v>
       </c>
       <c r="C95" s="5">
-        <v>0.4338253700000223</v>
+        <v>0.48108548999999812</v>
       </c>
       <c r="D95" s="5">
-        <v>1.1251442616752927</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.248012166430823</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>471.35857342999998</v>
+        <v>471.40169946999998</v>
       </c>
       <c r="C96" s="5">
-        <v>5.8557990299999574</v>
+        <v>5.7028768099999638</v>
       </c>
       <c r="D96" s="5">
-        <v>16.184888234419216</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.726294316430799</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>472.38875899999999</v>
+        <v>471.22051676000001</v>
       </c>
       <c r="C97" s="5">
-        <v>1.0301855700000146</v>
+        <v>-0.18118270999997321</v>
       </c>
       <c r="D97" s="5">
-        <v>2.6544369978340088</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.46024491198526363</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>473.71103853</v>
+        <v>473.54898924999998</v>
       </c>
       <c r="C98" s="5">
-        <v>1.322279530000003</v>
+        <v>2.3284724899999674</v>
       </c>
       <c r="D98" s="5">
-        <v>3.4111585909061271</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.0934746980298771</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>474.32419131</v>
+        <v>474.47845259000002</v>
       </c>
       <c r="C99" s="5">
-        <v>0.61315278000000717</v>
+        <v>0.92946334000004072</v>
       </c>
       <c r="D99" s="5">
-        <v>1.5643376859617808</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3809059482624573</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>477.08074210000001</v>
+        <v>477.22598735999998</v>
       </c>
       <c r="C100" s="5">
-        <v>2.7565507900000057</v>
+        <v>2.7475347699999588</v>
       </c>
       <c r="D100" s="5">
-        <v>7.2011228257607085</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.1744061943044057</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>477.35976885999997</v>
+        <v>477.49546516999999</v>
       </c>
       <c r="C101" s="5">
-        <v>0.27902675999996518</v>
+        <v>0.26947781000001214</v>
       </c>
       <c r="D101" s="5">
-        <v>0.70409734558598558</v>
+        <v>0.67971899878798148</v>
       </c>
       <c r="E101" s="5">
-        <v>4.4417666948559198</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4418406695363233</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>482.07159295000002</v>
+        <v>482.20785218999998</v>
       </c>
       <c r="C102" s="5">
-        <v>4.7118240900000501</v>
+        <v>4.7123870199999942</v>
       </c>
       <c r="D102" s="5">
-        <v>12.509374968338705</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.507200978372722</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>483.82129746999999</v>
+        <v>483.94851652</v>
       </c>
       <c r="C103" s="5">
-        <v>1.7497045199999661</v>
+        <v>1.7406643300000155</v>
       </c>
       <c r="D103" s="5">
-        <v>4.4434706021541537</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4187808300951481</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>485.99021883</v>
+        <v>486.12862955999998</v>
       </c>
       <c r="C104" s="5">
-        <v>2.168921360000013</v>
+        <v>2.1801130399999806</v>
       </c>
       <c r="D104" s="5">
-        <v>5.5141153523814879</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5417836747819971</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>488.90588634</v>
+        <v>488.99607264000002</v>
       </c>
       <c r="C105" s="5">
-        <v>2.9156675099999916</v>
+        <v>2.8674430800000437</v>
       </c>
       <c r="D105" s="5">
-        <v>7.441694720420422</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.3124397560237586</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>491.51660041000002</v>
+        <v>491.63451988000003</v>
       </c>
       <c r="C106" s="5">
-        <v>2.6107140700000286</v>
+        <v>2.638447240000005</v>
       </c>
       <c r="D106" s="5">
-        <v>6.5994807148105794</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.6704127125270407</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>494.77471230999998</v>
+        <v>494.90268193999998</v>
       </c>
       <c r="C107" s="5">
-        <v>3.2581118999999603</v>
+        <v>3.2681620599999519</v>
       </c>
       <c r="D107" s="5">
-        <v>8.2509351554506338</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.2752659226576384</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>493.79478253000002</v>
+        <v>493.83393539999997</v>
       </c>
       <c r="C108" s="5">
-        <v>-0.97992977999996356</v>
+        <v>-1.0687465400000065</v>
       </c>
       <c r="D108" s="5">
-        <v>-2.3509499749977625</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.5608517175312429</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>497.02029879000003</v>
+        <v>496.03281079999999</v>
       </c>
       <c r="C109" s="5">
-        <v>3.2255162600000062</v>
+        <v>2.1988754000000199</v>
       </c>
       <c r="D109" s="5">
-        <v>8.1263520843683388</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.4760085489130139</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>497.53070091000001</v>
+        <v>497.39258896000001</v>
       </c>
       <c r="C110" s="5">
-        <v>0.51040211999998064</v>
+        <v>1.3597781600000189</v>
       </c>
       <c r="D110" s="5">
-        <v>1.2392929755456805</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3396217157535935</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>502.01827763</v>
+        <v>502.14632583999997</v>
       </c>
       <c r="C111" s="5">
-        <v>4.4875767199999927</v>
+        <v>4.7537368799999626</v>
       </c>
       <c r="D111" s="5">
-        <v>11.377056358358395</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.091260011739479</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>504.40999095000001</v>
+        <v>504.53991666000002</v>
       </c>
       <c r="C112" s="5">
-        <v>2.391713320000008</v>
+        <v>2.3935908200000426</v>
       </c>
       <c r="D112" s="5">
-        <v>5.869243421908199</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.8724349198709502</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>506.82690749</v>
+        <v>506.95761484000002</v>
       </c>
       <c r="C113" s="5">
-        <v>2.4169165399999883</v>
+        <v>2.4176981800000021</v>
       </c>
       <c r="D113" s="5">
-        <v>5.9038627702698854</v>
+        <v>5.9042615836524037</v>
       </c>
       <c r="E113" s="5">
-        <v>6.1729413646172127</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.1701422985265042</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>509.77469144000003</v>
+        <v>509.90100948000003</v>
       </c>
       <c r="C114" s="5">
-        <v>2.94778395000003</v>
+        <v>2.9433946400000082</v>
       </c>
       <c r="D114" s="5">
-        <v>7.2070344023304145</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.1940429634449465</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>513.47456746</v>
+        <v>513.5799336</v>
       </c>
       <c r="C115" s="5">
-        <v>3.6998760199999765</v>
+        <v>3.6789241199999765</v>
       </c>
       <c r="D115" s="5">
-        <v>9.0656539133264999</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.0099399614094402</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>515.55115446000002</v>
+        <v>515.65863603000003</v>
       </c>
       <c r="C116" s="5">
-        <v>2.0765870000000177</v>
+        <v>2.0787024300000212</v>
       </c>
       <c r="D116" s="5">
-        <v>4.962438449560147</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9665648500454296</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>518.26194317</v>
+        <v>518.33182593000004</v>
       </c>
       <c r="C117" s="5">
-        <v>2.7107887099999743</v>
+        <v>2.6731899000000112</v>
       </c>
       <c r="D117" s="5">
-        <v>6.4953546619188396</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.4013066638829441</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>520.18474506999996</v>
+        <v>520.26223956000001</v>
       </c>
       <c r="C118" s="5">
-        <v>1.9228018999999676</v>
+        <v>1.9304136299999755</v>
       </c>
       <c r="D118" s="5">
-        <v>4.5440967235232721</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5618276289707493</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>525.54241030000003</v>
+        <v>525.62655864999999</v>
       </c>
       <c r="C119" s="5">
-        <v>5.357665230000066</v>
+        <v>5.3643190899999809</v>
       </c>
       <c r="D119" s="5">
-        <v>13.084186787705043</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.099305550456286</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>526.20368269999994</v>
+        <v>526.24920175</v>
       </c>
       <c r="C120" s="5">
-        <v>0.66127239999991616</v>
+        <v>0.62264310000000478</v>
       </c>
       <c r="D120" s="5">
-        <v>1.5204130781503178</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4307856364601301</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>529.65048856999999</v>
+        <v>528.86985353</v>
       </c>
       <c r="C121" s="5">
-        <v>3.4468058700000483</v>
+        <v>2.6206517800000029</v>
       </c>
       <c r="D121" s="5">
-        <v>8.1498516560712275</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.1422636952094045</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>530.35263563000001</v>
+        <v>530.24003275999996</v>
       </c>
       <c r="C122" s="5">
-        <v>0.7021470600000157</v>
+        <v>1.3701792299999624</v>
       </c>
       <c r="D122" s="5">
-        <v>1.602466430480054</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1536064478312698</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>532.19433920999995</v>
+        <v>532.29811265000001</v>
       </c>
       <c r="C123" s="5">
-        <v>1.8417035799999439</v>
+        <v>2.0580798900000445</v>
       </c>
       <c r="D123" s="5">
-        <v>4.2476399752050531</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7584232007855221</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>534.48872710000001</v>
+        <v>534.59785554999996</v>
       </c>
       <c r="C124" s="5">
-        <v>2.2943878900000527</v>
+        <v>2.2997428999999556</v>
       </c>
       <c r="D124" s="5">
-        <v>5.2978708872304825</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3094712289358359</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>537.62182290999999</v>
+        <v>537.73131812999998</v>
       </c>
       <c r="C125" s="5">
-        <v>3.1330958099999862</v>
+        <v>3.133462580000014</v>
       </c>
       <c r="D125" s="5">
-        <v>7.2655020740814091</v>
+        <v>7.2648487656879368</v>
       </c>
       <c r="E125" s="5">
-        <v>6.0760222010524556</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.0702714367378396</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>541.08491225</v>
+        <v>541.18724594000003</v>
       </c>
       <c r="C126" s="5">
-        <v>3.4630893400000105</v>
+        <v>3.4559278100000483</v>
       </c>
       <c r="D126" s="5">
-        <v>8.0096155706591112</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.9907766694165439</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>543.53529994999997</v>
+        <v>543.61581477000004</v>
       </c>
       <c r="C127" s="5">
-        <v>2.4503876999999648</v>
+        <v>2.4285688300000174</v>
       </c>
       <c r="D127" s="5">
-        <v>5.5718096701159237</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.519896024847748</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>545.77957543000002</v>
+        <v>545.86013343000002</v>
       </c>
       <c r="C128" s="5">
-        <v>2.2442754800000557</v>
+        <v>2.2443186599999763</v>
       </c>
       <c r="D128" s="5">
-        <v>5.0689262838103488</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0682581343093336</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>545.74100653999994</v>
+        <v>545.77837043</v>
       </c>
       <c r="C129" s="5">
-        <v>-3.8568890000078682E-2</v>
+        <v>-8.1763000000023567E-2</v>
       </c>
       <c r="D129" s="5">
-        <v>-8.476807409367737E-2</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.17959694007250171</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>551.55431557999998</v>
+        <v>551.6022653</v>
       </c>
       <c r="C130" s="5">
-        <v>5.8133090400000356</v>
+        <v>5.8238948700000037</v>
       </c>
       <c r="D130" s="5">
-        <v>13.558695200315164</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.583866706285841</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>554.76169479999999</v>
+        <v>554.80848349999997</v>
       </c>
       <c r="C131" s="5">
-        <v>3.2073792200000071</v>
+        <v>3.2062181999999666</v>
       </c>
       <c r="D131" s="5">
-        <v>7.2057676022907691</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.2024289753477522</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>555.87449703000004</v>
+        <v>555.92317965999996</v>
       </c>
       <c r="C132" s="5">
-        <v>1.1128022300000566</v>
+        <v>1.1146961599999941</v>
       </c>
       <c r="D132" s="5">
-        <v>2.4338270629323366</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4378073084265983</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>559.89305257000001</v>
+        <v>559.33003600999996</v>
       </c>
       <c r="C133" s="5">
-        <v>4.0185555399999657</v>
+        <v>3.4068563499999982</v>
       </c>
       <c r="D133" s="5">
-        <v>9.0284778927467677</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.6069462032416046</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>559.59500699</v>
+        <v>559.52579204000006</v>
       </c>
       <c r="C134" s="5">
-        <v>-0.29804558000000725</v>
+        <v>0.19575603000009778</v>
       </c>
       <c r="D134" s="5">
-        <v>-0.63692416160607834</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.42078902132915985</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>561.61392355999999</v>
+        <v>561.68169974</v>
       </c>
       <c r="C135" s="5">
-        <v>2.0189165699999876</v>
+        <v>2.1559076999999434</v>
       </c>
       <c r="D135" s="5">
-        <v>4.416330260566359</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7229730577556417</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>563.15641356000003</v>
+        <v>563.23510972999998</v>
       </c>
       <c r="C136" s="5">
-        <v>1.5424900000000434</v>
+        <v>1.5534099899999774</v>
       </c>
       <c r="D136" s="5">
-        <v>3.3460823733216571</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3697194893397731</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>564.89648341999998</v>
+        <v>564.9784032</v>
       </c>
       <c r="C137" s="5">
-        <v>1.7400698599999487</v>
+        <v>1.743293470000026</v>
       </c>
       <c r="D137" s="5">
-        <v>3.7714871002064498</v>
+        <v>3.7780564780973469</v>
       </c>
       <c r="E137" s="5">
-        <v>5.0732056154956018</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0670444795281266</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>563.89303744999995</v>
+        <v>563.96743720999996</v>
       </c>
       <c r="C138" s="5">
-        <v>-1.0034459700000298</v>
+        <v>-1.0109659900000452</v>
       </c>
       <c r="D138" s="5">
-        <v>-2.110900600528498</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.1262594042793515</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>564.30767672000002</v>
+        <v>564.36362710000003</v>
       </c>
       <c r="C139" s="5">
-        <v>0.41463927000006606</v>
+        <v>0.39618989000007332</v>
       </c>
       <c r="D139" s="5">
-        <v>0.88595586324029529</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.84627071017224775</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>565.55924374999995</v>
+        <v>565.60902088</v>
       </c>
       <c r="C140" s="5">
-        <v>1.2515670299999329</v>
+        <v>1.2453937799999721</v>
       </c>
       <c r="D140" s="5">
-        <v>2.6941632584736475</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.680443815491218</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>563.40872712999999</v>
+        <v>563.42742449000002</v>
       </c>
       <c r="C141" s="5">
-        <v>-2.1505166199999621</v>
+        <v>-2.1815963899999815</v>
       </c>
       <c r="D141" s="5">
-        <v>-4.468724254547551</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.5315530804212578</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>563.29792771999996</v>
+        <v>563.32603084000004</v>
       </c>
       <c r="C142" s="5">
-        <v>-0.11079941000002691</v>
+        <v>-0.10139364999997724</v>
       </c>
       <c r="D142" s="5">
-        <v>-0.23573574172918166</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.21573679045291394</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>564.05046942000001</v>
+        <v>564.07970246000002</v>
       </c>
       <c r="C143" s="5">
-        <v>0.75254170000005161</v>
+        <v>0.75367161999997734</v>
       </c>
       <c r="D143" s="5">
-        <v>1.6149803329275514</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6173417674451018</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>561.96941838999999</v>
+        <v>562.00600658999997</v>
       </c>
       <c r="C144" s="5">
-        <v>-2.081051030000026</v>
+        <v>-2.0736958700000514</v>
       </c>
       <c r="D144" s="5">
-        <v>-4.338626963216452</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.3233819193613794</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>563.14290560999996</v>
+        <v>562.77366467000002</v>
       </c>
       <c r="C145" s="5">
-        <v>1.17348721999997</v>
+        <v>0.76765808000004654</v>
       </c>
       <c r="D145" s="5">
-        <v>2.5347832525747016</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.651480251619053</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>562.61652894999997</v>
+        <v>562.57035988999996</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.52637665999998262</v>
+        <v>-0.20330478000005314</v>
       </c>
       <c r="D146" s="5">
-        <v>-1.115906479156703</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.43264565924058251</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>560.54858892000004</v>
+        <v>560.59608013000002</v>
       </c>
       <c r="C147" s="5">
-        <v>-2.0679400299999315</v>
+        <v>-1.9742797599999449</v>
       </c>
       <c r="D147" s="5">
-        <v>-4.3226100412262491</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.1309289758455492</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>559.51994833000003</v>
+        <v>559.57477429000005</v>
       </c>
       <c r="C148" s="5">
-        <v>-1.0286405900000091</v>
+        <v>-1.0213058399999682</v>
       </c>
       <c r="D148" s="5">
-        <v>-2.17998287205865</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.1644123437288276</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>559.55574621000005</v>
+        <v>559.6111171</v>
       </c>
       <c r="C149" s="5">
-        <v>3.5797880000018267E-2</v>
+        <v>3.6342809999950987E-2</v>
       </c>
       <c r="D149" s="5">
-        <v>7.6802579719625896E-2</v>
+        <v>7.7964475484315621E-2</v>
       </c>
       <c r="E149" s="5">
-        <v>-0.94543644132213389</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.94999845473738853</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>560.21542618000001</v>
+        <v>560.26535555999999</v>
       </c>
       <c r="C150" s="5">
-        <v>0.65967996999995648</v>
+        <v>0.65423845999998775</v>
       </c>
       <c r="D150" s="5">
-        <v>1.4239316565272775</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4119698000953251</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>560.19865728000002</v>
+        <v>560.23406647000002</v>
       </c>
       <c r="C151" s="5">
-        <v>-1.6768899999988207E-2</v>
+        <v>-3.128908999997293E-2</v>
       </c>
       <c r="D151" s="5">
-        <v>-3.5913626381711694E-2</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.6995713620943143E-2</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>560.58334282999999</v>
+        <v>560.60788135999996</v>
       </c>
       <c r="C152" s="5">
-        <v>0.38468554999997195</v>
+        <v>0.37381488999994872</v>
       </c>
       <c r="D152" s="5">
-        <v>0.82715322048982909</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.80364222906175176</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>561.95671855000001</v>
+        <v>561.96236955999996</v>
       </c>
       <c r="C153" s="5">
-        <v>1.3733757200000127</v>
+        <v>1.3544881999999916</v>
       </c>
       <c r="D153" s="5">
-        <v>2.9798242433677791</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.938167430524885</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>563.02890747000004</v>
+        <v>563.04297826000004</v>
       </c>
       <c r="C154" s="5">
-        <v>1.0721889200000305</v>
+        <v>1.0806087000000844</v>
       </c>
       <c r="D154" s="5">
-        <v>2.3137271089890943</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3320654490151638</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>558.44626303999996</v>
+        <v>558.45433619999994</v>
       </c>
       <c r="C155" s="5">
-        <v>-4.582644430000073</v>
+        <v>-4.5886420600000974</v>
       </c>
       <c r="D155" s="5">
-        <v>-9.3415374710452461</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.3529973153936847</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>561.79350940999996</v>
+        <v>561.80064806999997</v>
       </c>
       <c r="C156" s="5">
-        <v>3.3472463699999935</v>
+        <v>3.3463118700000223</v>
       </c>
       <c r="D156" s="5">
-        <v>7.4345425052700254</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.4322870062507151</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>563.2505089</v>
+        <v>563.07327538000004</v>
       </c>
       <c r="C157" s="5">
-        <v>1.4569994900000438</v>
+        <v>1.2726273100000753</v>
       </c>
       <c r="D157" s="5">
-        <v>3.1569529051826084</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7524423686769328</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>564.42588175000003</v>
+        <v>564.40049738000005</v>
       </c>
       <c r="C158" s="5">
-        <v>1.1753728500000307</v>
+        <v>1.3272220000000061</v>
       </c>
       <c r="D158" s="5">
-        <v>2.5330621935059083</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8654830534802223</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>563.25027169999998</v>
+        <v>563.26642945000003</v>
       </c>
       <c r="C159" s="5">
-        <v>-1.1756100500000457</v>
+        <v>-1.1340679300000147</v>
       </c>
       <c r="D159" s="5">
-        <v>-2.4709761812832132</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.3847290268941279</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>565.43953544999999</v>
+        <v>565.47102714000005</v>
       </c>
       <c r="C160" s="5">
-        <v>2.1892637500000092</v>
+        <v>2.2045976900000142</v>
       </c>
       <c r="D160" s="5">
-        <v>4.7652210284570673</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7991785234409834</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>565.63009985999997</v>
+        <v>565.66462317000003</v>
       </c>
       <c r="C161" s="5">
-        <v>0.19056440999997903</v>
+        <v>0.1935960299999806</v>
       </c>
       <c r="D161" s="5">
-        <v>0.40517443979180001</v>
+        <v>0.41160938840312244</v>
       </c>
       <c r="E161" s="5">
-        <v>1.0855672006127914</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0817344196752732</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>563.30309241999998</v>
+        <v>563.3312201</v>
       </c>
       <c r="C162" s="5">
-        <v>-2.3270074399999885</v>
+        <v>-2.3334030700000312</v>
       </c>
       <c r="D162" s="5">
-        <v>-4.8266233487324284</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.8393007932833747</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>561.53536497000005</v>
+        <v>561.55434217000004</v>
       </c>
       <c r="C163" s="5">
-        <v>-1.7677274499999385</v>
+        <v>-1.7768779299999551</v>
       </c>
       <c r="D163" s="5">
-        <v>-3.7014539941919944</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.7201005151040523</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>559.59100825999997</v>
+        <v>559.59959008999999</v>
       </c>
       <c r="C164" s="5">
-        <v>-1.9443567100000791</v>
+        <v>-1.9547520800000484</v>
       </c>
       <c r="D164" s="5">
-        <v>-4.0768627246550171</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.09810794090758</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>561.36445974000003</v>
+        <v>561.36591851000003</v>
       </c>
       <c r="C165" s="5">
-        <v>1.7734514800000625</v>
+        <v>1.7663284200000362</v>
       </c>
       <c r="D165" s="5">
-        <v>3.8700249238291518</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8541500177576404</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>561.89210507999996</v>
+        <v>561.89684380999995</v>
       </c>
       <c r="C166" s="5">
-        <v>0.52764533999993546</v>
+        <v>0.53092529999992166</v>
       </c>
       <c r="D166" s="5">
-        <v>1.1337696122850183</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1408510962816365</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>562.36802305000003</v>
+        <v>562.36712256999999</v>
       </c>
       <c r="C167" s="5">
-        <v>0.47591797000006864</v>
+        <v>0.47027876000004198</v>
       </c>
       <c r="D167" s="5">
-        <v>1.0211382845447092</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0089743936039453</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>565.22747002999995</v>
+        <v>565.22575687999995</v>
       </c>
       <c r="C168" s="5">
-        <v>2.859446979999916</v>
+        <v>2.8586343099999567</v>
       </c>
       <c r="D168" s="5">
-        <v>6.2751450419803234</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.2733217868617075</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>564.36504114000002</v>
+        <v>564.29648949</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.86242888999993284</v>
+        <v>-0.92926738999994996</v>
       </c>
       <c r="D169" s="5">
-        <v>-1.8156827014497723</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.9551349053352762</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>564.60503188999996</v>
+        <v>564.59080434999998</v>
       </c>
       <c r="C170" s="5">
-        <v>0.23999074999994718</v>
+        <v>0.29431485999998586</v>
       </c>
       <c r="D170" s="5">
-        <v>0.51148350670469078</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.62767130789318504</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>565.09147238000003</v>
+        <v>565.09446171000002</v>
       </c>
       <c r="C171" s="5">
-        <v>0.48644049000006362</v>
+        <v>0.5036573600000338</v>
       </c>
       <c r="D171" s="5">
-        <v>1.0387838489991807</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0757579540436879</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>564.41706832</v>
+        <v>564.43481553000004</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.67440406000002895</v>
+        <v>-0.65964617999998154</v>
       </c>
       <c r="D172" s="5">
-        <v>-1.4227676324360727</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.3918257414920143</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>567.09779731000003</v>
+        <v>567.11442963000002</v>
       </c>
       <c r="C173" s="5">
-        <v>2.6807289900000342</v>
+        <v>2.6796140999999807</v>
       </c>
       <c r="D173" s="5">
-        <v>5.8507310420453207</v>
+        <v>5.8480451825100754</v>
       </c>
       <c r="E173" s="5">
-        <v>0.25948008254217392</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.25630141971320075</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>569.21382469000002</v>
+        <v>569.22749866000004</v>
       </c>
       <c r="C174" s="5">
-        <v>2.1160273799999914</v>
+        <v>2.1130690300000197</v>
       </c>
       <c r="D174" s="5">
-        <v>4.5706355783777797</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5639773891716251</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>571.21175616999994</v>
+        <v>571.22081817000003</v>
       </c>
       <c r="C175" s="5">
-        <v>1.9979314799999202</v>
+        <v>1.9933195099999921</v>
       </c>
       <c r="D175" s="5">
-        <v>4.2942517568888894</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2840424265416122</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>573.68402033999996</v>
+        <v>573.68597565000005</v>
       </c>
       <c r="C176" s="5">
-        <v>2.4722641700000167</v>
+        <v>2.4651574800000162</v>
       </c>
       <c r="D176" s="5">
-        <v>5.3191609858228128</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3034198211719508</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>574.18016766999995</v>
+        <v>574.17913456999997</v>
       </c>
       <c r="C177" s="5">
-        <v>0.49614732999998523</v>
+        <v>0.493158919999928</v>
       </c>
       <c r="D177" s="5">
-        <v>1.0427638733654154</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0364497913294191</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>575.21647230999997</v>
+        <v>575.21727540999996</v>
       </c>
       <c r="C178" s="5">
-        <v>1.0363046400000258</v>
+        <v>1.0381408399999827</v>
       </c>
       <c r="D178" s="5">
-        <v>2.1874398060689915</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1913582770161089</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>576.40921638999998</v>
+        <v>576.40349829000002</v>
       </c>
       <c r="C179" s="5">
-        <v>1.1927440800000113</v>
+        <v>1.1862228800000594</v>
       </c>
       <c r="D179" s="5">
-        <v>2.5168429413631843</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.502922393592999</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>579.60890448999999</v>
+        <v>579.60208469999998</v>
       </c>
       <c r="C180" s="5">
-        <v>3.199688100000003</v>
+        <v>3.1985864099999617</v>
       </c>
       <c r="D180" s="5">
-        <v>6.8684699013855433</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.8661025728604885</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>580.45836640000005</v>
+        <v>580.44555731000003</v>
       </c>
       <c r="C181" s="5">
-        <v>0.84946191000005911</v>
+        <v>0.84347261000004892</v>
       </c>
       <c r="D181" s="5">
-        <v>1.7729390346691076</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7603592356163489</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>581.41003615</v>
+        <v>581.40629855999998</v>
       </c>
       <c r="C182" s="5">
-        <v>0.95166974999995091</v>
+        <v>0.96074124999995547</v>
       </c>
       <c r="D182" s="5">
-        <v>1.9852552313251781</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.00439630924929</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>584.18121572999996</v>
+        <v>584.17826333000005</v>
       </c>
       <c r="C183" s="5">
-        <v>2.7711795799999663</v>
+        <v>2.7719647700000678</v>
       </c>
       <c r="D183" s="5">
-        <v>5.8719148534081445</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.8736612323421422</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>585.3704457</v>
+        <v>585.37844700000005</v>
       </c>
       <c r="C184" s="5">
-        <v>1.1892299700000422</v>
+        <v>1.2001836700000013</v>
       </c>
       <c r="D184" s="5">
-        <v>2.4704031114019198</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.493427859572539</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>587.99575044000005</v>
+        <v>588.00185275000001</v>
       </c>
       <c r="C185" s="5">
-        <v>2.6253047400000469</v>
+        <v>2.6234057499999608</v>
       </c>
       <c r="D185" s="5">
-        <v>5.5165894740625276</v>
+        <v>5.5124230175144895</v>
       </c>
       <c r="E185" s="5">
-        <v>3.6850704109817389</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6831055654195755</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>591.10818529999995</v>
+        <v>591.11338186</v>
       </c>
       <c r="C186" s="5">
-        <v>3.1124348599998939</v>
+        <v>3.1115291099999922</v>
       </c>
       <c r="D186" s="5">
-        <v>6.5401810568537</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.5381522252226043</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>592.71493180000004</v>
+        <v>592.71886734999998</v>
       </c>
       <c r="C187" s="5">
-        <v>1.6067465000000993</v>
+        <v>1.6054854899999782</v>
       </c>
       <c r="D187" s="5">
-        <v>3.3110415062699516</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3083744669730297</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>594.63079528000003</v>
+        <v>594.63085014000001</v>
       </c>
       <c r="C188" s="5">
-        <v>1.9158634799999845</v>
+        <v>1.9119827900000246</v>
       </c>
       <c r="D188" s="5">
-        <v>3.948528658157846</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9403616322527535</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>597.16166004000002</v>
+        <v>597.16168931000004</v>
       </c>
       <c r="C189" s="5">
-        <v>2.5308647599999858</v>
+        <v>2.5308391700000357</v>
       </c>
       <c r="D189" s="5">
-        <v>5.2287071885054104</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2286525827478725</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>598.70407381999996</v>
+        <v>598.70433472000002</v>
       </c>
       <c r="C190" s="5">
-        <v>1.5424137799999471</v>
+        <v>1.5426454099999773</v>
       </c>
       <c r="D190" s="5">
-        <v>3.1439025513279928</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1443812547471639</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>600.49497726000004</v>
+        <v>600.48862370999996</v>
       </c>
       <c r="C191" s="5">
-        <v>1.7909034400000792</v>
+        <v>1.7842889899999363</v>
       </c>
       <c r="D191" s="5">
-        <v>3.6492086929244438</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6355075646738566</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>603.60968443000002</v>
+        <v>603.60797179999997</v>
       </c>
       <c r="C192" s="5">
-        <v>3.1147071699999742</v>
+        <v>3.1193480900000168</v>
       </c>
       <c r="D192" s="5">
-        <v>6.4049516516572202</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.4148391651903003</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>603.44371157</v>
+        <v>603.43317075000004</v>
       </c>
       <c r="C193" s="5">
-        <v>-0.16597286000001077</v>
+        <v>-0.17480104999992818</v>
       </c>
       <c r="D193" s="5">
-        <v>-0.32946208158700641</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.34695943666926965</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>606.61567156000001</v>
+        <v>606.62273565999999</v>
       </c>
       <c r="C194" s="5">
-        <v>3.1719599900000048</v>
+        <v>3.1895649099999446</v>
       </c>
       <c r="D194" s="5">
-        <v>6.493308421900279</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.5305189480385772</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>605.08654396999998</v>
+        <v>605.08534854000004</v>
       </c>
       <c r="C195" s="5">
-        <v>-1.5291275900000301</v>
+        <v>-1.5373871199999485</v>
       </c>
       <c r="D195" s="5">
-        <v>-2.9833149838727979</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.9991708734535605</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>608.37877588000003</v>
+        <v>608.38326932999996</v>
       </c>
       <c r="C196" s="5">
-        <v>3.292231910000055</v>
+        <v>3.297920789999921</v>
       </c>
       <c r="D196" s="5">
-        <v>6.7280844771438142</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.7400748352889561</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>610.31525486999999</v>
+        <v>610.31692382999995</v>
       </c>
       <c r="C197" s="5">
-        <v>1.936478989999955</v>
+        <v>1.9336544999999887</v>
       </c>
       <c r="D197" s="5">
-        <v>3.8872014932058496</v>
+        <v>3.8814030897141194</v>
       </c>
       <c r="E197" s="5">
-        <v>3.7958615199681578</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7950681576317535</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>612.08836314999996</v>
+        <v>612.09031422999999</v>
       </c>
       <c r="C198" s="5">
-        <v>1.773108279999974</v>
+        <v>1.7733904000000393</v>
       </c>
       <c r="D198" s="5">
-        <v>3.5425296407956663</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5430924882140058</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>613.62251967999998</v>
+        <v>613.62623242999996</v>
       </c>
       <c r="C199" s="5">
-        <v>1.5341565300000184</v>
+        <v>1.5359181999999691</v>
       </c>
       <c r="D199" s="5">
-        <v>3.04952661978386</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0530669904168972</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>616.19422079000003</v>
+        <v>616.19201615999998</v>
       </c>
       <c r="C200" s="5">
-        <v>2.5717011100000491</v>
+        <v>2.565783730000021</v>
       </c>
       <c r="D200" s="5">
-        <v>5.1467791243299699</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.1346311478216444</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>619.34952319000001</v>
+        <v>619.35163349000004</v>
       </c>
       <c r="C201" s="5">
-        <v>3.1553023999999823</v>
+        <v>3.1596173300000601</v>
       </c>
       <c r="D201" s="5">
-        <v>6.3208013757031223</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.3297136886577343</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>621.40470601000004</v>
+        <v>621.40569707999998</v>
       </c>
       <c r="C202" s="5">
-        <v>2.0551828200000273</v>
+        <v>2.0540635899999415</v>
       </c>
       <c r="D202" s="5">
-        <v>4.0554337819682651</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0531707340247358</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>624.15813500000002</v>
+        <v>624.14876962000005</v>
       </c>
       <c r="C203" s="5">
-        <v>2.7534289899999749</v>
+        <v>2.7430725400000711</v>
       </c>
       <c r="D203" s="5">
-        <v>5.4486850363363093</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.427681981678778</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>623.68724082999995</v>
+        <v>623.68718621000005</v>
       </c>
       <c r="C204" s="5">
-        <v>-0.47089417000006506</v>
+        <v>-0.46158341000000291</v>
       </c>
       <c r="D204" s="5">
-        <v>-0.90158905636464892</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.88384803336434281</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>628.35157928000001</v>
+        <v>628.34138613000005</v>
       </c>
       <c r="C205" s="5">
-        <v>4.6643384500000593</v>
+        <v>4.6541999199999964</v>
       </c>
       <c r="D205" s="5">
-        <v>9.3528780073219195</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.3317076716433291</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>637.34952877000001</v>
+        <v>637.35773902000005</v>
       </c>
       <c r="C206" s="5">
-        <v>8.9979494899999963</v>
+        <v>9.0163528900000074</v>
       </c>
       <c r="D206" s="5">
-        <v>18.604043932510606</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+        <v>18.645473337008944</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>637.27729878000002</v>
+        <v>637.27875214999995</v>
       </c>
       <c r="C207" s="5">
-        <v>-7.2229989999982536E-2</v>
+        <v>-7.8986870000107956E-2</v>
       </c>
       <c r="D207" s="5">
-        <v>-0.13590969895238558</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.14861303038302687</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>640.76333569999997</v>
+        <v>640.76634880999995</v>
       </c>
       <c r="C208" s="5">
-        <v>3.4860369199999468</v>
+        <v>3.4875966600000083</v>
       </c>
       <c r="D208" s="5">
-        <v>6.765383448428719</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.7684862338004415</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>644.80534682999996</v>
+        <v>644.80729322000002</v>
       </c>
       <c r="C209" s="5">
-        <v>4.0420111299999917</v>
+        <v>4.0409444100000655</v>
       </c>
       <c r="D209" s="5">
-        <v>7.8379734308713367</v>
+        <v>7.8357945226893433</v>
       </c>
       <c r="E209" s="5">
-        <v>5.6511928359625374</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.6512228390388053</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>642.47611304999998</v>
+        <v>642.47704069999998</v>
       </c>
       <c r="C210" s="5">
-        <v>-2.3292337799999814</v>
+        <v>-2.3302525200000446</v>
       </c>
       <c r="D210" s="5">
-        <v>-4.249673241024321</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.2514825597826933</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>647.62971807999998</v>
+        <v>647.63390714000002</v>
       </c>
       <c r="C211" s="5">
-        <v>5.1536050299999943</v>
+        <v>5.1568664400000443</v>
       </c>
       <c r="D211" s="5">
-        <v>10.062001211608518</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.068637368600196</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>651.79157977</v>
+        <v>651.78782646000002</v>
       </c>
       <c r="C212" s="5">
-        <v>4.1618616900000234</v>
+        <v>4.15391932</v>
       </c>
       <c r="D212" s="5">
-        <v>7.9900439226019859</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.9742006883544381</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>651.44570210999996</v>
+        <v>651.45031140000003</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.34587766000004194</v>
+        <v>-0.33751505999998699</v>
       </c>
       <c r="D213" s="5">
-        <v>-0.63493295335601552</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.61962885368903597</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>653.76933765000001</v>
+        <v>653.77104197999995</v>
       </c>
       <c r="C214" s="5">
-        <v>2.3236355400000548</v>
+        <v>2.3207305799999176</v>
       </c>
       <c r="D214" s="5">
-        <v>4.3652450044229907</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3596488460393212</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>656.75358498000003</v>
+        <v>656.73917761999996</v>
       </c>
       <c r="C215" s="5">
-        <v>2.9842473300000165</v>
+        <v>2.9681356400000141</v>
       </c>
       <c r="D215" s="5">
-        <v>5.6172487487249123</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.586145579942281</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>658.06138917999999</v>
+        <v>658.06203118999997</v>
       </c>
       <c r="C216" s="5">
-        <v>1.3078041999999641</v>
+        <v>1.3228535700000066</v>
       </c>
       <c r="D216" s="5">
-        <v>2.4159254578138611</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4440893092793736</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>659.03909067999996</v>
+        <v>659.03300100000001</v>
       </c>
       <c r="C217" s="5">
-        <v>0.97770149999996647</v>
+        <v>0.97096981000004234</v>
       </c>
       <c r="D217" s="5">
-        <v>1.7975171022442282</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7850384387822604</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>662.34845253000003</v>
+        <v>662.35466265000002</v>
       </c>
       <c r="C218" s="5">
-        <v>3.309361850000073</v>
+        <v>3.32166165000001</v>
       </c>
       <c r="D218" s="5">
-        <v>6.1950337421466495</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.2187597049094823</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>663.81028304999995</v>
+        <v>663.81134073999999</v>
       </c>
       <c r="C219" s="5">
-        <v>1.4618305199999213</v>
+        <v>1.4566780899999685</v>
       </c>
       <c r="D219" s="5">
-        <v>2.6808362995184964</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6712473763118139</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>666.41335762000006</v>
+        <v>666.41595640000003</v>
       </c>
       <c r="C220" s="5">
-        <v>2.6030745700001034</v>
+        <v>2.6046156600000359</v>
       </c>
       <c r="D220" s="5">
-        <v>4.8085259378332745</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8114265960748748</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>668.63835363999999</v>
+        <v>668.64111964999995</v>
       </c>
       <c r="C221" s="5">
-        <v>2.224996019999935</v>
+        <v>2.2251632499999232</v>
       </c>
       <c r="D221" s="5">
-        <v>4.0809125699065474</v>
+        <v>4.0812087358964355</v>
       </c>
       <c r="E221" s="5">
-        <v>3.6961552702948541</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6962712240706797</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>673.77515775999996</v>
+        <v>673.77589319000003</v>
       </c>
       <c r="C222" s="5">
-        <v>5.1368041199999652</v>
+        <v>5.1347735400000829</v>
       </c>
       <c r="D222" s="5">
-        <v>9.6186677071626203</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.6146619645543616</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>675.94981413999994</v>
+        <v>675.95506637999995</v>
       </c>
       <c r="C223" s="5">
-        <v>2.1746563799999876</v>
+        <v>2.1791731899999149</v>
       </c>
       <c r="D223" s="5">
-        <v>3.9425824674207632</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9509131254771512</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>675.46435643999996</v>
+        <v>675.45992901</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.48545769999998356</v>
+        <v>-0.49513736999995217</v>
       </c>
       <c r="D224" s="5">
-        <v>-0.8584271268767707</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.87546786103068763</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>675.70983048000005</v>
+        <v>675.71647874999996</v>
       </c>
       <c r="C225" s="5">
-        <v>0.2454740400000901</v>
+        <v>0.25654973999996855</v>
       </c>
       <c r="D225" s="5">
-        <v>0.43697100883555162</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.45673118859863582</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>677.65374801999997</v>
+        <v>677.65552792999995</v>
       </c>
       <c r="C226" s="5">
-        <v>1.9439175399999158</v>
+        <v>1.9390491799999836</v>
       </c>
       <c r="D226" s="5">
-        <v>3.5073737139617478</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4984157620854495</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>678.63441905000002</v>
+        <v>678.61594886</v>
       </c>
       <c r="C227" s="5">
-        <v>0.98067103000005318</v>
+        <v>0.9604209300000548</v>
       </c>
       <c r="D227" s="5">
-        <v>1.7504768291699335</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7140440917235988</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>680.58923070000003</v>
+        <v>680.59029848</v>
       </c>
       <c r="C228" s="5">
-        <v>1.9548116500000106</v>
+        <v>1.9743496199999981</v>
       </c>
       <c r="D228" s="5">
-        <v>3.511900781507582</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.54766325008955</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>682.8283768</v>
+        <v>682.82610917</v>
       </c>
       <c r="C229" s="5">
-        <v>2.2391460999999708</v>
+        <v>2.2358106899999939</v>
       </c>
       <c r="D229" s="5">
-        <v>4.0202421055020476</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0141385684026254</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>686.27785630999995</v>
+        <v>686.28157120000003</v>
       </c>
       <c r="C230" s="5">
-        <v>3.4494795099999465</v>
+        <v>3.4554620300000352</v>
       </c>
       <c r="D230" s="5">
-        <v>6.2334042858552374</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.2445390142353174</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>686.57110866999994</v>
+        <v>686.57195334999994</v>
       </c>
       <c r="C231" s="5">
-        <v>0.29325235999999677</v>
+        <v>0.29038214999991396</v>
       </c>
       <c r="D231" s="5">
-        <v>0.5139770266279875</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.50893199799260103</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>687.34082493999995</v>
+        <v>687.34204032000002</v>
       </c>
       <c r="C232" s="5">
-        <v>0.76971627000000353</v>
+        <v>0.77008697000007942</v>
       </c>
       <c r="D232" s="5">
-        <v>1.353648865709145</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3543031417003526</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>686.71179610000002</v>
+        <v>686.71431618999998</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.62902883999993264</v>
+        <v>-0.6277241300000469</v>
       </c>
       <c r="D233" s="5">
-        <v>-1.0926846849935501</v>
+        <v>-1.0904277294869424</v>
       </c>
       <c r="E233" s="5">
-        <v>2.7030220988087272</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7029741379741123</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>684.73609495999995</v>
+        <v>684.73914892000005</v>
       </c>
       <c r="C234" s="5">
-        <v>-1.9757011400000692</v>
+        <v>-1.975167269999929</v>
       </c>
       <c r="D234" s="5">
-        <v>-3.3983444590703904</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.397428371890121</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>681.38116181999999</v>
+        <v>681.38661888000001</v>
       </c>
       <c r="C235" s="5">
-        <v>-3.3549331399999573</v>
+        <v>-3.3525300400000333</v>
       </c>
       <c r="D235" s="5">
-        <v>-5.7236394918573801</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.7196246530225476</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>680.73425702999998</v>
+        <v>680.73282495000001</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.64690479000000778</v>
+        <v>-0.65379393000000618</v>
       </c>
       <c r="D236" s="5">
-        <v>-1.1333524483246205</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1453492117105668</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>678.96636625999997</v>
+        <v>678.97387896999999</v>
       </c>
       <c r="C237" s="5">
-        <v>-1.7678907700000082</v>
+        <v>-1.7589459800000213</v>
       </c>
       <c r="D237" s="5">
-        <v>-3.0723109440008667</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.0569929199269152</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>679.59526300000005</v>
+        <v>679.59679673999995</v>
       </c>
       <c r="C238" s="5">
-        <v>0.6288967400000729</v>
+        <v>0.62291776999995818</v>
       </c>
       <c r="D238" s="5">
-        <v>1.1171873146629263</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1065001726948687</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>677.94652880000001</v>
+        <v>677.92404197999997</v>
       </c>
       <c r="C239" s="5">
-        <v>-1.6487342000000353</v>
+        <v>-1.6727547599999752</v>
       </c>
       <c r="D239" s="5">
-        <v>-2.8727303194422737</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.9140119873681813</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>678.27916938999999</v>
+        <v>678.28044317000001</v>
       </c>
       <c r="C240" s="5">
-        <v>0.33264058999998269</v>
+        <v>0.35640119000004233</v>
       </c>
       <c r="D240" s="5">
-        <v>0.59038236981892034</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.63269659301350423</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>678.25420698999994</v>
+        <v>678.25427878000005</v>
       </c>
       <c r="C241" s="5">
-        <v>-2.4962400000049456E-2</v>
+        <v>-2.6164389999962623E-2</v>
       </c>
       <c r="D241" s="5">
-        <v>-4.4154116488082096E-2</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.6279688468653379E-2</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>678.21231368999997</v>
+        <v>678.21309380000002</v>
       </c>
       <c r="C242" s="5">
-        <v>-4.1893299999969713E-2</v>
+        <v>-4.1184980000025462E-2</v>
       </c>
       <c r="D242" s="5">
-        <v>-7.4094469090246751E-2</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.2842111535320608E-2</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>678.80129381999996</v>
+        <v>678.80067191000001</v>
       </c>
       <c r="C243" s="5">
-        <v>0.58898012999998173</v>
+        <v>0.58757810999998128</v>
       </c>
       <c r="D243" s="5">
-        <v>1.0471083392432856</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0446026855148727</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>679.54671626000004</v>
+        <v>679.54680065000002</v>
       </c>
       <c r="C244" s="5">
-        <v>0.74542244000008395</v>
+        <v>0.74612874000001739</v>
       </c>
       <c r="D244" s="5">
-        <v>1.3257626400204225</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3270276490651378</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>680.20795845999999</v>
+        <v>680.21044032999998</v>
       </c>
       <c r="C245" s="5">
-        <v>0.66124219999994693</v>
+        <v>0.66363967999996021</v>
       </c>
       <c r="D245" s="5">
-        <v>1.1739459086244963</v>
+        <v>1.1782250507168524</v>
       </c>
       <c r="E245" s="5">
-        <v>-0.94709857569607037</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.94710066568650664</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>682.76467334999995</v>
+        <v>682.76999236999995</v>
       </c>
       <c r="C246" s="5">
-        <v>2.5567148899999665</v>
+        <v>2.5595520399999714</v>
       </c>
       <c r="D246" s="5">
-        <v>4.604893528156806</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6100925600329301</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>683.50125459000003</v>
+        <v>683.50810571</v>
       </c>
       <c r="C247" s="5">
-        <v>0.73658124000007774</v>
+        <v>0.73811334000004081</v>
       </c>
       <c r="D247" s="5">
-        <v>1.3022949937212092</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3050096861563665</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>688.12388981000004</v>
+        <v>688.12712750000003</v>
       </c>
       <c r="C248" s="5">
-        <v>4.6226352200000065</v>
+        <v>4.6190217900000334</v>
       </c>
       <c r="D248" s="5">
-        <v>8.424601572780599</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.4176820105039454</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>687.80649423</v>
+        <v>687.81382995000001</v>
       </c>
       <c r="C249" s="5">
-        <v>-0.31739558000003854</v>
+        <v>-0.31329755000001569</v>
       </c>
       <c r="D249" s="5">
-        <v>-0.55209528243221895</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.54498222734644663</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>691.13589559000002</v>
+        <v>691.13562162999995</v>
       </c>
       <c r="C250" s="5">
-        <v>3.3294013600000198</v>
+        <v>3.321791679999933</v>
       </c>
       <c r="D250" s="5">
-        <v>5.9658996178031831</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.9518345730654287</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>692.68807836999997</v>
+        <v>692.66753532999996</v>
       </c>
       <c r="C251" s="5">
-        <v>1.5521827799999528</v>
+        <v>1.5319137000000183</v>
       </c>
       <c r="D251" s="5">
-        <v>2.7285513412800722</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6924863500368934</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>693.61471569000003</v>
+        <v>693.61300265</v>
       </c>
       <c r="C252" s="5">
-        <v>0.92663732000005439</v>
+        <v>0.94546732000003431</v>
       </c>
       <c r="D252" s="5">
-        <v>1.6171531983681264</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6503114390470586</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>694.10968250999997</v>
+        <v>694.10724873000004</v>
       </c>
       <c r="C253" s="5">
-        <v>0.49496681999994507</v>
+        <v>0.494246080000039</v>
       </c>
       <c r="D253" s="5">
-        <v>0.85969474888287767</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.85844013297298183</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>693.82724742000005</v>
+        <v>693.82545256000003</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.28243508999992173</v>
+        <v>-0.2817961700000069</v>
       </c>
       <c r="D254" s="5">
-        <v>-0.48719193613370182</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.48609397893795148</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>700.15856955000004</v>
+        <v>700.15226820999999</v>
       </c>
       <c r="C255" s="5">
-        <v>6.3313221299999896</v>
+        <v>6.3268156499999577</v>
       </c>
       <c r="D255" s="5">
-        <v>11.516900775578431</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.508319190862393</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>701.32002168999998</v>
+        <v>701.32128893000004</v>
       </c>
       <c r="C256" s="5">
-        <v>1.1614521399999376</v>
+        <v>1.1690207200000486</v>
       </c>
       <c r="D256" s="5">
-        <v>2.0088722678043736</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0221018604188901</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>702.95763288000001</v>
+        <v>702.96114502</v>
       </c>
       <c r="C257" s="5">
-        <v>1.6376111900000296</v>
+        <v>1.6398560899999666</v>
       </c>
       <c r="D257" s="5">
-        <v>2.8383170465373198</v>
+        <v>2.8422528921751455</v>
       </c>
       <c r="E257" s="5">
-        <v>3.3445175313010944</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3446567916485703</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>704.08165443999997</v>
+        <v>704.09325861000002</v>
       </c>
       <c r="C258" s="5">
-        <v>1.1240215599999601</v>
+        <v>1.1321135900000172</v>
       </c>
       <c r="D258" s="5">
-        <v>1.9357517853810791</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9498014510705985</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>707.04163493999999</v>
+        <v>707.05217245999995</v>
       </c>
       <c r="C259" s="5">
-        <v>2.9599805000000288</v>
+        <v>2.9589138499999308</v>
       </c>
       <c r="D259" s="5">
-        <v>5.1631339119576847</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.161143088088993</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>710.18737451000004</v>
+        <v>710.19906973000002</v>
       </c>
       <c r="C260" s="5">
-        <v>3.1457395700000461</v>
+        <v>3.1468972700000677</v>
       </c>
       <c r="D260" s="5">
-        <v>5.471593074233394</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.4735727020702951</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>715.53292922000003</v>
+        <v>715.54028975999995</v>
       </c>
       <c r="C261" s="5">
-        <v>5.3455547099999876</v>
+        <v>5.3412200299999313</v>
       </c>
       <c r="D261" s="5">
-        <v>9.4158233974182881</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.4077082156382996</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>715.20375252999997</v>
+        <v>715.20008997000002</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.3291766900000539</v>
+        <v>-0.34019978999992873</v>
       </c>
       <c r="D262" s="5">
-        <v>-0.5506582112413394</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.56904400655716225</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>715.79830698000001</v>
+        <v>715.78064916000005</v>
       </c>
       <c r="C263" s="5">
-        <v>0.59455445000003238</v>
+        <v>0.58055919000003087</v>
       </c>
       <c r="D263" s="5">
-        <v>1.0021430884266325</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.97845319107445761</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>719.02481467999996</v>
+        <v>719.01542401999995</v>
       </c>
       <c r="C264" s="5">
-        <v>3.2265076999999565</v>
+        <v>3.2347748599999022</v>
       </c>
       <c r="D264" s="5">
-        <v>5.5452137356188036</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5599176158302122</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>722.10563779999995</v>
+        <v>722.09975869000004</v>
       </c>
       <c r="C265" s="5">
-        <v>3.0808231199999909</v>
+        <v>3.0843346700000893</v>
       </c>
       <c r="D265" s="5">
-        <v>5.2645850711731335</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2707984388373097</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>724.30787471999997</v>
+        <v>724.29409154999996</v>
       </c>
       <c r="C266" s="5">
-        <v>2.2022369200000185</v>
+        <v>2.1943328599999177</v>
       </c>
       <c r="D266" s="5">
-        <v>3.7217066222654305</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7081556902523793</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>723.51086571999997</v>
+        <v>723.49597829000004</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.79700900000000274</v>
+        <v>-0.79811325999992278</v>
       </c>
       <c r="D267" s="5">
-        <v>-1.3124857023226411</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.3143180108461716</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>725.13407208000001</v>
+        <v>725.13720884999998</v>
       </c>
       <c r="C268" s="5">
-        <v>1.6232063600000401</v>
+        <v>1.6412305599999399</v>
       </c>
       <c r="D268" s="5">
-        <v>2.7256859610250928</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7563882275338569</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>728.31741922000003</v>
+        <v>728.32472528999995</v>
       </c>
       <c r="C269" s="5">
-        <v>3.1833471400000235</v>
+        <v>3.1875164399999676</v>
       </c>
       <c r="D269" s="5">
-        <v>5.3970905453318618</v>
+        <v>5.4043070566238249</v>
       </c>
       <c r="E269" s="5">
-        <v>3.6075838932286164</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6081055759174641</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>732.54316871000003</v>
+        <v>732.56445847999998</v>
       </c>
       <c r="C270" s="5">
-        <v>4.2257494899999983</v>
+        <v>4.2397331900000381</v>
       </c>
       <c r="D270" s="5">
-        <v>7.1890216675152496</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.2135034483863603</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>733.09400249999999</v>
+        <v>733.11794038000005</v>
       </c>
       <c r="C271" s="5">
-        <v>0.55083378999995602</v>
+        <v>0.55348190000006525</v>
       </c>
       <c r="D271" s="5">
-        <v>0.90607782081124633</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.91042529933607064</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>735.85364783</v>
+        <v>735.88979142000005</v>
       </c>
       <c r="C272" s="5">
-        <v>2.7596453300000121</v>
+        <v>2.7718510400000014</v>
       </c>
       <c r="D272" s="5">
-        <v>4.6119668132941216</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6326368473439627</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>737.38676327999997</v>
+        <v>737.39237974000002</v>
       </c>
       <c r="C273" s="5">
-        <v>1.5331154499999684</v>
+        <v>1.5025883199999726</v>
       </c>
       <c r="D273" s="5">
-        <v>2.5289908882669909</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4779441380390121</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>740.23577014</v>
+        <v>740.22273368000003</v>
       </c>
       <c r="C274" s="5">
-        <v>2.8490068600000313</v>
+        <v>2.8303539400000091</v>
       </c>
       <c r="D274" s="5">
-        <v>4.7361876197113517</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7044849272117162</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>742.94313058</v>
+        <v>742.91619694999997</v>
       </c>
       <c r="C275" s="5">
-        <v>2.7073604400000022</v>
+        <v>2.6934632699999383</v>
       </c>
       <c r="D275" s="5">
-        <v>4.4782879715906887</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4549185143460734</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>745.17978167000001</v>
+        <v>745.16160907999995</v>
       </c>
       <c r="C276" s="5">
-        <v>2.2366510900000094</v>
+        <v>2.245412129999977</v>
       </c>
       <c r="D276" s="5">
-        <v>3.6730555899562534</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6878190037836545</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>749.32573744000001</v>
+        <v>749.31368031</v>
       </c>
       <c r="C277" s="5">
-        <v>4.1459557700000005</v>
+        <v>4.1520712300000469</v>
       </c>
       <c r="D277" s="5">
-        <v>6.8845764825183231</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.8952180756717496</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>753.04765465000003</v>
+        <v>753.01035032000004</v>
       </c>
       <c r="C278" s="5">
-        <v>3.7219172100000151</v>
+        <v>3.696670010000048</v>
       </c>
       <c r="D278" s="5">
-        <v>6.1259829841288083</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.0833947700033031</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>756.79538276999995</v>
+        <v>756.77168569000003</v>
       </c>
       <c r="C279" s="5">
-        <v>3.7477281199999197</v>
+        <v>3.7613353699999834</v>
       </c>
       <c r="D279" s="5">
-        <v>6.1383084712027802</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.1615249154756802</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>762.59649707000005</v>
+        <v>762.60492175000002</v>
       </c>
       <c r="C280" s="5">
-        <v>5.8011143000001084</v>
+        <v>5.8332360599999902</v>
       </c>
       <c r="D280" s="5">
-        <v>9.5963239508323426</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.6520483686910463</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>764.28806144999999</v>
+        <v>764.30407236999997</v>
       </c>
       <c r="C281" s="5">
-        <v>1.6915643799999316</v>
+        <v>1.6991506199999549</v>
       </c>
       <c r="D281" s="5">
-        <v>2.6945122264462107</v>
+        <v>2.7067146392299124</v>
       </c>
       <c r="E281" s="5">
-        <v>4.9388688613988041</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9400145059848022</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>764.32745749000003</v>
+        <v>764.3660198</v>
       </c>
       <c r="C282" s="5">
-        <v>3.9396040000042376E-2</v>
+        <v>6.1947430000032E-2</v>
       </c>
       <c r="D282" s="5">
-        <v>6.1872813902397183E-2</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.7304286990795852E-2</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>768.39636885000004</v>
+        <v>768.43771346999995</v>
       </c>
       <c r="C283" s="5">
-        <v>4.0689113600000155</v>
+        <v>4.0716936699999451</v>
       </c>
       <c r="D283" s="5">
-        <v>6.578624391013399</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.5829135329511956</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>770.74048172000005</v>
+        <v>770.80833194000002</v>
       </c>
       <c r="C284" s="5">
-        <v>2.3441128700000036</v>
+        <v>2.3706184700000676</v>
       </c>
       <c r="D284" s="5">
-        <v>3.7228388235919674</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7654449399486367</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>774.12723928000003</v>
+        <v>774.13335572999995</v>
       </c>
       <c r="C285" s="5">
-        <v>3.3867575599999782</v>
+        <v>3.325023789999932</v>
       </c>
       <c r="D285" s="5">
-        <v>5.4023151417532667</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3010162659009374</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>777.14696260999995</v>
+        <v>777.12399717999995</v>
       </c>
       <c r="C286" s="5">
-        <v>3.0197233299999198</v>
+        <v>2.9906414499999983</v>
       </c>
       <c r="D286" s="5">
-        <v>4.7827171542893732</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7356353071482671</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>780.65841847000002</v>
+        <v>780.61665501000004</v>
       </c>
       <c r="C287" s="5">
-        <v>3.5114558600000692</v>
+        <v>3.4926578300000983</v>
       </c>
       <c r="D287" s="5">
-        <v>5.55886734496569</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5285368913738031</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>784.16838625000003</v>
+        <v>784.13981137999997</v>
       </c>
       <c r="C288" s="5">
-        <v>3.5099677800000109</v>
+        <v>3.5231563699999242</v>
       </c>
       <c r="D288" s="5">
-        <v>5.5308382382375898</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5524431953245301</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>786.67010796</v>
+        <v>786.65204548999998</v>
       </c>
       <c r="C289" s="5">
-        <v>2.5017217099999698</v>
+        <v>2.5122341100000085</v>
       </c>
       <c r="D289" s="5">
-        <v>3.8962374610097328</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9130443844797469</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>790.42162832999998</v>
+        <v>790.34614329999999</v>
       </c>
       <c r="C290" s="5">
-        <v>3.7515203699999802</v>
+        <v>3.6940978100000166</v>
       </c>
       <c r="D290" s="5">
-        <v>5.8751423651666412</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.7830160422299715</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>791.48106258999996</v>
+        <v>791.45281379999994</v>
       </c>
       <c r="C291" s="5">
-        <v>1.0594342599999891</v>
+        <v>1.1066704999999502</v>
       </c>
       <c r="D291" s="5">
-        <v>1.6203189331703394</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6932831913736734</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>796.11314445999994</v>
+        <v>796.12330065000003</v>
       </c>
       <c r="C292" s="5">
-        <v>4.6320818699999791</v>
+        <v>4.6704868500000885</v>
       </c>
       <c r="D292" s="5">
-        <v>7.2534316012276889</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.3158053635288489</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>797.44951186000003</v>
+        <v>797.46998031999999</v>
       </c>
       <c r="C293" s="5">
-        <v>1.3363674000000856</v>
+        <v>1.3466796699999577</v>
       </c>
       <c r="D293" s="5">
-        <v>2.0330394897774662</v>
+        <v>2.0488475969863806</v>
       </c>
       <c r="E293" s="5">
-        <v>4.3388680371490462</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.339360360485478</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>800.14714868999999</v>
+        <v>800.21511074</v>
       </c>
       <c r="C294" s="5">
-        <v>2.6976368299999649</v>
+        <v>2.7451304200000095</v>
       </c>
       <c r="D294" s="5">
-        <v>4.1357826174156731</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2098698155577319</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>804.20221425</v>
+        <v>804.27279149000003</v>
       </c>
       <c r="C295" s="5">
-        <v>4.0550655600000027</v>
+        <v>4.0576807500000314</v>
       </c>
       <c r="D295" s="5">
-        <v>6.2538880337217995</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.2574880369393071</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>807.83317777000002</v>
+        <v>807.92386232000001</v>
       </c>
       <c r="C296" s="5">
-        <v>3.630963520000023</v>
+        <v>3.6510708299999806</v>
       </c>
       <c r="D296" s="5">
-        <v>5.5545732087297406</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5856026015522531</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>810.16471167999998</v>
+        <v>810.17181843000003</v>
       </c>
       <c r="C297" s="5">
-        <v>2.3315339099999619</v>
+        <v>2.2479561100000183</v>
       </c>
       <c r="D297" s="5">
-        <v>3.5188989275587002</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.390435202920683</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>812.36572940999997</v>
+        <v>812.33411679999995</v>
       </c>
       <c r="C298" s="5">
-        <v>2.2010177299999896</v>
+        <v>2.1622983699999168</v>
       </c>
       <c r="D298" s="5">
-        <v>3.3092608611292595</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2501597191609166</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>815.19027636999999</v>
+        <v>815.13247422999996</v>
       </c>
       <c r="C299" s="5">
-        <v>2.8245469600000206</v>
+        <v>2.79835743000001</v>
       </c>
       <c r="D299" s="5">
-        <v>4.253048234148249</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2130304835832577</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>817.47781066000005</v>
+        <v>817.43440762</v>
       </c>
       <c r="C300" s="5">
-        <v>2.2875342900000533</v>
+        <v>2.3019333900000447</v>
       </c>
       <c r="D300" s="5">
-        <v>3.4198226981926094</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4419323842604266</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>819.54342899999995</v>
+        <v>819.52534795999998</v>
       </c>
       <c r="C301" s="5">
-        <v>2.0656183399999009</v>
+        <v>2.0909403399999746</v>
       </c>
       <c r="D301" s="5">
-        <v>3.0746793449106802</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.113070692781772</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>822.55264606000003</v>
+        <v>822.42636845000004</v>
       </c>
       <c r="C302" s="5">
-        <v>3.0092170600000827</v>
+        <v>2.9010204900000645</v>
       </c>
       <c r="D302" s="5">
-        <v>4.4962667652548527</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3315412630302585</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>826.03445141999998</v>
+        <v>826.01084467999999</v>
       </c>
       <c r="C303" s="5">
-        <v>3.481805359999953</v>
+        <v>3.5844762299999502</v>
       </c>
       <c r="D303" s="5">
-        <v>5.1994536854836237</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3573107951691457</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>828.76926241000001</v>
+        <v>828.78571826999996</v>
       </c>
       <c r="C304" s="5">
-        <v>2.7348109900000281</v>
+        <v>2.7748735899999701</v>
       </c>
       <c r="D304" s="5">
-        <v>4.0460736356508153</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1065641070169079</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>832.70148260999997</v>
+        <v>832.72765120999998</v>
       </c>
       <c r="C305" s="5">
-        <v>3.9322201999999606</v>
+        <v>3.9419329400000152</v>
       </c>
       <c r="D305" s="5">
-        <v>5.8445325259292913</v>
+        <v>5.8592290918184187</v>
       </c>
       <c r="E305" s="5">
-        <v>4.4205896706585257</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4211909865061294</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>834.64366181000003</v>
+        <v>834.73971305999999</v>
       </c>
       <c r="C306" s="5">
-        <v>1.9421792000000551</v>
+        <v>2.0120618500000091</v>
       </c>
       <c r="D306" s="5">
-        <v>2.8350448973758713</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9383204080193348</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>838.20987230000003</v>
+        <v>838.30146918000003</v>
       </c>
       <c r="C307" s="5">
-        <v>3.5662104900000031</v>
+        <v>3.5617561200000409</v>
       </c>
       <c r="D307" s="5">
-        <v>5.2495049988952713</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2421759580599137</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>841.18767979999996</v>
+        <v>841.27120351999997</v>
       </c>
       <c r="C308" s="5">
-        <v>2.9778074999999262</v>
+        <v>2.9697343399999454</v>
       </c>
       <c r="D308" s="5">
-        <v>4.3473875843784926</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3348877654564522</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>845.19668162999994</v>
+        <v>845.21287153000003</v>
       </c>
       <c r="C309" s="5">
-        <v>4.0090018299999883</v>
+        <v>3.9416680100000576</v>
       </c>
       <c r="D309" s="5">
-        <v>5.8713765244313709</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.7696203736681717</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>849.68166150000002</v>
+        <v>849.65189671999997</v>
       </c>
       <c r="C310" s="5">
-        <v>4.4849798700000747</v>
+        <v>4.4390251899999384</v>
       </c>
       <c r="D310" s="5">
-        <v>6.5568912060090412</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.4876268680695182</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>853.48817346999999</v>
+        <v>853.43010004999996</v>
       </c>
       <c r="C311" s="5">
-        <v>3.8065119699999741</v>
+        <v>3.7782033299999966</v>
       </c>
       <c r="D311" s="5">
-        <v>5.510371074365561</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.4685799808577018</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>857.22126643000001</v>
+        <v>857.16379966</v>
       </c>
       <c r="C312" s="5">
-        <v>3.7330929600000218</v>
+        <v>3.7336996100000306</v>
       </c>
       <c r="D312" s="5">
-        <v>5.3768347821745888</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3781044683874013</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>859.62417381</v>
+        <v>859.63131118000001</v>
       </c>
       <c r="C313" s="5">
-        <v>2.4029073799999878</v>
+        <v>2.4675115200000164</v>
       </c>
       <c r="D313" s="5">
-        <v>3.4161102152987732</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5096533275055242</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>863.26999260000002</v>
+        <v>863.08152009000003</v>
       </c>
       <c r="C314" s="5">
-        <v>3.6458187900000212</v>
+        <v>3.4502089100000148</v>
       </c>
       <c r="D314" s="5">
-        <v>5.2098256697855838</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9240639598797431</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>865.8098377</v>
+        <v>865.79477202999999</v>
       </c>
       <c r="C315" s="5">
-        <v>2.5398450999999795</v>
+        <v>2.7132519399999637</v>
       </c>
       <c r="D315" s="5">
-        <v>3.5882397749913419</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8383300865858727</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>867.41789619999997</v>
+        <v>867.43489832</v>
       </c>
       <c r="C316" s="5">
-        <v>1.6080584999999701</v>
+        <v>1.640126290000012</v>
       </c>
       <c r="D316" s="5">
-        <v>2.2516543562483449</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2970659737311827</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>871.34232100999998</v>
+        <v>871.36822135</v>
       </c>
       <c r="C317" s="5">
-        <v>3.924424810000005</v>
+        <v>3.9333230299999968</v>
       </c>
       <c r="D317" s="5">
-        <v>5.5662662125275819</v>
+        <v>5.579091460196639</v>
       </c>
       <c r="E317" s="5">
-        <v>4.6404190705755743</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6402410300478314</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>873.90883364000001</v>
+        <v>874.02155790999996</v>
       </c>
       <c r="C318" s="5">
-        <v>2.5665126300000338</v>
+        <v>2.653336559999957</v>
       </c>
       <c r="D318" s="5">
-        <v>3.5923901234759859</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7158497181199124</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>876.76773672000002</v>
+        <v>876.86945428000001</v>
       </c>
       <c r="C319" s="5">
-        <v>2.8589030800000046</v>
+        <v>2.8478963700000577</v>
       </c>
       <c r="D319" s="5">
-        <v>3.9970862744692193</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9808980048314568</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>877.72317419000001</v>
+        <v>877.78947990999995</v>
       </c>
       <c r="C320" s="5">
-        <v>0.95543746999999257</v>
+        <v>0.92002562999994097</v>
       </c>
       <c r="D320" s="5">
-        <v>1.3155384642040913</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.266350542137773</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>882.07651762</v>
+        <v>882.10097554000004</v>
       </c>
       <c r="C321" s="5">
-        <v>4.3533434299999954</v>
+        <v>4.3114956300000813</v>
       </c>
       <c r="D321" s="5">
-        <v>6.116849229250354</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.0559818572613278</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>882.90192016000003</v>
+        <v>882.87978066000005</v>
       </c>
       <c r="C322" s="5">
-        <v>0.82540254000002733</v>
+        <v>0.77880512000001545</v>
       </c>
       <c r="D322" s="5">
-        <v>1.1286964377487774</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0646374375325118</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>884.71222942999998</v>
+        <v>884.66591792999998</v>
       </c>
       <c r="C323" s="5">
-        <v>1.8103092699999479</v>
+        <v>1.7861372699999265</v>
       </c>
       <c r="D323" s="5">
-        <v>2.4884278177899954</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4548929953515541</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>891.81656643999997</v>
+        <v>891.76087714000005</v>
       </c>
       <c r="C324" s="5">
-        <v>7.1043370099999947</v>
+        <v>7.09495921000007</v>
       </c>
       <c r="D324" s="5">
-        <v>10.07331847941324</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.059979759440751</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>893.18853496999998</v>
+        <v>893.22725235999997</v>
       </c>
       <c r="C325" s="5">
-        <v>1.3719685300000037</v>
+        <v>1.466375219999918</v>
       </c>
       <c r="D325" s="5">
-        <v>1.8617775888860599</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.99117509682325</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>896.89804735999996</v>
+        <v>896.61547108000002</v>
       </c>
       <c r="C326" s="5">
-        <v>3.7095123899999862</v>
+        <v>3.3882187200000544</v>
       </c>
       <c r="D326" s="5">
-        <v>5.0991647346658064</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6480550079129435</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>897.25692880999998</v>
+        <v>897.26389196000002</v>
       </c>
       <c r="C327" s="5">
-        <v>0.35888145000001259</v>
+        <v>0.64842088000000331</v>
       </c>
       <c r="D327" s="5">
-        <v>0.48122166879591699</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.87128483748100116</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>898.74693708999996</v>
+        <v>898.78270960999998</v>
       </c>
       <c r="C328" s="5">
-        <v>1.4900082799999836</v>
+        <v>1.5188176499999599</v>
       </c>
       <c r="D328" s="5">
-        <v>2.0110531351974048</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0502836163671878</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>900.93759110999997</v>
+        <v>900.97472791999996</v>
       </c>
       <c r="C329" s="5">
-        <v>2.1906540200000109</v>
+        <v>2.1920183099999804</v>
       </c>
       <c r="D329" s="5">
-        <v>2.9644765381155125</v>
+        <v>2.9662279312634654</v>
       </c>
       <c r="E329" s="5">
-        <v>3.3965147091323589</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3977032722321443</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>905.26768602000004</v>
+        <v>905.37103029000002</v>
       </c>
       <c r="C330" s="5">
-        <v>4.3300949100000707</v>
+        <v>4.3963023700000576</v>
       </c>
       <c r="D330" s="5">
-        <v>5.9223783255785811</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.0151216829035015</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>907.38472997999997</v>
+        <v>907.46510972999999</v>
       </c>
       <c r="C331" s="5">
-        <v>2.1170439599999327</v>
+        <v>2.0940794399999731</v>
       </c>
       <c r="D331" s="5">
-        <v>2.8426781242455679</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8111239720037595</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>910.30413534000002</v>
+        <v>910.34608946000003</v>
       </c>
       <c r="C332" s="5">
-        <v>2.9194053600000416</v>
+        <v>2.8809797300000355</v>
       </c>
       <c r="D332" s="5">
-        <v>3.9299194746752697</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8769373398135132</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>912.18968552000001</v>
+        <v>912.23137322000002</v>
       </c>
       <c r="C333" s="5">
-        <v>1.8855501799999956</v>
+        <v>1.885283759999993</v>
       </c>
       <c r="D333" s="5">
-        <v>2.5141224892457181</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5136460268308847</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>915.13900326999999</v>
+        <v>915.13123642000005</v>
       </c>
       <c r="C334" s="5">
-        <v>2.9493177499999774</v>
+        <v>2.8998632000000271</v>
       </c>
       <c r="D334" s="5">
-        <v>3.9496181674319342</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8820478280981563</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>916.20213968999997</v>
+        <v>916.18660130000001</v>
       </c>
       <c r="C335" s="5">
-        <v>1.063136419999978</v>
+        <v>1.0553648799999564</v>
       </c>
       <c r="D335" s="5">
-        <v>1.403007409429069</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3926981659388771</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>918.16555825</v>
+        <v>918.13346879999995</v>
       </c>
       <c r="C336" s="5">
-        <v>1.9634185600000365</v>
+        <v>1.9468674999999394</v>
       </c>
       <c r="D336" s="5">
-        <v>2.6021242060698668</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5799763251545205</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>919.74070285000005</v>
+        <v>919.81240233999995</v>
       </c>
       <c r="C337" s="5">
-        <v>1.5751446000000442</v>
+        <v>1.6789335400000027</v>
       </c>
       <c r="D337" s="5">
-        <v>2.0781769706525566</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2165702525900333</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>922.77790508999999</v>
+        <v>922.38968288000001</v>
       </c>
       <c r="C338" s="5">
-        <v>3.0372022399999423</v>
+        <v>2.5772805400000607</v>
       </c>
       <c r="D338" s="5">
-        <v>4.0354546403253977</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4146595014473702</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>925.74936030000003</v>
+        <v>925.77905533000001</v>
       </c>
       <c r="C339" s="5">
-        <v>2.9714552100000446</v>
+        <v>3.3893724499999962</v>
       </c>
       <c r="D339" s="5">
-        <v>3.9333199610022795</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4996832730028524</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>926.82504566</v>
+        <v>926.87786244999995</v>
       </c>
       <c r="C340" s="5">
-        <v>1.0756853599999658</v>
+        <v>1.0988071199999467</v>
       </c>
       <c r="D340" s="5">
-        <v>1.4032997457360086</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4336144580228805</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>929.75612828999999</v>
+        <v>929.79937070000005</v>
       </c>
       <c r="C341" s="5">
-        <v>2.9310826299999917</v>
+        <v>2.9215082500001017</v>
       </c>
       <c r="D341" s="5">
-        <v>3.8617079917907526</v>
+        <v>3.8486510989441669</v>
       </c>
       <c r="E341" s="5">
-        <v>3.1987273551871809</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1992731745700498</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>933.85537693000003</v>
+        <v>933.94568660000004</v>
       </c>
       <c r="C342" s="5">
-        <v>4.0992486400000416</v>
+        <v>4.1463158999999905</v>
       </c>
       <c r="D342" s="5">
-        <v>5.4209411742301317</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.4844573549435394</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>937.67085067999994</v>
+        <v>937.72321938000005</v>
       </c>
       <c r="C343" s="5">
-        <v>3.8154737499999101</v>
+        <v>3.7775327800000014</v>
       </c>
       <c r="D343" s="5">
-        <v>5.0145557726200884</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9630859890245516</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>941.32462387999999</v>
+        <v>941.35165088999997</v>
       </c>
       <c r="C344" s="5">
-        <v>3.653773200000046</v>
+        <v>3.6284315099999276</v>
       </c>
       <c r="D344" s="5">
-        <v>4.7775041927850204</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7433896541931642</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>943.52668196000002</v>
+        <v>943.56614884999999</v>
       </c>
       <c r="C345" s="5">
-        <v>2.2020580800000289</v>
+        <v>2.214497960000017</v>
       </c>
       <c r="D345" s="5">
-        <v>2.8435832030108132</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8597724412847247</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>948.10811855999998</v>
+        <v>948.11342475000004</v>
       </c>
       <c r="C346" s="5">
-        <v>4.5814365999999609</v>
+        <v>4.5472759000000451</v>
       </c>
       <c r="D346" s="5">
-        <v>5.9849384870325206</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.938868390730434</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>952.23945076999996</v>
+        <v>952.26812279000001</v>
       </c>
       <c r="C347" s="5">
-        <v>4.1313322099999823</v>
+        <v>4.1546980399999711</v>
       </c>
       <c r="D347" s="5">
-        <v>5.3560928130877761</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3870885597853579</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>954.19451880999998</v>
+        <v>954.20561385999997</v>
       </c>
       <c r="C348" s="5">
-        <v>1.9550680400000147</v>
+        <v>1.9374910699999646</v>
       </c>
       <c r="D348" s="5">
-        <v>2.491764237502192</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4690356650878709</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>958.23783323999999</v>
+        <v>958.31755099999998</v>
       </c>
       <c r="C349" s="5">
-        <v>4.0433144300000095</v>
+        <v>4.1119371400000091</v>
       </c>
       <c r="D349" s="5">
-        <v>5.205090556599834</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2954723187851993</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>960.55975035999995</v>
+        <v>960.06649168000001</v>
       </c>
       <c r="C350" s="5">
-        <v>2.3219171199999664</v>
+        <v>1.7489406800000324</v>
       </c>
       <c r="D350" s="5">
-        <v>2.9468002181183728</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2121306444008892</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>964.55397878999997</v>
+        <v>964.60766087000002</v>
       </c>
       <c r="C351" s="5">
-        <v>3.994228430000021</v>
+        <v>4.5411691900000051</v>
       </c>
       <c r="D351" s="5">
-        <v>5.1055925498340038</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.8260862219138509</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>967.58371903</v>
+        <v>967.64931106999995</v>
       </c>
       <c r="C352" s="5">
-        <v>3.0297402400000237</v>
+        <v>3.0416501999999355</v>
       </c>
       <c r="D352" s="5">
-        <v>3.8350995273308097</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8502197911360447</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>969.07118247999995</v>
+        <v>969.12527154999998</v>
       </c>
       <c r="C353" s="5">
-        <v>1.4874634499999502</v>
+        <v>1.4759604800000261</v>
       </c>
       <c r="D353" s="5">
-        <v>1.8604341419833581</v>
+        <v>1.8457997915075852</v>
       </c>
       <c r="E353" s="5">
-        <v>4.2285340202390387</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2295039219475195</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>971.33004410000001</v>
+        <v>971.40905942999996</v>
       </c>
       <c r="C354" s="5">
-        <v>2.2588616200000615</v>
+        <v>2.2837878799999771</v>
       </c>
       <c r="D354" s="5">
-        <v>2.8332865959738385</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8647959668249845</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>976.15315855999995</v>
+        <v>976.21051631</v>
       </c>
       <c r="C355" s="5">
-        <v>4.8231144599999425</v>
+        <v>4.8014568800000461</v>
       </c>
       <c r="D355" s="5">
-        <v>6.1240222048522863</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.0952618067264153</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>978.44910193999999</v>
+        <v>978.46748764999995</v>
       </c>
       <c r="C356" s="5">
-        <v>2.2959433800000397</v>
+        <v>2.25697133999995</v>
       </c>
       <c r="D356" s="5">
-        <v>2.8592376267321473</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8099180609146179</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>981.77807804999998</v>
+        <v>981.77234639000005</v>
       </c>
       <c r="C357" s="5">
-        <v>3.3289761099999851</v>
+        <v>3.3048587400000997</v>
       </c>
       <c r="D357" s="5">
-        <v>4.1600307556766802</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.129251582203608</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>983.77867889000004</v>
+        <v>983.81702474999997</v>
       </c>
       <c r="C358" s="5">
-        <v>2.000600840000061</v>
+        <v>2.0446783599999208</v>
       </c>
       <c r="D358" s="5">
-        <v>2.472871219685624</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.527994435687142</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>985.63556191999999</v>
+        <v>985.68059441000003</v>
       </c>
       <c r="C359" s="5">
-        <v>1.856883029999949</v>
+        <v>1.8635696600000529</v>
       </c>
       <c r="D359" s="5">
-        <v>2.2886630641309358</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2969001241896825</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>990.66434184000002</v>
+        <v>990.70946073000005</v>
       </c>
       <c r="C360" s="5">
-        <v>5.0287799200000336</v>
+        <v>5.0288663200000201</v>
       </c>
       <c r="D360" s="5">
-        <v>6.2972428716236317</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.2970582931715091</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>995.12645076000001</v>
+        <v>995.20426394000003</v>
       </c>
       <c r="C361" s="5">
-        <v>4.4621089199999915</v>
+        <v>4.4948032099999864</v>
       </c>
       <c r="D361" s="5">
-        <v>5.5409177861853065</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5822745006095964</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>996.12733691999995</v>
+        <v>995.58133281000005</v>
       </c>
       <c r="C362" s="5">
-        <v>1.0008861599999364</v>
+        <v>0.37706887000001643</v>
       </c>
       <c r="D362" s="5">
-        <v>1.21364455688453</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.45561174568562457</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>998.79901421</v>
+        <v>998.85573570999998</v>
       </c>
       <c r="C363" s="5">
-        <v>2.6716772900000478</v>
+        <v>3.2744028999999273</v>
       </c>
       <c r="D363" s="5">
-        <v>3.2663807352060426</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0189040882702587</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>1004.0077316000001</v>
+        <v>1003.960433</v>
       </c>
       <c r="C364" s="5">
-        <v>5.2087173900000607</v>
+        <v>5.1046972899999901</v>
       </c>
       <c r="D364" s="5">
-        <v>6.4406274587835766</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.3080012605878366</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>1005.93771</v>
+        <v>1006.0214866</v>
       </c>
       <c r="C365" s="5">
-        <v>1.9299783999999818</v>
+        <v>2.0610536000000366</v>
       </c>
       <c r="D365" s="5">
-        <v>2.3312741910562762</v>
+        <v>2.4915146457960002</v>
       </c>
       <c r="E365" s="5">
-        <v>3.8043157392889437</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8071667443971391</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>1012.0697722</v>
+        <v>1012.1588434</v>
       </c>
       <c r="C366" s="5">
-        <v>6.1320621999999503</v>
+        <v>6.1373568000000205</v>
       </c>
       <c r="D366" s="5">
-        <v>7.5653458147336927</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.5714468172391136</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>1013.3804352</v>
+        <v>1013.3753621</v>
       </c>
       <c r="C367" s="5">
-        <v>1.3106629999999768</v>
+        <v>1.2165186999999378</v>
       </c>
       <c r="D367" s="5">
-        <v>1.5651555447338428</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4518584102727106</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>1008.2134862</v>
+        <v>1008.1357269</v>
       </c>
       <c r="C368" s="5">
-        <v>-5.1669489999999314</v>
+        <v>-5.2396351999999524</v>
       </c>
       <c r="D368" s="5">
-        <v>-5.9497737140107638</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.0311363460020084</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>877.63145536000002</v>
+        <v>877.52632205999998</v>
       </c>
       <c r="C369" s="5">
-        <v>-130.58203084000002</v>
+        <v>-130.60940484000002</v>
       </c>
       <c r="D369" s="5">
-        <v>-81.071502727077856</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-81.081192497397623</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>900.14569821999999</v>
+        <v>900.00405394999996</v>
       </c>
       <c r="C370" s="5">
-        <v>22.514242859999968</v>
+        <v>22.477731889999973</v>
       </c>
       <c r="D370" s="5">
-        <v>35.521299792639361</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+        <v>35.460214861614702</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>926.97778306999999</v>
+        <v>926.80643798999995</v>
       </c>
       <c r="C371" s="5">
-        <v>26.832084850000001</v>
+        <v>26.802384039999993</v>
       </c>
       <c r="D371" s="5">
-        <v>42.258485882159349</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+        <v>42.21156477890424</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>938.74521919999995</v>
+        <v>938.69381695000004</v>
       </c>
       <c r="C372" s="5">
-        <v>11.767436129999965</v>
+        <v>11.887378960000092</v>
       </c>
       <c r="D372" s="5">
-        <v>16.343186129607279</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+        <v>16.524965700639505</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>950.37960755999995</v>
+        <v>950.33741138000005</v>
       </c>
       <c r="C373" s="5">
-        <v>11.634388360000003</v>
+        <v>11.643594430000007</v>
       </c>
       <c r="D373" s="5">
-        <v>15.929095924898018</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.94350573222567</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>957.77247813999998</v>
+        <v>956.96056686999998</v>
       </c>
       <c r="C374" s="5">
-        <v>7.3928705800000216</v>
+        <v>6.623155489999931</v>
       </c>
       <c r="D374" s="5">
-        <v>9.7445423009298935</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.6912524884057873</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>969.88897933999999</v>
+        <v>969.76892471999997</v>
       </c>
       <c r="C375" s="5">
-        <v>12.116501200000016</v>
+        <v>12.808357849999993</v>
       </c>
       <c r="D375" s="5">
-        <v>16.28295374689106</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+        <v>17.298012550162966</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>975.33058672000004</v>
+        <v>975.17928960999996</v>
       </c>
       <c r="C376" s="5">
-        <v>5.4416073800000504</v>
+        <v>5.4103648899999826</v>
       </c>
       <c r="D376" s="5">
-        <v>6.9443472575619447</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.9041268755547947</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>982.50646017999998</v>
+        <v>982.44263803000001</v>
       </c>
       <c r="C377" s="5">
-        <v>7.1758734599999343</v>
+        <v>7.2633484200000566</v>
       </c>
       <c r="D377" s="5">
-        <v>9.195023686309467</v>
+        <v>9.313248027669685</v>
       </c>
       <c r="E377" s="5">
-        <v>-2.329294307895069</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.34377186611473</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>985.90353144999995</v>
+        <v>985.71659498999998</v>
       </c>
       <c r="C378" s="5">
-        <v>3.3970712699999694</v>
+        <v>3.2739569599999641</v>
       </c>
       <c r="D378" s="5">
-        <v>4.2288848466194295</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0730750363797252</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>984.46357230000001</v>
+        <v>984.30988072000002</v>
       </c>
       <c r="C379" s="5">
-        <v>-1.439959149999936</v>
+        <v>-1.4067142699999522</v>
       </c>
       <c r="D379" s="5">
-        <v>-1.7386464597232254</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6991398257337975</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>997.73663949000002</v>
+        <v>997.46623476000002</v>
       </c>
       <c r="C380" s="5">
-        <v>13.273067190000006</v>
+        <v>13.156354039999997</v>
       </c>
       <c r="D380" s="5">
-        <v>17.434375394771884</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+        <v>17.272532420829446</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>1008.4869132</v>
+        <v>1008.0952739000001</v>
       </c>
       <c r="C381" s="5">
-        <v>10.750273709999988</v>
+        <v>10.629039140000032</v>
       </c>
       <c r="D381" s="5">
-        <v>13.724006486004869</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.56395394854113</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>1018.2392667</v>
+        <v>1017.8722263</v>
       </c>
       <c r="C382" s="5">
-        <v>9.7523535000000265</v>
+        <v>9.7769523999999137</v>
       </c>
       <c r="D382" s="5">
-        <v>12.24186847583082</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.279437359051837</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>1027.8581220999999</v>
+        <v>1027.5496869000001</v>
       </c>
       <c r="C383" s="5">
-        <v>9.6188553999999158</v>
+        <v>9.6774606000001313</v>
       </c>
       <c r="D383" s="5">
-        <v>11.943781577705103</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.024961371608821</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>1043.0920024</v>
+        <v>1042.6803741000001</v>
       </c>
       <c r="C384" s="5">
-        <v>15.23388030000001</v>
+        <v>15.130687200000011</v>
       </c>
       <c r="D384" s="5">
-        <v>19.30903222695466</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+        <v>19.173697499601118</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>1048.1101639999999</v>
+        <v>1047.7784667000001</v>
       </c>
       <c r="C385" s="5">
-        <v>5.0181615999999849</v>
+        <v>5.0980925999999727</v>
       </c>
       <c r="D385" s="5">
-        <v>5.9282514730511604</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.0276747373775974</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>1052.3816039000001</v>
+        <v>1051.2427244</v>
       </c>
       <c r="C386" s="5">
-        <v>4.2714399000001322</v>
+        <v>3.4642576999999619</v>
       </c>
       <c r="D386" s="5">
-        <v>5.0015676804601839</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0404952454840215</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>1070.5052163</v>
+        <v>1070.2741659000001</v>
       </c>
       <c r="C387" s="5">
-        <v>18.123612399999956</v>
+        <v>19.031441500000028</v>
       </c>
       <c r="D387" s="5">
-        <v>22.740102120410288</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+        <v>24.023640304029502</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>1076.3123456000001</v>
+        <v>1076.0253422000001</v>
       </c>
       <c r="C388" s="5">
-        <v>5.8071293000000423</v>
+        <v>5.7511762999999974</v>
       </c>
       <c r="D388" s="5">
-        <v>6.7073678442739038</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.6422958604879678</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>1082.8716234999999</v>
+        <v>1082.6029602999999</v>
       </c>
       <c r="C389" s="5">
-        <v>6.55927789999987</v>
+        <v>6.5776180999998815</v>
       </c>
       <c r="D389" s="5">
-        <v>7.5632256268626241</v>
+        <v>7.5871804065575477</v>
       </c>
       <c r="E389" s="5">
-        <v>10.215216630902614</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.195030060059484</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>1084.9142285</v>
+        <v>1084.6308087</v>
       </c>
       <c r="C390" s="5">
-        <v>2.0426050000000942</v>
+        <v>2.027848400000039</v>
       </c>
       <c r="D390" s="5">
-        <v>2.2871741169330662</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2710493695450529</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>1095.298716</v>
+        <v>1095.0687048</v>
       </c>
       <c r="C391" s="5">
-        <v>10.384487499999977</v>
+        <v>10.437896099999989</v>
       </c>
       <c r="D391" s="5">
-        <v>12.110446768140083</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.179416611684069</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>1100.7594484000001</v>
+        <v>1100.2257029</v>
       </c>
       <c r="C392" s="5">
-        <v>5.4607324000000972</v>
+        <v>5.1569981000000098</v>
       </c>
       <c r="D392" s="5">
-        <v>6.149540974724621</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.7998434356080653</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>1111.560647</v>
+        <v>1110.7667472000001</v>
       </c>
       <c r="C393" s="5">
-        <v>10.801198599999907</v>
+        <v>10.541044300000067</v>
       </c>
       <c r="D393" s="5">
-        <v>12.431729550572769</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.122558872076761</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>1114.8564073</v>
+        <v>1114.1700820000001</v>
       </c>
       <c r="C394" s="5">
-        <v>3.2957602999999835</v>
+        <v>3.4033348000000387</v>
       </c>
       <c r="D394" s="5">
-        <v>3.6165803998906343</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7393377422469287</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>1118.7144327000001</v>
+        <v>1118.0147214000001</v>
       </c>
       <c r="C395" s="5">
-        <v>3.8580254000000878</v>
+        <v>3.8446394000000055</v>
       </c>
       <c r="D395" s="5">
-        <v>4.232626662025174</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.220308847464449</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>1137.3723680000001</v>
+        <v>1136.6110475</v>
       </c>
       <c r="C396" s="5">
-        <v>18.657935299999963</v>
+        <v>18.596326099999942</v>
       </c>
       <c r="D396" s="5">
-        <v>21.955441921464125</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+        <v>21.891159844931551</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>1144.6038931999999</v>
+        <v>1144.0104444000001</v>
       </c>
       <c r="C397" s="5">
-        <v>7.2315251999998509</v>
+        <v>7.3993969000000561</v>
       </c>
       <c r="D397" s="5">
-        <v>7.9022619125197036</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.0979350539851502</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>1146.3002722000001</v>
+        <v>1144.8201567999999</v>
       </c>
       <c r="C398" s="5">
-        <v>1.6963790000002064</v>
+        <v>0.80971239999985301</v>
       </c>
       <c r="D398" s="5">
-        <v>1.7930486057903483</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.85265505503737682</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>1149.8290870999999</v>
+        <v>1149.6363793</v>
       </c>
       <c r="C399" s="5">
-        <v>3.5288148999998157</v>
+        <v>4.8162225000000944</v>
       </c>
       <c r="D399" s="5">
-        <v>3.757319270877213</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.166826704896188</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>1152.9440944</v>
+        <v>1152.4966156999999</v>
       </c>
       <c r="C400" s="5">
-        <v>3.1150073000001157</v>
+        <v>2.8602363999998488</v>
       </c>
       <c r="D400" s="5">
-        <v>3.299804687555441</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0267324819073904</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>1153.5088909999999</v>
+        <v>1153.1436965</v>
       </c>
       <c r="C401" s="5">
-        <v>0.56479659999990872</v>
+        <v>0.64708080000013979</v>
       </c>
       <c r="D401" s="5">
-        <v>0.58943446482682127</v>
+        <v>0.67583651770102282</v>
       </c>
       <c r="E401" s="5">
-        <v>6.5231432763645625</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.5158454933886834</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>1161.0651714000001</v>
+        <v>1160.6815629</v>
       </c>
       <c r="C402" s="5">
-        <v>7.5562804000001051</v>
+        <v>7.5378663999999844</v>
       </c>
       <c r="D402" s="5">
-        <v>8.1503218659583645</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.1324089517046829</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>1164.1970521999999</v>
+        <v>1163.8230966000001</v>
       </c>
       <c r="C403" s="5">
-        <v>3.1318807999998626</v>
+        <v>3.1415337000000818</v>
       </c>
       <c r="D403" s="5">
-        <v>3.2853609207782464</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.29674351697955</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>1169.5684452999999</v>
+        <v>1168.7299995000001</v>
       </c>
       <c r="C404" s="5">
-        <v>5.3713930999999775</v>
+        <v>4.9069028999999773</v>
       </c>
       <c r="D404" s="5">
-        <v>5.6792610011288547</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.1784197951172839</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>1170.0392204</v>
+        <v>1168.8528702999999</v>
       </c>
       <c r="C405" s="5">
-        <v>0.4707751000000826</v>
+        <v>0.12287079999987327</v>
       </c>
       <c r="D405" s="5">
-        <v>0.48409520550607432</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.12623124791166784</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>1172.3181537999999</v>
+        <v>1171.1816527999999</v>
       </c>
       <c r="C406" s="5">
-        <v>2.2789333999999144</v>
+        <v>2.3287824999999884</v>
       </c>
       <c r="D406" s="5">
-        <v>2.3624909033063801</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4172125932693245</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>1177.7693366999999</v>
+        <v>1176.7184851</v>
       </c>
       <c r="C407" s="5">
-        <v>5.4511829000000489</v>
+        <v>5.5368323000000146</v>
       </c>
       <c r="D407" s="5">
-        <v>5.7248398311364301</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.8229310984829308</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>1172.5594252999999</v>
+        <v>1171.4492067000001</v>
       </c>
       <c r="C408" s="5">
-        <v>-5.20991140000001</v>
+        <v>-5.2692783999998483</v>
       </c>
       <c r="D408" s="5">
-        <v>-5.1809881874582686</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.2431443225585799</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>1175.9147293000001</v>
+        <v>1175.2324169999999</v>
       </c>
       <c r="C409" s="5">
-        <v>3.3553040000001602</v>
+        <v>3.7832102999998369</v>
       </c>
       <c r="D409" s="5">
-        <v>3.4883874255090319</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9449982663684713</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>1176.1450792000001</v>
+        <v>1174.4784944999999</v>
       </c>
       <c r="C410" s="5">
-        <v>0.23034989999996469</v>
+        <v>-0.75392250000004424</v>
       </c>
       <c r="D410" s="5">
-        <v>0.23532138938535674</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.76710080857365082</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>1178.4800302000001</v>
+        <v>1178.2440793999999</v>
       </c>
       <c r="C411" s="5">
-        <v>2.3349510000000464</v>
+        <v>3.7655849000000217</v>
       </c>
       <c r="D411" s="5">
-        <v>2.4084943076983611</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9159868080975713</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>1181.2181124000001</v>
+        <v>1180.7020292</v>
       </c>
       <c r="C412" s="5">
-        <v>2.738082200000008</v>
+        <v>2.4579498000000513</v>
       </c>
       <c r="D412" s="5">
-        <v>2.8239871865401778</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5322580806063977</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>1182.0112346999999</v>
+        <v>1181.5193826</v>
       </c>
       <c r="C413" s="5">
-        <v>0.79312229999982264</v>
+        <v>0.81735340000000178</v>
       </c>
       <c r="D413" s="5">
-        <v>0.80871549134788889</v>
+        <v>0.8338828156689182</v>
       </c>
       <c r="E413" s="5">
-        <v>2.4709253584764834</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4607242086242431</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>1185.9436743000001</v>
+        <v>1185.7039560999999</v>
       </c>
       <c r="C414" s="5">
-        <v>3.9324396000001798</v>
+        <v>4.1845734999999422</v>
       </c>
       <c r="D414" s="5">
-        <v>4.0661535061211618</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3337987539158407</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>1188.4926579</v>
+        <v>1188.3878096000001</v>
       </c>
       <c r="C415" s="5">
-        <v>2.5489835999999286</v>
+        <v>2.6838535000001684</v>
       </c>
       <c r="D415" s="5">
-        <v>2.6099042449479137</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7502841567114356</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>1191.210167</v>
+        <v>1190.2385661999999</v>
       </c>
       <c r="C416" s="5">
-        <v>2.7175090999999156</v>
+        <v>1.8507565999998405</v>
       </c>
       <c r="D416" s="5">
-        <v>2.7785910566724414</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8849320374866529</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>1192.7729886</v>
+        <v>1191.3555322</v>
       </c>
       <c r="C417" s="5">
-        <v>1.5628216000000066</v>
+        <v>1.1169660000000476</v>
       </c>
       <c r="D417" s="5">
-        <v>1.5857635474903597</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1319571323747724</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>1195.4896626</v>
+        <v>1194.3709378999999</v>
       </c>
       <c r="C418" s="5">
-        <v>2.7166740000000118</v>
+        <v>3.0154056999999739</v>
       </c>
       <c r="D418" s="5">
-        <v>2.7676332042228413</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0799259522967581</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>1197.3676161000001</v>
+        <v>1197.8815465</v>
       </c>
       <c r="C419" s="5">
-        <v>1.8779535000001033</v>
+        <v>3.5106086000000687</v>
       </c>
       <c r="D419" s="5">
-        <v>1.9014104963888112</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5847368585992578</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>1197.7401119000001</v>
+        <v>1198.5708007999999</v>
       </c>
       <c r="C420" s="5">
-        <v>0.37249580000002425</v>
+        <v>0.68925429999990229</v>
       </c>
       <c r="D420" s="5">
-        <v>0.37395413702285829</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.6926625619783966</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>1201.1324784999999</v>
+        <v>1202.1751291999999</v>
       </c>
       <c r="C421" s="5">
-        <v>3.392366599999832</v>
+        <v>3.6043283999999858</v>
       </c>
       <c r="D421" s="5">
-        <v>3.4522152697587183</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6689136273586609</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>1202.8436074000001</v>
+        <v>1205.752956</v>
       </c>
       <c r="C422" s="5">
-        <v>1.7111289000001761</v>
+        <v>3.577826800000139</v>
       </c>
       <c r="D422" s="5">
-        <v>1.72297391837406</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6303955933165044</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>1204.870962</v>
+        <v>1209.1501251</v>
       </c>
       <c r="C423" s="5">
-        <v>2.0273545999998532</v>
+        <v>3.3971690999999282</v>
       </c>
       <c r="D423" s="5">
-        <v>2.0414168278762412</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4338471004952131</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>1206.2791975</v>
+        <v>1211.0240550000001</v>
       </c>
       <c r="C424" s="5">
-        <v>1.4082355000000462</v>
+        <v>1.8739299000001211</v>
       </c>
       <c r="D424" s="5">
-        <v>1.4115935998056051</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8756835202303535</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>1207.9365711</v>
+        <v>1213.4382092999999</v>
       </c>
       <c r="C425" s="5">
-        <v>1.6573736000000281</v>
+        <v>2.4141542999998364</v>
       </c>
       <c r="D425" s="5">
-        <v>1.6612626711864031</v>
+        <v>2.4185813144995238</v>
       </c>
       <c r="E425" s="5">
-        <v>2.1933240259412567</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.701506819952515</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>1215.0582440000001</v>
+        <v>1219.5937707000001</v>
       </c>
       <c r="C426" s="5">
-        <v>7.1216729000000214</v>
+        <v>6.1555614000001242</v>
       </c>
       <c r="D426" s="5">
-        <v>7.3088638030346598</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.2601382142198236</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>1215.1490940000001</v>
+        <v>1219.4980373999999</v>
       </c>
       <c r="C427" s="5">
-        <v>9.0850000000045839E-2</v>
+        <v>-9.5733300000119925E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>8.9761000841637184E-2</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.4154610168994957E-2</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>1215.5083185000001</v>
+        <v>1220.7345272</v>
       </c>
       <c r="C428" s="5">
-        <v>0.35922449999998207</v>
+        <v>1.2364898000000721</v>
       </c>
       <c r="D428" s="5">
-        <v>0.35532345573130453</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2235282756835275</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>1217.6360886</v>
+        <v>1224.3090761000001</v>
       </c>
       <c r="C429" s="5">
-        <v>2.127770099999907</v>
+        <v>3.5745489000000816</v>
       </c>
       <c r="D429" s="5">
-        <v>2.120965459815527</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5709807317559905</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>1220.3808746</v>
+        <v>1226.7671369</v>
       </c>
       <c r="C430" s="5">
-        <v>2.7447859999999764</v>
+        <v>2.4580607999998847</v>
       </c>
       <c r="D430" s="5">
-        <v>2.7388212731042305</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4360380178046759</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>1213.1162569000001</v>
+        <v>1221.6494413999999</v>
       </c>
       <c r="C431" s="5">
-        <v>-7.264617699999917</v>
+        <v>-5.1176955000000817</v>
       </c>
       <c r="D431" s="5">
-        <v>-6.914002323008706</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.8927536080263128</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>1214.8178660000001</v>
+        <v>1225.3726468</v>
       </c>
       <c r="C432" s="5">
-        <v>1.7016091000000415</v>
+        <v>3.7232054000000971</v>
       </c>
       <c r="D432" s="5">
-        <v>1.6962576480444191</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.719155167403021</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>1219.4355390999999</v>
+        <v>1227.0797293999999</v>
       </c>
       <c r="C433" s="5">
-        <v>4.6176730999998199</v>
+        <v>1.7070825999999215</v>
       </c>
       <c r="D433" s="5">
-        <v>4.6579275870402448</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.684604345314944</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>1217.7017375999999</v>
+        <v>1227.2792449999999</v>
       </c>
       <c r="C434" s="5">
-        <v>-1.7338015000000269</v>
+        <v>0.19951560000004065</v>
       </c>
       <c r="D434" s="5">
-        <v>-1.6928888289532429</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.19528718011161406</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>1218.4766832</v>
+        <v>1223.6718467999999</v>
       </c>
       <c r="C435" s="5">
-        <v>0.77494560000013735</v>
+        <v>-3.6073982000000342</v>
       </c>
       <c r="D435" s="5">
-        <v>0.76635892381715642</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.4707477028020572</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>1220.2257046</v>
+        <v>1227.6106526000001</v>
       </c>
       <c r="C436" s="5">
-        <v>1.7490213999999469</v>
+        <v>3.938805800000182</v>
       </c>
       <c r="D436" s="5">
-        <v>1.7361637164727606</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9317311325552051</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>1220.8516817</v>
+        <v>1230.6257974</v>
       </c>
       <c r="C437" s="5">
-        <v>0.62597710000000006</v>
+        <v>3.0151447999999164</v>
       </c>
       <c r="D437" s="5">
-        <v>0.61734118803233873</v>
+        <v>2.9874721051469377</v>
       </c>
       <c r="E437" s="5">
-        <v>1.0691878124228671</v>
+        <v>1.4164370273056726</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>1233.9488404000001</v>
+      </c>
+      <c r="C438" s="5">
+        <v>3.3230430000000979</v>
+      </c>
+      <c r="D438" s="5">
+        <v>3.2889045946035811</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+      <c r="B439" s="5">
+        <v>1230.4845329</v>
+      </c>
+      <c r="C439" s="5">
+        <v>-3.4643075000001318</v>
+      </c>
+      <c r="D439" s="5">
+        <v>-3.3174585540722723</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ausserpa</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>