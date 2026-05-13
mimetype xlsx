--- v3 (2026-04-23)
+++ v4 (2026-05-13)
@@ -1,98 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{EEF10316-A412-400E-8CCB-B80990E701BB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{1DA6AC09-B4D8-4544-9824-434FD90FC71F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{AF6B42F0-F03D-4A7C-853B-068C86D6AD88}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{80761222-FF96-443B-842F-66DE02DC7526}"/>
   </bookViews>
   <sheets>
     <sheet name="ausserpa" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Austin—Round Rock—Georgetown Services Providing Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry February 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -916,6330 +930,6345 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4037D202-5A2F-4C03-B35E-00220C271AF4}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9D996382-C1BC-4115-8DB8-66A6AB24F277}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>327.19215122000003</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>327.63522131000002</v>
       </c>
       <c r="C7" s="5">
         <v>0.44307008999999198</v>
       </c>
       <c r="D7" s="5">
         <v>1.6371479286873436</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>329.83226603999998</v>
       </c>
       <c r="C8" s="5">
         <v>2.1970447299999591</v>
       </c>
       <c r="D8" s="5">
         <v>8.3504368557483222</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>333.34752716999998</v>
       </c>
       <c r="C9" s="5">
         <v>3.515261129999999</v>
       </c>
       <c r="D9" s="5">
         <v>13.56622544346877</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>337.78422606999999</v>
       </c>
       <c r="C10" s="5">
         <v>4.4366989000000103</v>
       </c>
       <c r="D10" s="5">
         <v>17.194039885008028</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>337.73545000000001</v>
       </c>
       <c r="C11" s="5">
         <v>-4.877606999997397E-2</v>
       </c>
       <c r="D11" s="5">
         <v>-0.17314254568961962</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>338.45000095</v>
       </c>
       <c r="C12" s="5">
         <v>0.71455094999998892</v>
       </c>
       <c r="D12" s="5">
         <v>2.5686069309799997</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>334.36839913</v>
       </c>
       <c r="C13" s="5">
         <v>-4.081601820000003</v>
       </c>
       <c r="D13" s="5">
         <v>-13.549307779118969</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>336.52915235</v>
       </c>
       <c r="C14" s="5">
         <v>2.1607532200000037</v>
       </c>
       <c r="D14" s="5">
         <v>8.0362717057480317</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>337.17133073999997</v>
       </c>
       <c r="C15" s="5">
         <v>0.64217838999996957</v>
       </c>
       <c r="D15" s="5">
         <v>2.3140746366381304</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>339.68140228999999</v>
       </c>
       <c r="C16" s="5">
         <v>2.5100715500000206</v>
       </c>
       <c r="D16" s="5">
         <v>9.3084047915449997</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>340.75125423999998</v>
       </c>
       <c r="C17" s="5">
         <v>1.0698519499999861</v>
       </c>
       <c r="D17" s="5">
         <v>3.8456527009544272</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>339.94022636</v>
       </c>
       <c r="C18" s="5">
         <v>-0.81102787999998327</v>
       </c>
       <c r="D18" s="5">
         <v>-2.8190468261212964</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>339.98323713000002</v>
       </c>
       <c r="C19" s="5">
         <v>4.3010770000023513E-2</v>
       </c>
       <c r="D19" s="5">
         <v>0.15193511034061746</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>341.15622740999999</v>
       </c>
       <c r="C20" s="5">
         <v>1.172990279999965</v>
       </c>
       <c r="D20" s="5">
         <v>4.2196433232849717</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>340.34101218000001</v>
       </c>
       <c r="C21" s="5">
         <v>-0.81521522999997842</v>
       </c>
       <c r="D21" s="5">
         <v>-2.8300912872578077</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>342.00513654999997</v>
       </c>
       <c r="C22" s="5">
         <v>1.6641243699999677</v>
       </c>
       <c r="D22" s="5">
         <v>6.02788818914608</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>341.94108279</v>
       </c>
       <c r="C23" s="5">
         <v>-6.4053759999978865E-2</v>
       </c>
       <c r="D23" s="5">
         <v>-0.22451529502314216</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>342.66865098</v>
       </c>
       <c r="C24" s="5">
         <v>0.7275681899999995</v>
       </c>
       <c r="D24" s="5">
         <v>2.5834042173040972</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>341.36685748000002</v>
       </c>
       <c r="C25" s="5">
         <v>-1.3017934999999738</v>
       </c>
       <c r="D25" s="5">
         <v>-4.4647263352460715</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>344.746757</v>
       </c>
       <c r="C26" s="5">
         <v>3.3798995199999808</v>
       </c>
       <c r="D26" s="5">
         <v>12.550135938335295</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>345.29382261000001</v>
       </c>
       <c r="C27" s="5">
         <v>0.5470656100000042</v>
       </c>
       <c r="D27" s="5">
         <v>1.9209425790676304</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>348.39006647999997</v>
       </c>
       <c r="C28" s="5">
         <v>3.0962438699999666</v>
       </c>
       <c r="D28" s="5">
         <v>11.307251308097467</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>349.55247773999997</v>
       </c>
       <c r="C29" s="5">
         <v>1.1624112599999989</v>
       </c>
       <c r="D29" s="5">
         <v>4.0781239198267372</v>
       </c>
       <c r="E29" s="5">
         <v>2.5828880717196245</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>351.72199624000001</v>
       </c>
       <c r="C30" s="5">
         <v>2.1695185000000379</v>
       </c>
       <c r="D30" s="5">
         <v>7.7074474897100176</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>352.71223128999998</v>
       </c>
       <c r="C31" s="5">
         <v>0.99023504999996703</v>
       </c>
       <c r="D31" s="5">
         <v>3.4312780681415855</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>353.87177135000002</v>
       </c>
       <c r="C32" s="5">
         <v>1.1595400600000403</v>
       </c>
       <c r="D32" s="5">
         <v>4.0171130679021783</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>355.6908621</v>
       </c>
       <c r="C33" s="5">
         <v>1.8190907499999867</v>
       </c>
       <c r="D33" s="5">
         <v>6.346072852593343</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>357.16477852000003</v>
       </c>
       <c r="C34" s="5">
         <v>1.4739164200000232</v>
       </c>
       <c r="D34" s="5">
         <v>5.0874855189552148</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>359.10174090999999</v>
       </c>
       <c r="C35" s="5">
         <v>1.9369623899999624</v>
       </c>
       <c r="D35" s="5">
         <v>6.7054568646883084</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>360.77561815000001</v>
       </c>
       <c r="C36" s="5">
         <v>1.6738772400000244</v>
       </c>
       <c r="D36" s="5">
         <v>5.7392015972810073</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>358.23057502</v>
       </c>
       <c r="C37" s="5">
         <v>-2.5450431300000105</v>
       </c>
       <c r="D37" s="5">
         <v>-8.1443978677846811</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>364.54010367000001</v>
       </c>
       <c r="C38" s="5">
         <v>6.3095286500000043</v>
       </c>
       <c r="D38" s="5">
         <v>23.308197925376419</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>367.81920523999997</v>
       </c>
       <c r="C39" s="5">
         <v>3.2791015699999662</v>
       </c>
       <c r="D39" s="5">
         <v>11.344576289923026</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>368.59604386000001</v>
       </c>
       <c r="C40" s="5">
         <v>0.77683862000003501</v>
       </c>
       <c r="D40" s="5">
         <v>2.5640627206895417</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>371.07912352</v>
       </c>
       <c r="C41" s="5">
         <v>2.4830796599999871</v>
       </c>
       <c r="D41" s="5">
         <v>8.3902530192772282</v>
       </c>
       <c r="E41" s="5">
         <v>6.1583444978501101</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>372.83310590999997</v>
       </c>
       <c r="C42" s="5">
         <v>1.753982389999976</v>
       </c>
       <c r="D42" s="5">
         <v>5.8218525089546835</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>375.02759422000003</v>
       </c>
       <c r="C43" s="5">
         <v>2.1944883100000538</v>
       </c>
       <c r="D43" s="5">
         <v>7.2963779614542146</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>376.99251084000002</v>
       </c>
       <c r="C44" s="5">
         <v>1.9649166199999968</v>
       </c>
       <c r="D44" s="5">
         <v>6.471650481015967</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>380.49920924000003</v>
       </c>
       <c r="C45" s="5">
         <v>3.5066984000000048</v>
       </c>
       <c r="D45" s="5">
         <v>11.75126013107748</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>382.45446698000001</v>
       </c>
       <c r="C46" s="5">
         <v>1.9552577399999791</v>
       </c>
       <c r="D46" s="5">
         <v>6.3436960319323221</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>382.03725464000001</v>
       </c>
       <c r="C47" s="5">
         <v>-0.41721233999999185</v>
       </c>
       <c r="D47" s="5">
         <v>-1.3012316375341837</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>385.15809397999999</v>
       </c>
       <c r="C48" s="5">
         <v>3.120839339999975</v>
       </c>
       <c r="D48" s="5">
         <v>10.255372304661336</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>384.99507721999998</v>
       </c>
       <c r="C49" s="5">
         <v>-0.16301676000000498</v>
       </c>
       <c r="D49" s="5">
         <v>-0.50671498702434814</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>389.94927411999998</v>
       </c>
       <c r="C50" s="5">
         <v>4.9541968999999995</v>
       </c>
       <c r="D50" s="5">
         <v>16.583013848936325</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>391.01825701000001</v>
       </c>
       <c r="C51" s="5">
         <v>1.0689828900000293</v>
       </c>
       <c r="D51" s="5">
         <v>3.3396605958859293</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>390.94673370999999</v>
       </c>
       <c r="C52" s="5">
         <v>-7.1523300000023937E-2</v>
       </c>
       <c r="D52" s="5">
         <v>-0.21927791128608654</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>392.20030045999999</v>
       </c>
       <c r="C53" s="5">
         <v>1.2535667500000045</v>
       </c>
       <c r="D53" s="5">
         <v>3.916376832238444</v>
       </c>
       <c r="E53" s="5">
         <v>5.6918257054311638</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>394.34783470000002</v>
       </c>
       <c r="C54" s="5">
         <v>2.1475342400000272</v>
       </c>
       <c r="D54" s="5">
         <v>6.7722665210559363</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>395.67580862</v>
       </c>
       <c r="C55" s="5">
         <v>1.3279739199999767</v>
       </c>
       <c r="D55" s="5">
         <v>4.1167148551724431</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>398.37101467000002</v>
       </c>
       <c r="C56" s="5">
         <v>2.6952060500000243</v>
       </c>
       <c r="D56" s="5">
         <v>8.4872744876602901</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>402.28000969999999</v>
       </c>
       <c r="C57" s="5">
         <v>3.9089950299999714</v>
       </c>
       <c r="D57" s="5">
         <v>12.431664857361447</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>403.62940570000001</v>
       </c>
       <c r="C58" s="5">
         <v>1.3493960000000129</v>
       </c>
       <c r="D58" s="5">
         <v>4.1003425192744691</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>406.73392289999998</v>
       </c>
       <c r="C59" s="5">
         <v>3.1045171999999752</v>
       </c>
       <c r="D59" s="5">
         <v>9.6304416889911195</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>407.96527937000002</v>
       </c>
       <c r="C60" s="5">
         <v>1.231356470000037</v>
       </c>
       <c r="D60" s="5">
         <v>3.6940156838060956</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>407.06718238000002</v>
       </c>
       <c r="C61" s="5">
         <v>-0.8980969899999991</v>
       </c>
       <c r="D61" s="5">
         <v>-2.6099352611669624</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>412.35371619</v>
       </c>
       <c r="C62" s="5">
         <v>5.2865338099999803</v>
       </c>
       <c r="D62" s="5">
         <v>16.747035271451427</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>415.70661762999998</v>
       </c>
       <c r="C63" s="5">
         <v>3.3529014399999824</v>
       </c>
       <c r="D63" s="5">
         <v>10.205762315916056</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>418.55737156999999</v>
       </c>
       <c r="C64" s="5">
         <v>2.8507539400000041</v>
       </c>
       <c r="D64" s="5">
         <v>8.546714728550576</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>421.37114262</v>
       </c>
       <c r="C65" s="5">
         <v>2.8137710500000139</v>
       </c>
       <c r="D65" s="5">
         <v>8.3721121119867838</v>
       </c>
       <c r="E65" s="5">
         <v>7.4377409007046591</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>421.87796085000002</v>
       </c>
       <c r="C66" s="5">
         <v>0.50681823000002169</v>
       </c>
       <c r="D66" s="5">
         <v>1.4529266467409929</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>424.47637492000001</v>
       </c>
       <c r="C67" s="5">
         <v>2.5984140699999898</v>
       </c>
       <c r="D67" s="5">
         <v>7.6465775235240896</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>426.00818518</v>
       </c>
       <c r="C68" s="5">
         <v>1.5318102599999861</v>
       </c>
       <c r="D68" s="5">
         <v>4.4174392171770327</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>426.31790718000002</v>
       </c>
       <c r="C69" s="5">
         <v>0.30972200000002204</v>
       </c>
       <c r="D69" s="5">
         <v>0.87593665111871388</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>430.14569526000002</v>
       </c>
       <c r="C70" s="5">
         <v>3.8277880800000048</v>
       </c>
       <c r="D70" s="5">
         <v>11.322786581372512</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>433.23739784000003</v>
       </c>
       <c r="C71" s="5">
         <v>3.0917025800000033</v>
       </c>
       <c r="D71" s="5">
         <v>8.9743511754624805</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>431.72219675999997</v>
       </c>
       <c r="C72" s="5">
         <v>-1.5152010800000539</v>
       </c>
       <c r="D72" s="5">
         <v>-4.1170748114148452</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>432.38799626000002</v>
       </c>
       <c r="C73" s="5">
         <v>0.66579950000004828</v>
       </c>
       <c r="D73" s="5">
         <v>1.8664113007919703</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>437.14726697999998</v>
       </c>
       <c r="C74" s="5">
         <v>4.7592707199999609</v>
       </c>
       <c r="D74" s="5">
         <v>14.03801920995833</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>437.7706986</v>
       </c>
       <c r="C75" s="5">
         <v>0.62343162000001939</v>
       </c>
       <c r="D75" s="5">
         <v>1.7248511801833954</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>439.61624778999999</v>
       </c>
       <c r="C76" s="5">
         <v>1.8455491899999856</v>
       </c>
       <c r="D76" s="5">
         <v>5.1779127616647713</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>441.66482345999998</v>
       </c>
       <c r="C77" s="5">
         <v>2.0485756699999911</v>
       </c>
       <c r="D77" s="5">
         <v>5.7374692087696966</v>
       </c>
       <c r="E77" s="5">
         <v>4.8161059900348135</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>440.88796665000001</v>
       </c>
       <c r="C78" s="5">
         <v>-0.77685680999996976</v>
       </c>
       <c r="D78" s="5">
         <v>-2.0904140787638914</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>441.96189676</v>
       </c>
       <c r="C79" s="5">
         <v>1.0739301099999921</v>
       </c>
       <c r="D79" s="5">
         <v>2.9624807893599003</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>444.06721785000002</v>
       </c>
       <c r="C80" s="5">
         <v>2.1053210900000181</v>
       </c>
       <c r="D80" s="5">
         <v>5.8684656085348452</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>445.53268617999998</v>
       </c>
       <c r="C81" s="5">
         <v>1.4654683299999647</v>
       </c>
       <c r="D81" s="5">
         <v>4.0328008405879912</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>446.88162934000002</v>
       </c>
       <c r="C82" s="5">
         <v>1.348943160000033</v>
       </c>
       <c r="D82" s="5">
         <v>3.6943674794268855</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>447.47993186999997</v>
       </c>
       <c r="C83" s="5">
         <v>0.59830252999995537</v>
       </c>
       <c r="D83" s="5">
         <v>1.61849012462707</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>447.69019053</v>
       </c>
       <c r="C84" s="5">
         <v>0.21025866000002225</v>
       </c>
       <c r="D84" s="5">
         <v>0.5653068265386807</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>450.06929363</v>
       </c>
       <c r="C85" s="5">
         <v>2.3791031000000089</v>
       </c>
       <c r="D85" s="5">
         <v>6.5667358591598557</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>449.94155606999999</v>
       </c>
       <c r="C86" s="5">
         <v>-0.12773756000001413</v>
       </c>
       <c r="D86" s="5">
         <v>-0.34004990550421388</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>453.45349313999998</v>
       </c>
       <c r="C87" s="5">
         <v>3.5119370699999877</v>
       </c>
       <c r="D87" s="5">
         <v>9.7791212975833588</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>455.59486982999999</v>
       </c>
       <c r="C88" s="5">
         <v>2.1413766900000155</v>
       </c>
       <c r="D88" s="5">
         <v>5.8163750474835796</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>457.18790679</v>
       </c>
       <c r="C89" s="5">
         <v>1.5930369600000063</v>
       </c>
       <c r="D89" s="5">
         <v>4.2775717196907648</v>
       </c>
       <c r="E89" s="5">
         <v>3.5146750443905139</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>457.53471897999998</v>
       </c>
       <c r="C90" s="5">
         <v>0.34681218999998009</v>
       </c>
       <c r="D90" s="5">
         <v>0.91409980966132842</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>461.25466418000002</v>
       </c>
       <c r="C91" s="5">
         <v>3.7199452000000406</v>
       </c>
       <c r="D91" s="5">
         <v>10.204819551209464</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>462.67883386</v>
       </c>
       <c r="C92" s="5">
         <v>1.4241696799999772</v>
       </c>
       <c r="D92" s="5">
         <v>3.7686911013237401</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>464.8988769</v>
       </c>
       <c r="C93" s="5">
         <v>2.2200430400000073</v>
       </c>
       <c r="D93" s="5">
         <v>5.9122944317697934</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>465.21773717000002</v>
       </c>
       <c r="C94" s="5">
         <v>0.31886027000001604</v>
       </c>
       <c r="D94" s="5">
         <v>0.82615606673874797</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>465.69882266000002</v>
       </c>
       <c r="C95" s="5">
         <v>0.48108548999999812</v>
       </c>
       <c r="D95" s="5">
         <v>1.248012166430823</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>471.40169946999998</v>
       </c>
       <c r="C96" s="5">
         <v>5.7028768099999638</v>
       </c>
       <c r="D96" s="5">
         <v>15.726294316430799</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>471.22051676000001</v>
       </c>
       <c r="C97" s="5">
         <v>-0.18118270999997321</v>
       </c>
       <c r="D97" s="5">
         <v>-0.46024491198526363</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>473.54898924999998</v>
       </c>
       <c r="C98" s="5">
         <v>2.3284724899999674</v>
       </c>
       <c r="D98" s="5">
         <v>6.0934746980298771</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>474.47845259000002</v>
       </c>
       <c r="C99" s="5">
         <v>0.92946334000004072</v>
       </c>
       <c r="D99" s="5">
         <v>2.3809059482624573</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>477.22598735999998</v>
       </c>
       <c r="C100" s="5">
         <v>2.7475347699999588</v>
       </c>
       <c r="D100" s="5">
         <v>7.1744061943044057</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>477.49546516999999</v>
       </c>
       <c r="C101" s="5">
         <v>0.26947781000001214</v>
       </c>
       <c r="D101" s="5">
         <v>0.67971899878798148</v>
       </c>
       <c r="E101" s="5">
         <v>4.4418406695363233</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>482.20785218999998</v>
       </c>
       <c r="C102" s="5">
         <v>4.7123870199999942</v>
       </c>
       <c r="D102" s="5">
         <v>12.507200978372722</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>483.94851652</v>
       </c>
       <c r="C103" s="5">
         <v>1.7406643300000155</v>
       </c>
       <c r="D103" s="5">
         <v>4.4187808300951481</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>486.12862955999998</v>
       </c>
       <c r="C104" s="5">
         <v>2.1801130399999806</v>
       </c>
       <c r="D104" s="5">
         <v>5.5417836747819971</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>488.99607264000002</v>
       </c>
       <c r="C105" s="5">
         <v>2.8674430800000437</v>
       </c>
       <c r="D105" s="5">
         <v>7.3124397560237586</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>491.63451988000003</v>
       </c>
       <c r="C106" s="5">
         <v>2.638447240000005</v>
       </c>
       <c r="D106" s="5">
         <v>6.6704127125270407</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>494.90268193999998</v>
       </c>
       <c r="C107" s="5">
         <v>3.2681620599999519</v>
       </c>
       <c r="D107" s="5">
         <v>8.2752659226576384</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>493.83393539999997</v>
       </c>
       <c r="C108" s="5">
         <v>-1.0687465400000065</v>
       </c>
       <c r="D108" s="5">
         <v>-2.5608517175312429</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>496.03281079999999</v>
       </c>
       <c r="C109" s="5">
         <v>2.1988754000000199</v>
       </c>
       <c r="D109" s="5">
         <v>5.4760085489130139</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>497.39258896000001</v>
       </c>
       <c r="C110" s="5">
         <v>1.3597781600000189</v>
       </c>
       <c r="D110" s="5">
         <v>3.3396217157535935</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>502.14632583999997</v>
       </c>
       <c r="C111" s="5">
         <v>4.7537368799999626</v>
       </c>
       <c r="D111" s="5">
         <v>12.091260011739479</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>504.53991666000002</v>
       </c>
       <c r="C112" s="5">
         <v>2.3935908200000426</v>
       </c>
       <c r="D112" s="5">
         <v>5.8724349198709502</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>506.95761484000002</v>
       </c>
       <c r="C113" s="5">
         <v>2.4176981800000021</v>
       </c>
       <c r="D113" s="5">
         <v>5.9042615836524037</v>
       </c>
       <c r="E113" s="5">
         <v>6.1701422985265042</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>509.90100948000003</v>
       </c>
       <c r="C114" s="5">
         <v>2.9433946400000082</v>
       </c>
       <c r="D114" s="5">
         <v>7.1940429634449465</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>513.5799336</v>
       </c>
       <c r="C115" s="5">
         <v>3.6789241199999765</v>
       </c>
       <c r="D115" s="5">
         <v>9.0099399614094402</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>515.65863603000003</v>
       </c>
       <c r="C116" s="5">
         <v>2.0787024300000212</v>
       </c>
       <c r="D116" s="5">
         <v>4.9665648500454296</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>518.33182593000004</v>
       </c>
       <c r="C117" s="5">
         <v>2.6731899000000112</v>
       </c>
       <c r="D117" s="5">
         <v>6.4013066638829441</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>520.26223956000001</v>
       </c>
       <c r="C118" s="5">
         <v>1.9304136299999755</v>
       </c>
       <c r="D118" s="5">
         <v>4.5618276289707493</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>525.62655864999999</v>
       </c>
       <c r="C119" s="5">
         <v>5.3643190899999809</v>
       </c>
       <c r="D119" s="5">
         <v>13.099305550456286</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>526.24920175</v>
       </c>
       <c r="C120" s="5">
         <v>0.62264310000000478</v>
       </c>
       <c r="D120" s="5">
         <v>1.4307856364601301</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>528.86985353</v>
       </c>
       <c r="C121" s="5">
         <v>2.6206517800000029</v>
       </c>
       <c r="D121" s="5">
         <v>6.1422636952094045</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>530.24003275999996</v>
       </c>
       <c r="C122" s="5">
         <v>1.3701792299999624</v>
       </c>
       <c r="D122" s="5">
         <v>3.1536064478312698</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>532.29811265000001</v>
       </c>
       <c r="C123" s="5">
         <v>2.0580798900000445</v>
       </c>
       <c r="D123" s="5">
         <v>4.7584232007855221</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>534.59785554999996</v>
       </c>
       <c r="C124" s="5">
         <v>2.2997428999999556</v>
       </c>
       <c r="D124" s="5">
         <v>5.3094712289358359</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>537.73131812999998</v>
       </c>
       <c r="C125" s="5">
         <v>3.133462580000014</v>
       </c>
       <c r="D125" s="5">
         <v>7.2648487656879368</v>
       </c>
       <c r="E125" s="5">
         <v>6.0702714367378396</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>541.18724594000003</v>
       </c>
       <c r="C126" s="5">
         <v>3.4559278100000483</v>
       </c>
       <c r="D126" s="5">
         <v>7.9907766694165439</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>543.61581477000004</v>
       </c>
       <c r="C127" s="5">
         <v>2.4285688300000174</v>
       </c>
       <c r="D127" s="5">
         <v>5.519896024847748</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>545.86013343000002</v>
       </c>
       <c r="C128" s="5">
         <v>2.2443186599999763</v>
       </c>
       <c r="D128" s="5">
         <v>5.0682581343093336</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>545.77837043</v>
       </c>
       <c r="C129" s="5">
         <v>-8.1763000000023567E-2</v>
       </c>
       <c r="D129" s="5">
         <v>-0.17959694007250171</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>551.6022653</v>
       </c>
       <c r="C130" s="5">
         <v>5.8238948700000037</v>
       </c>
       <c r="D130" s="5">
         <v>13.583866706285841</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>554.80848349999997</v>
       </c>
       <c r="C131" s="5">
         <v>3.2062181999999666</v>
       </c>
       <c r="D131" s="5">
         <v>7.2024289753477522</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>555.92317965999996</v>
       </c>
       <c r="C132" s="5">
         <v>1.1146961599999941</v>
       </c>
       <c r="D132" s="5">
         <v>2.4378073084265983</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>559.33003600999996</v>
       </c>
       <c r="C133" s="5">
         <v>3.4068563499999982</v>
       </c>
       <c r="D133" s="5">
         <v>7.6069462032416046</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>559.52579204000006</v>
       </c>
       <c r="C134" s="5">
         <v>0.19575603000009778</v>
       </c>
       <c r="D134" s="5">
         <v>0.42078902132915985</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>561.68169974</v>
       </c>
       <c r="C135" s="5">
         <v>2.1559076999999434</v>
       </c>
       <c r="D135" s="5">
         <v>4.7229730577556417</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>563.23510972999998</v>
       </c>
       <c r="C136" s="5">
         <v>1.5534099899999774</v>
       </c>
       <c r="D136" s="5">
         <v>3.3697194893397731</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>564.9784032</v>
       </c>
       <c r="C137" s="5">
         <v>1.743293470000026</v>
       </c>
       <c r="D137" s="5">
         <v>3.7780564780973469</v>
       </c>
       <c r="E137" s="5">
         <v>5.0670444795281266</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>563.96743720999996</v>
       </c>
       <c r="C138" s="5">
         <v>-1.0109659900000452</v>
       </c>
       <c r="D138" s="5">
         <v>-2.1262594042793515</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>564.36362710000003</v>
       </c>
       <c r="C139" s="5">
         <v>0.39618989000007332</v>
       </c>
       <c r="D139" s="5">
         <v>0.84627071017224775</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>565.60902088</v>
       </c>
       <c r="C140" s="5">
         <v>1.2453937799999721</v>
       </c>
       <c r="D140" s="5">
         <v>2.680443815491218</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>563.42742449000002</v>
       </c>
       <c r="C141" s="5">
         <v>-2.1815963899999815</v>
       </c>
       <c r="D141" s="5">
         <v>-4.5315530804212578</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>563.32603084000004</v>
       </c>
       <c r="C142" s="5">
         <v>-0.10139364999997724</v>
       </c>
       <c r="D142" s="5">
         <v>-0.21573679045291394</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>564.07970246000002</v>
       </c>
       <c r="C143" s="5">
         <v>0.75367161999997734</v>
       </c>
       <c r="D143" s="5">
         <v>1.6173417674451018</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>562.00600658999997</v>
       </c>
       <c r="C144" s="5">
         <v>-2.0736958700000514</v>
       </c>
       <c r="D144" s="5">
         <v>-4.3233819193613794</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>562.77366467000002</v>
       </c>
       <c r="C145" s="5">
         <v>0.76765808000004654</v>
       </c>
       <c r="D145" s="5">
         <v>1.651480251619053</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>562.57035988999996</v>
       </c>
       <c r="C146" s="5">
         <v>-0.20330478000005314</v>
       </c>
       <c r="D146" s="5">
         <v>-0.43264565924058251</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>560.59608013000002</v>
       </c>
       <c r="C147" s="5">
         <v>-1.9742797599999449</v>
       </c>
       <c r="D147" s="5">
         <v>-4.1309289758455492</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>559.57477429000005</v>
       </c>
       <c r="C148" s="5">
         <v>-1.0213058399999682</v>
       </c>
       <c r="D148" s="5">
         <v>-2.1644123437288276</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>559.6111171</v>
       </c>
       <c r="C149" s="5">
         <v>3.6342809999950987E-2</v>
       </c>
       <c r="D149" s="5">
         <v>7.7964475484315621E-2</v>
       </c>
       <c r="E149" s="5">
         <v>-0.94999845473738853</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>560.26535555999999</v>
       </c>
       <c r="C150" s="5">
         <v>0.65423845999998775</v>
       </c>
       <c r="D150" s="5">
         <v>1.4119698000953251</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>560.23406647000002</v>
       </c>
       <c r="C151" s="5">
         <v>-3.128908999997293E-2</v>
       </c>
       <c r="D151" s="5">
         <v>-6.6995713620943143E-2</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>560.60788135999996</v>
       </c>
       <c r="C152" s="5">
         <v>0.37381488999994872</v>
       </c>
       <c r="D152" s="5">
         <v>0.80364222906175176</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>561.96236955999996</v>
       </c>
       <c r="C153" s="5">
         <v>1.3544881999999916</v>
       </c>
       <c r="D153" s="5">
         <v>2.938167430524885</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>563.04297826000004</v>
       </c>
       <c r="C154" s="5">
         <v>1.0806087000000844</v>
       </c>
       <c r="D154" s="5">
         <v>2.3320654490151638</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>558.45433619999994</v>
       </c>
       <c r="C155" s="5">
         <v>-4.5886420600000974</v>
       </c>
       <c r="D155" s="5">
         <v>-9.3529973153936847</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>561.80064806999997</v>
       </c>
       <c r="C156" s="5">
         <v>3.3463118700000223</v>
       </c>
       <c r="D156" s="5">
         <v>7.4322870062507151</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>563.07327538000004</v>
       </c>
       <c r="C157" s="5">
         <v>1.2726273100000753</v>
       </c>
       <c r="D157" s="5">
         <v>2.7524423686769328</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>564.40049738000005</v>
       </c>
       <c r="C158" s="5">
         <v>1.3272220000000061</v>
       </c>
       <c r="D158" s="5">
         <v>2.8654830534802223</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>563.26642945000003</v>
       </c>
       <c r="C159" s="5">
         <v>-1.1340679300000147</v>
       </c>
       <c r="D159" s="5">
         <v>-2.3847290268941279</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>565.47102714000005</v>
       </c>
       <c r="C160" s="5">
         <v>2.2045976900000142</v>
       </c>
       <c r="D160" s="5">
         <v>4.7991785234409834</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>565.66462317000003</v>
       </c>
       <c r="C161" s="5">
         <v>0.1935960299999806</v>
       </c>
       <c r="D161" s="5">
         <v>0.41160938840312244</v>
       </c>
       <c r="E161" s="5">
         <v>1.0817344196752732</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>563.3312201</v>
       </c>
       <c r="C162" s="5">
         <v>-2.3334030700000312</v>
       </c>
       <c r="D162" s="5">
         <v>-4.8393007932833747</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>561.55434217000004</v>
       </c>
       <c r="C163" s="5">
         <v>-1.7768779299999551</v>
       </c>
       <c r="D163" s="5">
         <v>-3.7201005151040523</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>559.59959008999999</v>
       </c>
       <c r="C164" s="5">
         <v>-1.9547520800000484</v>
       </c>
       <c r="D164" s="5">
         <v>-4.09810794090758</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>561.36591851000003</v>
       </c>
       <c r="C165" s="5">
         <v>1.7663284200000362</v>
       </c>
       <c r="D165" s="5">
         <v>3.8541500177576404</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>561.89684380999995</v>
       </c>
       <c r="C166" s="5">
         <v>0.53092529999992166</v>
       </c>
       <c r="D166" s="5">
         <v>1.1408510962816365</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>562.36712256999999</v>
       </c>
       <c r="C167" s="5">
         <v>0.47027876000004198</v>
       </c>
       <c r="D167" s="5">
         <v>1.0089743936039453</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>565.22575687999995</v>
       </c>
       <c r="C168" s="5">
         <v>2.8586343099999567</v>
       </c>
       <c r="D168" s="5">
         <v>6.2733217868617075</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>564.29648949</v>
       </c>
       <c r="C169" s="5">
         <v>-0.92926738999994996</v>
       </c>
       <c r="D169" s="5">
         <v>-1.9551349053352762</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>564.59080434999998</v>
       </c>
       <c r="C170" s="5">
         <v>0.29431485999998586</v>
       </c>
       <c r="D170" s="5">
         <v>0.62767130789318504</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>565.09446171000002</v>
       </c>
       <c r="C171" s="5">
         <v>0.5036573600000338</v>
       </c>
       <c r="D171" s="5">
         <v>1.0757579540436879</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>564.43481553000004</v>
       </c>
       <c r="C172" s="5">
         <v>-0.65964617999998154</v>
       </c>
       <c r="D172" s="5">
         <v>-1.3918257414920143</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>567.11442963000002</v>
       </c>
       <c r="C173" s="5">
         <v>2.6796140999999807</v>
       </c>
       <c r="D173" s="5">
         <v>5.8480451825100754</v>
       </c>
       <c r="E173" s="5">
         <v>0.25630141971320075</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>569.22749866000004</v>
       </c>
       <c r="C174" s="5">
         <v>2.1130690300000197</v>
       </c>
       <c r="D174" s="5">
         <v>4.5639773891716251</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>571.22081817000003</v>
       </c>
       <c r="C175" s="5">
         <v>1.9933195099999921</v>
       </c>
       <c r="D175" s="5">
         <v>4.2840424265416122</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>573.68597565000005</v>
       </c>
       <c r="C176" s="5">
         <v>2.4651574800000162</v>
       </c>
       <c r="D176" s="5">
         <v>5.3034198211719508</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>574.17913456999997</v>
       </c>
       <c r="C177" s="5">
         <v>0.493158919999928</v>
       </c>
       <c r="D177" s="5">
         <v>1.0364497913294191</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>575.21727540999996</v>
       </c>
       <c r="C178" s="5">
         <v>1.0381408399999827</v>
       </c>
       <c r="D178" s="5">
         <v>2.1913582770161089</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>576.40349829000002</v>
       </c>
       <c r="C179" s="5">
         <v>1.1862228800000594</v>
       </c>
       <c r="D179" s="5">
         <v>2.502922393592999</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>579.60208469999998</v>
       </c>
       <c r="C180" s="5">
         <v>3.1985864099999617</v>
       </c>
       <c r="D180" s="5">
         <v>6.8661025728604885</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>580.44555731000003</v>
       </c>
       <c r="C181" s="5">
         <v>0.84347261000004892</v>
       </c>
       <c r="D181" s="5">
         <v>1.7603592356163489</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>581.40629855999998</v>
       </c>
       <c r="C182" s="5">
         <v>0.96074124999995547</v>
       </c>
       <c r="D182" s="5">
         <v>2.00439630924929</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>584.17826333000005</v>
       </c>
       <c r="C183" s="5">
         <v>2.7719647700000678</v>
       </c>
       <c r="D183" s="5">
         <v>5.8736612323421422</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>585.37844700000005</v>
       </c>
       <c r="C184" s="5">
         <v>1.2001836700000013</v>
       </c>
       <c r="D184" s="5">
         <v>2.493427859572539</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>588.00185275000001</v>
       </c>
       <c r="C185" s="5">
         <v>2.6234057499999608</v>
       </c>
       <c r="D185" s="5">
         <v>5.5124230175144895</v>
       </c>
       <c r="E185" s="5">
         <v>3.6831055654195755</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>591.11338186</v>
       </c>
       <c r="C186" s="5">
         <v>3.1115291099999922</v>
       </c>
       <c r="D186" s="5">
         <v>6.5381522252226043</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>592.71886734999998</v>
       </c>
       <c r="C187" s="5">
         <v>1.6054854899999782</v>
       </c>
       <c r="D187" s="5">
         <v>3.3083744669730297</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>594.63085014000001</v>
       </c>
       <c r="C188" s="5">
         <v>1.9119827900000246</v>
       </c>
       <c r="D188" s="5">
         <v>3.9403616322527535</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>597.16168931000004</v>
       </c>
       <c r="C189" s="5">
         <v>2.5308391700000357</v>
       </c>
       <c r="D189" s="5">
         <v>5.2286525827478725</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>598.70433472000002</v>
       </c>
       <c r="C190" s="5">
         <v>1.5426454099999773</v>
       </c>
       <c r="D190" s="5">
         <v>3.1443812547471639</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>600.48862370999996</v>
       </c>
       <c r="C191" s="5">
         <v>1.7842889899999363</v>
       </c>
       <c r="D191" s="5">
         <v>3.6355075646738566</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>603.60797179999997</v>
       </c>
       <c r="C192" s="5">
         <v>3.1193480900000168</v>
       </c>
       <c r="D192" s="5">
         <v>6.4148391651903003</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>603.43317075000004</v>
       </c>
       <c r="C193" s="5">
         <v>-0.17480104999992818</v>
       </c>
       <c r="D193" s="5">
         <v>-0.34695943666926965</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>606.62273565999999</v>
       </c>
       <c r="C194" s="5">
         <v>3.1895649099999446</v>
       </c>
       <c r="D194" s="5">
         <v>6.5305189480385772</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>605.08534854000004</v>
       </c>
       <c r="C195" s="5">
         <v>-1.5373871199999485</v>
       </c>
       <c r="D195" s="5">
         <v>-2.9991708734535605</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>608.38326932999996</v>
       </c>
       <c r="C196" s="5">
         <v>3.297920789999921</v>
       </c>
       <c r="D196" s="5">
         <v>6.7400748352889561</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>610.31692382999995</v>
       </c>
       <c r="C197" s="5">
         <v>1.9336544999999887</v>
       </c>
       <c r="D197" s="5">
         <v>3.8814030897141194</v>
       </c>
       <c r="E197" s="5">
         <v>3.7950681576317535</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>612.09031422999999</v>
       </c>
       <c r="C198" s="5">
         <v>1.7733904000000393</v>
       </c>
       <c r="D198" s="5">
         <v>3.5430924882140058</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>613.62623242999996</v>
       </c>
       <c r="C199" s="5">
         <v>1.5359181999999691</v>
       </c>
       <c r="D199" s="5">
         <v>3.0530669904168972</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>616.19201615999998</v>
       </c>
       <c r="C200" s="5">
         <v>2.565783730000021</v>
       </c>
       <c r="D200" s="5">
         <v>5.1346311478216444</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>619.35163349000004</v>
       </c>
       <c r="C201" s="5">
         <v>3.1596173300000601</v>
       </c>
       <c r="D201" s="5">
         <v>6.3297136886577343</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>621.40569707999998</v>
       </c>
       <c r="C202" s="5">
         <v>2.0540635899999415</v>
       </c>
       <c r="D202" s="5">
         <v>4.0531707340247358</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>624.14876962000005</v>
       </c>
       <c r="C203" s="5">
         <v>2.7430725400000711</v>
       </c>
       <c r="D203" s="5">
         <v>5.427681981678778</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>623.68718621000005</v>
       </c>
       <c r="C204" s="5">
         <v>-0.46158341000000291</v>
       </c>
       <c r="D204" s="5">
         <v>-0.88384803336434281</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>628.34138613000005</v>
       </c>
       <c r="C205" s="5">
         <v>4.6541999199999964</v>
       </c>
       <c r="D205" s="5">
         <v>9.3317076716433291</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>637.35773902000005</v>
       </c>
       <c r="C206" s="5">
         <v>9.0163528900000074</v>
       </c>
       <c r="D206" s="5">
         <v>18.645473337008944</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>637.27875214999995</v>
       </c>
       <c r="C207" s="5">
         <v>-7.8986870000107956E-2</v>
       </c>
       <c r="D207" s="5">
         <v>-0.14861303038302687</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>640.76634880999995</v>
       </c>
       <c r="C208" s="5">
         <v>3.4875966600000083</v>
       </c>
       <c r="D208" s="5">
         <v>6.7684862338004415</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>644.80729322000002</v>
       </c>
       <c r="C209" s="5">
         <v>4.0409444100000655</v>
       </c>
       <c r="D209" s="5">
         <v>7.8357945226893433</v>
       </c>
       <c r="E209" s="5">
         <v>5.6512228390388053</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>642.47704069999998</v>
       </c>
       <c r="C210" s="5">
         <v>-2.3302525200000446</v>
       </c>
       <c r="D210" s="5">
         <v>-4.2514825597826933</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>647.63390714000002</v>
       </c>
       <c r="C211" s="5">
         <v>5.1568664400000443</v>
       </c>
       <c r="D211" s="5">
         <v>10.068637368600196</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>651.78782646000002</v>
       </c>
       <c r="C212" s="5">
         <v>4.15391932</v>
       </c>
       <c r="D212" s="5">
         <v>7.9742006883544381</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>651.45031140000003</v>
       </c>
       <c r="C213" s="5">
         <v>-0.33751505999998699</v>
       </c>
       <c r="D213" s="5">
         <v>-0.61962885368903597</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>653.77104197999995</v>
       </c>
       <c r="C214" s="5">
         <v>2.3207305799999176</v>
       </c>
       <c r="D214" s="5">
         <v>4.3596488460393212</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>656.73917761999996</v>
       </c>
       <c r="C215" s="5">
         <v>2.9681356400000141</v>
       </c>
       <c r="D215" s="5">
         <v>5.586145579942281</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>658.06203118999997</v>
       </c>
       <c r="C216" s="5">
         <v>1.3228535700000066</v>
       </c>
       <c r="D216" s="5">
         <v>2.4440893092793736</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>659.03300100000001</v>
       </c>
       <c r="C217" s="5">
         <v>0.97096981000004234</v>
       </c>
       <c r="D217" s="5">
         <v>1.7850384387822604</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>662.35466265000002</v>
       </c>
       <c r="C218" s="5">
         <v>3.32166165000001</v>
       </c>
       <c r="D218" s="5">
         <v>6.2187597049094823</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>663.81134073999999</v>
       </c>
       <c r="C219" s="5">
         <v>1.4566780899999685</v>
       </c>
       <c r="D219" s="5">
         <v>2.6712473763118139</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>666.41595640000003</v>
       </c>
       <c r="C220" s="5">
         <v>2.6046156600000359</v>
       </c>
       <c r="D220" s="5">
         <v>4.8114265960748748</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>668.64111964999995</v>
       </c>
       <c r="C221" s="5">
         <v>2.2251632499999232</v>
       </c>
       <c r="D221" s="5">
         <v>4.0812087358964355</v>
       </c>
       <c r="E221" s="5">
         <v>3.6962712240706797</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>673.77589319000003</v>
       </c>
       <c r="C222" s="5">
         <v>5.1347735400000829</v>
       </c>
       <c r="D222" s="5">
         <v>9.6146619645543616</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>675.95506637999995</v>
       </c>
       <c r="C223" s="5">
         <v>2.1791731899999149</v>
       </c>
       <c r="D223" s="5">
         <v>3.9509131254771512</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>675.45992901</v>
       </c>
       <c r="C224" s="5">
         <v>-0.49513736999995217</v>
       </c>
       <c r="D224" s="5">
         <v>-0.87546786103068763</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>675.71647874999996</v>
       </c>
       <c r="C225" s="5">
         <v>0.25654973999996855</v>
       </c>
       <c r="D225" s="5">
         <v>0.45673118859863582</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>677.65552792999995</v>
       </c>
       <c r="C226" s="5">
         <v>1.9390491799999836</v>
       </c>
       <c r="D226" s="5">
         <v>3.4984157620854495</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>678.61594886</v>
       </c>
       <c r="C227" s="5">
         <v>0.9604209300000548</v>
       </c>
       <c r="D227" s="5">
         <v>1.7140440917235988</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>680.59029848</v>
       </c>
       <c r="C228" s="5">
         <v>1.9743496199999981</v>
       </c>
       <c r="D228" s="5">
         <v>3.54766325008955</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>682.82610917</v>
       </c>
       <c r="C229" s="5">
         <v>2.2358106899999939</v>
       </c>
       <c r="D229" s="5">
         <v>4.0141385684026254</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>686.28157120000003</v>
       </c>
       <c r="C230" s="5">
         <v>3.4554620300000352</v>
       </c>
       <c r="D230" s="5">
         <v>6.2445390142353174</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>686.57195334999994</v>
       </c>
       <c r="C231" s="5">
         <v>0.29038214999991396</v>
       </c>
       <c r="D231" s="5">
         <v>0.50893199799260103</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>687.34204032000002</v>
       </c>
       <c r="C232" s="5">
         <v>0.77008697000007942</v>
       </c>
       <c r="D232" s="5">
         <v>1.3543031417003526</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>686.71431618999998</v>
       </c>
       <c r="C233" s="5">
         <v>-0.6277241300000469</v>
       </c>
       <c r="D233" s="5">
         <v>-1.0904277294869424</v>
       </c>
       <c r="E233" s="5">
         <v>2.7029741379741123</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>684.73914892000005</v>
       </c>
       <c r="C234" s="5">
         <v>-1.975167269999929</v>
       </c>
       <c r="D234" s="5">
         <v>-3.397428371890121</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>681.38661888000001</v>
       </c>
       <c r="C235" s="5">
         <v>-3.3525300400000333</v>
       </c>
       <c r="D235" s="5">
         <v>-5.7196246530225476</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>680.73282495000001</v>
       </c>
       <c r="C236" s="5">
         <v>-0.65379393000000618</v>
       </c>
       <c r="D236" s="5">
         <v>-1.1453492117105668</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>678.97387896999999</v>
       </c>
       <c r="C237" s="5">
         <v>-1.7589459800000213</v>
       </c>
       <c r="D237" s="5">
         <v>-3.0569929199269152</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>679.59679673999995</v>
       </c>
       <c r="C238" s="5">
         <v>0.62291776999995818</v>
       </c>
       <c r="D238" s="5">
         <v>1.1065001726948687</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>677.92404197999997</v>
       </c>
       <c r="C239" s="5">
         <v>-1.6727547599999752</v>
       </c>
       <c r="D239" s="5">
         <v>-2.9140119873681813</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>678.28044317000001</v>
       </c>
       <c r="C240" s="5">
         <v>0.35640119000004233</v>
       </c>
       <c r="D240" s="5">
         <v>0.63269659301350423</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>678.25427878000005</v>
       </c>
       <c r="C241" s="5">
         <v>-2.6164389999962623E-2</v>
       </c>
       <c r="D241" s="5">
         <v>-4.6279688468653379E-2</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>678.21309380000002</v>
       </c>
       <c r="C242" s="5">
         <v>-4.1184980000025462E-2</v>
       </c>
       <c r="D242" s="5">
         <v>-7.2842111535320608E-2</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>678.80067191000001</v>
       </c>
       <c r="C243" s="5">
         <v>0.58757810999998128</v>
       </c>
       <c r="D243" s="5">
         <v>1.0446026855148727</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>679.54680065000002</v>
       </c>
       <c r="C244" s="5">
         <v>0.74612874000001739</v>
       </c>
       <c r="D244" s="5">
         <v>1.3270276490651378</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>680.21044032999998</v>
       </c>
       <c r="C245" s="5">
         <v>0.66363967999996021</v>
       </c>
       <c r="D245" s="5">
         <v>1.1782250507168524</v>
       </c>
       <c r="E245" s="5">
         <v>-0.94710066568650664</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>682.76999236999995</v>
       </c>
       <c r="C246" s="5">
         <v>2.5595520399999714</v>
       </c>
       <c r="D246" s="5">
         <v>4.6100925600329301</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>683.50810571</v>
       </c>
       <c r="C247" s="5">
         <v>0.73811334000004081</v>
       </c>
       <c r="D247" s="5">
         <v>1.3050096861563665</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>688.12712750000003</v>
       </c>
       <c r="C248" s="5">
         <v>4.6190217900000334</v>
       </c>
       <c r="D248" s="5">
         <v>8.4176820105039454</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>687.81382995000001</v>
       </c>
       <c r="C249" s="5">
         <v>-0.31329755000001569</v>
       </c>
       <c r="D249" s="5">
         <v>-0.54498222734644663</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>691.13562162999995</v>
       </c>
       <c r="C250" s="5">
         <v>3.321791679999933</v>
       </c>
       <c r="D250" s="5">
         <v>5.9518345730654287</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>692.66753532999996</v>
       </c>
       <c r="C251" s="5">
         <v>1.5319137000000183</v>
       </c>
       <c r="D251" s="5">
         <v>2.6924863500368934</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>693.61300265</v>
       </c>
       <c r="C252" s="5">
         <v>0.94546732000003431</v>
       </c>
       <c r="D252" s="5">
         <v>1.6503114390470586</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>694.10724873000004</v>
       </c>
       <c r="C253" s="5">
         <v>0.494246080000039</v>
       </c>
       <c r="D253" s="5">
         <v>0.85844013297298183</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>693.82545256000003</v>
       </c>
       <c r="C254" s="5">
         <v>-0.2817961700000069</v>
       </c>
       <c r="D254" s="5">
         <v>-0.48609397893795148</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>700.15226820999999</v>
       </c>
       <c r="C255" s="5">
         <v>6.3268156499999577</v>
       </c>
       <c r="D255" s="5">
         <v>11.508319190862393</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>701.32128893000004</v>
       </c>
       <c r="C256" s="5">
         <v>1.1690207200000486</v>
       </c>
       <c r="D256" s="5">
         <v>2.0221018604188901</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>702.96114502</v>
       </c>
       <c r="C257" s="5">
         <v>1.6398560899999666</v>
       </c>
       <c r="D257" s="5">
         <v>2.8422528921751455</v>
       </c>
       <c r="E257" s="5">
         <v>3.3446567916485703</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>704.09325861000002</v>
       </c>
       <c r="C258" s="5">
         <v>1.1321135900000172</v>
       </c>
       <c r="D258" s="5">
         <v>1.9498014510705985</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>707.05217245999995</v>
       </c>
       <c r="C259" s="5">
         <v>2.9589138499999308</v>
       </c>
       <c r="D259" s="5">
         <v>5.161143088088993</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>710.19906973000002</v>
       </c>
       <c r="C260" s="5">
         <v>3.1468972700000677</v>
       </c>
       <c r="D260" s="5">
         <v>5.4735727020702951</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>715.54028975999995</v>
       </c>
       <c r="C261" s="5">
         <v>5.3412200299999313</v>
       </c>
       <c r="D261" s="5">
         <v>9.4077082156382996</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>715.20008997000002</v>
       </c>
       <c r="C262" s="5">
         <v>-0.34019978999992873</v>
       </c>
       <c r="D262" s="5">
         <v>-0.56904400655716225</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>715.78064916000005</v>
       </c>
       <c r="C263" s="5">
         <v>0.58055919000003087</v>
       </c>
       <c r="D263" s="5">
         <v>0.97845319107445761</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>719.01542401999995</v>
       </c>
       <c r="C264" s="5">
         <v>3.2347748599999022</v>
       </c>
       <c r="D264" s="5">
         <v>5.5599176158302122</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>722.09975869000004</v>
       </c>
       <c r="C265" s="5">
         <v>3.0843346700000893</v>
       </c>
       <c r="D265" s="5">
         <v>5.2707984388373097</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>724.29409154999996</v>
       </c>
       <c r="C266" s="5">
         <v>2.1943328599999177</v>
       </c>
       <c r="D266" s="5">
         <v>3.7081556902523793</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>723.49597829000004</v>
       </c>
       <c r="C267" s="5">
         <v>-0.79811325999992278</v>
       </c>
       <c r="D267" s="5">
         <v>-1.3143180108461716</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>725.13720884999998</v>
       </c>
       <c r="C268" s="5">
         <v>1.6412305599999399</v>
       </c>
       <c r="D268" s="5">
         <v>2.7563882275338569</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>728.32472528999995</v>
       </c>
       <c r="C269" s="5">
         <v>3.1875164399999676</v>
       </c>
       <c r="D269" s="5">
         <v>5.4043070566238249</v>
       </c>
       <c r="E269" s="5">
         <v>3.6081055759174641</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>732.56445847999998</v>
       </c>
       <c r="C270" s="5">
         <v>4.2397331900000381</v>
       </c>
       <c r="D270" s="5">
         <v>7.2135034483863603</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>733.11794038000005</v>
       </c>
       <c r="C271" s="5">
         <v>0.55348190000006525</v>
       </c>
       <c r="D271" s="5">
         <v>0.91042529933607064</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>735.88979142000005</v>
       </c>
       <c r="C272" s="5">
         <v>2.7718510400000014</v>
       </c>
       <c r="D272" s="5">
         <v>4.6326368473439627</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>737.39237974000002</v>
       </c>
       <c r="C273" s="5">
         <v>1.5025883199999726</v>
       </c>
       <c r="D273" s="5">
         <v>2.4779441380390121</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>740.22273368000003</v>
       </c>
       <c r="C274" s="5">
         <v>2.8303539400000091</v>
       </c>
       <c r="D274" s="5">
         <v>4.7044849272117162</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>742.91619694999997</v>
       </c>
       <c r="C275" s="5">
         <v>2.6934632699999383</v>
       </c>
       <c r="D275" s="5">
         <v>4.4549185143460734</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>745.16160907999995</v>
       </c>
       <c r="C276" s="5">
         <v>2.245412129999977</v>
       </c>
       <c r="D276" s="5">
         <v>3.6878190037836545</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>749.31368031</v>
       </c>
       <c r="C277" s="5">
         <v>4.1520712300000469</v>
       </c>
       <c r="D277" s="5">
         <v>6.8952180756717496</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>753.01035032000004</v>
       </c>
       <c r="C278" s="5">
         <v>3.696670010000048</v>
       </c>
       <c r="D278" s="5">
         <v>6.0833947700033031</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>756.77168569000003</v>
       </c>
       <c r="C279" s="5">
         <v>3.7613353699999834</v>
       </c>
       <c r="D279" s="5">
         <v>6.1615249154756802</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>762.60492175000002</v>
       </c>
       <c r="C280" s="5">
         <v>5.8332360599999902</v>
       </c>
       <c r="D280" s="5">
         <v>9.6520483686910463</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>764.30407236999997</v>
       </c>
       <c r="C281" s="5">
         <v>1.6991506199999549</v>
       </c>
       <c r="D281" s="5">
         <v>2.7067146392299124</v>
       </c>
       <c r="E281" s="5">
         <v>4.9400145059848022</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>764.3660198</v>
       </c>
       <c r="C282" s="5">
         <v>6.1947430000032E-2</v>
       </c>
       <c r="D282" s="5">
         <v>9.7304286990795852E-2</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>768.43771346999995</v>
       </c>
       <c r="C283" s="5">
         <v>4.0716936699999451</v>
       </c>
       <c r="D283" s="5">
         <v>6.5829135329511956</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>770.80833194000002</v>
       </c>
       <c r="C284" s="5">
         <v>2.3706184700000676</v>
       </c>
       <c r="D284" s="5">
         <v>3.7654449399486367</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>774.13335572999995</v>
       </c>
       <c r="C285" s="5">
         <v>3.325023789999932</v>
       </c>
       <c r="D285" s="5">
         <v>5.3010162659009374</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>777.12399717999995</v>
       </c>
       <c r="C286" s="5">
         <v>2.9906414499999983</v>
       </c>
       <c r="D286" s="5">
         <v>4.7356353071482671</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>780.61665501000004</v>
       </c>
       <c r="C287" s="5">
         <v>3.4926578300000983</v>
       </c>
       <c r="D287" s="5">
         <v>5.5285368913738031</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>784.13981137999997</v>
       </c>
       <c r="C288" s="5">
         <v>3.5231563699999242</v>
       </c>
       <c r="D288" s="5">
         <v>5.5524431953245301</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>786.65204548999998</v>
       </c>
       <c r="C289" s="5">
         <v>2.5122341100000085</v>
       </c>
       <c r="D289" s="5">
         <v>3.9130443844797469</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>790.34614329999999</v>
       </c>
       <c r="C290" s="5">
         <v>3.6940978100000166</v>
       </c>
       <c r="D290" s="5">
         <v>5.7830160422299715</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>791.45281379999994</v>
       </c>
       <c r="C291" s="5">
         <v>1.1066704999999502</v>
       </c>
       <c r="D291" s="5">
         <v>1.6932831913736734</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>796.12330065000003</v>
       </c>
       <c r="C292" s="5">
         <v>4.6704868500000885</v>
       </c>
       <c r="D292" s="5">
         <v>7.3158053635288489</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>797.46998031999999</v>
       </c>
       <c r="C293" s="5">
         <v>1.3466796699999577</v>
       </c>
       <c r="D293" s="5">
         <v>2.0488475969863806</v>
       </c>
       <c r="E293" s="5">
         <v>4.339360360485478</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>800.21511074</v>
       </c>
       <c r="C294" s="5">
         <v>2.7451304200000095</v>
       </c>
       <c r="D294" s="5">
         <v>4.2098698155577319</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>804.27279149000003</v>
       </c>
       <c r="C295" s="5">
         <v>4.0576807500000314</v>
       </c>
       <c r="D295" s="5">
         <v>6.2574880369393071</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>807.92386232000001</v>
       </c>
       <c r="C296" s="5">
         <v>3.6510708299999806</v>
       </c>
       <c r="D296" s="5">
         <v>5.5856026015522531</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>810.17181843000003</v>
       </c>
       <c r="C297" s="5">
         <v>2.2479561100000183</v>
       </c>
       <c r="D297" s="5">
         <v>3.390435202920683</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>812.33411679999995</v>
       </c>
       <c r="C298" s="5">
         <v>2.1622983699999168</v>
       </c>
       <c r="D298" s="5">
         <v>3.2501597191609166</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>815.13247422999996</v>
       </c>
       <c r="C299" s="5">
         <v>2.79835743000001</v>
       </c>
       <c r="D299" s="5">
         <v>4.2130304835832577</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>817.43440762</v>
       </c>
       <c r="C300" s="5">
         <v>2.3019333900000447</v>
       </c>
       <c r="D300" s="5">
         <v>3.4419323842604266</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>819.52534795999998</v>
       </c>
       <c r="C301" s="5">
         <v>2.0909403399999746</v>
       </c>
       <c r="D301" s="5">
         <v>3.113070692781772</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>822.42636845000004</v>
       </c>
       <c r="C302" s="5">
         <v>2.9010204900000645</v>
       </c>
       <c r="D302" s="5">
         <v>4.3315412630302585</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>826.01084467999999</v>
       </c>
       <c r="C303" s="5">
         <v>3.5844762299999502</v>
       </c>
       <c r="D303" s="5">
         <v>5.3573107951691457</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>828.78571826999996</v>
       </c>
       <c r="C304" s="5">
         <v>2.7748735899999701</v>
       </c>
       <c r="D304" s="5">
         <v>4.1065641070169079</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>832.72765120999998</v>
       </c>
       <c r="C305" s="5">
         <v>3.9419329400000152</v>
       </c>
       <c r="D305" s="5">
         <v>5.8592290918184187</v>
       </c>
       <c r="E305" s="5">
         <v>4.4211909865061294</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>834.73971305999999</v>
       </c>
       <c r="C306" s="5">
         <v>2.0120618500000091</v>
       </c>
       <c r="D306" s="5">
         <v>2.9383204080193348</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>838.30146918000003</v>
       </c>
       <c r="C307" s="5">
         <v>3.5617561200000409</v>
       </c>
       <c r="D307" s="5">
         <v>5.2421759580599137</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>841.27120351999997</v>
       </c>
       <c r="C308" s="5">
         <v>2.9697343399999454</v>
       </c>
       <c r="D308" s="5">
         <v>4.3348877654564522</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>845.21287153000003</v>
       </c>
       <c r="C309" s="5">
         <v>3.9416680100000576</v>
       </c>
       <c r="D309" s="5">
         <v>5.7696203736681717</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>849.65189671999997</v>
       </c>
       <c r="C310" s="5">
         <v>4.4390251899999384</v>
       </c>
       <c r="D310" s="5">
         <v>6.4876268680695182</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>853.43010004999996</v>
       </c>
       <c r="C311" s="5">
         <v>3.7782033299999966</v>
       </c>
       <c r="D311" s="5">
         <v>5.4685799808577018</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>857.16379966</v>
       </c>
       <c r="C312" s="5">
         <v>3.7336996100000306</v>
       </c>
       <c r="D312" s="5">
         <v>5.3781044683874013</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>859.63131118000001</v>
       </c>
       <c r="C313" s="5">
         <v>2.4675115200000164</v>
       </c>
       <c r="D313" s="5">
         <v>3.5096533275055242</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>863.08152009000003</v>
       </c>
       <c r="C314" s="5">
         <v>3.4502089100000148</v>
       </c>
       <c r="D314" s="5">
         <v>4.9240639598797431</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>865.79477202999999</v>
       </c>
       <c r="C315" s="5">
         <v>2.7132519399999637</v>
       </c>
       <c r="D315" s="5">
         <v>3.8383300865858727</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>867.43489832</v>
       </c>
       <c r="C316" s="5">
         <v>1.640126290000012</v>
       </c>
       <c r="D316" s="5">
         <v>2.2970659737311827</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>871.36822135</v>
       </c>
       <c r="C317" s="5">
         <v>3.9333230299999968</v>
       </c>
       <c r="D317" s="5">
         <v>5.579091460196639</v>
       </c>
       <c r="E317" s="5">
         <v>4.6402410300478314</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>874.02155790999996</v>
       </c>
       <c r="C318" s="5">
         <v>2.653336559999957</v>
       </c>
       <c r="D318" s="5">
         <v>3.7158497181199124</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>876.86945428000001</v>
       </c>
       <c r="C319" s="5">
         <v>2.8478963700000577</v>
       </c>
       <c r="D319" s="5">
         <v>3.9808980048314568</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>877.78947990999995</v>
       </c>
       <c r="C320" s="5">
         <v>0.92002562999994097</v>
       </c>
       <c r="D320" s="5">
         <v>1.266350542137773</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>882.10097554000004</v>
       </c>
       <c r="C321" s="5">
         <v>4.3114956300000813</v>
       </c>
       <c r="D321" s="5">
         <v>6.0559818572613278</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>882.87978066000005</v>
       </c>
       <c r="C322" s="5">
         <v>0.77880512000001545</v>
       </c>
       <c r="D322" s="5">
         <v>1.0646374375325118</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>884.66591792999998</v>
       </c>
       <c r="C323" s="5">
         <v>1.7861372699999265</v>
       </c>
       <c r="D323" s="5">
         <v>2.4548929953515541</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>891.76087714000005</v>
       </c>
       <c r="C324" s="5">
         <v>7.09495921000007</v>
       </c>
       <c r="D324" s="5">
         <v>10.059979759440751</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>893.22725235999997</v>
       </c>
       <c r="C325" s="5">
         <v>1.466375219999918</v>
       </c>
       <c r="D325" s="5">
         <v>1.99117509682325</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>896.61547108000002</v>
       </c>
       <c r="C326" s="5">
         <v>3.3882187200000544</v>
       </c>
       <c r="D326" s="5">
         <v>4.6480550079129435</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>897.26389196000002</v>
       </c>
       <c r="C327" s="5">
         <v>0.64842088000000331</v>
       </c>
       <c r="D327" s="5">
         <v>0.87128483748100116</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>898.78270960999998</v>
       </c>
       <c r="C328" s="5">
         <v>1.5188176499999599</v>
       </c>
       <c r="D328" s="5">
         <v>2.0502836163671878</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>900.97472791999996</v>
       </c>
       <c r="C329" s="5">
         <v>2.1920183099999804</v>
       </c>
       <c r="D329" s="5">
         <v>2.9662279312634654</v>
       </c>
       <c r="E329" s="5">
         <v>3.3977032722321443</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>905.37103029000002</v>
       </c>
       <c r="C330" s="5">
         <v>4.3963023700000576</v>
       </c>
       <c r="D330" s="5">
         <v>6.0151216829035015</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>907.46510972999999</v>
       </c>
       <c r="C331" s="5">
         <v>2.0940794399999731</v>
       </c>
       <c r="D331" s="5">
         <v>2.8111239720037595</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>910.34608946000003</v>
       </c>
       <c r="C332" s="5">
         <v>2.8809797300000355</v>
       </c>
       <c r="D332" s="5">
         <v>3.8769373398135132</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>912.23137322000002</v>
       </c>
       <c r="C333" s="5">
         <v>1.885283759999993</v>
       </c>
       <c r="D333" s="5">
         <v>2.5136460268308847</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>915.13123642000005</v>
       </c>
       <c r="C334" s="5">
         <v>2.8998632000000271</v>
       </c>
       <c r="D334" s="5">
         <v>3.8820478280981563</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>916.18660130000001</v>
       </c>
       <c r="C335" s="5">
         <v>1.0553648799999564</v>
       </c>
       <c r="D335" s="5">
         <v>1.3926981659388771</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>918.13346879999995</v>
       </c>
       <c r="C336" s="5">
         <v>1.9468674999999394</v>
       </c>
       <c r="D336" s="5">
         <v>2.5799763251545205</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>919.81240233999995</v>
       </c>
       <c r="C337" s="5">
         <v>1.6789335400000027</v>
       </c>
       <c r="D337" s="5">
         <v>2.2165702525900333</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>922.38968288000001</v>
       </c>
       <c r="C338" s="5">
         <v>2.5772805400000607</v>
       </c>
       <c r="D338" s="5">
         <v>3.4146595014473702</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>925.77905533000001</v>
       </c>
       <c r="C339" s="5">
         <v>3.3893724499999962</v>
       </c>
       <c r="D339" s="5">
         <v>4.4996832730028524</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>926.87786244999995</v>
       </c>
       <c r="C340" s="5">
         <v>1.0988071199999467</v>
       </c>
       <c r="D340" s="5">
         <v>1.4336144580228805</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>929.79937070000005</v>
       </c>
       <c r="C341" s="5">
         <v>2.9215082500001017</v>
       </c>
       <c r="D341" s="5">
         <v>3.8486510989441669</v>
       </c>
       <c r="E341" s="5">
         <v>3.1992731745700498</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>933.94568660000004</v>
       </c>
       <c r="C342" s="5">
         <v>4.1463158999999905</v>
       </c>
       <c r="D342" s="5">
         <v>5.4844573549435394</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>937.72321938000005</v>
       </c>
       <c r="C343" s="5">
         <v>3.7775327800000014</v>
       </c>
       <c r="D343" s="5">
         <v>4.9630859890245516</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>941.35165088999997</v>
       </c>
       <c r="C344" s="5">
         <v>3.6284315099999276</v>
       </c>
       <c r="D344" s="5">
         <v>4.7433896541931642</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>943.56614884999999</v>
       </c>
       <c r="C345" s="5">
         <v>2.214497960000017</v>
       </c>
       <c r="D345" s="5">
         <v>2.8597724412847247</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>948.11342475000004</v>
       </c>
       <c r="C346" s="5">
         <v>4.5472759000000451</v>
       </c>
       <c r="D346" s="5">
         <v>5.938868390730434</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>952.26812279000001</v>
       </c>
       <c r="C347" s="5">
         <v>4.1546980399999711</v>
       </c>
       <c r="D347" s="5">
         <v>5.3870885597853579</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>954.20561385999997</v>
       </c>
       <c r="C348" s="5">
         <v>1.9374910699999646</v>
       </c>
       <c r="D348" s="5">
         <v>2.4690356650878709</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>958.31755099999998</v>
       </c>
       <c r="C349" s="5">
         <v>4.1119371400000091</v>
       </c>
       <c r="D349" s="5">
         <v>5.2954723187851993</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>960.06649168000001</v>
       </c>
       <c r="C350" s="5">
         <v>1.7489406800000324</v>
       </c>
       <c r="D350" s="5">
         <v>2.2121306444008892</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>964.60766087000002</v>
       </c>
       <c r="C351" s="5">
         <v>4.5411691900000051</v>
       </c>
       <c r="D351" s="5">
         <v>5.8260862219138509</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>967.64931106999995</v>
       </c>
       <c r="C352" s="5">
         <v>3.0416501999999355</v>
       </c>
       <c r="D352" s="5">
         <v>3.8502197911360447</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>969.12527154999998</v>
       </c>
       <c r="C353" s="5">
         <v>1.4759604800000261</v>
       </c>
       <c r="D353" s="5">
         <v>1.8457997915075852</v>
       </c>
       <c r="E353" s="5">
         <v>4.2295039219475195</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>971.40905942999996</v>
       </c>
       <c r="C354" s="5">
         <v>2.2837878799999771</v>
       </c>
       <c r="D354" s="5">
         <v>2.8647959668249845</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>976.21051631</v>
       </c>
       <c r="C355" s="5">
         <v>4.8014568800000461</v>
       </c>
       <c r="D355" s="5">
         <v>6.0952618067264153</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>978.46748764999995</v>
       </c>
       <c r="C356" s="5">
         <v>2.25697133999995</v>
       </c>
       <c r="D356" s="5">
         <v>2.8099180609146179</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>981.77234639000005</v>
       </c>
       <c r="C357" s="5">
         <v>3.3048587400000997</v>
       </c>
       <c r="D357" s="5">
         <v>4.129251582203608</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>983.81702474999997</v>
       </c>
       <c r="C358" s="5">
         <v>2.0446783599999208</v>
       </c>
       <c r="D358" s="5">
         <v>2.527994435687142</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>985.68059441000003</v>
       </c>
       <c r="C359" s="5">
         <v>1.8635696600000529</v>
       </c>
       <c r="D359" s="5">
         <v>2.2969001241896825</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>990.70946073000005</v>
       </c>
       <c r="C360" s="5">
         <v>5.0288663200000201</v>
       </c>
       <c r="D360" s="5">
         <v>6.2970582931715091</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>995.20426394000003</v>
       </c>
       <c r="C361" s="5">
         <v>4.4948032099999864</v>
       </c>
       <c r="D361" s="5">
         <v>5.5822745006095964</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>995.58133281000005</v>
       </c>
       <c r="C362" s="5">
         <v>0.37706887000001643</v>
       </c>
       <c r="D362" s="5">
         <v>0.45561174568562457</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>998.85573570999998</v>
       </c>
       <c r="C363" s="5">
         <v>3.2744028999999273</v>
       </c>
       <c r="D363" s="5">
         <v>4.0189040882702587</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>1003.960433</v>
       </c>
       <c r="C364" s="5">
         <v>5.1046972899999901</v>
       </c>
       <c r="D364" s="5">
         <v>6.3080012605878366</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>1006.0214866</v>
       </c>
       <c r="C365" s="5">
         <v>2.0610536000000366</v>
       </c>
       <c r="D365" s="5">
         <v>2.4915146457960002</v>
       </c>
       <c r="E365" s="5">
         <v>3.8071667443971391</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>1012.1588434</v>
       </c>
       <c r="C366" s="5">
         <v>6.1373568000000205</v>
       </c>
       <c r="D366" s="5">
         <v>7.5714468172391136</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>1013.3753621</v>
       </c>
       <c r="C367" s="5">
         <v>1.2165186999999378</v>
       </c>
       <c r="D367" s="5">
         <v>1.4518584102727106</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>1008.1357269</v>
       </c>
       <c r="C368" s="5">
         <v>-5.2396351999999524</v>
       </c>
       <c r="D368" s="5">
         <v>-6.0311363460020084</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>877.52632205999998</v>
       </c>
       <c r="C369" s="5">
         <v>-130.60940484000002</v>
       </c>
       <c r="D369" s="5">
         <v>-81.081192497397623</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>900.00405394999996</v>
       </c>
       <c r="C370" s="5">
         <v>22.477731889999973</v>
       </c>
       <c r="D370" s="5">
         <v>35.460214861614702</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>926.80643798999995</v>
       </c>
       <c r="C371" s="5">
         <v>26.802384039999993</v>
       </c>
       <c r="D371" s="5">
         <v>42.21156477890424</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>938.69381695000004</v>
       </c>
       <c r="C372" s="5">
         <v>11.887378960000092</v>
       </c>
       <c r="D372" s="5">
         <v>16.524965700639505</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>950.33741138000005</v>
       </c>
       <c r="C373" s="5">
         <v>11.643594430000007</v>
       </c>
       <c r="D373" s="5">
         <v>15.94350573222567</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>956.96056686999998</v>
       </c>
       <c r="C374" s="5">
         <v>6.623155489999931</v>
       </c>
       <c r="D374" s="5">
         <v>8.6912524884057873</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>969.76892471999997</v>
       </c>
       <c r="C375" s="5">
         <v>12.808357849999993</v>
       </c>
       <c r="D375" s="5">
         <v>17.298012550162966</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>975.17928960999996</v>
       </c>
       <c r="C376" s="5">
         <v>5.4103648899999826</v>
       </c>
       <c r="D376" s="5">
         <v>6.9041268755547947</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>982.44263803000001</v>
       </c>
       <c r="C377" s="5">
         <v>7.2633484200000566</v>
       </c>
       <c r="D377" s="5">
         <v>9.313248027669685</v>
       </c>
       <c r="E377" s="5">
         <v>-2.34377186611473</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>985.71659498999998</v>
       </c>
       <c r="C378" s="5">
         <v>3.2739569599999641</v>
       </c>
       <c r="D378" s="5">
         <v>4.0730750363797252</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>984.30988072000002</v>
       </c>
       <c r="C379" s="5">
         <v>-1.4067142699999522</v>
       </c>
       <c r="D379" s="5">
         <v>-1.6991398257337975</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>997.46623476000002</v>
       </c>
       <c r="C380" s="5">
         <v>13.156354039999997</v>
       </c>
       <c r="D380" s="5">
         <v>17.272532420829446</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>1008.0952739000001</v>
       </c>
       <c r="C381" s="5">
         <v>10.629039140000032</v>
       </c>
       <c r="D381" s="5">
         <v>13.56395394854113</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>1017.8722263</v>
       </c>
       <c r="C382" s="5">
         <v>9.7769523999999137</v>
       </c>
       <c r="D382" s="5">
         <v>12.279437359051837</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>1027.5496869000001</v>
       </c>
       <c r="C383" s="5">
         <v>9.6774606000001313</v>
       </c>
       <c r="D383" s="5">
         <v>12.024961371608821</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>1042.6803741000001</v>
       </c>
       <c r="C384" s="5">
         <v>15.130687200000011</v>
       </c>
       <c r="D384" s="5">
         <v>19.173697499601118</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>1047.7784667000001</v>
       </c>
       <c r="C385" s="5">
         <v>5.0980925999999727</v>
       </c>
       <c r="D385" s="5">
         <v>6.0276747373775974</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>1051.2427244</v>
       </c>
       <c r="C386" s="5">
         <v>3.4642576999999619</v>
       </c>
       <c r="D386" s="5">
         <v>4.0404952454840215</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>1070.2741659000001</v>
       </c>
       <c r="C387" s="5">
         <v>19.031441500000028</v>
       </c>
       <c r="D387" s="5">
         <v>24.023640304029502</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>1076.0253422000001</v>
       </c>
       <c r="C388" s="5">
         <v>5.7511762999999974</v>
       </c>
       <c r="D388" s="5">
         <v>6.6422958604879678</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>1082.6029602999999</v>
       </c>
       <c r="C389" s="5">
         <v>6.5776180999998815</v>
       </c>
       <c r="D389" s="5">
         <v>7.5871804065575477</v>
       </c>
       <c r="E389" s="5">
         <v>10.195030060059484</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>1084.6308087</v>
       </c>
       <c r="C390" s="5">
         <v>2.027848400000039</v>
       </c>
       <c r="D390" s="5">
         <v>2.2710493695450529</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>1095.0687048</v>
       </c>
       <c r="C391" s="5">
         <v>10.437896099999989</v>
       </c>
       <c r="D391" s="5">
         <v>12.179416611684069</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>1100.2257029</v>
       </c>
       <c r="C392" s="5">
         <v>5.1569981000000098</v>
       </c>
       <c r="D392" s="5">
         <v>5.7998434356080653</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>1110.7667472000001</v>
       </c>
       <c r="C393" s="5">
         <v>10.541044300000067</v>
       </c>
       <c r="D393" s="5">
         <v>12.122558872076761</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>1114.1700820000001</v>
       </c>
       <c r="C394" s="5">
         <v>3.4033348000000387</v>
       </c>
       <c r="D394" s="5">
         <v>3.7393377422469287</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>1118.0147214000001</v>
       </c>
       <c r="C395" s="5">
         <v>3.8446394000000055</v>
       </c>
       <c r="D395" s="5">
         <v>4.220308847464449</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>1136.6110475</v>
       </c>
       <c r="C396" s="5">
         <v>18.596326099999942</v>
       </c>
       <c r="D396" s="5">
         <v>21.891159844931551</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>1144.0104444000001</v>
       </c>
       <c r="C397" s="5">
         <v>7.3993969000000561</v>
       </c>
       <c r="D397" s="5">
         <v>8.0979350539851502</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>1144.8201567999999</v>
       </c>
       <c r="C398" s="5">
         <v>0.80971239999985301</v>
       </c>
       <c r="D398" s="5">
         <v>0.85265505503737682</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>1149.6363793</v>
       </c>
       <c r="C399" s="5">
         <v>4.8162225000000944</v>
       </c>
       <c r="D399" s="5">
         <v>5.166826704896188</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>1152.4966156999999</v>
       </c>
       <c r="C400" s="5">
         <v>2.8602363999998488</v>
       </c>
       <c r="D400" s="5">
         <v>3.0267324819073904</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>1153.1436965</v>
       </c>
       <c r="C401" s="5">
         <v>0.64708080000013979</v>
       </c>
       <c r="D401" s="5">
         <v>0.67583651770102282</v>
       </c>
       <c r="E401" s="5">
         <v>6.5158454933886834</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>1160.6815629</v>
       </c>
       <c r="C402" s="5">
         <v>7.5378663999999844</v>
       </c>
       <c r="D402" s="5">
         <v>8.1324089517046829</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>1163.8230966000001</v>
       </c>
       <c r="C403" s="5">
         <v>3.1415337000000818</v>
       </c>
       <c r="D403" s="5">
         <v>3.29674351697955</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>1168.7299995000001</v>
       </c>
       <c r="C404" s="5">
         <v>4.9069028999999773</v>
       </c>
       <c r="D404" s="5">
         <v>5.1784197951172839</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>1168.8528702999999</v>
       </c>
       <c r="C405" s="5">
         <v>0.12287079999987327</v>
       </c>
       <c r="D405" s="5">
         <v>0.12623124791166784</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>1171.1816527999999</v>
       </c>
       <c r="C406" s="5">
         <v>2.3287824999999884</v>
       </c>
       <c r="D406" s="5">
         <v>2.4172125932693245</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>1176.7184851</v>
       </c>
       <c r="C407" s="5">
         <v>5.5368323000000146</v>
       </c>
       <c r="D407" s="5">
         <v>5.8229310984829308</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>1171.4492067000001</v>
       </c>
       <c r="C408" s="5">
         <v>-5.2692783999998483</v>
       </c>
       <c r="D408" s="5">
         <v>-5.2431443225585799</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>1175.2324169999999</v>
       </c>
       <c r="C409" s="5">
         <v>3.7832102999998369</v>
       </c>
       <c r="D409" s="5">
         <v>3.9449982663684713</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>1174.4784944999999</v>
       </c>
       <c r="C410" s="5">
         <v>-0.75392250000004424</v>
       </c>
       <c r="D410" s="5">
         <v>-0.76710080857365082</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>1178.2440793999999</v>
       </c>
       <c r="C411" s="5">
         <v>3.7655849000000217</v>
       </c>
       <c r="D411" s="5">
         <v>3.9159868080975713</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>1180.7020292</v>
       </c>
       <c r="C412" s="5">
         <v>2.4579498000000513</v>
       </c>
       <c r="D412" s="5">
         <v>2.5322580806063977</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>1181.5193826</v>
       </c>
       <c r="C413" s="5">
         <v>0.81735340000000178</v>
       </c>
       <c r="D413" s="5">
         <v>0.8338828156689182</v>
       </c>
       <c r="E413" s="5">
         <v>2.4607242086242431</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>1185.7039560999999</v>
       </c>
       <c r="C414" s="5">
         <v>4.1845734999999422</v>
       </c>
       <c r="D414" s="5">
         <v>4.3337987539158407</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>1188.3878096000001</v>
       </c>
       <c r="C415" s="5">
         <v>2.6838535000001684</v>
       </c>
       <c r="D415" s="5">
         <v>2.7502841567114356</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>1190.2385661999999</v>
       </c>
       <c r="C416" s="5">
         <v>1.8507565999998405</v>
       </c>
       <c r="D416" s="5">
         <v>1.8849320374866529</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>1191.3555322</v>
       </c>
       <c r="C417" s="5">
         <v>1.1169660000000476</v>
       </c>
       <c r="D417" s="5">
         <v>1.1319571323747724</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>1194.3709378999999</v>
       </c>
       <c r="C418" s="5">
         <v>3.0154056999999739</v>
       </c>
       <c r="D418" s="5">
         <v>3.0799259522967581</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>1197.8815465</v>
       </c>
       <c r="C419" s="5">
         <v>3.5106086000000687</v>
       </c>
       <c r="D419" s="5">
         <v>3.5847368585992578</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>1198.5708007999999</v>
       </c>
       <c r="C420" s="5">
         <v>0.68925429999990229</v>
       </c>
       <c r="D420" s="5">
         <v>0.6926625619783966</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>1202.1751291999999</v>
       </c>
       <c r="C421" s="5">
         <v>3.6043283999999858</v>
       </c>
       <c r="D421" s="5">
         <v>3.6689136273586609</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>1205.752956</v>
       </c>
       <c r="C422" s="5">
         <v>3.577826800000139</v>
       </c>
       <c r="D422" s="5">
         <v>3.6303955933165044</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>1209.1501251</v>
       </c>
       <c r="C423" s="5">
         <v>3.3971690999999282</v>
       </c>
       <c r="D423" s="5">
         <v>3.4338471004952131</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>1211.0240550000001</v>
       </c>
       <c r="C424" s="5">
         <v>1.8739299000001211</v>
       </c>
       <c r="D424" s="5">
         <v>1.8756835202303535</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>1213.4382092999999</v>
       </c>
       <c r="C425" s="5">
         <v>2.4141542999998364</v>
       </c>
       <c r="D425" s="5">
         <v>2.4185813144995238</v>
       </c>
       <c r="E425" s="5">
         <v>2.701506819952515</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>1219.5937707000001</v>
       </c>
       <c r="C426" s="5">
         <v>6.1555614000001242</v>
       </c>
       <c r="D426" s="5">
         <v>6.2601382142198236</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>1219.4980373999999</v>
       </c>
       <c r="C427" s="5">
         <v>-9.5733300000119925E-2</v>
       </c>
       <c r="D427" s="5">
         <v>-9.4154610168994957E-2</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>1220.7345272</v>
       </c>
       <c r="C428" s="5">
         <v>1.2364898000000721</v>
       </c>
       <c r="D428" s="5">
         <v>1.2235282756835275</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>1224.3090761000001</v>
       </c>
       <c r="C429" s="5">
         <v>3.5745489000000816</v>
       </c>
       <c r="D429" s="5">
         <v>3.5709807317559905</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>1226.7671369</v>
       </c>
       <c r="C430" s="5">
         <v>2.4580607999998847</v>
       </c>
       <c r="D430" s="5">
         <v>2.4360380178046759</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>1221.6494413999999</v>
       </c>
       <c r="C431" s="5">
         <v>-5.1176955000000817</v>
       </c>
       <c r="D431" s="5">
         <v>-4.8927536080263128</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>1225.3726468</v>
       </c>
       <c r="C432" s="5">
         <v>3.7232054000000971</v>
       </c>
       <c r="D432" s="5">
         <v>3.719155167403021</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>1227.0797293999999</v>
       </c>
       <c r="C433" s="5">
         <v>1.7070825999999215</v>
       </c>
       <c r="D433" s="5">
         <v>1.684604345314944</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>1227.2792449999999</v>
       </c>
       <c r="C434" s="5">
         <v>0.19951560000004065</v>
       </c>
       <c r="D434" s="5">
         <v>0.19528718011161406</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>1223.6718467999999</v>
       </c>
       <c r="C435" s="5">
         <v>-3.6073982000000342</v>
       </c>
       <c r="D435" s="5">
         <v>-3.4707477028020572</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>1227.6106526000001</v>
       </c>
       <c r="C436" s="5">
         <v>3.938805800000182</v>
       </c>
       <c r="D436" s="5">
         <v>3.9317311325552051</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>1230.6257974</v>
       </c>
       <c r="C437" s="5">
         <v>3.0151447999999164</v>
       </c>
       <c r="D437" s="5">
         <v>2.9874721051469377</v>
       </c>
       <c r="E437" s="5">
         <v>1.4164370273056726</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>1233.9488404000001</v>
       </c>
       <c r="C438" s="5">
         <v>3.3230430000000979</v>
       </c>
       <c r="D438" s="5">
         <v>3.2889045946035811</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>1230.4845329</v>
+        <v>1230.5520724999999</v>
       </c>
       <c r="C439" s="5">
-        <v>-3.4643075000001318</v>
+        <v>-3.3967679000002136</v>
       </c>
       <c r="D439" s="5">
-        <v>-3.3174585540722723</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-3.2537580687072798</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
-    </row>
-    <row r="441" spans="1:5">
+      <c r="B440" s="5">
+        <v>1233.7343592</v>
+      </c>
+      <c r="C440" s="5">
+        <v>3.182286700000077</v>
+      </c>
+      <c r="D440" s="5">
+        <v>3.1477987950875308</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ausserpa</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>