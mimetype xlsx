--- v4 (2026-05-13)
+++ v5 (2026-06-02)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{1DA6AC09-B4D8-4544-9824-434FD90FC71F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{178AD332-C6B3-406D-8FCA-BFB8E74F628B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{80761222-FF96-443B-842F-66DE02DC7526}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{D6467DF4-6876-4675-B158-5FDCF8D7B7CB}"/>
   </bookViews>
   <sheets>
     <sheet name="ausserpa" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Austin—Round Rock—Georgetown Services Providing Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9D996382-C1BC-4115-8DB8-66A6AB24F277}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EC81BC46-3F46-4B3D-A4AF-9C8889424B41}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>327.19215122000003</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>327.63522131000002</v>
       </c>
       <c r="C7" s="5">
         <v>0.44307008999999198</v>
       </c>
       <c r="D7" s="5">
         <v>1.6371479286873436</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>329.83226603999998</v>
       </c>
       <c r="C8" s="5">
         <v>2.1970447299999591</v>
       </c>
       <c r="D8" s="5">
         <v>8.3504368557483222</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>333.34752716999998</v>
       </c>
       <c r="C9" s="5">
         <v>3.515261129999999</v>
       </c>
       <c r="D9" s="5">
         <v>13.56622544346877</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>337.78422606999999</v>
       </c>
       <c r="C10" s="5">
         <v>4.4366989000000103</v>
       </c>
       <c r="D10" s="5">
         <v>17.194039885008028</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>337.73545000000001</v>
       </c>
       <c r="C11" s="5">
         <v>-4.877606999997397E-2</v>
       </c>
       <c r="D11" s="5">
         <v>-0.17314254568961962</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>338.45000095</v>
       </c>
       <c r="C12" s="5">
         <v>0.71455094999998892</v>
       </c>
       <c r="D12" s="5">
         <v>2.5686069309799997</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>334.36839913</v>
       </c>
       <c r="C13" s="5">
         <v>-4.081601820000003</v>
       </c>
       <c r="D13" s="5">
         <v>-13.549307779118969</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>336.52915235</v>
       </c>
       <c r="C14" s="5">
         <v>2.1607532200000037</v>
       </c>
       <c r="D14" s="5">
         <v>8.0362717057480317</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>337.17133073999997</v>
       </c>
       <c r="C15" s="5">
         <v>0.64217838999996957</v>
       </c>
       <c r="D15" s="5">
         <v>2.3140746366381304</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>339.68140228999999</v>
       </c>
       <c r="C16" s="5">
         <v>2.5100715500000206</v>
       </c>
       <c r="D16" s="5">
         <v>9.3084047915449997</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>340.75125423999998</v>
       </c>
       <c r="C17" s="5">
         <v>1.0698519499999861</v>
       </c>
       <c r="D17" s="5">
         <v>3.8456527009544272</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>339.94022636</v>
       </c>
       <c r="C18" s="5">
         <v>-0.81102787999998327</v>
       </c>
       <c r="D18" s="5">
         <v>-2.8190468261212964</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>339.98323713000002</v>
       </c>
       <c r="C19" s="5">
         <v>4.3010770000023513E-2</v>
       </c>
       <c r="D19" s="5">
         <v>0.15193511034061746</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>341.15622740999999</v>
       </c>
       <c r="C20" s="5">
         <v>1.172990279999965</v>
       </c>
       <c r="D20" s="5">
         <v>4.2196433232849717</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>340.34101218000001</v>
       </c>
       <c r="C21" s="5">
         <v>-0.81521522999997842</v>
       </c>
       <c r="D21" s="5">
         <v>-2.8300912872578077</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>342.00513654999997</v>
       </c>
       <c r="C22" s="5">
         <v>1.6641243699999677</v>
       </c>
       <c r="D22" s="5">
         <v>6.02788818914608</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>341.94108279</v>
       </c>
       <c r="C23" s="5">
         <v>-6.4053759999978865E-2</v>
       </c>
       <c r="D23" s="5">
         <v>-0.22451529502314216</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>342.66865098</v>
       </c>
       <c r="C24" s="5">
         <v>0.7275681899999995</v>
       </c>
       <c r="D24" s="5">
         <v>2.5834042173040972</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>341.36685748000002</v>
       </c>
       <c r="C25" s="5">
         <v>-1.3017934999999738</v>
       </c>
       <c r="D25" s="5">
         <v>-4.4647263352460715</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>344.746757</v>
       </c>
       <c r="C26" s="5">
         <v>3.3798995199999808</v>
       </c>
       <c r="D26" s="5">
         <v>12.550135938335295</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>345.29382261000001</v>
       </c>
       <c r="C27" s="5">
         <v>0.5470656100000042</v>
       </c>
       <c r="D27" s="5">
         <v>1.9209425790676304</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>348.39006647999997</v>
       </c>
       <c r="C28" s="5">
         <v>3.0962438699999666</v>
       </c>
       <c r="D28" s="5">
         <v>11.307251308097467</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>349.55247773999997</v>
       </c>
       <c r="C29" s="5">
         <v>1.1624112599999989</v>
       </c>
       <c r="D29" s="5">
         <v>4.0781239198267372</v>
       </c>
       <c r="E29" s="5">
         <v>2.5828880717196245</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>351.72199624000001</v>
       </c>
       <c r="C30" s="5">
         <v>2.1695185000000379</v>
       </c>
       <c r="D30" s="5">
         <v>7.7074474897100176</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>352.71223128999998</v>
       </c>
       <c r="C31" s="5">
         <v>0.99023504999996703</v>
       </c>
       <c r="D31" s="5">
         <v>3.4312780681415855</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>353.87177135000002</v>
       </c>
       <c r="C32" s="5">
         <v>1.1595400600000403</v>
       </c>
       <c r="D32" s="5">
         <v>4.0171130679021783</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>355.6908621</v>
       </c>
       <c r="C33" s="5">
         <v>1.8190907499999867</v>
       </c>
       <c r="D33" s="5">
         <v>6.346072852593343</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>357.16477852000003</v>
       </c>
       <c r="C34" s="5">
         <v>1.4739164200000232</v>
       </c>
       <c r="D34" s="5">
         <v>5.0874855189552148</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>359.10174090999999</v>
       </c>
       <c r="C35" s="5">
         <v>1.9369623899999624</v>
       </c>
       <c r="D35" s="5">
         <v>6.7054568646883084</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>360.77561815000001</v>
       </c>
       <c r="C36" s="5">
         <v>1.6738772400000244</v>
       </c>
       <c r="D36" s="5">
         <v>5.7392015972810073</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>358.23057502</v>
       </c>
       <c r="C37" s="5">
         <v>-2.5450431300000105</v>
       </c>
       <c r="D37" s="5">
         <v>-8.1443978677846811</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>364.54010367000001</v>
       </c>
       <c r="C38" s="5">
         <v>6.3095286500000043</v>
       </c>
       <c r="D38" s="5">
         <v>23.308197925376419</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>367.81920523999997</v>
       </c>
       <c r="C39" s="5">
         <v>3.2791015699999662</v>
       </c>
       <c r="D39" s="5">
         <v>11.344576289923026</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>368.59604386000001</v>
       </c>
       <c r="C40" s="5">
         <v>0.77683862000003501</v>
       </c>
       <c r="D40" s="5">
         <v>2.5640627206895417</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>371.07912352</v>
       </c>
       <c r="C41" s="5">
         <v>2.4830796599999871</v>
       </c>
       <c r="D41" s="5">
         <v>8.3902530192772282</v>
       </c>
       <c r="E41" s="5">
         <v>6.1583444978501101</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>372.83310590999997</v>
       </c>
       <c r="C42" s="5">
         <v>1.753982389999976</v>
       </c>
       <c r="D42" s="5">
         <v>5.8218525089546835</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>375.02759422000003</v>
       </c>
       <c r="C43" s="5">
         <v>2.1944883100000538</v>
       </c>
       <c r="D43" s="5">
         <v>7.2963779614542146</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>376.99251084000002</v>
       </c>
       <c r="C44" s="5">
         <v>1.9649166199999968</v>
       </c>
       <c r="D44" s="5">
         <v>6.471650481015967</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>380.49920924000003</v>
       </c>
       <c r="C45" s="5">
         <v>3.5066984000000048</v>
       </c>
       <c r="D45" s="5">
         <v>11.75126013107748</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>382.45446698000001</v>
       </c>
       <c r="C46" s="5">
         <v>1.9552577399999791</v>
       </c>
       <c r="D46" s="5">
         <v>6.3436960319323221</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>382.03725464000001</v>
       </c>
       <c r="C47" s="5">
         <v>-0.41721233999999185</v>
       </c>
       <c r="D47" s="5">
         <v>-1.3012316375341837</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>385.15809397999999</v>
       </c>
       <c r="C48" s="5">
         <v>3.120839339999975</v>
       </c>
       <c r="D48" s="5">
         <v>10.255372304661336</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>384.99507721999998</v>
       </c>
       <c r="C49" s="5">
         <v>-0.16301676000000498</v>
       </c>
       <c r="D49" s="5">
         <v>-0.50671498702434814</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>389.94927411999998</v>
       </c>
       <c r="C50" s="5">
         <v>4.9541968999999995</v>
       </c>
       <c r="D50" s="5">
         <v>16.583013848936325</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>391.01825701000001</v>
       </c>
       <c r="C51" s="5">
         <v>1.0689828900000293</v>
       </c>
       <c r="D51" s="5">
         <v>3.3396605958859293</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>390.94673370999999</v>
       </c>
       <c r="C52" s="5">
         <v>-7.1523300000023937E-2</v>
       </c>
       <c r="D52" s="5">
         <v>-0.21927791128608654</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>392.20030045999999</v>
       </c>
       <c r="C53" s="5">
         <v>1.2535667500000045</v>
       </c>
       <c r="D53" s="5">
         <v>3.916376832238444</v>
       </c>
       <c r="E53" s="5">
         <v>5.6918257054311638</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>394.34783470000002</v>
       </c>
       <c r="C54" s="5">
         <v>2.1475342400000272</v>
       </c>
       <c r="D54" s="5">
         <v>6.7722665210559363</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>395.67580862</v>
       </c>
       <c r="C55" s="5">
         <v>1.3279739199999767</v>
       </c>
       <c r="D55" s="5">
         <v>4.1167148551724431</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>398.37101467000002</v>
       </c>
       <c r="C56" s="5">
         <v>2.6952060500000243</v>
       </c>
       <c r="D56" s="5">
         <v>8.4872744876602901</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>402.28000969999999</v>
       </c>
       <c r="C57" s="5">
         <v>3.9089950299999714</v>
       </c>
       <c r="D57" s="5">
         <v>12.431664857361447</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>403.62940570000001</v>
       </c>
       <c r="C58" s="5">
         <v>1.3493960000000129</v>
       </c>
       <c r="D58" s="5">
         <v>4.1003425192744691</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>406.73392289999998</v>
       </c>
       <c r="C59" s="5">
         <v>3.1045171999999752</v>
       </c>
       <c r="D59" s="5">
         <v>9.6304416889911195</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>407.96527937000002</v>
       </c>
       <c r="C60" s="5">
         <v>1.231356470000037</v>
       </c>
       <c r="D60" s="5">
         <v>3.6940156838060956</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>407.06718238000002</v>
       </c>
       <c r="C61" s="5">
         <v>-0.8980969899999991</v>
       </c>
       <c r="D61" s="5">
         <v>-2.6099352611669624</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>412.35371619</v>
       </c>
       <c r="C62" s="5">
         <v>5.2865338099999803</v>
       </c>
       <c r="D62" s="5">
         <v>16.747035271451427</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>415.70661762999998</v>
       </c>
       <c r="C63" s="5">
         <v>3.3529014399999824</v>
       </c>
       <c r="D63" s="5">
         <v>10.205762315916056</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>418.55737156999999</v>
       </c>
       <c r="C64" s="5">
         <v>2.8507539400000041</v>
       </c>
       <c r="D64" s="5">
         <v>8.546714728550576</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>421.37114262</v>
       </c>
       <c r="C65" s="5">
         <v>2.8137710500000139</v>
       </c>
       <c r="D65" s="5">
         <v>8.3721121119867838</v>
       </c>
       <c r="E65" s="5">
         <v>7.4377409007046591</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>421.87796085000002</v>
       </c>
       <c r="C66" s="5">
         <v>0.50681823000002169</v>
       </c>
       <c r="D66" s="5">
         <v>1.4529266467409929</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>424.47637492000001</v>
       </c>
       <c r="C67" s="5">
         <v>2.5984140699999898</v>
       </c>
       <c r="D67" s="5">
         <v>7.6465775235240896</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>426.00818518</v>
       </c>
       <c r="C68" s="5">
         <v>1.5318102599999861</v>
       </c>
       <c r="D68" s="5">
         <v>4.4174392171770327</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>426.31790718000002</v>
       </c>
       <c r="C69" s="5">
         <v>0.30972200000002204</v>
       </c>
       <c r="D69" s="5">
         <v>0.87593665111871388</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>430.14569526000002</v>
       </c>
       <c r="C70" s="5">
         <v>3.8277880800000048</v>
       </c>
       <c r="D70" s="5">
         <v>11.322786581372512</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>433.23739784000003</v>
       </c>
       <c r="C71" s="5">
         <v>3.0917025800000033</v>
       </c>
       <c r="D71" s="5">
         <v>8.9743511754624805</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>431.72219675999997</v>
       </c>
       <c r="C72" s="5">
         <v>-1.5152010800000539</v>
       </c>
       <c r="D72" s="5">
         <v>-4.1170748114148452</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>432.38799626000002</v>
       </c>
       <c r="C73" s="5">
         <v>0.66579950000004828</v>
       </c>
       <c r="D73" s="5">
         <v>1.8664113007919703</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>437.14726697999998</v>
       </c>
       <c r="C74" s="5">
         <v>4.7592707199999609</v>
       </c>
       <c r="D74" s="5">
         <v>14.03801920995833</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>437.7706986</v>
       </c>
       <c r="C75" s="5">
         <v>0.62343162000001939</v>
       </c>
       <c r="D75" s="5">
         <v>1.7248511801833954</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>439.61624778999999</v>
       </c>
       <c r="C76" s="5">
         <v>1.8455491899999856</v>
       </c>
       <c r="D76" s="5">
         <v>5.1779127616647713</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>441.66482345999998</v>
       </c>
       <c r="C77" s="5">
         <v>2.0485756699999911</v>
       </c>
       <c r="D77" s="5">
         <v>5.7374692087696966</v>
       </c>
       <c r="E77" s="5">
         <v>4.8161059900348135</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>440.88796665000001</v>
       </c>
       <c r="C78" s="5">
         <v>-0.77685680999996976</v>
       </c>
       <c r="D78" s="5">
         <v>-2.0904140787638914</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>441.96189676</v>
       </c>
       <c r="C79" s="5">
         <v>1.0739301099999921</v>
       </c>
       <c r="D79" s="5">
         <v>2.9624807893599003</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>444.06721785000002</v>
       </c>
       <c r="C80" s="5">
         <v>2.1053210900000181</v>
       </c>
       <c r="D80" s="5">
         <v>5.8684656085348452</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>445.53268617999998</v>
       </c>
       <c r="C81" s="5">
         <v>1.4654683299999647</v>
       </c>
       <c r="D81" s="5">
         <v>4.0328008405879912</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>446.88162934000002</v>
       </c>
       <c r="C82" s="5">
         <v>1.348943160000033</v>
       </c>
       <c r="D82" s="5">
         <v>3.6943674794268855</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>447.47993186999997</v>
       </c>
       <c r="C83" s="5">
         <v>0.59830252999995537</v>
       </c>
       <c r="D83" s="5">
         <v>1.61849012462707</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>447.69019053</v>
       </c>
       <c r="C84" s="5">
         <v>0.21025866000002225</v>
       </c>
       <c r="D84" s="5">
         <v>0.5653068265386807</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>450.06929363</v>
       </c>
       <c r="C85" s="5">
         <v>2.3791031000000089</v>
       </c>
       <c r="D85" s="5">
         <v>6.5667358591598557</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>449.94155606999999</v>
       </c>
       <c r="C86" s="5">
         <v>-0.12773756000001413</v>
       </c>
       <c r="D86" s="5">
         <v>-0.34004990550421388</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>453.45349313999998</v>
       </c>
       <c r="C87" s="5">
         <v>3.5119370699999877</v>
       </c>
       <c r="D87" s="5">
         <v>9.7791212975833588</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>455.59486982999999</v>
       </c>
       <c r="C88" s="5">
         <v>2.1413766900000155</v>
       </c>
       <c r="D88" s="5">
         <v>5.8163750474835796</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>457.18790679</v>
       </c>
       <c r="C89" s="5">
         <v>1.5930369600000063</v>
       </c>
       <c r="D89" s="5">
         <v>4.2775717196907648</v>
       </c>
       <c r="E89" s="5">
         <v>3.5146750443905139</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>457.53471897999998</v>
       </c>
       <c r="C90" s="5">
         <v>0.34681218999998009</v>
       </c>
       <c r="D90" s="5">
         <v>0.91409980966132842</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>461.25466418000002</v>
       </c>
       <c r="C91" s="5">
         <v>3.7199452000000406</v>
       </c>
       <c r="D91" s="5">
         <v>10.204819551209464</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>462.67883386</v>
       </c>
       <c r="C92" s="5">
         <v>1.4241696799999772</v>
       </c>
       <c r="D92" s="5">
         <v>3.7686911013237401</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>464.8988769</v>
       </c>
       <c r="C93" s="5">
         <v>2.2200430400000073</v>
       </c>
       <c r="D93" s="5">
         <v>5.9122944317697934</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>465.21773717000002</v>
       </c>
       <c r="C94" s="5">
         <v>0.31886027000001604</v>
       </c>
       <c r="D94" s="5">
         <v>0.82615606673874797</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>465.69882266000002</v>
       </c>
       <c r="C95" s="5">
         <v>0.48108548999999812</v>
       </c>
       <c r="D95" s="5">
         <v>1.248012166430823</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>471.40169946999998</v>
       </c>
       <c r="C96" s="5">
         <v>5.7028768099999638</v>
       </c>
       <c r="D96" s="5">
         <v>15.726294316430799</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>471.22051676000001</v>
       </c>
       <c r="C97" s="5">
         <v>-0.18118270999997321</v>
       </c>
       <c r="D97" s="5">
         <v>-0.46024491198526363</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>473.54898924999998</v>
       </c>
       <c r="C98" s="5">
         <v>2.3284724899999674</v>
       </c>
       <c r="D98" s="5">
         <v>6.0934746980298771</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>474.47845259000002</v>
       </c>
       <c r="C99" s="5">
         <v>0.92946334000004072</v>
       </c>
       <c r="D99" s="5">
         <v>2.3809059482624573</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>477.22598735999998</v>
       </c>
       <c r="C100" s="5">
         <v>2.7475347699999588</v>
       </c>
       <c r="D100" s="5">
         <v>7.1744061943044057</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>477.49546516999999</v>
       </c>
       <c r="C101" s="5">
         <v>0.26947781000001214</v>
       </c>
       <c r="D101" s="5">
         <v>0.67971899878798148</v>
       </c>
       <c r="E101" s="5">
         <v>4.4418406695363233</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>482.20785218999998</v>
       </c>
       <c r="C102" s="5">
         <v>4.7123870199999942</v>
       </c>
       <c r="D102" s="5">
         <v>12.507200978372722</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>483.94851652</v>
       </c>
       <c r="C103" s="5">
         <v>1.7406643300000155</v>
       </c>
       <c r="D103" s="5">
         <v>4.4187808300951481</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>486.12862955999998</v>
       </c>
       <c r="C104" s="5">
         <v>2.1801130399999806</v>
       </c>
       <c r="D104" s="5">
         <v>5.5417836747819971</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>488.99607264000002</v>
       </c>
       <c r="C105" s="5">
         <v>2.8674430800000437</v>
       </c>
       <c r="D105" s="5">
         <v>7.3124397560237586</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>491.63451988000003</v>
       </c>
       <c r="C106" s="5">
         <v>2.638447240000005</v>
       </c>
       <c r="D106" s="5">
         <v>6.6704127125270407</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>494.90268193999998</v>
       </c>
       <c r="C107" s="5">
         <v>3.2681620599999519</v>
       </c>
       <c r="D107" s="5">
         <v>8.2752659226576384</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>493.83393539999997</v>
       </c>
       <c r="C108" s="5">
         <v>-1.0687465400000065</v>
       </c>
       <c r="D108" s="5">
         <v>-2.5608517175312429</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>496.03281079999999</v>
       </c>
       <c r="C109" s="5">
         <v>2.1988754000000199</v>
       </c>
       <c r="D109" s="5">
         <v>5.4760085489130139</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>497.39258896000001</v>
       </c>
       <c r="C110" s="5">
         <v>1.3597781600000189</v>
       </c>
       <c r="D110" s="5">
         <v>3.3396217157535935</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>502.14632583999997</v>
       </c>
       <c r="C111" s="5">
         <v>4.7537368799999626</v>
       </c>
       <c r="D111" s="5">
         <v>12.091260011739479</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>504.53991666000002</v>
       </c>
       <c r="C112" s="5">
         <v>2.3935908200000426</v>
       </c>
       <c r="D112" s="5">
         <v>5.8724349198709502</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>506.95761484000002</v>
       </c>
       <c r="C113" s="5">
         <v>2.4176981800000021</v>
       </c>
       <c r="D113" s="5">
         <v>5.9042615836524037</v>
       </c>
       <c r="E113" s="5">
         <v>6.1701422985265042</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>509.90100948000003</v>
       </c>
       <c r="C114" s="5">
         <v>2.9433946400000082</v>
       </c>
       <c r="D114" s="5">
         <v>7.1940429634449465</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>513.5799336</v>
       </c>
       <c r="C115" s="5">
         <v>3.6789241199999765</v>
       </c>
       <c r="D115" s="5">
         <v>9.0099399614094402</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>515.65863603000003</v>
       </c>
       <c r="C116" s="5">
         <v>2.0787024300000212</v>
       </c>
       <c r="D116" s="5">
         <v>4.9665648500454296</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>518.33182593000004</v>
       </c>
       <c r="C117" s="5">
         <v>2.6731899000000112</v>
       </c>
       <c r="D117" s="5">
         <v>6.4013066638829441</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>520.26223956000001</v>
       </c>
       <c r="C118" s="5">
         <v>1.9304136299999755</v>
       </c>
       <c r="D118" s="5">
         <v>4.5618276289707493</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>525.62655864999999</v>
       </c>
       <c r="C119" s="5">
         <v>5.3643190899999809</v>
       </c>
       <c r="D119" s="5">
         <v>13.099305550456286</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>526.24920175</v>
       </c>
       <c r="C120" s="5">
         <v>0.62264310000000478</v>
       </c>
       <c r="D120" s="5">
         <v>1.4307856364601301</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>528.86985353</v>
       </c>
       <c r="C121" s="5">
         <v>2.6206517800000029</v>
       </c>
       <c r="D121" s="5">
         <v>6.1422636952094045</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>530.24003275999996</v>
       </c>
       <c r="C122" s="5">
         <v>1.3701792299999624</v>
       </c>
       <c r="D122" s="5">
         <v>3.1536064478312698</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>532.29811265000001</v>
       </c>
       <c r="C123" s="5">
         <v>2.0580798900000445</v>
       </c>
       <c r="D123" s="5">
         <v>4.7584232007855221</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>534.59785554999996</v>
       </c>
       <c r="C124" s="5">
         <v>2.2997428999999556</v>
       </c>
       <c r="D124" s="5">
         <v>5.3094712289358359</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>537.73131812999998</v>
       </c>
       <c r="C125" s="5">
         <v>3.133462580000014</v>
       </c>
       <c r="D125" s="5">
         <v>7.2648487656879368</v>
       </c>
       <c r="E125" s="5">
         <v>6.0702714367378396</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>541.18724594000003</v>
       </c>
       <c r="C126" s="5">
         <v>3.4559278100000483</v>
       </c>
       <c r="D126" s="5">
         <v>7.9907766694165439</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>543.61581477000004</v>
       </c>
       <c r="C127" s="5">
         <v>2.4285688300000174</v>
       </c>
       <c r="D127" s="5">
         <v>5.519896024847748</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>545.86013343000002</v>
       </c>
       <c r="C128" s="5">
         <v>2.2443186599999763</v>
       </c>
       <c r="D128" s="5">
         <v>5.0682581343093336</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>545.77837043</v>
       </c>
       <c r="C129" s="5">
         <v>-8.1763000000023567E-2</v>
       </c>
       <c r="D129" s="5">
         <v>-0.17959694007250171</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>551.6022653</v>
       </c>
       <c r="C130" s="5">
         <v>5.8238948700000037</v>
       </c>
       <c r="D130" s="5">
         <v>13.583866706285841</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>554.80848349999997</v>
       </c>
       <c r="C131" s="5">
         <v>3.2062181999999666</v>
       </c>
       <c r="D131" s="5">
         <v>7.2024289753477522</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>555.92317965999996</v>
       </c>
       <c r="C132" s="5">
         <v>1.1146961599999941</v>
       </c>
       <c r="D132" s="5">
         <v>2.4378073084265983</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>559.33003600999996</v>
       </c>
       <c r="C133" s="5">
         <v>3.4068563499999982</v>
       </c>
       <c r="D133" s="5">
         <v>7.6069462032416046</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>559.52579204000006</v>
       </c>
       <c r="C134" s="5">
         <v>0.19575603000009778</v>
       </c>
       <c r="D134" s="5">
         <v>0.42078902132915985</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>561.68169974</v>
       </c>
       <c r="C135" s="5">
         <v>2.1559076999999434</v>
       </c>
       <c r="D135" s="5">
         <v>4.7229730577556417</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>563.23510972999998</v>
       </c>
       <c r="C136" s="5">
         <v>1.5534099899999774</v>
       </c>
       <c r="D136" s="5">
         <v>3.3697194893397731</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>564.9784032</v>
       </c>
       <c r="C137" s="5">
         <v>1.743293470000026</v>
       </c>
       <c r="D137" s="5">
         <v>3.7780564780973469</v>
       </c>
       <c r="E137" s="5">
         <v>5.0670444795281266</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>563.96743720999996</v>
       </c>
       <c r="C138" s="5">
         <v>-1.0109659900000452</v>
       </c>
       <c r="D138" s="5">
         <v>-2.1262594042793515</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>564.36362710000003</v>
       </c>
       <c r="C139" s="5">
         <v>0.39618989000007332</v>
       </c>
       <c r="D139" s="5">
         <v>0.84627071017224775</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>565.60902088</v>
       </c>
       <c r="C140" s="5">
         <v>1.2453937799999721</v>
       </c>
       <c r="D140" s="5">
         <v>2.680443815491218</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>563.42742449000002</v>
       </c>
       <c r="C141" s="5">
         <v>-2.1815963899999815</v>
       </c>
       <c r="D141" s="5">
         <v>-4.5315530804212578</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>563.32603084000004</v>
       </c>
       <c r="C142" s="5">
         <v>-0.10139364999997724</v>
       </c>
       <c r="D142" s="5">
         <v>-0.21573679045291394</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>564.07970246000002</v>
       </c>
       <c r="C143" s="5">
         <v>0.75367161999997734</v>
       </c>
       <c r="D143" s="5">
         <v>1.6173417674451018</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>562.00600658999997</v>
       </c>
       <c r="C144" s="5">
         <v>-2.0736958700000514</v>
       </c>
       <c r="D144" s="5">
         <v>-4.3233819193613794</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>562.77366467000002</v>
       </c>
       <c r="C145" s="5">
         <v>0.76765808000004654</v>
       </c>
       <c r="D145" s="5">
         <v>1.651480251619053</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>562.57035988999996</v>
       </c>
       <c r="C146" s="5">
         <v>-0.20330478000005314</v>
       </c>
       <c r="D146" s="5">
         <v>-0.43264565924058251</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>560.59608013000002</v>
       </c>
       <c r="C147" s="5">
         <v>-1.9742797599999449</v>
       </c>
       <c r="D147" s="5">
         <v>-4.1309289758455492</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>559.57477429000005</v>
       </c>
       <c r="C148" s="5">
         <v>-1.0213058399999682</v>
       </c>
       <c r="D148" s="5">
         <v>-2.1644123437288276</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>559.6111171</v>
       </c>
       <c r="C149" s="5">
         <v>3.6342809999950987E-2</v>
       </c>
       <c r="D149" s="5">
         <v>7.7964475484315621E-2</v>
       </c>
       <c r="E149" s="5">
         <v>-0.94999845473738853</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>560.26535555999999</v>
       </c>
       <c r="C150" s="5">
         <v>0.65423845999998775</v>
       </c>
       <c r="D150" s="5">
         <v>1.4119698000953251</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>560.23406647000002</v>
       </c>
       <c r="C151" s="5">
         <v>-3.128908999997293E-2</v>
       </c>
       <c r="D151" s="5">
         <v>-6.6995713620943143E-2</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>560.60788135999996</v>
       </c>
       <c r="C152" s="5">
         <v>0.37381488999994872</v>
       </c>
       <c r="D152" s="5">
         <v>0.80364222906175176</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>561.96236955999996</v>
       </c>
       <c r="C153" s="5">
         <v>1.3544881999999916</v>
       </c>
       <c r="D153" s="5">
         <v>2.938167430524885</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>563.04297826000004</v>
       </c>
       <c r="C154" s="5">
         <v>1.0806087000000844</v>
       </c>
       <c r="D154" s="5">
         <v>2.3320654490151638</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>558.45433619999994</v>
       </c>
       <c r="C155" s="5">
         <v>-4.5886420600000974</v>
       </c>
       <c r="D155" s="5">
         <v>-9.3529973153936847</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>561.80064806999997</v>
       </c>
       <c r="C156" s="5">
         <v>3.3463118700000223</v>
       </c>
       <c r="D156" s="5">
         <v>7.4322870062507151</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>563.07327538000004</v>
       </c>
       <c r="C157" s="5">
         <v>1.2726273100000753</v>
       </c>
       <c r="D157" s="5">
         <v>2.7524423686769328</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>564.40049738000005</v>
       </c>
       <c r="C158" s="5">
         <v>1.3272220000000061</v>
       </c>
       <c r="D158" s="5">
         <v>2.8654830534802223</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>563.26642945000003</v>
       </c>
       <c r="C159" s="5">
         <v>-1.1340679300000147</v>
       </c>
       <c r="D159" s="5">
         <v>-2.3847290268941279</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>565.47102714000005</v>
       </c>
       <c r="C160" s="5">
         <v>2.2045976900000142</v>
       </c>
       <c r="D160" s="5">
         <v>4.7991785234409834</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>565.66462317000003</v>
       </c>
       <c r="C161" s="5">
         <v>0.1935960299999806</v>
       </c>
       <c r="D161" s="5">
         <v>0.41160938840312244</v>
       </c>
       <c r="E161" s="5">
         <v>1.0817344196752732</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>563.3312201</v>
       </c>
       <c r="C162" s="5">
         <v>-2.3334030700000312</v>
       </c>
       <c r="D162" s="5">
         <v>-4.8393007932833747</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>561.55434217000004</v>
       </c>
       <c r="C163" s="5">
         <v>-1.7768779299999551</v>
       </c>
       <c r="D163" s="5">
         <v>-3.7201005151040523</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>559.59959008999999</v>
       </c>
       <c r="C164" s="5">
         <v>-1.9547520800000484</v>
       </c>
       <c r="D164" s="5">
         <v>-4.09810794090758</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>561.36591851000003</v>
       </c>
       <c r="C165" s="5">
         <v>1.7663284200000362</v>
       </c>
       <c r="D165" s="5">
         <v>3.8541500177576404</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>561.89684380999995</v>
       </c>
       <c r="C166" s="5">
         <v>0.53092529999992166</v>
       </c>
       <c r="D166" s="5">
         <v>1.1408510962816365</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>562.36712256999999</v>
       </c>
       <c r="C167" s="5">
         <v>0.47027876000004198</v>
       </c>
       <c r="D167" s="5">
         <v>1.0089743936039453</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>565.22575687999995</v>
       </c>
       <c r="C168" s="5">
         <v>2.8586343099999567</v>
       </c>
       <c r="D168" s="5">
         <v>6.2733217868617075</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>564.29648949</v>
       </c>
       <c r="C169" s="5">
         <v>-0.92926738999994996</v>
       </c>
       <c r="D169" s="5">
         <v>-1.9551349053352762</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>564.59080434999998</v>
       </c>
       <c r="C170" s="5">
         <v>0.29431485999998586</v>
       </c>
       <c r="D170" s="5">
         <v>0.62767130789318504</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>565.09446171000002</v>
       </c>
       <c r="C171" s="5">
         <v>0.5036573600000338</v>
       </c>
       <c r="D171" s="5">
         <v>1.0757579540436879</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>564.43481553000004</v>
       </c>
       <c r="C172" s="5">
         <v>-0.65964617999998154</v>
       </c>
       <c r="D172" s="5">
         <v>-1.3918257414920143</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>567.11442963000002</v>
       </c>
       <c r="C173" s="5">
         <v>2.6796140999999807</v>
       </c>
       <c r="D173" s="5">
         <v>5.8480451825100754</v>
       </c>
       <c r="E173" s="5">
         <v>0.25630141971320075</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>569.22749866000004</v>
       </c>
       <c r="C174" s="5">
         <v>2.1130690300000197</v>
       </c>
       <c r="D174" s="5">
         <v>4.5639773891716251</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>571.22081817000003</v>
       </c>
       <c r="C175" s="5">
         <v>1.9933195099999921</v>
       </c>
       <c r="D175" s="5">
         <v>4.2840424265416122</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>573.68597565000005</v>
       </c>
       <c r="C176" s="5">
         <v>2.4651574800000162</v>
       </c>
       <c r="D176" s="5">
         <v>5.3034198211719508</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>574.17913456999997</v>
       </c>
       <c r="C177" s="5">
         <v>0.493158919999928</v>
       </c>
       <c r="D177" s="5">
         <v>1.0364497913294191</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>575.21727540999996</v>
       </c>
       <c r="C178" s="5">
         <v>1.0381408399999827</v>
       </c>
       <c r="D178" s="5">
         <v>2.1913582770161089</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>576.40349829000002</v>
       </c>
       <c r="C179" s="5">
         <v>1.1862228800000594</v>
       </c>
       <c r="D179" s="5">
         <v>2.502922393592999</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>579.60208469999998</v>
       </c>
       <c r="C180" s="5">
         <v>3.1985864099999617</v>
       </c>
       <c r="D180" s="5">
         <v>6.8661025728604885</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>580.44555731000003</v>
       </c>
       <c r="C181" s="5">
         <v>0.84347261000004892</v>
       </c>
       <c r="D181" s="5">
         <v>1.7603592356163489</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>581.40629855999998</v>
       </c>
       <c r="C182" s="5">
         <v>0.96074124999995547</v>
       </c>
       <c r="D182" s="5">
         <v>2.00439630924929</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>584.17826333000005</v>
       </c>
       <c r="C183" s="5">
         <v>2.7719647700000678</v>
       </c>
       <c r="D183" s="5">
         <v>5.8736612323421422</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>585.37844700000005</v>
       </c>
       <c r="C184" s="5">
         <v>1.2001836700000013</v>
       </c>
       <c r="D184" s="5">
         <v>2.493427859572539</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>588.00185275000001</v>
       </c>
       <c r="C185" s="5">
         <v>2.6234057499999608</v>
       </c>
       <c r="D185" s="5">
         <v>5.5124230175144895</v>
       </c>
       <c r="E185" s="5">
         <v>3.6831055654195755</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>591.11338186</v>
       </c>
       <c r="C186" s="5">
         <v>3.1115291099999922</v>
       </c>
       <c r="D186" s="5">
         <v>6.5381522252226043</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>592.71886734999998</v>
       </c>
       <c r="C187" s="5">
         <v>1.6054854899999782</v>
       </c>
       <c r="D187" s="5">
         <v>3.3083744669730297</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>594.63085014000001</v>
       </c>
       <c r="C188" s="5">
         <v>1.9119827900000246</v>
       </c>
       <c r="D188" s="5">
         <v>3.9403616322527535</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>597.16168931000004</v>
       </c>
       <c r="C189" s="5">
         <v>2.5308391700000357</v>
       </c>
       <c r="D189" s="5">
         <v>5.2286525827478725</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>598.70433472000002</v>
       </c>
       <c r="C190" s="5">
         <v>1.5426454099999773</v>
       </c>
       <c r="D190" s="5">
         <v>3.1443812547471639</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>600.48862370999996</v>
       </c>
       <c r="C191" s="5">
         <v>1.7842889899999363</v>
       </c>
       <c r="D191" s="5">
         <v>3.6355075646738566</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>603.60797179999997</v>
       </c>
       <c r="C192" s="5">
         <v>3.1193480900000168</v>
       </c>
       <c r="D192" s="5">
         <v>6.4148391651903003</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>603.43317075000004</v>
       </c>
       <c r="C193" s="5">
         <v>-0.17480104999992818</v>
       </c>
       <c r="D193" s="5">
         <v>-0.34695943666926965</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>606.62273565999999</v>
       </c>
       <c r="C194" s="5">
         <v>3.1895649099999446</v>
       </c>
       <c r="D194" s="5">
         <v>6.5305189480385772</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>605.08534854000004</v>
       </c>
       <c r="C195" s="5">
         <v>-1.5373871199999485</v>
       </c>
       <c r="D195" s="5">
         <v>-2.9991708734535605</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>608.38326932999996</v>
       </c>
       <c r="C196" s="5">
         <v>3.297920789999921</v>
       </c>
       <c r="D196" s="5">
         <v>6.7400748352889561</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>610.31692382999995</v>
       </c>
       <c r="C197" s="5">
         <v>1.9336544999999887</v>
       </c>
       <c r="D197" s="5">
         <v>3.8814030897141194</v>
       </c>
       <c r="E197" s="5">
         <v>3.7950681576317535</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>612.09031422999999</v>
       </c>
       <c r="C198" s="5">
         <v>1.7733904000000393</v>
       </c>
       <c r="D198" s="5">
         <v>3.5430924882140058</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>613.62623242999996</v>
       </c>
       <c r="C199" s="5">
         <v>1.5359181999999691</v>
       </c>
       <c r="D199" s="5">
         <v>3.0530669904168972</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>616.19201615999998</v>
       </c>
       <c r="C200" s="5">
         <v>2.565783730000021</v>
       </c>
       <c r="D200" s="5">
         <v>5.1346311478216444</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>619.35163349000004</v>
       </c>
       <c r="C201" s="5">
         <v>3.1596173300000601</v>
       </c>
       <c r="D201" s="5">
         <v>6.3297136886577343</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>621.40569707999998</v>
       </c>
       <c r="C202" s="5">
         <v>2.0540635899999415</v>
       </c>
       <c r="D202" s="5">
         <v>4.0531707340247358</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>624.14876962000005</v>
       </c>
       <c r="C203" s="5">
         <v>2.7430725400000711</v>
       </c>
       <c r="D203" s="5">
         <v>5.427681981678778</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>623.68718621000005</v>
       </c>
       <c r="C204" s="5">
         <v>-0.46158341000000291</v>
       </c>
       <c r="D204" s="5">
         <v>-0.88384803336434281</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>628.34138613000005</v>
       </c>
       <c r="C205" s="5">
         <v>4.6541999199999964</v>
       </c>
       <c r="D205" s="5">
         <v>9.3317076716433291</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>637.35773902000005</v>
       </c>
       <c r="C206" s="5">
         <v>9.0163528900000074</v>
       </c>
       <c r="D206" s="5">
         <v>18.645473337008944</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>637.27875214999995</v>
       </c>
       <c r="C207" s="5">
         <v>-7.8986870000107956E-2</v>
       </c>
       <c r="D207" s="5">
         <v>-0.14861303038302687</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>640.76634880999995</v>
       </c>
       <c r="C208" s="5">
         <v>3.4875966600000083</v>
       </c>
       <c r="D208" s="5">
         <v>6.7684862338004415</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>644.80729322000002</v>
       </c>
       <c r="C209" s="5">
         <v>4.0409444100000655</v>
       </c>
       <c r="D209" s="5">
         <v>7.8357945226893433</v>
       </c>
       <c r="E209" s="5">
         <v>5.6512228390388053</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>642.47704069999998</v>
       </c>
       <c r="C210" s="5">
         <v>-2.3302525200000446</v>
       </c>
       <c r="D210" s="5">
         <v>-4.2514825597826933</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>647.63390714000002</v>
       </c>
       <c r="C211" s="5">
         <v>5.1568664400000443</v>
       </c>
       <c r="D211" s="5">
         <v>10.068637368600196</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>651.78782646000002</v>
       </c>
       <c r="C212" s="5">
         <v>4.15391932</v>
       </c>
       <c r="D212" s="5">
         <v>7.9742006883544381</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>651.45031140000003</v>
       </c>
       <c r="C213" s="5">
         <v>-0.33751505999998699</v>
       </c>
       <c r="D213" s="5">
         <v>-0.61962885368903597</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>653.77104197999995</v>
       </c>
       <c r="C214" s="5">
         <v>2.3207305799999176</v>
       </c>
       <c r="D214" s="5">
         <v>4.3596488460393212</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>656.73917761999996</v>
       </c>
       <c r="C215" s="5">
         <v>2.9681356400000141</v>
       </c>
       <c r="D215" s="5">
         <v>5.586145579942281</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>658.06203118999997</v>
       </c>
       <c r="C216" s="5">
         <v>1.3228535700000066</v>
       </c>
       <c r="D216" s="5">
         <v>2.4440893092793736</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>659.03300100000001</v>
       </c>
       <c r="C217" s="5">
         <v>0.97096981000004234</v>
       </c>
       <c r="D217" s="5">
         <v>1.7850384387822604</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>662.35466265000002</v>
       </c>
       <c r="C218" s="5">
         <v>3.32166165000001</v>
       </c>
       <c r="D218" s="5">
         <v>6.2187597049094823</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>663.81134073999999</v>
       </c>
       <c r="C219" s="5">
         <v>1.4566780899999685</v>
       </c>
       <c r="D219" s="5">
         <v>2.6712473763118139</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>666.41595640000003</v>
       </c>
       <c r="C220" s="5">
         <v>2.6046156600000359</v>
       </c>
       <c r="D220" s="5">
         <v>4.8114265960748748</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>668.64111964999995</v>
       </c>
       <c r="C221" s="5">
         <v>2.2251632499999232</v>
       </c>
       <c r="D221" s="5">
         <v>4.0812087358964355</v>
       </c>
       <c r="E221" s="5">
         <v>3.6962712240706797</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>673.77589319000003</v>
       </c>
       <c r="C222" s="5">
         <v>5.1347735400000829</v>
       </c>
       <c r="D222" s="5">
         <v>9.6146619645543616</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>675.95506637999995</v>
       </c>
       <c r="C223" s="5">
         <v>2.1791731899999149</v>
       </c>
       <c r="D223" s="5">
         <v>3.9509131254771512</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>675.45992901</v>
       </c>
       <c r="C224" s="5">
         <v>-0.49513736999995217</v>
       </c>
       <c r="D224" s="5">
         <v>-0.87546786103068763</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>675.71647874999996</v>
       </c>
       <c r="C225" s="5">
         <v>0.25654973999996855</v>
       </c>
       <c r="D225" s="5">
         <v>0.45673118859863582</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>677.65552792999995</v>
       </c>
       <c r="C226" s="5">
         <v>1.9390491799999836</v>
       </c>
       <c r="D226" s="5">
         <v>3.4984157620854495</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>678.61594886</v>
       </c>
       <c r="C227" s="5">
         <v>0.9604209300000548</v>
       </c>
       <c r="D227" s="5">
         <v>1.7140440917235988</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>680.59029848</v>
       </c>
       <c r="C228" s="5">
         <v>1.9743496199999981</v>
       </c>
       <c r="D228" s="5">
         <v>3.54766325008955</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>682.82610917</v>
       </c>
       <c r="C229" s="5">
         <v>2.2358106899999939</v>
       </c>
       <c r="D229" s="5">
         <v>4.0141385684026254</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>686.28157120000003</v>
       </c>
       <c r="C230" s="5">
         <v>3.4554620300000352</v>
       </c>
       <c r="D230" s="5">
         <v>6.2445390142353174</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>686.57195334999994</v>
       </c>
       <c r="C231" s="5">
         <v>0.29038214999991396</v>
       </c>
       <c r="D231" s="5">
         <v>0.50893199799260103</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>687.34204032000002</v>
       </c>
       <c r="C232" s="5">
         <v>0.77008697000007942</v>
       </c>
       <c r="D232" s="5">
         <v>1.3543031417003526</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>686.71431618999998</v>
       </c>
       <c r="C233" s="5">
         <v>-0.6277241300000469</v>
       </c>
       <c r="D233" s="5">
         <v>-1.0904277294869424</v>
       </c>
       <c r="E233" s="5">
         <v>2.7029741379741123</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>684.73914892000005</v>
       </c>
       <c r="C234" s="5">
         <v>-1.975167269999929</v>
       </c>
       <c r="D234" s="5">
         <v>-3.397428371890121</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>681.38661888000001</v>
       </c>
       <c r="C235" s="5">
         <v>-3.3525300400000333</v>
       </c>
       <c r="D235" s="5">
         <v>-5.7196246530225476</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>680.73282495000001</v>
       </c>
       <c r="C236" s="5">
         <v>-0.65379393000000618</v>
       </c>
       <c r="D236" s="5">
         <v>-1.1453492117105668</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>678.97387896999999</v>
       </c>
       <c r="C237" s="5">
         <v>-1.7589459800000213</v>
       </c>
       <c r="D237" s="5">
         <v>-3.0569929199269152</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>679.59679673999995</v>
       </c>
       <c r="C238" s="5">
         <v>0.62291776999995818</v>
       </c>
       <c r="D238" s="5">
         <v>1.1065001726948687</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>677.92404197999997</v>
       </c>
       <c r="C239" s="5">
         <v>-1.6727547599999752</v>
       </c>
       <c r="D239" s="5">
         <v>-2.9140119873681813</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>678.28044317000001</v>
       </c>
       <c r="C240" s="5">
         <v>0.35640119000004233</v>
       </c>
       <c r="D240" s="5">
         <v>0.63269659301350423</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>678.25427878000005</v>
       </c>
       <c r="C241" s="5">
         <v>-2.6164389999962623E-2</v>
       </c>
       <c r="D241" s="5">
         <v>-4.6279688468653379E-2</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>678.21309380000002</v>
       </c>
       <c r="C242" s="5">
         <v>-4.1184980000025462E-2</v>
       </c>
       <c r="D242" s="5">
         <v>-7.2842111535320608E-2</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>678.80067191000001</v>
       </c>
       <c r="C243" s="5">
         <v>0.58757810999998128</v>
       </c>
       <c r="D243" s="5">
         <v>1.0446026855148727</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>679.54680065000002</v>
       </c>
       <c r="C244" s="5">
         <v>0.74612874000001739</v>
       </c>
       <c r="D244" s="5">
         <v>1.3270276490651378</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>680.21044032999998</v>
       </c>
       <c r="C245" s="5">
         <v>0.66363967999996021</v>
       </c>
       <c r="D245" s="5">
         <v>1.1782250507168524</v>
       </c>
       <c r="E245" s="5">
         <v>-0.94710066568650664</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>682.76999236999995</v>
       </c>
       <c r="C246" s="5">
         <v>2.5595520399999714</v>
       </c>
       <c r="D246" s="5">
         <v>4.6100925600329301</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>683.50810571</v>
       </c>
       <c r="C247" s="5">
         <v>0.73811334000004081</v>
       </c>
       <c r="D247" s="5">
         <v>1.3050096861563665</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>688.12712750000003</v>
       </c>
       <c r="C248" s="5">
         <v>4.6190217900000334</v>
       </c>
       <c r="D248" s="5">
         <v>8.4176820105039454</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>687.81382995000001</v>
       </c>
       <c r="C249" s="5">
         <v>-0.31329755000001569</v>
       </c>
       <c r="D249" s="5">
         <v>-0.54498222734644663</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>691.13562162999995</v>
       </c>
       <c r="C250" s="5">
         <v>3.321791679999933</v>
       </c>
       <c r="D250" s="5">
         <v>5.9518345730654287</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>692.66753532999996</v>
       </c>
       <c r="C251" s="5">
         <v>1.5319137000000183</v>
       </c>
       <c r="D251" s="5">
         <v>2.6924863500368934</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>693.61300265</v>
       </c>
       <c r="C252" s="5">
         <v>0.94546732000003431</v>
       </c>
       <c r="D252" s="5">
         <v>1.6503114390470586</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>694.10724873000004</v>
       </c>
       <c r="C253" s="5">
         <v>0.494246080000039</v>
       </c>
       <c r="D253" s="5">
         <v>0.85844013297298183</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>693.82545256000003</v>
       </c>
       <c r="C254" s="5">
         <v>-0.2817961700000069</v>
       </c>
       <c r="D254" s="5">
         <v>-0.48609397893795148</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>700.15226820999999</v>
       </c>
       <c r="C255" s="5">
         <v>6.3268156499999577</v>
       </c>
       <c r="D255" s="5">
         <v>11.508319190862393</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>701.32128893000004</v>
       </c>
       <c r="C256" s="5">
         <v>1.1690207200000486</v>
       </c>
       <c r="D256" s="5">
         <v>2.0221018604188901</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>702.96114502</v>
       </c>
       <c r="C257" s="5">
         <v>1.6398560899999666</v>
       </c>
       <c r="D257" s="5">
         <v>2.8422528921751455</v>
       </c>
       <c r="E257" s="5">
         <v>3.3446567916485703</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>704.09325861000002</v>
       </c>
       <c r="C258" s="5">
         <v>1.1321135900000172</v>
       </c>
       <c r="D258" s="5">
         <v>1.9498014510705985</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>707.05217245999995</v>
       </c>
       <c r="C259" s="5">
         <v>2.9589138499999308</v>
       </c>
       <c r="D259" s="5">
         <v>5.161143088088993</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>710.19906973000002</v>
       </c>
       <c r="C260" s="5">
         <v>3.1468972700000677</v>
       </c>
       <c r="D260" s="5">
         <v>5.4735727020702951</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>715.54028975999995</v>
       </c>
       <c r="C261" s="5">
         <v>5.3412200299999313</v>
       </c>
       <c r="D261" s="5">
         <v>9.4077082156382996</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>715.20008997000002</v>
       </c>
       <c r="C262" s="5">
         <v>-0.34019978999992873</v>
       </c>
       <c r="D262" s="5">
         <v>-0.56904400655716225</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>715.78064916000005</v>
       </c>
       <c r="C263" s="5">
         <v>0.58055919000003087</v>
       </c>
       <c r="D263" s="5">
         <v>0.97845319107445761</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>719.01542401999995</v>
       </c>
       <c r="C264" s="5">
         <v>3.2347748599999022</v>
       </c>
       <c r="D264" s="5">
         <v>5.5599176158302122</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>722.09975869000004</v>
       </c>
       <c r="C265" s="5">
         <v>3.0843346700000893</v>
       </c>
       <c r="D265" s="5">
         <v>5.2707984388373097</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>724.29409154999996</v>
       </c>
       <c r="C266" s="5">
         <v>2.1943328599999177</v>
       </c>
       <c r="D266" s="5">
         <v>3.7081556902523793</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>723.49597829000004</v>
       </c>
       <c r="C267" s="5">
         <v>-0.79811325999992278</v>
       </c>
       <c r="D267" s="5">
         <v>-1.3143180108461716</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>725.13720884999998</v>
       </c>
       <c r="C268" s="5">
         <v>1.6412305599999399</v>
       </c>
       <c r="D268" s="5">
         <v>2.7563882275338569</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>728.32472528999995</v>
       </c>
       <c r="C269" s="5">
         <v>3.1875164399999676</v>
       </c>
       <c r="D269" s="5">
         <v>5.4043070566238249</v>
       </c>
       <c r="E269" s="5">
         <v>3.6081055759174641</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>732.56445847999998</v>
       </c>
       <c r="C270" s="5">
         <v>4.2397331900000381</v>
       </c>
       <c r="D270" s="5">
         <v>7.2135034483863603</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>733.11794038000005</v>
       </c>
       <c r="C271" s="5">
         <v>0.55348190000006525</v>
       </c>
       <c r="D271" s="5">
         <v>0.91042529933607064</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>735.88979142000005</v>
       </c>
       <c r="C272" s="5">
         <v>2.7718510400000014</v>
       </c>
       <c r="D272" s="5">
         <v>4.6326368473439627</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>737.39237974000002</v>
       </c>
       <c r="C273" s="5">
         <v>1.5025883199999726</v>
       </c>
       <c r="D273" s="5">
         <v>2.4779441380390121</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>740.22273368000003</v>
       </c>
       <c r="C274" s="5">
         <v>2.8303539400000091</v>
       </c>
       <c r="D274" s="5">
         <v>4.7044849272117162</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>742.91619694999997</v>
       </c>
       <c r="C275" s="5">
         <v>2.6934632699999383</v>
       </c>
       <c r="D275" s="5">
         <v>4.4549185143460734</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>745.16160907999995</v>
       </c>
       <c r="C276" s="5">
         <v>2.245412129999977</v>
       </c>
       <c r="D276" s="5">
         <v>3.6878190037836545</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>749.31368031</v>
       </c>
       <c r="C277" s="5">
         <v>4.1520712300000469</v>
       </c>
       <c r="D277" s="5">
         <v>6.8952180756717496</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>753.01035032000004</v>
       </c>
       <c r="C278" s="5">
         <v>3.696670010000048</v>
       </c>
       <c r="D278" s="5">
         <v>6.0833947700033031</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>756.77168569000003</v>
       </c>
       <c r="C279" s="5">
         <v>3.7613353699999834</v>
       </c>
       <c r="D279" s="5">
         <v>6.1615249154756802</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>762.60492175000002</v>
       </c>
       <c r="C280" s="5">
         <v>5.8332360599999902</v>
       </c>
       <c r="D280" s="5">
         <v>9.6520483686910463</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>764.30407236999997</v>
       </c>
       <c r="C281" s="5">
         <v>1.6991506199999549</v>
       </c>
       <c r="D281" s="5">
         <v>2.7067146392299124</v>
       </c>
       <c r="E281" s="5">
         <v>4.9400145059848022</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>764.3660198</v>
       </c>
       <c r="C282" s="5">
         <v>6.1947430000032E-2</v>
       </c>
       <c r="D282" s="5">
         <v>9.7304286990795852E-2</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>768.43771346999995</v>
       </c>
       <c r="C283" s="5">
         <v>4.0716936699999451</v>
       </c>
       <c r="D283" s="5">
         <v>6.5829135329511956</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>770.80833194000002</v>
       </c>
       <c r="C284" s="5">
         <v>2.3706184700000676</v>
       </c>
       <c r="D284" s="5">
         <v>3.7654449399486367</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>774.13335572999995</v>
       </c>
       <c r="C285" s="5">
         <v>3.325023789999932</v>
       </c>
       <c r="D285" s="5">
         <v>5.3010162659009374</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>777.12399717999995</v>
       </c>
       <c r="C286" s="5">
         <v>2.9906414499999983</v>
       </c>
       <c r="D286" s="5">
         <v>4.7356353071482671</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>780.61665501000004</v>
       </c>
       <c r="C287" s="5">
         <v>3.4926578300000983</v>
       </c>
       <c r="D287" s="5">
         <v>5.5285368913738031</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>784.13981137999997</v>
       </c>
       <c r="C288" s="5">
         <v>3.5231563699999242</v>
       </c>
       <c r="D288" s="5">
         <v>5.5524431953245301</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>786.65204548999998</v>
       </c>
       <c r="C289" s="5">
         <v>2.5122341100000085</v>
       </c>
       <c r="D289" s="5">
         <v>3.9130443844797469</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>790.34614329999999</v>
       </c>
       <c r="C290" s="5">
         <v>3.6940978100000166</v>
       </c>
       <c r="D290" s="5">
         <v>5.7830160422299715</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>791.45281379999994</v>
       </c>
       <c r="C291" s="5">
         <v>1.1066704999999502</v>
       </c>
       <c r="D291" s="5">
         <v>1.6932831913736734</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>796.12330065000003</v>
       </c>
       <c r="C292" s="5">
         <v>4.6704868500000885</v>
       </c>
       <c r="D292" s="5">
         <v>7.3158053635288489</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>797.46998031999999</v>
       </c>
       <c r="C293" s="5">
         <v>1.3466796699999577</v>
       </c>
       <c r="D293" s="5">
         <v>2.0488475969863806</v>
       </c>
       <c r="E293" s="5">
         <v>4.339360360485478</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>800.21511074</v>
       </c>
       <c r="C294" s="5">
         <v>2.7451304200000095</v>
       </c>
       <c r="D294" s="5">
         <v>4.2098698155577319</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>804.27279149000003</v>
       </c>
       <c r="C295" s="5">
         <v>4.0576807500000314</v>
       </c>
       <c r="D295" s="5">
         <v>6.2574880369393071</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>807.92386232000001</v>
       </c>
       <c r="C296" s="5">
         <v>3.6510708299999806</v>
       </c>
       <c r="D296" s="5">
         <v>5.5856026015522531</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>810.17181843000003</v>
       </c>
       <c r="C297" s="5">
         <v>2.2479561100000183</v>
       </c>
       <c r="D297" s="5">
         <v>3.390435202920683</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>812.33411679999995</v>
       </c>
       <c r="C298" s="5">
         <v>2.1622983699999168</v>
       </c>
       <c r="D298" s="5">
         <v>3.2501597191609166</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>815.13247422999996</v>
       </c>
       <c r="C299" s="5">
         <v>2.79835743000001</v>
       </c>
       <c r="D299" s="5">
         <v>4.2130304835832577</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>817.43440762</v>
       </c>
       <c r="C300" s="5">
         <v>2.3019333900000447</v>
       </c>
       <c r="D300" s="5">
         <v>3.4419323842604266</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>819.52534795999998</v>
       </c>
       <c r="C301" s="5">
         <v>2.0909403399999746</v>
       </c>
       <c r="D301" s="5">
         <v>3.113070692781772</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>822.42636845000004</v>
       </c>
       <c r="C302" s="5">
         <v>2.9010204900000645</v>
       </c>
       <c r="D302" s="5">
         <v>4.3315412630302585</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>826.01084467999999</v>
       </c>
       <c r="C303" s="5">
         <v>3.5844762299999502</v>
       </c>
       <c r="D303" s="5">
         <v>5.3573107951691457</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>828.78571826999996</v>
       </c>
       <c r="C304" s="5">
         <v>2.7748735899999701</v>
       </c>
       <c r="D304" s="5">
         <v>4.1065641070169079</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>832.72765120999998</v>
       </c>
       <c r="C305" s="5">
         <v>3.9419329400000152</v>
       </c>
       <c r="D305" s="5">
         <v>5.8592290918184187</v>
       </c>
       <c r="E305" s="5">
         <v>4.4211909865061294</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>834.73971305999999</v>
       </c>
       <c r="C306" s="5">
         <v>2.0120618500000091</v>
       </c>
       <c r="D306" s="5">
         <v>2.9383204080193348</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>838.30146918000003</v>
       </c>
       <c r="C307" s="5">
         <v>3.5617561200000409</v>
       </c>
       <c r="D307" s="5">
         <v>5.2421759580599137</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>841.27120351999997</v>
       </c>
       <c r="C308" s="5">
         <v>2.9697343399999454</v>
       </c>
       <c r="D308" s="5">
         <v>4.3348877654564522</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>845.21287153000003</v>
       </c>
       <c r="C309" s="5">
         <v>3.9416680100000576</v>
       </c>
       <c r="D309" s="5">
         <v>5.7696203736681717</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>849.65189671999997</v>
       </c>
       <c r="C310" s="5">
         <v>4.4390251899999384</v>
       </c>
       <c r="D310" s="5">
         <v>6.4876268680695182</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>853.43010004999996</v>
       </c>
       <c r="C311" s="5">
         <v>3.7782033299999966</v>
       </c>
       <c r="D311" s="5">
         <v>5.4685799808577018</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>857.16379966</v>
       </c>
       <c r="C312" s="5">
         <v>3.7336996100000306</v>
       </c>
       <c r="D312" s="5">
         <v>5.3781044683874013</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>859.63131118000001</v>
       </c>
       <c r="C313" s="5">
         <v>2.4675115200000164</v>
       </c>
       <c r="D313" s="5">
         <v>3.5096533275055242</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>863.08152009000003</v>
       </c>
       <c r="C314" s="5">
         <v>3.4502089100000148</v>
       </c>
       <c r="D314" s="5">
         <v>4.9240639598797431</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>865.79477202999999</v>
       </c>
       <c r="C315" s="5">
         <v>2.7132519399999637</v>
       </c>
       <c r="D315" s="5">
         <v>3.8383300865858727</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>867.43489832</v>
       </c>
       <c r="C316" s="5">
         <v>1.640126290000012</v>
       </c>
       <c r="D316" s="5">
         <v>2.2970659737311827</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>871.36822135</v>
       </c>
       <c r="C317" s="5">
         <v>3.9333230299999968</v>
       </c>
       <c r="D317" s="5">
         <v>5.579091460196639</v>
       </c>
       <c r="E317" s="5">
         <v>4.6402410300478314</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>874.02155790999996</v>
       </c>
       <c r="C318" s="5">
         <v>2.653336559999957</v>
       </c>
       <c r="D318" s="5">
         <v>3.7158497181199124</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>876.86945428000001</v>
       </c>
       <c r="C319" s="5">
         <v>2.8478963700000577</v>
       </c>
       <c r="D319" s="5">
         <v>3.9808980048314568</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>877.78947990999995</v>
       </c>
       <c r="C320" s="5">
         <v>0.92002562999994097</v>
       </c>
       <c r="D320" s="5">
         <v>1.266350542137773</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>882.10097554000004</v>
       </c>
       <c r="C321" s="5">
         <v>4.3114956300000813</v>
       </c>
       <c r="D321" s="5">
         <v>6.0559818572613278</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>882.87978066000005</v>
       </c>
       <c r="C322" s="5">
         <v>0.77880512000001545</v>
       </c>
       <c r="D322" s="5">
         <v>1.0646374375325118</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>884.66591792999998</v>
       </c>
       <c r="C323" s="5">
         <v>1.7861372699999265</v>
       </c>
       <c r="D323" s="5">
         <v>2.4548929953515541</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>891.76087714000005</v>
       </c>
       <c r="C324" s="5">
         <v>7.09495921000007</v>
       </c>
       <c r="D324" s="5">
         <v>10.059979759440751</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>893.22725235999997</v>
       </c>
       <c r="C325" s="5">
         <v>1.466375219999918</v>
       </c>
       <c r="D325" s="5">
         <v>1.99117509682325</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>896.61547108000002</v>
       </c>
       <c r="C326" s="5">
         <v>3.3882187200000544</v>
       </c>
       <c r="D326" s="5">
         <v>4.6480550079129435</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>897.26389196000002</v>
       </c>
       <c r="C327" s="5">
         <v>0.64842088000000331</v>
       </c>
       <c r="D327" s="5">
         <v>0.87128483748100116</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>898.78270960999998</v>
       </c>
       <c r="C328" s="5">
         <v>1.5188176499999599</v>
       </c>
       <c r="D328" s="5">
         <v>2.0502836163671878</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>900.97472791999996</v>
       </c>
       <c r="C329" s="5">
         <v>2.1920183099999804</v>
       </c>
       <c r="D329" s="5">
         <v>2.9662279312634654</v>
       </c>
       <c r="E329" s="5">
         <v>3.3977032722321443</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>905.37103029000002</v>
       </c>
       <c r="C330" s="5">
         <v>4.3963023700000576</v>
       </c>
       <c r="D330" s="5">
         <v>6.0151216829035015</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>907.46510972999999</v>
       </c>
       <c r="C331" s="5">
         <v>2.0940794399999731</v>
       </c>
       <c r="D331" s="5">
         <v>2.8111239720037595</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>910.34608946000003</v>
       </c>
       <c r="C332" s="5">
         <v>2.8809797300000355</v>
       </c>
       <c r="D332" s="5">
         <v>3.8769373398135132</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>912.23137322000002</v>
       </c>
       <c r="C333" s="5">
         <v>1.885283759999993</v>
       </c>
       <c r="D333" s="5">
         <v>2.5136460268308847</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>915.13123642000005</v>
       </c>
       <c r="C334" s="5">
         <v>2.8998632000000271</v>
       </c>
       <c r="D334" s="5">
         <v>3.8820478280981563</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>916.18660130000001</v>
       </c>
       <c r="C335" s="5">
         <v>1.0553648799999564</v>
       </c>
       <c r="D335" s="5">
         <v>1.3926981659388771</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>918.13346879999995</v>
       </c>
       <c r="C336" s="5">
         <v>1.9468674999999394</v>
       </c>
       <c r="D336" s="5">
         <v>2.5799763251545205</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>919.81240233999995</v>
       </c>
       <c r="C337" s="5">
         <v>1.6789335400000027</v>
       </c>
       <c r="D337" s="5">
         <v>2.2165702525900333</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>922.38968288000001</v>
       </c>
       <c r="C338" s="5">
         <v>2.5772805400000607</v>
       </c>
       <c r="D338" s="5">
         <v>3.4146595014473702</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>925.77905533000001</v>
       </c>
       <c r="C339" s="5">
         <v>3.3893724499999962</v>
       </c>
       <c r="D339" s="5">
         <v>4.4996832730028524</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>926.87786244999995</v>
       </c>
       <c r="C340" s="5">
         <v>1.0988071199999467</v>
       </c>
       <c r="D340" s="5">
         <v>1.4336144580228805</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>929.79937070000005</v>
       </c>
       <c r="C341" s="5">
         <v>2.9215082500001017</v>
       </c>
       <c r="D341" s="5">
         <v>3.8486510989441669</v>
       </c>
       <c r="E341" s="5">
         <v>3.1992731745700498</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>933.94568660000004</v>
       </c>
       <c r="C342" s="5">
         <v>4.1463158999999905</v>
       </c>
       <c r="D342" s="5">
         <v>5.4844573549435394</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>937.72321938000005</v>
       </c>
       <c r="C343" s="5">
         <v>3.7775327800000014</v>
       </c>
       <c r="D343" s="5">
         <v>4.9630859890245516</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>941.35165088999997</v>
       </c>
       <c r="C344" s="5">
         <v>3.6284315099999276</v>
       </c>
       <c r="D344" s="5">
         <v>4.7433896541931642</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>943.56614884999999</v>
       </c>
       <c r="C345" s="5">
         <v>2.214497960000017</v>
       </c>
       <c r="D345" s="5">
         <v>2.8597724412847247</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>948.11342475000004</v>
       </c>
       <c r="C346" s="5">
         <v>4.5472759000000451</v>
       </c>
       <c r="D346" s="5">
         <v>5.938868390730434</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>952.26812279000001</v>
       </c>
       <c r="C347" s="5">
         <v>4.1546980399999711</v>
       </c>
       <c r="D347" s="5">
         <v>5.3870885597853579</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>954.20561385999997</v>
       </c>
       <c r="C348" s="5">
         <v>1.9374910699999646</v>
       </c>
       <c r="D348" s="5">
         <v>2.4690356650878709</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>958.31755099999998</v>
       </c>
       <c r="C349" s="5">
         <v>4.1119371400000091</v>
       </c>
       <c r="D349" s="5">
         <v>5.2954723187851993</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>960.06649168000001</v>
       </c>
       <c r="C350" s="5">
         <v>1.7489406800000324</v>
       </c>
       <c r="D350" s="5">
         <v>2.2121306444008892</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>964.60766087000002</v>
       </c>
       <c r="C351" s="5">
         <v>4.5411691900000051</v>
       </c>
       <c r="D351" s="5">
         <v>5.8260862219138509</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>967.64931106999995</v>
       </c>
       <c r="C352" s="5">
         <v>3.0416501999999355</v>
       </c>
       <c r="D352" s="5">
         <v>3.8502197911360447</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>969.12527154999998</v>
       </c>
       <c r="C353" s="5">
         <v>1.4759604800000261</v>
       </c>
       <c r="D353" s="5">
         <v>1.8457997915075852</v>
       </c>
       <c r="E353" s="5">
         <v>4.2295039219475195</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>971.40905942999996</v>
       </c>
       <c r="C354" s="5">
         <v>2.2837878799999771</v>
       </c>
       <c r="D354" s="5">
         <v>2.8647959668249845</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>976.21051631</v>
       </c>
       <c r="C355" s="5">
         <v>4.8014568800000461</v>
       </c>
       <c r="D355" s="5">
         <v>6.0952618067264153</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>978.46748764999995</v>
       </c>
       <c r="C356" s="5">
         <v>2.25697133999995</v>
       </c>
       <c r="D356" s="5">
         <v>2.8099180609146179</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>981.77234639000005</v>
       </c>
       <c r="C357" s="5">
         <v>3.3048587400000997</v>
       </c>
       <c r="D357" s="5">
         <v>4.129251582203608</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>983.81702474999997</v>
       </c>
       <c r="C358" s="5">
         <v>2.0446783599999208</v>
       </c>
       <c r="D358" s="5">
         <v>2.527994435687142</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>985.68059441000003</v>
       </c>
       <c r="C359" s="5">
         <v>1.8635696600000529</v>
       </c>
       <c r="D359" s="5">
         <v>2.2969001241896825</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>990.70946073000005</v>
       </c>
       <c r="C360" s="5">
         <v>5.0288663200000201</v>
       </c>
       <c r="D360" s="5">
         <v>6.2970582931715091</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>995.20426394000003</v>
       </c>
       <c r="C361" s="5">
         <v>4.4948032099999864</v>
       </c>
       <c r="D361" s="5">
         <v>5.5822745006095964</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>995.58133281000005</v>
       </c>
       <c r="C362" s="5">
         <v>0.37706887000001643</v>
       </c>
       <c r="D362" s="5">
         <v>0.45561174568562457</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>998.85573570999998</v>
       </c>
       <c r="C363" s="5">
         <v>3.2744028999999273</v>
       </c>
       <c r="D363" s="5">
         <v>4.0189040882702587</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>1003.960433</v>
       </c>
       <c r="C364" s="5">
         <v>5.1046972899999901</v>
       </c>
       <c r="D364" s="5">
         <v>6.3080012605878366</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>1006.0214866</v>
       </c>
       <c r="C365" s="5">
         <v>2.0610536000000366</v>
       </c>
       <c r="D365" s="5">
         <v>2.4915146457960002</v>
       </c>
       <c r="E365" s="5">
         <v>3.8071667443971391</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>1012.1588434</v>
       </c>
       <c r="C366" s="5">
         <v>6.1373568000000205</v>
       </c>
       <c r="D366" s="5">
         <v>7.5714468172391136</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>1013.3753621</v>
       </c>
       <c r="C367" s="5">
         <v>1.2165186999999378</v>
       </c>
       <c r="D367" s="5">
         <v>1.4518584102727106</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>1008.1357269</v>
       </c>
       <c r="C368" s="5">
         <v>-5.2396351999999524</v>
       </c>
       <c r="D368" s="5">
         <v>-6.0311363460020084</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>877.52632205999998</v>
       </c>
       <c r="C369" s="5">
         <v>-130.60940484000002</v>
       </c>
       <c r="D369" s="5">
         <v>-81.081192497397623</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>900.00405394999996</v>
       </c>
       <c r="C370" s="5">
         <v>22.477731889999973</v>
       </c>
       <c r="D370" s="5">
         <v>35.460214861614702</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>926.80643798999995</v>
       </c>
       <c r="C371" s="5">
         <v>26.802384039999993</v>
       </c>
       <c r="D371" s="5">
         <v>42.21156477890424</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>938.69381695000004</v>
       </c>
       <c r="C372" s="5">
         <v>11.887378960000092</v>
       </c>
       <c r="D372" s="5">
         <v>16.524965700639505</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>950.33741138000005</v>
       </c>
       <c r="C373" s="5">
         <v>11.643594430000007</v>
       </c>
       <c r="D373" s="5">
         <v>15.94350573222567</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>956.96056686999998</v>
       </c>
       <c r="C374" s="5">
         <v>6.623155489999931</v>
       </c>
       <c r="D374" s="5">
         <v>8.6912524884057873</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>969.76892471999997</v>
       </c>
       <c r="C375" s="5">
         <v>12.808357849999993</v>
       </c>
       <c r="D375" s="5">
         <v>17.298012550162966</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>975.17928960999996</v>
       </c>
       <c r="C376" s="5">
         <v>5.4103648899999826</v>
       </c>
       <c r="D376" s="5">
         <v>6.9041268755547947</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>982.44263803000001</v>
       </c>
       <c r="C377" s="5">
         <v>7.2633484200000566</v>
       </c>
       <c r="D377" s="5">
         <v>9.313248027669685</v>
       </c>
       <c r="E377" s="5">
         <v>-2.34377186611473</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>985.71659498999998</v>
       </c>
       <c r="C378" s="5">
         <v>3.2739569599999641</v>
       </c>
       <c r="D378" s="5">
         <v>4.0730750363797252</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>984.30988072000002</v>
       </c>
       <c r="C379" s="5">
         <v>-1.4067142699999522</v>
       </c>
       <c r="D379" s="5">
         <v>-1.6991398257337975</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>997.46623476000002</v>
       </c>
       <c r="C380" s="5">
         <v>13.156354039999997</v>
       </c>
       <c r="D380" s="5">
         <v>17.272532420829446</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>1008.0952739000001</v>
       </c>
       <c r="C381" s="5">
         <v>10.629039140000032</v>
       </c>
       <c r="D381" s="5">
         <v>13.56395394854113</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>1017.8722263</v>
       </c>
       <c r="C382" s="5">
         <v>9.7769523999999137</v>
       </c>
       <c r="D382" s="5">
         <v>12.279437359051837</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>1027.5496869000001</v>
       </c>
       <c r="C383" s="5">
         <v>9.6774606000001313</v>
       </c>
       <c r="D383" s="5">
         <v>12.024961371608821</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>1042.6803741000001</v>
       </c>
       <c r="C384" s="5">
         <v>15.130687200000011</v>
       </c>
       <c r="D384" s="5">
         <v>19.173697499601118</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>1047.7784667000001</v>
       </c>
       <c r="C385" s="5">
         <v>5.0980925999999727</v>
       </c>
       <c r="D385" s="5">
         <v>6.0276747373775974</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>1051.2427244</v>
       </c>
       <c r="C386" s="5">
         <v>3.4642576999999619</v>
       </c>
       <c r="D386" s="5">
         <v>4.0404952454840215</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>1070.2741659000001</v>
       </c>
       <c r="C387" s="5">
         <v>19.031441500000028</v>
       </c>
       <c r="D387" s="5">
         <v>24.023640304029502</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>1076.0253422000001</v>
       </c>
       <c r="C388" s="5">
         <v>5.7511762999999974</v>
       </c>
       <c r="D388" s="5">
         <v>6.6422958604879678</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>1082.6029602999999</v>
       </c>
       <c r="C389" s="5">
         <v>6.5776180999998815</v>
       </c>
       <c r="D389" s="5">
         <v>7.5871804065575477</v>
       </c>
       <c r="E389" s="5">
         <v>10.195030060059484</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>1084.6308087</v>
       </c>
       <c r="C390" s="5">
         <v>2.027848400000039</v>
       </c>
       <c r="D390" s="5">
         <v>2.2710493695450529</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>1095.0687048</v>
       </c>
       <c r="C391" s="5">
         <v>10.437896099999989</v>
       </c>
       <c r="D391" s="5">
         <v>12.179416611684069</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>1100.2257029</v>
       </c>
       <c r="C392" s="5">
         <v>5.1569981000000098</v>
       </c>
       <c r="D392" s="5">
         <v>5.7998434356080653</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>1110.7667472000001</v>
       </c>
       <c r="C393" s="5">
         <v>10.541044300000067</v>
       </c>
       <c r="D393" s="5">
         <v>12.122558872076761</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>1114.1700820000001</v>
       </c>
       <c r="C394" s="5">
         <v>3.4033348000000387</v>
       </c>
       <c r="D394" s="5">
         <v>3.7393377422469287</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>1118.0147214000001</v>
       </c>
       <c r="C395" s="5">
         <v>3.8446394000000055</v>
       </c>
       <c r="D395" s="5">
         <v>4.220308847464449</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>1136.6110475</v>
       </c>
       <c r="C396" s="5">
         <v>18.596326099999942</v>
       </c>
       <c r="D396" s="5">
         <v>21.891159844931551</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>1144.0104444000001</v>
       </c>
       <c r="C397" s="5">
         <v>7.3993969000000561</v>
       </c>
       <c r="D397" s="5">
         <v>8.0979350539851502</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>1144.8201567999999</v>
       </c>
       <c r="C398" s="5">
         <v>0.80971239999985301</v>
       </c>
       <c r="D398" s="5">
         <v>0.85265505503737682</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>1149.6363793</v>
       </c>
       <c r="C399" s="5">
         <v>4.8162225000000944</v>
       </c>
       <c r="D399" s="5">
         <v>5.166826704896188</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>1152.4966156999999</v>
       </c>
       <c r="C400" s="5">
         <v>2.8602363999998488</v>
       </c>
       <c r="D400" s="5">
         <v>3.0267324819073904</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>1153.1436965</v>
       </c>
       <c r="C401" s="5">
         <v>0.64708080000013979</v>
       </c>
       <c r="D401" s="5">
         <v>0.67583651770102282</v>
       </c>
       <c r="E401" s="5">
         <v>6.5158454933886834</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>1160.6815629</v>
       </c>
       <c r="C402" s="5">
         <v>7.5378663999999844</v>
       </c>
       <c r="D402" s="5">
         <v>8.1324089517046829</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>1163.8230966000001</v>
       </c>
       <c r="C403" s="5">
         <v>3.1415337000000818</v>
       </c>
       <c r="D403" s="5">
         <v>3.29674351697955</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>1168.7299995000001</v>
       </c>
       <c r="C404" s="5">
         <v>4.9069028999999773</v>
       </c>
       <c r="D404" s="5">
         <v>5.1784197951172839</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>1168.8528702999999</v>
       </c>
       <c r="C405" s="5">
         <v>0.12287079999987327</v>
       </c>
       <c r="D405" s="5">
         <v>0.12623124791166784</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>1171.1816527999999</v>
       </c>
       <c r="C406" s="5">
         <v>2.3287824999999884</v>
       </c>
       <c r="D406" s="5">
         <v>2.4172125932693245</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>1176.7184851</v>
       </c>
       <c r="C407" s="5">
         <v>5.5368323000000146</v>
       </c>
       <c r="D407" s="5">
         <v>5.8229310984829308</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>1171.4492067000001</v>
       </c>
       <c r="C408" s="5">
         <v>-5.2692783999998483</v>
       </c>
       <c r="D408" s="5">
         <v>-5.2431443225585799</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>1175.2324169999999</v>
       </c>
       <c r="C409" s="5">
         <v>3.7832102999998369</v>
       </c>
       <c r="D409" s="5">
         <v>3.9449982663684713</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>1174.4784944999999</v>
       </c>
       <c r="C410" s="5">
         <v>-0.75392250000004424</v>
       </c>
       <c r="D410" s="5">
         <v>-0.76710080857365082</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>1178.2440793999999</v>
       </c>
       <c r="C411" s="5">
         <v>3.7655849000000217</v>
       </c>
       <c r="D411" s="5">
         <v>3.9159868080975713</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>1180.7020292</v>
       </c>
       <c r="C412" s="5">
         <v>2.4579498000000513</v>
       </c>
       <c r="D412" s="5">
         <v>2.5322580806063977</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>1181.5193826</v>
       </c>
       <c r="C413" s="5">
         <v>0.81735340000000178</v>
       </c>
       <c r="D413" s="5">
         <v>0.8338828156689182</v>
       </c>
       <c r="E413" s="5">
         <v>2.4607242086242431</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>1185.7039560999999</v>
       </c>
       <c r="C414" s="5">
         <v>4.1845734999999422</v>
       </c>
       <c r="D414" s="5">
         <v>4.3337987539158407</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>1188.3878096000001</v>
       </c>
       <c r="C415" s="5">
         <v>2.6838535000001684</v>
       </c>
       <c r="D415" s="5">
         <v>2.7502841567114356</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>1190.2385661999999</v>
       </c>
       <c r="C416" s="5">
         <v>1.8507565999998405</v>
       </c>
       <c r="D416" s="5">
         <v>1.8849320374866529</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>1191.3555322</v>
       </c>
       <c r="C417" s="5">
         <v>1.1169660000000476</v>
       </c>
       <c r="D417" s="5">
         <v>1.1319571323747724</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>1194.3709378999999</v>
       </c>
       <c r="C418" s="5">
         <v>3.0154056999999739</v>
       </c>
       <c r="D418" s="5">
         <v>3.0799259522967581</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>1197.8815465</v>
       </c>
       <c r="C419" s="5">
         <v>3.5106086000000687</v>
       </c>
       <c r="D419" s="5">
         <v>3.5847368585992578</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>1198.5708007999999</v>
       </c>
       <c r="C420" s="5">
         <v>0.68925429999990229</v>
       </c>
       <c r="D420" s="5">
         <v>0.6926625619783966</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>1202.1751291999999</v>
       </c>
       <c r="C421" s="5">
         <v>3.6043283999999858</v>
       </c>
       <c r="D421" s="5">
         <v>3.6689136273586609</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>1205.752956</v>
       </c>
       <c r="C422" s="5">
         <v>3.577826800000139</v>
       </c>
       <c r="D422" s="5">
         <v>3.6303955933165044</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>1209.1501251</v>
       </c>
       <c r="C423" s="5">
         <v>3.3971690999999282</v>
       </c>
       <c r="D423" s="5">
         <v>3.4338471004952131</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>1211.0240550000001</v>
       </c>
       <c r="C424" s="5">
         <v>1.8739299000001211</v>
       </c>
       <c r="D424" s="5">
         <v>1.8756835202303535</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>1213.4382092999999</v>
       </c>
       <c r="C425" s="5">
         <v>2.4141542999998364</v>
       </c>
       <c r="D425" s="5">
         <v>2.4185813144995238</v>
       </c>
       <c r="E425" s="5">
         <v>2.701506819952515</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>1219.5937707000001</v>
       </c>
       <c r="C426" s="5">
         <v>6.1555614000001242</v>
       </c>
       <c r="D426" s="5">
         <v>6.2601382142198236</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>1219.4980373999999</v>
       </c>
       <c r="C427" s="5">
         <v>-9.5733300000119925E-2</v>
       </c>
       <c r="D427" s="5">
         <v>-9.4154610168994957E-2</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>1220.7345272</v>
       </c>
       <c r="C428" s="5">
         <v>1.2364898000000721</v>
       </c>
       <c r="D428" s="5">
         <v>1.2235282756835275</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>1224.3090761000001</v>
       </c>
       <c r="C429" s="5">
         <v>3.5745489000000816</v>
       </c>
       <c r="D429" s="5">
         <v>3.5709807317559905</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>1226.7671369</v>
       </c>
       <c r="C430" s="5">
         <v>2.4580607999998847</v>
       </c>
       <c r="D430" s="5">
         <v>2.4360380178046759</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>1221.6494413999999</v>
       </c>
       <c r="C431" s="5">
         <v>-5.1176955000000817</v>
       </c>
       <c r="D431" s="5">
         <v>-4.8927536080263128</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>1225.3726468</v>
       </c>
       <c r="C432" s="5">
         <v>3.7232054000000971</v>
       </c>
       <c r="D432" s="5">
         <v>3.719155167403021</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>1227.0797293999999</v>
       </c>
       <c r="C433" s="5">
         <v>1.7070825999999215</v>
       </c>
       <c r="D433" s="5">
         <v>1.684604345314944</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>1227.2792449999999</v>
       </c>
       <c r="C434" s="5">
         <v>0.19951560000004065</v>
       </c>
       <c r="D434" s="5">
         <v>0.19528718011161406</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>1223.6718467999999</v>
       </c>
       <c r="C435" s="5">
         <v>-3.6073982000000342</v>
       </c>
       <c r="D435" s="5">
         <v>-3.4707477028020572</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>1227.6106526000001</v>
       </c>
       <c r="C436" s="5">
         <v>3.938805800000182</v>
       </c>
       <c r="D436" s="5">
         <v>3.9317311325552051</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>1230.6257974</v>
       </c>
       <c r="C437" s="5">
         <v>3.0151447999999164</v>
       </c>
       <c r="D437" s="5">
         <v>2.9874721051469377</v>
       </c>
       <c r="E437" s="5">
         <v>1.4164370273056726</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>1233.9488404000001</v>
       </c>
       <c r="C438" s="5">
         <v>3.3230430000000979</v>
       </c>
       <c r="D438" s="5">
         <v>3.2889045946035811</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>1230.5520724999999</v>
       </c>
       <c r="C439" s="5">
         <v>-3.3967679000002136</v>
       </c>
       <c r="D439" s="5">
         <v>-3.2537580687072798</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>1233.7343592</v>
+        <v>1232.866794</v>
       </c>
       <c r="C440" s="5">
-        <v>3.182286700000077</v>
+        <v>2.3147215000001324</v>
       </c>
       <c r="D440" s="5">
-        <v>3.1477987950875308</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2807517153572432</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>1234.2985684</v>
+      </c>
+      <c r="C441" s="5">
+        <v>1.4317743999999948</v>
+      </c>
+      <c r="D441" s="5">
+        <v>1.402540960641252</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>