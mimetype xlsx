--- v5 (2026-06-02)
+++ v6 (2026-07-12)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{178AD332-C6B3-406D-8FCA-BFB8E74F628B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{3983715F-5B8B-4628-BEAF-6A51037691F7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{D6467DF4-6876-4675-B158-5FDCF8D7B7CB}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{A4B53DFF-4576-4F23-B91A-C8CBD378C89F}"/>
   </bookViews>
   <sheets>
     <sheet name="ausserpa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Austin—Round Rock—Georgetown Services Providing Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EC81BC46-3F46-4B3D-A4AF-9C8889424B41}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C234C989-763A-4435-A4BC-57B453000733}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>327.19215122000003</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>327.19054535999999</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>327.63522131000002</v>
+        <v>327.63443711000002</v>
       </c>
       <c r="C7" s="5">
-        <v>0.44307008999999198</v>
+        <v>0.44389175000003434</v>
       </c>
       <c r="D7" s="5">
-        <v>1.6371479286873436</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>1.6402147699136949</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>329.83226603999998</v>
+        <v>329.83098768999997</v>
       </c>
       <c r="C8" s="5">
-        <v>2.1970447299999591</v>
+        <v>2.1965505799999505</v>
       </c>
       <c r="D8" s="5">
-        <v>8.3504368557483222</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>8.3485096476275888</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>333.34752716999998</v>
+        <v>333.34611546000002</v>
       </c>
       <c r="C9" s="5">
-        <v>3.515261129999999</v>
+        <v>3.5151277700000492</v>
       </c>
       <c r="D9" s="5">
-        <v>13.56622544346877</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>13.565735937852775</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>337.78422606999999</v>
+        <v>337.78523694</v>
       </c>
       <c r="C10" s="5">
-        <v>4.4366989000000103</v>
+        <v>4.439121479999983</v>
       </c>
       <c r="D10" s="5">
-        <v>17.194039885008028</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>17.204204711515715</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>337.73545000000001</v>
+        <v>337.73573088000001</v>
       </c>
       <c r="C11" s="5">
-        <v>-4.877606999997397E-2</v>
+        <v>-4.9506059999998797E-2</v>
       </c>
       <c r="D11" s="5">
-        <v>-0.17314254568961962</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>-0.17573120916574148</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>338.45000095</v>
+        <v>338.45025914000001</v>
       </c>
       <c r="C12" s="5">
-        <v>0.71455094999998892</v>
+        <v>0.71452826000000869</v>
       </c>
       <c r="D12" s="5">
-        <v>2.5686069309799997</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>2.5685222544369113</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>334.36839913</v>
+        <v>334.36922492999997</v>
       </c>
       <c r="C13" s="5">
-        <v>-4.081601820000003</v>
+        <v>-4.0810342100000412</v>
       </c>
       <c r="D13" s="5">
-        <v>-13.549307779118969</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>-13.547537041794143</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>336.52915235</v>
+        <v>336.53017734000002</v>
       </c>
       <c r="C14" s="5">
-        <v>2.1607532200000037</v>
+        <v>2.1609524100000499</v>
       </c>
       <c r="D14" s="5">
-        <v>8.0362717057480317</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>8.0370185020167675</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>337.17133073999997</v>
+        <v>337.17188262000002</v>
       </c>
       <c r="C15" s="5">
-        <v>0.64217838999996957</v>
+        <v>0.64170527999999649</v>
       </c>
       <c r="D15" s="5">
-        <v>2.3140746366381304</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>2.3123447598105251</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>339.68140228999999</v>
+        <v>339.68023184999998</v>
       </c>
       <c r="C16" s="5">
-        <v>2.5100715500000206</v>
+        <v>2.5083492299999648</v>
       </c>
       <c r="D16" s="5">
-        <v>9.3084047915449997</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>9.3017382779204674</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>340.75125423999998</v>
+        <v>340.75331184999999</v>
       </c>
       <c r="C17" s="5">
-        <v>1.0698519499999861</v>
+        <v>1.0730800000000045</v>
       </c>
       <c r="D17" s="5">
-        <v>3.8456527009544272</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>3.8574720125517992</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>339.94022636</v>
+        <v>339.93872885000002</v>
       </c>
       <c r="C18" s="5">
-        <v>-0.81102787999998327</v>
+        <v>-0.81458299999997053</v>
       </c>
       <c r="D18" s="5">
-        <v>-2.8190468261212964</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>-2.8312251596288029</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>339.98323713000002</v>
+        <v>339.98237741000003</v>
       </c>
       <c r="C19" s="5">
-        <v>4.3010770000023513E-2</v>
+        <v>4.3648560000008274E-2</v>
       </c>
       <c r="D19" s="5">
-        <v>0.15193511034061746</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>0.15419036810377929</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>341.15622740999999</v>
+        <v>341.15514969999998</v>
       </c>
       <c r="C20" s="5">
-        <v>1.172990279999965</v>
+        <v>1.1727722899999549</v>
       </c>
       <c r="D20" s="5">
-        <v>4.2196433232849717</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>4.218855073719241</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>340.34101218000001</v>
+        <v>340.34012546999998</v>
       </c>
       <c r="C21" s="5">
-        <v>-0.81521522999997842</v>
+        <v>-0.8150242300000059</v>
       </c>
       <c r="D21" s="5">
-        <v>-2.8300912872578077</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>-2.82944572315037</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>342.00513654999997</v>
+        <v>342.00560838000001</v>
       </c>
       <c r="C22" s="5">
-        <v>1.6641243699999677</v>
+        <v>1.665482910000037</v>
       </c>
       <c r="D22" s="5">
-        <v>6.02788818914608</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>6.0329585119241358</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>341.94108279</v>
+        <v>341.94143164000002</v>
       </c>
       <c r="C23" s="5">
-        <v>-6.4053759999978865E-2</v>
+        <v>-6.4176739999993515E-2</v>
       </c>
       <c r="D23" s="5">
-        <v>-0.22451529502314216</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>-0.22494559830857908</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>342.66865098</v>
+        <v>342.66891915000002</v>
       </c>
       <c r="C24" s="5">
-        <v>0.7275681899999995</v>
+        <v>0.72748751000000311</v>
       </c>
       <c r="D24" s="5">
-        <v>2.5834042173040972</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>2.5831117171046802</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>341.36685748000002</v>
+        <v>341.36760665999998</v>
       </c>
       <c r="C25" s="5">
-        <v>-1.3017934999999738</v>
+        <v>-1.3013124900000435</v>
       </c>
       <c r="D25" s="5">
-        <v>-4.4647263352460715</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>-4.4631075112234182</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>344.746757</v>
+        <v>344.74765313</v>
       </c>
       <c r="C26" s="5">
-        <v>3.3798995199999808</v>
+        <v>3.3800464700000248</v>
       </c>
       <c r="D26" s="5">
-        <v>12.550135938335295</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>12.550682578932237</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>345.29382261000001</v>
+        <v>345.29430182999999</v>
       </c>
       <c r="C27" s="5">
-        <v>0.5470656100000042</v>
+        <v>0.54664869999999155</v>
       </c>
       <c r="D27" s="5">
-        <v>1.9209425790676304</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>1.9194608357783638</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>348.39006647999997</v>
+        <v>348.38904624000003</v>
       </c>
       <c r="C28" s="5">
-        <v>3.0962438699999666</v>
+        <v>3.0947444100000325</v>
       </c>
       <c r="D28" s="5">
-        <v>11.307251308097467</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>11.301486222825673</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>349.55247773999997</v>
+        <v>349.55431189000001</v>
       </c>
       <c r="C29" s="5">
-        <v>1.1624112599999989</v>
+        <v>1.1652656499999807</v>
       </c>
       <c r="D29" s="5">
-        <v>4.0781239198267372</v>
+        <v>4.0883351965316228</v>
       </c>
       <c r="E29" s="5">
-        <v>2.5828880717196245</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>2.5828068969361073</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>351.72199624000001</v>
+        <v>351.72064248999999</v>
       </c>
       <c r="C30" s="5">
-        <v>2.1695185000000379</v>
+        <v>2.1663305999999807</v>
       </c>
       <c r="D30" s="5">
-        <v>7.7074474897100176</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>7.6956915809505144</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>352.71223128999998</v>
+        <v>352.71129309999998</v>
       </c>
       <c r="C31" s="5">
-        <v>0.99023504999996703</v>
+        <v>0.99065060999998877</v>
       </c>
       <c r="D31" s="5">
-        <v>3.4312780681415855</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>3.4327538286066162</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>353.87177135000002</v>
+        <v>353.87090683000002</v>
       </c>
       <c r="C32" s="5">
-        <v>1.1595400600000403</v>
+        <v>1.1596137300000464</v>
       </c>
       <c r="D32" s="5">
-        <v>4.0171130679021783</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>4.0173838029541997</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>355.6908621</v>
+        <v>355.69033562999999</v>
       </c>
       <c r="C33" s="5">
-        <v>1.8190907499999867</v>
+        <v>1.8194287999999688</v>
       </c>
       <c r="D33" s="5">
-        <v>6.346072852593343</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>6.3473016674292282</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>357.16477852000003</v>
+        <v>357.16499698000001</v>
       </c>
       <c r="C34" s="5">
-        <v>1.4739164200000232</v>
+        <v>1.4746613500000194</v>
       </c>
       <c r="D34" s="5">
-        <v>5.0874855189552148</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>5.0901233971426318</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>359.10174090999999</v>
+        <v>359.10211987000002</v>
       </c>
       <c r="C35" s="5">
-        <v>1.9369623899999624</v>
+        <v>1.9371228900000119</v>
       </c>
       <c r="D35" s="5">
-        <v>6.7054568646883084</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>6.7060249434137909</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>360.77561815000001</v>
+        <v>360.77588450000002</v>
       </c>
       <c r="C36" s="5">
-        <v>1.6738772400000244</v>
+        <v>1.6737646299999938</v>
       </c>
       <c r="D36" s="5">
-        <v>5.7392015972810073</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>5.7387993293037232</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>358.23057502</v>
+        <v>358.23115082999999</v>
       </c>
       <c r="C37" s="5">
-        <v>-2.5450431300000105</v>
+        <v>-2.5447336700000278</v>
       </c>
       <c r="D37" s="5">
-        <v>-8.1443978677846811</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-8.143439881197601</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>364.54010367000001</v>
+        <v>364.54075289000002</v>
       </c>
       <c r="C38" s="5">
-        <v>6.3095286500000043</v>
+        <v>6.3096020600000315</v>
       </c>
       <c r="D38" s="5">
-        <v>23.308197925376419</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>23.308454736204688</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>367.81920523999997</v>
+        <v>367.81960147000001</v>
       </c>
       <c r="C39" s="5">
-        <v>3.2791015699999662</v>
+        <v>3.2788485799999876</v>
       </c>
       <c r="D39" s="5">
-        <v>11.344576289923026</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>11.34363607354485</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>368.59604386000001</v>
+        <v>368.59544075999997</v>
       </c>
       <c r="C40" s="5">
-        <v>0.77683862000003501</v>
+        <v>0.77583928999996488</v>
       </c>
       <c r="D40" s="5">
-        <v>2.5640627206895417</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>2.560723144964383</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>371.07912352</v>
+        <v>371.08031194</v>
       </c>
       <c r="C41" s="5">
-        <v>2.4830796599999871</v>
+        <v>2.4848711800000274</v>
       </c>
       <c r="D41" s="5">
-        <v>8.3902530192772282</v>
+        <v>8.3965469602864893</v>
       </c>
       <c r="E41" s="5">
-        <v>6.1583444978501101</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>6.1581274548184961</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>372.83310590999997</v>
+        <v>372.83209108</v>
       </c>
       <c r="C42" s="5">
-        <v>1.753982389999976</v>
+        <v>1.7517791399999965</v>
       </c>
       <c r="D42" s="5">
-        <v>5.8218525089546835</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>5.8143294195406092</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>375.02759422000003</v>
+        <v>375.02676780000002</v>
       </c>
       <c r="C43" s="5">
-        <v>2.1944883100000538</v>
+        <v>2.1946767200000181</v>
       </c>
       <c r="D43" s="5">
-        <v>7.2963779614542146</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>7.2970453279291414</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>376.99251084000002</v>
+        <v>376.99190596</v>
       </c>
       <c r="C44" s="5">
-        <v>1.9649166199999968</v>
+        <v>1.9651381599999809</v>
       </c>
       <c r="D44" s="5">
-        <v>6.471650481015967</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>6.4724159777308277</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>380.49920924000003</v>
+        <v>380.49893780999997</v>
       </c>
       <c r="C45" s="5">
-        <v>3.5066984000000048</v>
+        <v>3.5070318499999757</v>
       </c>
       <c r="D45" s="5">
-        <v>11.75126013107748</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>11.752455165395336</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>382.45446698000001</v>
+        <v>382.45451925999998</v>
       </c>
       <c r="C46" s="5">
-        <v>1.9552577399999791</v>
+        <v>1.955581450000011</v>
       </c>
       <c r="D46" s="5">
-        <v>6.3436960319323221</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>6.3447808051747101</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>382.03725464000001</v>
+        <v>382.03763593000002</v>
       </c>
       <c r="C47" s="5">
-        <v>-0.41721233999999185</v>
+        <v>-0.41688332999996192</v>
       </c>
       <c r="D47" s="5">
-        <v>-1.3012316375341837</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>-1.3002114649810048</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>385.15809397999999</v>
+        <v>385.15830777999997</v>
       </c>
       <c r="C48" s="5">
-        <v>3.120839339999975</v>
+        <v>3.1206718499999511</v>
       </c>
       <c r="D48" s="5">
-        <v>10.255372304661336</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>10.254786258849681</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>384.99507721999998</v>
+        <v>384.99544496999999</v>
       </c>
       <c r="C49" s="5">
-        <v>-0.16301676000000498</v>
+        <v>-0.16286280999997871</v>
       </c>
       <c r="D49" s="5">
-        <v>-0.50671498702434814</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>-0.50623728679870528</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>389.94927411999998</v>
+        <v>389.94965437000002</v>
       </c>
       <c r="C50" s="5">
-        <v>4.9541968999999995</v>
+        <v>4.9542094000000247</v>
       </c>
       <c r="D50" s="5">
-        <v>16.583013848936325</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>16.583041716653966</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>391.01825701000001</v>
+        <v>391.01853553000001</v>
       </c>
       <c r="C51" s="5">
-        <v>1.0689828900000293</v>
+        <v>1.0688811599999894</v>
       </c>
       <c r="D51" s="5">
-        <v>3.3396605958859293</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>3.3393346641400257</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>390.94673370999999</v>
+        <v>390.94655187000001</v>
       </c>
       <c r="C52" s="5">
-        <v>-7.1523300000023937E-2</v>
+        <v>-7.1983660000000782E-2</v>
       </c>
       <c r="D52" s="5">
-        <v>-0.21927791128608654</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>-0.22068770865394383</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>392.20030045999999</v>
+        <v>392.20089378</v>
       </c>
       <c r="C53" s="5">
-        <v>1.2535667500000045</v>
+        <v>1.2543419099999937</v>
       </c>
       <c r="D53" s="5">
-        <v>3.916376832238444</v>
+        <v>3.9188433267314471</v>
       </c>
       <c r="E53" s="5">
-        <v>5.6918257054311638</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>5.6916471072210983</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>394.34783470000002</v>
+        <v>394.34716372999998</v>
       </c>
       <c r="C54" s="5">
-        <v>2.1475342400000272</v>
+        <v>2.1462699499999758</v>
       </c>
       <c r="D54" s="5">
-        <v>6.7722665210559363</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>6.7681482666638315</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>395.67580862</v>
+        <v>395.67524895000003</v>
       </c>
       <c r="C55" s="5">
-        <v>1.3279739199999767</v>
+        <v>1.3280852200000481</v>
       </c>
       <c r="D55" s="5">
-        <v>4.1167148551724431</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>4.1170734360429728</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>398.37101467000002</v>
+        <v>398.37062951000001</v>
       </c>
       <c r="C56" s="5">
-        <v>2.6952060500000243</v>
+        <v>2.6953805599999896</v>
       </c>
       <c r="D56" s="5">
-        <v>8.4872744876602901</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>8.487857234058982</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>402.28000969999999</v>
+        <v>402.27992968000001</v>
       </c>
       <c r="C57" s="5">
-        <v>3.9089950299999714</v>
+        <v>3.9093001699999945</v>
       </c>
       <c r="D57" s="5">
-        <v>12.431664857361447</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>12.432700926696905</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>403.62940570000001</v>
+        <v>403.62944514999998</v>
       </c>
       <c r="C58" s="5">
-        <v>1.3493960000000129</v>
+        <v>1.3495154699999716</v>
       </c>
       <c r="D58" s="5">
-        <v>4.1003425192744691</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>4.1007131017787746</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>406.73392289999998</v>
+        <v>406.73426941999998</v>
       </c>
       <c r="C59" s="5">
-        <v>3.1045171999999752</v>
+        <v>3.1048242699999946</v>
       </c>
       <c r="D59" s="5">
-        <v>9.6304416889911195</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>9.6314339177357322</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>407.96527937000002</v>
+        <v>407.96536816999998</v>
       </c>
       <c r="C60" s="5">
-        <v>1.231356470000037</v>
+        <v>1.231098750000001</v>
       </c>
       <c r="D60" s="5">
-        <v>3.6940156838060956</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>3.6932264199682319</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>407.06718238000002</v>
+        <v>407.06728894000003</v>
       </c>
       <c r="C61" s="5">
-        <v>-0.8980969899999991</v>
+        <v>-0.89807922999995071</v>
       </c>
       <c r="D61" s="5">
-        <v>-2.6099352611669624</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>-2.60988371137022</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>412.35371619</v>
+        <v>412.35378542000001</v>
       </c>
       <c r="C62" s="5">
-        <v>5.2865338099999803</v>
+        <v>5.2864964799999825</v>
       </c>
       <c r="D62" s="5">
-        <v>16.747035271451427</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>16.746903741826969</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>415.70661762999998</v>
+        <v>415.70678135999998</v>
       </c>
       <c r="C63" s="5">
-        <v>3.3529014399999824</v>
+        <v>3.3529959399999711</v>
       </c>
       <c r="D63" s="5">
-        <v>10.205762315916056</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>10.20606115413727</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>418.55737156999999</v>
+        <v>418.55760113999997</v>
       </c>
       <c r="C64" s="5">
-        <v>2.8507539400000041</v>
+        <v>2.8508197799999948</v>
       </c>
       <c r="D64" s="5">
-        <v>8.546714728550576</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>8.5469161301315886</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>421.37114262</v>
+        <v>421.37118935000001</v>
       </c>
       <c r="C65" s="5">
-        <v>2.8137710500000139</v>
+        <v>2.8135882100000345</v>
       </c>
       <c r="D65" s="5">
-        <v>8.3721121119867838</v>
+        <v>8.3715430569368365</v>
       </c>
       <c r="E65" s="5">
-        <v>7.4377409007046591</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>7.4375902841166575</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>421.87796085000002</v>
+        <v>421.8776398</v>
       </c>
       <c r="C66" s="5">
-        <v>0.50681823000002169</v>
+        <v>0.50645044999998845</v>
       </c>
       <c r="D66" s="5">
-        <v>1.4529266467409929</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>1.4518651679247707</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>424.47637492000001</v>
+        <v>424.47609197000003</v>
       </c>
       <c r="C67" s="5">
-        <v>2.5984140699999898</v>
+        <v>2.59845217000003</v>
       </c>
       <c r="D67" s="5">
-        <v>7.6465775235240896</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>7.6466994865042714</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>426.00818518</v>
+        <v>426.00798006999997</v>
       </c>
       <c r="C68" s="5">
-        <v>1.5318102599999861</v>
+        <v>1.5318880999999465</v>
       </c>
       <c r="D68" s="5">
-        <v>4.4174392171770327</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>4.4176711700790738</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>426.31790718000002</v>
+        <v>426.31795086</v>
       </c>
       <c r="C69" s="5">
-        <v>0.30972200000002204</v>
+        <v>0.30997079000002259</v>
       </c>
       <c r="D69" s="5">
-        <v>0.87593665111871388</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>0.87664350558751547</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>430.14569526000002</v>
+        <v>430.14579487999998</v>
       </c>
       <c r="C70" s="5">
-        <v>3.8277880800000048</v>
+        <v>3.8278440199999864</v>
       </c>
       <c r="D70" s="5">
-        <v>11.322786581372512</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>11.322959092429485</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>433.23739784000003</v>
+        <v>433.23771849000002</v>
       </c>
       <c r="C71" s="5">
-        <v>3.0917025800000033</v>
+        <v>3.0919236100000376</v>
       </c>
       <c r="D71" s="5">
-        <v>8.9743511754624805</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>8.9750161771663848</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>431.72219675999997</v>
+        <v>431.72205852000002</v>
       </c>
       <c r="C72" s="5">
-        <v>-1.5152010800000539</v>
+        <v>-1.5156599700000015</v>
       </c>
       <c r="D72" s="5">
-        <v>-4.1170748114148452</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>-4.1182948154056431</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>432.38799626000002</v>
+        <v>432.38789179000003</v>
       </c>
       <c r="C73" s="5">
-        <v>0.66579950000004828</v>
+        <v>0.66583327000000736</v>
       </c>
       <c r="D73" s="5">
-        <v>1.8664113007919703</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>1.8665073741853</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>437.14726697999998</v>
+        <v>437.14711158</v>
       </c>
       <c r="C74" s="5">
-        <v>4.7592707199999609</v>
+        <v>4.7592197899999746</v>
       </c>
       <c r="D74" s="5">
-        <v>14.03801920995833</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>14.037863377191794</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>437.7706986</v>
+        <v>437.77086055000001</v>
       </c>
       <c r="C75" s="5">
-        <v>0.62343162000001939</v>
+        <v>0.62374897000000828</v>
       </c>
       <c r="D75" s="5">
-        <v>1.7248511801833954</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>1.7257367140874003</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>439.61624778999999</v>
+        <v>439.61652222999999</v>
       </c>
       <c r="C76" s="5">
-        <v>1.8455491899999856</v>
+        <v>1.8456616799999779</v>
       </c>
       <c r="D76" s="5">
-        <v>5.1779127616647713</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>5.1782337597801931</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>441.66482345999998</v>
+        <v>441.66492212999998</v>
       </c>
       <c r="C77" s="5">
-        <v>2.0485756699999911</v>
+        <v>2.0483998999999926</v>
       </c>
       <c r="D77" s="5">
-        <v>5.7374692087696966</v>
+        <v>5.7369605702205728</v>
       </c>
       <c r="E77" s="5">
-        <v>4.8161059900348135</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>4.816117782353535</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>440.88796665000001</v>
+        <v>440.88773308999998</v>
       </c>
       <c r="C78" s="5">
-        <v>-0.77685680999996976</v>
+        <v>-0.77718903999999611</v>
       </c>
       <c r="D78" s="5">
-        <v>-2.0904140787638914</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>-2.0912989666186044</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>441.96189676</v>
+        <v>441.96173692000002</v>
       </c>
       <c r="C79" s="5">
-        <v>1.0739301099999921</v>
+        <v>1.0740038300000379</v>
       </c>
       <c r="D79" s="5">
-        <v>2.9624807893599003</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>2.9626884719321067</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>444.06721785000002</v>
+        <v>444.06709516000001</v>
       </c>
       <c r="C80" s="5">
-        <v>2.1053210900000181</v>
+        <v>2.1053582399999868</v>
       </c>
       <c r="D80" s="5">
-        <v>5.8684656085348452</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>5.8685740684990551</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>445.53268617999998</v>
+        <v>445.53285951999999</v>
       </c>
       <c r="C81" s="5">
-        <v>1.4654683299999647</v>
+        <v>1.4657643599999801</v>
       </c>
       <c r="D81" s="5">
-        <v>4.0328008405879912</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>4.0336314617527069</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>446.88162934000002</v>
+        <v>446.88180312999998</v>
       </c>
       <c r="C82" s="5">
-        <v>1.348943160000033</v>
+        <v>1.3489436099999921</v>
       </c>
       <c r="D82" s="5">
-        <v>3.6943674794268855</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>3.6943672710838094</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>447.47993186999997</v>
+        <v>447.48020657000001</v>
       </c>
       <c r="C83" s="5">
-        <v>0.59830252999995537</v>
+        <v>0.59840344000002688</v>
       </c>
       <c r="D83" s="5">
-        <v>1.61849012462707</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>1.6187644793554723</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>447.69019053</v>
+        <v>447.68988331000003</v>
       </c>
       <c r="C84" s="5">
-        <v>0.21025866000002225</v>
+        <v>0.20967674000002035</v>
       </c>
       <c r="D84" s="5">
-        <v>0.5653068265386807</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>0.56373788023249549</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>450.06929363</v>
+        <v>450.06902667999998</v>
       </c>
       <c r="C85" s="5">
-        <v>2.3791031000000089</v>
+        <v>2.3791433699999516</v>
       </c>
       <c r="D85" s="5">
-        <v>6.5667358591598557</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>6.5668549189810799</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>449.94155606999999</v>
+        <v>449.94126070999999</v>
       </c>
       <c r="C86" s="5">
-        <v>-0.12773756000001413</v>
+        <v>-0.12776596999998446</v>
       </c>
       <c r="D86" s="5">
-        <v>-0.34004990550421388</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>-0.3401256190874391</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>453.45349313999998</v>
+        <v>453.45371953</v>
       </c>
       <c r="C87" s="5">
-        <v>3.5119370699999877</v>
+        <v>3.5124588200000062</v>
       </c>
       <c r="D87" s="5">
-        <v>9.7791212975833588</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>9.7806437666345012</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>455.59486982999999</v>
+        <v>455.59512287000001</v>
       </c>
       <c r="C88" s="5">
-        <v>2.1413766900000155</v>
+        <v>2.1414033400000108</v>
       </c>
       <c r="D88" s="5">
-        <v>5.8163750474835796</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>5.816446344453019</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>457.18790679</v>
+        <v>457.18805974999998</v>
       </c>
       <c r="C89" s="5">
-        <v>1.5930369600000063</v>
+        <v>1.5929368799999679</v>
       </c>
       <c r="D89" s="5">
-        <v>4.2775717196907648</v>
+        <v>4.2772953779022904</v>
       </c>
       <c r="E89" s="5">
-        <v>3.5146750443905139</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>3.5146865513197678</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>457.53471897999998</v>
+        <v>457.5345883</v>
       </c>
       <c r="C90" s="5">
-        <v>0.34681218999998009</v>
+        <v>0.34652855000001637</v>
       </c>
       <c r="D90" s="5">
-        <v>0.91409980966132842</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>0.91334878790714225</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>461.25466418000002</v>
+        <v>461.25458471000002</v>
       </c>
       <c r="C91" s="5">
-        <v>3.7199452000000406</v>
+        <v>3.7199964100000216</v>
       </c>
       <c r="D91" s="5">
-        <v>10.204819551209464</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>10.204969421165465</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>462.67883386</v>
+        <v>462.67872413999999</v>
       </c>
       <c r="C92" s="5">
-        <v>1.4241696799999772</v>
+        <v>1.4241394299999683</v>
       </c>
       <c r="D92" s="5">
-        <v>3.7686911013237401</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>3.7686103487959199</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>464.8988769</v>
+        <v>464.89909578999999</v>
       </c>
       <c r="C93" s="5">
-        <v>2.2200430400000073</v>
+        <v>2.2203716500000041</v>
       </c>
       <c r="D93" s="5">
-        <v>5.9122944317697934</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>5.9131942336924537</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>465.21773717000002</v>
+        <v>465.21794883000001</v>
       </c>
       <c r="C94" s="5">
-        <v>0.31886027000001604</v>
+        <v>0.31885304000002179</v>
       </c>
       <c r="D94" s="5">
-        <v>0.82615606673874797</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>0.82613687289454507</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>465.69882266000002</v>
+        <v>465.69906913</v>
       </c>
       <c r="C95" s="5">
-        <v>0.48108548999999812</v>
+        <v>0.4811202999999864</v>
       </c>
       <c r="D95" s="5">
-        <v>1.248012166430823</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>1.2481024122773965</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>471.40169946999998</v>
+        <v>471.40128426000001</v>
       </c>
       <c r="C96" s="5">
-        <v>5.7028768099999638</v>
+        <v>5.7022151300000132</v>
       </c>
       <c r="D96" s="5">
-        <v>15.726294316430799</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>15.724336179420707</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>471.22051676000001</v>
+        <v>471.22016288999998</v>
       </c>
       <c r="C97" s="5">
-        <v>-0.18118270999997321</v>
+        <v>-0.18112137000002804</v>
       </c>
       <c r="D97" s="5">
-        <v>-0.46024491198526363</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>-0.46008982807965726</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>473.54898924999998</v>
+        <v>473.54861513999998</v>
       </c>
       <c r="C98" s="5">
-        <v>2.3284724899999674</v>
+        <v>2.328452249999998</v>
       </c>
       <c r="D98" s="5">
-        <v>6.0934746980298771</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>6.0934249844527999</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>474.47845259000002</v>
+        <v>474.47877706999998</v>
       </c>
       <c r="C99" s="5">
-        <v>0.92946334000004072</v>
+        <v>0.93016192999999703</v>
       </c>
       <c r="D99" s="5">
-        <v>2.3809059482624573</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>2.3827167303730912</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>477.22598735999998</v>
+        <v>477.22625120999999</v>
       </c>
       <c r="C100" s="5">
-        <v>2.7475347699999588</v>
+        <v>2.7474741400000084</v>
       </c>
       <c r="D100" s="5">
-        <v>7.1744061943044057</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>7.1742377370091148</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>477.49546516999999</v>
+        <v>477.49573124</v>
       </c>
       <c r="C101" s="5">
-        <v>0.26947781000001214</v>
+        <v>0.26948003000001108</v>
       </c>
       <c r="D101" s="5">
-        <v>0.67971899878798148</v>
+        <v>0.67972423884521405</v>
       </c>
       <c r="E101" s="5">
-        <v>4.4418406695363233</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>4.4418639238095414</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>482.20785218999998</v>
+        <v>482.20773455</v>
       </c>
       <c r="C102" s="5">
-        <v>4.7123870199999942</v>
+        <v>4.7120033100000001</v>
       </c>
       <c r="D102" s="5">
-        <v>12.507200978372722</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>12.506119319973141</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>483.94851652</v>
+        <v>483.94843243000003</v>
       </c>
       <c r="C103" s="5">
-        <v>1.7406643300000155</v>
+        <v>1.7406978800000275</v>
       </c>
       <c r="D103" s="5">
-        <v>4.4187808300951481</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>4.4188687963342632</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>486.12862955999998</v>
+        <v>486.12848530000002</v>
       </c>
       <c r="C104" s="5">
-        <v>2.1801130399999806</v>
+        <v>2.1800528699999973</v>
       </c>
       <c r="D104" s="5">
-        <v>5.5417836747819971</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>5.5416279020496839</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>488.99607264000002</v>
+        <v>488.99627429999998</v>
       </c>
       <c r="C105" s="5">
-        <v>2.8674430800000437</v>
+        <v>2.8677889999999593</v>
       </c>
       <c r="D105" s="5">
-        <v>7.3124397560237586</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>7.3133529655620366</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>491.63451988000003</v>
+        <v>491.63467938999997</v>
       </c>
       <c r="C106" s="5">
-        <v>2.638447240000005</v>
+        <v>2.638405089999992</v>
       </c>
       <c r="D106" s="5">
-        <v>6.6704127125270407</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>6.6703001357232727</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>494.90268193999998</v>
+        <v>494.90279232</v>
       </c>
       <c r="C107" s="5">
-        <v>3.2681620599999519</v>
+        <v>3.2681129300000293</v>
       </c>
       <c r="D107" s="5">
-        <v>8.2752659226576384</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>8.275134154481222</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>493.83393539999997</v>
+        <v>493.83362303000001</v>
       </c>
       <c r="C108" s="5">
-        <v>-1.0687465400000065</v>
+        <v>-1.0691692899999907</v>
       </c>
       <c r="D108" s="5">
-        <v>-2.5608517175312429</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>-2.5618521097968916</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>496.03281079999999</v>
+        <v>496.0325684</v>
       </c>
       <c r="C109" s="5">
-        <v>2.1988754000000199</v>
+        <v>2.1989453699999899</v>
       </c>
       <c r="D109" s="5">
-        <v>5.4760085489130139</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>5.4761906385921932</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>497.39258896000001</v>
+        <v>497.39226253999999</v>
       </c>
       <c r="C110" s="5">
-        <v>1.3597781600000189</v>
+        <v>1.3596941399999878</v>
       </c>
       <c r="D110" s="5">
-        <v>3.3396217157535935</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>3.3394138978718457</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>502.14632583999997</v>
+        <v>502.14661894</v>
       </c>
       <c r="C111" s="5">
-        <v>4.7537368799999626</v>
+        <v>4.754356400000006</v>
       </c>
       <c r="D111" s="5">
-        <v>12.091260011739479</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>12.092927883907567</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>504.53991666000002</v>
+        <v>504.54019977000002</v>
       </c>
       <c r="C112" s="5">
-        <v>2.3935908200000426</v>
+        <v>2.393580830000019</v>
       </c>
       <c r="D112" s="5">
-        <v>5.8724349198709502</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>5.8724062462581772</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>506.95761484000002</v>
+        <v>506.95793261</v>
       </c>
       <c r="C113" s="5">
-        <v>2.4176981800000021</v>
+        <v>2.4177328399999851</v>
       </c>
       <c r="D113" s="5">
-        <v>5.9042615836524037</v>
+        <v>5.9043450691641963</v>
       </c>
       <c r="E113" s="5">
-        <v>6.1701422985265042</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>6.1701496877239359</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>509.90100948000003</v>
+        <v>509.90084265000002</v>
       </c>
       <c r="C114" s="5">
-        <v>2.9433946400000082</v>
+        <v>2.9429100400000152</v>
       </c>
       <c r="D114" s="5">
-        <v>7.1940429634449465</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>7.1928158147408938</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>513.5799336</v>
+        <v>513.57982444000004</v>
       </c>
       <c r="C115" s="5">
-        <v>3.6789241199999765</v>
+        <v>3.678981790000023</v>
       </c>
       <c r="D115" s="5">
-        <v>9.0099399614094402</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>9.010089916377817</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>515.65863603000003</v>
+        <v>515.65846673999999</v>
       </c>
       <c r="C116" s="5">
-        <v>2.0787024300000212</v>
+        <v>2.0786422999999559</v>
       </c>
       <c r="D116" s="5">
-        <v>4.9665648500454296</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>4.966419049861881</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>518.33182593000004</v>
+        <v>518.33199348000005</v>
       </c>
       <c r="C117" s="5">
-        <v>2.6731899000000112</v>
+        <v>2.6735267400000566</v>
       </c>
       <c r="D117" s="5">
-        <v>6.4013066638829441</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>6.4021385727066837</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>520.26223956000001</v>
+        <v>520.26231342999995</v>
       </c>
       <c r="C118" s="5">
-        <v>1.9304136299999755</v>
+        <v>1.9303199499998982</v>
       </c>
       <c r="D118" s="5">
-        <v>4.5618276289707493</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>4.5616001916858107</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>525.62655864999999</v>
+        <v>525.62655518999998</v>
       </c>
       <c r="C119" s="5">
-        <v>5.3643190899999809</v>
+        <v>5.3642417600000272</v>
       </c>
       <c r="D119" s="5">
-        <v>13.099305550456286</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>13.099103914437627</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>526.24920175</v>
+        <v>526.24902986999996</v>
       </c>
       <c r="C120" s="5">
-        <v>0.62264310000000478</v>
+        <v>0.62247467999998207</v>
       </c>
       <c r="D120" s="5">
-        <v>1.4307856364601301</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>1.4303961055569303</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>528.86985353</v>
+        <v>528.86976636999998</v>
       </c>
       <c r="C121" s="5">
-        <v>2.6206517800000029</v>
+        <v>2.6207365000000209</v>
       </c>
       <c r="D121" s="5">
-        <v>6.1422636952094045</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>6.1424697928336602</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>530.24003275999996</v>
+        <v>530.23975294000002</v>
       </c>
       <c r="C122" s="5">
-        <v>1.3701792299999624</v>
+        <v>1.3699865700000373</v>
       </c>
       <c r="D122" s="5">
-        <v>3.1536064478312698</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>3.1531572117951212</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>532.29811265000001</v>
+        <v>532.29837960999998</v>
       </c>
       <c r="C123" s="5">
-        <v>2.0580798900000445</v>
+        <v>2.0586266699999669</v>
       </c>
       <c r="D123" s="5">
-        <v>4.7584232007855221</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>4.7597170759783314</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>534.59785554999996</v>
+        <v>534.59814409000001</v>
       </c>
       <c r="C124" s="5">
-        <v>2.2997428999999556</v>
+        <v>2.2997644800000216</v>
       </c>
       <c r="D124" s="5">
-        <v>5.3094712289358359</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>5.3095195145716589</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>537.73131812999998</v>
+        <v>537.73168252000005</v>
       </c>
       <c r="C125" s="5">
-        <v>3.133462580000014</v>
+        <v>3.1335384300000442</v>
       </c>
       <c r="D125" s="5">
-        <v>7.2648487656879368</v>
+        <v>7.2650262810483479</v>
       </c>
       <c r="E125" s="5">
-        <v>6.0702714367378396</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>6.0702768278160235</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>541.18724594000003</v>
+        <v>541.18691465999996</v>
       </c>
       <c r="C126" s="5">
-        <v>3.4559278100000483</v>
+        <v>3.4552321399999073</v>
       </c>
       <c r="D126" s="5">
-        <v>7.9907766694165439</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>7.989105271714636</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>543.61581477000004</v>
+        <v>543.61566194</v>
       </c>
       <c r="C127" s="5">
-        <v>2.4285688300000174</v>
+        <v>2.4287472800000387</v>
       </c>
       <c r="D127" s="5">
-        <v>5.519896024847748</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>5.5203151503794068</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>545.86013343000002</v>
+        <v>545.8599802</v>
       </c>
       <c r="C128" s="5">
-        <v>2.2443186599999763</v>
+        <v>2.24431826</v>
       </c>
       <c r="D128" s="5">
-        <v>5.0682581343093336</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>5.0682586677747832</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>545.77837043</v>
+        <v>545.77850553999997</v>
       </c>
       <c r="C129" s="5">
-        <v>-8.1763000000023567E-2</v>
+        <v>-8.1474660000026233E-2</v>
       </c>
       <c r="D129" s="5">
-        <v>-0.17959694007250171</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>-0.1789641553992527</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>551.6022653</v>
+        <v>551.60224464999999</v>
       </c>
       <c r="C130" s="5">
-        <v>5.8238948700000037</v>
+        <v>5.8237391100000195</v>
       </c>
       <c r="D130" s="5">
-        <v>13.583866706285841</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>13.583478262306837</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>554.80848349999997</v>
+        <v>554.80838582000001</v>
       </c>
       <c r="C131" s="5">
-        <v>3.2062181999999666</v>
+        <v>3.2061411700000235</v>
       </c>
       <c r="D131" s="5">
-        <v>7.2024289753477522</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>7.2022506450601487</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>555.92317965999996</v>
+        <v>555.92316161999997</v>
       </c>
       <c r="C132" s="5">
-        <v>1.1146961599999941</v>
+        <v>1.1147757999999612</v>
       </c>
       <c r="D132" s="5">
-        <v>2.4378073084265983</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>2.4379838419985589</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>559.33003600999996</v>
+        <v>559.33010358000001</v>
       </c>
       <c r="C133" s="5">
-        <v>3.4068563499999982</v>
+        <v>3.4069419600000401</v>
       </c>
       <c r="D133" s="5">
-        <v>7.6069462032416046</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>7.6071441000371998</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>559.52579204000006</v>
+        <v>559.52556128000003</v>
       </c>
       <c r="C134" s="5">
-        <v>0.19575603000009778</v>
+        <v>0.19545770000001994</v>
       </c>
       <c r="D134" s="5">
-        <v>0.42078902132915985</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>0.42014645969470354</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>561.68169974</v>
+        <v>561.68191612999999</v>
       </c>
       <c r="C135" s="5">
-        <v>2.1559076999999434</v>
+        <v>2.156354849999957</v>
       </c>
       <c r="D135" s="5">
-        <v>4.7229730577556417</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>4.7239754806462031</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>563.23510972999998</v>
+        <v>563.23541034000004</v>
       </c>
       <c r="C136" s="5">
-        <v>1.5534099899999774</v>
+        <v>1.5534942100000535</v>
       </c>
       <c r="D136" s="5">
-        <v>3.3697194893397731</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>3.3699036526993353</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>564.9784032</v>
+        <v>564.97855837999998</v>
       </c>
       <c r="C137" s="5">
-        <v>1.743293470000026</v>
+        <v>1.7431480399999373</v>
       </c>
       <c r="D137" s="5">
-        <v>3.7780564780973469</v>
+        <v>3.7777338681444173</v>
       </c>
       <c r="E137" s="5">
-        <v>5.0670444795281266</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>5.0670021398611764</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>563.96743720999996</v>
+        <v>563.96711412000002</v>
       </c>
       <c r="C138" s="5">
-        <v>-1.0109659900000452</v>
+        <v>-1.011444259999962</v>
       </c>
       <c r="D138" s="5">
-        <v>-2.1262594042793515</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>-2.1272548376161882</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>564.36362710000003</v>
+        <v>564.36355219999996</v>
       </c>
       <c r="C139" s="5">
-        <v>0.39618989000007332</v>
+        <v>0.39643807999993896</v>
       </c>
       <c r="D139" s="5">
-        <v>0.84627071017224775</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>0.84680338802081145</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>565.60902088</v>
+        <v>565.60895816000004</v>
       </c>
       <c r="C140" s="5">
-        <v>1.2453937799999721</v>
+        <v>1.2454059600000846</v>
       </c>
       <c r="D140" s="5">
-        <v>2.680443815491218</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>2.6804707093942559</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>563.42742449000002</v>
+        <v>563.42752672999995</v>
       </c>
       <c r="C141" s="5">
-        <v>-2.1815963899999815</v>
+        <v>-2.1814314300000888</v>
       </c>
       <c r="D141" s="5">
-        <v>-4.5315530804212578</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-4.5312181572843553</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>563.32603084000004</v>
+        <v>563.32600848000004</v>
       </c>
       <c r="C142" s="5">
-        <v>-0.10139364999997724</v>
+        <v>-0.10151824999991277</v>
       </c>
       <c r="D142" s="5">
-        <v>-0.21573679045291394</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>-0.2160016019163935</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>564.07970246000002</v>
+        <v>564.07963991999998</v>
       </c>
       <c r="C143" s="5">
-        <v>0.75367161999997734</v>
+        <v>0.75363143999993554</v>
       </c>
       <c r="D143" s="5">
-        <v>1.6173417674451018</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>1.6172549724034146</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>562.00600658999997</v>
+        <v>562.00598247999994</v>
       </c>
       <c r="C144" s="5">
-        <v>-2.0736958700000514</v>
+        <v>-2.0736574400000336</v>
       </c>
       <c r="D144" s="5">
-        <v>-4.3233819193613794</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-4.3233038805449819</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>562.77366467000002</v>
+        <v>562.77372773000002</v>
       </c>
       <c r="C145" s="5">
-        <v>0.76765808000004654</v>
+        <v>0.76774525000007543</v>
       </c>
       <c r="D145" s="5">
-        <v>1.651480251619053</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>1.6516692650500486</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>562.57035988999996</v>
+        <v>562.57014389999995</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.20330478000005314</v>
+        <v>-0.20358383000007052</v>
       </c>
       <c r="D146" s="5">
-        <v>-0.43264565924058251</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-0.43323826614123373</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>560.59608013000002</v>
+        <v>560.59632255999998</v>
       </c>
       <c r="C147" s="5">
-        <v>-1.9742797599999449</v>
+        <v>-1.9738213399999722</v>
       </c>
       <c r="D147" s="5">
-        <v>-4.1309289758455492</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-4.1299897788698248</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>559.57477429000005</v>
+        <v>559.57511080999996</v>
       </c>
       <c r="C148" s="5">
-        <v>-1.0213058399999682</v>
+        <v>-1.0212117500000204</v>
       </c>
       <c r="D148" s="5">
-        <v>-2.1644123437288276</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-2.164214009580967</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>559.6111171</v>
+        <v>559.61107271000003</v>
       </c>
       <c r="C149" s="5">
-        <v>3.6342809999950987E-2</v>
+        <v>3.596190000007482E-2</v>
       </c>
       <c r="D149" s="5">
-        <v>7.7964475484315621E-2</v>
+        <v>7.714699238718925E-2</v>
       </c>
       <c r="E149" s="5">
-        <v>-0.94999845473738853</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>-0.95003351727019902</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>560.26535555999999</v>
+        <v>560.26507012000002</v>
       </c>
       <c r="C150" s="5">
-        <v>0.65423845999998775</v>
+        <v>0.65399740999998812</v>
       </c>
       <c r="D150" s="5">
-        <v>1.4119698000953251</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>1.4114463330708205</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>560.23406647000002</v>
+        <v>560.23406957999998</v>
       </c>
       <c r="C151" s="5">
-        <v>-3.128908999997293E-2</v>
+        <v>-3.1000540000036381E-2</v>
       </c>
       <c r="D151" s="5">
-        <v>-6.6995713620943143E-2</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>-6.6378096661634522E-2</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>560.60788135999996</v>
+        <v>560.60788634000005</v>
       </c>
       <c r="C152" s="5">
-        <v>0.37381488999994872</v>
+        <v>0.37381676000006792</v>
       </c>
       <c r="D152" s="5">
-        <v>0.80364222906175176</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>0.8036462595504501</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>561.96236955999996</v>
+        <v>561.96243885000001</v>
       </c>
       <c r="C153" s="5">
-        <v>1.3544881999999916</v>
+        <v>1.3545525099999622</v>
       </c>
       <c r="D153" s="5">
-        <v>2.938167430524885</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>2.9383087649510475</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>563.04297826000004</v>
+        <v>563.04295687000001</v>
       </c>
       <c r="C154" s="5">
-        <v>1.0806087000000844</v>
+        <v>1.0805180199999995</v>
       </c>
       <c r="D154" s="5">
-        <v>2.3320654490151638</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>2.3318673874680451</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>558.45433619999994</v>
+        <v>558.45428780999998</v>
       </c>
       <c r="C155" s="5">
-        <v>-4.5886420600000974</v>
+        <v>-4.5886690600000293</v>
       </c>
       <c r="D155" s="5">
-        <v>-9.3529973153936847</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-9.3530502458517013</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>561.80064806999997</v>
+        <v>561.80055468</v>
       </c>
       <c r="C156" s="5">
-        <v>3.3463118700000223</v>
+        <v>3.3462668700000222</v>
       </c>
       <c r="D156" s="5">
-        <v>7.4322870062507151</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>7.4321844082823274</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>563.07327538000004</v>
+        <v>563.07328004999999</v>
       </c>
       <c r="C157" s="5">
-        <v>1.2726273100000753</v>
+        <v>1.2727253699999892</v>
       </c>
       <c r="D157" s="5">
-        <v>2.7524423686769328</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>2.7526575659644781</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>564.40049738000005</v>
+        <v>564.40043571000001</v>
       </c>
       <c r="C158" s="5">
-        <v>1.3272220000000061</v>
+        <v>1.3271556600000167</v>
       </c>
       <c r="D158" s="5">
-        <v>2.8654830534802223</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>2.8653379389945499</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>563.26642945000003</v>
+        <v>563.26662682999995</v>
       </c>
       <c r="C159" s="5">
-        <v>-1.1340679300000147</v>
+        <v>-1.1338088800000605</v>
       </c>
       <c r="D159" s="5">
-        <v>-2.3847290268941279</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-2.3841905561760246</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>565.47102714000005</v>
+        <v>565.47137508000003</v>
       </c>
       <c r="C160" s="5">
-        <v>2.2045976900000142</v>
+        <v>2.2047482500000797</v>
       </c>
       <c r="D160" s="5">
-        <v>4.7991785234409834</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>4.7995116465149978</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>565.66462317000003</v>
+        <v>565.66435719000003</v>
       </c>
       <c r="C161" s="5">
-        <v>0.1935960299999806</v>
+        <v>0.19298211000000265</v>
       </c>
       <c r="D161" s="5">
-        <v>0.41160938840312244</v>
+        <v>0.41030141372306872</v>
       </c>
       <c r="E161" s="5">
-        <v>1.0817344196752732</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>1.0816949083380489</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>563.3312201</v>
+        <v>563.33107507</v>
       </c>
       <c r="C162" s="5">
-        <v>-2.3334030700000312</v>
+        <v>-2.3332821200000353</v>
       </c>
       <c r="D162" s="5">
-        <v>-4.8393007932833747</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-4.8390578393121668</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>561.55434217000004</v>
+        <v>561.55440716999999</v>
       </c>
       <c r="C163" s="5">
-        <v>-1.7768779299999551</v>
+        <v>-1.7766679000000067</v>
       </c>
       <c r="D163" s="5">
-        <v>-3.7201005151040523</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-3.719669333257547</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>559.59959008999999</v>
+        <v>559.59962501999996</v>
       </c>
       <c r="C164" s="5">
-        <v>-1.9547520800000484</v>
+        <v>-1.9547821500000282</v>
       </c>
       <c r="D164" s="5">
-        <v>-4.09810794090758</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-4.0981693148557259</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>561.36591851000003</v>
+        <v>561.36596462</v>
       </c>
       <c r="C165" s="5">
-        <v>1.7663284200000362</v>
+        <v>1.7663396000000375</v>
       </c>
       <c r="D165" s="5">
-        <v>3.8541500177576404</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>3.8541745929399296</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>561.89684380999995</v>
+        <v>561.89683302000003</v>
       </c>
       <c r="C166" s="5">
-        <v>0.53092529999992166</v>
+        <v>0.53086840000003122</v>
       </c>
       <c r="D166" s="5">
-        <v>1.1408510962816365</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>1.1407280988700919</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>562.36712256999999</v>
+        <v>562.36709484999994</v>
       </c>
       <c r="C167" s="5">
-        <v>0.47027876000004198</v>
+        <v>0.47026182999991306</v>
       </c>
       <c r="D167" s="5">
-        <v>1.0089743936039453</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>1.0089379227051998</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>565.22575687999995</v>
+        <v>565.22555504000002</v>
       </c>
       <c r="C168" s="5">
-        <v>2.8586343099999567</v>
+        <v>2.8584601900000735</v>
       </c>
       <c r="D168" s="5">
-        <v>6.2733217868617075</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>6.2729292504877687</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>564.29648949</v>
+        <v>564.29642864000004</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.92926738999994996</v>
+        <v>-0.92912639999997282</v>
       </c>
       <c r="D169" s="5">
-        <v>-1.9551349053352762</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>-1.95484163749583</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>564.59080434999998</v>
+        <v>564.59088413999996</v>
       </c>
       <c r="C170" s="5">
-        <v>0.29431485999998586</v>
+        <v>0.29445549999991272</v>
       </c>
       <c r="D170" s="5">
-        <v>0.62767130789318504</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>0.62797217337193789</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>565.09446171000002</v>
+        <v>565.09463859000005</v>
       </c>
       <c r="C171" s="5">
-        <v>0.5036573600000338</v>
+        <v>0.50375445000008767</v>
       </c>
       <c r="D171" s="5">
-        <v>1.0757579540436879</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>1.0759661937511655</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>564.43481553000004</v>
+        <v>564.43501733999994</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.65964617999998154</v>
+        <v>-0.65962125000010019</v>
       </c>
       <c r="D172" s="5">
-        <v>-1.3918257414920143</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>-1.3917730446338927</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>567.11442963000002</v>
+        <v>567.11421868000002</v>
       </c>
       <c r="C173" s="5">
-        <v>2.6796140999999807</v>
+        <v>2.6792013400000769</v>
       </c>
       <c r="D173" s="5">
-        <v>5.8480451825100754</v>
+        <v>5.8471185746251431</v>
       </c>
       <c r="E173" s="5">
-        <v>0.25630141971320075</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>0.25631126861207498</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>569.22749866000004</v>
+        <v>569.22744624999996</v>
       </c>
       <c r="C174" s="5">
-        <v>2.1130690300000197</v>
+        <v>2.1132275699999354</v>
       </c>
       <c r="D174" s="5">
-        <v>4.5639773891716251</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>4.5643285976171732</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>571.22081817000003</v>
+        <v>571.22085930000003</v>
       </c>
       <c r="C175" s="5">
-        <v>1.9933195099999921</v>
+        <v>1.993413050000072</v>
       </c>
       <c r="D175" s="5">
-        <v>4.2840424265416122</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>4.2842477526342293</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>573.68597565000005</v>
+        <v>573.68600689000004</v>
       </c>
       <c r="C176" s="5">
-        <v>2.4651574800000162</v>
+        <v>2.465147590000015</v>
       </c>
       <c r="D176" s="5">
-        <v>5.3034198211719508</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>5.3033976457920629</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>574.17913456999997</v>
+        <v>574.17916958000001</v>
       </c>
       <c r="C177" s="5">
-        <v>0.493158919999928</v>
+        <v>0.49316268999996282</v>
       </c>
       <c r="D177" s="5">
-        <v>1.0364497913294191</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>1.0364576953594939</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>575.21727540999996</v>
+        <v>575.21725269000001</v>
       </c>
       <c r="C178" s="5">
-        <v>1.0381408399999827</v>
+        <v>1.0380831100000023</v>
       </c>
       <c r="D178" s="5">
-        <v>2.1913582770161089</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>2.1912350685017401</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>576.40349829000002</v>
+        <v>576.40345875000003</v>
       </c>
       <c r="C179" s="5">
-        <v>1.1862228800000594</v>
+        <v>1.1862060600000177</v>
       </c>
       <c r="D179" s="5">
-        <v>2.502922393592999</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>2.5028865999934702</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>579.60208469999998</v>
+        <v>579.60187838000002</v>
       </c>
       <c r="C180" s="5">
-        <v>3.1985864099999617</v>
+        <v>3.1984196299999894</v>
       </c>
       <c r="D180" s="5">
-        <v>6.8661025728604885</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>6.8657340513380571</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>580.44555731000003</v>
+        <v>580.44545877999997</v>
       </c>
       <c r="C181" s="5">
-        <v>0.84347261000004892</v>
+        <v>0.84358039999995071</v>
       </c>
       <c r="D181" s="5">
-        <v>1.7603592356163489</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>1.760586633021477</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>581.40629855999998</v>
+        <v>581.40658369000005</v>
       </c>
       <c r="C182" s="5">
-        <v>0.96074124999995547</v>
+        <v>0.96112491000008049</v>
       </c>
       <c r="D182" s="5">
-        <v>2.00439630924929</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>2.0052043869938974</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>584.17826333000005</v>
+        <v>584.17836242999999</v>
       </c>
       <c r="C183" s="5">
-        <v>2.7719647700000678</v>
+        <v>2.7717787399999452</v>
       </c>
       <c r="D183" s="5">
-        <v>5.8736612323421422</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>5.8732536945834912</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>585.37844700000005</v>
+        <v>585.37852095000005</v>
       </c>
       <c r="C184" s="5">
-        <v>1.2001836700000013</v>
+        <v>1.2001585200000591</v>
       </c>
       <c r="D184" s="5">
-        <v>2.493427859572539</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>2.4933745899058168</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>588.00185275000001</v>
+        <v>588.00168599000006</v>
       </c>
       <c r="C185" s="5">
-        <v>2.6234057499999608</v>
+        <v>2.6231650400000035</v>
       </c>
       <c r="D185" s="5">
-        <v>5.5124230175144895</v>
+        <v>5.5119039823588123</v>
       </c>
       <c r="E185" s="5">
-        <v>3.6831055654195755</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>3.6831147275088849</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>591.11338186</v>
+        <v>591.11338066999997</v>
       </c>
       <c r="C186" s="5">
-        <v>3.1115291099999922</v>
+        <v>3.1116946799999141</v>
       </c>
       <c r="D186" s="5">
-        <v>6.5381522252226043</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>6.538512228609461</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>592.71886734999998</v>
+        <v>592.71886371000005</v>
       </c>
       <c r="C187" s="5">
-        <v>1.6054854899999782</v>
+        <v>1.605483040000081</v>
       </c>
       <c r="D187" s="5">
-        <v>3.3083744669730297</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>3.3083693494386335</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>594.63085014000001</v>
+        <v>594.63086139999996</v>
       </c>
       <c r="C188" s="5">
-        <v>1.9119827900000246</v>
+        <v>1.9119976899999074</v>
       </c>
       <c r="D188" s="5">
-        <v>3.9403616322527535</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>3.9403929107922675</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>597.16168931000004</v>
+        <v>597.16174497999998</v>
       </c>
       <c r="C189" s="5">
-        <v>2.5308391700000357</v>
+        <v>2.5308835800000224</v>
       </c>
       <c r="D189" s="5">
-        <v>5.2286525827478725</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>5.2287463897688458</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>598.70433472000002</v>
+        <v>598.70431015999998</v>
       </c>
       <c r="C190" s="5">
-        <v>1.5426454099999773</v>
+        <v>1.5425651799999969</v>
       </c>
       <c r="D190" s="5">
-        <v>3.1443812547471639</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>3.1442150939279268</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>600.48862370999996</v>
+        <v>600.48859362999997</v>
       </c>
       <c r="C191" s="5">
-        <v>1.7842889899999363</v>
+        <v>1.7842834699999912</v>
       </c>
       <c r="D191" s="5">
-        <v>3.6355075646738566</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>3.6354962842126248</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>603.60797179999997</v>
+        <v>603.60780062000003</v>
       </c>
       <c r="C192" s="5">
-        <v>3.1193480900000168</v>
+        <v>3.1192069900000661</v>
       </c>
       <c r="D192" s="5">
-        <v>6.4148391651903003</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>6.4145409884657445</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>603.43317075000004</v>
+        <v>603.43305884999995</v>
       </c>
       <c r="C193" s="5">
-        <v>-0.17480104999992818</v>
+        <v>-0.1747417700000824</v>
       </c>
       <c r="D193" s="5">
-        <v>-0.34695943666926965</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>-0.34684205836167381</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>606.62273565999999</v>
+        <v>606.62310033000006</v>
       </c>
       <c r="C194" s="5">
-        <v>3.1895649099999446</v>
+        <v>3.1900414800001045</v>
       </c>
       <c r="D194" s="5">
-        <v>6.5305189480385772</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>6.5315244986451804</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>605.08534854000004</v>
+        <v>605.0854167</v>
       </c>
       <c r="C195" s="5">
-        <v>-1.5373871199999485</v>
+        <v>-1.5376836300000605</v>
       </c>
       <c r="D195" s="5">
-        <v>-2.9991708734535605</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>-2.999739493542064</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>608.38326932999996</v>
+        <v>608.38323317000004</v>
       </c>
       <c r="C196" s="5">
-        <v>3.297920789999921</v>
+        <v>3.2978164700000434</v>
       </c>
       <c r="D196" s="5">
-        <v>6.7400748352889561</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>6.7398544196383803</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>610.31692382999995</v>
+        <v>610.31679635</v>
       </c>
       <c r="C197" s="5">
-        <v>1.9336544999999887</v>
+        <v>1.9335631799999646</v>
       </c>
       <c r="D197" s="5">
-        <v>3.8814030897141194</v>
+        <v>3.8812168028234284</v>
       </c>
       <c r="E197" s="5">
-        <v>3.7950681576317535</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>3.7950759141835988</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>612.09031422999999</v>
+        <v>612.09032728</v>
       </c>
       <c r="C198" s="5">
-        <v>1.7733904000000393</v>
+        <v>1.7735309299999926</v>
       </c>
       <c r="D198" s="5">
-        <v>3.5430924882140058</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>3.5433785104449944</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>613.62623242999996</v>
+        <v>613.62619719999998</v>
       </c>
       <c r="C199" s="5">
-        <v>1.5359181999999691</v>
+        <v>1.5358699199999819</v>
       </c>
       <c r="D199" s="5">
-        <v>3.0530669904168972</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>3.052969626109503</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>616.19201615999998</v>
+        <v>616.19199737999998</v>
       </c>
       <c r="C200" s="5">
-        <v>2.565783730000021</v>
+        <v>2.5658001799999965</v>
       </c>
       <c r="D200" s="5">
-        <v>5.1346311478216444</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>5.134665129805982</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>619.35163349000004</v>
+        <v>619.35173669000005</v>
       </c>
       <c r="C201" s="5">
-        <v>3.1596173300000601</v>
+        <v>3.1597393100000772</v>
       </c>
       <c r="D201" s="5">
-        <v>6.3297136886577343</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>6.3299651842831928</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>621.40569707999998</v>
+        <v>621.40567711999995</v>
       </c>
       <c r="C202" s="5">
-        <v>2.0540635899999415</v>
+        <v>2.0539404299998978</v>
       </c>
       <c r="D202" s="5">
-        <v>4.0531707340247358</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>4.0529225717894413</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>624.14876962000005</v>
+        <v>624.14875652000001</v>
       </c>
       <c r="C203" s="5">
-        <v>2.7430725400000711</v>
+        <v>2.743079400000056</v>
       </c>
       <c r="D203" s="5">
-        <v>5.427681981678778</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>5.4276960653045103</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>623.68718621000005</v>
+        <v>623.68709848000003</v>
       </c>
       <c r="C204" s="5">
-        <v>-0.46158341000000291</v>
+        <v>-0.46165803999997479</v>
       </c>
       <c r="D204" s="5">
-        <v>-0.88384803336434281</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-0.88399037383445345</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>628.34138613000005</v>
+        <v>628.34124661999999</v>
       </c>
       <c r="C205" s="5">
-        <v>4.6541999199999964</v>
+        <v>4.6541481399999611</v>
       </c>
       <c r="D205" s="5">
-        <v>9.3317076716433291</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>9.3316009217000673</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>637.35773902000005</v>
+        <v>637.35812751000003</v>
       </c>
       <c r="C206" s="5">
-        <v>9.0163528900000074</v>
+        <v>9.0168808900000386</v>
       </c>
       <c r="D206" s="5">
-        <v>18.645473337008944</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>18.64665727418604</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>637.27875214999995</v>
+        <v>637.27873612999997</v>
       </c>
       <c r="C207" s="5">
-        <v>-7.8986870000107956E-2</v>
+        <v>-7.9391380000060963E-2</v>
       </c>
       <c r="D207" s="5">
-        <v>-0.14861303038302687</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>-0.14937349970290947</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>640.76634880999995</v>
+        <v>640.76627024000004</v>
       </c>
       <c r="C208" s="5">
-        <v>3.4875966600000083</v>
+        <v>3.4875341100000696</v>
       </c>
       <c r="D208" s="5">
-        <v>6.7684862338004415</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>6.7683613395106867</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>644.80729322000002</v>
+        <v>644.80712662999997</v>
       </c>
       <c r="C209" s="5">
-        <v>4.0409444100000655</v>
+        <v>4.0408563899999308</v>
       </c>
       <c r="D209" s="5">
-        <v>7.8357945226893433</v>
+        <v>7.8356188745165145</v>
       </c>
       <c r="E209" s="5">
-        <v>5.6512228390388053</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>5.6512176112912815</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>642.47704069999998</v>
+        <v>642.47709096999995</v>
       </c>
       <c r="C210" s="5">
-        <v>-2.3302525200000446</v>
+        <v>-2.3300356600000214</v>
       </c>
       <c r="D210" s="5">
-        <v>-4.2514825597826933</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>-4.2510958112104147</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>647.63390714000002</v>
+        <v>647.63385690999996</v>
       </c>
       <c r="C211" s="5">
-        <v>5.1568664400000443</v>
+        <v>5.1567659400000139</v>
       </c>
       <c r="D211" s="5">
-        <v>10.068637368600196</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>10.068431580121162</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>651.78782646000002</v>
+        <v>651.78777796999998</v>
       </c>
       <c r="C212" s="5">
-        <v>4.15391932</v>
+        <v>4.153921060000016</v>
       </c>
       <c r="D212" s="5">
-        <v>7.9742006883544381</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>7.974204787756678</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>651.45031140000003</v>
+        <v>651.45048995000002</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.33751505999998699</v>
+        <v>-0.33728801999995994</v>
       </c>
       <c r="D213" s="5">
-        <v>-0.61962885368903597</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>-0.61921327260304748</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>653.77104197999995</v>
+        <v>653.77102034999996</v>
       </c>
       <c r="C214" s="5">
-        <v>2.3207305799999176</v>
+        <v>2.3205303999999387</v>
       </c>
       <c r="D214" s="5">
-        <v>4.3596488460393212</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>4.3592641782860042</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>656.73917761999996</v>
+        <v>656.73919316000001</v>
       </c>
       <c r="C215" s="5">
-        <v>2.9681356400000141</v>
+        <v>2.9681728100000555</v>
       </c>
       <c r="D215" s="5">
-        <v>5.586145579942281</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>5.5862174807604692</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>658.06203118999997</v>
+        <v>658.06198295000002</v>
       </c>
       <c r="C216" s="5">
-        <v>1.3228535700000066</v>
+        <v>1.3227897900000016</v>
       </c>
       <c r="D216" s="5">
-        <v>2.4440893092793736</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>2.4439701031240491</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>659.03300100000001</v>
+        <v>659.03288115999999</v>
       </c>
       <c r="C217" s="5">
-        <v>0.97096981000004234</v>
+        <v>0.97089820999997301</v>
       </c>
       <c r="D217" s="5">
-        <v>1.7850384387822604</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>1.7849058707304133</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>662.35466265000002</v>
+        <v>662.35492519000002</v>
       </c>
       <c r="C218" s="5">
-        <v>3.32166165000001</v>
+        <v>3.3220440300000291</v>
       </c>
       <c r="D218" s="5">
-        <v>6.2187597049094823</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>6.2194967159361569</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>663.81134073999999</v>
+        <v>663.81132816000002</v>
       </c>
       <c r="C219" s="5">
-        <v>1.4566780899999685</v>
+        <v>1.4564029699999992</v>
       </c>
       <c r="D219" s="5">
-        <v>2.6712473763118139</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>2.6707356745578892</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>666.41595640000003</v>
+        <v>666.41588777000004</v>
       </c>
       <c r="C220" s="5">
-        <v>2.6046156600000359</v>
+        <v>2.6045596100000239</v>
       </c>
       <c r="D220" s="5">
-        <v>4.8114265960748748</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>4.8113209052507822</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>668.64111964999995</v>
+        <v>668.64095363000001</v>
       </c>
       <c r="C221" s="5">
-        <v>2.2251632499999232</v>
+        <v>2.2250658599999724</v>
       </c>
       <c r="D221" s="5">
-        <v>4.0812087358964355</v>
+        <v>4.0810272464105291</v>
       </c>
       <c r="E221" s="5">
-        <v>3.6962712240706797</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>3.6962722674242832</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>673.77589319000003</v>
+        <v>673.77601451999999</v>
       </c>
       <c r="C222" s="5">
-        <v>5.1347735400000829</v>
+        <v>5.135060889999977</v>
       </c>
       <c r="D222" s="5">
-        <v>9.6146619645543616</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>9.6152254327505524</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>675.95506637999995</v>
+        <v>675.95498553000004</v>
       </c>
       <c r="C223" s="5">
-        <v>2.1791731899999149</v>
+        <v>2.1789710100000548</v>
       </c>
       <c r="D223" s="5">
-        <v>3.9509131254771512</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>3.9505392979857445</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>675.45992901</v>
+        <v>675.45981930999994</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.49513736999995217</v>
+        <v>-0.49516622000010102</v>
       </c>
       <c r="D224" s="5">
-        <v>-0.87546786103068763</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-0.87551877057063798</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>675.71647874999996</v>
+        <v>675.71674554000003</v>
       </c>
       <c r="C225" s="5">
-        <v>0.25654973999996855</v>
+        <v>0.25692623000009007</v>
       </c>
       <c r="D225" s="5">
-        <v>0.45673118859863582</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>0.45740292469373944</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>677.65552792999995</v>
+        <v>677.6554926</v>
       </c>
       <c r="C226" s="5">
-        <v>1.9390491799999836</v>
+        <v>1.9387470599999688</v>
       </c>
       <c r="D226" s="5">
-        <v>3.4984157620854495</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>3.4978606466164353</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>678.61594886</v>
+        <v>678.61591450000003</v>
       </c>
       <c r="C227" s="5">
-        <v>0.9604209300000548</v>
+        <v>0.96042190000002847</v>
       </c>
       <c r="D227" s="5">
-        <v>1.7140440917235988</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>1.7140459264403773</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>680.59029848</v>
+        <v>680.59026157000005</v>
       </c>
       <c r="C228" s="5">
-        <v>1.9743496199999981</v>
+        <v>1.9743470700000216</v>
       </c>
       <c r="D228" s="5">
-        <v>3.54766325008955</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>3.5476587769968093</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>682.82610917</v>
+        <v>682.82601871999998</v>
       </c>
       <c r="C229" s="5">
-        <v>2.2358106899999939</v>
+        <v>2.2357571499999267</v>
       </c>
       <c r="D229" s="5">
-        <v>4.0141385684026254</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>4.0140409218227813</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>686.28157120000003</v>
+        <v>686.28176640000004</v>
       </c>
       <c r="C230" s="5">
-        <v>3.4554620300000352</v>
+        <v>3.4557476800000586</v>
       </c>
       <c r="D230" s="5">
-        <v>6.2445390142353174</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>6.2450705300156173</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>686.57195334999994</v>
+        <v>686.57197169999995</v>
       </c>
       <c r="C231" s="5">
-        <v>0.29038214999991396</v>
+        <v>0.2902052999999114</v>
       </c>
       <c r="D231" s="5">
-        <v>0.50893199799260103</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>0.50862117942764851</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>687.34204032000002</v>
+        <v>687.34203513</v>
       </c>
       <c r="C232" s="5">
-        <v>0.77008697000007942</v>
+        <v>0.77006343000005018</v>
       </c>
       <c r="D232" s="5">
-        <v>1.3543031417003526</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>1.3542614512629614</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>686.71431618999998</v>
+        <v>686.71422352000002</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.6277241300000469</v>
+        <v>-0.62781160999998065</v>
       </c>
       <c r="D233" s="5">
-        <v>-1.0904277294869424</v>
+        <v>-1.0905789377315789</v>
       </c>
       <c r="E233" s="5">
-        <v>2.7029741379741123</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>2.7029857791213141</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>684.73914892000005</v>
+        <v>684.73931245999995</v>
       </c>
       <c r="C234" s="5">
-        <v>-1.975167269999929</v>
+        <v>-1.9749110600000677</v>
       </c>
       <c r="D234" s="5">
-        <v>-3.397428371890121</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-3.3969950708233387</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>681.38661888000001</v>
+        <v>681.38646587999995</v>
       </c>
       <c r="C235" s="5">
-        <v>-3.3525300400000333</v>
+        <v>-3.3528465800000049</v>
       </c>
       <c r="D235" s="5">
-        <v>-5.7196246530225476</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-5.7201489005311306</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>680.73282495000001</v>
+        <v>680.73260543000004</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.65379393000000618</v>
+        <v>-0.653860449999911</v>
       </c>
       <c r="D236" s="5">
-        <v>-1.1453492117105668</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-1.1454653863035791</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>678.97387896999999</v>
+        <v>678.97420688</v>
       </c>
       <c r="C237" s="5">
-        <v>-1.7589459800000213</v>
+        <v>-1.7583985500000381</v>
       </c>
       <c r="D237" s="5">
-        <v>-3.0569929199269152</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-3.0560559511955798</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>679.59679673999995</v>
+        <v>679.59672937000005</v>
       </c>
       <c r="C238" s="5">
-        <v>0.62291776999995818</v>
+        <v>0.62252249000005122</v>
       </c>
       <c r="D238" s="5">
-        <v>1.1065001726948687</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>1.1057939484125034</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>677.92404197999997</v>
+        <v>677.92392107000001</v>
       </c>
       <c r="C239" s="5">
-        <v>-1.6727547599999752</v>
+        <v>-1.6728083000000424</v>
       </c>
       <c r="D239" s="5">
-        <v>-2.9140119873681813</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-2.9141042823319196</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>678.28044317000001</v>
+        <v>678.28038846000004</v>
       </c>
       <c r="C240" s="5">
-        <v>0.35640119000004233</v>
+        <v>0.35646739000003436</v>
       </c>
       <c r="D240" s="5">
-        <v>0.63269659301350423</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>0.63281456697734662</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>678.25427878000005</v>
+        <v>678.25424719</v>
       </c>
       <c r="C241" s="5">
-        <v>-2.6164389999962623E-2</v>
+        <v>-2.6141270000039185E-2</v>
       </c>
       <c r="D241" s="5">
-        <v>-4.6279688468653379E-2</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-4.6238806107801178E-2</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>678.21309380000002</v>
+        <v>678.21323892999999</v>
       </c>
       <c r="C242" s="5">
-        <v>-4.1184980000025462E-2</v>
+        <v>-4.1008260000012342E-2</v>
       </c>
       <c r="D242" s="5">
-        <v>-7.2842111535320608E-2</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-7.2529661741171925E-2</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>678.80067191000001</v>
+        <v>678.80079749000004</v>
       </c>
       <c r="C243" s="5">
-        <v>0.58757810999998128</v>
+        <v>0.58755856000004769</v>
       </c>
       <c r="D243" s="5">
-        <v>1.0446026855148727</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>1.0445675389481046</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>679.54680065000002</v>
+        <v>679.54692274000001</v>
       </c>
       <c r="C244" s="5">
-        <v>0.74612874000001739</v>
+        <v>0.74612524999997731</v>
       </c>
       <c r="D244" s="5">
-        <v>1.3270276490651378</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>1.3270211573618296</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>680.21044032999998</v>
+        <v>680.21052240999995</v>
       </c>
       <c r="C245" s="5">
-        <v>0.66363967999996021</v>
+        <v>0.66359966999993958</v>
       </c>
       <c r="D245" s="5">
-        <v>1.1782250507168524</v>
+        <v>1.1781534222526924</v>
       </c>
       <c r="E245" s="5">
-        <v>-0.94710066568650664</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-0.94707534622816558</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>682.76999236999995</v>
+        <v>682.77019302999997</v>
       </c>
       <c r="C246" s="5">
-        <v>2.5595520399999714</v>
+        <v>2.5596706200000199</v>
       </c>
       <c r="D246" s="5">
-        <v>4.6100925600329301</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>4.6103100101074546</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>683.50810571</v>
+        <v>683.50789746999999</v>
       </c>
       <c r="C247" s="5">
-        <v>0.73811334000004081</v>
+        <v>0.73770444000001589</v>
       </c>
       <c r="D247" s="5">
-        <v>1.3050096861563665</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>1.3042820498038177</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>688.12712750000003</v>
+        <v>688.12651544000005</v>
       </c>
       <c r="C248" s="5">
-        <v>4.6190217900000334</v>
+        <v>4.6186179700000594</v>
       </c>
       <c r="D248" s="5">
-        <v>8.4176820105039454</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>8.4169211883409201</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>687.81382995000001</v>
+        <v>687.81413912999994</v>
       </c>
       <c r="C249" s="5">
-        <v>-0.31329755000001569</v>
+        <v>-0.31237631000010424</v>
       </c>
       <c r="D249" s="5">
-        <v>-0.54498222734644663</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>-0.54338420803451415</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>691.13562162999995</v>
+        <v>691.13552505999996</v>
       </c>
       <c r="C250" s="5">
-        <v>3.321791679999933</v>
+        <v>3.3213859300000195</v>
       </c>
       <c r="D250" s="5">
-        <v>5.9518345730654287</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>5.9510854060125018</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>692.66753532999996</v>
+        <v>692.66727285000002</v>
       </c>
       <c r="C251" s="5">
-        <v>1.5319137000000183</v>
+        <v>1.531747790000054</v>
       </c>
       <c r="D251" s="5">
-        <v>2.6924863500368934</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>2.692191564299784</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>693.61300265</v>
+        <v>693.61289297999997</v>
       </c>
       <c r="C252" s="5">
-        <v>0.94546732000003431</v>
+        <v>0.94562012999995204</v>
       </c>
       <c r="D252" s="5">
-        <v>1.6503114390470586</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>1.6505808047202697</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>694.10724873000004</v>
+        <v>694.10721575000002</v>
       </c>
       <c r="C253" s="5">
-        <v>0.494246080000039</v>
+        <v>0.49432277000005342</v>
       </c>
       <c r="D253" s="5">
-        <v>0.85844013297298183</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>0.8585739921977531</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>693.82545256000003</v>
+        <v>693.82571005</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.2817961700000069</v>
+        <v>-0.28150570000002517</v>
       </c>
       <c r="D254" s="5">
-        <v>-0.48609397893795148</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>-0.48559406289112594</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>700.15226820999999</v>
+        <v>700.15258243000005</v>
       </c>
       <c r="C255" s="5">
-        <v>6.3268156499999577</v>
+        <v>6.3268723800000544</v>
       </c>
       <c r="D255" s="5">
-        <v>11.508319190862393</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>11.508423123353051</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>701.32128893000004</v>
+        <v>701.32168573000001</v>
       </c>
       <c r="C256" s="5">
-        <v>1.1690207200000486</v>
+        <v>1.1691032999999607</v>
       </c>
       <c r="D256" s="5">
-        <v>2.0221018604188901</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>2.0222451008157227</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>702.96114502</v>
+        <v>702.96166275999997</v>
       </c>
       <c r="C257" s="5">
-        <v>1.6398560899999666</v>
+        <v>1.6399770299999545</v>
       </c>
       <c r="D257" s="5">
-        <v>2.8422528921751455</v>
+        <v>2.8424635836775014</v>
       </c>
       <c r="E257" s="5">
-        <v>3.3446567916485703</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>3.3447204358721505</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>704.09325861000002</v>
+        <v>704.09363054000005</v>
       </c>
       <c r="C258" s="5">
-        <v>1.1321135900000172</v>
+        <v>1.1319677800000818</v>
       </c>
       <c r="D258" s="5">
-        <v>1.9498014510705985</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>1.9495466505088377</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>707.05217245999995</v>
+        <v>707.05212597000002</v>
       </c>
       <c r="C259" s="5">
-        <v>2.9589138499999308</v>
+        <v>2.9584954299999708</v>
       </c>
       <c r="D259" s="5">
-        <v>5.161143088088993</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>5.1603935129694189</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>710.19906973000002</v>
+        <v>710.19694890999995</v>
       </c>
       <c r="C260" s="5">
-        <v>3.1468972700000677</v>
+        <v>3.1448229399999263</v>
       </c>
       <c r="D260" s="5">
-        <v>5.4735727020702951</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>5.4698763580695253</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>715.54028975999995</v>
+        <v>715.54039466999996</v>
       </c>
       <c r="C261" s="5">
-        <v>5.3412200299999313</v>
+        <v>5.3434457600000087</v>
       </c>
       <c r="D261" s="5">
-        <v>9.4077082156382996</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>9.4118213935652904</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>715.20008997000002</v>
+        <v>715.19997692000004</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.34019978999992873</v>
+        <v>-0.34041774999991503</v>
       </c>
       <c r="D262" s="5">
-        <v>-0.56904400655716225</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-0.56940754631304991</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>715.78064916000005</v>
+        <v>715.78042516000005</v>
       </c>
       <c r="C263" s="5">
-        <v>0.58055919000003087</v>
+        <v>0.58044824000000972</v>
       </c>
       <c r="D263" s="5">
-        <v>0.97845319107445761</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>0.97826551986415211</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>719.01542401999995</v>
+        <v>719.01536422000004</v>
       </c>
       <c r="C264" s="5">
-        <v>3.2347748599999022</v>
+        <v>3.2349390599999879</v>
       </c>
       <c r="D264" s="5">
-        <v>5.5599176158302122</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>5.5602086775974335</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>722.09975869000004</v>
+        <v>722.09988221000003</v>
       </c>
       <c r="C265" s="5">
-        <v>3.0843346700000893</v>
+        <v>3.0845179899999948</v>
       </c>
       <c r="D265" s="5">
-        <v>5.2707984388373097</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>5.2711195901810726</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>724.29409154999996</v>
+        <v>724.29458825999995</v>
       </c>
       <c r="C266" s="5">
-        <v>2.1943328599999177</v>
+        <v>2.1947060499999225</v>
       </c>
       <c r="D266" s="5">
-        <v>3.7081556902523793</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>3.708796270190895</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>723.49597829000004</v>
+        <v>723.49668184999996</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.79811325999992278</v>
+        <v>-0.79790640999999596</v>
       </c>
       <c r="D267" s="5">
-        <v>-1.3143180108461716</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-1.313978539730376</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>725.13720884999998</v>
+        <v>725.13816395000003</v>
       </c>
       <c r="C268" s="5">
-        <v>1.6412305599999399</v>
+        <v>1.6414821000000757</v>
       </c>
       <c r="D268" s="5">
-        <v>2.7563882275338569</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>2.7568132510817689</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>728.32472528999995</v>
+        <v>728.32596910999996</v>
       </c>
       <c r="C269" s="5">
-        <v>3.1875164399999676</v>
+        <v>3.1878051599999253</v>
       </c>
       <c r="D269" s="5">
-        <v>5.4043070566238249</v>
+        <v>5.4048011740758461</v>
       </c>
       <c r="E269" s="5">
-        <v>3.6081055759174641</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>3.6082062072081644</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>732.56445847999998</v>
+        <v>732.56521174</v>
       </c>
       <c r="C270" s="5">
-        <v>4.2397331900000381</v>
+        <v>4.2392426300000352</v>
       </c>
       <c r="D270" s="5">
-        <v>7.2135034483863603</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>7.2126291938612752</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>733.11794038000005</v>
+        <v>733.11779880999995</v>
       </c>
       <c r="C271" s="5">
-        <v>0.55348190000006525</v>
+        <v>0.55258706999995866</v>
       </c>
       <c r="D271" s="5">
-        <v>0.91042529933607064</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>0.90894633829567972</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>735.88979142000005</v>
+        <v>735.88553711999998</v>
       </c>
       <c r="C272" s="5">
-        <v>2.7718510400000014</v>
+        <v>2.767738310000027</v>
       </c>
       <c r="D272" s="5">
-        <v>4.6326368473439627</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>4.6256207428751361</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>737.39237974000002</v>
+        <v>737.39165459000003</v>
       </c>
       <c r="C273" s="5">
-        <v>1.5025883199999726</v>
+        <v>1.5061174700000493</v>
       </c>
       <c r="D273" s="5">
-        <v>2.4779441380390121</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>2.4838443112307207</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>740.22273368000003</v>
+        <v>740.22224004999998</v>
       </c>
       <c r="C274" s="5">
-        <v>2.8303539400000091</v>
+        <v>2.830585459999952</v>
       </c>
       <c r="D274" s="5">
-        <v>4.7044849272117162</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>4.7048826347460215</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>742.91619694999997</v>
+        <v>742.91594925000004</v>
       </c>
       <c r="C275" s="5">
-        <v>2.6934632699999383</v>
+        <v>2.6937092000000575</v>
       </c>
       <c r="D275" s="5">
-        <v>4.4549185143460734</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>4.4553364826107389</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>745.16160907999995</v>
+        <v>745.16174376000004</v>
       </c>
       <c r="C276" s="5">
-        <v>2.245412129999977</v>
+        <v>2.2457945099999961</v>
       </c>
       <c r="D276" s="5">
-        <v>3.6878190037836545</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>3.6884587452811646</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>749.31368031</v>
+        <v>749.31409222000002</v>
       </c>
       <c r="C277" s="5">
-        <v>4.1520712300000469</v>
+        <v>4.1523484599999847</v>
       </c>
       <c r="D277" s="5">
-        <v>6.8952180756717496</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>6.8956913791440089</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>753.01035032000004</v>
+        <v>753.01150810000001</v>
       </c>
       <c r="C278" s="5">
-        <v>3.696670010000048</v>
+        <v>3.6974158799999941</v>
       </c>
       <c r="D278" s="5">
-        <v>6.0833947700033031</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>6.0846522703726702</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>756.77168569000003</v>
+        <v>756.77343681000002</v>
       </c>
       <c r="C279" s="5">
-        <v>3.7613353699999834</v>
+        <v>3.7619287100000065</v>
       </c>
       <c r="D279" s="5">
-        <v>6.1615249154756802</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>6.1625140026571934</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>762.60492175000002</v>
+        <v>762.60703265999996</v>
       </c>
       <c r="C280" s="5">
-        <v>5.8332360599999902</v>
+        <v>5.8335958499999379</v>
       </c>
       <c r="D280" s="5">
-        <v>9.6520483686910463</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>9.652645873319754</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>764.30407236999997</v>
+        <v>764.30656170999998</v>
       </c>
       <c r="C281" s="5">
-        <v>1.6991506199999549</v>
+        <v>1.6995290500000237</v>
       </c>
       <c r="D281" s="5">
-        <v>2.7067146392299124</v>
+        <v>2.7073172931841194</v>
       </c>
       <c r="E281" s="5">
-        <v>4.9400145059848022</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>4.9401770808704892</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>764.3660198</v>
+        <v>764.36825433000001</v>
       </c>
       <c r="C282" s="5">
-        <v>6.1947430000032E-2</v>
+        <v>6.1692620000030729E-2</v>
       </c>
       <c r="D282" s="5">
-        <v>9.7304286990795852E-2</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>9.6903549238525066E-2</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>768.43771346999995</v>
+        <v>768.43876436000005</v>
       </c>
       <c r="C283" s="5">
-        <v>4.0716936699999451</v>
+        <v>4.0705100300000367</v>
       </c>
       <c r="D283" s="5">
-        <v>6.5829135329511956</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>6.5809236826158912</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>770.80833194000002</v>
+        <v>770.79559290999998</v>
       </c>
       <c r="C284" s="5">
-        <v>2.3706184700000676</v>
+        <v>2.356828549999932</v>
       </c>
       <c r="D284" s="5">
-        <v>3.7654449399486367</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>3.7431653035850943</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>774.13335572999995</v>
+        <v>774.13237961000004</v>
       </c>
       <c r="C285" s="5">
-        <v>3.325023789999932</v>
+        <v>3.3367867000000615</v>
       </c>
       <c r="D285" s="5">
-        <v>5.3010162659009374</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>5.3203084141666634</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>777.12399717999995</v>
+        <v>777.12200652000001</v>
       </c>
       <c r="C286" s="5">
-        <v>2.9906414499999983</v>
+        <v>2.9896269099999699</v>
       </c>
       <c r="D286" s="5">
-        <v>4.7356353071482671</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>4.7340006195424555</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>780.61665501000004</v>
+        <v>780.61747605999994</v>
       </c>
       <c r="C287" s="5">
-        <v>3.4926578300000983</v>
+        <v>3.4954695399999309</v>
       </c>
       <c r="D287" s="5">
-        <v>5.5285368913738031</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>5.5331127576563555</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>784.13981137999997</v>
+        <v>784.14069526000003</v>
       </c>
       <c r="C288" s="5">
-        <v>3.5231563699999242</v>
+        <v>3.523219200000085</v>
       </c>
       <c r="D288" s="5">
-        <v>5.5524431953245301</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>5.5525386994605075</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>786.65204548999998</v>
+        <v>786.65305731000001</v>
       </c>
       <c r="C289" s="5">
-        <v>2.5122341100000085</v>
+        <v>2.5123620499999788</v>
       </c>
       <c r="D289" s="5">
-        <v>3.9130443844797469</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>3.9132426989319402</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>790.34614329999999</v>
+        <v>790.35024024999996</v>
       </c>
       <c r="C290" s="5">
-        <v>3.6940978100000166</v>
+        <v>3.6971829399999478</v>
       </c>
       <c r="D290" s="5">
-        <v>5.7830160422299715</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>5.7879636206912499</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>791.45281379999994</v>
+        <v>791.45566818999998</v>
       </c>
       <c r="C291" s="5">
-        <v>1.1066704999999502</v>
+        <v>1.1054279400000269</v>
       </c>
       <c r="D291" s="5">
-        <v>1.6932831913736734</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>1.6913585035934098</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>796.12330065000003</v>
+        <v>796.12701717000004</v>
       </c>
       <c r="C292" s="5">
-        <v>4.6704868500000885</v>
+        <v>4.6713489800000616</v>
       </c>
       <c r="D292" s="5">
-        <v>7.3158053635288489</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>7.3171726803052284</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>797.46998031999999</v>
+        <v>797.47381741000004</v>
       </c>
       <c r="C293" s="5">
-        <v>1.3466796699999577</v>
+        <v>1.3468002399999932</v>
       </c>
       <c r="D293" s="5">
-        <v>2.0488475969863806</v>
+        <v>2.0490230885407357</v>
       </c>
       <c r="E293" s="5">
-        <v>4.339360360485478</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>4.3395225635370904</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>800.21511074</v>
+        <v>800.21910779999996</v>
       </c>
       <c r="C294" s="5">
-        <v>2.7451304200000095</v>
+        <v>2.7452903899999228</v>
       </c>
       <c r="D294" s="5">
-        <v>4.2098698155577319</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>4.2100991631051077</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>804.27279149000003</v>
+        <v>804.27352557999995</v>
       </c>
       <c r="C295" s="5">
-        <v>4.0576807500000314</v>
+        <v>4.0544177799999943</v>
       </c>
       <c r="D295" s="5">
-        <v>6.2574880369393071</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>6.2522829514706224</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>807.92386232000001</v>
+        <v>807.90107004000004</v>
       </c>
       <c r="C296" s="5">
-        <v>3.6510708299999806</v>
+        <v>3.627544460000081</v>
       </c>
       <c r="D296" s="5">
-        <v>5.5856026015522531</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>5.5487080710054704</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>810.17181843000003</v>
+        <v>810.16900959999998</v>
       </c>
       <c r="C297" s="5">
-        <v>2.2479561100000183</v>
+        <v>2.2679395599999452</v>
       </c>
       <c r="D297" s="5">
-        <v>3.390435202920683</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>3.4211397250785813</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>812.33411679999995</v>
+        <v>812.32925919000002</v>
       </c>
       <c r="C298" s="5">
-        <v>2.1622983699999168</v>
+        <v>2.1602495900000349</v>
       </c>
       <c r="D298" s="5">
-        <v>3.2501597191609166</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>3.2470463107555636</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>815.13247422999996</v>
+        <v>815.13744880000002</v>
       </c>
       <c r="C299" s="5">
-        <v>2.79835743000001</v>
+        <v>2.8081896099999994</v>
       </c>
       <c r="D299" s="5">
-        <v>4.2130304835832577</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>4.2281415413057521</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>817.43440762</v>
+        <v>817.43609577999996</v>
       </c>
       <c r="C300" s="5">
-        <v>2.3019333900000447</v>
+        <v>2.2986469799999441</v>
       </c>
       <c r="D300" s="5">
-        <v>3.4419323842604266</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>3.4369206631380544</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>819.52534795999998</v>
+        <v>819.52682598000001</v>
       </c>
       <c r="C301" s="5">
-        <v>2.0909403399999746</v>
+        <v>2.0907302000000527</v>
       </c>
       <c r="D301" s="5">
-        <v>3.113070692781772</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>3.1127468951249737</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>822.42636845000004</v>
+        <v>822.43435753000006</v>
       </c>
       <c r="C302" s="5">
-        <v>2.9010204900000645</v>
+        <v>2.9075315500000443</v>
       </c>
       <c r="D302" s="5">
-        <v>4.3315412630302585</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>4.3414454887992671</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>826.01084467999999</v>
+        <v>826.01586183999996</v>
       </c>
       <c r="C303" s="5">
-        <v>3.5844762299999502</v>
+        <v>3.5815043099999002</v>
       </c>
       <c r="D303" s="5">
-        <v>5.3573107951691457</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>5.3527088324384797</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>828.78571826999996</v>
+        <v>828.79122436</v>
       </c>
       <c r="C304" s="5">
-        <v>2.7748735899999701</v>
+        <v>2.7753625200000442</v>
       </c>
       <c r="D304" s="5">
-        <v>4.1065641070169079</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>4.1072756928647536</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>832.72765120999998</v>
+        <v>832.73343636000004</v>
       </c>
       <c r="C305" s="5">
-        <v>3.9419329400000152</v>
+        <v>3.9422120000000405</v>
       </c>
       <c r="D305" s="5">
-        <v>5.8592290918184187</v>
+        <v>5.8596148407639825</v>
       </c>
       <c r="E305" s="5">
-        <v>4.4211909865061294</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>4.4214139925639939</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>834.73971305999999</v>
+        <v>834.74810338999998</v>
       </c>
       <c r="C306" s="5">
-        <v>2.0120618500000091</v>
+        <v>2.0146670299999414</v>
       </c>
       <c r="D306" s="5">
-        <v>2.9383204080193348</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>2.9421549444937467</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>838.30146918000003</v>
+        <v>838.30676031999997</v>
       </c>
       <c r="C307" s="5">
-        <v>3.5617561200000409</v>
+        <v>3.5586569299999837</v>
       </c>
       <c r="D307" s="5">
-        <v>5.2421759580599137</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>5.2374532205976987</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>841.27120351999997</v>
+        <v>841.21846844000004</v>
       </c>
       <c r="C308" s="5">
-        <v>2.9697343399999454</v>
+        <v>2.9117081200000712</v>
       </c>
       <c r="D308" s="5">
-        <v>4.3348877654564522</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>4.248535888274696</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>845.21287153000003</v>
+        <v>845.21264454000004</v>
       </c>
       <c r="C309" s="5">
-        <v>3.9416680100000576</v>
+        <v>3.9941761000000042</v>
       </c>
       <c r="D309" s="5">
-        <v>5.7696203736681717</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>5.8488736952701403</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>849.65189671999997</v>
+        <v>849.64620405999995</v>
       </c>
       <c r="C310" s="5">
-        <v>4.4390251899999384</v>
+        <v>4.4335595199999034</v>
       </c>
       <c r="D310" s="5">
-        <v>6.4876268680695182</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>6.4794087422049174</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>853.43010004999996</v>
+        <v>853.44099802999995</v>
       </c>
       <c r="C311" s="5">
-        <v>3.7782033299999966</v>
+        <v>3.7947939700000006</v>
       </c>
       <c r="D311" s="5">
-        <v>5.4685799808577018</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>5.4932239742747635</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>857.16379966</v>
+        <v>857.16833847999999</v>
       </c>
       <c r="C312" s="5">
-        <v>3.7336996100000306</v>
+        <v>3.7273404500000424</v>
       </c>
       <c r="D312" s="5">
-        <v>5.3781044683874013</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>5.3686532424324085</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>859.63131118000001</v>
+        <v>859.63459315</v>
       </c>
       <c r="C313" s="5">
-        <v>2.4675115200000164</v>
+        <v>2.4662546700000121</v>
       </c>
       <c r="D313" s="5">
-        <v>3.5096533275055242</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>3.507818399637852</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>863.08152009000003</v>
+        <v>863.09735711999997</v>
       </c>
       <c r="C314" s="5">
-        <v>3.4502089100000148</v>
+        <v>3.462763969999969</v>
       </c>
       <c r="D314" s="5">
-        <v>4.9240639598797431</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>4.9423618276751791</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>865.79477202999999</v>
+        <v>865.80138565000004</v>
       </c>
       <c r="C315" s="5">
-        <v>2.7132519399999637</v>
+        <v>2.7040285300000733</v>
       </c>
       <c r="D315" s="5">
-        <v>3.8383300865858727</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>3.8249850461109514</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>867.43489832</v>
+        <v>867.44264564000002</v>
       </c>
       <c r="C316" s="5">
-        <v>1.640126290000012</v>
+        <v>1.6412599899999805</v>
       </c>
       <c r="D316" s="5">
-        <v>2.2970659737311827</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>2.298652617113639</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>871.36822135</v>
+        <v>871.37556026000004</v>
       </c>
       <c r="C317" s="5">
-        <v>3.9333230299999968</v>
+        <v>3.9329146200000196</v>
       </c>
       <c r="D317" s="5">
-        <v>5.579091460196639</v>
+        <v>5.5784465713953235</v>
       </c>
       <c r="E317" s="5">
-        <v>4.6402410300478314</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>4.6403953789714958</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>874.02155790999996</v>
+        <v>874.03313776000005</v>
       </c>
       <c r="C318" s="5">
-        <v>2.653336559999957</v>
+        <v>2.6575775000000021</v>
       </c>
       <c r="D318" s="5">
-        <v>3.7158497181199124</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>3.7218570235630022</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>876.86945428000001</v>
+        <v>876.87299697000003</v>
       </c>
       <c r="C319" s="5">
-        <v>2.8478963700000577</v>
+        <v>2.839859209999986</v>
       </c>
       <c r="D319" s="5">
-        <v>3.9808980048314568</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>3.9694083014214954</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>877.78947990999995</v>
+        <v>877.70590693999998</v>
       </c>
       <c r="C320" s="5">
-        <v>0.92002562999994097</v>
+        <v>0.83290996999994604</v>
       </c>
       <c r="D320" s="5">
-        <v>1.266350542137773</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>1.1458103199341929</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>882.10097554000004</v>
+        <v>882.09789124999998</v>
       </c>
       <c r="C321" s="5">
-        <v>4.3114956300000813</v>
+        <v>4.391984309999998</v>
       </c>
       <c r="D321" s="5">
-        <v>6.0559818572613278</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>6.1727710430546923</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>882.87978066000005</v>
+        <v>882.87304281000002</v>
       </c>
       <c r="C322" s="5">
-        <v>0.77880512000001545</v>
+        <v>0.77515156000004026</v>
       </c>
       <c r="D322" s="5">
-        <v>1.0646374375325118</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>1.0596225295512518</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>884.66591792999998</v>
+        <v>884.68561889</v>
       </c>
       <c r="C323" s="5">
-        <v>1.7861372699999265</v>
+        <v>1.8125760799999853</v>
       </c>
       <c r="D323" s="5">
-        <v>2.4548929953515541</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>2.491661430789871</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>891.76087714000005</v>
+        <v>891.77507043000003</v>
       </c>
       <c r="C324" s="5">
-        <v>7.09495921000007</v>
+        <v>7.0894515400000273</v>
       </c>
       <c r="D324" s="5">
-        <v>10.059979759440751</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>10.051589242603963</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>893.22725235999997</v>
+        <v>893.23812143999999</v>
       </c>
       <c r="C325" s="5">
-        <v>1.466375219999918</v>
+        <v>1.4630510099999583</v>
       </c>
       <c r="D325" s="5">
-        <v>1.99117509682325</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>1.986588474944706</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>896.61547108000002</v>
+        <v>896.64155903999995</v>
       </c>
       <c r="C326" s="5">
-        <v>3.3882187200000544</v>
+        <v>3.4034375999999611</v>
       </c>
       <c r="D326" s="5">
-        <v>4.6480550079129435</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>4.6693141576855668</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>897.26389196000002</v>
+        <v>897.27301917</v>
       </c>
       <c r="C327" s="5">
-        <v>0.64842088000000331</v>
+        <v>0.63146013000005041</v>
       </c>
       <c r="D327" s="5">
-        <v>0.87128483748100116</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>0.84838150655013322</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>898.78270960999998</v>
+        <v>898.79076538000004</v>
       </c>
       <c r="C328" s="5">
-        <v>1.5188176499999599</v>
+        <v>1.5177462100000412</v>
       </c>
       <c r="D328" s="5">
-        <v>2.0502836163671878</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>2.0488027394328201</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>900.97472791999996</v>
+        <v>900.97759277</v>
       </c>
       <c r="C329" s="5">
-        <v>2.1920183099999804</v>
+        <v>2.1868273899999622</v>
       </c>
       <c r="D329" s="5">
-        <v>2.9662279312634654</v>
+        <v>2.959082462597129</v>
       </c>
       <c r="E329" s="5">
-        <v>3.3977032722321443</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>3.3971612080980762</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>905.37103029000002</v>
+        <v>905.39017525999998</v>
       </c>
       <c r="C330" s="5">
-        <v>4.3963023700000576</v>
+        <v>4.412582489999977</v>
       </c>
       <c r="D330" s="5">
-        <v>6.0151216829035015</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>6.0379802253274883</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>907.46510972999999</v>
+        <v>907.46001267999998</v>
       </c>
       <c r="C331" s="5">
-        <v>2.0940794399999731</v>
+        <v>2.0698374199999989</v>
       </c>
       <c r="D331" s="5">
-        <v>2.8111239720037595</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>2.7781113750382946</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>910.34608946000003</v>
+        <v>910.22410062999995</v>
       </c>
       <c r="C332" s="5">
-        <v>2.8809797300000355</v>
+        <v>2.7640879499999755</v>
       </c>
       <c r="D332" s="5">
-        <v>3.8769373398135132</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>3.7170133951075712</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>912.23137322000002</v>
+        <v>912.22256473000004</v>
       </c>
       <c r="C333" s="5">
-        <v>1.885283759999993</v>
+        <v>1.998464100000092</v>
       </c>
       <c r="D333" s="5">
-        <v>2.5136460268308847</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>2.6667380335716695</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>915.13123642000005</v>
+        <v>915.11633525000002</v>
       </c>
       <c r="C334" s="5">
-        <v>2.8998632000000271</v>
+        <v>2.8937705199999755</v>
       </c>
       <c r="D334" s="5">
-        <v>3.8820478280981563</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>3.8737867914364177</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>916.18660130000001</v>
+        <v>916.21945301999995</v>
       </c>
       <c r="C335" s="5">
-        <v>1.0553648799999564</v>
+        <v>1.1031177699999262</v>
       </c>
       <c r="D335" s="5">
-        <v>1.3926981659388771</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>1.4561569184119216</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>918.13346879999995</v>
+        <v>918.16765959999998</v>
       </c>
       <c r="C336" s="5">
-        <v>1.9468674999999394</v>
+        <v>1.9482065800000328</v>
       </c>
       <c r="D336" s="5">
-        <v>2.5799763251545205</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>2.5816780140124562</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>919.81240233999995</v>
+        <v>919.84738633999996</v>
       </c>
       <c r="C337" s="5">
-        <v>1.6789335400000027</v>
+        <v>1.6797267399999782</v>
       </c>
       <c r="D337" s="5">
-        <v>2.2165702525900333</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>2.2175446019316425</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>922.38968288000001</v>
+        <v>922.43884622999997</v>
       </c>
       <c r="C338" s="5">
-        <v>2.5772805400000607</v>
+        <v>2.5914598900000101</v>
       </c>
       <c r="D338" s="5">
-        <v>3.4146595014473702</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>3.4336052783447313</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>925.77905533000001</v>
+        <v>925.76702691000003</v>
       </c>
       <c r="C339" s="5">
-        <v>3.3893724499999962</v>
+        <v>3.3281806800000595</v>
       </c>
       <c r="D339" s="5">
-        <v>4.4996832730028524</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>4.416587169170838</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>926.87786244999995</v>
+        <v>926.89062824999996</v>
       </c>
       <c r="C340" s="5">
-        <v>1.0988071199999467</v>
+        <v>1.1236013399999365</v>
       </c>
       <c r="D340" s="5">
-        <v>1.4336144580228805</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>1.4661989279775023</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>929.79937070000005</v>
+        <v>929.80548166000005</v>
       </c>
       <c r="C341" s="5">
-        <v>2.9215082500001017</v>
+        <v>2.9148534100000916</v>
       </c>
       <c r="D341" s="5">
-        <v>3.8486510989441669</v>
+        <v>3.8396783545551427</v>
       </c>
       <c r="E341" s="5">
-        <v>3.1992731745700498</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>3.1996232893395815</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>933.94568660000004</v>
+        <v>933.96537966000005</v>
       </c>
       <c r="C342" s="5">
-        <v>4.1463158999999905</v>
+        <v>4.1598979999999983</v>
       </c>
       <c r="D342" s="5">
-        <v>5.4844573549435394</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>5.5028301231167198</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>937.72321938000005</v>
+        <v>937.68705482999997</v>
       </c>
       <c r="C343" s="5">
-        <v>3.7775327800000014</v>
+        <v>3.7216751699999122</v>
       </c>
       <c r="D343" s="5">
-        <v>4.9630859890245516</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>4.8879768574900062</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>941.35165088999997</v>
+        <v>941.18536229999995</v>
       </c>
       <c r="C344" s="5">
-        <v>3.6284315099999276</v>
+        <v>3.4983074699999861</v>
       </c>
       <c r="D344" s="5">
-        <v>4.7433896541931642</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>4.5699560833969421</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>943.56614884999999</v>
+        <v>943.57167937999998</v>
       </c>
       <c r="C345" s="5">
-        <v>2.214497960000017</v>
+        <v>2.3863170800000262</v>
       </c>
       <c r="D345" s="5">
-        <v>2.8597724412847247</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>3.0853139039143773</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>948.11342475000004</v>
+        <v>948.07862821000003</v>
       </c>
       <c r="C346" s="5">
-        <v>4.5472759000000451</v>
+        <v>4.5069488300000558</v>
       </c>
       <c r="D346" s="5">
-        <v>5.938868390730434</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>5.8847735706301973</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>952.26812279000001</v>
+        <v>952.28688123999996</v>
       </c>
       <c r="C347" s="5">
-        <v>4.1546980399999711</v>
+        <v>4.2082530299999235</v>
       </c>
       <c r="D347" s="5">
-        <v>5.3870885597853579</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>5.4584386905073945</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>954.20561385999997</v>
+        <v>954.29450727000005</v>
       </c>
       <c r="C348" s="5">
-        <v>1.9374910699999646</v>
+        <v>2.0076260300000968</v>
       </c>
       <c r="D348" s="5">
-        <v>2.4690356650878709</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>2.5593999886266428</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>958.31755099999998</v>
+        <v>958.39727230000005</v>
       </c>
       <c r="C349" s="5">
-        <v>4.1119371400000091</v>
+        <v>4.1027650300000005</v>
       </c>
       <c r="D349" s="5">
-        <v>5.2954723187851993</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>5.2828756433521473</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>960.06649168000001</v>
+        <v>960.13758540000003</v>
       </c>
       <c r="C350" s="5">
-        <v>1.7489406800000324</v>
+        <v>1.7403130999999803</v>
       </c>
       <c r="D350" s="5">
-        <v>2.2121306444008892</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>2.2009239860648844</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>964.60766087000002</v>
+        <v>964.56257391999998</v>
       </c>
       <c r="C351" s="5">
-        <v>4.5411691900000051</v>
+        <v>4.4249885199999426</v>
       </c>
       <c r="D351" s="5">
-        <v>5.8260862219138509</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>5.6728040205824115</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>967.64931106999995</v>
+        <v>967.66593910999995</v>
       </c>
       <c r="C352" s="5">
-        <v>3.0416501999999355</v>
+        <v>3.1033651899999768</v>
       </c>
       <c r="D352" s="5">
-        <v>3.8502197911360447</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>3.9299152655177139</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>969.12527154999998</v>
+        <v>969.13191006</v>
       </c>
       <c r="C353" s="5">
-        <v>1.4759604800000261</v>
+        <v>1.4659709500000417</v>
       </c>
       <c r="D353" s="5">
-        <v>1.8457997915075852</v>
+        <v>1.8331710925484357</v>
       </c>
       <c r="E353" s="5">
-        <v>4.2295039219475195</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>4.2295328620551631</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>971.40905942999996</v>
+        <v>971.42374777999999</v>
       </c>
       <c r="C354" s="5">
-        <v>2.2837878799999771</v>
+        <v>2.2918377199999895</v>
       </c>
       <c r="D354" s="5">
-        <v>2.8647959668249845</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>2.8750054808772241</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>976.21051631</v>
+        <v>976.13234518000002</v>
       </c>
       <c r="C355" s="5">
-        <v>4.8014568800000461</v>
+        <v>4.7085974000000306</v>
       </c>
       <c r="D355" s="5">
-        <v>6.0952618067264153</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>5.9741279689556004</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>978.46748764999995</v>
+        <v>978.26208700999996</v>
       </c>
       <c r="C356" s="5">
-        <v>2.25697133999995</v>
+        <v>2.1297418299999435</v>
       </c>
       <c r="D356" s="5">
-        <v>2.8099180609146179</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>2.6498277723159047</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>981.77234639000005</v>
+        <v>981.83207400000003</v>
       </c>
       <c r="C357" s="5">
-        <v>3.3048587400000997</v>
+        <v>3.5699869900000749</v>
       </c>
       <c r="D357" s="5">
-        <v>4.129251582203608</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>4.4681521402936797</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>983.81702474999997</v>
+        <v>983.76069065000002</v>
       </c>
       <c r="C358" s="5">
-        <v>2.0446783599999208</v>
+        <v>1.9286166499999808</v>
       </c>
       <c r="D358" s="5">
-        <v>2.527994435687142</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>2.3827982927388858</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>985.68059441000003</v>
+        <v>985.63340160999996</v>
       </c>
       <c r="C359" s="5">
-        <v>1.8635696600000529</v>
+        <v>1.8727109599999494</v>
       </c>
       <c r="D359" s="5">
-        <v>2.2969001241896825</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>2.3084188132914463</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>990.70946073000005</v>
+        <v>990.86875086999999</v>
       </c>
       <c r="C360" s="5">
-        <v>5.0288663200000201</v>
+        <v>5.2353492600000209</v>
       </c>
       <c r="D360" s="5">
-        <v>6.2970582931715091</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>6.5635390013271344</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>995.20426394000003</v>
+        <v>995.33775089000005</v>
       </c>
       <c r="C361" s="5">
-        <v>4.4948032099999864</v>
+        <v>4.4690000200000668</v>
       </c>
       <c r="D361" s="5">
-        <v>5.5822745006095964</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>5.5485149708190074</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>995.58133281000005</v>
+        <v>995.67197114999999</v>
       </c>
       <c r="C362" s="5">
-        <v>0.37706887000001643</v>
+        <v>0.33422025999993821</v>
       </c>
       <c r="D362" s="5">
-        <v>0.45561174568562457</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>0.40368792967009348</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>998.85573570999998</v>
+        <v>998.76589134999995</v>
       </c>
       <c r="C363" s="5">
-        <v>3.2744028999999273</v>
+        <v>3.0939201999999568</v>
       </c>
       <c r="D363" s="5">
-        <v>4.0189040882702587</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>3.7932354013351377</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>1003.960433</v>
+        <v>1003.9829976</v>
       </c>
       <c r="C364" s="5">
-        <v>5.1046972899999901</v>
+        <v>5.2171062500000289</v>
       </c>
       <c r="D364" s="5">
-        <v>6.3080012605878366</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>6.451520297429103</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>1006.0214866</v>
+        <v>1006.0349589</v>
       </c>
       <c r="C365" s="5">
-        <v>2.0610536000000366</v>
+        <v>2.0519613000000163</v>
       </c>
       <c r="D365" s="5">
-        <v>2.4915146457960002</v>
+        <v>2.4803431526718933</v>
       </c>
       <c r="E365" s="5">
-        <v>3.8071667443971391</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>3.8078458109706892</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>1012.1588434</v>
+        <v>1012.1682148</v>
       </c>
       <c r="C366" s="5">
-        <v>6.1373568000000205</v>
+        <v>6.1332558999999947</v>
       </c>
       <c r="D366" s="5">
-        <v>7.5714468172391136</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>7.5661121044627633</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>1013.3753621</v>
+        <v>1013.2500698</v>
       </c>
       <c r="C367" s="5">
-        <v>1.2165186999999378</v>
+        <v>1.0818550000000187</v>
       </c>
       <c r="D367" s="5">
-        <v>1.4518584102727106</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>1.2901858397305066</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>1008.1357269</v>
+        <v>1007.9403083</v>
       </c>
       <c r="C368" s="5">
-        <v>-5.2396351999999524</v>
+        <v>-5.309761500000036</v>
       </c>
       <c r="D368" s="5">
-        <v>-6.0311363460020084</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-6.1102782869310701</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>877.52632205999998</v>
+        <v>877.60727895000002</v>
       </c>
       <c r="C369" s="5">
-        <v>-130.60940484000002</v>
+        <v>-130.33302934999995</v>
       </c>
       <c r="D369" s="5">
-        <v>-81.081192497397623</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-81.016126114657155</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>900.00405394999996</v>
+        <v>899.96878374000005</v>
       </c>
       <c r="C370" s="5">
-        <v>22.477731889999973</v>
+        <v>22.361504790000026</v>
       </c>
       <c r="D370" s="5">
-        <v>35.460214861614702</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>35.246722548268835</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>926.80643798999995</v>
+        <v>926.66572013999996</v>
       </c>
       <c r="C371" s="5">
-        <v>26.802384039999993</v>
+        <v>26.696936399999913</v>
       </c>
       <c r="D371" s="5">
-        <v>42.21156477890424</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>42.019448448439014</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>938.69381695000004</v>
+        <v>938.84487952999996</v>
       </c>
       <c r="C372" s="5">
-        <v>11.887378960000092</v>
+        <v>12.179159389999995</v>
       </c>
       <c r="D372" s="5">
-        <v>16.524965700639505</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>16.963116731958937</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>950.33741138000005</v>
+        <v>950.46062625000002</v>
       </c>
       <c r="C373" s="5">
-        <v>11.643594430000007</v>
+        <v>11.615746720000061</v>
       </c>
       <c r="D373" s="5">
-        <v>15.94350573222567</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>15.900007066099441</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>956.96056686999998</v>
+        <v>957.01452644000005</v>
       </c>
       <c r="C374" s="5">
-        <v>6.623155489999931</v>
+        <v>6.5539001900000358</v>
       </c>
       <c r="D374" s="5">
-        <v>8.6912524884057873</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>8.5957410541271031</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>969.76892471999997</v>
+        <v>969.65737789000002</v>
       </c>
       <c r="C375" s="5">
-        <v>12.808357849999993</v>
+        <v>12.642851449999966</v>
       </c>
       <c r="D375" s="5">
-        <v>17.298012550162966</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>17.056980069486706</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>975.17928960999996</v>
+        <v>975.20607990999997</v>
       </c>
       <c r="C376" s="5">
-        <v>5.4103648899999826</v>
+        <v>5.5487020199999506</v>
       </c>
       <c r="D376" s="5">
-        <v>6.9041268755547947</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>7.0870925985311084</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>982.44263803000001</v>
+        <v>982.47181641999998</v>
       </c>
       <c r="C377" s="5">
-        <v>7.2633484200000566</v>
+        <v>7.2657365100000106</v>
       </c>
       <c r="D377" s="5">
-        <v>9.313248027669685</v>
+        <v>9.3161701386329518</v>
       </c>
       <c r="E377" s="5">
-        <v>-2.34377186611473</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-2.342179292234936</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>985.71659498999998</v>
+        <v>985.73850649999997</v>
       </c>
       <c r="C378" s="5">
-        <v>3.2739569599999641</v>
+        <v>3.2666900799999894</v>
       </c>
       <c r="D378" s="5">
-        <v>4.0730750363797252</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>4.0637455562725577</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>984.30988072000002</v>
+        <v>984.21063894999998</v>
       </c>
       <c r="C379" s="5">
-        <v>-1.4067142699999522</v>
+        <v>-1.5278675499999963</v>
       </c>
       <c r="D379" s="5">
-        <v>-1.6991398257337975</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-1.8441926659166552</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>997.46623476000002</v>
+        <v>997.35288952999997</v>
       </c>
       <c r="C380" s="5">
-        <v>13.156354039999997</v>
+        <v>13.142250579999995</v>
       </c>
       <c r="D380" s="5">
-        <v>17.272532420829446</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>17.25450552246377</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>1008.0952739000001</v>
+        <v>1008.2468065</v>
       </c>
       <c r="C381" s="5">
-        <v>10.629039140000032</v>
+        <v>10.893916970000078</v>
       </c>
       <c r="D381" s="5">
-        <v>13.56395394854113</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>13.92421856256818</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>1017.8722263</v>
+        <v>1017.8230103</v>
       </c>
       <c r="C382" s="5">
-        <v>9.7769523999999137</v>
+        <v>9.5762037999999166</v>
       </c>
       <c r="D382" s="5">
-        <v>12.279437359051837</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>12.012094355719816</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>1027.5496869000001</v>
+        <v>1027.3299288000001</v>
       </c>
       <c r="C383" s="5">
-        <v>9.6774606000001313</v>
+        <v>9.5069185000000971</v>
       </c>
       <c r="D383" s="5">
-        <v>12.024961371608821</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>11.802652259935197</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>1042.6803741000001</v>
+        <v>1042.852069</v>
       </c>
       <c r="C384" s="5">
-        <v>15.130687200000011</v>
+        <v>15.522140199999967</v>
       </c>
       <c r="D384" s="5">
-        <v>19.173697499601118</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>19.716276367508655</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>1047.7784667000001</v>
+        <v>1047.9090426</v>
       </c>
       <c r="C385" s="5">
-        <v>5.0980925999999727</v>
+        <v>5.0569735999999921</v>
       </c>
       <c r="D385" s="5">
-        <v>6.0276747373775974</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>5.9767435630657451</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>1051.2427244</v>
+        <v>1051.2580214</v>
       </c>
       <c r="C386" s="5">
-        <v>3.4642576999999619</v>
+        <v>3.3489787999999407</v>
       </c>
       <c r="D386" s="5">
-        <v>4.0404952454840215</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>3.9031742653062862</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>1070.2741659000001</v>
+        <v>1070.1140766000001</v>
       </c>
       <c r="C387" s="5">
-        <v>19.031441500000028</v>
+        <v>18.856055200000128</v>
       </c>
       <c r="D387" s="5">
-        <v>24.023640304029502</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>23.779593440078138</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>1076.0253422000001</v>
+        <v>1076.0771786</v>
       </c>
       <c r="C388" s="5">
-        <v>5.7511762999999974</v>
+        <v>5.9631019999999353</v>
       </c>
       <c r="D388" s="5">
-        <v>6.6422958604879678</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>6.8956736965688492</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>1082.6029602999999</v>
+        <v>1082.7096858</v>
       </c>
       <c r="C389" s="5">
-        <v>6.5776180999998815</v>
+        <v>6.6325071999999636</v>
       </c>
       <c r="D389" s="5">
-        <v>7.5871804065575477</v>
+        <v>7.6522748242290994</v>
       </c>
       <c r="E389" s="5">
-        <v>10.195030060059484</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>10.202620340322222</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>1084.6308087</v>
+        <v>1084.6598319</v>
       </c>
       <c r="C390" s="5">
-        <v>2.027848400000039</v>
+        <v>1.9501460999999836</v>
       </c>
       <c r="D390" s="5">
-        <v>2.2710493695450529</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>2.1829470276110374</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>1095.0687048</v>
+        <v>1094.9949961</v>
       </c>
       <c r="C391" s="5">
-        <v>10.437896099999989</v>
+        <v>10.335164200000008</v>
       </c>
       <c r="D391" s="5">
-        <v>12.179416611684069</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>12.05285522617241</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>1100.2257029</v>
+        <v>1100.1719522999999</v>
       </c>
       <c r="C392" s="5">
-        <v>5.1569981000000098</v>
+        <v>5.1769561999999496</v>
       </c>
       <c r="D392" s="5">
-        <v>5.7998434356080653</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>5.8232784601882859</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>1110.7667472000001</v>
+        <v>1110.9645347999999</v>
       </c>
       <c r="C393" s="5">
-        <v>10.541044300000067</v>
+        <v>10.79258249999998</v>
       </c>
       <c r="D393" s="5">
-        <v>12.122558872076761</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>12.428266928763865</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>1114.1700820000001</v>
+        <v>1114.1098035</v>
       </c>
       <c r="C394" s="5">
-        <v>3.4033348000000387</v>
+        <v>3.1452687000000878</v>
       </c>
       <c r="D394" s="5">
-        <v>3.7393377422469287</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>3.4507411984080472</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>1118.0147214000001</v>
+        <v>1117.7587157999999</v>
       </c>
       <c r="C395" s="5">
-        <v>3.8446394000000055</v>
+        <v>3.6489122999998926</v>
       </c>
       <c r="D395" s="5">
-        <v>4.220308847464449</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>4.0017939457399176</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>1136.6110475</v>
+        <v>1136.6877259</v>
       </c>
       <c r="C396" s="5">
-        <v>18.596326099999942</v>
+        <v>18.929010100000141</v>
       </c>
       <c r="D396" s="5">
-        <v>21.891159844931551</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>22.325574895771982</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>1144.0104444000001</v>
+        <v>1144.0784940999999</v>
       </c>
       <c r="C397" s="5">
-        <v>7.3993969000000561</v>
+        <v>7.3907681999999113</v>
       </c>
       <c r="D397" s="5">
-        <v>8.0979350539851502</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>8.0875862481395657</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>1144.8201567999999</v>
+        <v>1144.6542668</v>
       </c>
       <c r="C398" s="5">
-        <v>0.80971239999985301</v>
+        <v>0.5757727000000159</v>
       </c>
       <c r="D398" s="5">
-        <v>0.85265505503737682</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>0.60559035603260369</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>1149.6363793</v>
+        <v>1149.4046433000001</v>
       </c>
       <c r="C399" s="5">
-        <v>4.8162225000000944</v>
+        <v>4.7503765000001295</v>
       </c>
       <c r="D399" s="5">
-        <v>5.166826704896188</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>5.0953229459636651</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>1152.4966156999999</v>
+        <v>1152.6684736</v>
       </c>
       <c r="C400" s="5">
-        <v>2.8602363999998488</v>
+        <v>3.2638302999998814</v>
       </c>
       <c r="D400" s="5">
-        <v>3.0267324819073904</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>3.4612243250791819</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>1153.1436965</v>
+        <v>1153.4071355999999</v>
       </c>
       <c r="C401" s="5">
-        <v>0.64708080000013979</v>
+        <v>0.73866199999997662</v>
       </c>
       <c r="D401" s="5">
-        <v>0.67583651770102282</v>
+        <v>0.77170951354230688</v>
       </c>
       <c r="E401" s="5">
-        <v>6.5158454933886834</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>6.5296774128110302</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>1160.6815629</v>
+        <v>1160.7698253999999</v>
       </c>
       <c r="C402" s="5">
-        <v>7.5378663999999844</v>
+        <v>7.3626897999999983</v>
       </c>
       <c r="D402" s="5">
-        <v>8.1324089517046829</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>7.934855139290331</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>1163.8230966000001</v>
+        <v>1163.8597058</v>
       </c>
       <c r="C403" s="5">
-        <v>3.1415337000000818</v>
+        <v>3.0898804000000837</v>
       </c>
       <c r="D403" s="5">
-        <v>3.29674351697955</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>3.2414921000912589</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>1168.7299995000001</v>
+        <v>1168.7745322000001</v>
       </c>
       <c r="C404" s="5">
-        <v>4.9069028999999773</v>
+        <v>4.9148264000000381</v>
       </c>
       <c r="D404" s="5">
-        <v>5.1784197951172839</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>5.1868099376350951</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>1168.8528702999999</v>
+        <v>1169.0545454000001</v>
       </c>
       <c r="C405" s="5">
-        <v>0.12287079999987327</v>
+        <v>0.28001319999998486</v>
       </c>
       <c r="D405" s="5">
-        <v>0.12623124791166784</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>0.2878732778399673</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>1171.1816527999999</v>
+        <v>1171.1036657</v>
       </c>
       <c r="C406" s="5">
-        <v>2.3287824999999884</v>
+        <v>2.0491202999999132</v>
       </c>
       <c r="D406" s="5">
-        <v>2.4172125932693245</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>2.1237577355408099</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>1176.7184851</v>
+        <v>1176.4227893</v>
       </c>
       <c r="C407" s="5">
-        <v>5.5368323000000146</v>
+        <v>5.3191236000000117</v>
       </c>
       <c r="D407" s="5">
-        <v>5.8229310984829308</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>5.5886075681872871</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>1171.4492067000001</v>
+        <v>1171.3263184</v>
       </c>
       <c r="C408" s="5">
-        <v>-5.2692783999998483</v>
+        <v>-5.0964708999999857</v>
       </c>
       <c r="D408" s="5">
-        <v>-5.2431443225585799</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-5.0765157737987181</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>1175.2324169999999</v>
+        <v>1175.1987091000001</v>
       </c>
       <c r="C409" s="5">
-        <v>3.7832102999998369</v>
+        <v>3.8723907000000963</v>
       </c>
       <c r="D409" s="5">
-        <v>3.9449982663684713</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>4.0401214879895342</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>1174.4784944999999</v>
+        <v>1174.0545257000001</v>
       </c>
       <c r="C410" s="5">
-        <v>-0.75392250000004424</v>
+        <v>-1.1441833999999744</v>
       </c>
       <c r="D410" s="5">
-        <v>-0.76710080857365082</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>-1.16209417723937</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>1178.2440793999999</v>
+        <v>1177.945158</v>
       </c>
       <c r="C411" s="5">
-        <v>3.7655849000000217</v>
+        <v>3.8906322999998793</v>
       </c>
       <c r="D411" s="5">
-        <v>3.9159868080975713</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>4.049896396441599</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>1180.7020292</v>
+        <v>1181.0317201</v>
       </c>
       <c r="C412" s="5">
-        <v>2.4579498000000513</v>
+        <v>3.0865621000000374</v>
       </c>
       <c r="D412" s="5">
-        <v>2.5322580806063977</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>3.1900655932742605</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>1181.5193826</v>
+        <v>1182.0415101000001</v>
       </c>
       <c r="C413" s="5">
-        <v>0.81735340000000178</v>
+        <v>1.0097900000000664</v>
       </c>
       <c r="D413" s="5">
-        <v>0.8338828156689182</v>
+        <v>1.0308466235497304</v>
       </c>
       <c r="E413" s="5">
-        <v>2.4607242086242431</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>2.4825903721416243</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>1185.7039560999999</v>
+        <v>1185.8899917000001</v>
       </c>
       <c r="C414" s="5">
-        <v>4.1845734999999422</v>
+        <v>3.8484816000000137</v>
       </c>
       <c r="D414" s="5">
-        <v>4.3337987539158407</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>3.9776767768019861</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>1188.3878096000001</v>
+        <v>1188.5632611999999</v>
       </c>
       <c r="C415" s="5">
-        <v>2.6838535000001684</v>
+        <v>2.673269499999833</v>
       </c>
       <c r="D415" s="5">
-        <v>2.7502841567114356</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>2.7388682719223345</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>1190.2385661999999</v>
+        <v>1190.3791037999999</v>
       </c>
       <c r="C416" s="5">
-        <v>1.8507565999998405</v>
+        <v>1.8158425999999963</v>
       </c>
       <c r="D416" s="5">
-        <v>1.8849320374866529</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>1.8487987308840159</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>1191.3555322</v>
+        <v>1191.5078221000001</v>
       </c>
       <c r="C417" s="5">
-        <v>1.1169660000000476</v>
+        <v>1.1287183000001733</v>
       </c>
       <c r="D417" s="5">
-        <v>1.1319571323747724</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>1.1437935940183275</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>1194.3709378999999</v>
+        <v>1194.2827715000001</v>
       </c>
       <c r="C418" s="5">
-        <v>3.0154056999999739</v>
+        <v>2.7749493999999686</v>
       </c>
       <c r="D418" s="5">
-        <v>3.0799259522967581</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>2.8308046588459312</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>1197.8815465</v>
+        <v>1197.5012724000001</v>
       </c>
       <c r="C419" s="5">
-        <v>3.5106086000000687</v>
+        <v>3.2185008999999809</v>
       </c>
       <c r="D419" s="5">
-        <v>3.5847368585992578</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>3.2822748541133207</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>1198.5708007999999</v>
+        <v>1198.2575623</v>
       </c>
       <c r="C420" s="5">
-        <v>0.68925429999990229</v>
+        <v>0.75628989999995611</v>
       </c>
       <c r="D420" s="5">
-        <v>0.6926625619783966</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>0.7605060389942242</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>1202.1751291999999</v>
+        <v>1202.0436835999999</v>
       </c>
       <c r="C421" s="5">
-        <v>3.6043283999999858</v>
+        <v>3.786121299999877</v>
       </c>
       <c r="D421" s="5">
-        <v>3.6689136273586609</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>3.8582178045088122</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>1205.752956</v>
+        <v>1205.0408229</v>
       </c>
       <c r="C422" s="5">
-        <v>3.577826800000139</v>
+        <v>2.9971393000000717</v>
       </c>
       <c r="D422" s="5">
-        <v>3.6303955933165044</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>3.0334180745752004</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>1209.1501251</v>
+        <v>1208.7873225999999</v>
       </c>
       <c r="C423" s="5">
-        <v>3.3971690999999282</v>
+        <v>3.7464996999999585</v>
       </c>
       <c r="D423" s="5">
-        <v>3.4338471004952131</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>3.7952892157339768</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>1211.0240550000001</v>
+        <v>1211.5723362000001</v>
       </c>
       <c r="C424" s="5">
-        <v>1.8739299000001211</v>
+        <v>2.7850136000001839</v>
       </c>
       <c r="D424" s="5">
-        <v>1.8756835202303535</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>2.8000730384146522</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>1213.4382092999999</v>
+        <v>1214.2132891000001</v>
       </c>
       <c r="C425" s="5">
-        <v>2.4141542999998364</v>
+        <v>2.640952900000002</v>
       </c>
       <c r="D425" s="5">
-        <v>2.4185813144995238</v>
+        <v>2.6473161209009</v>
       </c>
       <c r="E425" s="5">
-        <v>2.701506819952515</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>2.7217131314853926</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>1219.5937707000001</v>
+        <v>1219.9047252</v>
       </c>
       <c r="C426" s="5">
-        <v>6.1555614000001242</v>
+        <v>5.691436099999919</v>
       </c>
       <c r="D426" s="5">
-        <v>6.2601382142198236</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>5.7721132122940055</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>1219.4980373999999</v>
+        <v>1219.7903524000001</v>
       </c>
       <c r="C427" s="5">
-        <v>-9.5733300000119925E-2</v>
+        <v>-0.11437279999995553</v>
       </c>
       <c r="D427" s="5">
-        <v>-9.4154610168994957E-2</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>-0.11244862565369385</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>1220.7345272</v>
+        <v>1220.9416570999999</v>
       </c>
       <c r="C428" s="5">
-        <v>1.2364898000000721</v>
+        <v>1.1513046999998551</v>
       </c>
       <c r="D428" s="5">
-        <v>1.2235282756835275</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>1.1385237089066802</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>1224.3090761000001</v>
+        <v>1224.3926948999999</v>
       </c>
       <c r="C429" s="5">
-        <v>3.5745489000000816</v>
+        <v>3.4510377999999946</v>
       </c>
       <c r="D429" s="5">
-        <v>3.5709807317559905</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>3.4450748806948095</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>1226.7671369</v>
+        <v>1226.6652093</v>
       </c>
       <c r="C430" s="5">
-        <v>2.4580607999998847</v>
+        <v>2.272514400000091</v>
       </c>
       <c r="D430" s="5">
-        <v>2.4360380178046759</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>2.2501180718338398</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>1221.6494413999999</v>
+        <v>1221.1456135999999</v>
       </c>
       <c r="C431" s="5">
-        <v>-5.1176955000000817</v>
+        <v>-5.5195957000000817</v>
       </c>
       <c r="D431" s="5">
-        <v>-4.8927536080263128</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-5.2679643335569182</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>1225.3726468</v>
+        <v>1224.9044180000001</v>
       </c>
       <c r="C432" s="5">
-        <v>3.7232054000000971</v>
+        <v>3.7588044000001446</v>
       </c>
       <c r="D432" s="5">
-        <v>3.719155167403021</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>3.756895114918235</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>1227.0797293999999</v>
+        <v>1226.8958603000001</v>
       </c>
       <c r="C433" s="5">
-        <v>1.7070825999999215</v>
+        <v>1.991442300000017</v>
       </c>
       <c r="D433" s="5">
-        <v>1.684604345314944</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>1.9684928945042035</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>1227.2792449999999</v>
+        <v>1226.3569668</v>
       </c>
       <c r="C434" s="5">
-        <v>0.19951560000004065</v>
+        <v>-0.53889350000008562</v>
       </c>
       <c r="D434" s="5">
-        <v>0.19528718011161406</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-0.5258084945309105</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>1223.6718467999999</v>
+        <v>1226.2404288</v>
       </c>
       <c r="C435" s="5">
-        <v>-3.6073982000000342</v>
+        <v>-0.11653799999999137</v>
       </c>
       <c r="D435" s="5">
-        <v>-3.4707477028020572</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>-0.11397377454169799</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>1227.6106526000001</v>
+        <v>1226.7319141</v>
       </c>
       <c r="C436" s="5">
-        <v>3.938805800000182</v>
+        <v>0.49148530000002211</v>
       </c>
       <c r="D436" s="5">
-        <v>3.9317311325552051</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>0.48202964317183294</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>1230.6257974</v>
+        <v>1228.5151079</v>
       </c>
       <c r="C437" s="5">
-        <v>3.0151447999999164</v>
+        <v>1.7831937999999354</v>
       </c>
       <c r="D437" s="5">
-        <v>2.9874721051469377</v>
+        <v>1.7583494729362048</v>
       </c>
       <c r="E437" s="5">
-        <v>1.4164370273056726</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>1.1778670953766834</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>1233.9488404000001</v>
+        <v>1231.7132482</v>
       </c>
       <c r="C438" s="5">
-        <v>3.3230430000000979</v>
+        <v>3.1981402999999773</v>
       </c>
       <c r="D438" s="5">
-        <v>3.2889045946035811</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>3.1690264045522332</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>1230.5520724999999</v>
+        <v>1228.0609191999999</v>
       </c>
       <c r="C439" s="5">
-        <v>-3.3967679000002136</v>
+        <v>-3.6523290000000088</v>
       </c>
       <c r="D439" s="5">
-        <v>-3.2537580687072798</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-3.5008297056335902</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>1232.866794</v>
+        <v>1230.3783493000001</v>
       </c>
       <c r="C440" s="5">
-        <v>2.3147215000001324</v>
+        <v>2.3174301000001378</v>
       </c>
       <c r="D440" s="5">
-        <v>2.2807517153572432</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>2.2881284842351191</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>1234.2985684</v>
+        <v>1234.1336276</v>
       </c>
       <c r="C441" s="5">
-        <v>1.4317743999999948</v>
+        <v>3.7552782999998726</v>
       </c>
       <c r="D441" s="5">
-        <v>1.402540960641252</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>3.7246717665474494</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>1235.5603976</v>
+      </c>
+      <c r="C442" s="5">
+        <v>1.4267700000000332</v>
+      </c>
+      <c r="D442" s="5">
+        <v>1.3961637207557054</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>