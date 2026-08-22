--- v6 (2026-07-12)
+++ v7 (2026-08-22)
@@ -1,85 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{3983715F-5B8B-4628-BEAF-6A51037691F7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{8E31FAEF-898F-4D61-84CE-0CC6069C82B3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{A4B53DFF-4576-4F23-B91A-C8CBD378C89F}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{008BCDCE-E6F3-49E4-9CD2-B90E9548D78A}"/>
   </bookViews>
   <sheets>
     <sheet name="ausserpa" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Austin—Round Rock—Georgetown Services Providing Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C234C989-763A-4435-A4BC-57B453000733}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{620AEA50-B55E-4F8C-945E-9A421BF208CD}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -4859,51 +4872,51 @@
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>753.01150810000001</v>
       </c>
       <c r="C278" s="5">
         <v>3.6974158799999941</v>
       </c>
       <c r="D278" s="5">
         <v>6.0846522703726702</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>756.77343681000002</v>
       </c>
       <c r="C279" s="5">
         <v>3.7619287100000065</v>
       </c>
       <c r="D279" s="5">
-        <v>6.1625140026571934</v>
+        <v>6.1625140026572156</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>762.60703265999996</v>
       </c>
       <c r="C280" s="5">
         <v>5.8335958499999379</v>
       </c>
       <c r="D280" s="5">
         <v>9.652645873319754</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>764.30656170999998</v>
       </c>
       <c r="C281" s="5">
         <v>1.6995290500000237</v>
@@ -7177,96 +7190,114 @@
         <v>2.3174301000001378</v>
       </c>
       <c r="D440" s="5">
         <v>2.2881284842351191</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>1234.1336276</v>
       </c>
       <c r="C441" s="5">
         <v>3.7552782999998726</v>
       </c>
       <c r="D441" s="5">
         <v>3.7246717665474494</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>1235.5603976</v>
+        <v>1234.1298763</v>
       </c>
       <c r="C442" s="5">
-        <v>1.4267700000000332</v>
+        <v>-3.7512999999762542E-3</v>
       </c>
       <c r="D442" s="5">
-        <v>1.3961637207557054</v>
+        <v>-3.6474856881851814E-3</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
+      <c r="B443" s="5">
+        <v>1240.7884621999999</v>
+      </c>
+      <c r="C443" s="5">
+        <v>6.6585858999999346</v>
+      </c>
+      <c r="D443" s="5">
+        <v>6.6700662750400097</v>
+      </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
+      <c r="B444" s="5">
+        <v>1242.9413767999999</v>
+      </c>
+      <c r="C444" s="5">
+        <v>2.152914600000031</v>
+      </c>
+      <c r="D444" s="5">
+        <v>2.1021273632954918</v>
+      </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>