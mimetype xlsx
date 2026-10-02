--- v7 (2026-08-22)
+++ v8 (2026-10-02)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{8E31FAEF-898F-4D61-84CE-0CC6069C82B3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{4CAB5C71-1F13-4EB1-B581-196F246EEB4E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{008BCDCE-E6F3-49E4-9CD2-B90E9548D78A}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{C60544A0-D52B-4CFE-94F4-B818A3F52526}"/>
   </bookViews>
   <sheets>
     <sheet name="ausserpa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Austin—Round Rock—Georgetown Services Providing Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2026:Q1.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{620AEA50-B55E-4F8C-945E-9A421BF208CD}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{105E5B2B-7F04-4C83-A7EC-D9BF857E3B92}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -987,6293 +987,6302 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>327.19054535999999</v>
+        <v>327.15508778999998</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>327.63443711000002</v>
+        <v>327.54768092</v>
       </c>
       <c r="C7" s="5">
-        <v>0.44389175000003434</v>
+        <v>0.39259313000002294</v>
       </c>
       <c r="D7" s="5">
-        <v>1.6402147699136949</v>
+        <v>1.4495682273264254</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>329.83098768999997</v>
+        <v>329.74279476999999</v>
       </c>
       <c r="C8" s="5">
-        <v>2.1965505799999505</v>
+        <v>2.1951138499999843</v>
       </c>
       <c r="D8" s="5">
-        <v>8.3485096476275888</v>
+        <v>8.3451380570672917</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>333.34611546000002</v>
+        <v>333.24002055</v>
       </c>
       <c r="C9" s="5">
-        <v>3.5151277700000492</v>
+        <v>3.4972257800000079</v>
       </c>
       <c r="D9" s="5">
-        <v>13.565735937852775</v>
+        <v>13.496392239112808</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>337.78523694</v>
+        <v>337.72251627000003</v>
       </c>
       <c r="C10" s="5">
-        <v>4.439121479999983</v>
+        <v>4.4824957200000313</v>
       </c>
       <c r="D10" s="5">
-        <v>17.204204711515715</v>
+        <v>17.390882093935268</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>337.73573088000001</v>
+        <v>337.67805822000003</v>
       </c>
       <c r="C11" s="5">
-        <v>-4.9506059999998797E-2</v>
+        <v>-4.4458050000002913E-2</v>
       </c>
       <c r="D11" s="5">
-        <v>-0.17573120916574148</v>
+        <v>-0.15785459343435893</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>338.45025914000001</v>
+        <v>338.22922491999998</v>
       </c>
       <c r="C12" s="5">
-        <v>0.71452826000000869</v>
+        <v>0.55116669999995338</v>
       </c>
       <c r="D12" s="5">
-        <v>2.5685222544369113</v>
+        <v>1.97634994064948</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>334.36922492999997</v>
+        <v>335.61571148000002</v>
       </c>
       <c r="C13" s="5">
-        <v>-4.0810342100000412</v>
+        <v>-2.6135134399999629</v>
       </c>
       <c r="D13" s="5">
-        <v>-13.547537041794143</v>
+        <v>-8.8883651983304937</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>336.53017734000002</v>
+        <v>336.41050361999999</v>
       </c>
       <c r="C14" s="5">
-        <v>2.1609524100000499</v>
+        <v>0.79479213999997</v>
       </c>
       <c r="D14" s="5">
-        <v>8.0370185020167675</v>
+        <v>2.879101348732771</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>337.17188262000002</v>
+        <v>337.08368331000003</v>
       </c>
       <c r="C15" s="5">
-        <v>0.64170527999999649</v>
+        <v>0.67317969000004041</v>
       </c>
       <c r="D15" s="5">
-        <v>2.3123447598105251</v>
+        <v>2.4278846799060672</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>339.68023184999998</v>
+        <v>339.48296321999999</v>
       </c>
       <c r="C16" s="5">
-        <v>2.5083492299999648</v>
+        <v>2.3992799099999615</v>
       </c>
       <c r="D16" s="5">
-        <v>9.3017382779204674</v>
+        <v>8.8837430749088</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>340.75331184999999</v>
+        <v>340.57520161000002</v>
       </c>
       <c r="C17" s="5">
-        <v>1.0730800000000045</v>
+        <v>1.0922383900000341</v>
       </c>
       <c r="D17" s="5">
-        <v>3.8574720125517992</v>
+        <v>3.9298874076490797</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>339.93872885000002</v>
+        <v>339.89854831999997</v>
       </c>
       <c r="C18" s="5">
-        <v>-0.81458299999997053</v>
+        <v>-0.67665329000004704</v>
       </c>
       <c r="D18" s="5">
-        <v>-2.8312251596288029</v>
+        <v>-2.3582738576332973</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>339.98237741000003</v>
+        <v>339.88636889999998</v>
       </c>
       <c r="C19" s="5">
-        <v>4.3648560000008274E-2</v>
+        <v>-1.2179419999995389E-2</v>
       </c>
       <c r="D19" s="5">
-        <v>0.15419036810377929</v>
+        <v>-4.2990545411714098E-2</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>341.15514969999998</v>
+        <v>341.07419363000002</v>
       </c>
       <c r="C20" s="5">
-        <v>1.1727722899999549</v>
+        <v>1.1878247300000453</v>
       </c>
       <c r="D20" s="5">
-        <v>4.218855073719241</v>
+        <v>4.2752791711157423</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>340.34012546999998</v>
+        <v>340.23526083000002</v>
       </c>
       <c r="C21" s="5">
-        <v>-0.8150242300000059</v>
+        <v>-0.83893280000000914</v>
       </c>
       <c r="D21" s="5">
-        <v>-2.82944572315037</v>
+        <v>-2.9120094497411375</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>342.00560838000001</v>
+        <v>341.93839430999998</v>
       </c>
       <c r="C22" s="5">
-        <v>1.665482910000037</v>
+        <v>1.7031334799999627</v>
       </c>
       <c r="D22" s="5">
-        <v>6.0329585119241358</v>
+        <v>6.1750736140355311</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>341.94143164000002</v>
+        <v>341.86590181999998</v>
       </c>
       <c r="C23" s="5">
-        <v>-6.4176739999993515E-2</v>
+        <v>-7.2492490000001908E-2</v>
       </c>
       <c r="D23" s="5">
-        <v>-0.22494559830857908</v>
+        <v>-0.25410900744592402</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>342.66891915000002</v>
+        <v>342.48493576999999</v>
       </c>
       <c r="C24" s="5">
-        <v>0.72748751000000311</v>
+        <v>0.61903395000001638</v>
       </c>
       <c r="D24" s="5">
-        <v>2.5831117171046802</v>
+        <v>2.1946722935782592</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>341.36760665999998</v>
+        <v>342.62279504999998</v>
       </c>
       <c r="C25" s="5">
-        <v>-1.3013124900000435</v>
+        <v>0.13785927999998648</v>
       </c>
       <c r="D25" s="5">
-        <v>-4.4631075112234182</v>
+        <v>0.48410267979301924</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>344.74765313</v>
+        <v>344.61148806</v>
       </c>
       <c r="C26" s="5">
-        <v>3.3800464700000248</v>
+        <v>1.98869301000002</v>
       </c>
       <c r="D26" s="5">
-        <v>12.550682578932237</v>
+        <v>7.1919001282783723</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>345.29430182999999</v>
+        <v>345.20950168000002</v>
       </c>
       <c r="C27" s="5">
-        <v>0.54664869999999155</v>
+        <v>0.59801362000001745</v>
       </c>
       <c r="D27" s="5">
-        <v>1.9194608357783638</v>
+        <v>2.1023827909764092</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>348.38904624000003</v>
+        <v>348.18974739999999</v>
       </c>
       <c r="C28" s="5">
-        <v>3.0947444100000325</v>
+        <v>2.9802457199999708</v>
       </c>
       <c r="D28" s="5">
-        <v>11.301486222825673</v>
+        <v>10.866122105986165</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>349.55431189000001</v>
+        <v>349.38075191000001</v>
       </c>
       <c r="C29" s="5">
-        <v>1.1652656499999807</v>
+        <v>1.1910045100000275</v>
       </c>
       <c r="D29" s="5">
-        <v>4.0883351965316228</v>
+        <v>4.182782908508198</v>
       </c>
       <c r="E29" s="5">
-        <v>2.5828068969361073</v>
+        <v>2.5854936761025238</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>351.72064248999999</v>
+        <v>351.66886185999999</v>
       </c>
       <c r="C30" s="5">
-        <v>2.1663305999999807</v>
+        <v>2.2881099499999777</v>
       </c>
       <c r="D30" s="5">
-        <v>7.6956915809505144</v>
+        <v>8.1481983348887344</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>352.71129309999998</v>
+        <v>352.61164829000001</v>
       </c>
       <c r="C31" s="5">
-        <v>0.99065060999998877</v>
+        <v>0.94278643000001239</v>
       </c>
       <c r="D31" s="5">
-        <v>3.4327538286066162</v>
+        <v>3.2649329391880366</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>353.87090683000002</v>
+        <v>353.79290585000001</v>
       </c>
       <c r="C32" s="5">
-        <v>1.1596137300000464</v>
+        <v>1.1812575600000059</v>
       </c>
       <c r="D32" s="5">
-        <v>4.0173838029541997</v>
+        <v>4.0949320120311494</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>355.69033562999999</v>
+        <v>355.59813108999998</v>
       </c>
       <c r="C33" s="5">
-        <v>1.8194287999999688</v>
+        <v>1.8052252399999702</v>
       </c>
       <c r="D33" s="5">
-        <v>6.3473016674292282</v>
+        <v>6.2977798019066444</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>357.16499698000001</v>
+        <v>357.10779437000002</v>
       </c>
       <c r="C34" s="5">
-        <v>1.4746613500000194</v>
+        <v>1.5096632800000407</v>
       </c>
       <c r="D34" s="5">
-        <v>5.0901233971426318</v>
+        <v>5.2151587931589694</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>359.10211987000002</v>
+        <v>358.96729155999998</v>
       </c>
       <c r="C35" s="5">
-        <v>1.9371228900000119</v>
+        <v>1.8594971899999564</v>
       </c>
       <c r="D35" s="5">
-        <v>6.7060249434137909</v>
+        <v>6.4306186844595103</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>360.77588450000002</v>
+        <v>360.64244031999999</v>
       </c>
       <c r="C36" s="5">
-        <v>1.6737646299999938</v>
+        <v>1.6751487600000132</v>
       </c>
       <c r="D36" s="5">
-        <v>5.7387993293037232</v>
+        <v>5.745880475563947</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>358.23115082999999</v>
+        <v>359.49574361999998</v>
       </c>
       <c r="C37" s="5">
-        <v>-2.5447336700000278</v>
+        <v>-1.1466967000000068</v>
       </c>
       <c r="D37" s="5">
-        <v>-8.143439881197601</v>
+        <v>-3.7494906760874858</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>364.54075289000002</v>
+        <v>364.39385332000001</v>
       </c>
       <c r="C38" s="5">
-        <v>6.3096020600000315</v>
+        <v>4.8981097000000204</v>
       </c>
       <c r="D38" s="5">
-        <v>23.308454736204688</v>
+        <v>17.632540851952093</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>367.81960147000001</v>
+        <v>367.73470909000002</v>
       </c>
       <c r="C39" s="5">
-        <v>3.2788485799999876</v>
+        <v>3.3408557700000188</v>
       </c>
       <c r="D39" s="5">
-        <v>11.34363607354485</v>
+        <v>11.573990889945929</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>368.59544075999997</v>
+        <v>368.38869118999997</v>
       </c>
       <c r="C40" s="5">
-        <v>0.77583928999996488</v>
+        <v>0.65398209999995061</v>
       </c>
       <c r="D40" s="5">
-        <v>2.560723144964383</v>
+        <v>2.1550870625883345</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>371.08031194</v>
+        <v>370.90237306</v>
       </c>
       <c r="C41" s="5">
-        <v>2.4848711800000274</v>
+        <v>2.5136818700000276</v>
       </c>
       <c r="D41" s="5">
-        <v>8.3965469602864893</v>
+        <v>8.502530497716787</v>
       </c>
       <c r="E41" s="5">
-        <v>6.1581274548184961</v>
+        <v>6.1599332625925429</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>372.83209108</v>
+        <v>372.78765339</v>
       </c>
       <c r="C42" s="5">
-        <v>1.7517791399999965</v>
+        <v>1.8852803300000005</v>
       </c>
       <c r="D42" s="5">
-        <v>5.8143294195406092</v>
+        <v>6.2729898037189091</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>375.02676780000002</v>
+        <v>374.92062212000002</v>
       </c>
       <c r="C43" s="5">
-        <v>2.1946767200000181</v>
+        <v>2.132968730000016</v>
       </c>
       <c r="D43" s="5">
-        <v>7.2970453279291414</v>
+        <v>7.0862487135787466</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>376.99190596</v>
+        <v>376.92258074</v>
       </c>
       <c r="C44" s="5">
-        <v>1.9651381599999809</v>
+        <v>2.0019586199999821</v>
       </c>
       <c r="D44" s="5">
-        <v>6.4724159777308277</v>
+        <v>6.5991947927277472</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>380.49893780999997</v>
+        <v>380.41406943999999</v>
       </c>
       <c r="C45" s="5">
-        <v>3.5070318499999757</v>
+        <v>3.4914886999999908</v>
       </c>
       <c r="D45" s="5">
-        <v>11.752455165395336</v>
+        <v>11.699949499128293</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>382.45451925999998</v>
+        <v>382.41270827</v>
       </c>
       <c r="C46" s="5">
-        <v>1.955581450000011</v>
+        <v>1.9986388300000044</v>
       </c>
       <c r="D46" s="5">
-        <v>6.3447808051747101</v>
+        <v>6.4900291551463818</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>382.03763593000002</v>
+        <v>381.81993857999998</v>
       </c>
       <c r="C47" s="5">
-        <v>-0.41688332999996192</v>
+        <v>-0.59276969000001145</v>
       </c>
       <c r="D47" s="5">
-        <v>-1.3002114649810048</v>
+        <v>-1.8443176625242641</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>385.15830777999997</v>
+        <v>385.06930571999999</v>
       </c>
       <c r="C48" s="5">
-        <v>3.1206718499999511</v>
+        <v>3.2493671400000039</v>
       </c>
       <c r="D48" s="5">
-        <v>10.254786258849681</v>
+        <v>10.704068470186257</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>384.99544496999999</v>
+        <v>386.26443107</v>
       </c>
       <c r="C49" s="5">
-        <v>-0.16286280999997871</v>
+        <v>1.1951253500000121</v>
       </c>
       <c r="D49" s="5">
-        <v>-0.50623728679870528</v>
+        <v>3.7886339012446202</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>389.94965437000002</v>
+        <v>389.81927438999998</v>
       </c>
       <c r="C50" s="5">
-        <v>4.9542094000000247</v>
+        <v>3.5548433199999749</v>
       </c>
       <c r="D50" s="5">
-        <v>16.583041716653966</v>
+        <v>11.620274495308625</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>391.01853553000001</v>
+        <v>390.91969798000002</v>
       </c>
       <c r="C51" s="5">
-        <v>1.0688811599999894</v>
+        <v>1.1004235900000481</v>
       </c>
       <c r="D51" s="5">
-        <v>3.3393346641400257</v>
+        <v>3.4405806580666942</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>390.94655187000001</v>
+        <v>390.74886433</v>
       </c>
       <c r="C52" s="5">
-        <v>-7.1983660000000782E-2</v>
+        <v>-0.17083365000002004</v>
       </c>
       <c r="D52" s="5">
-        <v>-0.22068770865394383</v>
+        <v>-0.52314676046018027</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>392.20089378</v>
+        <v>392.02950320999997</v>
       </c>
       <c r="C53" s="5">
-        <v>1.2543419099999937</v>
+        <v>1.2806388799999695</v>
       </c>
       <c r="D53" s="5">
-        <v>3.9188433267314471</v>
+        <v>4.0045485280159054</v>
       </c>
       <c r="E53" s="5">
-        <v>5.6916471072210983</v>
+        <v>5.6961431591008749</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>394.34716372999998</v>
+        <v>394.29220712</v>
       </c>
       <c r="C54" s="5">
-        <v>2.1462699499999758</v>
+        <v>2.2627039100000275</v>
       </c>
       <c r="D54" s="5">
-        <v>6.7681482666638315</v>
+        <v>7.1502768033525843</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>395.67524895000003</v>
+        <v>395.55386045</v>
       </c>
       <c r="C55" s="5">
-        <v>1.3280852200000481</v>
+        <v>1.2616533300000015</v>
       </c>
       <c r="D55" s="5">
-        <v>4.1170734360429728</v>
+        <v>3.908052468190748</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>398.37062951000001</v>
+        <v>398.30384514999997</v>
       </c>
       <c r="C56" s="5">
-        <v>2.6953805599999896</v>
+        <v>2.7499846999999704</v>
       </c>
       <c r="D56" s="5">
-        <v>8.487857234058982</v>
+        <v>8.6691973660077757</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>402.27992968000001</v>
+        <v>402.19653031000001</v>
       </c>
       <c r="C57" s="5">
-        <v>3.9093001699999945</v>
+        <v>3.8926851600000418</v>
       </c>
       <c r="D57" s="5">
-        <v>12.432700926696905</v>
+        <v>12.379177161861499</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>403.62944514999998</v>
+        <v>403.59405257999998</v>
       </c>
       <c r="C58" s="5">
-        <v>1.3495154699999716</v>
+        <v>1.3975222699999676</v>
       </c>
       <c r="D58" s="5">
-        <v>4.1007131017787746</v>
+        <v>4.2502865165471748</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>406.73426941999998</v>
+        <v>406.43938267999999</v>
       </c>
       <c r="C59" s="5">
-        <v>3.1048242699999946</v>
+        <v>2.8453301000000124</v>
       </c>
       <c r="D59" s="5">
-        <v>9.6314339177357322</v>
+        <v>8.7958434270918993</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>407.96536816999998</v>
+        <v>407.87726171000003</v>
       </c>
       <c r="C60" s="5">
-        <v>1.231098750000001</v>
+        <v>1.4378790300000333</v>
       </c>
       <c r="D60" s="5">
-        <v>3.6932264199682319</v>
+        <v>4.3288795346628328</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>407.06728894000003</v>
+        <v>408.36677759999998</v>
       </c>
       <c r="C61" s="5">
-        <v>-0.89807922999995071</v>
+        <v>0.4895158899999501</v>
       </c>
       <c r="D61" s="5">
-        <v>-2.60988371137022</v>
+        <v>1.4497304547519851</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>412.35378542000001</v>
+        <v>412.30439967000001</v>
       </c>
       <c r="C62" s="5">
-        <v>5.2864964799999825</v>
+        <v>3.9376220700000317</v>
       </c>
       <c r="D62" s="5">
-        <v>16.746903741826969</v>
+        <v>12.204633715271518</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>415.70678135999998</v>
+        <v>415.56934739000002</v>
       </c>
       <c r="C63" s="5">
-        <v>3.3529959399999711</v>
+        <v>3.2649477200000092</v>
       </c>
       <c r="D63" s="5">
-        <v>10.20606115413727</v>
+        <v>9.9275238740579752</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>418.55760113999997</v>
+        <v>418.35338977999999</v>
       </c>
       <c r="C64" s="5">
-        <v>2.8508197799999948</v>
+        <v>2.7840423899999678</v>
       </c>
       <c r="D64" s="5">
-        <v>8.5469161301315886</v>
+        <v>8.3421455834190574</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>421.37118935000001</v>
+        <v>421.19963403000003</v>
       </c>
       <c r="C65" s="5">
-        <v>2.8135882100000345</v>
+        <v>2.8462442500000407</v>
       </c>
       <c r="D65" s="5">
-        <v>8.3715430569368365</v>
+        <v>8.4766624542254032</v>
       </c>
       <c r="E65" s="5">
-        <v>7.4375902841166575</v>
+        <v>7.4407998839756573</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>421.8776398</v>
+        <v>421.83193979999999</v>
       </c>
       <c r="C66" s="5">
-        <v>0.50645044999998845</v>
+        <v>0.63230576999995947</v>
       </c>
       <c r="D66" s="5">
-        <v>1.4518651679247707</v>
+        <v>1.8163909969308945</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>424.47609197000003</v>
+        <v>424.34422445000001</v>
       </c>
       <c r="C67" s="5">
-        <v>2.59845217000003</v>
+        <v>2.5122846500000264</v>
       </c>
       <c r="D67" s="5">
-        <v>7.6466994865042714</v>
+        <v>7.3855945562248726</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>426.00798006999997</v>
+        <v>425.95057057999998</v>
       </c>
       <c r="C68" s="5">
-        <v>1.5318880999999465</v>
+        <v>1.6063461299999631</v>
       </c>
       <c r="D68" s="5">
-        <v>4.4176711700790738</v>
+        <v>4.6383553822152646</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>426.31795086</v>
+        <v>426.22300318999999</v>
       </c>
       <c r="C69" s="5">
-        <v>0.30997079000002259</v>
+        <v>0.27243261000000984</v>
       </c>
       <c r="D69" s="5">
-        <v>0.87664350558751547</v>
+        <v>0.77021049719183665</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>430.14579487999998</v>
+        <v>430.08110590000001</v>
       </c>
       <c r="C70" s="5">
-        <v>3.8278440199999864</v>
+        <v>3.8581027100000256</v>
       </c>
       <c r="D70" s="5">
-        <v>11.322959092429485</v>
+        <v>11.419639118963598</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>433.23771849000002</v>
+        <v>432.93353682999998</v>
       </c>
       <c r="C71" s="5">
-        <v>3.0919236100000376</v>
+        <v>2.8524309299999686</v>
       </c>
       <c r="D71" s="5">
-        <v>8.9750161771663848</v>
+        <v>8.2556039280107676</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>431.72205852000002</v>
+        <v>431.63626957000002</v>
       </c>
       <c r="C72" s="5">
-        <v>-1.5156599700000015</v>
+        <v>-1.2972672599999555</v>
       </c>
       <c r="D72" s="5">
-        <v>-4.1182948154056431</v>
+        <v>-3.5370779758401638</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>432.38789179000003</v>
+        <v>433.69851739000001</v>
       </c>
       <c r="C73" s="5">
-        <v>0.66583327000000736</v>
+        <v>2.0622478199999819</v>
       </c>
       <c r="D73" s="5">
-        <v>1.8665073741853</v>
+        <v>5.8863759102814051</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>437.14711158</v>
+        <v>437.2152375</v>
       </c>
       <c r="C74" s="5">
-        <v>4.7592197899999746</v>
+        <v>3.5167201099999943</v>
       </c>
       <c r="D74" s="5">
-        <v>14.037863377191794</v>
+        <v>10.176309481653023</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>437.77086055000001</v>
+        <v>437.59457436999998</v>
       </c>
       <c r="C75" s="5">
-        <v>0.62374897000000828</v>
+        <v>0.37933686999997462</v>
       </c>
       <c r="D75" s="5">
-        <v>1.7257367140874003</v>
+        <v>1.0461271564507602</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>439.61652222999999</v>
+        <v>439.40867142000002</v>
       </c>
       <c r="C76" s="5">
-        <v>1.8456616799999779</v>
+        <v>1.8140970500000435</v>
       </c>
       <c r="D76" s="5">
-        <v>5.1782337597801931</v>
+        <v>5.0897440310647246</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>441.66492212999998</v>
+        <v>441.49495643</v>
       </c>
       <c r="C77" s="5">
-        <v>2.0483998999999926</v>
+        <v>2.0862850099999832</v>
       </c>
       <c r="D77" s="5">
-        <v>5.7369605702205728</v>
+        <v>5.8486885587762494</v>
       </c>
       <c r="E77" s="5">
-        <v>4.816117782353535</v>
+        <v>4.8184567982208826</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>440.88773308999998</v>
+        <v>440.81703705000001</v>
       </c>
       <c r="C78" s="5">
-        <v>-0.77718903999999611</v>
+        <v>-0.67791937999999163</v>
       </c>
       <c r="D78" s="5">
-        <v>-2.0912989666186044</v>
+        <v>-1.8271285096110756</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>441.96173692000002</v>
+        <v>441.82302515999999</v>
       </c>
       <c r="C79" s="5">
-        <v>1.0740038300000379</v>
+        <v>1.0059881099999757</v>
       </c>
       <c r="D79" s="5">
-        <v>2.9626884719321067</v>
+        <v>2.7731542343133242</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>444.06709516000001</v>
+        <v>444.00676665999998</v>
       </c>
       <c r="C80" s="5">
-        <v>2.1053582399999868</v>
+        <v>2.1837414999999964</v>
       </c>
       <c r="D80" s="5">
-        <v>5.8685740684990551</v>
+        <v>6.0950022639930213</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>445.53285951999999</v>
+        <v>445.4292087</v>
       </c>
       <c r="C81" s="5">
-        <v>1.4657643599999801</v>
+        <v>1.4224420400000213</v>
       </c>
       <c r="D81" s="5">
-        <v>4.0336314617527069</v>
+        <v>3.9128462042630874</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>446.88180312999998</v>
+        <v>446.78037025999998</v>
       </c>
       <c r="C82" s="5">
-        <v>1.3489436099999921</v>
+        <v>1.35116155999998</v>
       </c>
       <c r="D82" s="5">
-        <v>3.6943672710838094</v>
+        <v>3.7014188007993942</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>447.48020657000001</v>
+        <v>447.21857439000001</v>
       </c>
       <c r="C83" s="5">
-        <v>0.59840344000002688</v>
+        <v>0.438204130000031</v>
       </c>
       <c r="D83" s="5">
-        <v>1.6187644793554723</v>
+        <v>1.1833350707189272</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>447.68988331000003</v>
+        <v>447.59549949000001</v>
       </c>
       <c r="C84" s="5">
-        <v>0.20967674000002035</v>
+        <v>0.37692509999999402</v>
       </c>
       <c r="D84" s="5">
-        <v>0.56373788023249549</v>
+        <v>1.016086400779237</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>450.06902667999998</v>
+        <v>451.36373551000003</v>
       </c>
       <c r="C85" s="5">
-        <v>2.3791433699999516</v>
+        <v>3.7682360200000176</v>
       </c>
       <c r="D85" s="5">
-        <v>6.5668549189810799</v>
+        <v>10.583778099038611</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>449.94126070999999</v>
+        <v>450.11601659000002</v>
       </c>
       <c r="C86" s="5">
-        <v>-0.12776596999998446</v>
+        <v>-1.2477189200000112</v>
       </c>
       <c r="D86" s="5">
-        <v>-0.3401256190874391</v>
+        <v>-3.2672253693073583</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>453.45371953</v>
+        <v>453.24923545000001</v>
       </c>
       <c r="C87" s="5">
-        <v>3.5124588200000062</v>
+        <v>3.1332188599999995</v>
       </c>
       <c r="D87" s="5">
-        <v>9.7806437666345012</v>
+        <v>8.6804330971115498</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>455.59512287000001</v>
+        <v>455.37293754000001</v>
       </c>
       <c r="C88" s="5">
-        <v>2.1414033400000108</v>
+        <v>2.1237020899999948</v>
       </c>
       <c r="D88" s="5">
-        <v>5.816446344453019</v>
+        <v>5.7697906729994086</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>457.18805974999998</v>
+        <v>457.00428168000002</v>
       </c>
       <c r="C89" s="5">
-        <v>1.5929368799999679</v>
+        <v>1.6313441400000102</v>
       </c>
       <c r="D89" s="5">
-        <v>4.2772953779022904</v>
+        <v>4.3846455503867121</v>
       </c>
       <c r="E89" s="5">
-        <v>3.5146865513197678</v>
+        <v>3.512911081796033</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>457.5345883</v>
+        <v>457.44071938000002</v>
       </c>
       <c r="C90" s="5">
-        <v>0.34652855000001637</v>
+        <v>0.43643769999999904</v>
       </c>
       <c r="D90" s="5">
-        <v>0.91334878790714225</v>
+        <v>1.152034882141928</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>461.25458471000002</v>
+        <v>461.11175247</v>
       </c>
       <c r="C91" s="5">
-        <v>3.7199964100000216</v>
+        <v>3.6710330899999803</v>
       </c>
       <c r="D91" s="5">
-        <v>10.204969421165465</v>
+        <v>10.066826293681075</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>462.67872413999999</v>
+        <v>462.61646279000001</v>
       </c>
       <c r="C92" s="5">
-        <v>1.4241394299999683</v>
+        <v>1.5047103200000151</v>
       </c>
       <c r="D92" s="5">
-        <v>3.7686103487959199</v>
+        <v>3.9869182160564121</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>464.89909578999999</v>
+        <v>464.78091452000001</v>
       </c>
       <c r="C93" s="5">
-        <v>2.2203716500000041</v>
+        <v>2.1644517299999961</v>
       </c>
       <c r="D93" s="5">
-        <v>5.9131942336924537</v>
+        <v>5.7612147112668044</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>465.21794883000001</v>
+        <v>465.09450268000001</v>
       </c>
       <c r="C94" s="5">
-        <v>0.31885304000002179</v>
+        <v>0.31358815999999479</v>
       </c>
       <c r="D94" s="5">
-        <v>0.82613687289454507</v>
+        <v>0.8126524605264196</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>465.69906913</v>
+        <v>465.50713539999998</v>
       </c>
       <c r="C95" s="5">
-        <v>0.4811202999999864</v>
+        <v>0.41263271999997642</v>
       </c>
       <c r="D95" s="5">
-        <v>1.2481024122773965</v>
+        <v>1.0698526969799671</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>471.40128426000001</v>
+        <v>471.33876705</v>
       </c>
       <c r="C96" s="5">
-        <v>5.7022151300000132</v>
+        <v>5.8316316500000198</v>
       </c>
       <c r="D96" s="5">
-        <v>15.724336179420707</v>
+        <v>16.113262851125974</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>471.22016288999998</v>
+        <v>472.40133622000002</v>
       </c>
       <c r="C97" s="5">
-        <v>-0.18112137000002804</v>
+        <v>1.0625691700000175</v>
       </c>
       <c r="D97" s="5">
-        <v>-0.46008982807965726</v>
+        <v>2.739032431104671</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>473.54861513999998</v>
+        <v>473.77633562</v>
       </c>
       <c r="C98" s="5">
-        <v>2.328452249999998</v>
+        <v>1.3749993999999788</v>
       </c>
       <c r="D98" s="5">
-        <v>6.0934249844527999</v>
+        <v>3.5492521641684371</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>474.47877706999998</v>
+        <v>474.28191581999999</v>
       </c>
       <c r="C99" s="5">
-        <v>0.93016192999999703</v>
+        <v>0.50558019999999715</v>
       </c>
       <c r="D99" s="5">
-        <v>2.3827167303730912</v>
+        <v>1.2880967583832392</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>477.22625120999999</v>
+        <v>477.01289499000001</v>
       </c>
       <c r="C100" s="5">
-        <v>2.7474741400000084</v>
+        <v>2.7309791700000119</v>
       </c>
       <c r="D100" s="5">
-        <v>7.1742377370091148</v>
+        <v>7.132847139101961</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>477.49573124</v>
+        <v>477.31169001000001</v>
       </c>
       <c r="C101" s="5">
-        <v>0.26948003000001108</v>
+        <v>0.29879502000000002</v>
       </c>
       <c r="D101" s="5">
-        <v>0.67972423884521405</v>
+        <v>0.75426026572988913</v>
       </c>
       <c r="E101" s="5">
-        <v>4.4418639238095414</v>
+        <v>4.4435925754016115</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>482.20773455</v>
+        <v>482.08264249000001</v>
       </c>
       <c r="C102" s="5">
-        <v>4.7120033100000001</v>
+        <v>4.7709524800000054</v>
       </c>
       <c r="D102" s="5">
-        <v>12.506119319973141</v>
+        <v>12.676432224443346</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>483.94843243000003</v>
+        <v>483.81367098999999</v>
       </c>
       <c r="C103" s="5">
-        <v>1.7406978800000275</v>
+        <v>1.7310284999999794</v>
       </c>
       <c r="D103" s="5">
-        <v>4.4188687963342632</v>
+        <v>4.3949985795249003</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>486.12848530000002</v>
+        <v>486.06854953999999</v>
       </c>
       <c r="C104" s="5">
-        <v>2.1800528699999973</v>
+        <v>2.2548785500000008</v>
       </c>
       <c r="D104" s="5">
-        <v>5.5416279020496839</v>
+        <v>5.7383737586928829</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>488.99627429999998</v>
+        <v>488.88921791000001</v>
       </c>
       <c r="C105" s="5">
-        <v>2.8677889999999593</v>
+        <v>2.8206683700000212</v>
       </c>
       <c r="D105" s="5">
-        <v>7.3133529655620366</v>
+        <v>7.1902426154628163</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>491.63467938999997</v>
+        <v>491.52464633</v>
       </c>
       <c r="C106" s="5">
-        <v>2.638405089999992</v>
+        <v>2.6354284199999825</v>
       </c>
       <c r="D106" s="5">
-        <v>6.6703001357232727</v>
+        <v>6.6640526759467189</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>494.90279232</v>
+        <v>494.78469654000003</v>
       </c>
       <c r="C107" s="5">
-        <v>3.2681129300000293</v>
+        <v>3.2600502100000313</v>
       </c>
       <c r="D107" s="5">
-        <v>8.275134154481222</v>
+        <v>8.2558841074539036</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>493.83362303000001</v>
+        <v>493.77567891000001</v>
       </c>
       <c r="C108" s="5">
-        <v>-1.0691692899999907</v>
+        <v>-1.0090176300000167</v>
       </c>
       <c r="D108" s="5">
-        <v>-2.5618521097968916</v>
+        <v>-2.4199055981477424</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>496.0325684</v>
+        <v>497.03807956000003</v>
       </c>
       <c r="C109" s="5">
-        <v>2.1989453699999899</v>
+        <v>3.2624006500000178</v>
       </c>
       <c r="D109" s="5">
-        <v>5.4761906385921932</v>
+        <v>8.223011190311059</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>497.39226253999999</v>
+        <v>497.60583916000002</v>
       </c>
       <c r="C110" s="5">
-        <v>1.3596941399999878</v>
+        <v>0.56775959999998804</v>
       </c>
       <c r="D110" s="5">
-        <v>3.3394138978718457</v>
+        <v>1.3793877719113556</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>502.14661894</v>
+        <v>501.98853769999999</v>
       </c>
       <c r="C111" s="5">
-        <v>4.754356400000006</v>
+        <v>4.3826985399999785</v>
       </c>
       <c r="D111" s="5">
-        <v>12.092927883907567</v>
+        <v>11.096401671793842</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>504.54019977000002</v>
+        <v>504.35693832999999</v>
       </c>
       <c r="C112" s="5">
-        <v>2.393580830000019</v>
+        <v>2.3684006299999965</v>
       </c>
       <c r="D112" s="5">
-        <v>5.8724062462581772</v>
+        <v>5.8108951213791782</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>506.95793261</v>
+        <v>506.78177714999998</v>
       </c>
       <c r="C113" s="5">
-        <v>2.4177328399999851</v>
+        <v>2.4248388199999908</v>
       </c>
       <c r="D113" s="5">
-        <v>5.9043450691641963</v>
+        <v>5.9243689268871913</v>
       </c>
       <c r="E113" s="5">
-        <v>6.1701496877239359</v>
+        <v>6.1741808878350568</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>509.90084265000002</v>
+        <v>509.77293070000002</v>
       </c>
       <c r="C114" s="5">
-        <v>2.9429100400000152</v>
+        <v>2.9911535500000355</v>
       </c>
       <c r="D114" s="5">
-        <v>7.1928158147408938</v>
+        <v>7.3172074520636565</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>513.57982444000004</v>
+        <v>513.46857011999998</v>
       </c>
       <c r="C115" s="5">
-        <v>3.678981790000023</v>
+        <v>3.6956394199999636</v>
       </c>
       <c r="D115" s="5">
-        <v>9.010089916377817</v>
+        <v>9.0548883279281114</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>515.65846673999999</v>
+        <v>515.60715941000001</v>
       </c>
       <c r="C116" s="5">
-        <v>2.0786422999999559</v>
+        <v>2.1385892900000272</v>
       </c>
       <c r="D116" s="5">
-        <v>4.966419049861881</v>
+        <v>5.1140783371482312</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>518.33199348000005</v>
+        <v>518.25274209999998</v>
       </c>
       <c r="C117" s="5">
-        <v>2.6735267400000566</v>
+        <v>2.6455826899999693</v>
       </c>
       <c r="D117" s="5">
-        <v>6.4021385727066837</v>
+        <v>6.3339715164495658</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>520.26231342999995</v>
+        <v>520.18217798000001</v>
       </c>
       <c r="C118" s="5">
-        <v>1.9303199499998982</v>
+        <v>1.9294358800000282</v>
       </c>
       <c r="D118" s="5">
-        <v>4.5616001916858107</v>
+        <v>4.5601796353608171</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>525.62655518999998</v>
+        <v>525.54220628999997</v>
       </c>
       <c r="C119" s="5">
-        <v>5.3642417600000272</v>
+        <v>5.3600283099999615</v>
       </c>
       <c r="D119" s="5">
-        <v>13.099103914437627</v>
+        <v>13.090356984331164</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>526.24902986999996</v>
+        <v>526.19184437000001</v>
       </c>
       <c r="C120" s="5">
-        <v>0.62247467999998207</v>
+        <v>0.64963808000004519</v>
       </c>
       <c r="D120" s="5">
-        <v>1.4303961055569303</v>
+        <v>1.4934816416011909</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>528.86976636999998</v>
+        <v>529.66308991000005</v>
       </c>
       <c r="C121" s="5">
-        <v>2.6207365000000209</v>
+        <v>3.4712455400000408</v>
       </c>
       <c r="D121" s="5">
-        <v>6.1424697928336602</v>
+        <v>8.209942634454336</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>530.23975294000002</v>
+        <v>530.41717127000004</v>
       </c>
       <c r="C122" s="5">
-        <v>1.3699865700000373</v>
+        <v>0.75408135999998649</v>
       </c>
       <c r="D122" s="5">
-        <v>3.1531572117951212</v>
+        <v>1.7218814164932095</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>532.29837960999998</v>
+        <v>532.18026527999996</v>
       </c>
       <c r="C123" s="5">
-        <v>2.0586266699999669</v>
+        <v>1.7630940099999179</v>
       </c>
       <c r="D123" s="5">
-        <v>4.7597170759783314</v>
+        <v>4.062507582766739</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>534.59814409000001</v>
+        <v>534.46115682000004</v>
       </c>
       <c r="C124" s="5">
-        <v>2.2997644800000216</v>
+        <v>2.2808915400000842</v>
       </c>
       <c r="D124" s="5">
-        <v>5.3095195145716589</v>
+        <v>5.2661114201269621</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>537.73168252000005</v>
+        <v>537.5846573</v>
       </c>
       <c r="C125" s="5">
-        <v>3.1335384300000442</v>
+        <v>3.1235004799999615</v>
       </c>
       <c r="D125" s="5">
-        <v>7.2650262810483479</v>
+        <v>7.2429166755714647</v>
       </c>
       <c r="E125" s="5">
-        <v>6.0702768278160235</v>
+        <v>6.0781349170104138</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>541.18691465999996</v>
+        <v>541.07190080999999</v>
       </c>
       <c r="C126" s="5">
-        <v>3.4552321399999073</v>
+        <v>3.4872435099999848</v>
       </c>
       <c r="D126" s="5">
-        <v>7.989105271714636</v>
+        <v>8.0680664923990175</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>543.61566194</v>
+        <v>543.52862178999999</v>
       </c>
       <c r="C127" s="5">
-        <v>2.4287472800000387</v>
+        <v>2.4567209800000001</v>
       </c>
       <c r="D127" s="5">
-        <v>5.5203151503794068</v>
+        <v>5.5867098202009746</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>545.8599802</v>
+        <v>545.81108443000005</v>
       </c>
       <c r="C128" s="5">
-        <v>2.24431826</v>
+        <v>2.2824626400000625</v>
       </c>
       <c r="D128" s="5">
-        <v>5.0682586677747832</v>
+        <v>5.1572427531327181</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>545.77850553999997</v>
+        <v>545.73369090999995</v>
       </c>
       <c r="C129" s="5">
-        <v>-8.1474660000026233E-2</v>
+        <v>-7.739352000010058E-2</v>
       </c>
       <c r="D129" s="5">
-        <v>-0.1789641553992527</v>
+        <v>-0.17002188514385619</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>551.60224464999999</v>
+        <v>551.55353944000001</v>
       </c>
       <c r="C130" s="5">
-        <v>5.8237391100000195</v>
+        <v>5.8198485300000584</v>
       </c>
       <c r="D130" s="5">
-        <v>13.583478262306837</v>
+        <v>13.575045900045058</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>554.80838582000001</v>
+        <v>554.76316624000003</v>
       </c>
       <c r="C131" s="5">
-        <v>3.2061411700000235</v>
+        <v>3.2096268000000236</v>
       </c>
       <c r="D131" s="5">
-        <v>7.2022506450601487</v>
+        <v>7.2109902367851086</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>555.92316161999997</v>
+        <v>555.86971154000003</v>
       </c>
       <c r="C132" s="5">
-        <v>1.1147757999999612</v>
+        <v>1.1065452999999934</v>
       </c>
       <c r="D132" s="5">
-        <v>2.4379838419985589</v>
+        <v>2.4199854735320159</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>559.33010358000001</v>
+        <v>559.90294313000004</v>
       </c>
       <c r="C133" s="5">
-        <v>3.4069419600000401</v>
+        <v>4.033231590000014</v>
       </c>
       <c r="D133" s="5">
-        <v>7.6071441000371998</v>
+        <v>9.0628585635130321</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>559.52556128000003</v>
+        <v>559.64670128</v>
       </c>
       <c r="C134" s="5">
-        <v>0.19545770000001994</v>
+        <v>-0.25624185000003763</v>
       </c>
       <c r="D134" s="5">
-        <v>0.42014645969470354</v>
+        <v>-0.54780461591331653</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>561.68191612999999</v>
+        <v>561.61045999999999</v>
       </c>
       <c r="C135" s="5">
-        <v>2.156354849999957</v>
+        <v>1.9637587199999871</v>
       </c>
       <c r="D135" s="5">
-        <v>4.7239754806462031</v>
+        <v>4.2929318245322534</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>563.23541034000004</v>
+        <v>563.14596558000005</v>
       </c>
       <c r="C136" s="5">
-        <v>1.5534942100000535</v>
+        <v>1.5355055800000628</v>
       </c>
       <c r="D136" s="5">
-        <v>3.3699036526993353</v>
+        <v>3.3307235565466442</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>564.97855837999998</v>
+        <v>564.87263111000004</v>
       </c>
       <c r="C137" s="5">
-        <v>1.7431480399999373</v>
+        <v>1.7266655299999911</v>
       </c>
       <c r="D137" s="5">
-        <v>3.7777338681444173</v>
+        <v>3.7420130490102954</v>
       </c>
       <c r="E137" s="5">
-        <v>5.0670021398611764</v>
+        <v>5.0760328516540776</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>563.96711412000002</v>
+        <v>563.88481596999998</v>
       </c>
       <c r="C138" s="5">
-        <v>-1.011444259999962</v>
+        <v>-0.98781514000006609</v>
       </c>
       <c r="D138" s="5">
-        <v>-2.1272548376161882</v>
+        <v>-2.0784213169323218</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>564.36355219999996</v>
+        <v>564.29947218999996</v>
       </c>
       <c r="C139" s="5">
-        <v>0.39643807999993896</v>
+        <v>0.41465621999998348</v>
       </c>
       <c r="D139" s="5">
-        <v>0.84680338802081145</v>
+        <v>0.88600519686705681</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>565.60895816000004</v>
+        <v>565.56845498999996</v>
       </c>
       <c r="C140" s="5">
-        <v>1.2454059600000846</v>
+        <v>1.2689828000000034</v>
       </c>
       <c r="D140" s="5">
-        <v>2.6804707093942559</v>
+        <v>2.7321581370903347</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>563.42752672999995</v>
+        <v>563.40257578000001</v>
       </c>
       <c r="C141" s="5">
-        <v>-2.1814314300000888</v>
+        <v>-2.1658792099999573</v>
       </c>
       <c r="D141" s="5">
-        <v>-4.5312181572843553</v>
+        <v>-4.4999062824487401</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>563.32600848000004</v>
+        <v>563.29874374999997</v>
       </c>
       <c r="C142" s="5">
-        <v>-0.10151824999991277</v>
+        <v>-0.10383203000003505</v>
       </c>
       <c r="D142" s="5">
-        <v>-0.2160016019163935</v>
+        <v>-0.22092944446319152</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>564.07963991999998</v>
+        <v>564.04362795999998</v>
       </c>
       <c r="C143" s="5">
-        <v>0.75363143999993554</v>
+        <v>0.74488421000000926</v>
       </c>
       <c r="D143" s="5">
-        <v>1.6172549724034146</v>
+        <v>1.5984250647247178</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>562.00598247999994</v>
+        <v>561.96662251999999</v>
       </c>
       <c r="C144" s="5">
-        <v>-2.0736574400000336</v>
+        <v>-2.0770054399999935</v>
       </c>
       <c r="D144" s="5">
-        <v>-4.3233038805449819</v>
+        <v>-4.3304141633286219</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>562.77372773000002</v>
+        <v>563.14531918</v>
       </c>
       <c r="C145" s="5">
-        <v>0.76774525000007543</v>
+        <v>1.1786966600000142</v>
       </c>
       <c r="D145" s="5">
-        <v>1.6516692650500486</v>
+        <v>2.546178811013089</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>562.57014389999995</v>
+        <v>562.65027208000004</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.20358383000007052</v>
+        <v>-0.49504709999996521</v>
       </c>
       <c r="D146" s="5">
-        <v>-0.43323826614123373</v>
+        <v>-1.0498048860619336</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>560.59632255999998</v>
+        <v>560.55285125</v>
       </c>
       <c r="C147" s="5">
-        <v>-1.9738213399999722</v>
+        <v>-2.0974208300000328</v>
       </c>
       <c r="D147" s="5">
-        <v>-4.1299897788698248</v>
+        <v>-4.3827183500337767</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>559.57511080999996</v>
+        <v>559.52627769000003</v>
       </c>
       <c r="C148" s="5">
-        <v>-1.0212117500000204</v>
+        <v>-1.0265735599999743</v>
       </c>
       <c r="D148" s="5">
-        <v>-2.164214009580967</v>
+        <v>-2.1756298987108957</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>559.61107271000003</v>
+        <v>559.54240226000002</v>
       </c>
       <c r="C149" s="5">
-        <v>3.596190000007482E-2</v>
+        <v>1.6124569999988125E-2</v>
       </c>
       <c r="D149" s="5">
-        <v>7.714699238718925E-2</v>
+        <v>3.4587385735318499E-2</v>
       </c>
       <c r="E149" s="5">
-        <v>-0.95003351727019902</v>
+        <v>-0.94361605722087516</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>560.26507012000002</v>
+        <v>560.21796511000002</v>
       </c>
       <c r="C150" s="5">
-        <v>0.65399740999998812</v>
+        <v>0.67556285000000571</v>
       </c>
       <c r="D150" s="5">
-        <v>1.4114463330708205</v>
+        <v>1.4584781500495358</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>560.23406957999998</v>
+        <v>560.18782997999995</v>
       </c>
       <c r="C151" s="5">
-        <v>-3.1000540000036381E-2</v>
+        <v>-3.013513000007606E-2</v>
       </c>
       <c r="D151" s="5">
-        <v>-6.6378096661634522E-2</v>
+        <v>-6.4531060086614467E-2</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>560.60788634000005</v>
+        <v>560.58285498999999</v>
       </c>
       <c r="C152" s="5">
-        <v>0.37381676000006792</v>
+        <v>0.39502501000004031</v>
       </c>
       <c r="D152" s="5">
-        <v>0.8036462595504501</v>
+        <v>0.84948797017017075</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>561.96243885000001</v>
+        <v>561.94659418000003</v>
       </c>
       <c r="C153" s="5">
-        <v>1.3545525099999622</v>
+        <v>1.3637391900000466</v>
       </c>
       <c r="D153" s="5">
-        <v>2.9383087649510475</v>
+        <v>2.95863786330266</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>563.04295687000001</v>
+        <v>563.02803962999997</v>
       </c>
       <c r="C154" s="5">
-        <v>1.0805180199999995</v>
+        <v>1.0814454499999329</v>
       </c>
       <c r="D154" s="5">
-        <v>2.3318673874680451</v>
+        <v>2.3339566116546973</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>558.45428780999998</v>
+        <v>558.43533172000002</v>
       </c>
       <c r="C155" s="5">
-        <v>-4.5886690600000293</v>
+        <v>-4.5927079099999446</v>
       </c>
       <c r="D155" s="5">
-        <v>-9.3530502458517013</v>
+        <v>-9.3611538442478608</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>561.80055468</v>
+        <v>561.78731819999996</v>
       </c>
       <c r="C156" s="5">
-        <v>3.3462668700000222</v>
+        <v>3.3519864799999368</v>
       </c>
       <c r="D156" s="5">
-        <v>7.4321844082823274</v>
+        <v>7.4455712935602048</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>563.07328004999999</v>
+        <v>563.24906151000005</v>
       </c>
       <c r="C157" s="5">
-        <v>1.2727253699999892</v>
+        <v>1.4617433100000881</v>
       </c>
       <c r="D157" s="5">
-        <v>2.7526575659644781</v>
+        <v>3.1674145227490014</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>564.40043571000001</v>
+        <v>564.45292730999995</v>
       </c>
       <c r="C158" s="5">
-        <v>1.3271556600000167</v>
+        <v>1.2038657999999032</v>
       </c>
       <c r="D158" s="5">
-        <v>2.8653379389945499</v>
+        <v>2.5951982114616801</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>563.26662682999995</v>
+        <v>563.25190012999997</v>
       </c>
       <c r="C159" s="5">
-        <v>-1.1338088800000605</v>
+        <v>-1.2010271799999828</v>
       </c>
       <c r="D159" s="5">
-        <v>-2.3841905561760246</v>
+        <v>-2.5236564866247813</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>565.47137508000003</v>
+        <v>565.44783973999995</v>
       </c>
       <c r="C160" s="5">
-        <v>2.2047482500000797</v>
+        <v>2.1959396099999822</v>
       </c>
       <c r="D160" s="5">
-        <v>4.7995116465149978</v>
+        <v>4.7800507977239226</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>565.66435719000003</v>
+        <v>565.61914775000002</v>
       </c>
       <c r="C161" s="5">
-        <v>0.19298211000000265</v>
+        <v>0.17130801000007523</v>
       </c>
       <c r="D161" s="5">
-        <v>0.41030141372306872</v>
+        <v>0.36415824781410588</v>
       </c>
       <c r="E161" s="5">
-        <v>1.0816949083380489</v>
+        <v>1.0860205527688294</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>563.33107507</v>
+        <v>563.31655745</v>
       </c>
       <c r="C162" s="5">
-        <v>-2.3332821200000353</v>
+        <v>-2.3025903000000199</v>
       </c>
       <c r="D162" s="5">
-        <v>-4.8390578393121668</v>
+        <v>-4.7771969468316637</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>561.55440716999999</v>
+        <v>561.53024871000002</v>
       </c>
       <c r="C163" s="5">
-        <v>-1.7766679000000067</v>
+        <v>-1.7863087399999813</v>
       </c>
       <c r="D163" s="5">
-        <v>-3.719669333257547</v>
+        <v>-3.7395975998729902</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>559.59962501999996</v>
+        <v>559.58797372000004</v>
       </c>
       <c r="C164" s="5">
-        <v>-1.9547821500000282</v>
+        <v>-1.9422749899999872</v>
       </c>
       <c r="D164" s="5">
-        <v>-4.0981693148557259</v>
+        <v>-4.0726169463152662</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>561.36596462</v>
+        <v>561.36040905000004</v>
       </c>
       <c r="C165" s="5">
-        <v>1.7663396000000375</v>
+        <v>1.7724353300000075</v>
       </c>
       <c r="D165" s="5">
-        <v>3.8541745929399296</v>
+        <v>3.8677900518981456</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>561.89683302000003</v>
+        <v>561.88991421000003</v>
       </c>
       <c r="C166" s="5">
-        <v>0.53086840000003122</v>
+        <v>0.52950515999998515</v>
       </c>
       <c r="D166" s="5">
-        <v>1.1407280988700919</v>
+        <v>1.1377948788857895</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>562.36709484999994</v>
+        <v>562.35571404999996</v>
       </c>
       <c r="C167" s="5">
-        <v>0.47026182999991306</v>
+        <v>0.46579983999993146</v>
       </c>
       <c r="D167" s="5">
-        <v>1.0089379227051998</v>
+        <v>0.99933347940743822</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>565.22555504000002</v>
+        <v>565.21873976999996</v>
       </c>
       <c r="C168" s="5">
-        <v>2.8584601900000735</v>
+        <v>2.863025719999996</v>
       </c>
       <c r="D168" s="5">
-        <v>6.2729292504877687</v>
+        <v>6.2833613037774905</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>564.29642864000004</v>
+        <v>564.36220833000004</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.92912639999997282</v>
+        <v>-0.85653143999991244</v>
       </c>
       <c r="D169" s="5">
-        <v>-1.95484163749583</v>
+        <v>-1.8033976469832402</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>564.59088413999996</v>
+        <v>564.62334894000003</v>
       </c>
       <c r="C170" s="5">
-        <v>0.29445549999991272</v>
+        <v>0.26114060999998401</v>
       </c>
       <c r="D170" s="5">
-        <v>0.62797217337193789</v>
+        <v>0.55667701758270738</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>565.09463859000005</v>
+        <v>565.09145496999997</v>
       </c>
       <c r="C171" s="5">
-        <v>0.50375445000008767</v>
+        <v>0.46810602999994444</v>
       </c>
       <c r="D171" s="5">
-        <v>1.0759661937511655</v>
+        <v>0.99941971249142281</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>564.43501733999994</v>
+        <v>564.42324234</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.65962125000010019</v>
+        <v>-0.66821262999997089</v>
       </c>
       <c r="D172" s="5">
-        <v>-1.3917730446338927</v>
+        <v>-1.4097906578636743</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>567.11421868000002</v>
+        <v>567.09331694000002</v>
       </c>
       <c r="C173" s="5">
-        <v>2.6792013400000769</v>
+        <v>2.6700746000000208</v>
       </c>
       <c r="D173" s="5">
-        <v>5.8471185746251431</v>
+        <v>5.8268039651756309</v>
       </c>
       <c r="E173" s="5">
-        <v>0.25631126861207498</v>
+        <v>0.26062929373309451</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>569.22744624999996</v>
+        <v>569.21954641000002</v>
       </c>
       <c r="C174" s="5">
-        <v>2.1132275699999354</v>
+        <v>2.1262294699999984</v>
       </c>
       <c r="D174" s="5">
-        <v>4.5643285976171732</v>
+        <v>4.5931656252696129</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>571.22085930000003</v>
+        <v>571.20528431000002</v>
       </c>
       <c r="C175" s="5">
-        <v>1.993413050000072</v>
+        <v>1.9857379000000037</v>
       </c>
       <c r="D175" s="5">
-        <v>4.2842477526342293</v>
+        <v>4.2674949070302004</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>573.68600689000004</v>
+        <v>573.67816634999997</v>
       </c>
       <c r="C176" s="5">
-        <v>2.465147590000015</v>
+        <v>2.4728820399999449</v>
       </c>
       <c r="D176" s="5">
-        <v>5.3033976457920629</v>
+        <v>5.3205838908907843</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>574.17916958000001</v>
+        <v>574.18152533</v>
       </c>
       <c r="C177" s="5">
-        <v>0.49316268999996282</v>
+        <v>0.50335898000002999</v>
       </c>
       <c r="D177" s="5">
-        <v>1.0364576953594939</v>
+        <v>1.058004827325254</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>575.21725269000001</v>
+        <v>575.21378226000002</v>
       </c>
       <c r="C178" s="5">
-        <v>1.0380831100000023</v>
+        <v>1.0322569300000168</v>
       </c>
       <c r="D178" s="5">
-        <v>2.1912350685017401</v>
+        <v>2.1788060092525763</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>576.40345875000003</v>
+        <v>576.40341214</v>
       </c>
       <c r="C179" s="5">
-        <v>1.1862060600000177</v>
+        <v>1.189629879999984</v>
       </c>
       <c r="D179" s="5">
-        <v>2.5028865999934702</v>
+        <v>2.5102085265457541</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>579.60187838000002</v>
+        <v>579.60517904000005</v>
       </c>
       <c r="C180" s="5">
-        <v>3.1984196299999894</v>
+        <v>3.2017669000000524</v>
       </c>
       <c r="D180" s="5">
-        <v>6.8657340513380571</v>
+        <v>6.8731408078257061</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>580.44545877999997</v>
+        <v>580.45882667000001</v>
       </c>
       <c r="C181" s="5">
-        <v>0.84358039999995071</v>
+        <v>0.85364762999995492</v>
       </c>
       <c r="D181" s="5">
-        <v>1.760586633021477</v>
+        <v>1.7817576181850203</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>581.40658369000005</v>
+        <v>581.42504625000004</v>
       </c>
       <c r="C182" s="5">
-        <v>0.96112491000008049</v>
+        <v>0.96621958000002905</v>
       </c>
       <c r="D182" s="5">
-        <v>2.0052043869938974</v>
+        <v>2.0158840983065751</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>584.17836242999999</v>
+        <v>584.18202093000002</v>
       </c>
       <c r="C183" s="5">
-        <v>2.7717787399999452</v>
+        <v>2.7569746799999848</v>
       </c>
       <c r="D183" s="5">
-        <v>5.8732536945834912</v>
+        <v>5.8408717700607626</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>585.37852095000005</v>
+        <v>585.37419136000005</v>
       </c>
       <c r="C184" s="5">
-        <v>1.2001585200000591</v>
+        <v>1.1921704300000329</v>
       </c>
       <c r="D184" s="5">
-        <v>2.4933745899058168</v>
+        <v>2.4765766391244615</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>588.00168599000006</v>
+        <v>587.99888853000004</v>
       </c>
       <c r="C185" s="5">
-        <v>2.6231650400000035</v>
+        <v>2.6246971699999904</v>
       </c>
       <c r="D185" s="5">
-        <v>5.5119039823588123</v>
+        <v>5.5152449652423385</v>
       </c>
       <c r="E185" s="5">
-        <v>3.6831147275088849</v>
+        <v>3.6864429478388416</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>591.11338066999997</v>
+        <v>591.10300115999996</v>
       </c>
       <c r="C186" s="5">
-        <v>3.1116946799999141</v>
+        <v>3.1041126299999178</v>
       </c>
       <c r="D186" s="5">
-        <v>6.538512228609461</v>
+        <v>6.5221468364155433</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>592.71886371000005</v>
+        <v>592.70867653000005</v>
       </c>
       <c r="C187" s="5">
-        <v>1.605483040000081</v>
+        <v>1.6056753700000854</v>
       </c>
       <c r="D187" s="5">
-        <v>3.3083693494386335</v>
+        <v>3.3088305890925929</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>594.63086139999996</v>
+        <v>594.62481491000005</v>
       </c>
       <c r="C188" s="5">
-        <v>1.9119976899999074</v>
+        <v>1.9161383800000067</v>
       </c>
       <c r="D188" s="5">
-        <v>3.9403929107922675</v>
+        <v>3.9491477505724459</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>597.16174497999998</v>
+        <v>597.17310531999999</v>
       </c>
       <c r="C189" s="5">
-        <v>2.5308835800000224</v>
+        <v>2.5482904099999359</v>
       </c>
       <c r="D189" s="5">
-        <v>5.2287463897688458</v>
+        <v>5.2656151989522781</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>598.70431015999998</v>
+        <v>598.7020344</v>
       </c>
       <c r="C190" s="5">
-        <v>1.5425651799999969</v>
+        <v>1.5289290800000117</v>
       </c>
       <c r="D190" s="5">
-        <v>3.1442150939279268</v>
+        <v>3.1159679362897208</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>600.48859362999997</v>
+        <v>600.48974799999996</v>
       </c>
       <c r="C191" s="5">
-        <v>1.7842834699999912</v>
+        <v>1.7877135999999609</v>
       </c>
       <c r="D191" s="5">
-        <v>3.6354962842126248</v>
+        <v>3.6426144613219469</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>603.60780062000003</v>
+        <v>603.60745542999996</v>
       </c>
       <c r="C192" s="5">
-        <v>3.1192069900000661</v>
+        <v>3.1177074299999958</v>
       </c>
       <c r="D192" s="5">
-        <v>6.4145409884657445</v>
+        <v>6.4113559286656185</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>603.43305884999995</v>
+        <v>603.43858981999995</v>
       </c>
       <c r="C193" s="5">
-        <v>-0.1747417700000824</v>
+        <v>-0.16886561000001166</v>
       </c>
       <c r="D193" s="5">
-        <v>-0.34684205836167381</v>
+        <v>-0.3351966975847831</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>606.62310033000006</v>
+        <v>606.62355998999999</v>
       </c>
       <c r="C194" s="5">
-        <v>3.1900414800001045</v>
+        <v>3.1849701700000423</v>
       </c>
       <c r="D194" s="5">
-        <v>6.5315244986451804</v>
+        <v>6.5207763580644951</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>605.0854167</v>
+        <v>605.08364719999997</v>
       </c>
       <c r="C195" s="5">
-        <v>-1.5376836300000605</v>
+        <v>-1.5399127900000167</v>
       </c>
       <c r="D195" s="5">
-        <v>-2.999739493542064</v>
+        <v>-3.0040253983162901</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>608.38323317000004</v>
+        <v>608.38102172000004</v>
       </c>
       <c r="C196" s="5">
-        <v>3.2978164700000434</v>
+        <v>3.2973745200000621</v>
       </c>
       <c r="D196" s="5">
-        <v>6.7398544196383803</v>
+        <v>6.7389442520183085</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>610.31679635</v>
+        <v>610.31510986000001</v>
       </c>
       <c r="C197" s="5">
-        <v>1.9335631799999646</v>
+        <v>1.9340881399999716</v>
       </c>
       <c r="D197" s="5">
-        <v>3.8812168028234284</v>
+        <v>3.8823034005668555</v>
       </c>
       <c r="E197" s="5">
-        <v>3.7950759141835988</v>
+        <v>3.7952829104474395</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>612.09032728</v>
+        <v>612.08961695000005</v>
       </c>
       <c r="C198" s="5">
-        <v>1.7735309299999926</v>
+        <v>1.7745070900000428</v>
       </c>
       <c r="D198" s="5">
-        <v>3.5433785104449944</v>
+        <v>3.5453700503542462</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>613.62619719999998</v>
+        <v>613.62626273000001</v>
       </c>
       <c r="C199" s="5">
-        <v>1.5358699199999819</v>
+        <v>1.536645779999958</v>
       </c>
       <c r="D199" s="5">
-        <v>3.052969626109503</v>
+        <v>3.0545368148895635</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>616.19199737999998</v>
+        <v>616.19238239000003</v>
       </c>
       <c r="C200" s="5">
-        <v>2.5658001799999965</v>
+        <v>2.5661196600000267</v>
       </c>
       <c r="D200" s="5">
-        <v>5.134665129805982</v>
+        <v>5.135318686636392</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>619.35173669000005</v>
+        <v>619.37054825999996</v>
       </c>
       <c r="C201" s="5">
-        <v>3.1597393100000772</v>
+        <v>3.1781658699999298</v>
       </c>
       <c r="D201" s="5">
-        <v>6.3299651842831928</v>
+        <v>6.3679288443978521</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>621.40567711999995</v>
+        <v>621.40375037000001</v>
       </c>
       <c r="C202" s="5">
-        <v>2.0539404299998978</v>
+        <v>2.0332021100000475</v>
       </c>
       <c r="D202" s="5">
-        <v>4.0529225717894413</v>
+        <v>4.0111351852168964</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>624.14875652000001</v>
+        <v>624.14671955999995</v>
       </c>
       <c r="C203" s="5">
-        <v>2.743079400000056</v>
+        <v>2.7429691899999398</v>
       </c>
       <c r="D203" s="5">
-        <v>5.4276960653045103</v>
+        <v>5.4274899121777631</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>623.68709848000003</v>
+        <v>623.68236450999996</v>
       </c>
       <c r="C204" s="5">
-        <v>-0.46165803999997479</v>
+        <v>-0.46435504999999466</v>
       </c>
       <c r="D204" s="5">
-        <v>-0.88399037383445345</v>
+        <v>-0.88913642951178318</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>628.34124661999999</v>
+        <v>628.33698113000003</v>
       </c>
       <c r="C205" s="5">
-        <v>4.6541481399999611</v>
+        <v>4.6546166200000698</v>
       </c>
       <c r="D205" s="5">
-        <v>9.3316009217000673</v>
+        <v>9.3326528841682475</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>637.35812751000003</v>
+        <v>637.35298750000004</v>
       </c>
       <c r="C206" s="5">
-        <v>9.0168808900000386</v>
+        <v>9.0160063700000137</v>
       </c>
       <c r="D206" s="5">
-        <v>18.64665727418604</v>
+        <v>18.644840467636481</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>637.27873612999997</v>
+        <v>637.26915231999999</v>
       </c>
       <c r="C207" s="5">
-        <v>-7.9391380000060963E-2</v>
+        <v>-8.3835180000050968E-2</v>
       </c>
       <c r="D207" s="5">
-        <v>-0.14937349970290947</v>
+        <v>-0.1577296555061225</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>640.76627024000004</v>
+        <v>640.76460194000003</v>
       </c>
       <c r="C208" s="5">
-        <v>3.4875341100000696</v>
+        <v>3.4954496200000449</v>
       </c>
       <c r="D208" s="5">
-        <v>6.7683613395106867</v>
+        <v>6.7842947021373945</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>644.80712662999997</v>
+        <v>644.79741192999995</v>
       </c>
       <c r="C209" s="5">
-        <v>4.0408563899999308</v>
+        <v>4.0328099899999188</v>
       </c>
       <c r="D209" s="5">
-        <v>7.8356188745165145</v>
+        <v>7.8194931804632439</v>
       </c>
       <c r="E209" s="5">
-        <v>5.6512176112912815</v>
+        <v>5.6499178068702527</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>642.47709096999995</v>
+        <v>642.48777787999995</v>
       </c>
       <c r="C210" s="5">
-        <v>-2.3300356600000214</v>
+        <v>-2.3096340499999997</v>
       </c>
       <c r="D210" s="5">
-        <v>-4.2510958112104147</v>
+        <v>-4.2146660607219939</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>647.63385690999996</v>
+        <v>647.64297804</v>
       </c>
       <c r="C211" s="5">
-        <v>5.1567659400000139</v>
+        <v>5.1552001600000494</v>
       </c>
       <c r="D211" s="5">
-        <v>10.068431580121162</v>
+        <v>10.065063404043384</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>651.78777796999998</v>
+        <v>651.79509774999997</v>
       </c>
       <c r="C212" s="5">
-        <v>4.153921060000016</v>
+        <v>4.1521197099999654</v>
       </c>
       <c r="D212" s="5">
-        <v>7.974204787756678</v>
+        <v>7.9705076919067919</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>651.45048995000002</v>
+        <v>651.47151221000001</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.33728801999995994</v>
+        <v>-0.32358553999995365</v>
       </c>
       <c r="D213" s="5">
-        <v>-0.61921327260304748</v>
+        <v>-0.59411944820891849</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>653.77102034999996</v>
+        <v>653.76755730000002</v>
       </c>
       <c r="C214" s="5">
-        <v>2.3205303999999387</v>
+        <v>2.2960450900000069</v>
       </c>
       <c r="D214" s="5">
-        <v>4.3592641782860042</v>
+        <v>4.3122298845290397</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>656.73919316000001</v>
+        <v>656.73210561999997</v>
       </c>
       <c r="C215" s="5">
-        <v>2.9681728100000555</v>
+        <v>2.9645483199999489</v>
       </c>
       <c r="D215" s="5">
-        <v>5.5862174807604692</v>
+        <v>5.5792553268803946</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>658.06198295000002</v>
+        <v>658.05468541000005</v>
       </c>
       <c r="C216" s="5">
-        <v>1.3227897900000016</v>
+        <v>1.3225797900000771</v>
       </c>
       <c r="D216" s="5">
-        <v>2.4439701031240491</v>
+        <v>2.4436044663563194</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>659.03288115999999</v>
+        <v>659.02557208999997</v>
       </c>
       <c r="C217" s="5">
-        <v>0.97089820999997301</v>
+        <v>0.9708866799999214</v>
       </c>
       <c r="D217" s="5">
-        <v>1.7849058707304133</v>
+        <v>1.7849044560876326</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>662.35492519000002</v>
+        <v>662.34588756999995</v>
       </c>
       <c r="C218" s="5">
-        <v>3.3220440300000291</v>
+        <v>3.3203154799999766</v>
       </c>
       <c r="D218" s="5">
-        <v>6.2194967159361569</v>
+        <v>6.2162412102431563</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>663.81132816000002</v>
+        <v>663.80407459000003</v>
       </c>
       <c r="C219" s="5">
-        <v>1.4564029699999992</v>
+        <v>1.4581870200000822</v>
       </c>
       <c r="D219" s="5">
-        <v>2.6707356745578892</v>
+        <v>2.6740838905688458</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>666.41588777000004</v>
+        <v>666.41539492000004</v>
       </c>
       <c r="C220" s="5">
-        <v>2.6045596100000239</v>
+        <v>2.6113203300000123</v>
       </c>
       <c r="D220" s="5">
-        <v>4.8113209052507822</v>
+        <v>4.8241350766575541</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>668.64095363000001</v>
+        <v>668.63707022000006</v>
       </c>
       <c r="C221" s="5">
-        <v>2.2250658599999724</v>
+        <v>2.2216753000000153</v>
       </c>
       <c r="D221" s="5">
-        <v>4.0810272464105291</v>
+        <v>4.0746971742242621</v>
       </c>
       <c r="E221" s="5">
-        <v>3.6962722674242832</v>
+        <v>3.6972323165261445</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>673.77601451999999</v>
+        <v>673.78604987000006</v>
       </c>
       <c r="C222" s="5">
-        <v>5.135060889999977</v>
+        <v>5.1489796500000011</v>
       </c>
       <c r="D222" s="5">
-        <v>9.6152254327505524</v>
+        <v>9.6424598869172975</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>675.95498553000004</v>
+        <v>675.96668297999997</v>
       </c>
       <c r="C223" s="5">
-        <v>2.1789710100000548</v>
+        <v>2.180633109999917</v>
       </c>
       <c r="D223" s="5">
-        <v>3.9505392979857445</v>
+        <v>3.9535466397010222</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>675.45981930999994</v>
+        <v>675.46563041000002</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.49516622000010102</v>
+        <v>-0.50105256999995618</v>
       </c>
       <c r="D224" s="5">
-        <v>-0.87551877057063798</v>
+        <v>-0.88586894722972875</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>675.71674554000003</v>
+        <v>675.73125587000004</v>
       </c>
       <c r="C225" s="5">
-        <v>0.25692623000009007</v>
+        <v>0.26562546000002385</v>
       </c>
       <c r="D225" s="5">
-        <v>0.45740292469373944</v>
+        <v>0.47291950336112443</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>677.6554926</v>
+        <v>677.65033655000002</v>
       </c>
       <c r="C226" s="5">
-        <v>1.9387470599999688</v>
+        <v>1.9190806799999791</v>
       </c>
       <c r="D226" s="5">
-        <v>3.4978606466164353</v>
+        <v>3.4617473032500845</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>678.61591450000003</v>
+        <v>678.61088788999996</v>
       </c>
       <c r="C227" s="5">
-        <v>0.96042190000002847</v>
+        <v>0.96055133999993814</v>
       </c>
       <c r="D227" s="5">
-        <v>1.7140459264403773</v>
+        <v>1.7142918846882793</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>680.59026157000005</v>
+        <v>680.58395356000005</v>
       </c>
       <c r="C228" s="5">
-        <v>1.9743470700000216</v>
+        <v>1.9730656700000964</v>
       </c>
       <c r="D228" s="5">
-        <v>3.5476587769968093</v>
+        <v>3.5453459971236612</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>682.82601871999998</v>
+        <v>682.81918106000001</v>
       </c>
       <c r="C229" s="5">
-        <v>2.2357571499999267</v>
+        <v>2.2352274999999509</v>
       </c>
       <c r="D229" s="5">
-        <v>4.0140409218227813</v>
+        <v>4.0131106245234749</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>686.28176640000004</v>
+        <v>686.27130004000003</v>
       </c>
       <c r="C230" s="5">
-        <v>3.4557476800000586</v>
+        <v>3.4521189800000229</v>
       </c>
       <c r="D230" s="5">
-        <v>6.2450705300156173</v>
+        <v>6.2383937208932094</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>686.57197169999995</v>
+        <v>686.56846999000004</v>
       </c>
       <c r="C231" s="5">
-        <v>0.2902052999999114</v>
+        <v>0.29716995000001134</v>
       </c>
       <c r="D231" s="5">
-        <v>0.50862117942764851</v>
+        <v>0.52086465032952223</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>687.34203513</v>
+        <v>687.34302793999996</v>
       </c>
       <c r="C232" s="5">
-        <v>0.77006343000005018</v>
+        <v>0.77455794999991667</v>
       </c>
       <c r="D232" s="5">
-        <v>1.3542614512629614</v>
+        <v>1.3622217774332146</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>686.71422352000002</v>
+        <v>686.71937863000005</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.62781160999998065</v>
+        <v>-0.6236493099999052</v>
       </c>
       <c r="D233" s="5">
-        <v>-1.0905789377315789</v>
+        <v>-1.0833830446225545</v>
       </c>
       <c r="E233" s="5">
-        <v>2.7029857791213141</v>
+        <v>2.7043532605887988</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>684.73931245999995</v>
+        <v>684.73676404000003</v>
       </c>
       <c r="C234" s="5">
-        <v>-1.9749110600000677</v>
+        <v>-1.9826145900000256</v>
       </c>
       <c r="D234" s="5">
-        <v>-3.3969950708233387</v>
+        <v>-3.4100108361105108</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>681.38646587999995</v>
+        <v>681.38902299999995</v>
       </c>
       <c r="C235" s="5">
-        <v>-3.3528465800000049</v>
+        <v>-3.3477410400000736</v>
       </c>
       <c r="D235" s="5">
-        <v>-5.7201489005311306</v>
+        <v>-5.7116921206051607</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>680.73260543000004</v>
+        <v>680.73035179999999</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.653860449999911</v>
+        <v>-0.65867119999995793</v>
       </c>
       <c r="D236" s="5">
-        <v>-1.1454653863035791</v>
+        <v>-1.1538440353384805</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>678.97420688</v>
+        <v>678.98005362000004</v>
       </c>
       <c r="C237" s="5">
-        <v>-1.7583985500000381</v>
+        <v>-1.7502981799999588</v>
       </c>
       <c r="D237" s="5">
-        <v>-3.0560559511955798</v>
+        <v>-3.042186119009227</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>679.59672937000005</v>
+        <v>679.59338576000005</v>
       </c>
       <c r="C238" s="5">
-        <v>0.62252249000005122</v>
+        <v>0.61333214000001135</v>
       </c>
       <c r="D238" s="5">
-        <v>1.1057939484125034</v>
+        <v>1.0893784056725364</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>677.92392107000001</v>
+        <v>677.92641431000004</v>
       </c>
       <c r="C239" s="5">
-        <v>-1.6728083000000424</v>
+        <v>-1.6669714500000055</v>
       </c>
       <c r="D239" s="5">
-        <v>-2.9141042823319196</v>
+        <v>-2.9040871172715144</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>678.28038846000004</v>
+        <v>678.28322512</v>
       </c>
       <c r="C240" s="5">
-        <v>0.35646739000003436</v>
+        <v>0.35681080999995629</v>
       </c>
       <c r="D240" s="5">
-        <v>0.63281456697734662</v>
+        <v>0.6334236489018652</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>678.25424719</v>
+        <v>678.25582507000001</v>
       </c>
       <c r="C241" s="5">
-        <v>-2.6141270000039185E-2</v>
+        <v>-2.7400049999982912E-2</v>
       </c>
       <c r="D241" s="5">
-        <v>-4.6238806107801178E-2</v>
+        <v>-4.8464645015455776E-2</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>678.21323892999999</v>
+        <v>678.19894244</v>
       </c>
       <c r="C242" s="5">
-        <v>-4.1008260000012342E-2</v>
+        <v>-5.6882630000018253E-2</v>
       </c>
       <c r="D242" s="5">
-        <v>-7.2529661741171925E-2</v>
+        <v>-0.10059283951628917</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>678.80079749000004</v>
+        <v>678.80354970999997</v>
       </c>
       <c r="C243" s="5">
-        <v>0.58755856000004769</v>
+        <v>0.60460726999997405</v>
       </c>
       <c r="D243" s="5">
-        <v>1.0445675389481046</v>
+        <v>1.0750484524964854</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>679.54692274000001</v>
+        <v>679.55014655000002</v>
       </c>
       <c r="C244" s="5">
-        <v>0.74612524999997731</v>
+        <v>0.746596840000052</v>
       </c>
       <c r="D244" s="5">
-        <v>1.3270211573618296</v>
+        <v>1.3278595677048921</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>680.21052240999995</v>
+        <v>680.23213633</v>
       </c>
       <c r="C245" s="5">
-        <v>0.66359966999993958</v>
+        <v>0.68198977999998078</v>
       </c>
       <c r="D245" s="5">
-        <v>1.1781534222526924</v>
+        <v>1.2109778476075528</v>
       </c>
       <c r="E245" s="5">
-        <v>-0.94707534622816558</v>
+        <v>-0.94467150656823984</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>682.77019302999997</v>
+        <v>682.75267578</v>
       </c>
       <c r="C246" s="5">
-        <v>2.5596706200000199</v>
+        <v>2.5205394500000011</v>
       </c>
       <c r="D246" s="5">
-        <v>4.6103100101074546</v>
+        <v>4.5382399657011741</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>683.50789746999999</v>
+        <v>683.50015010000004</v>
       </c>
       <c r="C247" s="5">
-        <v>0.73770444000001589</v>
+        <v>0.74747432000003755</v>
       </c>
       <c r="D247" s="5">
-        <v>1.3042820498038177</v>
+        <v>1.3216937273065943</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>688.12651544000005</v>
+        <v>688.11681013999998</v>
       </c>
       <c r="C248" s="5">
-        <v>4.6186179700000594</v>
+        <v>4.6166600399999425</v>
       </c>
       <c r="D248" s="5">
-        <v>8.4169211883409201</v>
+        <v>8.4133184281993891</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>687.81413912999994</v>
+        <v>687.81430982999996</v>
       </c>
       <c r="C249" s="5">
-        <v>-0.31237631000010424</v>
+        <v>-0.30250031000002764</v>
       </c>
       <c r="D249" s="5">
-        <v>-0.54338420803451415</v>
+        <v>-0.52625364927264551</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>691.13552505999996</v>
+        <v>691.13389703999997</v>
       </c>
       <c r="C250" s="5">
-        <v>3.3213859300000195</v>
+        <v>3.3195872100000088</v>
       </c>
       <c r="D250" s="5">
-        <v>5.9510854060125018</v>
+        <v>5.9477750122650885</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>692.66727285000002</v>
+        <v>692.67471160000002</v>
       </c>
       <c r="C251" s="5">
-        <v>1.531747790000054</v>
+        <v>1.540814560000058</v>
       </c>
       <c r="D251" s="5">
-        <v>2.692191564299784</v>
+        <v>2.7083296380132849</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>693.61289297999997</v>
+        <v>693.62180345000002</v>
       </c>
       <c r="C252" s="5">
-        <v>0.94562012999995204</v>
+        <v>0.94709184999999252</v>
       </c>
       <c r="D252" s="5">
-        <v>1.6505808047202697</v>
+        <v>1.6531511553623979</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>694.10721575000002</v>
+        <v>694.11210688999995</v>
       </c>
       <c r="C253" s="5">
-        <v>0.49432277000005342</v>
+        <v>0.4903034399999342</v>
       </c>
       <c r="D253" s="5">
-        <v>0.8585739921977531</v>
+        <v>0.85155479635181663</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>693.82571005</v>
+        <v>693.80839762000005</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.28150570000002517</v>
+        <v>-0.30370926999989933</v>
       </c>
       <c r="D254" s="5">
-        <v>-0.48559406289112594</v>
+        <v>-0.52379916168279195</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>700.15258243000005</v>
+        <v>700.15939418000005</v>
       </c>
       <c r="C255" s="5">
-        <v>6.3268723800000544</v>
+        <v>6.3509965599999987</v>
       </c>
       <c r="D255" s="5">
-        <v>11.508423123353051</v>
+        <v>11.554839927560412</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>701.32168573000001</v>
+        <v>701.32618606999995</v>
       </c>
       <c r="C256" s="5">
-        <v>1.1691032999999607</v>
+        <v>1.1667918899998995</v>
       </c>
       <c r="D256" s="5">
-        <v>2.0222451008157227</v>
+        <v>2.01819043027478</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>702.96166275999997</v>
+        <v>702.98804934999998</v>
       </c>
       <c r="C257" s="5">
-        <v>1.6399770299999545</v>
+        <v>1.6618632800000341</v>
       </c>
       <c r="D257" s="5">
-        <v>2.8424635836775014</v>
+        <v>2.8808746271773211</v>
       </c>
       <c r="E257" s="5">
-        <v>3.3447204358721505</v>
+        <v>3.3453157833402303</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>704.09363054000005</v>
+        <v>704.07928609999999</v>
       </c>
       <c r="C258" s="5">
-        <v>1.1319677800000818</v>
+        <v>1.0912367500000073</v>
       </c>
       <c r="D258" s="5">
-        <v>1.9495466505088377</v>
+        <v>1.878726031323974</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>707.05212597000002</v>
+        <v>707.04401413999994</v>
       </c>
       <c r="C259" s="5">
-        <v>2.9584954299999708</v>
+        <v>2.9647280399999545</v>
       </c>
       <c r="D259" s="5">
-        <v>5.1603935129694189</v>
+        <v>5.1716256344843448</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>710.19694890999995</v>
+        <v>710.18662960999995</v>
       </c>
       <c r="C260" s="5">
-        <v>3.1448229399999263</v>
+        <v>3.1426154700000097</v>
       </c>
       <c r="D260" s="5">
-        <v>5.4698763580695253</v>
+        <v>5.4660067547930291</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>715.54039466999996</v>
+        <v>715.54006001000005</v>
       </c>
       <c r="C261" s="5">
-        <v>5.3434457600000087</v>
+        <v>5.353430400000093</v>
       </c>
       <c r="D261" s="5">
-        <v>9.4118213935652904</v>
+        <v>9.430286324749515</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>715.19997692000004</v>
+        <v>715.19703360999995</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.34041774999991503</v>
+        <v>-0.34302640000009887</v>
       </c>
       <c r="D262" s="5">
-        <v>-0.56940754631304991</v>
+        <v>-0.5737597337544309</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>715.78042516000005</v>
+        <v>715.78354254999999</v>
       </c>
       <c r="C263" s="5">
-        <v>0.58044824000000972</v>
+        <v>0.58650894000004428</v>
       </c>
       <c r="D263" s="5">
-        <v>0.97826551986415211</v>
+        <v>0.98853019671869546</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>719.01536422000004</v>
+        <v>719.01961845999995</v>
       </c>
       <c r="C264" s="5">
-        <v>3.2349390599999879</v>
+        <v>3.2360759099999541</v>
       </c>
       <c r="D264" s="5">
-        <v>5.5602086775974335</v>
+        <v>5.5621867059254093</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>722.09988221000003</v>
+        <v>722.10427892999996</v>
       </c>
       <c r="C265" s="5">
-        <v>3.0845179899999948</v>
+        <v>3.0846604700000171</v>
       </c>
       <c r="D265" s="5">
-        <v>5.2711195901810726</v>
+        <v>5.2713369185036107</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>724.29458825999995</v>
+        <v>724.27709285000003</v>
       </c>
       <c r="C266" s="5">
-        <v>2.1947060499999225</v>
+        <v>2.1728139200000669</v>
       </c>
       <c r="D266" s="5">
-        <v>3.708796270190895</v>
+        <v>3.6711640579312865</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>723.49668184999996</v>
+        <v>723.50395385000002</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.79790640999999596</v>
+        <v>-0.77313900000001468</v>
       </c>
       <c r="D267" s="5">
-        <v>-1.313978539730376</v>
+        <v>-1.2734617483196597</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>725.13816395000003</v>
+        <v>725.14107902000001</v>
       </c>
       <c r="C268" s="5">
-        <v>1.6414821000000757</v>
+        <v>1.6371251699999902</v>
       </c>
       <c r="D268" s="5">
-        <v>2.7568132510817689</v>
+        <v>2.7493766513890128</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>728.32596910999996</v>
+        <v>728.34712051999998</v>
       </c>
       <c r="C269" s="5">
-        <v>3.1878051599999253</v>
+        <v>3.2060414999999693</v>
       </c>
       <c r="D269" s="5">
-        <v>5.4048011740758461</v>
+        <v>5.4364535453068852</v>
       </c>
       <c r="E269" s="5">
-        <v>3.6082062072081644</v>
+        <v>3.6073260695466569</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>732.56521174</v>
+        <v>732.56046407999997</v>
       </c>
       <c r="C270" s="5">
-        <v>4.2392426300000352</v>
+        <v>4.2133435599999984</v>
       </c>
       <c r="D270" s="5">
-        <v>7.2126291938612752</v>
+        <v>7.1669385622418869</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>733.11779880999995</v>
+        <v>733.11639186000002</v>
       </c>
       <c r="C271" s="5">
-        <v>0.55258706999995866</v>
+        <v>0.55592778000004728</v>
       </c>
       <c r="D271" s="5">
-        <v>0.90894633829567972</v>
+        <v>0.91447035466463156</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>735.88553711999998</v>
+        <v>735.87507387999995</v>
       </c>
       <c r="C272" s="5">
-        <v>2.767738310000027</v>
+        <v>2.7586820199999238</v>
       </c>
       <c r="D272" s="5">
-        <v>4.6256207428751361</v>
+        <v>4.6101797221124841</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>737.39165459000003</v>
+        <v>737.39071160000003</v>
       </c>
       <c r="C273" s="5">
-        <v>1.5061174700000493</v>
+        <v>1.5156377200000861</v>
       </c>
       <c r="D273" s="5">
-        <v>2.4838443112307207</v>
+        <v>2.4997590559659555</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>740.22224004999998</v>
+        <v>740.21549018999997</v>
       </c>
       <c r="C274" s="5">
-        <v>2.830585459999952</v>
+        <v>2.8247785899999371</v>
       </c>
       <c r="D274" s="5">
-        <v>4.7048826347460215</v>
+        <v>4.6950325679710359</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>742.91594925000004</v>
+        <v>742.91551397000001</v>
       </c>
       <c r="C275" s="5">
-        <v>2.6937092000000575</v>
+        <v>2.7000237800000377</v>
       </c>
       <c r="D275" s="5">
-        <v>4.4553364826107389</v>
+        <v>4.4660326230066216</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>745.16174376000004</v>
+        <v>745.16663063999999</v>
       </c>
       <c r="C276" s="5">
-        <v>2.2457945099999961</v>
+        <v>2.2511166699999876</v>
       </c>
       <c r="D276" s="5">
-        <v>3.6884587452811646</v>
+        <v>3.6973481713046041</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>749.31409222000002</v>
+        <v>749.32087479999996</v>
       </c>
       <c r="C277" s="5">
-        <v>4.1523484599999847</v>
+        <v>4.154244159999962</v>
       </c>
       <c r="D277" s="5">
-        <v>6.8956913791440089</v>
+        <v>6.8988900266713893</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>753.01150810000001</v>
+        <v>752.99919847000001</v>
       </c>
       <c r="C278" s="5">
-        <v>3.6974158799999941</v>
+        <v>3.6783236700000543</v>
       </c>
       <c r="D278" s="5">
-        <v>6.0846522703726702</v>
+        <v>6.0523238540185487</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>756.77343681000002</v>
+        <v>756.77839878999998</v>
       </c>
       <c r="C279" s="5">
-        <v>3.7619287100000065</v>
+        <v>3.7792003199999726</v>
       </c>
       <c r="D279" s="5">
-        <v>6.1625140026572156</v>
+        <v>6.1916966568461795</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>762.60703265999996</v>
+        <v>762.60868562999997</v>
       </c>
       <c r="C280" s="5">
-        <v>5.8335958499999379</v>
+        <v>5.8302868399999852</v>
       </c>
       <c r="D280" s="5">
-        <v>9.652645873319754</v>
+        <v>9.6468705592951629</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>764.30656170999998</v>
+        <v>764.32191857999999</v>
       </c>
       <c r="C281" s="5">
-        <v>1.6995290500000237</v>
+        <v>1.7132329500000196</v>
       </c>
       <c r="D281" s="5">
-        <v>2.7073172931841194</v>
+        <v>2.7294118014442592</v>
       </c>
       <c r="E281" s="5">
-        <v>4.9401770808704892</v>
+        <v>4.9392380427502713</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>764.36825433000001</v>
+        <v>764.36799357999996</v>
       </c>
       <c r="C282" s="5">
-        <v>6.1692620000030729E-2</v>
+        <v>4.6074999999973443E-2</v>
       </c>
       <c r="D282" s="5">
-        <v>9.6903549238525066E-2</v>
+        <v>7.2362618227317377E-2</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>768.43876436000005</v>
+        <v>768.43753800000002</v>
       </c>
       <c r="C283" s="5">
-        <v>4.0705100300000367</v>
+        <v>4.0695444200000566</v>
       </c>
       <c r="D283" s="5">
-        <v>6.5809236826158912</v>
+        <v>6.579318866092132</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>770.79559290999998</v>
+        <v>770.78309558000001</v>
       </c>
       <c r="C284" s="5">
-        <v>2.356828549999932</v>
+        <v>2.3455575799999906</v>
       </c>
       <c r="D284" s="5">
-        <v>3.7431653035850943</v>
+        <v>3.7249689807117736</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>774.13237961000004</v>
+        <v>774.12964119000003</v>
       </c>
       <c r="C285" s="5">
-        <v>3.3367867000000615</v>
+        <v>3.346545610000021</v>
       </c>
       <c r="D285" s="5">
-        <v>5.3203084141666634</v>
+        <v>5.336330451818716</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>777.12200652000001</v>
+        <v>777.11144405000005</v>
       </c>
       <c r="C286" s="5">
-        <v>2.9896269099999699</v>
+        <v>2.9818028600000162</v>
       </c>
       <c r="D286" s="5">
-        <v>4.7340006195424555</v>
+        <v>4.7213648571777123</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>780.61747605999994</v>
+        <v>780.61561974999995</v>
       </c>
       <c r="C287" s="5">
-        <v>3.4954695399999309</v>
+        <v>3.5041756999999052</v>
       </c>
       <c r="D287" s="5">
-        <v>5.5331127576563555</v>
+        <v>5.547314923050406</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>784.14069526000003</v>
+        <v>784.14738926999996</v>
       </c>
       <c r="C288" s="5">
-        <v>3.523219200000085</v>
+        <v>3.5317695200000117</v>
       </c>
       <c r="D288" s="5">
-        <v>5.5525386994605075</v>
+        <v>5.5663645148473551</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>786.65305731000001</v>
+        <v>786.66638910999995</v>
       </c>
       <c r="C289" s="5">
-        <v>2.5123620499999788</v>
+        <v>2.5189998399999922</v>
       </c>
       <c r="D289" s="5">
-        <v>3.9132426989319402</v>
+        <v>3.9237309548737276</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>790.35024024999996</v>
+        <v>790.34615362</v>
       </c>
       <c r="C290" s="5">
-        <v>3.6971829399999478</v>
+        <v>3.6797645100000409</v>
       </c>
       <c r="D290" s="5">
-        <v>5.7879636206912499</v>
+        <v>5.7598894987395344</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>791.45566818999998</v>
+        <v>791.45940325000004</v>
       </c>
       <c r="C291" s="5">
-        <v>1.1054279400000269</v>
+        <v>1.1132496300000412</v>
       </c>
       <c r="D291" s="5">
-        <v>1.6913585035934098</v>
+        <v>1.7034278129630875</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>796.12701717000004</v>
+        <v>796.12836760000005</v>
       </c>
       <c r="C292" s="5">
-        <v>4.6713489800000616</v>
+        <v>4.6689643500000102</v>
       </c>
       <c r="D292" s="5">
-        <v>7.3171726803052284</v>
+        <v>7.3132797528387306</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>797.47381741000004</v>
+        <v>797.48561459999996</v>
       </c>
       <c r="C293" s="5">
-        <v>1.3468002399999932</v>
+        <v>1.3572469999999157</v>
       </c>
       <c r="D293" s="5">
-        <v>2.0490230885407357</v>
+        <v>2.0650625893077645</v>
       </c>
       <c r="E293" s="5">
-        <v>4.3395225635370904</v>
+        <v>4.3389696427407642</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>800.21910779999996</v>
+        <v>800.21779947000005</v>
       </c>
       <c r="C294" s="5">
-        <v>2.7452903899999228</v>
+        <v>2.7321848700000828</v>
       </c>
       <c r="D294" s="5">
-        <v>4.2100991631051077</v>
+        <v>4.189557554494816</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>804.27352557999995</v>
+        <v>804.26987900999995</v>
       </c>
       <c r="C295" s="5">
-        <v>4.0544177799999943</v>
+        <v>4.0520795399999088</v>
       </c>
       <c r="D295" s="5">
-        <v>6.2522829514706224</v>
+        <v>6.2485866647196131</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>807.90107004000004</v>
+        <v>807.88881528000002</v>
       </c>
       <c r="C296" s="5">
-        <v>3.627544460000081</v>
+        <v>3.6189362700000629</v>
       </c>
       <c r="D296" s="5">
-        <v>5.5487080710054704</v>
+        <v>5.5352391186632266</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>810.16900959999998</v>
+        <v>810.16419402999998</v>
       </c>
       <c r="C297" s="5">
-        <v>2.2679395599999452</v>
+        <v>2.2753787499999589</v>
       </c>
       <c r="D297" s="5">
-        <v>3.4211397250785813</v>
+        <v>3.4325888665240223</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>812.32925919000002</v>
+        <v>812.31558966</v>
       </c>
       <c r="C298" s="5">
-        <v>2.1602495900000349</v>
+        <v>2.1513956300000245</v>
       </c>
       <c r="D298" s="5">
-        <v>3.2470463107555636</v>
+        <v>3.2335625623697517</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>815.13744880000002</v>
+        <v>815.13493096000002</v>
       </c>
       <c r="C299" s="5">
-        <v>2.8081896099999994</v>
+        <v>2.8193413000000191</v>
       </c>
       <c r="D299" s="5">
-        <v>4.2281415413057521</v>
+        <v>4.2453266638057041</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>817.43609577999996</v>
+        <v>817.44988231000002</v>
       </c>
       <c r="C300" s="5">
-        <v>2.2986469799999441</v>
+        <v>2.3149513500000012</v>
       </c>
       <c r="D300" s="5">
-        <v>3.4369206631380544</v>
+        <v>3.4616917538839553</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>819.52682598000001</v>
+        <v>819.54525710999997</v>
       </c>
       <c r="C301" s="5">
-        <v>2.0907302000000527</v>
+        <v>2.095374799999945</v>
       </c>
       <c r="D301" s="5">
-        <v>3.1127468951249737</v>
+        <v>3.1197063488849208</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>822.43435753000006</v>
+        <v>822.44250108999995</v>
       </c>
       <c r="C302" s="5">
-        <v>2.9075315500000443</v>
+        <v>2.8972439799999847</v>
       </c>
       <c r="D302" s="5">
-        <v>4.3414454887992671</v>
+        <v>4.3256852946436775</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>826.01586183999996</v>
+        <v>826.01949675000003</v>
       </c>
       <c r="C303" s="5">
-        <v>3.5815043099999002</v>
+        <v>3.5769956600000796</v>
       </c>
       <c r="D303" s="5">
-        <v>5.3527088324384797</v>
+        <v>5.3457542626171861</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>828.79122436</v>
+        <v>828.79617413000005</v>
       </c>
       <c r="C304" s="5">
-        <v>2.7753625200000442</v>
+        <v>2.7766773800000237</v>
       </c>
       <c r="D304" s="5">
-        <v>4.1072756928647536</v>
+        <v>4.1092392599615835</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>832.73343636000004</v>
+        <v>832.73997723000002</v>
       </c>
       <c r="C305" s="5">
-        <v>3.9422120000000405</v>
+        <v>3.9438030999999683</v>
       </c>
       <c r="D305" s="5">
-        <v>5.8596148407639825</v>
+        <v>5.8620061212832253</v>
       </c>
       <c r="E305" s="5">
-        <v>4.4214139925639939</v>
+        <v>4.4206894750926429</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>834.74810338999998</v>
+        <v>834.73278369000002</v>
       </c>
       <c r="C306" s="5">
-        <v>2.0146670299999414</v>
+        <v>1.9928064599999971</v>
       </c>
       <c r="D306" s="5">
-        <v>2.9421549444937467</v>
+        <v>2.9097859804563253</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>838.30676031999997</v>
+        <v>838.29045840000003</v>
       </c>
       <c r="C307" s="5">
-        <v>3.5586569299999837</v>
+        <v>3.5576747100000148</v>
       </c>
       <c r="D307" s="5">
-        <v>5.2374532205976987</v>
+        <v>5.2360719442202663</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>841.21846844000004</v>
+        <v>841.20289238999999</v>
       </c>
       <c r="C308" s="5">
-        <v>2.9117081200000712</v>
+        <v>2.9124339899999541</v>
       </c>
       <c r="D308" s="5">
-        <v>4.248535888274696</v>
+        <v>4.2496995664004</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>845.21264454000004</v>
+        <v>845.20122626</v>
       </c>
       <c r="C309" s="5">
-        <v>3.9941761000000042</v>
+        <v>3.9983338700000104</v>
       </c>
       <c r="D309" s="5">
-        <v>5.8488736952701403</v>
+        <v>5.8552334311982923</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>849.64620405999995</v>
+        <v>849.63004221999995</v>
       </c>
       <c r="C310" s="5">
-        <v>4.4335595199999034</v>
+        <v>4.4288159599999517</v>
       </c>
       <c r="D310" s="5">
-        <v>6.4794087422049174</v>
+        <v>6.4723652616136107</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>853.44099802999995</v>
+        <v>853.44185928000002</v>
       </c>
       <c r="C311" s="5">
-        <v>3.7947939700000006</v>
+        <v>3.8118170600000667</v>
       </c>
       <c r="D311" s="5">
-        <v>5.4932239742747635</v>
+        <v>5.5185848639009105</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>857.16833847999999</v>
+        <v>857.19239196000001</v>
       </c>
       <c r="C312" s="5">
-        <v>3.7273404500000424</v>
+        <v>3.7505326799999921</v>
       </c>
       <c r="D312" s="5">
-        <v>5.3686532424324085</v>
+        <v>5.402864008727426</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>859.63459315</v>
+        <v>859.65946460999999</v>
       </c>
       <c r="C313" s="5">
-        <v>2.4662546700000121</v>
+        <v>2.4670726499999773</v>
       </c>
       <c r="D313" s="5">
-        <v>3.507818399637852</v>
+        <v>3.5089002834314043</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>863.09735711999997</v>
+        <v>863.11998856000002</v>
       </c>
       <c r="C314" s="5">
-        <v>3.462763969999969</v>
+        <v>3.460523950000038</v>
       </c>
       <c r="D314" s="5">
-        <v>4.9423618276751791</v>
+        <v>4.9389474820648038</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>865.80138565000004</v>
+        <v>865.81025115</v>
       </c>
       <c r="C315" s="5">
-        <v>2.7040285300000733</v>
+        <v>2.6902625899999748</v>
       </c>
       <c r="D315" s="5">
-        <v>3.8249850461109514</v>
+        <v>3.8050759155278557</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>867.44264564000002</v>
+        <v>867.45210801999997</v>
       </c>
       <c r="C316" s="5">
-        <v>1.6412599899999805</v>
+        <v>1.6418568699999696</v>
       </c>
       <c r="D316" s="5">
-        <v>2.298652617113639</v>
+        <v>2.2994735185190907</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>871.37556026000004</v>
+        <v>871.38320262000002</v>
       </c>
       <c r="C317" s="5">
-        <v>3.9329146200000196</v>
+        <v>3.9310946000000513</v>
       </c>
       <c r="D317" s="5">
-        <v>5.5784465713953235</v>
+        <v>5.575738027440047</v>
       </c>
       <c r="E317" s="5">
-        <v>4.6403953789714958</v>
+        <v>4.6404912033335632</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>874.03313776000005</v>
+        <v>873.99026232000006</v>
       </c>
       <c r="C318" s="5">
-        <v>2.6575775000000021</v>
+        <v>2.6070597000000362</v>
       </c>
       <c r="D318" s="5">
-        <v>3.7218570235630022</v>
+        <v>3.6499077413284953</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>876.87299697000003</v>
+        <v>876.84818099999995</v>
       </c>
       <c r="C319" s="5">
-        <v>2.839859209999986</v>
+        <v>2.8579186799998979</v>
       </c>
       <c r="D319" s="5">
-        <v>3.9694083014214954</v>
+        <v>3.9953061234455411</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>877.70590693999998</v>
+        <v>877.68683338000005</v>
       </c>
       <c r="C320" s="5">
-        <v>0.83290996999994604</v>
+        <v>0.83865238000009867</v>
       </c>
       <c r="D320" s="5">
-        <v>1.1458103199341929</v>
+        <v>1.1537844143371778</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>882.09789124999998</v>
+        <v>882.07904784000004</v>
       </c>
       <c r="C321" s="5">
-        <v>4.391984309999998</v>
+        <v>4.392214459999991</v>
       </c>
       <c r="D321" s="5">
-        <v>6.1727710430546923</v>
+        <v>6.1732413298970945</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>882.87304281000002</v>
+        <v>882.85455009999998</v>
       </c>
       <c r="C322" s="5">
-        <v>0.77515156000004026</v>
+        <v>0.77550225999993927</v>
       </c>
       <c r="D322" s="5">
-        <v>1.0596225295512518</v>
+        <v>1.0601270086352033</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>884.68561889</v>
+        <v>884.69083542999999</v>
       </c>
       <c r="C323" s="5">
-        <v>1.8125760799999853</v>
+        <v>1.8362853300000097</v>
       </c>
       <c r="D323" s="5">
-        <v>2.491661430789871</v>
+        <v>2.5246806451725945</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>891.77507043000003</v>
+        <v>891.80943452999998</v>
       </c>
       <c r="C324" s="5">
-        <v>7.0894515400000273</v>
+        <v>7.1185990999999831</v>
       </c>
       <c r="D324" s="5">
-        <v>10.051589242603963</v>
+        <v>10.094699095213834</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>893.23812143999999</v>
+        <v>893.26817259999996</v>
       </c>
       <c r="C325" s="5">
-        <v>1.4630510099999583</v>
+        <v>1.4587380699999812</v>
       </c>
       <c r="D325" s="5">
-        <v>1.986588474944706</v>
+        <v>1.9806023980772913</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>896.64155903999995</v>
+        <v>896.69066193000003</v>
       </c>
       <c r="C326" s="5">
-        <v>3.4034375999999611</v>
+        <v>3.4224893300000758</v>
       </c>
       <c r="D326" s="5">
-        <v>4.6693141576855668</v>
+        <v>4.6958439598995927</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>897.27301917</v>
+        <v>897.30149556000003</v>
       </c>
       <c r="C327" s="5">
-        <v>0.63146013000005041</v>
+        <v>0.6108336300000019</v>
       </c>
       <c r="D327" s="5">
-        <v>0.84838150655013322</v>
+        <v>0.82052030615340499</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>898.79076538000004</v>
+        <v>898.78702328999998</v>
       </c>
       <c r="C328" s="5">
-        <v>1.5177462100000412</v>
+        <v>1.4855277299999443</v>
       </c>
       <c r="D328" s="5">
-        <v>2.0488027394328201</v>
+        <v>2.0048501080279113</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>900.97759277</v>
+        <v>900.97367197999995</v>
       </c>
       <c r="C329" s="5">
-        <v>2.1868273899999622</v>
+        <v>2.18664868999997</v>
       </c>
       <c r="D329" s="5">
-        <v>2.959082462597129</v>
+        <v>2.9588498962618726</v>
       </c>
       <c r="E329" s="5">
-        <v>3.3971612080980762</v>
+        <v>3.3958044257715647</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>905.39017525999998</v>
+        <v>905.32199967999998</v>
       </c>
       <c r="C330" s="5">
-        <v>4.412582489999977</v>
+        <v>4.3483277000000271</v>
       </c>
       <c r="D330" s="5">
-        <v>6.0379802253274883</v>
+        <v>5.9477369091344157</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>907.46001267999998</v>
+        <v>907.42493887000001</v>
       </c>
       <c r="C331" s="5">
-        <v>2.0698374199999989</v>
+        <v>2.1029391900000292</v>
       </c>
       <c r="D331" s="5">
-        <v>2.7781113750382946</v>
+        <v>2.8233246438931658</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>910.22410062999995</v>
+        <v>910.20251472999996</v>
       </c>
       <c r="C332" s="5">
-        <v>2.7640879499999755</v>
+        <v>2.7775758599999563</v>
       </c>
       <c r="D332" s="5">
-        <v>3.7170133951075712</v>
+        <v>3.7356045512317415</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>912.22256473000004</v>
+        <v>912.19386693000001</v>
       </c>
       <c r="C333" s="5">
-        <v>1.998464100000092</v>
+        <v>1.9913522000000512</v>
       </c>
       <c r="D333" s="5">
-        <v>2.6667380335716695</v>
+        <v>2.6571972546401978</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>915.11633525000002</v>
+        <v>915.09798693000005</v>
       </c>
       <c r="C334" s="5">
-        <v>2.8937705199999755</v>
+        <v>2.9041200000000345</v>
       </c>
       <c r="D334" s="5">
-        <v>3.8737867914364177</v>
+        <v>3.8880092202992156</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>916.21945301999995</v>
+        <v>916.23050722000005</v>
       </c>
       <c r="C335" s="5">
-        <v>1.1031177699999262</v>
+        <v>1.1325202900000022</v>
       </c>
       <c r="D335" s="5">
-        <v>1.4561569184119216</v>
+        <v>1.4952641157400359</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>918.16765959999998</v>
+        <v>918.21086842</v>
       </c>
       <c r="C336" s="5">
-        <v>1.9482065800000328</v>
+        <v>1.9803611999999475</v>
       </c>
       <c r="D336" s="5">
-        <v>2.5816780140124562</v>
+        <v>2.6247637184806605</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>919.84738633999996</v>
+        <v>919.89669418000005</v>
       </c>
       <c r="C337" s="5">
-        <v>1.6797267399999782</v>
+        <v>1.685825760000057</v>
       </c>
       <c r="D337" s="5">
-        <v>2.2175446019316425</v>
+        <v>2.2255721072427459</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>922.43884622999997</v>
+        <v>922.50651941000001</v>
       </c>
       <c r="C338" s="5">
-        <v>2.5914598900000101</v>
+        <v>2.6098252299999558</v>
       </c>
       <c r="D338" s="5">
-        <v>3.4336052783447313</v>
+        <v>3.4581315066597451</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>925.76702691000003</v>
+        <v>925.82839226999999</v>
       </c>
       <c r="C339" s="5">
-        <v>3.3281806800000595</v>
+        <v>3.3218728599999849</v>
       </c>
       <c r="D339" s="5">
-        <v>4.416587169170838</v>
+        <v>4.4077202396772819</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>926.89062824999996</v>
+        <v>926.86464188000002</v>
       </c>
       <c r="C340" s="5">
-        <v>1.1236013399999365</v>
+        <v>1.0362496100000271</v>
       </c>
       <c r="D340" s="5">
-        <v>1.4661989279775023</v>
+        <v>1.3514201135951698</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>929.80548166000005</v>
+        <v>929.79128732000004</v>
       </c>
       <c r="C341" s="5">
-        <v>2.9148534100000916</v>
+        <v>2.9266454400000157</v>
       </c>
       <c r="D341" s="5">
-        <v>3.8396783545551427</v>
+        <v>3.8555924917095252</v>
       </c>
       <c r="E341" s="5">
-        <v>3.1996232893395815</v>
+        <v>3.1984969412779618</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>933.96537966000005</v>
+        <v>933.85402992000002</v>
       </c>
       <c r="C342" s="5">
-        <v>4.1598979999999983</v>
+        <v>4.0627425999999787</v>
       </c>
       <c r="D342" s="5">
-        <v>5.5028301231167198</v>
+        <v>5.3712907144687794</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>937.68705482999997</v>
+        <v>937.64475404999996</v>
       </c>
       <c r="C343" s="5">
-        <v>3.7216751699999122</v>
+        <v>3.7907241299999441</v>
       </c>
       <c r="D343" s="5">
-        <v>4.8879768574900062</v>
+        <v>4.9813059084023337</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>941.18536229999995</v>
+        <v>941.16294445000005</v>
       </c>
       <c r="C344" s="5">
-        <v>3.4983074699999861</v>
+        <v>3.5181904000000941</v>
       </c>
       <c r="D344" s="5">
-        <v>4.5699560833969421</v>
+        <v>4.5966798288874733</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>943.57167937999998</v>
+        <v>943.52497686000004</v>
       </c>
       <c r="C345" s="5">
-        <v>2.3863170800000262</v>
+        <v>2.3620324099999834</v>
       </c>
       <c r="D345" s="5">
-        <v>3.0853139039143773</v>
+        <v>3.0535549131641249</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>948.07862821000003</v>
+        <v>948.07443695999996</v>
       </c>
       <c r="C346" s="5">
-        <v>4.5069488300000558</v>
+        <v>4.5494600999999193</v>
       </c>
       <c r="D346" s="5">
-        <v>5.8847735706301973</v>
+        <v>5.9420632786727046</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>952.28688123999996</v>
+        <v>952.32544168000004</v>
       </c>
       <c r="C347" s="5">
-        <v>4.2082530299999235</v>
+        <v>4.2510047200000827</v>
       </c>
       <c r="D347" s="5">
-        <v>5.4584386905073945</v>
+        <v>5.515290752250035</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>954.29450727000005</v>
+        <v>954.32638165000003</v>
       </c>
       <c r="C348" s="5">
-        <v>2.0076260300000968</v>
+        <v>2.0009399699999904</v>
       </c>
       <c r="D348" s="5">
-        <v>2.5593999886266428</v>
+        <v>2.5506731158041251</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>958.39727230000005</v>
+        <v>958.45583706000002</v>
       </c>
       <c r="C349" s="5">
-        <v>4.1027650300000005</v>
+        <v>4.1294554099999914</v>
       </c>
       <c r="D349" s="5">
-        <v>5.2828756433521473</v>
+        <v>5.3178834017442611</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>960.13758540000003</v>
+        <v>960.22714108000002</v>
       </c>
       <c r="C350" s="5">
-        <v>1.7403130999999803</v>
+        <v>1.7713040200000023</v>
       </c>
       <c r="D350" s="5">
-        <v>2.2009239860648844</v>
+        <v>2.2403783018663859</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>964.56257391999998</v>
+        <v>964.65101230000005</v>
       </c>
       <c r="C351" s="5">
-        <v>4.4249885199999426</v>
+        <v>4.4238712200000236</v>
       </c>
       <c r="D351" s="5">
-        <v>5.6728040205824115</v>
+        <v>5.6707927463938157</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>967.66593910999995</v>
+        <v>967.61647593999999</v>
       </c>
       <c r="C352" s="5">
-        <v>3.1033651899999768</v>
+        <v>2.965463639999939</v>
       </c>
       <c r="D352" s="5">
-        <v>3.9299152655177139</v>
+        <v>3.7519727064950992</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>969.13191006</v>
+        <v>969.10975113999996</v>
       </c>
       <c r="C353" s="5">
-        <v>1.4659709500000417</v>
+        <v>1.4932751999999709</v>
       </c>
       <c r="D353" s="5">
-        <v>1.8331710925484357</v>
+        <v>1.8677011908621255</v>
       </c>
       <c r="E353" s="5">
-        <v>4.2295328620551631</v>
+        <v>4.2287408320775155</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>971.42374777999999</v>
+        <v>971.27484818000005</v>
       </c>
       <c r="C354" s="5">
-        <v>2.2918377199999895</v>
+        <v>2.1650970400000915</v>
       </c>
       <c r="D354" s="5">
-        <v>2.8750054808772241</v>
+        <v>2.7141198461071436</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>976.13234518000002</v>
+        <v>976.08689786000002</v>
       </c>
       <c r="C355" s="5">
-        <v>4.7085974000000306</v>
+        <v>4.8120496799999728</v>
       </c>
       <c r="D355" s="5">
-        <v>5.9741279689556004</v>
+        <v>6.1099447183179612</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>978.26208700999996</v>
+        <v>978.26340231999995</v>
       </c>
       <c r="C356" s="5">
-        <v>2.1297418299999435</v>
+        <v>2.1765044599999328</v>
       </c>
       <c r="D356" s="5">
-        <v>2.6498277723159047</v>
+        <v>2.7088530110512821</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>981.83207400000003</v>
+        <v>981.75804362999997</v>
       </c>
       <c r="C357" s="5">
-        <v>3.5699869900000749</v>
+        <v>3.49464131000002</v>
       </c>
       <c r="D357" s="5">
-        <v>4.4681521402936797</v>
+        <v>4.3719842525574926</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>983.76069065000002</v>
+        <v>983.75239241999998</v>
       </c>
       <c r="C358" s="5">
-        <v>1.9286166499999808</v>
+        <v>1.9943487900000036</v>
       </c>
       <c r="D358" s="5">
-        <v>2.3827982927388858</v>
+        <v>2.4651076080331347</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>985.63340160999996</v>
+        <v>985.72267818</v>
       </c>
       <c r="C359" s="5">
-        <v>1.8727109599999494</v>
+        <v>1.9702857600000243</v>
       </c>
       <c r="D359" s="5">
-        <v>2.3084188132914463</v>
+        <v>2.4300445161912876</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>990.86875086999999</v>
+        <v>990.88174680999998</v>
       </c>
       <c r="C360" s="5">
-        <v>5.2353492600000209</v>
+        <v>5.1590686299999788</v>
       </c>
       <c r="D360" s="5">
-        <v>6.5635390013271344</v>
+        <v>6.4645344492863632</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>995.33775089000005</v>
+        <v>995.39373800999999</v>
       </c>
       <c r="C361" s="5">
-        <v>4.4690000200000668</v>
+        <v>4.5119912000000113</v>
       </c>
       <c r="D361" s="5">
-        <v>5.5485149708190074</v>
+        <v>5.6031595489901553</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>995.67197114999999</v>
+        <v>995.75479165000002</v>
       </c>
       <c r="C362" s="5">
-        <v>0.33422025999993821</v>
+        <v>0.36105364000002282</v>
       </c>
       <c r="D362" s="5">
-        <v>0.40368792967009348</v>
+        <v>0.43613873889827293</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>998.76589134999995</v>
+        <v>998.86442975</v>
       </c>
       <c r="C363" s="5">
-        <v>3.0939201999999568</v>
+        <v>3.1096380999999838</v>
       </c>
       <c r="D363" s="5">
-        <v>3.7932354013351377</v>
+        <v>3.8125156341462629</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>1003.9829976</v>
+        <v>1003.9378176</v>
       </c>
       <c r="C364" s="5">
-        <v>5.2171062500000289</v>
+        <v>5.0733878500000174</v>
       </c>
       <c r="D364" s="5">
-        <v>6.451520297429103</v>
+        <v>6.2681682256026106</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>1006.0349589</v>
+        <v>1006.0232322000001</v>
       </c>
       <c r="C365" s="5">
-        <v>2.0519613000000163</v>
+        <v>2.0854146000000355</v>
       </c>
       <c r="D365" s="5">
-        <v>2.4803431526718933</v>
+        <v>2.5213582758879971</v>
       </c>
       <c r="E365" s="5">
-        <v>3.8078458109706892</v>
+        <v>3.8090093528186486</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>1012.1682148</v>
+        <v>1011.9825</v>
       </c>
       <c r="C366" s="5">
-        <v>6.1332558999999947</v>
+        <v>5.9592677999999069</v>
       </c>
       <c r="D366" s="5">
-        <v>7.5661121044627633</v>
+        <v>7.3445274131157534</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>1013.2500698</v>
+        <v>1013.2064486</v>
       </c>
       <c r="C367" s="5">
-        <v>1.0818550000000187</v>
+        <v>1.2239486000000852</v>
       </c>
       <c r="D367" s="5">
-        <v>1.2901858397305066</v>
+        <v>1.4610409537701097</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>1007.9403083</v>
+        <v>1008.0093444</v>
       </c>
       <c r="C368" s="5">
-        <v>-5.309761500000036</v>
+        <v>-5.1971042000000125</v>
       </c>
       <c r="D368" s="5">
-        <v>-6.1102782869310701</v>
+        <v>-5.9845228198840967</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>877.60727895000002</v>
+        <v>877.49613038999996</v>
       </c>
       <c r="C369" s="5">
-        <v>-130.33302934999995</v>
+        <v>-130.51321401000007</v>
       </c>
       <c r="D369" s="5">
-        <v>-81.016126114657155</v>
+        <v>-81.060529961573238</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>899.96878374000005</v>
+        <v>899.92139469999995</v>
       </c>
       <c r="C370" s="5">
-        <v>22.361504790000026</v>
+        <v>22.425264309999989</v>
       </c>
       <c r="D370" s="5">
-        <v>35.246722548268835</v>
+        <v>35.366874752131736</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>926.66572013999996</v>
+        <v>926.81706104</v>
       </c>
       <c r="C371" s="5">
-        <v>26.696936399999913</v>
+        <v>26.895666340000048</v>
       </c>
       <c r="D371" s="5">
-        <v>42.019448448439014</v>
+        <v>42.387975506745178</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>938.84487952999996</v>
+        <v>938.85887300000002</v>
       </c>
       <c r="C372" s="5">
-        <v>12.179159389999995</v>
+        <v>12.041811960000018</v>
       </c>
       <c r="D372" s="5">
-        <v>16.963116731958937</v>
+        <v>16.75501489908131</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>950.46062625000002</v>
+        <v>950.51409047000004</v>
       </c>
       <c r="C373" s="5">
-        <v>11.615746720000061</v>
+        <v>11.655217470000025</v>
       </c>
       <c r="D373" s="5">
-        <v>15.900007066099441</v>
+        <v>15.957523120525629</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>957.01452644000005</v>
+        <v>957.07620687999997</v>
       </c>
       <c r="C374" s="5">
-        <v>6.5539001900000358</v>
+        <v>6.5621164099999305</v>
       </c>
       <c r="D374" s="5">
-        <v>8.5957410541271031</v>
+        <v>8.6064268081926354</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>969.65737789000002</v>
+        <v>969.72672747000001</v>
       </c>
       <c r="C375" s="5">
-        <v>12.642851449999966</v>
+        <v>12.650520590000042</v>
       </c>
       <c r="D375" s="5">
-        <v>17.056980069486706</v>
+        <v>17.066909219323612</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>975.20607990999997</v>
+        <v>975.17343434999998</v>
       </c>
       <c r="C376" s="5">
-        <v>5.5487020199999506</v>
+        <v>5.4467068799999652</v>
       </c>
       <c r="D376" s="5">
-        <v>7.0870925985311084</v>
+        <v>6.9522565239367173</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>982.47181641999998</v>
+        <v>982.46519524999997</v>
       </c>
       <c r="C377" s="5">
-        <v>7.2657365100000106</v>
+        <v>7.2917608999999857</v>
       </c>
       <c r="D377" s="5">
-        <v>9.3161701386329518</v>
+        <v>9.3512489276145203</v>
       </c>
       <c r="E377" s="5">
-        <v>-2.342179292234936</v>
+        <v>-2.3416990975926755</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>985.73850649999997</v>
+        <v>985.52532246999999</v>
       </c>
       <c r="C378" s="5">
-        <v>3.2666900799999894</v>
+        <v>3.0601272200000267</v>
       </c>
       <c r="D378" s="5">
-        <v>4.0637455562725577</v>
+        <v>3.8023925945806614</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>984.21063894999998</v>
+        <v>984.16273100000001</v>
       </c>
       <c r="C379" s="5">
-        <v>-1.5278675499999963</v>
+        <v>-1.3625914699999839</v>
       </c>
       <c r="D379" s="5">
-        <v>-1.8441926659166552</v>
+        <v>-1.6465665060952039</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>997.35288952999997</v>
+        <v>997.50883829999998</v>
       </c>
       <c r="C380" s="5">
-        <v>13.142250579999995</v>
+        <v>13.346107299999971</v>
       </c>
       <c r="D380" s="5">
-        <v>17.25450552246377</v>
+        <v>17.543346408650386</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>1008.2468065</v>
+        <v>1008.1544894</v>
       </c>
       <c r="C381" s="5">
-        <v>10.893916970000078</v>
+        <v>10.645651100000009</v>
       </c>
       <c r="D381" s="5">
-        <v>13.92421856256818</v>
+        <v>13.585797680536004</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>1017.8230103</v>
+        <v>1017.7456543</v>
       </c>
       <c r="C382" s="5">
-        <v>9.5762037999999166</v>
+        <v>9.591164899999967</v>
       </c>
       <c r="D382" s="5">
-        <v>12.012094355719816</v>
+        <v>12.033013739357212</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>1027.3299288000001</v>
+        <v>1027.5337737</v>
       </c>
       <c r="C383" s="5">
-        <v>9.5069185000000971</v>
+        <v>9.7881194000000278</v>
       </c>
       <c r="D383" s="5">
-        <v>11.802652259935197</v>
+        <v>12.171411790285491</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>1042.852069</v>
+        <v>1042.8662055</v>
       </c>
       <c r="C384" s="5">
-        <v>15.522140199999967</v>
+        <v>15.332431799999995</v>
       </c>
       <c r="D384" s="5">
-        <v>19.716276367508655</v>
+        <v>19.451020569439549</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>1047.9090426</v>
+        <v>1047.9195427</v>
       </c>
       <c r="C385" s="5">
-        <v>5.0569735999999921</v>
+        <v>5.0533371999999872</v>
       </c>
       <c r="D385" s="5">
-        <v>5.9767435630657451</v>
+        <v>5.9722474596442421</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>1051.2580214</v>
+        <v>1051.2815599</v>
       </c>
       <c r="C386" s="5">
-        <v>3.3489787999999407</v>
+        <v>3.3620172000000821</v>
       </c>
       <c r="D386" s="5">
-        <v>3.9031742653062862</v>
+        <v>3.9185994741296692</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>1070.1140766000001</v>
+        <v>1070.1029265</v>
       </c>
       <c r="C387" s="5">
-        <v>18.856055200000128</v>
+        <v>18.821366599999919</v>
       </c>
       <c r="D387" s="5">
-        <v>23.779593440078138</v>
+        <v>23.730868324419021</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>1076.0771786</v>
+        <v>1075.9804517</v>
       </c>
       <c r="C388" s="5">
-        <v>5.9631019999999353</v>
+        <v>5.8775252000000364</v>
       </c>
       <c r="D388" s="5">
-        <v>6.8956736965688492</v>
+        <v>6.7937786024737212</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>1082.7096858</v>
+        <v>1082.5905694999999</v>
       </c>
       <c r="C389" s="5">
-        <v>6.6325071999999636</v>
+        <v>6.6101177999998981</v>
       </c>
       <c r="D389" s="5">
-        <v>7.6522748242290994</v>
+        <v>7.6262729483230984</v>
       </c>
       <c r="E389" s="5">
-        <v>10.202620340322222</v>
+        <v>10.191238807652802</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>1084.6598319</v>
+        <v>1084.4571773</v>
       </c>
       <c r="C390" s="5">
-        <v>1.9501460999999836</v>
+        <v>1.8666078000001107</v>
       </c>
       <c r="D390" s="5">
-        <v>2.1829470276110374</v>
+        <v>2.0887799263566098</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>1094.9949961</v>
+        <v>1094.9871367999999</v>
       </c>
       <c r="C391" s="5">
-        <v>10.335164200000008</v>
+        <v>10.529959499999904</v>
       </c>
       <c r="D391" s="5">
-        <v>12.05285522617241</v>
+        <v>12.294715676152457</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>1100.1719522999999</v>
+        <v>1100.5647684999999</v>
       </c>
       <c r="C392" s="5">
-        <v>5.1769561999999496</v>
+        <v>5.5776316999999835</v>
       </c>
       <c r="D392" s="5">
-        <v>5.8232784601882859</v>
+        <v>6.2867341931485132</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>1110.9645347999999</v>
+        <v>1110.94948</v>
       </c>
       <c r="C393" s="5">
-        <v>10.79258249999998</v>
+        <v>10.384711500000094</v>
       </c>
       <c r="D393" s="5">
-        <v>12.428266928763865</v>
+        <v>11.929470296750155</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>1114.1098035</v>
+        <v>1114.0764759000001</v>
       </c>
       <c r="C394" s="5">
-        <v>3.1452687000000878</v>
+        <v>3.1269959000001109</v>
       </c>
       <c r="D394" s="5">
-        <v>3.4507411984080472</v>
+        <v>3.4304295781206751</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>1117.7587157999999</v>
+        <v>1117.9951351</v>
       </c>
       <c r="C395" s="5">
-        <v>3.6489122999998926</v>
+        <v>3.9186591999998655</v>
       </c>
       <c r="D395" s="5">
-        <v>4.0017939457399176</v>
+        <v>4.3035082789809831</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>1136.6877259</v>
+        <v>1136.7353705999999</v>
       </c>
       <c r="C396" s="5">
-        <v>18.929010100000141</v>
+        <v>18.740235499999926</v>
       </c>
       <c r="D396" s="5">
-        <v>22.325574895771982</v>
+        <v>22.076907590373839</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>1144.0784940999999</v>
+        <v>1144.0714266</v>
       </c>
       <c r="C397" s="5">
-        <v>7.3907681999999113</v>
+        <v>7.3360560000000987</v>
       </c>
       <c r="D397" s="5">
-        <v>8.0875862481395657</v>
+        <v>8.025226487319248</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>1144.6542668</v>
+        <v>1144.6676998999999</v>
       </c>
       <c r="C398" s="5">
-        <v>0.5757727000000159</v>
+        <v>0.59627329999989342</v>
       </c>
       <c r="D398" s="5">
-        <v>0.60559035603260369</v>
+        <v>0.62721835866974551</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>1149.4046433000001</v>
+        <v>1149.1751949</v>
       </c>
       <c r="C399" s="5">
-        <v>4.7503765000001295</v>
+        <v>4.5074950000000626</v>
       </c>
       <c r="D399" s="5">
-        <v>5.0953229459636651</v>
+        <v>4.8290813485612816</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>1152.6684736</v>
+        <v>1152.34691</v>
       </c>
       <c r="C400" s="5">
-        <v>3.2638302999998814</v>
+        <v>3.1717151000000285</v>
       </c>
       <c r="D400" s="5">
-        <v>3.4612243250791819</v>
+        <v>3.3627325034378375</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>1153.4071355999999</v>
+        <v>1153.0135911</v>
       </c>
       <c r="C401" s="5">
-        <v>0.73866199999997662</v>
+        <v>0.66668110000000524</v>
       </c>
       <c r="D401" s="5">
-        <v>0.77170951354230688</v>
+        <v>0.69646377197358778</v>
       </c>
       <c r="E401" s="5">
-        <v>6.5296774128110302</v>
+        <v>6.5050466523577155</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>1160.7698253999999</v>
+        <v>1160.5626660999999</v>
       </c>
       <c r="C402" s="5">
-        <v>7.3626897999999983</v>
+        <v>7.5490749999999025</v>
       </c>
       <c r="D402" s="5">
-        <v>7.934855139290331</v>
+        <v>8.1458927352132005</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>1163.8597058</v>
+        <v>1164.0199728</v>
       </c>
       <c r="C403" s="5">
-        <v>3.0898804000000837</v>
+        <v>3.4573067000001174</v>
       </c>
       <c r="D403" s="5">
-        <v>3.2414921000912589</v>
+        <v>3.6339467101225376</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>1168.7745322000001</v>
+        <v>1169.4949717</v>
       </c>
       <c r="C404" s="5">
-        <v>4.9148264000000381</v>
+        <v>5.4749988999999459</v>
       </c>
       <c r="D404" s="5">
-        <v>5.1868099376350951</v>
+        <v>5.7925584486812509</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>1169.0545454000001</v>
+        <v>1169.2230325999999</v>
       </c>
       <c r="C405" s="5">
-        <v>0.28001319999998486</v>
+        <v>-0.27193910000005417</v>
       </c>
       <c r="D405" s="5">
-        <v>0.2878732778399673</v>
+        <v>-0.27867576370315117</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>1171.1036657</v>
+        <v>1171.1726447999999</v>
       </c>
       <c r="C406" s="5">
-        <v>2.0491202999999132</v>
+        <v>1.9496122000000469</v>
       </c>
       <c r="D406" s="5">
-        <v>2.1237577355408099</v>
+        <v>2.0193838079995086</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>1176.4227893</v>
+        <v>1176.7091495</v>
       </c>
       <c r="C407" s="5">
-        <v>5.3191236000000117</v>
+        <v>5.5365047000000231</v>
       </c>
       <c r="D407" s="5">
-        <v>5.5886075681872871</v>
+        <v>5.8226235188209241</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>1171.3263184</v>
+        <v>1171.4222010000001</v>
       </c>
       <c r="C408" s="5">
-        <v>-5.0964708999999857</v>
+        <v>-5.2869484999998804</v>
       </c>
       <c r="D408" s="5">
-        <v>-5.0765157737987181</v>
+        <v>-5.2603353174634719</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>1175.1987091000001</v>
+        <v>1175.1969527000001</v>
       </c>
       <c r="C409" s="5">
-        <v>3.8723907000000963</v>
+        <v>3.7747517000000244</v>
       </c>
       <c r="D409" s="5">
-        <v>4.0401214879895342</v>
+        <v>3.9361133901947953</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>1174.0545257000001</v>
+        <v>1174.0378131</v>
       </c>
       <c r="C410" s="5">
-        <v>-1.1441833999999744</v>
+        <v>-1.1591396000001168</v>
       </c>
       <c r="D410" s="5">
-        <v>-1.16209417723937</v>
+        <v>-1.1772039401046319</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>1177.945158</v>
+        <v>1177.4764285000001</v>
       </c>
       <c r="C411" s="5">
-        <v>3.8906322999998793</v>
+        <v>3.438615400000117</v>
       </c>
       <c r="D411" s="5">
-        <v>4.049896396441599</v>
+        <v>3.5718289430552552</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>1181.0317201</v>
+        <v>1180.4237459000001</v>
       </c>
       <c r="C412" s="5">
-        <v>3.0865621000000374</v>
+        <v>2.9473173999999744</v>
       </c>
       <c r="D412" s="5">
-        <v>3.1900655932742605</v>
+        <v>3.0453943627726687</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>1182.0415101000001</v>
+        <v>1181.2877822999999</v>
       </c>
       <c r="C413" s="5">
-        <v>1.0097900000000664</v>
+        <v>0.86403639999980442</v>
       </c>
       <c r="D413" s="5">
-        <v>1.0308466235497304</v>
+        <v>0.88191046176286925</v>
       </c>
       <c r="E413" s="5">
-        <v>2.4825903721416243</v>
+        <v>2.4521992991449304</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>1185.8899917000001</v>
+        <v>1185.7063470999999</v>
       </c>
       <c r="C414" s="5">
-        <v>3.8484816000000137</v>
+        <v>4.4185648000000128</v>
       </c>
       <c r="D414" s="5">
-        <v>3.9776767768019861</v>
+        <v>4.5820593428574252</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>1188.5632611999999</v>
+        <v>1188.9427221000001</v>
       </c>
       <c r="C415" s="5">
-        <v>2.673269499999833</v>
+        <v>3.2363750000001801</v>
       </c>
       <c r="D415" s="5">
-        <v>2.7388682719223345</v>
+        <v>3.3250103351229576</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>1190.3791037999999</v>
+        <v>1191.4169297999999</v>
       </c>
       <c r="C416" s="5">
-        <v>1.8158425999999963</v>
+        <v>2.4742076999998517</v>
       </c>
       <c r="D416" s="5">
-        <v>1.8487987308840159</v>
+        <v>2.5259993752725807</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>1191.5078221000001</v>
+        <v>1191.8826547000001</v>
       </c>
       <c r="C417" s="5">
-        <v>1.1287183000001733</v>
+        <v>0.46572490000016842</v>
       </c>
       <c r="D417" s="5">
-        <v>1.1437935940183275</v>
+        <v>0.47008983617295996</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>1194.2827715000001</v>
+        <v>1194.4802855</v>
       </c>
       <c r="C418" s="5">
-        <v>2.7749493999999686</v>
+        <v>2.5976307999999335</v>
       </c>
       <c r="D418" s="5">
-        <v>2.8308046588459312</v>
+        <v>2.6469004795978801</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>1197.5012724000001</v>
+        <v>1197.8267335</v>
       </c>
       <c r="C419" s="5">
-        <v>3.2185008999999809</v>
+        <v>3.3464480000000094</v>
       </c>
       <c r="D419" s="5">
-        <v>3.2822748541133207</v>
+        <v>3.4142017336493025</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>1198.2575623</v>
+        <v>1198.3571463999999</v>
       </c>
       <c r="C420" s="5">
-        <v>0.75628989999995611</v>
+        <v>0.53041289999987384</v>
       </c>
       <c r="D420" s="5">
-        <v>0.7605060389942242</v>
+        <v>0.53267131057213035</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>1202.0436835999999</v>
+        <v>1202.0563196000001</v>
       </c>
       <c r="C421" s="5">
-        <v>3.786121299999877</v>
+        <v>3.6991732000001321</v>
       </c>
       <c r="D421" s="5">
-        <v>3.8582178045088122</v>
+        <v>3.7677859769211786</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>1205.0408229</v>
+        <v>1205.0221256</v>
       </c>
       <c r="C422" s="5">
-        <v>2.9971393000000717</v>
+        <v>2.9658059999999296</v>
       </c>
       <c r="D422" s="5">
-        <v>3.0334180745752004</v>
+        <v>3.0012419697669435</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>1208.7873225999999</v>
+        <v>1208.0335204</v>
       </c>
       <c r="C423" s="5">
-        <v>3.7464996999999585</v>
+        <v>3.0113948000000619</v>
       </c>
       <c r="D423" s="5">
-        <v>3.7952892157339768</v>
+        <v>3.0404078388716949</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>1211.5723362000001</v>
+        <v>1210.6518298999999</v>
       </c>
       <c r="C424" s="5">
-        <v>2.7850136000001839</v>
+        <v>2.6183094999998957</v>
       </c>
       <c r="D424" s="5">
-        <v>2.8000730384146522</v>
+        <v>2.6321273552070812</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>1214.2132891000001</v>
+        <v>1213.0757004</v>
       </c>
       <c r="C425" s="5">
-        <v>2.640952900000002</v>
+        <v>2.4238705000000209</v>
       </c>
       <c r="D425" s="5">
-        <v>2.6473161209009</v>
+        <v>2.429177617597289</v>
       </c>
       <c r="E425" s="5">
-        <v>2.7217131314853926</v>
+        <v>2.6909546154882058</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>1219.9047252</v>
+        <v>1219.6950793000001</v>
       </c>
       <c r="C426" s="5">
-        <v>5.691436099999919</v>
+        <v>6.6193789000001289</v>
       </c>
       <c r="D426" s="5">
-        <v>5.7721132122940055</v>
+        <v>6.7481657053323874</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>1219.7903524000001</v>
+        <v>1220.4370042</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.11437279999995553</v>
+        <v>0.74192489999995814</v>
       </c>
       <c r="D427" s="5">
-        <v>-0.11244862565369385</v>
+        <v>0.73239168171945757</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>1220.9416570999999</v>
+        <v>1222.2246885</v>
       </c>
       <c r="C428" s="5">
-        <v>1.1513046999998551</v>
+        <v>1.7876842999999099</v>
       </c>
       <c r="D428" s="5">
-        <v>1.1385237089066802</v>
+        <v>1.7719787761341532</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>1224.3926948999999</v>
+        <v>1225.0202913000001</v>
       </c>
       <c r="C429" s="5">
-        <v>3.4510377999999946</v>
+        <v>2.795602800000097</v>
       </c>
       <c r="D429" s="5">
-        <v>3.4450748806948095</v>
+        <v>2.7795624429755916</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>1226.6652093</v>
+        <v>1226.9815154999999</v>
       </c>
       <c r="C430" s="5">
-        <v>2.272514400000091</v>
+        <v>1.9612241999998332</v>
       </c>
       <c r="D430" s="5">
-        <v>2.2501180718338398</v>
+        <v>1.9381745483503687</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>1221.1456135999999</v>
+        <v>1221.5382807000001</v>
       </c>
       <c r="C431" s="5">
-        <v>-5.5195957000000817</v>
+        <v>-5.4432347999998001</v>
       </c>
       <c r="D431" s="5">
-        <v>-5.2679643335569182</v>
+        <v>-5.1955470787314333</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>1224.9044180000001</v>
+        <v>1224.9930838</v>
       </c>
       <c r="C432" s="5">
-        <v>3.7588044000001446</v>
+        <v>3.4548030999999355</v>
       </c>
       <c r="D432" s="5">
-        <v>3.756895114918235</v>
+        <v>3.4471815684260942</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>1226.8958603000001</v>
+        <v>1226.9237989999999</v>
       </c>
       <c r="C433" s="5">
-        <v>1.991442300000017</v>
+        <v>1.930715199999895</v>
       </c>
       <c r="D433" s="5">
-        <v>1.9684928945042035</v>
+        <v>1.9078050308787287</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>1226.3569668</v>
+        <v>1226.3157256</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.53889350000008562</v>
+        <v>-0.60807339999996657</v>
       </c>
       <c r="D434" s="5">
-        <v>-0.5258084945309105</v>
+        <v>-0.59311128081126485</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>1226.2404288</v>
+        <v>1227.2730928999999</v>
       </c>
       <c r="C435" s="5">
-        <v>-0.11653799999999137</v>
+        <v>0.95736729999998715</v>
       </c>
       <c r="D435" s="5">
-        <v>-0.11397377454169799</v>
+        <v>0.94085597657647124</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>1226.7319141</v>
+        <v>1227.9943295</v>
       </c>
       <c r="C436" s="5">
-        <v>0.49148530000002211</v>
+        <v>0.72123660000011114</v>
       </c>
       <c r="D436" s="5">
-        <v>0.48202964317183294</v>
+        <v>0.70749276245680726</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>1228.5151079</v>
+        <v>1230.0778330000001</v>
       </c>
       <c r="C437" s="5">
-        <v>1.7831937999999354</v>
+        <v>2.0835035000000062</v>
       </c>
       <c r="D437" s="5">
-        <v>1.7583494729362048</v>
+        <v>2.055113561951738</v>
       </c>
       <c r="E437" s="5">
-        <v>1.1778670953766834</v>
+        <v>1.4015722674515452</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>1231.7132482</v>
+        <v>1224.7689837999999</v>
       </c>
       <c r="C438" s="5">
-        <v>3.1981402999999773</v>
+        <v>-5.3088492000001679</v>
       </c>
       <c r="D438" s="5">
-        <v>3.1690264045522332</v>
+        <v>-5.0578527512044396</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>1228.0609191999999</v>
+        <v>1221.1170388</v>
       </c>
       <c r="C439" s="5">
-        <v>-3.6523290000000088</v>
+        <v>-3.6519449999998415</v>
       </c>
       <c r="D439" s="5">
-        <v>-3.5008297056335902</v>
+        <v>-3.5199904299958118</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>1230.3783493000001</v>
+        <v>1223.8396992</v>
       </c>
       <c r="C440" s="5">
-        <v>2.3174301000001378</v>
+        <v>2.7226603999999952</v>
       </c>
       <c r="D440" s="5">
-        <v>2.2881284842351191</v>
+        <v>2.7086326933022375</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>1234.1336276</v>
+        <v>1226.8847885</v>
       </c>
       <c r="C441" s="5">
-        <v>3.7552782999998726</v>
+        <v>3.0450892999999724</v>
       </c>
       <c r="D441" s="5">
-        <v>3.7246717665474494</v>
+        <v>3.0269731617022178</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>1234.1298763</v>
+        <v>1226.5520088000001</v>
       </c>
       <c r="C442" s="5">
-        <v>-3.7512999999762542E-3</v>
+        <v>-0.33277969999994639</v>
       </c>
       <c r="D442" s="5">
-        <v>-3.6474856881851814E-3</v>
+        <v>-0.32500235237017394</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>1240.7884621999999</v>
+        <v>1232.4008997000001</v>
       </c>
       <c r="C443" s="5">
-        <v>6.6585858999999346</v>
+        <v>5.8488909000000149</v>
       </c>
       <c r="D443" s="5">
-        <v>6.6700662750400097</v>
+        <v>5.8747659825881371</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>1242.9413767999999</v>
+        <v>1234.9683861999999</v>
       </c>
       <c r="C444" s="5">
-        <v>2.152914600000031</v>
+        <v>2.567486499999859</v>
       </c>
       <c r="D444" s="5">
-        <v>2.1021273632954918</v>
+        <v>2.5288303814982704</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>1232.391858</v>
+      </c>
+      <c r="C445" s="5">
+        <v>-2.5765281999999843</v>
+      </c>
+      <c r="D445" s="5">
+        <v>-2.4750443388390164</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>