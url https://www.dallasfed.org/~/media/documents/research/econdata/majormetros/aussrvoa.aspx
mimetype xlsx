--- v2 (2026-02-02)
+++ v3 (2026-04-05)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{44D50BF6-84D6-436D-9131-B7FCF139BC68}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{1B6B2A25-9B58-45CA-AB3B-3E2FA78F2409}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{534A5FAC-0FDD-41B1-B4ED-7C65CD7A2B99}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{41F6BB61-6F6F-43B1-B2B3-00709CBCC406}"/>
   </bookViews>
   <sheets>
     <sheet name="aussrvoa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Austin—Round Rock—Georgetown Other Services Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q2 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry January 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,52 +917,52 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CBC6701C-ABE1-4DE8-9059-6407157C90CA}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8A1A5276-9A59-4F38-84B6-CC8DC2FED85A}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
@@ -974,6190 +974,6259 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>16.410054260999999</v>
+        <v>16.410054245000001</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>16.581842730000002</v>
+        <v>16.581842756</v>
       </c>
       <c r="C7" s="5">
-        <v>0.17178846900000266</v>
+        <v>0.17178851099999903</v>
       </c>
       <c r="D7" s="5">
-        <v>13.311319353259643</v>
+        <v>13.311322811056915</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>16.547996340000001</v>
+        <v>16.547996354999999</v>
       </c>
       <c r="C8" s="5">
-        <v>-3.3846390000000781E-2</v>
+        <v>-3.3846401000001691E-2</v>
       </c>
       <c r="D8" s="5">
-        <v>-2.422094290992105</v>
+        <v>-2.4220950655959417</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>16.168296638000001</v>
+        <v>16.168296636000001</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.37969970199999992</v>
+        <v>-0.37969971899999777</v>
       </c>
       <c r="D9" s="5">
-        <v>-24.312139611026485</v>
+        <v>-24.312140546667294</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>16.276510233</v>
+        <v>16.276510224999999</v>
       </c>
       <c r="C10" s="5">
-        <v>0.10821359499999872</v>
+        <v>0.10821358899999822</v>
       </c>
       <c r="D10" s="5">
-        <v>8.3338866697180158</v>
+        <v>8.3338861915662079</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>16.496205134</v>
+        <v>16.496205150000002</v>
       </c>
       <c r="C11" s="5">
-        <v>0.21969490100000044</v>
+        <v>0.21969492500000243</v>
       </c>
       <c r="D11" s="5">
-        <v>17.455412744975195</v>
+        <v>17.455414804803972</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>16.674668740000001</v>
+        <v>16.674668772</v>
       </c>
       <c r="C12" s="5">
-        <v>0.17846360600000111</v>
+        <v>0.17846362199999888</v>
       </c>
       <c r="D12" s="5">
-        <v>13.783161649382002</v>
+        <v>13.783162945360839</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>16.959352544000001</v>
+        <v>16.959352532</v>
       </c>
       <c r="C13" s="5">
-        <v>0.28468380400000015</v>
+        <v>0.28468376000000006</v>
       </c>
       <c r="D13" s="5">
-        <v>22.524979649384914</v>
+        <v>22.524975787417922</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>16.610945965999999</v>
+        <v>16.610945953000002</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.3484065780000023</v>
+        <v>-0.34840657899999883</v>
       </c>
       <c r="D14" s="5">
-        <v>-22.04909392643134</v>
+        <v>-22.0490939966265</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>16.595180359</v>
+        <v>16.595180346999999</v>
       </c>
       <c r="C15" s="5">
-        <v>-1.5765606999998738E-2</v>
+        <v>-1.5765606000002208E-2</v>
       </c>
       <c r="D15" s="5">
-        <v>-1.1330048579309415</v>
+        <v>-1.1330047873223337</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>16.703689710999999</v>
+        <v>16.703689700000002</v>
       </c>
       <c r="C16" s="5">
-        <v>0.10850935199999867</v>
+        <v>0.10850935300000231</v>
       </c>
       <c r="D16" s="5">
-        <v>8.1347413839920399</v>
+        <v>8.1347414677720451</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>16.563986718999999</v>
+        <v>16.563986702000001</v>
       </c>
       <c r="C17" s="5">
-        <v>-0.13970299200000014</v>
+        <v>-0.13970299800000063</v>
       </c>
       <c r="D17" s="5">
-        <v>-9.5872838368624365</v>
+        <v>-9.5872842358926231</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>16.501481544000001</v>
+        <v>16.501481525999999</v>
       </c>
       <c r="C18" s="5">
-        <v>-6.2505174999998303E-2</v>
+        <v>-6.2505176000001939E-2</v>
       </c>
       <c r="D18" s="5">
-        <v>-4.4354602210822218</v>
+        <v>-4.4354602950358757</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>16.589709917</v>
+        <v>16.589709942999999</v>
       </c>
       <c r="C19" s="5">
-        <v>8.8228372999999749E-2</v>
+        <v>8.8228416999999837E-2</v>
       </c>
       <c r="D19" s="5">
-        <v>6.6081113792116675</v>
+        <v>6.6081147796451356</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>16.654288511000001</v>
+        <v>16.654288528999999</v>
       </c>
       <c r="C20" s="5">
-        <v>6.4578594000000322E-2</v>
+        <v>6.457858599999966E-2</v>
       </c>
       <c r="D20" s="5">
-        <v>4.7725468702585205</v>
+        <v>4.7725462586795775</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>16.655337750000001</v>
       </c>
       <c r="C21" s="5">
-        <v>1.0492390000003127E-3</v>
+        <v>1.0492210000023761E-3</v>
       </c>
       <c r="D21" s="5">
-        <v>7.562755816341582E-2</v>
+        <v>7.5626260219663344E-2</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>16.773950631000002</v>
+        <v>16.773950629000002</v>
       </c>
       <c r="C22" s="5">
-        <v>0.11861288100000067</v>
+        <v>0.1186128790000005</v>
       </c>
       <c r="D22" s="5">
-        <v>8.8887460810136876</v>
+        <v>8.888745925216913</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>16.787650602999999</v>
+        <v>16.787650628000002</v>
       </c>
       <c r="C23" s="5">
-        <v>1.3699971999997729E-2</v>
+        <v>1.3699998999999963E-2</v>
       </c>
       <c r="D23" s="5">
-        <v>0.98450375526821787</v>
+        <v>0.98450570437744744</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>17.069076773999999</v>
+        <v>17.069076788</v>
       </c>
       <c r="C24" s="5">
-        <v>0.28142617099999967</v>
+        <v>0.28142615999999876</v>
       </c>
       <c r="D24" s="5">
-        <v>22.079100356251203</v>
+        <v>22.079099376210152</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>17.067523025</v>
+        <v>17.067523023</v>
       </c>
       <c r="C25" s="5">
-        <v>-1.5537489999992715E-3</v>
+        <v>-1.5537650000005954E-3</v>
       </c>
       <c r="D25" s="5">
-        <v>-0.10917788044614296</v>
+        <v>-0.1091790040720686</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>17.012426068</v>
+        <v>17.012426053999999</v>
       </c>
       <c r="C26" s="5">
-        <v>-5.5096956999999946E-2</v>
+        <v>-5.5096969000000939E-2</v>
       </c>
       <c r="D26" s="5">
-        <v>-3.8057658041702247</v>
+        <v>-3.8057666188349604</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>16.995409919</v>
+        <v>16.995409899999999</v>
       </c>
       <c r="C27" s="5">
-        <v>-1.7016148999999814E-2</v>
+        <v>-1.7016154000000228E-2</v>
       </c>
       <c r="D27" s="5">
-        <v>-1.1936816792817662</v>
+        <v>-1.1936820290810335</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>17.003580537000001</v>
+        <v>17.003580518</v>
       </c>
       <c r="C28" s="5">
         <v>8.1706180000011841E-3</v>
       </c>
       <c r="D28" s="5">
-        <v>0.57843314381273991</v>
+        <v>0.57843314446097693</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>17.169138825000001</v>
+        <v>17.169138809</v>
       </c>
       <c r="C29" s="5">
-        <v>0.16555828799999972</v>
+        <v>0.16555829099999997</v>
       </c>
       <c r="D29" s="5">
-        <v>12.330464169092071</v>
+        <v>12.330464419149202</v>
       </c>
       <c r="E29" s="5">
-        <v>3.6534206182733397</v>
+        <v>3.6534206280600889</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>17.410787517999999</v>
+        <v>17.410787477</v>
       </c>
       <c r="C30" s="5">
-        <v>0.24164869299999836</v>
+        <v>0.24164866799999984</v>
       </c>
       <c r="D30" s="5">
-        <v>18.260262337354781</v>
+        <v>18.260260318003162</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>17.422808683</v>
+        <v>17.422808735</v>
       </c>
       <c r="C31" s="5">
-        <v>1.2021165000000167E-2</v>
+        <v>1.2021258000000756E-2</v>
       </c>
       <c r="D31" s="5">
-        <v>0.83168574812224616</v>
+        <v>0.83169220875782823</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>17.467977648000002</v>
+        <v>17.467977693000002</v>
       </c>
       <c r="C32" s="5">
-        <v>4.5168965000002004E-2</v>
+        <v>4.5168958000001425E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>3.1557681847773189</v>
+        <v>3.1557676791683198</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>17.438960294000001</v>
+        <v>17.438960301000002</v>
       </c>
       <c r="C33" s="5">
-        <v>-2.9017354000000495E-2</v>
+        <v>-2.9017392000000086E-2</v>
       </c>
       <c r="D33" s="5">
-        <v>-1.9752968279350802</v>
+        <v>-1.9752993860768564</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>17.462450176000001</v>
+        <v>17.462450174000001</v>
       </c>
       <c r="C34" s="5">
-        <v>2.3489881999999795E-2</v>
+        <v>2.3489872999999051E-2</v>
       </c>
       <c r="D34" s="5">
-        <v>1.628401269219415</v>
+        <v>1.6284006400198114</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>17.659342381999998</v>
+        <v>17.659342401</v>
       </c>
       <c r="C35" s="5">
-        <v>0.19689220599999757</v>
+        <v>0.19689222699999931</v>
       </c>
       <c r="D35" s="5">
-        <v>14.401616681607976</v>
+        <v>14.401618315879961</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>17.483731544000001</v>
+        <v>17.483731525</v>
       </c>
       <c r="C36" s="5">
-        <v>-0.17561083799999722</v>
+        <v>-0.17561087600000036</v>
       </c>
       <c r="D36" s="5">
-        <v>-11.301713183553098</v>
+        <v>-11.301715485425257</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>17.573510634000002</v>
+        <v>17.573510644999999</v>
       </c>
       <c r="C37" s="5">
-        <v>8.9779090000000394E-2</v>
+        <v>8.9779119999999324E-2</v>
       </c>
       <c r="D37" s="5">
-        <v>6.3390531367287339</v>
+        <v>6.3390553222086643</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>17.719014925</v>
+        <v>17.719014910999999</v>
       </c>
       <c r="C38" s="5">
-        <v>0.14550429099999818</v>
+        <v>0.14550426599999966</v>
       </c>
       <c r="D38" s="5">
-        <v>10.400882550510925</v>
+        <v>10.400880674507906</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>17.998699835</v>
+        <v>17.998699805000001</v>
       </c>
       <c r="C39" s="5">
-        <v>0.27968491000000029</v>
+        <v>0.27968489400000252</v>
       </c>
       <c r="D39" s="5">
-        <v>20.675393560706802</v>
+        <v>20.675392291189354</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>17.911215517999999</v>
+        <v>17.911215475999999</v>
       </c>
       <c r="C40" s="5">
-        <v>-8.7484317000001255E-2</v>
+        <v>-8.7484329000002248E-2</v>
       </c>
       <c r="D40" s="5">
-        <v>-5.6792807474535074</v>
+        <v>-5.6792815149741553</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>18.069588221</v>
+        <v>18.069588193000001</v>
       </c>
       <c r="C41" s="5">
-        <v>0.15837270300000128</v>
+        <v>0.15837271700000244</v>
       </c>
       <c r="D41" s="5">
-        <v>11.142037406009875</v>
+        <v>11.142038466751236</v>
       </c>
       <c r="E41" s="5">
-        <v>5.2445810193395115</v>
+        <v>5.2445809543341104</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>17.999251230999999</v>
+        <v>17.999251176000001</v>
       </c>
       <c r="C42" s="5">
-        <v>-7.0336990000001265E-2</v>
+        <v>-7.0337016999999946E-2</v>
       </c>
       <c r="D42" s="5">
-        <v>-4.5723570578520949</v>
+        <v>-4.5723587825552192</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>17.936173151999999</v>
+        <v>17.936173255</v>
       </c>
       <c r="C43" s="5">
-        <v>-6.3078079000000287E-2</v>
+        <v>-6.3077921000001425E-2</v>
       </c>
       <c r="D43" s="5">
-        <v>-4.1252623877666705</v>
+        <v>-4.1252522653868695</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>17.966949508999999</v>
+        <v>17.966949605</v>
       </c>
       <c r="C44" s="5">
-        <v>3.0776357000000587E-2</v>
+        <v>3.0776350000000008E-2</v>
       </c>
       <c r="D44" s="5">
-        <v>2.0786020540021211</v>
+        <v>2.0786015647096034</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>18.224826369999999</v>
+        <v>18.224826394000001</v>
       </c>
       <c r="C45" s="5">
-        <v>0.25787686099999974</v>
+        <v>0.25787678900000088</v>
       </c>
       <c r="D45" s="5">
-        <v>18.650241115074252</v>
+        <v>18.650235382475099</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>18.254129935999998</v>
+        <v>18.254129927000001</v>
       </c>
       <c r="C46" s="5">
-        <v>2.9303565999999392E-2</v>
+        <v>2.9303533000000215E-2</v>
       </c>
       <c r="D46" s="5">
-        <v>1.9466261771273974</v>
+        <v>1.9466239629397419</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>18.237635282999999</v>
+        <v>18.23763529</v>
       </c>
       <c r="C47" s="5">
-        <v>-1.6494652999998749E-2</v>
+        <v>-1.6494637000000978E-2</v>
       </c>
       <c r="D47" s="5">
-        <v>-1.0789617415585817</v>
+        <v>-1.0789607006789659</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>18.296144949999999</v>
+        <v>18.296144898000001</v>
       </c>
       <c r="C48" s="5">
-        <v>5.8509666999999155E-2</v>
+        <v>5.8509608000001379E-2</v>
       </c>
       <c r="D48" s="5">
-        <v>3.9184810981698126</v>
+        <v>3.9184770753396991</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>18.383252588000001</v>
+        <v>18.383252648999999</v>
       </c>
       <c r="C49" s="5">
-        <v>8.7107638000002652E-2</v>
+        <v>8.7107750999997791E-2</v>
       </c>
       <c r="D49" s="5">
-        <v>5.8651815341679736</v>
+        <v>5.8651893601877392</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>18.628931456</v>
+        <v>18.628931475000002</v>
       </c>
       <c r="C50" s="5">
-        <v>0.24567886799999883</v>
+        <v>0.24567882600000246</v>
       </c>
       <c r="D50" s="5">
-        <v>17.270042629008731</v>
+        <v>17.270039394721891</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>18.505131078000002</v>
+        <v>18.505131028000001</v>
       </c>
       <c r="C51" s="5">
-        <v>-0.12380037799999855</v>
+        <v>-0.1238004470000007</v>
       </c>
       <c r="D51" s="5">
-        <v>-7.6895960670001928</v>
+        <v>-7.6896001898105641</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>18.507208377000001</v>
+        <v>18.507208079000002</v>
       </c>
       <c r="C52" s="5">
-        <v>2.0772989999997549E-3</v>
+        <v>2.0770510000005515E-3</v>
       </c>
       <c r="D52" s="5">
-        <v>0.13478955675123583</v>
+        <v>0.13477345522137085</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>18.466143254999999</v>
+        <v>18.466143147</v>
       </c>
       <c r="C53" s="5">
-        <v>-4.1065122000002674E-2</v>
+        <v>-4.1064932000001164E-2</v>
       </c>
       <c r="D53" s="5">
-        <v>-2.630390864649168</v>
+        <v>-2.6303788843387244</v>
       </c>
       <c r="E53" s="5">
-        <v>2.1945991748673732</v>
+        <v>2.1945987355352248</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>18.596213712000001</v>
+        <v>18.596213527</v>
       </c>
       <c r="C54" s="5">
-        <v>0.13007045700000219</v>
+        <v>0.13007037999999937</v>
       </c>
       <c r="D54" s="5">
-        <v>8.7877358831986108</v>
+        <v>8.7877305312068721</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>18.539795583</v>
+        <v>18.539795669</v>
       </c>
       <c r="C55" s="5">
-        <v>-5.6418129000000761E-2</v>
+        <v>-5.6417857999999654E-2</v>
       </c>
       <c r="D55" s="5">
-        <v>-3.5804825152457309</v>
+        <v>-3.5804656376646871</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>18.659148734999999</v>
+        <v>18.659149523</v>
       </c>
       <c r="C56" s="5">
-        <v>0.11935315199999863</v>
+        <v>0.11935385399999987</v>
       </c>
       <c r="D56" s="5">
-        <v>8.0046918295518346</v>
+        <v>8.0047405517187808</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>19.013675859999999</v>
+        <v>19.013676100000001</v>
       </c>
       <c r="C57" s="5">
-        <v>0.35452712500000061</v>
+        <v>0.35452657700000145</v>
       </c>
       <c r="D57" s="5">
-        <v>25.340410386541933</v>
+        <v>25.340365852400339</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>18.937788173000001</v>
+        <v>18.937787986</v>
       </c>
       <c r="C58" s="5">
-        <v>-7.5887686999998039E-2</v>
+        <v>-7.5888114000001394E-2</v>
       </c>
       <c r="D58" s="5">
-        <v>-4.6857087303923013</v>
+        <v>-4.6857344617370567</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>19.11813892</v>
+        <v>19.118139006</v>
       </c>
       <c r="C59" s="5">
-        <v>0.18035074699999853</v>
+        <v>0.18035101999999981</v>
       </c>
       <c r="D59" s="5">
-        <v>12.045985993797359</v>
+        <v>12.046005318751174</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>19.401815852999999</v>
+        <v>19.401815694</v>
       </c>
       <c r="C60" s="5">
-        <v>0.28367693299999885</v>
+        <v>0.2836766879999999</v>
       </c>
       <c r="D60" s="5">
-        <v>19.333171490863201</v>
+        <v>19.333153313861807</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>19.285241538000001</v>
+        <v>19.285241378999999</v>
       </c>
       <c r="C61" s="5">
-        <v>-0.1165743149999976</v>
+        <v>-0.11657431500000115</v>
       </c>
       <c r="D61" s="5">
-        <v>-6.9765480808204883</v>
+        <v>-6.9765481361182546</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>19.442311608000001</v>
+        <v>19.442311360000001</v>
       </c>
       <c r="C62" s="5">
-        <v>0.15707006999999962</v>
+        <v>0.15706998100000291</v>
       </c>
       <c r="D62" s="5">
-        <v>10.223399760742247</v>
+        <v>10.223393794078905</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>19.527231485000001</v>
+        <v>19.527231633</v>
       </c>
       <c r="C63" s="5">
-        <v>8.491987700000081E-2</v>
+        <v>8.4920272999998048E-2</v>
       </c>
       <c r="D63" s="5">
-        <v>5.3691077197802972</v>
+        <v>5.3691334317559347</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>19.601642180999999</v>
+        <v>19.60164138</v>
       </c>
       <c r="C64" s="5">
-        <v>7.44106959999975E-2</v>
+        <v>7.4409747000000692E-2</v>
       </c>
       <c r="D64" s="5">
-        <v>4.6697988438052729</v>
+        <v>4.6697379974898423</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>19.669102072000001</v>
+        <v>19.669101698999999</v>
       </c>
       <c r="C65" s="5">
-        <v>6.7459891000002159E-2</v>
+        <v>6.7460318999998492E-2</v>
       </c>
       <c r="D65" s="5">
-        <v>4.2089269767959125</v>
+        <v>4.2089543631185222</v>
       </c>
       <c r="E65" s="5">
-        <v>6.5144020621321852</v>
+        <v>6.5144006651731701</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>19.507325116000001</v>
+        <v>19.50732477</v>
       </c>
       <c r="C66" s="5">
-        <v>-0.16177695600000064</v>
+        <v>-0.1617769289999984</v>
       </c>
       <c r="D66" s="5">
-        <v>-9.4354451950175324</v>
+        <v>-9.4354438617335727</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>19.845416459999999</v>
+        <v>19.845416668999999</v>
       </c>
       <c r="C67" s="5">
-        <v>0.33809134399999863</v>
+        <v>0.33809189899999836</v>
       </c>
       <c r="D67" s="5">
-        <v>22.899450046061709</v>
+        <v>22.899491736009423</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>19.836326749000001</v>
+        <v>19.836328626</v>
       </c>
       <c r="C68" s="5">
-        <v>-9.0897109999978909E-3</v>
+        <v>-9.0880429999984358E-3</v>
       </c>
       <c r="D68" s="5">
-        <v>-0.54824836806974808</v>
+        <v>-0.54814800970066635</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>19.816535975000001</v>
+        <v>19.816536920000001</v>
       </c>
       <c r="C69" s="5">
-        <v>-1.9790774000000511E-2</v>
+        <v>-1.9791705999999465E-2</v>
       </c>
       <c r="D69" s="5">
-        <v>-1.1906963610973875</v>
+        <v>-1.1907520147390716</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>19.931441866</v>
+        <v>19.931441867</v>
       </c>
       <c r="C70" s="5">
-        <v>0.11490589099999937</v>
+        <v>0.11490494699999942</v>
       </c>
       <c r="D70" s="5">
-        <v>7.1844358925461593</v>
+        <v>7.184374620872358</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>19.909377280000001</v>
+        <v>19.909377507999999</v>
       </c>
       <c r="C71" s="5">
-        <v>-2.2064585999999053E-2</v>
+        <v>-2.2064359000001588E-2</v>
       </c>
       <c r="D71" s="5">
-        <v>-1.3203703474143458</v>
+        <v>-1.3203568460058213</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>19.822201110000002</v>
+        <v>19.822200585000001</v>
       </c>
       <c r="C72" s="5">
-        <v>-8.7176169999999331E-2</v>
+        <v>-8.7176922999997686E-2</v>
       </c>
       <c r="D72" s="5">
-        <v>-5.1296684049018655</v>
+        <v>-5.129711594433461</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>19.882633953999999</v>
+        <v>19.882633182999999</v>
       </c>
       <c r="C73" s="5">
-        <v>6.0432843999997488E-2</v>
+        <v>6.043259799999845E-2</v>
       </c>
       <c r="D73" s="5">
-        <v>3.7204681771331183</v>
+        <v>3.720452877820124</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>19.857405691</v>
+        <v>19.857404753000001</v>
       </c>
       <c r="C74" s="5">
-        <v>-2.5228262999998918E-2</v>
+        <v>-2.5228429999998525E-2</v>
       </c>
       <c r="D74" s="5">
-        <v>-1.5120498300678631</v>
+        <v>-1.5120598276501696</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>19.957008836</v>
+        <v>19.957008905999999</v>
       </c>
       <c r="C75" s="5">
-        <v>9.9603144999999671E-2</v>
+        <v>9.9604152999997808E-2</v>
       </c>
       <c r="D75" s="5">
-        <v>6.187963478193681</v>
+        <v>6.1880281394523617</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>20.091902995000002</v>
+        <v>20.091901571000001</v>
       </c>
       <c r="C76" s="5">
-        <v>0.13489415900000168</v>
+        <v>0.13489266500000241</v>
       </c>
       <c r="D76" s="5">
-        <v>8.419519193654823</v>
+        <v>8.4194224203466117</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>20.268396607</v>
+        <v>20.268395771000002</v>
       </c>
       <c r="C77" s="5">
-        <v>0.17649361199999802</v>
+        <v>0.17649420000000049</v>
       </c>
       <c r="D77" s="5">
-        <v>11.065673407686205</v>
+        <v>11.065712895331004</v>
       </c>
       <c r="E77" s="5">
-        <v>3.0468830392269108</v>
+        <v>3.0468807430614531</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>20.330019018000002</v>
+        <v>20.330018114000001</v>
       </c>
       <c r="C78" s="5">
-        <v>6.1622411000001875E-2</v>
+        <v>6.1622342999999802E-2</v>
       </c>
       <c r="D78" s="5">
-        <v>3.7100138901023039</v>
+        <v>3.7100098830144868</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>20.413943086</v>
+        <v>20.413942705</v>
       </c>
       <c r="C79" s="5">
-        <v>8.3924067999998186E-2</v>
+        <v>8.3924590999998827E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>5.0677365956224296</v>
+        <v>5.0677691278149917</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>20.500699060999999</v>
+        <v>20.500705018000001</v>
       </c>
       <c r="C80" s="5">
-        <v>8.6755974999999097E-2</v>
+        <v>8.6762313000001257E-2</v>
       </c>
       <c r="D80" s="5">
-        <v>5.2207153947337881</v>
+        <v>5.2211058558072398</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>20.43552167</v>
+        <v>20.435522283000001</v>
       </c>
       <c r="C81" s="5">
-        <v>-6.5177390999998863E-2</v>
+        <v>-6.5182735000000491E-2</v>
       </c>
       <c r="D81" s="5">
-        <v>-3.7491222889179054</v>
+        <v>-3.7494232595072119</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>20.424661303000001</v>
+        <v>20.424663499000001</v>
       </c>
       <c r="C82" s="5">
-        <v>-1.0860366999999371E-2</v>
+        <v>-1.0858783999999844E-2</v>
       </c>
       <c r="D82" s="5">
-        <v>-0.63587388824186686</v>
+        <v>-0.63578145536847819</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>20.510225161000001</v>
+        <v>20.510225584000001</v>
       </c>
       <c r="C83" s="5">
-        <v>8.5563858000000437E-2</v>
+        <v>8.5562084999999399E-2</v>
       </c>
       <c r="D83" s="5">
-        <v>5.1445520875941453</v>
+        <v>5.1444424514696996</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>20.621408047999999</v>
+        <v>20.621408200000001</v>
       </c>
       <c r="C84" s="5">
-        <v>0.11118288699999823</v>
+        <v>0.11118261600000068</v>
       </c>
       <c r="D84" s="5">
-        <v>6.7025147094994297</v>
+        <v>6.7024977401153318</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>20.759606440999999</v>
+        <v>20.75959971</v>
       </c>
       <c r="C85" s="5">
-        <v>0.1381983929999997</v>
+        <v>0.13819150999999863</v>
       </c>
       <c r="D85" s="5">
-        <v>8.3451810247036953</v>
+        <v>8.3447498900091954</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>20.973205490000002</v>
+        <v>20.973204983999999</v>
       </c>
       <c r="C86" s="5">
-        <v>0.21359904900000259</v>
+        <v>0.21360527399999896</v>
       </c>
       <c r="D86" s="5">
-        <v>13.070250020631891</v>
+        <v>13.070657222791704</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>21.093198060999999</v>
+        <v>21.093198481000002</v>
       </c>
       <c r="C87" s="5">
-        <v>0.11999257099999738</v>
+        <v>0.11999349700000295</v>
       </c>
       <c r="D87" s="5">
-        <v>7.0856861325730991</v>
+        <v>7.0857427222165592</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>21.206162983999999</v>
+        <v>21.206160703999998</v>
       </c>
       <c r="C88" s="5">
-        <v>0.11296492299999983</v>
+        <v>0.1129622229999967</v>
       </c>
       <c r="D88" s="5">
-        <v>6.6193355966570389</v>
+        <v>6.6191725618904629</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>21.062366992000001</v>
+        <v>21.062365216</v>
       </c>
       <c r="C89" s="5">
-        <v>-0.1437959919999976</v>
+        <v>-0.14379548799999853</v>
       </c>
       <c r="D89" s="5">
-        <v>-7.8403177272287401</v>
+        <v>-7.8402920755996757</v>
       </c>
       <c r="E89" s="5">
-        <v>3.9172826563192098</v>
+        <v>3.9172781801311007</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>21.148245366000001</v>
+        <v>21.148244035000001</v>
       </c>
       <c r="C90" s="5">
-        <v>8.587837399999998E-2</v>
+        <v>8.5878819000001272E-2</v>
       </c>
       <c r="D90" s="5">
-        <v>5.0040326387406076</v>
+        <v>5.0040595840543212</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>21.292518659999999</v>
+        <v>21.292518118</v>
       </c>
       <c r="C91" s="5">
-        <v>0.14427329399999778</v>
+        <v>0.14427408299999911</v>
       </c>
       <c r="D91" s="5">
-        <v>8.5006529756731943</v>
+        <v>8.5007017771707503</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>21.263642401999999</v>
+        <v>21.263652797999999</v>
       </c>
       <c r="C92" s="5">
-        <v>-2.8876258000000377E-2</v>
+        <v>-2.8865320000001304E-2</v>
       </c>
       <c r="D92" s="5">
-        <v>-1.6153190604570766</v>
+        <v>-1.6147117915569553</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>21.665079754000001</v>
+        <v>21.665080969000002</v>
       </c>
       <c r="C93" s="5">
-        <v>0.40143735200000208</v>
+        <v>0.40142817100000272</v>
       </c>
       <c r="D93" s="5">
-        <v>25.161738113923171</v>
+        <v>25.16108803279846</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>21.929635514000001</v>
+        <v>21.929641483000001</v>
       </c>
       <c r="C94" s="5">
-        <v>0.26455576000000036</v>
+        <v>0.26456051399999936</v>
       </c>
       <c r="D94" s="5">
-        <v>15.678715134190057</v>
+        <v>15.679015123284534</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>21.873006855</v>
+        <v>21.873007729000001</v>
       </c>
       <c r="C95" s="5">
-        <v>-5.6628659000001136E-2</v>
+        <v>-5.6633753999999925E-2</v>
       </c>
       <c r="D95" s="5">
-        <v>-3.0551133327217928</v>
+        <v>-3.0553834953892967</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>21.995267968</v>
+        <v>21.995268389</v>
       </c>
       <c r="C96" s="5">
-        <v>0.12226111300000042</v>
+        <v>0.12226065999999847</v>
       </c>
       <c r="D96" s="5">
-        <v>6.9176044111185719</v>
+        <v>6.9175777021050822</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>22.030364765000002</v>
+        <v>22.030350475999999</v>
       </c>
       <c r="C97" s="5">
-        <v>3.5096797000001345E-2</v>
+        <v>3.5082086999999262E-2</v>
       </c>
       <c r="D97" s="5">
-        <v>1.9316766002008601</v>
+        <v>1.9308598304826896</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>22.081051030000001</v>
+        <v>22.081049650000001</v>
       </c>
       <c r="C98" s="5">
-        <v>5.0686264999999509E-2</v>
+        <v>5.069917400000179E-2</v>
       </c>
       <c r="D98" s="5">
-        <v>2.7961006978204139</v>
+        <v>2.7968236957276904</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>22.015984920000001</v>
+        <v>22.015983867999999</v>
       </c>
       <c r="C99" s="5">
-        <v>-6.5066110000000066E-2</v>
+        <v>-6.5065782000001349E-2</v>
       </c>
       <c r="D99" s="5">
-        <v>-3.4792846399153032</v>
+        <v>-3.4792675979504306</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>22.238387963000001</v>
+        <v>22.238384414999999</v>
       </c>
       <c r="C100" s="5">
-        <v>0.22240304299999991</v>
+        <v>0.22240054699999945</v>
       </c>
       <c r="D100" s="5">
-        <v>12.818988355683247</v>
+        <v>12.81883705132385</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>22.254484092999999</v>
+        <v>22.254481588000001</v>
       </c>
       <c r="C101" s="5">
-        <v>1.6096129999997544E-2</v>
+        <v>1.609717300000213E-2</v>
       </c>
       <c r="D101" s="5">
-        <v>0.87202517909150679</v>
+        <v>0.87208204957756053</v>
       </c>
       <c r="E101" s="5">
-        <v>5.6599388922089933</v>
+        <v>5.6599359083110645</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>22.383760028000001</v>
+        <v>22.383758700000001</v>
       </c>
       <c r="C102" s="5">
-        <v>0.12927593500000256</v>
+        <v>0.12927711200000047</v>
       </c>
       <c r="D102" s="5">
-        <v>7.1978620775737356</v>
+        <v>7.1979305549833894</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>22.389628882</v>
       </c>
       <c r="C103" s="5">
-        <v>5.8688539999991463E-3</v>
+        <v>5.8701819999988913E-3</v>
       </c>
       <c r="D103" s="5">
-        <v>0.31508511309610299</v>
+        <v>0.31515653191984683</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>22.453843329000001</v>
+        <v>22.453869403999999</v>
       </c>
       <c r="C104" s="5">
-        <v>6.4214447000001229E-2</v>
+        <v>6.4240521999998634E-2</v>
       </c>
       <c r="D104" s="5">
-        <v>3.4964649882549548</v>
+        <v>3.4979072469477623</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>22.383339858999999</v>
+        <v>22.383342209999999</v>
       </c>
       <c r="C105" s="5">
-        <v>-7.0503470000002011E-2</v>
+        <v>-7.0527194000000293E-2</v>
       </c>
       <c r="D105" s="5">
-        <v>-3.7035204525453613</v>
+        <v>-3.7047409876477588</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>22.425115503000001</v>
+        <v>22.425124572000001</v>
       </c>
       <c r="C106" s="5">
-        <v>4.1775644000001222E-2</v>
+        <v>4.1782362000002848E-2</v>
       </c>
       <c r="D106" s="5">
-        <v>2.2627803881859476</v>
+        <v>2.2631477728914051</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>22.347138967999999</v>
+        <v>22.347137333999999</v>
       </c>
       <c r="C107" s="5">
-        <v>-7.7976535000001235E-2</v>
+        <v>-7.7987238000002179E-2</v>
       </c>
       <c r="D107" s="5">
-        <v>-4.0937537224708054</v>
+        <v>-4.094303299978197</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>22.389763668000001</v>
+        <v>22.389756335000001</v>
       </c>
       <c r="C108" s="5">
-        <v>4.262470000000107E-2</v>
+        <v>4.2619001000002044E-2</v>
       </c>
       <c r="D108" s="5">
-        <v>2.3130325091815562</v>
+        <v>2.3127201723485369</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>22.50473028</v>
+        <v>22.504699046999999</v>
       </c>
       <c r="C109" s="5">
-        <v>0.11496661199999991</v>
+        <v>0.11494271199999773</v>
       </c>
       <c r="D109" s="5">
-        <v>6.3387702484881236</v>
+        <v>6.3374172110082228</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>22.382862370000002</v>
+        <v>22.382855021000001</v>
       </c>
       <c r="C110" s="5">
-        <v>-0.12186790999999886</v>
+        <v>-0.121844025999998</v>
       </c>
       <c r="D110" s="5">
-        <v>-6.3081651606049398</v>
+        <v>-6.3069739427719318</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>22.434034678</v>
+        <v>22.434033898999999</v>
       </c>
       <c r="C111" s="5">
-        <v>5.1172307999998168E-2</v>
+        <v>5.1178877999998207E-2</v>
       </c>
       <c r="D111" s="5">
-        <v>2.7782339591281513</v>
+        <v>2.7785960773913931</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>22.472691312999999</v>
+        <v>22.472693886999998</v>
       </c>
       <c r="C112" s="5">
-        <v>3.8656634999998829E-2</v>
+        <v>3.8659987999999146E-2</v>
       </c>
       <c r="D112" s="5">
-        <v>2.0874588492937773</v>
+        <v>2.0876417040685213</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>22.658693500999998</v>
+        <v>22.658697198999999</v>
       </c>
       <c r="C113" s="5">
-        <v>0.18600218799999979</v>
+        <v>0.18600331200000042</v>
       </c>
       <c r="D113" s="5">
-        <v>10.397017954259468</v>
+        <v>10.397082424514824</v>
       </c>
       <c r="E113" s="5">
-        <v>1.8163054524689803</v>
+        <v>1.8163335299527184</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>22.686568876999999</v>
+        <v>22.686576798000001</v>
       </c>
       <c r="C114" s="5">
-        <v>2.7875376000000784E-2</v>
+        <v>2.7879599000002031E-2</v>
       </c>
       <c r="D114" s="5">
-        <v>1.4863044200665421</v>
+        <v>1.4865308705273916</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>22.890173329</v>
+        <v>22.890181184999999</v>
       </c>
       <c r="C115" s="5">
-        <v>0.20360445200000044</v>
+        <v>0.20360438699999861</v>
       </c>
       <c r="D115" s="5">
-        <v>11.317426787709017</v>
+        <v>11.317418845960624</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>22.959303858999998</v>
+        <v>22.959346716999999</v>
       </c>
       <c r="C116" s="5">
-        <v>6.9130529999998913E-2</v>
+        <v>6.916553199999953E-2</v>
       </c>
       <c r="D116" s="5">
-        <v>3.6849243147530464</v>
+        <v>3.6868198855622314</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>22.793109588</v>
+        <v>22.793115765</v>
       </c>
       <c r="C117" s="5">
-        <v>-0.16619427099999839</v>
+        <v>-0.16623095199999938</v>
       </c>
       <c r="D117" s="5">
-        <v>-8.3487583765030511</v>
+        <v>-8.3505133228651154</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>22.719089847999999</v>
+        <v>22.719101422000001</v>
       </c>
       <c r="C118" s="5">
-        <v>-7.4019740000000667E-2</v>
+        <v>-7.4014342999998206E-2</v>
       </c>
       <c r="D118" s="5">
-        <v>-3.8280978355136219</v>
+        <v>-3.8278226645616642</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>22.909850540000001</v>
+        <v>22.909834989</v>
       </c>
       <c r="C119" s="5">
-        <v>0.19076069200000134</v>
+        <v>0.19073356699999877</v>
       </c>
       <c r="D119" s="5">
-        <v>10.554372120861299</v>
+        <v>10.552795763168188</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>23.06269425</v>
+        <v>23.062662996</v>
       </c>
       <c r="C120" s="5">
-        <v>0.15284370999999908</v>
+        <v>0.1528280070000001</v>
       </c>
       <c r="D120" s="5">
-        <v>8.3062268301626663</v>
+        <v>8.3053477528781894</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>23.069632486</v>
+        <v>23.069578878000002</v>
       </c>
       <c r="C121" s="5">
-        <v>6.9382359999998755E-3</v>
+        <v>6.9158820000012611E-3</v>
       </c>
       <c r="D121" s="5">
-        <v>0.36160880494298109</v>
+        <v>0.36044232038237034</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>23.481561070000001</v>
+        <v>23.481521268000002</v>
       </c>
       <c r="C122" s="5">
-        <v>0.41192858400000176</v>
+        <v>0.4119423900000001</v>
       </c>
       <c r="D122" s="5">
-        <v>23.661775263889375</v>
+        <v>23.662708245966435</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>23.653996447000001</v>
+        <v>23.654005143999999</v>
       </c>
       <c r="C123" s="5">
-        <v>0.17243537699999933</v>
+        <v>0.17248387599999759</v>
       </c>
       <c r="D123" s="5">
-        <v>9.1768948528212935</v>
+        <v>9.1795972884810784</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>23.611463958000002</v>
+        <v>23.611490495000002</v>
       </c>
       <c r="C124" s="5">
-        <v>-4.2532488999999174E-2</v>
+        <v>-4.2514648999997462E-2</v>
       </c>
       <c r="D124" s="5">
-        <v>-2.1365203391772059</v>
+        <v>-2.1356322511649206</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>23.777082807999999</v>
+        <v>23.777110877999998</v>
       </c>
       <c r="C125" s="5">
-        <v>0.16561884999999776</v>
+        <v>0.16562038299999671</v>
       </c>
       <c r="D125" s="5">
-        <v>8.7496487890253327</v>
+        <v>8.7497227108680917</v>
       </c>
       <c r="E125" s="5">
-        <v>4.9358066781328036</v>
+        <v>4.93591343393458</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>23.723039257</v>
+        <v>23.723069421999998</v>
       </c>
       <c r="C126" s="5">
-        <v>-5.4043550999999468E-2</v>
+        <v>-5.404145600000021E-2</v>
       </c>
       <c r="D126" s="5">
-        <v>-2.6936714077853252</v>
+        <v>-2.6935651491272083</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>23.704621149000001</v>
+        <v>23.704645939999999</v>
       </c>
       <c r="C127" s="5">
-        <v>-1.8418107999998767E-2</v>
+        <v>-1.8423481999999325E-2</v>
       </c>
       <c r="D127" s="5">
-        <v>-0.92768876387750998</v>
+        <v>-0.92795711309381357</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>23.772997624999999</v>
+        <v>23.773067224999998</v>
       </c>
       <c r="C128" s="5">
-        <v>6.837647599999741E-2</v>
+        <v>6.8421284999999443E-2</v>
       </c>
       <c r="D128" s="5">
-        <v>3.5168716215495666</v>
+        <v>3.5192092963295174</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>23.804811960999999</v>
+        <v>23.804824904</v>
       </c>
       <c r="C129" s="5">
-        <v>3.1814336000000054E-2</v>
+        <v>3.1757679000001815E-2</v>
       </c>
       <c r="D129" s="5">
-        <v>1.6177791583245726</v>
+        <v>1.6148721506322072</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>23.914976733</v>
+        <v>23.914983626000001</v>
       </c>
       <c r="C130" s="5">
-        <v>0.11016477200000097</v>
+        <v>0.11015872200000132</v>
       </c>
       <c r="D130" s="5">
-        <v>5.6969582226504833</v>
+        <v>5.696634176480786</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>24.041466152000002</v>
+        <v>24.041426778000002</v>
       </c>
       <c r="C131" s="5">
-        <v>0.1264894190000021</v>
+        <v>0.12644315200000023</v>
       </c>
       <c r="D131" s="5">
-        <v>6.5348844655290783</v>
+        <v>6.5324222796513842</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>24.028442836</v>
+        <v>24.028373369000001</v>
       </c>
       <c r="C132" s="5">
-        <v>-1.3023316000001728E-2</v>
+        <v>-1.3053409000001182E-2</v>
       </c>
       <c r="D132" s="5">
-        <v>-0.64810946477710241</v>
+        <v>-0.64960364389499148</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>23.916558519999999</v>
+        <v>23.916444832</v>
       </c>
       <c r="C133" s="5">
-        <v>-0.11188431600000115</v>
+        <v>-0.11192853700000072</v>
       </c>
       <c r="D133" s="5">
-        <v>-5.4466945800066391</v>
+        <v>-5.448807824720248</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>24.074118593000001</v>
+        <v>24.073961688000001</v>
       </c>
       <c r="C134" s="5">
-        <v>0.15756007300000263</v>
+        <v>0.15751685600000087</v>
       </c>
       <c r="D134" s="5">
-        <v>8.1983167843349811</v>
+        <v>8.1960263841923009</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>24.176147251</v>
+        <v>24.176252927</v>
       </c>
       <c r="C135" s="5">
-        <v>0.10202865799999827</v>
+        <v>0.10229123899999948</v>
       </c>
       <c r="D135" s="5">
-        <v>5.2059637214617149</v>
+        <v>5.2197112648944222</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>24.238056982</v>
+        <v>24.238145527</v>
       </c>
       <c r="C136" s="5">
-        <v>6.1909731000000079E-2</v>
+        <v>6.1892600000000186E-2</v>
       </c>
       <c r="D136" s="5">
-        <v>3.116584460841243</v>
+        <v>3.1156960827312341</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>24.508186808000001</v>
+        <v>24.508249814999999</v>
       </c>
       <c r="C137" s="5">
-        <v>0.27012982600000157</v>
+        <v>0.27010428799999886</v>
       </c>
       <c r="D137" s="5">
-        <v>14.224839938785273</v>
+        <v>14.223356468241954</v>
       </c>
       <c r="E137" s="5">
-        <v>3.0748263187022173</v>
+        <v>3.0749696241543445</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>24.657921089999999</v>
+        <v>24.657980116000001</v>
       </c>
       <c r="C138" s="5">
-        <v>0.14973428199999717</v>
+        <v>0.14973030100000173</v>
       </c>
       <c r="D138" s="5">
-        <v>7.5829174322366022</v>
+        <v>7.5826888487559474</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>24.724138330999999</v>
+        <v>24.724181674</v>
       </c>
       <c r="C139" s="5">
-        <v>6.6217241000000371E-2</v>
+        <v>6.6201557999999494E-2</v>
       </c>
       <c r="D139" s="5">
-        <v>3.2705467783485709</v>
+        <v>3.2697527599302001</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>24.784045043999999</v>
+        <v>24.784136480000001</v>
       </c>
       <c r="C140" s="5">
-        <v>5.9906713000000167E-2</v>
+        <v>5.995480600000036E-2</v>
       </c>
       <c r="D140" s="5">
-        <v>2.9466690716238642</v>
+        <v>2.9490610524027794</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>25.117536940000001</v>
+        <v>25.117560243</v>
       </c>
       <c r="C141" s="5">
-        <v>0.33349189600000173</v>
+        <v>0.33342376299999898</v>
       </c>
       <c r="D141" s="5">
-        <v>17.397356822457468</v>
+        <v>17.393466510698929</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>25.214293445999999</v>
+        <v>25.214292974999999</v>
       </c>
       <c r="C142" s="5">
-        <v>9.675650599999841E-2</v>
+        <v>9.6732731999999544E-2</v>
       </c>
       <c r="D142" s="5">
-        <v>4.7217856370820099</v>
+        <v>4.7205962921895273</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>25.371235971000001</v>
+        <v>25.371162317</v>
       </c>
       <c r="C143" s="5">
-        <v>0.15694252500000161</v>
+        <v>0.15686934200000024</v>
       </c>
       <c r="D143" s="5">
-        <v>7.7302978171304604</v>
+        <v>7.7265690658883779</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>25.089068764</v>
+        <v>25.088945635000002</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.28216720700000053</v>
+        <v>-0.28221668199999783</v>
       </c>
       <c r="D144" s="5">
-        <v>-12.55902192325189</v>
+        <v>-12.561125341419309</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>25.052608571</v>
+        <v>25.052425777</v>
       </c>
       <c r="C145" s="5">
-        <v>-3.6460192999999919E-2</v>
+        <v>-3.6519858000001904E-2</v>
       </c>
       <c r="D145" s="5">
-        <v>-1.7300051712434983</v>
+        <v>-1.7328220346821688</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>24.860374019999998</v>
+        <v>24.860087034999999</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.19223455100000209</v>
+        <v>-0.19233874200000045</v>
       </c>
       <c r="D146" s="5">
-        <v>-8.8290534234530149</v>
+        <v>-8.8337002959788524</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>24.910048696</v>
+        <v>24.910255759000002</v>
       </c>
       <c r="C147" s="5">
-        <v>4.9674676000002194E-2</v>
+        <v>5.0168724000002385E-2</v>
       </c>
       <c r="D147" s="5">
-        <v>2.4243035217726527</v>
+        <v>2.4487116832922817</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>24.956288422</v>
+        <v>24.956443477000001</v>
       </c>
       <c r="C148" s="5">
-        <v>4.6239725999999592E-2</v>
+        <v>4.6187717999998767E-2</v>
       </c>
       <c r="D148" s="5">
-        <v>2.2504047163112384</v>
+        <v>2.2478288361211129</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>24.838375624000001</v>
+        <v>24.838479528000001</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.11791279799999899</v>
+        <v>-0.11796394899999996</v>
       </c>
       <c r="D149" s="5">
-        <v>-5.5246885775793286</v>
+        <v>-5.5269897963251431</v>
       </c>
       <c r="E149" s="5">
-        <v>1.3472592590661137</v>
+        <v>1.3474226658073629</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>25.076995655000001</v>
+        <v>25.077085555</v>
       </c>
       <c r="C150" s="5">
-        <v>0.23862003099999995</v>
+        <v>0.23860602699999944</v>
       </c>
       <c r="D150" s="5">
-        <v>12.157357957419258</v>
+        <v>12.156552792006114</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>25.240301766999998</v>
+        <v>25.240372136000001</v>
       </c>
       <c r="C151" s="5">
-        <v>0.16330611199999723</v>
+        <v>0.16328658100000126</v>
       </c>
       <c r="D151" s="5">
-        <v>8.1006881642035076</v>
+        <v>8.0996543013046143</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>25.294716526999999</v>
+        <v>25.294835676999998</v>
       </c>
       <c r="C152" s="5">
-        <v>5.4414760000000229E-2</v>
+        <v>5.4463540999996951E-2</v>
       </c>
       <c r="D152" s="5">
-        <v>2.6179384275100803</v>
+        <v>2.6203058515767097</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>25.416158452000001</v>
+        <v>25.416238492000002</v>
       </c>
       <c r="C153" s="5">
-        <v>0.12144192500000273</v>
+        <v>0.12140281500000327</v>
       </c>
       <c r="D153" s="5">
-        <v>5.9158879752364335</v>
+        <v>5.9139036138976309</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>25.813760211999998</v>
+        <v>25.813727017000001</v>
       </c>
       <c r="C154" s="5">
-        <v>0.39760175999999703</v>
+        <v>0.39748852499999998</v>
       </c>
       <c r="D154" s="5">
-        <v>20.474836590747913</v>
+        <v>20.468424923367536</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>25.536907132</v>
+        <v>25.536774281</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.27685307999999864</v>
+        <v>-0.27695273600000192</v>
       </c>
       <c r="D155" s="5">
-        <v>-12.137348056156528</v>
+        <v>-12.141477206027062</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>25.768849333999999</v>
+        <v>25.768642080999999</v>
       </c>
       <c r="C156" s="5">
-        <v>0.23194220199999904</v>
+        <v>0.23186779999999985</v>
       </c>
       <c r="D156" s="5">
-        <v>11.460439136806922</v>
+        <v>11.456639990502415</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>25.894275098000001</v>
+        <v>25.893992893</v>
       </c>
       <c r="C157" s="5">
-        <v>0.12542576400000272</v>
+        <v>0.12535081200000064</v>
       </c>
       <c r="D157" s="5">
-        <v>5.999734091426645</v>
+        <v>5.9961018279112377</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>26.437239613999999</v>
+        <v>26.436872502</v>
       </c>
       <c r="C158" s="5">
-        <v>0.54296451599999784</v>
+        <v>0.54287960899999987</v>
       </c>
       <c r="D158" s="5">
-        <v>28.276823293146535</v>
+        <v>28.272224109663078</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>26.068879417000002</v>
+        <v>26.069175189999999</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.36836019699999767</v>
+        <v>-0.36769731200000066</v>
       </c>
       <c r="D159" s="5">
-        <v>-15.496427203130004</v>
+        <v>-15.47083696990147</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>26.272116059999998</v>
+        <v>26.272327560000001</v>
       </c>
       <c r="C160" s="5">
-        <v>0.20323664299999677</v>
+        <v>0.20315237000000153</v>
       </c>
       <c r="D160" s="5">
-        <v>9.7671249611777977</v>
+        <v>9.762784282030367</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>25.868936136999999</v>
+        <v>25.869098307000002</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.40317992299999972</v>
+        <v>-0.40322925299999923</v>
       </c>
       <c r="D161" s="5">
-        <v>-16.938039742473421</v>
+        <v>-16.939815361074807</v>
       </c>
       <c r="E161" s="5">
-        <v>4.1490656579177498</v>
+        <v>4.1492828811771743</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>25.704388479999999</v>
+        <v>25.704537166000001</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.16454765699999996</v>
+        <v>-0.16456114100000008</v>
       </c>
       <c r="D162" s="5">
-        <v>-7.3715299389270132</v>
+        <v>-7.3720684193727237</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>25.653714345000001</v>
+        <v>25.653834261</v>
       </c>
       <c r="C163" s="5">
-        <v>-5.0674134999997733E-2</v>
+        <v>-5.0702905000001408E-2</v>
       </c>
       <c r="D163" s="5">
-        <v>-2.3402204564963558</v>
+        <v>-2.3415213266051338</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>25.803566601</v>
+        <v>25.80367528</v>
       </c>
       <c r="C164" s="5">
-        <v>0.14985225599999907</v>
+        <v>0.14984101900000013</v>
       </c>
       <c r="D164" s="5">
-        <v>7.2392607357023353</v>
+        <v>7.2386653964558123</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>25.712203577</v>
+        <v>25.712499844</v>
       </c>
       <c r="C165" s="5">
-        <v>-9.1363023999999626E-2</v>
+        <v>-9.1175436000000332E-2</v>
       </c>
       <c r="D165" s="5">
-        <v>-4.1670825474645738</v>
+        <v>-4.1586750391751304</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>25.799803171000001</v>
+        <v>25.799683497</v>
       </c>
       <c r="C166" s="5">
-        <v>8.759959400000028E-2</v>
+        <v>8.7183653000000305E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>4.1657959701097313</v>
+        <v>4.1455969297235162</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>26.106411198</v>
+        <v>26.106084026000001</v>
       </c>
       <c r="C167" s="5">
-        <v>0.30660802699999934</v>
+        <v>0.30640052900000114</v>
       </c>
       <c r="D167" s="5">
-        <v>15.231012618455985</v>
+        <v>15.220097874281645</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>26.152410047</v>
+        <v>26.152051835999998</v>
       </c>
       <c r="C168" s="5">
-        <v>4.5998849000000064E-2</v>
+        <v>4.5967809999996945E-2</v>
       </c>
       <c r="D168" s="5">
-        <v>2.1349811310704903</v>
+        <v>2.133553510860553</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>26.459518512999999</v>
+        <v>26.459159604</v>
       </c>
       <c r="C169" s="5">
-        <v>0.30710846599999897</v>
+        <v>0.30710776800000161</v>
       </c>
       <c r="D169" s="5">
-        <v>15.038349042674337</v>
+        <v>15.038532091696721</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>26.503939053</v>
+        <v>26.503611532000001</v>
       </c>
       <c r="C170" s="5">
-        <v>4.4420540000000841E-2</v>
+        <v>4.4451928000000862E-2</v>
       </c>
       <c r="D170" s="5">
-        <v>2.0332795989446151</v>
+        <v>2.0347574920397404</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>27.436150619999999</v>
+        <v>27.436438841000001</v>
       </c>
       <c r="C171" s="5">
-        <v>0.93221156699999952</v>
+        <v>0.93282730900000033</v>
       </c>
       <c r="D171" s="5">
-        <v>51.40947390820083</v>
+        <v>51.451019017384446</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>27.592426283000002</v>
+        <v>27.592640576000001</v>
       </c>
       <c r="C172" s="5">
-        <v>0.1562756630000024</v>
+        <v>0.15620173499999979</v>
       </c>
       <c r="D172" s="5">
-        <v>7.0534210980802703</v>
+        <v>7.04990283347251</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>27.682101401000001</v>
+        <v>27.682384636999998</v>
       </c>
       <c r="C173" s="5">
-        <v>8.9675117999998832E-2</v>
+        <v>8.9744060999997544E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>3.9704612173768972</v>
+        <v>3.9735371397998209</v>
       </c>
       <c r="E173" s="5">
-        <v>7.0090445714412475</v>
+        <v>7.0094686273210138</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>28.000807821999999</v>
+        <v>28.001130024999998</v>
       </c>
       <c r="C174" s="5">
-        <v>0.31870642099999813</v>
+        <v>0.31874538799999996</v>
       </c>
       <c r="D174" s="5">
-        <v>14.72500066947282</v>
+        <v>14.726756204600733</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>28.213762388999999</v>
+        <v>28.214064871000001</v>
       </c>
       <c r="C175" s="5">
-        <v>0.21295456700000059</v>
+        <v>0.21293484600000312</v>
       </c>
       <c r="D175" s="5">
-        <v>9.5179542929894509</v>
+        <v>9.5169215487024061</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>28.408152235999999</v>
+        <v>28.408375502999998</v>
       </c>
       <c r="C176" s="5">
-        <v>0.19438984700000006</v>
+        <v>0.19431063199999699</v>
       </c>
       <c r="D176" s="5">
-        <v>8.5884879731561448</v>
+        <v>8.5847589410185989</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>28.017724977</v>
+        <v>28.018412475000002</v>
       </c>
       <c r="C177" s="5">
-        <v>-0.39042725899999908</v>
+        <v>-0.38996302799999683</v>
       </c>
       <c r="D177" s="5">
-        <v>-15.300942935366834</v>
+        <v>-15.283989462846105</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>27.883679055999998</v>
+        <v>27.883618670000001</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.13404592100000201</v>
+        <v>-0.13479380500000104</v>
       </c>
       <c r="D178" s="5">
-        <v>-5.5925018442936629</v>
+        <v>-5.6227489073213839</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>27.730712700000002</v>
+        <v>27.729263723999999</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.15296635599999675</v>
+        <v>-0.15435494600000155</v>
       </c>
       <c r="D179" s="5">
-        <v>-6.3880109541538443</v>
+        <v>-6.4442594124985986</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>27.798365144000002</v>
+        <v>27.797993233</v>
       </c>
       <c r="C180" s="5">
-        <v>6.7652444000000145E-2</v>
+        <v>6.8729509000000633E-2</v>
       </c>
       <c r="D180" s="5">
-        <v>2.9671486193874497</v>
+        <v>3.01519284236893</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>27.837921196</v>
+        <v>27.837537302000001</v>
       </c>
       <c r="C181" s="5">
-        <v>3.9556051999998232E-2</v>
+        <v>3.9544069000001514E-2</v>
       </c>
       <c r="D181" s="5">
-        <v>1.7209833315979362</v>
+        <v>1.7204810944604576</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>27.677436322999998</v>
+        <v>27.677179933000001</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.16048487300000147</v>
+        <v>-0.16035736899999975</v>
       </c>
       <c r="D182" s="5">
-        <v>-6.7027785204392902</v>
+        <v>-6.6977102440205716</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>27.772678872</v>
+        <v>27.772923918</v>
       </c>
       <c r="C183" s="5">
-        <v>9.5242549000001731E-2</v>
+        <v>9.5743984999998588E-2</v>
       </c>
       <c r="D183" s="5">
-        <v>4.2084526963681146</v>
+        <v>4.2310726978986857</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>27.904500508000002</v>
+        <v>27.904496995999999</v>
       </c>
       <c r="C184" s="5">
-        <v>0.13182163600000152</v>
+        <v>0.13157307799999884</v>
       </c>
       <c r="D184" s="5">
-        <v>5.8468080112032528</v>
+        <v>5.8354418244383588</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>28.167395759000001</v>
+        <v>28.167911212</v>
       </c>
       <c r="C185" s="5">
-        <v>0.26289525099999977</v>
+        <v>0.26341421600000103</v>
       </c>
       <c r="D185" s="5">
-        <v>11.910107490685018</v>
+        <v>11.934853985195982</v>
       </c>
       <c r="E185" s="5">
-        <v>1.7530979710321803</v>
+        <v>1.7539188959575736</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>28.345440184000001</v>
+        <v>28.346248979999999</v>
       </c>
       <c r="C186" s="5">
-        <v>0.17804442499999951</v>
+        <v>0.17833776799999868</v>
       </c>
       <c r="D186" s="5">
-        <v>7.8544624527875806</v>
+        <v>7.8677082379796648</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>28.206912375999998</v>
+        <v>28.207776015</v>
       </c>
       <c r="C187" s="5">
-        <v>-0.13852780800000275</v>
+        <v>-0.13847296499999828</v>
       </c>
       <c r="D187" s="5">
-        <v>-5.7094595293821442</v>
+        <v>-5.7071010509994409</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>28.308974983999999</v>
+        <v>28.309093991000001</v>
       </c>
       <c r="C188" s="5">
-        <v>0.10206260800000067</v>
+        <v>0.1013179760000007</v>
       </c>
       <c r="D188" s="5">
-        <v>4.4294865610053913</v>
+        <v>4.3963914138738458</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>28.712690716000001</v>
+        <v>28.714173135999999</v>
       </c>
       <c r="C189" s="5">
-        <v>0.40371573200000199</v>
+        <v>0.40507914499999842</v>
       </c>
       <c r="D189" s="5">
-        <v>18.521456261699232</v>
+        <v>18.588924951816566</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>28.360810968999999</v>
+        <v>28.361282141</v>
       </c>
       <c r="C190" s="5">
-        <v>-0.35187974700000169</v>
+        <v>-0.35289099499999921</v>
       </c>
       <c r="D190" s="5">
-        <v>-13.754384121300411</v>
+        <v>-13.790614935330126</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>28.598656600000002</v>
+        <v>28.594159109</v>
       </c>
       <c r="C191" s="5">
-        <v>0.23784563100000256</v>
+        <v>0.23287696799999935</v>
       </c>
       <c r="D191" s="5">
-        <v>10.541118072987787</v>
+        <v>10.310697228428833</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>28.461509923000001</v>
+        <v>28.461536243000001</v>
       </c>
       <c r="C192" s="5">
-        <v>-0.13714667700000049</v>
+        <v>-0.1326228659999984</v>
       </c>
       <c r="D192" s="5">
-        <v>-5.6052936005018594</v>
+        <v>-5.4259251206746573</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>28.560862171</v>
+        <v>28.560696229000001</v>
       </c>
       <c r="C193" s="5">
-        <v>9.9352247999998866E-2</v>
+        <v>9.9159986000000089E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>4.2702765711379653</v>
+        <v>4.261849921967964</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>28.767615694</v>
+        <v>28.767427504</v>
       </c>
       <c r="C194" s="5">
-        <v>0.20675352299999972</v>
+        <v>0.20673127499999921</v>
       </c>
       <c r="D194" s="5">
-        <v>9.0412093116349688</v>
+        <v>9.0402519994274186</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>28.488221833000001</v>
+        <v>28.488327803000001</v>
       </c>
       <c r="C195" s="5">
-        <v>-0.27939386099999908</v>
+        <v>-0.27909970099999981</v>
       </c>
       <c r="D195" s="5">
-        <v>-11.051692422343129</v>
+        <v>-11.04073880110359</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>28.623682139</v>
+        <v>28.623472622000001</v>
       </c>
       <c r="C196" s="5">
-        <v>0.13546030599999881</v>
+        <v>0.13514481900000064</v>
       </c>
       <c r="D196" s="5">
-        <v>5.8575641398740608</v>
+        <v>5.843541679870734</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>28.636213572999999</v>
+        <v>28.636798933000001</v>
       </c>
       <c r="C197" s="5">
-        <v>1.2531433999999564E-2</v>
+        <v>1.3326311000000146E-2</v>
       </c>
       <c r="D197" s="5">
-        <v>0.52662627077775248</v>
+        <v>0.56012021524090017</v>
       </c>
       <c r="E197" s="5">
-        <v>1.6643988603390891</v>
+        <v>1.6646165825751735</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>28.578036736000001</v>
+        <v>28.578941946</v>
       </c>
       <c r="C198" s="5">
-        <v>-5.8176836999997761E-2</v>
+        <v>-5.785698700000097E-2</v>
       </c>
       <c r="D198" s="5">
-        <v>-2.4108425404945955</v>
+        <v>-2.397686462056281</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>28.605246094000002</v>
+        <v>28.608632974999999</v>
       </c>
       <c r="C199" s="5">
-        <v>2.720935800000035E-2</v>
+        <v>2.9691028999998537E-2</v>
       </c>
       <c r="D199" s="5">
-        <v>1.148530769268219</v>
+        <v>1.2538437470273944</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>28.814557248</v>
+        <v>28.814309660999999</v>
       </c>
       <c r="C200" s="5">
-        <v>0.20931115399999811</v>
+        <v>0.20567668600000033</v>
       </c>
       <c r="D200" s="5">
-        <v>9.1428144440204981</v>
+        <v>8.9766255883702684</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>29.614950970999999</v>
+        <v>29.616946111000001</v>
       </c>
       <c r="C201" s="5">
-        <v>0.80039372299999911</v>
+        <v>0.80263645000000139</v>
       </c>
       <c r="D201" s="5">
-        <v>38.927687352069725</v>
+        <v>39.054379692119625</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>29.645350411999999</v>
+        <v>29.646162797999999</v>
       </c>
       <c r="C202" s="5">
-        <v>3.0399441000000138E-2</v>
+        <v>2.9216686999998132E-2</v>
       </c>
       <c r="D202" s="5">
-        <v>1.2387657387524342</v>
+        <v>1.1902265444625248</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>29.753371107</v>
+        <v>29.745384387000001</v>
       </c>
       <c r="C203" s="5">
-        <v>0.10802069500000044</v>
+        <v>9.9221589000002552E-2</v>
       </c>
       <c r="D203" s="5">
-        <v>4.4612196553359906</v>
+        <v>4.0909941012899687</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>30.098677921</v>
+        <v>30.098831533999999</v>
       </c>
       <c r="C204" s="5">
-        <v>0.34530681400000063</v>
+        <v>0.35344714699999713</v>
       </c>
       <c r="D204" s="5">
-        <v>14.851027973476061</v>
+        <v>15.228685666535814</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>30.173140528000001</v>
+        <v>30.173066076000001</v>
       </c>
       <c r="C205" s="5">
-        <v>7.4462607000000958E-2</v>
+        <v>7.423454200000279E-2</v>
       </c>
       <c r="D205" s="5">
-        <v>3.009469099959472</v>
+        <v>3.0001107497330537</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>30.481613530000001</v>
+        <v>30.481590902000001</v>
       </c>
       <c r="C206" s="5">
-        <v>0.3084730019999995</v>
+        <v>0.30852482599999931</v>
       </c>
       <c r="D206" s="5">
-        <v>12.981996295946852</v>
+        <v>12.984335245672817</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>30.491327599000002</v>
+        <v>30.491286525</v>
       </c>
       <c r="C207" s="5">
-        <v>9.7140690000010466E-3</v>
+        <v>9.6956229999989318E-3</v>
       </c>
       <c r="D207" s="5">
-        <v>0.38309443132449328</v>
+        <v>0.38236598633829555</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>30.642828567999999</v>
+        <v>30.642168419000001</v>
       </c>
       <c r="C208" s="5">
-        <v>0.1515009689999971</v>
+        <v>0.15088189400000118</v>
       </c>
       <c r="D208" s="5">
-        <v>6.128056123272696</v>
+        <v>6.1023382517267688</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>30.816645152</v>
+        <v>30.817068625000001</v>
       </c>
       <c r="C209" s="5">
-        <v>0.17381658400000077</v>
+        <v>0.17490020600000022</v>
       </c>
       <c r="D209" s="5">
-        <v>7.0232345875465896</v>
+        <v>7.068560190337414</v>
       </c>
       <c r="E209" s="5">
-        <v>7.6142454149589422</v>
+        <v>7.6135244623571907</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>29.725975853000001</v>
+        <v>29.728190859000001</v>
       </c>
       <c r="C210" s="5">
-        <v>-1.0906692989999982</v>
+        <v>-1.0888777659999995</v>
       </c>
       <c r="D210" s="5">
-        <v>-35.105310744971185</v>
+        <v>-35.057969855917193</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>30.117237042999999</v>
+        <v>30.122930832000002</v>
       </c>
       <c r="C211" s="5">
-        <v>0.39126118999999804</v>
+        <v>0.39473997300000008</v>
       </c>
       <c r="D211" s="5">
-        <v>16.98982136226428</v>
+        <v>17.150710881816057</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>30.332222648999998</v>
+        <v>30.331981016</v>
       </c>
       <c r="C212" s="5">
-        <v>0.21498560599999905</v>
+        <v>0.20905018399999875</v>
       </c>
       <c r="D212" s="5">
-        <v>8.910385806584852</v>
+        <v>8.6532224262079396</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>30.327058056999999</v>
+        <v>30.330296324999999</v>
       </c>
       <c r="C213" s="5">
-        <v>-5.1645919999998569E-3</v>
+        <v>-1.6846910000012372E-3</v>
       </c>
       <c r="D213" s="5">
-        <v>-0.2041297788741514</v>
+        <v>-6.6629731399359127E-2</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>30.446832047000001</v>
+        <v>30.448157593000001</v>
       </c>
       <c r="C214" s="5">
-        <v>0.11977399000000233</v>
+        <v>0.11786126800000218</v>
       </c>
       <c r="D214" s="5">
-        <v>4.8436052592872425</v>
+        <v>4.7640754883426339</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>30.552623904000001</v>
+        <v>30.539066137999999</v>
       </c>
       <c r="C215" s="5">
-        <v>0.10579185699999982</v>
+        <v>9.0908544999997787E-2</v>
       </c>
       <c r="D215" s="5">
-        <v>4.2501838949096094</v>
+        <v>3.6422434268690296</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>30.275636496000001</v>
+        <v>30.276368639000001</v>
       </c>
       <c r="C216" s="5">
-        <v>-0.2769874080000001</v>
+        <v>-0.26269749899999795</v>
       </c>
       <c r="D216" s="5">
-        <v>-10.352699040523394</v>
+        <v>-9.8477887561693187</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>30.202059898000002</v>
+        <v>30.202344056000001</v>
       </c>
       <c r="C217" s="5">
-        <v>-7.3576597999998938E-2</v>
+        <v>-7.4024582999999922E-2</v>
       </c>
       <c r="D217" s="5">
-        <v>-2.8776040732751862</v>
+        <v>-2.8948209123273005</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>30.310274787000001</v>
+        <v>30.310294425999999</v>
       </c>
       <c r="C218" s="5">
-        <v>0.1082148889999992</v>
+        <v>0.10795036999999752</v>
       </c>
       <c r="D218" s="5">
-        <v>4.385387772565652</v>
+        <v>4.3744146216048607</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>30.640734820999999</v>
+        <v>30.640520509000002</v>
       </c>
       <c r="C219" s="5">
-        <v>0.3304600339999979</v>
+        <v>0.330226083000003</v>
       </c>
       <c r="D219" s="5">
-        <v>13.896828667518534</v>
+        <v>13.886383934024815</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>31.028491952</v>
+        <v>31.027740425000001</v>
       </c>
       <c r="C220" s="5">
-        <v>0.38775713100000075</v>
+        <v>0.38721991599999939</v>
       </c>
       <c r="D220" s="5">
-        <v>16.288804775266065</v>
+        <v>16.26476831929331</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>31.005082440999999</v>
+        <v>31.005260412999998</v>
       </c>
       <c r="C221" s="5">
-        <v>-2.3409511000000549E-2</v>
+        <v>-2.2480012000002603E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>-0.90159524822549519</v>
+        <v>-0.86595989782999316</v>
       </c>
       <c r="E221" s="5">
-        <v>0.61147892014381533</v>
+        <v>0.6106738778111076</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>30.961667891000001</v>
+        <v>30.965077303000001</v>
       </c>
       <c r="C222" s="5">
-        <v>-4.3414549999997831E-2</v>
+        <v>-4.0183109999997413E-2</v>
       </c>
       <c r="D222" s="5">
-        <v>-1.6674075206553729</v>
+        <v>-1.5441734447502298</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>31.325142488000001</v>
+        <v>31.333138786999999</v>
       </c>
       <c r="C223" s="5">
-        <v>0.36347459699999973</v>
+        <v>0.36806148399999827</v>
       </c>
       <c r="D223" s="5">
-        <v>15.033540575020222</v>
+        <v>15.234044717654371</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>31.234327740000001</v>
+        <v>31.234646595000001</v>
       </c>
       <c r="C224" s="5">
-        <v>-9.0814747999999668E-2</v>
+        <v>-9.8492191999998369E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>-3.4239820418510147</v>
+        <v>-3.7075294809797876</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>32.059033036999999</v>
+        <v>32.063086052999999</v>
       </c>
       <c r="C225" s="5">
-        <v>0.82470529699999773</v>
+        <v>0.8284394579999983</v>
       </c>
       <c r="D225" s="5">
-        <v>36.715914681675457</v>
+        <v>36.906696003977558</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>32.378230185</v>
+        <v>32.379553625</v>
       </c>
       <c r="C226" s="5">
-        <v>0.31919714800000065</v>
+        <v>0.31646757200000053</v>
       </c>
       <c r="D226" s="5">
-        <v>12.624336753595866</v>
+        <v>12.508786746941801</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>32.608938043999999</v>
+        <v>32.590808361999997</v>
       </c>
       <c r="C227" s="5">
-        <v>0.2307078589999989</v>
+        <v>0.21125473699999731</v>
       </c>
       <c r="D227" s="5">
-        <v>8.8936593693039754</v>
+        <v>8.1163316895600968</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>33.458076353999999</v>
+        <v>33.458911184000002</v>
       </c>
       <c r="C228" s="5">
-        <v>0.84913831000000073</v>
+        <v>0.86810282200000444</v>
       </c>
       <c r="D228" s="5">
-        <v>36.135611841673906</v>
+        <v>37.088195033224316</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>33.937285731000003</v>
+        <v>33.937617582999998</v>
       </c>
       <c r="C229" s="5">
-        <v>0.47920937700000366</v>
+        <v>0.47870639899999645</v>
       </c>
       <c r="D229" s="5">
-        <v>18.607907561972237</v>
+        <v>18.586314057895969</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>34.461857746</v>
+        <v>34.461829719999997</v>
       </c>
       <c r="C230" s="5">
-        <v>0.52457201499999684</v>
+        <v>0.52421213699999925</v>
       </c>
       <c r="D230" s="5">
-        <v>20.209548316897052</v>
+        <v>20.194270766246358</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>34.802246449000002</v>
+        <v>34.801909698000003</v>
       </c>
       <c r="C231" s="5">
-        <v>0.34038870300000212</v>
+        <v>0.34007997800000567</v>
       </c>
       <c r="D231" s="5">
-        <v>12.518287231250769</v>
+        <v>12.506320970123962</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>35.136420829000002</v>
+        <v>35.135388472000002</v>
       </c>
       <c r="C232" s="5">
-        <v>0.33417438000000033</v>
+        <v>0.33347877399999959</v>
       </c>
       <c r="D232" s="5">
-        <v>12.150936075941466</v>
+        <v>12.124419126291341</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>35.526615413000002</v>
+        <v>35.526400588000001</v>
       </c>
       <c r="C233" s="5">
-        <v>0.39019458399999962</v>
+        <v>0.39101211599999885</v>
       </c>
       <c r="D233" s="5">
-        <v>14.170992253451953</v>
+        <v>14.202966797723903</v>
       </c>
       <c r="E233" s="5">
-        <v>14.583199320963235</v>
+        <v>14.581848740429738</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>35.797710340999998</v>
+        <v>35.804327272999998</v>
       </c>
       <c r="C234" s="5">
-        <v>0.27109492799999657</v>
+        <v>0.27792668499999706</v>
       </c>
       <c r="D234" s="5">
-        <v>9.5511597685631333</v>
+        <v>9.8023705208752929</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>36.211348110000003</v>
+        <v>36.219792744999999</v>
       </c>
       <c r="C235" s="5">
-        <v>0.4136377690000046</v>
+        <v>0.41546547200000106</v>
       </c>
       <c r="D235" s="5">
-        <v>14.781877968511935</v>
+        <v>14.848496043036373</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>36.067346997000001</v>
+        <v>36.069946608999999</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.14400111300000162</v>
+        <v>-0.14984613600000074</v>
       </c>
       <c r="D236" s="5">
-        <v>-4.6690202900410371</v>
+        <v>-4.8531394350382673</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>35.999741653000001</v>
+        <v>36.004690586000002</v>
       </c>
       <c r="C237" s="5">
-        <v>-6.76053440000004E-2</v>
+        <v>-6.5256022999996333E-2</v>
       </c>
       <c r="D237" s="5">
-        <v>-2.2262590942709548</v>
+        <v>-2.1495103646892666</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>36.130219209000003</v>
+        <v>36.131567699999998</v>
       </c>
       <c r="C238" s="5">
-        <v>0.13047755600000244</v>
+        <v>0.12687711399999557</v>
       </c>
       <c r="D238" s="5">
-        <v>4.437038656919845</v>
+        <v>4.311614735396474</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>36.142132015999998</v>
+        <v>36.119418136</v>
       </c>
       <c r="C239" s="5">
-        <v>1.191280699999453E-2</v>
+        <v>-1.2149563999997781E-2</v>
       </c>
       <c r="D239" s="5">
-        <v>0.39638068074738797</v>
+        <v>-0.40276534582616152</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>35.955451656999998</v>
+        <v>35.956366021999997</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.18668035900000035</v>
+        <v>-0.16305211400000275</v>
       </c>
       <c r="D240" s="5">
-        <v>-6.0251226435425576</v>
+        <v>-5.2846066263393388</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>35.878834414000004</v>
+        <v>35.878667929999999</v>
       </c>
       <c r="C241" s="5">
-        <v>-7.6617242999994062E-2</v>
+        <v>-7.7698091999998553E-2</v>
       </c>
       <c r="D241" s="5">
-        <v>-2.5273155384082036</v>
+        <v>-2.5624816546643503</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>35.708760910000002</v>
+        <v>35.707664688999998</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.17007350400000121</v>
+        <v>-0.17100324100000108</v>
       </c>
       <c r="D242" s="5">
-        <v>-5.5422804725784092</v>
+        <v>-5.5718137935338419</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>35.730081315</v>
+        <v>35.728864379999997</v>
       </c>
       <c r="C243" s="5">
-        <v>2.1320404999997322E-2</v>
+        <v>2.1199690999999632E-2</v>
       </c>
       <c r="D243" s="5">
-        <v>0.71883393327818457</v>
+        <v>0.71477268334425581</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>35.702345682999997</v>
+        <v>35.701279792000001</v>
       </c>
       <c r="C244" s="5">
-        <v>-2.7735632000002397E-2</v>
+        <v>-2.7584587999996302E-2</v>
       </c>
       <c r="D244" s="5">
-        <v>-0.92753855687218723</v>
+        <v>-0.92254004081767649</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>35.742333289999998</v>
+        <v>35.742427745000001</v>
       </c>
       <c r="C245" s="5">
-        <v>3.998760700000048E-2</v>
+        <v>4.1147952999999404E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>1.3523433679378138</v>
+        <v>1.39187610101279</v>
       </c>
       <c r="E245" s="5">
-        <v>0.60720075496147885</v>
+        <v>0.60807499049866376</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>35.861456271999998</v>
+        <v>35.870555578000001</v>
       </c>
       <c r="C246" s="5">
-        <v>0.11912298200000038</v>
+        <v>0.12812783300000063</v>
       </c>
       <c r="D246" s="5">
-        <v>4.0735229453900734</v>
+        <v>4.3875402860063861</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>35.708228890999997</v>
+        <v>35.717962544000002</v>
       </c>
       <c r="C247" s="5">
-        <v>-0.15322738100000066</v>
+        <v>-0.1525930339999988</v>
       </c>
       <c r="D247" s="5">
-        <v>-5.0085185054212999</v>
+        <v>-4.9870306331772696</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>35.886660096999996</v>
+        <v>35.892746576999997</v>
       </c>
       <c r="C248" s="5">
-        <v>0.17843120599999907</v>
+        <v>0.17478403299999457</v>
       </c>
       <c r="D248" s="5">
-        <v>6.1638783358462401</v>
+        <v>6.0327880562526692</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>35.417216748999998</v>
+        <v>35.421343112000002</v>
       </c>
       <c r="C249" s="5">
-        <v>-0.46944334799999865</v>
+        <v>-0.47140346499999453</v>
       </c>
       <c r="D249" s="5">
-        <v>-14.615968524700929</v>
+        <v>-14.67034560859557</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>35.374480143</v>
+        <v>35.373811631000002</v>
       </c>
       <c r="C250" s="5">
-        <v>-4.2736605999998289E-2</v>
+        <v>-4.7531481000000042E-2</v>
       </c>
       <c r="D250" s="5">
-        <v>-1.4384230086781691</v>
+        <v>-1.5984344111370397</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>35.297845830999997</v>
+        <v>35.276971805000002</v>
       </c>
       <c r="C251" s="5">
-        <v>-7.6634312000003035E-2</v>
+        <v>-9.6839826000000073E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>-2.5688950350383322</v>
+        <v>-3.2361209828387749</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>35.558858088000001</v>
+        <v>35.556747946000002</v>
       </c>
       <c r="C252" s="5">
-        <v>0.26101225700000441</v>
+        <v>0.27977614099999926</v>
       </c>
       <c r="D252" s="5">
-        <v>9.2434099030005434</v>
+        <v>9.943313522376851</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>35.757128131999998</v>
+        <v>35.754550827000003</v>
       </c>
       <c r="C253" s="5">
-        <v>0.19827004399999737</v>
+        <v>0.19780288100000121</v>
       </c>
       <c r="D253" s="5">
-        <v>6.9000475061135491</v>
+        <v>6.8837101328298456</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>35.740456047000002</v>
+        <v>35.737612458999998</v>
       </c>
       <c r="C254" s="5">
-        <v>-1.6672084999996173E-2</v>
+        <v>-1.6938368000005255E-2</v>
       </c>
       <c r="D254" s="5">
-        <v>-0.55807827771950924</v>
+        <v>-0.56700933805786669</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>35.773583905999999</v>
+        <v>35.767309617999999</v>
       </c>
       <c r="C255" s="5">
-        <v>3.3127858999996818E-2</v>
+        <v>2.969715900000125E-2</v>
       </c>
       <c r="D255" s="5">
-        <v>1.1179689313195462</v>
+        <v>1.001743345285977</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>35.751999787999999</v>
+        <v>35.753110147000001</v>
       </c>
       <c r="C256" s="5">
-        <v>-2.1584117999999819E-2</v>
+        <v>-1.4199470999997743E-2</v>
       </c>
       <c r="D256" s="5">
-        <v>-0.72162642304387514</v>
+        <v>-0.47535611465672201</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>35.657134055</v>
+        <v>35.659153895000003</v>
       </c>
       <c r="C257" s="5">
-        <v>-9.4865732999998897E-2</v>
+        <v>-9.395625199999813E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>-3.1380659174441883</v>
+        <v>-3.1083195568298083</v>
       </c>
       <c r="E257" s="5">
-        <v>-0.23837065786590506</v>
+        <v>-0.2329831946338512</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>35.728497629000003</v>
+        <v>35.743614680999997</v>
       </c>
       <c r="C258" s="5">
-        <v>7.1363574000002927E-2</v>
+        <v>8.4460785999993959E-2</v>
       </c>
       <c r="D258" s="5">
-        <v>2.4282730132448638</v>
+        <v>2.8795903434252423</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>35.736590659999997</v>
+        <v>35.749128550999998</v>
       </c>
       <c r="C259" s="5">
-        <v>8.0930309999942551E-3</v>
+        <v>5.5138700000014751E-3</v>
       </c>
       <c r="D259" s="5">
-        <v>0.27215657092105605</v>
+        <v>0.18527115310287279</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>35.918989592000003</v>
+        <v>35.931899610999999</v>
       </c>
       <c r="C260" s="5">
-        <v>0.18239893200000523</v>
+        <v>0.18277106000000032</v>
       </c>
       <c r="D260" s="5">
-        <v>6.2996721914259313</v>
+        <v>6.3106117043397081</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>36.038598774999997</v>
+        <v>36.043101972999999</v>
       </c>
       <c r="C261" s="5">
-        <v>0.11960918299999435</v>
+        <v>0.11120236200000022</v>
       </c>
       <c r="D261" s="5">
-        <v>4.0699687654558669</v>
+        <v>3.7776410919645453</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>35.997815121999999</v>
+        <v>35.993484221999999</v>
       </c>
       <c r="C262" s="5">
-        <v>-4.078365299999831E-2</v>
+        <v>-4.9617750999999544E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>-1.3495784659764865</v>
+        <v>-1.6394968179462177</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>36.097429634999997</v>
+        <v>36.074059892000001</v>
       </c>
       <c r="C263" s="5">
-        <v>9.9614512999998794E-2</v>
+        <v>8.0575670000001764E-2</v>
       </c>
       <c r="D263" s="5">
-        <v>3.3716945986959734</v>
+        <v>2.7196652520967257</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>36.219145228000002</v>
+        <v>36.210245950000001</v>
       </c>
       <c r="C264" s="5">
-        <v>0.12171559300000467</v>
+        <v>0.13618605799999983</v>
       </c>
       <c r="D264" s="5">
-        <v>4.1221240614428334</v>
+        <v>4.6254724976496409</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>36.218547211000001</v>
+        <v>36.213453127000001</v>
       </c>
       <c r="C265" s="5">
-        <v>-5.9801700000150504E-4</v>
+        <v>3.207177000000172E-3</v>
       </c>
       <c r="D265" s="5">
-        <v>-1.9811490064436388E-2</v>
+        <v>0.10633696809199122</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>36.256637560000001</v>
+        <v>36.248538822999997</v>
       </c>
       <c r="C266" s="5">
-        <v>3.8090349000000856E-2</v>
+        <v>3.5085695999995892E-2</v>
       </c>
       <c r="D266" s="5">
-        <v>1.2693423682677674</v>
+        <v>1.1688450527909344</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>36.434745116000002</v>
+        <v>36.421036710999999</v>
       </c>
       <c r="C267" s="5">
-        <v>0.1781075560000005</v>
+        <v>0.17249788800000232</v>
       </c>
       <c r="D267" s="5">
-        <v>6.0568017844321087</v>
+        <v>5.8623634118809553</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>36.408700222</v>
+        <v>36.412369554000001</v>
       </c>
       <c r="C268" s="5">
-        <v>-2.6044894000001761E-2</v>
+        <v>-8.6671569999978715E-3</v>
       </c>
       <c r="D268" s="5">
-        <v>-0.85443955305171126</v>
+        <v>-0.28519194973142259</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>36.487828743000001</v>
+        <v>36.494083041000003</v>
       </c>
       <c r="C269" s="5">
-        <v>7.9128521000001228E-2</v>
+        <v>8.1713487000001805E-2</v>
       </c>
       <c r="D269" s="5">
-        <v>2.639410666042008</v>
+        <v>2.7264238874931568</v>
       </c>
       <c r="E269" s="5">
-        <v>2.3296731776555113</v>
+        <v>2.3414160315146315</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>37.065478231</v>
+        <v>37.087974852999999</v>
       </c>
       <c r="C270" s="5">
-        <v>0.57764948799999871</v>
+        <v>0.59389181199999541</v>
       </c>
       <c r="D270" s="5">
-        <v>20.742188828374065</v>
+        <v>21.374643285386476</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>36.988241365999997</v>
+        <v>37.012428438999997</v>
       </c>
       <c r="C271" s="5">
-        <v>-7.7236865000003263E-2</v>
+        <v>-7.5546414000001505E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>-2.4720938157271277</v>
+        <v>-2.4171426086349479</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>36.948573854999999</v>
+        <v>36.983915293000003</v>
       </c>
       <c r="C272" s="5">
-        <v>-3.9667510999997546E-2</v>
+        <v>-2.8513145999994549E-2</v>
       </c>
       <c r="D272" s="5">
-        <v>-1.2793591444218433</v>
+        <v>-0.92053332980503999</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>37.666194783000002</v>
+        <v>37.667124219000002</v>
       </c>
       <c r="C273" s="5">
-        <v>0.71762092800000232</v>
+        <v>0.68320892599999894</v>
       </c>
       <c r="D273" s="5">
-        <v>25.964687605157486</v>
+        <v>24.564687432810707</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>37.902448708999998</v>
+        <v>37.887386288000002</v>
       </c>
       <c r="C274" s="5">
-        <v>0.23625392599999628</v>
+        <v>0.22026206900000034</v>
       </c>
       <c r="D274" s="5">
-        <v>7.7919303285653774</v>
+        <v>7.2472536334279525</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>38.141991189000002</v>
+        <v>38.103560584999997</v>
       </c>
       <c r="C275" s="5">
-        <v>0.23954248000000433</v>
+        <v>0.21617429699999491</v>
       </c>
       <c r="D275" s="5">
-        <v>7.8532194168527081</v>
+        <v>7.0658505002193284</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>38.429040980000003</v>
+        <v>38.412633376000002</v>
       </c>
       <c r="C276" s="5">
-        <v>0.28704979100000116</v>
+        <v>0.30907279100000551</v>
       </c>
       <c r="D276" s="5">
-        <v>9.4143337898369381</v>
+        <v>10.179869161222754</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>38.659584209999998</v>
+        <v>38.650029758000002</v>
       </c>
       <c r="C277" s="5">
-        <v>0.23054322999999499</v>
+        <v>0.23739638200000002</v>
       </c>
       <c r="D277" s="5">
-        <v>7.4413823884672103</v>
+        <v>7.6735462708739766</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>38.981186622000003</v>
+        <v>38.965451645999998</v>
       </c>
       <c r="C278" s="5">
-        <v>0.32160241200000428</v>
+        <v>0.31542188799999593</v>
       </c>
       <c r="D278" s="5">
-        <v>10.45223742710084</v>
+        <v>10.244918871740282</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>39.202593432</v>
+        <v>39.181158031000002</v>
       </c>
       <c r="C279" s="5">
-        <v>0.22140680999999773</v>
+        <v>0.21570638500000427</v>
       </c>
       <c r="D279" s="5">
-        <v>7.0328079532938625</v>
+        <v>6.8490436814076405</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>39.477899925000003</v>
+        <v>39.486567284000003</v>
       </c>
       <c r="C280" s="5">
-        <v>0.27530649300000221</v>
+        <v>0.30540925300000055</v>
       </c>
       <c r="D280" s="5">
-        <v>8.7604307241118562</v>
+        <v>9.7653718454834504</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>39.833184396999997</v>
+        <v>39.847203374999999</v>
       </c>
       <c r="C281" s="5">
-        <v>0.35528447199999391</v>
+        <v>0.36063609099999638</v>
       </c>
       <c r="D281" s="5">
-        <v>11.350409730457445</v>
+        <v>11.527403275645254</v>
       </c>
       <c r="E281" s="5">
-        <v>9.1684152476235958</v>
+        <v>9.1881205241761243</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>39.863427643000001</v>
+        <v>39.898249651</v>
       </c>
       <c r="C282" s="5">
-        <v>3.0243246000004831E-2</v>
+        <v>5.1046276000001001E-2</v>
       </c>
       <c r="D282" s="5">
-        <v>0.91491126995117966</v>
+        <v>1.5481380648715737</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>40.078760510000002</v>
+        <v>40.116536635000003</v>
       </c>
       <c r="C283" s="5">
-        <v>0.21533286700000076</v>
+        <v>0.21828698400000235</v>
       </c>
       <c r="D283" s="5">
-        <v>6.6782099084310209</v>
+        <v>6.7665144394543297</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>40.093080440000001</v>
+        <v>40.156803295000003</v>
       </c>
       <c r="C284" s="5">
-        <v>1.4319929999999204E-2</v>
+        <v>4.0266660000000343E-2</v>
       </c>
       <c r="D284" s="5">
-        <v>0.42959723568203323</v>
+        <v>1.2111624053708248</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>40.286894447000002</v>
+        <v>40.285409498999996</v>
       </c>
       <c r="C285" s="5">
-        <v>0.19381400700000029</v>
+        <v>0.12860620399999334</v>
       </c>
       <c r="D285" s="5">
-        <v>5.9576662177010853</v>
+        <v>3.9115425549212102</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>40.489987738000004</v>
+        <v>40.462339059000001</v>
       </c>
       <c r="C286" s="5">
-        <v>0.20309329100000184</v>
+        <v>0.17692956000000493</v>
       </c>
       <c r="D286" s="5">
-        <v>6.219989653193414</v>
+        <v>5.3994704378919289</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>40.560958163999999</v>
+        <v>40.500755192</v>
       </c>
       <c r="C287" s="5">
-        <v>7.0970425999995257E-2</v>
+        <v>3.8416132999998354E-2</v>
       </c>
       <c r="D287" s="5">
-        <v>2.1237433475867595</v>
+        <v>1.1452834565693681</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>40.668599327000003</v>
+        <v>40.643096634000003</v>
       </c>
       <c r="C288" s="5">
-        <v>0.10764116300000381</v>
+        <v>0.14234144200000287</v>
       </c>
       <c r="D288" s="5">
-        <v>3.2314701537306645</v>
+        <v>4.2999312628763775</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>40.741127597000002</v>
+        <v>40.726477670999998</v>
       </c>
       <c r="C289" s="5">
-        <v>7.2528269999999395E-2</v>
+        <v>8.3381036999995217E-2</v>
       </c>
       <c r="D289" s="5">
-        <v>2.1611933805576466</v>
+        <v>2.4898200035016416</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>40.775729464000001</v>
+        <v>40.752053400000001</v>
       </c>
       <c r="C290" s="5">
-        <v>3.4601866999999231E-2</v>
+        <v>2.5575729000003378E-2</v>
       </c>
       <c r="D290" s="5">
-        <v>1.0239468572581956</v>
+        <v>0.75619358673495451</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>40.864663039</v>
+        <v>40.840559331000001</v>
       </c>
       <c r="C291" s="5">
-        <v>8.8933574999998655E-2</v>
+        <v>8.850593100000026E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>2.6488755011253584</v>
+        <v>2.6375355291029301</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>41.351625314000003</v>
+        <v>41.364076820999998</v>
       </c>
       <c r="C292" s="5">
-        <v>0.48696227500000333</v>
+        <v>0.52351748999999614</v>
       </c>
       <c r="D292" s="5">
-        <v>15.275215420821219</v>
+        <v>16.514467955211366</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>41.477647507</v>
+        <v>41.499755706999998</v>
       </c>
       <c r="C293" s="5">
-        <v>0.12602219299999717</v>
+        <v>0.13567888600000089</v>
       </c>
       <c r="D293" s="5">
-        <v>3.7190163138333565</v>
+        <v>4.0079292987546422</v>
       </c>
       <c r="E293" s="5">
-        <v>4.1283747079077449</v>
+        <v>4.1472228714469983</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>41.522668631999998</v>
+        <v>41.566648034000004</v>
       </c>
       <c r="C294" s="5">
-        <v>4.5021124999998108E-2</v>
+        <v>6.6892327000005025E-2</v>
       </c>
       <c r="D294" s="5">
-        <v>1.3103212789380869</v>
+        <v>1.9514874991701792</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>41.606925400000002</v>
+        <v>41.659097889999998</v>
       </c>
       <c r="C295" s="5">
-        <v>8.4256768000003035E-2</v>
+        <v>9.2449855999994668E-2</v>
       </c>
       <c r="D295" s="5">
-        <v>2.4623706981348636</v>
+        <v>2.7018545612959022</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>41.831328796999998</v>
+        <v>41.920098160999999</v>
       </c>
       <c r="C296" s="5">
-        <v>0.22440339699999612</v>
+        <v>0.26100027100000034</v>
       </c>
       <c r="D296" s="5">
-        <v>6.6675781387301125</v>
+        <v>7.7827241956551108</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>41.887731000000002</v>
+        <v>41.883158025999997</v>
       </c>
       <c r="C297" s="5">
-        <v>5.6402203000004647E-2</v>
+        <v>-3.6940135000001817E-2</v>
       </c>
       <c r="D297" s="5">
-        <v>1.6300420796965254</v>
+        <v>-1.0523341318275259</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>42.153014634999998</v>
+        <v>42.113254769999998</v>
       </c>
       <c r="C298" s="5">
-        <v>0.26528363499999585</v>
+        <v>0.2300967440000008</v>
       </c>
       <c r="D298" s="5">
-        <v>7.8702389884187429</v>
+        <v>6.7954246138748564</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>42.386620979</v>
+        <v>42.305744685000001</v>
       </c>
       <c r="C299" s="5">
-        <v>0.2336063440000018</v>
+        <v>0.19248991500000301</v>
       </c>
       <c r="D299" s="5">
-        <v>6.8567313786638273</v>
+        <v>5.6249307953268879</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>42.667774926</v>
+        <v>42.635486948</v>
       </c>
       <c r="C300" s="5">
-        <v>0.28115394699999996</v>
+        <v>0.32974226299999998</v>
       </c>
       <c r="D300" s="5">
-        <v>8.2566015098456838</v>
+        <v>9.7646762659318256</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>42.861031861999997</v>
+        <v>42.840781898000003</v>
       </c>
       <c r="C301" s="5">
-        <v>0.19325693599999738</v>
+        <v>0.20529495000000253</v>
       </c>
       <c r="D301" s="5">
-        <v>5.5726739368332501</v>
+        <v>5.9336493504664967</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>42.657101916999999</v>
+        <v>42.629801102000002</v>
       </c>
       <c r="C302" s="5">
-        <v>-0.20392994499999872</v>
+        <v>-0.21098079600000119</v>
       </c>
       <c r="D302" s="5">
-        <v>-5.5624544439443202</v>
+        <v>-5.752245321734673</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>42.836909970999997</v>
+        <v>42.813802424999999</v>
       </c>
       <c r="C303" s="5">
-        <v>0.17980805399999866</v>
+        <v>0.18400132299999683</v>
       </c>
       <c r="D303" s="5">
-        <v>5.1771668693258777</v>
+        <v>5.3042575564371308</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>42.710991088999997</v>
+        <v>42.728148036999997</v>
       </c>
       <c r="C304" s="5">
-        <v>-0.12591888200000056</v>
+        <v>-8.5654388000001802E-2</v>
       </c>
       <c r="D304" s="5">
-        <v>-3.4709209196784996</v>
+        <v>-2.3745095443920339</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>42.716795617000002</v>
+        <v>42.744995392</v>
       </c>
       <c r="C305" s="5">
-        <v>5.8045280000058597E-3</v>
+        <v>1.6847355000003006E-2</v>
       </c>
       <c r="D305" s="5">
-        <v>0.16320488446777137</v>
+        <v>0.47417748962288453</v>
       </c>
       <c r="E305" s="5">
-        <v>2.9875081748329091</v>
+        <v>3.000595217455615</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>42.852839895000002</v>
+        <v>42.902814573000001</v>
       </c>
       <c r="C306" s="5">
-        <v>0.13604427799999996</v>
+        <v>0.1578191810000007</v>
       </c>
       <c r="D306" s="5">
-        <v>3.8894142437650103</v>
+        <v>4.5216162838286333</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>42.816639143000003</v>
+        <v>42.872442335000002</v>
       </c>
       <c r="C307" s="5">
-        <v>-3.620075199999917E-2</v>
+        <v>-3.0372237999998219E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>-1.0090260848092725</v>
+        <v>-0.84621745016774108</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>42.756466824</v>
+        <v>42.849209086999998</v>
       </c>
       <c r="C308" s="5">
-        <v>-6.0172319000002972E-2</v>
+        <v>-2.3233248000003925E-2</v>
       </c>
       <c r="D308" s="5">
-        <v>-1.6734445763126549</v>
+        <v>-0.64836405313049017</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>41.870720792</v>
+        <v>41.867721281000001</v>
       </c>
       <c r="C309" s="5">
-        <v>-0.88574603200000013</v>
+        <v>-0.98148780599999697</v>
       </c>
       <c r="D309" s="5">
-        <v>-22.213626469909432</v>
+        <v>-24.275193724953013</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>42.102029326</v>
+        <v>42.060251403999999</v>
       </c>
       <c r="C310" s="5">
-        <v>0.23130853400000007</v>
+        <v>0.19253012299999739</v>
       </c>
       <c r="D310" s="5">
-        <v>6.834397852534968</v>
+        <v>5.6599689360278482</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>42.474495826000002</v>
+        <v>42.389300396000003</v>
       </c>
       <c r="C311" s="5">
-        <v>0.37246650000000159</v>
+        <v>0.32904899200000415</v>
       </c>
       <c r="D311" s="5">
-        <v>11.148200729012681</v>
+        <v>9.8025980617198805</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>42.780145101000002</v>
+        <v>42.744587244999998</v>
       </c>
       <c r="C312" s="5">
-        <v>0.30564927500000039</v>
+        <v>0.35528684899999519</v>
       </c>
       <c r="D312" s="5">
-        <v>8.9853816858864946</v>
+        <v>10.534676881900307</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>43.038711112999998</v>
+        <v>43.017297245999998</v>
       </c>
       <c r="C313" s="5">
-        <v>0.25856601199999574</v>
+        <v>0.27271000100000009</v>
       </c>
       <c r="D313" s="5">
-        <v>7.4989059614639419</v>
+        <v>7.9304311480480338</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>42.731021751</v>
+        <v>42.704414950999997</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.30768936199999786</v>
+        <v>-0.31288229500000142</v>
       </c>
       <c r="D314" s="5">
-        <v>-8.2495409475553334</v>
+        <v>-8.387260071932868</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>42.786614012999998</v>
+        <v>42.770051709000001</v>
       </c>
       <c r="C315" s="5">
-        <v>5.5592261999997561E-2</v>
+        <v>6.5636758000003681E-2</v>
       </c>
       <c r="D315" s="5">
-        <v>1.5723970415809863</v>
+        <v>1.8600738574519715</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>42.760639468999997</v>
+        <v>42.777140576999997</v>
       </c>
       <c r="C316" s="5">
-        <v>-2.5974544000000321E-2</v>
+        <v>7.0888679999967508E-3</v>
       </c>
       <c r="D316" s="5">
-        <v>-0.72605865899104671</v>
+        <v>0.19907388744049292</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>42.857560841000002</v>
+        <v>42.886295560999997</v>
       </c>
       <c r="C317" s="5">
-        <v>9.6921372000004169E-2</v>
+        <v>0.1091549839999999</v>
       </c>
       <c r="D317" s="5">
-        <v>2.7540878975649274</v>
+        <v>3.1053973626333109</v>
       </c>
       <c r="E317" s="5">
-        <v>0.32953132829087739</v>
+        <v>0.33056540936355905</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>42.815859795999998</v>
+        <v>42.861879195999997</v>
       </c>
       <c r="C318" s="5">
-        <v>-4.1701045000003489E-2</v>
+        <v>-2.441636500000044E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>-1.1613894918963585</v>
+        <v>-0.68105825994010383</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>42.875728434000003</v>
+        <v>42.927932990999999</v>
       </c>
       <c r="C319" s="5">
-        <v>5.9868638000004637E-2</v>
+        <v>6.6053795000001969E-2</v>
       </c>
       <c r="D319" s="5">
-        <v>1.6909027769203888</v>
+        <v>1.8650573065247755</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>42.880576728000001</v>
+        <v>42.968344135000002</v>
       </c>
       <c r="C320" s="5">
-        <v>4.8482939999985319E-3</v>
+        <v>4.0411144000003674E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>0.13577781007338974</v>
+        <v>1.13551330183157</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>43.853185017000001</v>
+        <v>43.84931134</v>
       </c>
       <c r="C321" s="5">
-        <v>0.97260828900000007</v>
+        <v>0.88096720499999748</v>
       </c>
       <c r="D321" s="5">
-        <v>30.883916234052933</v>
+        <v>27.57627377753915</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>44.153665938000003</v>
+        <v>44.112165367000003</v>
       </c>
       <c r="C322" s="5">
-        <v>0.3004809210000019</v>
+        <v>0.26285402700000304</v>
       </c>
       <c r="D322" s="5">
-        <v>8.5394245718667392</v>
+        <v>7.4353485016609433</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>43.958227585000003</v>
+        <v>43.874631551999997</v>
       </c>
       <c r="C323" s="5">
-        <v>-0.19543835300000012</v>
+        <v>-0.23753381500000614</v>
       </c>
       <c r="D323" s="5">
-        <v>-5.1841663219430618</v>
+        <v>-6.2737445079458549</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>43.777863842000002</v>
+        <v>43.74674693</v>
       </c>
       <c r="C324" s="5">
-        <v>-0.18036374300000091</v>
+        <v>-0.12788462199999628</v>
       </c>
       <c r="D324" s="5">
-        <v>-4.8140790392277815</v>
+        <v>-3.4421967022059907</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>43.808347806</v>
+        <v>43.787546925999997</v>
       </c>
       <c r="C325" s="5">
-        <v>3.0483963999998309E-2</v>
+        <v>4.0799995999996952E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>0.83880704474093015</v>
+        <v>1.1249275089546318</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>44.211186859999998</v>
+        <v>44.189002060999997</v>
       </c>
       <c r="C326" s="5">
-        <v>0.40283905399999753</v>
+        <v>0.40145513499999907</v>
       </c>
       <c r="D326" s="5">
-        <v>11.610124422393465</v>
+        <v>11.573982972120289</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>44.246734355999997</v>
+        <v>44.238257904999998</v>
       </c>
       <c r="C327" s="5">
-        <v>3.5547495999999512E-2</v>
+        <v>4.9255844000001048E-2</v>
       </c>
       <c r="D327" s="5">
-        <v>0.96912440033973812</v>
+        <v>1.3458264268968678</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>44.201080230999999</v>
+        <v>44.215641562999998</v>
       </c>
       <c r="C328" s="5">
-        <v>-4.5654124999998658E-2</v>
+        <v>-2.2616341999999179E-2</v>
       </c>
       <c r="D328" s="5">
-        <v>-1.2311669133915681</v>
+        <v>-0.61176524488414374</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>44.282693244999997</v>
+        <v>44.307861494999997</v>
       </c>
       <c r="C329" s="5">
-        <v>8.1613013999998429E-2</v>
+        <v>9.2219931999999005E-2</v>
       </c>
       <c r="D329" s="5">
-        <v>2.2383235985081518</v>
+        <v>2.5317339625508195</v>
       </c>
       <c r="E329" s="5">
-        <v>3.3252765113889415</v>
+        <v>3.3147323997196665</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>44.508341727999998</v>
+        <v>44.550601587000003</v>
       </c>
       <c r="C330" s="5">
-        <v>0.22564848300000051</v>
+        <v>0.24274009200000535</v>
       </c>
       <c r="D330" s="5">
-        <v>6.2890799426852384</v>
+        <v>6.7759394658280847</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>44.769221461000001</v>
+        <v>44.809014531000003</v>
       </c>
       <c r="C331" s="5">
-        <v>0.260879733000003</v>
+        <v>0.25841294399999981</v>
       </c>
       <c r="D331" s="5">
-        <v>7.2648768673067243</v>
+        <v>7.1869314527735817</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>44.720216776000001</v>
+        <v>44.786215187000003</v>
       </c>
       <c r="C332" s="5">
-        <v>-4.9004684999999881E-2</v>
+        <v>-2.2799343999999166E-2</v>
       </c>
       <c r="D332" s="5">
-        <v>-1.3056488150068879</v>
+        <v>-0.60886808231485068</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>45.042076839000003</v>
+        <v>45.040911897000001</v>
       </c>
       <c r="C333" s="5">
-        <v>0.32186006300000258</v>
+        <v>0.25469670999999749</v>
       </c>
       <c r="D333" s="5">
-        <v>8.9868460162640051</v>
+        <v>7.0418845041461786</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>45.015596657000003</v>
+        <v>44.983940007999998</v>
       </c>
       <c r="C334" s="5">
-        <v>-2.6480182000000241E-2</v>
+        <v>-5.6971889000003273E-2</v>
       </c>
       <c r="D334" s="5">
-        <v>-0.70320187489837371</v>
+        <v>-1.5073551112594008</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>45.083320655999998</v>
+        <v>45.019158640000001</v>
       </c>
       <c r="C335" s="5">
-        <v>6.7723998999994706E-2</v>
+        <v>3.521863200000297E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>1.8203611211347948</v>
+        <v>0.94355490875632775</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>44.871790165999997</v>
+        <v>44.845870359000003</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.21153049000000124</v>
+        <v>-0.17328828099999782</v>
       </c>
       <c r="D336" s="5">
-        <v>-5.4873391616398699</v>
+        <v>-4.5225097179015794</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>44.968046352000002</v>
+        <v>44.951491398999998</v>
       </c>
       <c r="C337" s="5">
-        <v>9.6256186000005073E-2</v>
+        <v>0.1056210399999955</v>
       </c>
       <c r="D337" s="5">
-        <v>2.6047545921870308</v>
+        <v>2.8631401907782905</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>45.205093884</v>
+        <v>45.189057955999999</v>
       </c>
       <c r="C338" s="5">
-        <v>0.23704753199999828</v>
+        <v>0.23756655700000096</v>
       </c>
       <c r="D338" s="5">
-        <v>6.5124236900790056</v>
+        <v>6.5295738936925307</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>45.092077205000002</v>
+        <v>45.089243518000004</v>
       </c>
       <c r="C339" s="5">
-        <v>-0.11301667899999757</v>
+        <v>-9.9814437999995675E-2</v>
       </c>
       <c r="D339" s="5">
-        <v>-2.959193684300121</v>
+        <v>-2.6186177872987937</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>45.434283833000002</v>
+        <v>45.443417605999997</v>
       </c>
       <c r="C340" s="5">
-        <v>0.34220662799999957</v>
+        <v>0.3541740879999935</v>
       </c>
       <c r="D340" s="5">
-        <v>9.4967776180780561</v>
+        <v>9.8440244701355937</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>45.487688740999999</v>
+        <v>45.505414698000003</v>
       </c>
       <c r="C341" s="5">
-        <v>5.340490799999742E-2</v>
+        <v>6.1997092000005694E-2</v>
       </c>
       <c r="D341" s="5">
-        <v>1.4196729664302854</v>
+        <v>1.6494641879168714</v>
       </c>
       <c r="E341" s="5">
-        <v>2.7211431999702551</v>
+        <v>2.7028007278914634</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>45.455568800000002</v>
+        <v>45.489374660000003</v>
       </c>
       <c r="C342" s="5">
-        <v>-3.2119940999997709E-2</v>
+        <v>-1.6040037999999868E-2</v>
       </c>
       <c r="D342" s="5">
-        <v>-0.84406549801075981</v>
+        <v>-0.42216456728384477</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>45.522683872999998</v>
+        <v>45.550507426999999</v>
       </c>
       <c r="C343" s="5">
-        <v>6.7115072999996528E-2</v>
+        <v>6.1132766999996591E-2</v>
       </c>
       <c r="D343" s="5">
-        <v>1.7862574008388865</v>
+        <v>1.6246427977343991</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>45.778412170000003</v>
+        <v>45.817825225999997</v>
       </c>
       <c r="C344" s="5">
-        <v>0.25572829700000455</v>
+        <v>0.26731779899999708</v>
       </c>
       <c r="D344" s="5">
-        <v>6.9533507809740103</v>
+        <v>7.274135485582045</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>45.839030387000001</v>
+        <v>45.839849301999998</v>
       </c>
       <c r="C345" s="5">
-        <v>6.0618216999998253E-2</v>
+        <v>2.2024076000001003E-2</v>
       </c>
       <c r="D345" s="5">
-        <v>1.6006229772076663</v>
+        <v>0.57835297544646114</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>46.197895928000001</v>
+        <v>46.178297637999997</v>
       </c>
       <c r="C346" s="5">
-        <v>0.35886554100000012</v>
+        <v>0.33844833599999902</v>
       </c>
       <c r="D346" s="5">
-        <v>9.809846043981274</v>
+        <v>9.2287210959999921</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>46.258833408999998</v>
+        <v>46.218036804</v>
       </c>
       <c r="C347" s="5">
-        <v>6.0937480999996296E-2</v>
+        <v>3.9739166000003934E-2</v>
       </c>
       <c r="D347" s="5">
-        <v>1.5943977911316187</v>
+        <v>1.0375729848054238</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>46.215488415999999</v>
+        <v>46.194796166000003</v>
       </c>
       <c r="C348" s="5">
-        <v>-4.3344992999998055E-2</v>
+        <v>-2.3240637999997205E-2</v>
       </c>
       <c r="D348" s="5">
-        <v>-1.1186354318999725</v>
+        <v>-0.60175130180402103</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>46.487932540999999</v>
+        <v>46.476864894999999</v>
       </c>
       <c r="C349" s="5">
-        <v>0.27244412499999981</v>
+        <v>0.28206872899999524</v>
       </c>
       <c r="D349" s="5">
-        <v>7.3080298052030201</v>
+        <v>7.5784389342903546</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>46.616932949000002</v>
+        <v>46.606651724999999</v>
       </c>
       <c r="C350" s="5">
-        <v>0.12900040800000312</v>
+        <v>0.12978683000000046</v>
       </c>
       <c r="D350" s="5">
-        <v>3.3812012651951662</v>
+        <v>3.4029541879299963</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>47.061929421000002</v>
+        <v>47.058223132000002</v>
       </c>
       <c r="C351" s="5">
-        <v>0.4449964719999997</v>
+        <v>0.45157140700000298</v>
       </c>
       <c r="D351" s="5">
-        <v>12.075936715825296</v>
+        <v>12.266827366732812</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>47.065862637999999</v>
+        <v>47.070558349000002</v>
       </c>
       <c r="C352" s="5">
-        <v>3.9332169999966027E-3</v>
+        <v>1.2335217000000398E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>0.10033652709113827</v>
+        <v>0.31500593187161474</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>46.850288970999998</v>
+        <v>46.861197216000001</v>
       </c>
       <c r="C353" s="5">
-        <v>-0.21557366700000102</v>
+        <v>-0.20936113300000159</v>
       </c>
       <c r="D353" s="5">
-        <v>-5.3599389990932274</v>
+        <v>-5.2087263299193438</v>
       </c>
       <c r="E353" s="5">
-        <v>2.9955363038083549</v>
+        <v>2.9793872377556596</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>47.014422406999998</v>
+        <v>47.042123668000002</v>
       </c>
       <c r="C354" s="5">
-        <v>0.16413343600000019</v>
+        <v>0.18092645200000135</v>
       </c>
       <c r="D354" s="5">
-        <v>4.285990977418086</v>
+        <v>4.7327419360962741</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>47.098372902000001</v>
+        <v>47.117870994</v>
       </c>
       <c r="C355" s="5">
-        <v>8.39504950000034E-2</v>
+        <v>7.5747325999998338E-2</v>
       </c>
       <c r="D355" s="5">
-        <v>2.1639291257412596</v>
+        <v>1.9494468474015036</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>47.022849970000003</v>
+        <v>47.037907592000003</v>
       </c>
       <c r="C356" s="5">
-        <v>-7.5522931999998377E-2</v>
+        <v>-7.9963401999997075E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>-1.9073376763262373</v>
+        <v>-2.0176097243298052</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>47.172917980000001</v>
+        <v>47.177241434999999</v>
       </c>
       <c r="C357" s="5">
-        <v>0.15006800999999825</v>
+        <v>0.13933384299999574</v>
       </c>
       <c r="D357" s="5">
-        <v>3.8976026298387367</v>
+        <v>3.6130795339271105</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>47.105393573999997</v>
+        <v>47.097970674000003</v>
       </c>
       <c r="C358" s="5">
-        <v>-6.7524406000003978E-2</v>
+        <v>-7.9270760999996526E-2</v>
       </c>
       <c r="D358" s="5">
-        <v>-1.7042488594566141</v>
+        <v>-1.9978005752671502</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>47.065005546999998</v>
+        <v>47.046557718999999</v>
       </c>
       <c r="C359" s="5">
-        <v>-4.0388026999998772E-2</v>
+        <v>-5.1412955000003535E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>-1.0240384819338311</v>
+        <v>-1.3021044451386854</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>47.225153091999999</v>
+        <v>47.205283629999997</v>
       </c>
       <c r="C360" s="5">
-        <v>0.16014754500000095</v>
+        <v>0.15872591099999767</v>
       </c>
       <c r="D360" s="5">
-        <v>4.1605161054010686</v>
+        <v>4.1245421835234719</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>47.385574632000001</v>
+        <v>47.379047845999999</v>
       </c>
       <c r="C361" s="5">
-        <v>0.16042154000000153</v>
+        <v>0.17376421600000214</v>
       </c>
       <c r="D361" s="5">
-        <v>4.153369650019334</v>
+        <v>4.5077763274788518</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>47.458012926999999</v>
+        <v>47.447852640999997</v>
       </c>
       <c r="C362" s="5">
-        <v>7.2438294999997765E-2</v>
+        <v>6.8804794999998364E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>1.8499417130502849</v>
+        <v>1.7566504713948161</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>47.208543837000001</v>
+        <v>47.200659608000002</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.24946908999999806</v>
+        <v>-0.24719303299999495</v>
       </c>
       <c r="D363" s="5">
-        <v>-6.1287388460205428</v>
+        <v>-6.0756785718413475</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>47.415381881000002</v>
+        <v>47.408658265</v>
       </c>
       <c r="C364" s="5">
-        <v>0.20683804400000128</v>
+        <v>0.20799865699999742</v>
       </c>
       <c r="D364" s="5">
-        <v>5.3862075411085009</v>
+        <v>5.4180937862936984</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>47.731301848999998</v>
+        <v>47.741234571</v>
       </c>
       <c r="C365" s="5">
-        <v>0.31591996799999578</v>
+        <v>0.33257630599999999</v>
       </c>
       <c r="D365" s="5">
-        <v>8.2949796829460141</v>
+        <v>8.7506282007367311</v>
       </c>
       <c r="E365" s="5">
-        <v>1.8804854726623743</v>
+        <v>1.877966008729115</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>48.156688707999997</v>
+        <v>48.182460534999997</v>
       </c>
       <c r="C366" s="5">
-        <v>0.42538685899999962</v>
+        <v>0.44122596399999736</v>
       </c>
       <c r="D366" s="5">
-        <v>11.23463796351083</v>
+        <v>11.671910483876635</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>48.270960553999998</v>
+        <v>48.293390430000002</v>
       </c>
       <c r="C367" s="5">
-        <v>0.11427184600000118</v>
+        <v>0.11092989500000527</v>
       </c>
       <c r="D367" s="5">
-        <v>2.8849593043108746</v>
+        <v>2.797998822125547</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>47.549893298000001</v>
+        <v>47.563796422999999</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.72106725599999777</v>
+        <v>-0.72959400700000288</v>
       </c>
       <c r="D368" s="5">
-        <v>-16.523685166073999</v>
+        <v>-16.696013125724452</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>33.407959179000002</v>
+        <v>33.411904495999998</v>
       </c>
       <c r="C369" s="5">
-        <v>-14.141934118999998</v>
+        <v>-14.151891927000001</v>
       </c>
       <c r="D369" s="5">
-        <v>-98.553212342058728</v>
+        <v>-98.556234576528155</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>36.645390679000002</v>
+        <v>36.643456403999998</v>
       </c>
       <c r="C370" s="5">
-        <v>3.2374314999999996</v>
+        <v>3.2315519080000001</v>
       </c>
       <c r="D370" s="5">
-        <v>203.41211461160538</v>
+        <v>202.7906123055017</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>40.230512906999998</v>
+        <v>40.220160235999998</v>
       </c>
       <c r="C371" s="5">
-        <v>3.5851222279999959</v>
+        <v>3.5767038319999997</v>
       </c>
       <c r="D371" s="5">
-        <v>206.50288097241599</v>
+        <v>205.75134438321979</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>40.376738760999999</v>
+        <v>40.360692991000001</v>
       </c>
       <c r="C372" s="5">
-        <v>0.14622585400000077</v>
+        <v>0.1405327550000024</v>
       </c>
       <c r="D372" s="5">
-        <v>4.4498982519882491</v>
+        <v>4.2744278424807547</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>41.163859971999997</v>
+        <v>41.158129049999999</v>
       </c>
       <c r="C373" s="5">
-        <v>0.78712121099999877</v>
+        <v>0.79743605899999892</v>
       </c>
       <c r="D373" s="5">
-        <v>26.071886273108035</v>
+        <v>26.463186719362007</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>42.266184436000003</v>
+        <v>42.24070184</v>
       </c>
       <c r="C374" s="5">
-        <v>1.1023244640000058</v>
+        <v>1.0825727900000004</v>
       </c>
       <c r="D374" s="5">
-        <v>37.316719550759416</v>
+        <v>36.554498417719763</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>42.812612766999997</v>
+        <v>42.803586473999999</v>
       </c>
       <c r="C375" s="5">
-        <v>0.54642833099999422</v>
+        <v>0.56288463399999955</v>
       </c>
       <c r="D375" s="5">
-        <v>16.665989040725627</v>
+        <v>17.216408415363627</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>42.830925409000002</v>
+        <v>42.815603002000003</v>
       </c>
       <c r="C376" s="5">
-        <v>1.8312642000005042E-2</v>
+        <v>1.2016528000003746E-2</v>
       </c>
       <c r="D376" s="5">
-        <v>0.51449656571889157</v>
+        <v>0.3374044231120088</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>42.887981746999998</v>
+        <v>42.897902659000003</v>
       </c>
       <c r="C377" s="5">
-        <v>5.7056337999995321E-2</v>
+        <v>8.2299657000000082E-2</v>
       </c>
       <c r="D377" s="5">
-        <v>1.6103196831426025</v>
+        <v>2.3311687837991091</v>
       </c>
       <c r="E377" s="5">
-        <v>-10.147052174110083</v>
+        <v>-10.144965783817494</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>43.055827964999999</v>
+        <v>43.096278959999999</v>
       </c>
       <c r="C378" s="5">
-        <v>0.1678462180000011</v>
+        <v>0.19837630099999615</v>
       </c>
       <c r="D378" s="5">
-        <v>4.7987322794431408</v>
+        <v>5.6925975840835585</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>42.647186601999998</v>
+        <v>42.674094658000001</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.40864136300000098</v>
+        <v>-0.42218430199999801</v>
       </c>
       <c r="D379" s="5">
-        <v>-10.813053486791379</v>
+        <v>-11.142414110634391</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>43.473734516999997</v>
+        <v>43.497522627000002</v>
       </c>
       <c r="C380" s="5">
-        <v>0.82654791499999902</v>
+        <v>0.82342796900000081</v>
       </c>
       <c r="D380" s="5">
-        <v>25.903774473998897</v>
+        <v>25.777360855805355</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>44.099019333000001</v>
+        <v>44.101879373000003</v>
       </c>
       <c r="C381" s="5">
-        <v>0.62528481600000418</v>
+        <v>0.60435674600000056</v>
       </c>
       <c r="D381" s="5">
-        <v>18.692641348120166</v>
+        <v>18.007848398531181</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>44.446652839999999</v>
+        <v>44.448000839999999</v>
       </c>
       <c r="C382" s="5">
-        <v>0.34763350699999762</v>
+        <v>0.34612146699999613</v>
       </c>
       <c r="D382" s="5">
-        <v>9.880733528962482</v>
+        <v>9.8352196061093125</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>44.682949424999997</v>
+        <v>44.672920492000003</v>
       </c>
       <c r="C383" s="5">
-        <v>0.23629658499999806</v>
+        <v>0.22491965200000408</v>
       </c>
       <c r="D383" s="5">
-        <v>6.5695802374979406</v>
+        <v>6.244231047640203</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>45.475643468000001</v>
+        <v>45.449457398</v>
       </c>
       <c r="C384" s="5">
-        <v>0.79269404300000446</v>
+        <v>0.77653690599999692</v>
       </c>
       <c r="D384" s="5">
-        <v>23.493542362439346</v>
+        <v>22.97371353009008</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>45.634792486000002</v>
+        <v>45.620877362999998</v>
       </c>
       <c r="C385" s="5">
-        <v>0.15914901800000081</v>
+        <v>0.17141996499999834</v>
       </c>
       <c r="D385" s="5">
-        <v>4.2813692646993751</v>
+        <v>4.6210719951406132</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>45.810514509999997</v>
+        <v>45.746246743999997</v>
       </c>
       <c r="C386" s="5">
-        <v>0.17572202399999526</v>
+        <v>0.12536938099999873</v>
       </c>
       <c r="D386" s="5">
-        <v>4.7198649806576176</v>
+        <v>3.3479863182218406</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>46.078937009999997</v>
+        <v>46.071831320000001</v>
       </c>
       <c r="C387" s="5">
-        <v>0.26842249999999979</v>
+        <v>0.32558457600000423</v>
       </c>
       <c r="D387" s="5">
-        <v>7.262369921533729</v>
+        <v>8.8830024750999002</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>46.340451344000002</v>
+        <v>46.315778217999998</v>
       </c>
       <c r="C388" s="5">
-        <v>0.26151433400000457</v>
+        <v>0.24394689799999725</v>
       </c>
       <c r="D388" s="5">
-        <v>7.0270834036484153</v>
+        <v>6.5422544381688486</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>46.953065406999997</v>
+        <v>46.962502807</v>
       </c>
       <c r="C389" s="5">
-        <v>0.61261406299999521</v>
+        <v>0.64672458900000152</v>
       </c>
       <c r="D389" s="5">
-        <v>17.069644911424</v>
+        <v>18.10471079766134</v>
       </c>
       <c r="E389" s="5">
-        <v>9.4783748136722412</v>
+        <v>9.4750556462164006</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>46.952106727999997</v>
+        <v>47.031245105000004</v>
       </c>
       <c r="C390" s="5">
-        <v>-9.5867900000001782E-4</v>
+        <v>6.8742298000003643E-2</v>
       </c>
       <c r="D390" s="5">
-        <v>-2.4498626651159316E-2</v>
+        <v>1.7707344128504054</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>47.381956176000003</v>
+        <v>47.433119212999998</v>
       </c>
       <c r="C391" s="5">
-        <v>0.42984944800000591</v>
+        <v>0.40187410799999412</v>
       </c>
       <c r="D391" s="5">
-        <v>11.55648866475547</v>
+        <v>10.749685564079204</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>47.470599714000002</v>
+        <v>47.524399305999999</v>
       </c>
       <c r="C392" s="5">
-        <v>8.8643537999999467E-2</v>
+        <v>9.1280093000001727E-2</v>
       </c>
       <c r="D392" s="5">
-        <v>2.2682394776402104</v>
+        <v>2.3338741392714857</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>47.604532241000001</v>
+        <v>47.600180582999997</v>
       </c>
       <c r="C393" s="5">
-        <v>0.13393252699999891</v>
+        <v>7.578127699999726E-2</v>
       </c>
       <c r="D393" s="5">
-        <v>3.4386885443620452</v>
+        <v>1.9303626273865726</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>47.830549828999999</v>
+        <v>47.831354937</v>
       </c>
       <c r="C394" s="5">
-        <v>0.22601758799999772</v>
+        <v>0.23117435400000375</v>
       </c>
       <c r="D394" s="5">
-        <v>5.8485354174306448</v>
+        <v>5.9861210224825712</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>48.022425091000002</v>
+        <v>48.011770007000003</v>
       </c>
       <c r="C395" s="5">
-        <v>0.19187526200000349</v>
+        <v>0.18041507000000223</v>
       </c>
       <c r="D395" s="5">
-        <v>4.9215201050444968</v>
+        <v>4.6213699342866121</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>48.551356224000003</v>
+        <v>48.499955601000003</v>
       </c>
       <c r="C396" s="5">
-        <v>0.52893113300000039</v>
+        <v>0.48818559400000083</v>
       </c>
       <c r="D396" s="5">
-        <v>14.047911759255394</v>
+        <v>12.907681174411124</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>49.049450538000002</v>
+        <v>49.024021666000003</v>
       </c>
       <c r="C397" s="5">
-        <v>0.49809431399999937</v>
+        <v>0.52406606499999953</v>
       </c>
       <c r="D397" s="5">
-        <v>13.029906756388021</v>
+        <v>13.765645220064471</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>49.351683364000003</v>
+        <v>49.229854828999997</v>
       </c>
       <c r="C398" s="5">
-        <v>0.3022328260000009</v>
+        <v>0.2058331629999941</v>
       </c>
       <c r="D398" s="5">
-        <v>7.6499642551815183</v>
+        <v>5.1563334032413977</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>49.889330786000002</v>
+        <v>49.882183877999999</v>
       </c>
       <c r="C399" s="5">
-        <v>0.53764742199999915</v>
+        <v>0.65232904900000221</v>
       </c>
       <c r="D399" s="5">
-        <v>13.885515032746532</v>
+        <v>17.112390547485724</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>50.278000616999996</v>
+        <v>50.249344526000002</v>
       </c>
       <c r="C400" s="5">
-        <v>0.3886698309999943</v>
+        <v>0.36716064800000225</v>
       </c>
       <c r="D400" s="5">
-        <v>9.7599365106636693</v>
+        <v>9.1991617754202402</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>50.014301469999999</v>
+        <v>50.022954896000002</v>
       </c>
       <c r="C401" s="5">
-        <v>-0.26369914699999697</v>
+        <v>-0.2263896299999999</v>
       </c>
       <c r="D401" s="5">
-        <v>-6.1153690955185631</v>
+        <v>-5.2744151776121022</v>
       </c>
       <c r="E401" s="5">
-        <v>6.5197789248997884</v>
+        <v>6.5167993741249708</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>50.128925381999998</v>
+        <v>50.259293780999997</v>
       </c>
       <c r="C402" s="5">
-        <v>0.114623911999999</v>
+        <v>0.236338884999995</v>
       </c>
       <c r="D402" s="5">
-        <v>2.7851196321939442</v>
+        <v>5.8192001112809422</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>50.175866098999997</v>
+        <v>50.259848058000003</v>
       </c>
       <c r="C403" s="5">
-        <v>4.6940716999998244E-2</v>
+        <v>5.5427700000620916E-4</v>
       </c>
       <c r="D403" s="5">
-        <v>1.1294850674709034</v>
+        <v>1.3234820779639556E-2</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>50.515936343</v>
+        <v>50.611118239</v>
       </c>
       <c r="C404" s="5">
-        <v>0.34007024400000319</v>
+        <v>0.35127018099999674</v>
       </c>
       <c r="D404" s="5">
-        <v>8.4432076977605917</v>
+        <v>8.7169200772092115</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>50.902660339999997</v>
+        <v>50.884009612</v>
       </c>
       <c r="C405" s="5">
-        <v>0.38672399699999715</v>
+        <v>0.27289137300000021</v>
       </c>
       <c r="D405" s="5">
-        <v>9.5834273362402467</v>
+        <v>6.6656822221415446</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>51.087222967000002</v>
+        <v>51.086735331</v>
       </c>
       <c r="C406" s="5">
-        <v>0.18456262700000536</v>
+        <v>0.20272571900000003</v>
       </c>
       <c r="D406" s="5">
-        <v>4.4387778131951938</v>
+        <v>4.8870548422095705</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>51.431492382000002</v>
+        <v>51.415411726999999</v>
       </c>
       <c r="C407" s="5">
-        <v>0.34426941499999941</v>
+        <v>0.32867639599999876</v>
       </c>
       <c r="D407" s="5">
-        <v>8.3931827485994148</v>
+        <v>7.999566517017076</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>51.567641676999997</v>
+        <v>51.483273910000001</v>
       </c>
       <c r="C408" s="5">
-        <v>0.13614929499999562</v>
+        <v>6.7862183000002574E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>3.223297521938151</v>
+        <v>1.5954047071353283</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>51.694475726</v>
+        <v>51.658797444000001</v>
       </c>
       <c r="C409" s="5">
-        <v>0.12683404900000284</v>
+        <v>0.17552353399999987</v>
       </c>
       <c r="D409" s="5">
-        <v>2.9917355634312415</v>
+        <v>4.1687913981457436</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>52.303987272000001</v>
+        <v>52.125878376000003</v>
       </c>
       <c r="C410" s="5">
-        <v>0.60951154600000024</v>
+        <v>0.46708093200000178</v>
       </c>
       <c r="D410" s="5">
-        <v>15.103346024289221</v>
+        <v>11.406141081792963</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>51.897675864</v>
+        <v>51.890250238</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.40631140800000054</v>
+        <v>-0.23562813800000271</v>
       </c>
       <c r="D411" s="5">
-        <v>-8.9337736504489946</v>
+        <v>-5.2915902591998414</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>52.310439414999998</v>
+        <v>52.277498885</v>
       </c>
       <c r="C412" s="5">
-        <v>0.41276355099999762</v>
+        <v>0.38724864699999983</v>
       </c>
       <c r="D412" s="5">
-        <v>9.9728568170227572</v>
+        <v>9.3322879380917101</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>52.692539203000003</v>
+        <v>52.700325243000002</v>
       </c>
       <c r="C413" s="5">
-        <v>0.38209978800000499</v>
+        <v>0.42282635800000179</v>
       </c>
       <c r="D413" s="5">
-        <v>9.1262193950336403</v>
+        <v>10.149347473573256</v>
       </c>
       <c r="E413" s="5">
-        <v>5.3549437946393885</v>
+        <v>5.3522834717908419</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>53.512047582000001</v>
+        <v>53.694360187999997</v>
       </c>
       <c r="C414" s="5">
-        <v>0.8195083789999984</v>
+        <v>0.99403494499999567</v>
       </c>
       <c r="D414" s="5">
-        <v>20.345346475240778</v>
+        <v>25.136647389076462</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>53.788558092000002</v>
+        <v>53.911794270999998</v>
       </c>
       <c r="C415" s="5">
-        <v>0.27651051000000137</v>
+        <v>0.21743408300000056</v>
       </c>
       <c r="D415" s="5">
-        <v>6.3800030672209296</v>
+        <v>4.9690753854955583</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>54.171958861</v>
+        <v>54.313101414999998</v>
       </c>
       <c r="C416" s="5">
-        <v>0.38340076899999787</v>
+        <v>0.40130714400000045</v>
       </c>
       <c r="D416" s="5">
-        <v>8.8969339024193026</v>
+        <v>9.3074595118079593</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>53.972466713999999</v>
+        <v>54.240656414999997</v>
       </c>
       <c r="C417" s="5">
-        <v>-0.19949214700000084</v>
+        <v>-7.2445000000001869E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>-4.3306713944764379</v>
+        <v>-1.5889180777806988</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>54.335226145</v>
+        <v>54.528474498999998</v>
       </c>
       <c r="C418" s="5">
-        <v>0.36275943100000063</v>
+        <v>0.28781808400000131</v>
       </c>
       <c r="D418" s="5">
-        <v>8.3703663267922437</v>
+        <v>6.5567424205343672</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>54.538059054999998</v>
+        <v>54.806263323000003</v>
       </c>
       <c r="C419" s="5">
-        <v>0.20283290999999792</v>
+        <v>0.27778882400000526</v>
       </c>
       <c r="D419" s="5">
-        <v>4.5727157710823807</v>
+        <v>6.2874874274051695</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>54.293244149000003</v>
+        <v>54.569171218999998</v>
       </c>
       <c r="C420" s="5">
-        <v>-0.24481490599999489</v>
+        <v>-0.23709210400000558</v>
       </c>
       <c r="D420" s="5">
-        <v>-5.2556378487970568</v>
+        <v>-5.06945399695653</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>54.138533690999999</v>
+        <v>54.300336412999997</v>
       </c>
       <c r="C421" s="5">
-        <v>-0.15471045800000383</v>
+        <v>-0.26883480600000098</v>
       </c>
       <c r="D421" s="5">
-        <v>-3.3663558864117094</v>
+        <v>-5.7542124155892544</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>54.435671587000002</v>
+        <v>54.707079567000001</v>
       </c>
       <c r="C422" s="5">
-        <v>0.2971378960000024</v>
+        <v>0.40674315400000438</v>
       </c>
       <c r="D422" s="5">
-        <v>6.7886645820412594</v>
+        <v>9.3684693878911993</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>54.594721849000003</v>
+        <v>54.620027438999998</v>
       </c>
       <c r="C423" s="5">
-        <v>0.15905026200000094</v>
+        <v>-8.7052128000003393E-2</v>
       </c>
       <c r="D423" s="5">
-        <v>3.5630586722881441</v>
+        <v>-1.892865576319247</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>54.505910272999998</v>
+        <v>54.513006120999997</v>
       </c>
       <c r="C424" s="5">
-        <v>-8.8811576000004777E-2</v>
+        <v>-0.10702131800000103</v>
       </c>
       <c r="D424" s="5">
-        <v>-1.934720307291693</v>
+        <v>-2.3260807090479285</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>54.478610144999998</v>
+        <v>54.550271633999998</v>
       </c>
       <c r="C425" s="5">
-        <v>-2.7300128000000257E-2</v>
+        <v>3.7265513000001249E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>-0.59938560011856268</v>
+        <v>0.82342063787761433</v>
       </c>
       <c r="E425" s="5">
-        <v>3.389608792848442</v>
+        <v>3.5103130435532037</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>54.602868688000001</v>
+        <v>54.482821506999997</v>
       </c>
       <c r="C426" s="5">
-        <v>0.12425854300000339</v>
+        <v>-6.7450127000000748E-2</v>
       </c>
       <c r="D426" s="5">
-        <v>2.7716401144673108</v>
+        <v>-1.473722662218413</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>54.422179886000002</v>
+        <v>54.307625925000004</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.18068880199999882</v>
+        <v>-0.17519558199999352</v>
       </c>
       <c r="D427" s="5">
-        <v>-3.8994922251014086</v>
+        <v>-3.7912148801812595</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>54.315623266000003</v>
+        <v>54.174117336000002</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.10655661999999921</v>
+        <v>-0.13350858900000162</v>
       </c>
       <c r="D428" s="5">
-        <v>-2.3244182391377599</v>
+        <v>-2.9104889541429313</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>54.361363869000002</v>
+        <v>54.507248879000002</v>
       </c>
       <c r="C429" s="5">
-        <v>4.5740602999998714E-2</v>
+        <v>0.33313154300000036</v>
       </c>
       <c r="D429" s="5">
-        <v>1.0152450256327272</v>
+        <v>7.6338866460171184</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>54.574793700999997</v>
+        <v>54.689655207000001</v>
       </c>
       <c r="C430" s="5">
-        <v>0.21342983199999566</v>
+        <v>0.18240632799999901</v>
       </c>
       <c r="D430" s="5">
-        <v>4.8144361027241622</v>
+        <v>4.090494762306518</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>53.495085461000002</v>
+        <v>54.084328479</v>
       </c>
       <c r="C431" s="5">
-        <v>-1.0797082399999951</v>
+        <v>-0.60532672800000142</v>
       </c>
       <c r="D431" s="5">
-        <v>-21.320535477276714</v>
+        <v>-12.502614265470935</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>53.584824281000003</v>
+        <v>54.121387306999999</v>
       </c>
       <c r="C432" s="5">
-        <v>8.9738820000000885E-2</v>
+        <v>3.7058827999999266E-2</v>
       </c>
       <c r="D432" s="5">
-        <v>2.0316952877559524</v>
+        <v>0.82535128424803261</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>53.47275132</v>
+        <v>54.15595304</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.11207296100000264</v>
+        <v>3.4565733000000876E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>-2.4811360647154168</v>
+        <v>0.76910246860877329</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>53.565267640999998</v>
+        <v>54.399195087000003</v>
       </c>
       <c r="C434" s="5">
-        <v>9.2516320999997959E-2</v>
+        <v>0.24324204700000251</v>
       </c>
       <c r="D434" s="5">
-        <v>2.0960610204236785</v>
+        <v>5.5249728711989521</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>53.935670006999999</v>
+        <v>54.762087712000003</v>
       </c>
       <c r="C435" s="5">
-        <v>0.37040236600000043</v>
+        <v>0.36289262500000063</v>
       </c>
       <c r="D435" s="5">
-        <v>8.620947285786551</v>
+        <v>8.3054405615509594</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>54.178583388</v>
+        <v>55.068855853000002</v>
       </c>
       <c r="C436" s="5">
-        <v>0.24291338100000104</v>
+        <v>0.30676814099999916</v>
       </c>
       <c r="D436" s="5">
-        <v>5.5404173163523529</v>
+        <v>6.9332293011655333</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>54.186497066999998</v>
+        <v>55.161019324999998</v>
       </c>
       <c r="C437" s="5">
-        <v>7.9136789999978419E-3</v>
+        <v>9.216347199999575E-2</v>
       </c>
       <c r="D437" s="5">
-        <v>0.17542074780567685</v>
+        <v>2.0269149140502929</v>
       </c>
       <c r="E437" s="5">
-        <v>-0.53619774297198886</v>
+        <v>1.1196052241458254</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>55.147514094000002</v>
+      </c>
+      <c r="C438" s="5">
+        <v>-1.3505230999996343E-2</v>
+      </c>
+      <c r="D438" s="5">
+        <v>-0.29340414909375667</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>