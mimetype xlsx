--- v3 (2026-04-05)
+++ v4 (2026-04-25)
@@ -1,99 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{1B6B2A25-9B58-45CA-AB3B-3E2FA78F2409}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{2917977D-0582-4EBE-A611-8F59C071F812}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{41F6BB61-6F6F-43B1-B2B3-00709CBCC406}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{D284FC41-A369-4ACC-B574-48401091FAE3}"/>
   </bookViews>
   <sheets>
     <sheet name="aussrvoa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Austin—Round Rock—Georgetown Other Services Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry January 2026</t>
+    <t>Last data entry February 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6327 +916,6330 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8A1A5276-9A59-4F38-84B6-CC8DC2FED85A}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1E0E66E1-200F-41F8-9A80-F714F971B583}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>16.410054245000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>16.581842756</v>
       </c>
       <c r="C7" s="5">
         <v>0.17178851099999903</v>
       </c>
       <c r="D7" s="5">
         <v>13.311322811056915</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>16.547996354999999</v>
       </c>
       <c r="C8" s="5">
         <v>-3.3846401000001691E-2</v>
       </c>
       <c r="D8" s="5">
         <v>-2.4220950655959417</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>16.168296636000001</v>
       </c>
       <c r="C9" s="5">
         <v>-0.37969971899999777</v>
       </c>
       <c r="D9" s="5">
         <v>-24.312140546667294</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>16.276510224999999</v>
       </c>
       <c r="C10" s="5">
         <v>0.10821358899999822</v>
       </c>
       <c r="D10" s="5">
         <v>8.3338861915662079</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>16.496205150000002</v>
       </c>
       <c r="C11" s="5">
         <v>0.21969492500000243</v>
       </c>
       <c r="D11" s="5">
         <v>17.455414804803972</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>16.674668772</v>
       </c>
       <c r="C12" s="5">
         <v>0.17846362199999888</v>
       </c>
       <c r="D12" s="5">
         <v>13.783162945360839</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>16.959352532</v>
       </c>
       <c r="C13" s="5">
         <v>0.28468376000000006</v>
       </c>
       <c r="D13" s="5">
         <v>22.524975787417922</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>16.610945953000002</v>
       </c>
       <c r="C14" s="5">
         <v>-0.34840657899999883</v>
       </c>
       <c r="D14" s="5">
         <v>-22.0490939966265</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>16.595180346999999</v>
       </c>
       <c r="C15" s="5">
         <v>-1.5765606000002208E-2</v>
       </c>
       <c r="D15" s="5">
         <v>-1.1330047873223337</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>16.703689700000002</v>
       </c>
       <c r="C16" s="5">
         <v>0.10850935300000231</v>
       </c>
       <c r="D16" s="5">
         <v>8.1347414677720451</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>16.563986702000001</v>
       </c>
       <c r="C17" s="5">
         <v>-0.13970299800000063</v>
       </c>
       <c r="D17" s="5">
         <v>-9.5872842358926231</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>16.501481525999999</v>
       </c>
       <c r="C18" s="5">
         <v>-6.2505176000001939E-2</v>
       </c>
       <c r="D18" s="5">
         <v>-4.4354602950358757</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>16.589709942999999</v>
       </c>
       <c r="C19" s="5">
         <v>8.8228416999999837E-2</v>
       </c>
       <c r="D19" s="5">
         <v>6.6081147796451356</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>16.654288528999999</v>
       </c>
       <c r="C20" s="5">
         <v>6.457858599999966E-2</v>
       </c>
       <c r="D20" s="5">
         <v>4.7725462586795775</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>16.655337750000001</v>
       </c>
       <c r="C21" s="5">
         <v>1.0492210000023761E-3</v>
       </c>
       <c r="D21" s="5">
         <v>7.5626260219663344E-2</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>16.773950629000002</v>
       </c>
       <c r="C22" s="5">
         <v>0.1186128790000005</v>
       </c>
       <c r="D22" s="5">
         <v>8.888745925216913</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>16.787650628000002</v>
       </c>
       <c r="C23" s="5">
         <v>1.3699998999999963E-2</v>
       </c>
       <c r="D23" s="5">
         <v>0.98450570437744744</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>17.069076788</v>
       </c>
       <c r="C24" s="5">
         <v>0.28142615999999876</v>
       </c>
       <c r="D24" s="5">
         <v>22.079099376210152</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>17.067523023</v>
       </c>
       <c r="C25" s="5">
         <v>-1.5537650000005954E-3</v>
       </c>
       <c r="D25" s="5">
         <v>-0.1091790040720686</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>17.012426053999999</v>
       </c>
       <c r="C26" s="5">
         <v>-5.5096969000000939E-2</v>
       </c>
       <c r="D26" s="5">
         <v>-3.8057666188349604</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>16.995409899999999</v>
       </c>
       <c r="C27" s="5">
         <v>-1.7016154000000228E-2</v>
       </c>
       <c r="D27" s="5">
         <v>-1.1936820290810335</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>17.003580518</v>
       </c>
       <c r="C28" s="5">
         <v>8.1706180000011841E-3</v>
       </c>
       <c r="D28" s="5">
         <v>0.57843314446097693</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>17.169138809</v>
       </c>
       <c r="C29" s="5">
         <v>0.16555829099999997</v>
       </c>
       <c r="D29" s="5">
         <v>12.330464419149202</v>
       </c>
       <c r="E29" s="5">
         <v>3.6534206280600889</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>17.410787477</v>
       </c>
       <c r="C30" s="5">
         <v>0.24164866799999984</v>
       </c>
       <c r="D30" s="5">
         <v>18.260260318003162</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>17.422808735</v>
       </c>
       <c r="C31" s="5">
         <v>1.2021258000000756E-2</v>
       </c>
       <c r="D31" s="5">
         <v>0.83169220875782823</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>17.467977693000002</v>
       </c>
       <c r="C32" s="5">
         <v>4.5168958000001425E-2</v>
       </c>
       <c r="D32" s="5">
         <v>3.1557676791683198</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>17.438960301000002</v>
       </c>
       <c r="C33" s="5">
         <v>-2.9017392000000086E-2</v>
       </c>
       <c r="D33" s="5">
         <v>-1.9752993860768564</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>17.462450174000001</v>
       </c>
       <c r="C34" s="5">
         <v>2.3489872999999051E-2</v>
       </c>
       <c r="D34" s="5">
         <v>1.6284006400198114</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>17.659342401</v>
       </c>
       <c r="C35" s="5">
         <v>0.19689222699999931</v>
       </c>
       <c r="D35" s="5">
         <v>14.401618315879961</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>17.483731525</v>
       </c>
       <c r="C36" s="5">
         <v>-0.17561087600000036</v>
       </c>
       <c r="D36" s="5">
         <v>-11.301715485425257</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>17.573510644999999</v>
       </c>
       <c r="C37" s="5">
         <v>8.9779119999999324E-2</v>
       </c>
       <c r="D37" s="5">
         <v>6.3390553222086643</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>17.719014910999999</v>
       </c>
       <c r="C38" s="5">
         <v>0.14550426599999966</v>
       </c>
       <c r="D38" s="5">
         <v>10.400880674507906</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>17.998699805000001</v>
       </c>
       <c r="C39" s="5">
         <v>0.27968489400000252</v>
       </c>
       <c r="D39" s="5">
         <v>20.675392291189354</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>17.911215475999999</v>
       </c>
       <c r="C40" s="5">
         <v>-8.7484329000002248E-2</v>
       </c>
       <c r="D40" s="5">
         <v>-5.6792815149741553</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>18.069588193000001</v>
       </c>
       <c r="C41" s="5">
         <v>0.15837271700000244</v>
       </c>
       <c r="D41" s="5">
         <v>11.142038466751236</v>
       </c>
       <c r="E41" s="5">
         <v>5.2445809543341104</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>17.999251176000001</v>
       </c>
       <c r="C42" s="5">
         <v>-7.0337016999999946E-2</v>
       </c>
       <c r="D42" s="5">
         <v>-4.5723587825552192</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>17.936173255</v>
       </c>
       <c r="C43" s="5">
         <v>-6.3077921000001425E-2</v>
       </c>
       <c r="D43" s="5">
         <v>-4.1252522653868695</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>17.966949605</v>
       </c>
       <c r="C44" s="5">
         <v>3.0776350000000008E-2</v>
       </c>
       <c r="D44" s="5">
         <v>2.0786015647096034</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>18.224826394000001</v>
       </c>
       <c r="C45" s="5">
         <v>0.25787678900000088</v>
       </c>
       <c r="D45" s="5">
         <v>18.650235382475099</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>18.254129927000001</v>
       </c>
       <c r="C46" s="5">
         <v>2.9303533000000215E-2</v>
       </c>
       <c r="D46" s="5">
         <v>1.9466239629397419</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>18.23763529</v>
       </c>
       <c r="C47" s="5">
         <v>-1.6494637000000978E-2</v>
       </c>
       <c r="D47" s="5">
         <v>-1.0789607006789659</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>18.296144898000001</v>
       </c>
       <c r="C48" s="5">
         <v>5.8509608000001379E-2</v>
       </c>
       <c r="D48" s="5">
         <v>3.9184770753396991</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>18.383252648999999</v>
       </c>
       <c r="C49" s="5">
         <v>8.7107750999997791E-2</v>
       </c>
       <c r="D49" s="5">
         <v>5.8651893601877392</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>18.628931475000002</v>
       </c>
       <c r="C50" s="5">
         <v>0.24567882600000246</v>
       </c>
       <c r="D50" s="5">
         <v>17.270039394721891</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>18.505131028000001</v>
       </c>
       <c r="C51" s="5">
         <v>-0.1238004470000007</v>
       </c>
       <c r="D51" s="5">
         <v>-7.6896001898105641</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>18.507208079000002</v>
       </c>
       <c r="C52" s="5">
         <v>2.0770510000005515E-3</v>
       </c>
       <c r="D52" s="5">
         <v>0.13477345522137085</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>18.466143147</v>
       </c>
       <c r="C53" s="5">
         <v>-4.1064932000001164E-2</v>
       </c>
       <c r="D53" s="5">
         <v>-2.6303788843387244</v>
       </c>
       <c r="E53" s="5">
         <v>2.1945987355352248</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>18.596213527</v>
       </c>
       <c r="C54" s="5">
         <v>0.13007037999999937</v>
       </c>
       <c r="D54" s="5">
         <v>8.7877305312068721</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>18.539795669</v>
       </c>
       <c r="C55" s="5">
         <v>-5.6417857999999654E-2</v>
       </c>
       <c r="D55" s="5">
         <v>-3.5804656376646871</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>18.659149523</v>
       </c>
       <c r="C56" s="5">
         <v>0.11935385399999987</v>
       </c>
       <c r="D56" s="5">
         <v>8.0047405517187808</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>19.013676100000001</v>
       </c>
       <c r="C57" s="5">
         <v>0.35452657700000145</v>
       </c>
       <c r="D57" s="5">
         <v>25.340365852400339</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>18.937787986</v>
       </c>
       <c r="C58" s="5">
         <v>-7.5888114000001394E-2</v>
       </c>
       <c r="D58" s="5">
         <v>-4.6857344617370567</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>19.118139006</v>
       </c>
       <c r="C59" s="5">
         <v>0.18035101999999981</v>
       </c>
       <c r="D59" s="5">
         <v>12.046005318751174</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>19.401815694</v>
       </c>
       <c r="C60" s="5">
         <v>0.2836766879999999</v>
       </c>
       <c r="D60" s="5">
         <v>19.333153313861807</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>19.285241378999999</v>
       </c>
       <c r="C61" s="5">
         <v>-0.11657431500000115</v>
       </c>
       <c r="D61" s="5">
         <v>-6.9765481361182546</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>19.442311360000001</v>
       </c>
       <c r="C62" s="5">
         <v>0.15706998100000291</v>
       </c>
       <c r="D62" s="5">
         <v>10.223393794078905</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>19.527231633</v>
       </c>
       <c r="C63" s="5">
         <v>8.4920272999998048E-2</v>
       </c>
       <c r="D63" s="5">
         <v>5.3691334317559347</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>19.60164138</v>
       </c>
       <c r="C64" s="5">
         <v>7.4409747000000692E-2</v>
       </c>
       <c r="D64" s="5">
         <v>4.6697379974898423</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>19.669101698999999</v>
       </c>
       <c r="C65" s="5">
         <v>6.7460318999998492E-2</v>
       </c>
       <c r="D65" s="5">
         <v>4.2089543631185222</v>
       </c>
       <c r="E65" s="5">
         <v>6.5144006651731701</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>19.50732477</v>
       </c>
       <c r="C66" s="5">
         <v>-0.1617769289999984</v>
       </c>
       <c r="D66" s="5">
         <v>-9.4354438617335727</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>19.845416668999999</v>
       </c>
       <c r="C67" s="5">
         <v>0.33809189899999836</v>
       </c>
       <c r="D67" s="5">
         <v>22.899491736009423</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>19.836328626</v>
       </c>
       <c r="C68" s="5">
         <v>-9.0880429999984358E-3</v>
       </c>
       <c r="D68" s="5">
         <v>-0.54814800970066635</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>19.816536920000001</v>
       </c>
       <c r="C69" s="5">
         <v>-1.9791705999999465E-2</v>
       </c>
       <c r="D69" s="5">
         <v>-1.1907520147390716</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>19.931441867</v>
       </c>
       <c r="C70" s="5">
         <v>0.11490494699999942</v>
       </c>
       <c r="D70" s="5">
         <v>7.184374620872358</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>19.909377507999999</v>
       </c>
       <c r="C71" s="5">
         <v>-2.2064359000001588E-2</v>
       </c>
       <c r="D71" s="5">
         <v>-1.3203568460058213</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>19.822200585000001</v>
       </c>
       <c r="C72" s="5">
         <v>-8.7176922999997686E-2</v>
       </c>
       <c r="D72" s="5">
         <v>-5.129711594433461</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>19.882633182999999</v>
       </c>
       <c r="C73" s="5">
         <v>6.043259799999845E-2</v>
       </c>
       <c r="D73" s="5">
         <v>3.720452877820124</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>19.857404753000001</v>
       </c>
       <c r="C74" s="5">
         <v>-2.5228429999998525E-2</v>
       </c>
       <c r="D74" s="5">
         <v>-1.5120598276501696</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>19.957008905999999</v>
       </c>
       <c r="C75" s="5">
         <v>9.9604152999997808E-2</v>
       </c>
       <c r="D75" s="5">
         <v>6.1880281394523617</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>20.091901571000001</v>
       </c>
       <c r="C76" s="5">
         <v>0.13489266500000241</v>
       </c>
       <c r="D76" s="5">
         <v>8.4194224203466117</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>20.268395771000002</v>
       </c>
       <c r="C77" s="5">
         <v>0.17649420000000049</v>
       </c>
       <c r="D77" s="5">
         <v>11.065712895331004</v>
       </c>
       <c r="E77" s="5">
         <v>3.0468807430614531</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>20.330018114000001</v>
       </c>
       <c r="C78" s="5">
         <v>6.1622342999999802E-2</v>
       </c>
       <c r="D78" s="5">
         <v>3.7100098830144868</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>20.413942705</v>
       </c>
       <c r="C79" s="5">
         <v>8.3924590999998827E-2</v>
       </c>
       <c r="D79" s="5">
         <v>5.0677691278149917</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>20.500705018000001</v>
       </c>
       <c r="C80" s="5">
         <v>8.6762313000001257E-2</v>
       </c>
       <c r="D80" s="5">
         <v>5.2211058558072398</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>20.435522283000001</v>
       </c>
       <c r="C81" s="5">
         <v>-6.5182735000000491E-2</v>
       </c>
       <c r="D81" s="5">
         <v>-3.7494232595072119</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>20.424663499000001</v>
       </c>
       <c r="C82" s="5">
         <v>-1.0858783999999844E-2</v>
       </c>
       <c r="D82" s="5">
         <v>-0.63578145536847819</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>20.510225584000001</v>
       </c>
       <c r="C83" s="5">
         <v>8.5562084999999399E-2</v>
       </c>
       <c r="D83" s="5">
         <v>5.1444424514696996</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>20.621408200000001</v>
       </c>
       <c r="C84" s="5">
         <v>0.11118261600000068</v>
       </c>
       <c r="D84" s="5">
         <v>6.7024977401153318</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>20.75959971</v>
       </c>
       <c r="C85" s="5">
         <v>0.13819150999999863</v>
       </c>
       <c r="D85" s="5">
         <v>8.3447498900091954</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>20.973204983999999</v>
       </c>
       <c r="C86" s="5">
         <v>0.21360527399999896</v>
       </c>
       <c r="D86" s="5">
         <v>13.070657222791704</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>21.093198481000002</v>
       </c>
       <c r="C87" s="5">
         <v>0.11999349700000295</v>
       </c>
       <c r="D87" s="5">
         <v>7.0857427222165592</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>21.206160703999998</v>
       </c>
       <c r="C88" s="5">
         <v>0.1129622229999967</v>
       </c>
       <c r="D88" s="5">
         <v>6.6191725618904629</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>21.062365216</v>
       </c>
       <c r="C89" s="5">
         <v>-0.14379548799999853</v>
       </c>
       <c r="D89" s="5">
         <v>-7.8402920755996757</v>
       </c>
       <c r="E89" s="5">
         <v>3.9172781801311007</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>21.148244035000001</v>
       </c>
       <c r="C90" s="5">
         <v>8.5878819000001272E-2</v>
       </c>
       <c r="D90" s="5">
         <v>5.0040595840543212</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>21.292518118</v>
       </c>
       <c r="C91" s="5">
         <v>0.14427408299999911</v>
       </c>
       <c r="D91" s="5">
         <v>8.5007017771707503</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>21.263652797999999</v>
       </c>
       <c r="C92" s="5">
         <v>-2.8865320000001304E-2</v>
       </c>
       <c r="D92" s="5">
         <v>-1.6147117915569553</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>21.665080969000002</v>
       </c>
       <c r="C93" s="5">
         <v>0.40142817100000272</v>
       </c>
       <c r="D93" s="5">
         <v>25.16108803279846</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>21.929641483000001</v>
       </c>
       <c r="C94" s="5">
         <v>0.26456051399999936</v>
       </c>
       <c r="D94" s="5">
         <v>15.679015123284534</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>21.873007729000001</v>
       </c>
       <c r="C95" s="5">
         <v>-5.6633753999999925E-2</v>
       </c>
       <c r="D95" s="5">
         <v>-3.0553834953892967</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>21.995268389</v>
       </c>
       <c r="C96" s="5">
         <v>0.12226065999999847</v>
       </c>
       <c r="D96" s="5">
         <v>6.9175777021050822</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>22.030350475999999</v>
       </c>
       <c r="C97" s="5">
         <v>3.5082086999999262E-2</v>
       </c>
       <c r="D97" s="5">
         <v>1.9308598304826896</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>22.081049650000001</v>
       </c>
       <c r="C98" s="5">
         <v>5.069917400000179E-2</v>
       </c>
       <c r="D98" s="5">
         <v>2.7968236957276904</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>22.015983867999999</v>
       </c>
       <c r="C99" s="5">
         <v>-6.5065782000001349E-2</v>
       </c>
       <c r="D99" s="5">
         <v>-3.4792675979504306</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>22.238384414999999</v>
       </c>
       <c r="C100" s="5">
         <v>0.22240054699999945</v>
       </c>
       <c r="D100" s="5">
         <v>12.81883705132385</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>22.254481588000001</v>
       </c>
       <c r="C101" s="5">
         <v>1.609717300000213E-2</v>
       </c>
       <c r="D101" s="5">
         <v>0.87208204957756053</v>
       </c>
       <c r="E101" s="5">
         <v>5.6599359083110645</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>22.383758700000001</v>
       </c>
       <c r="C102" s="5">
         <v>0.12927711200000047</v>
       </c>
       <c r="D102" s="5">
         <v>7.1979305549833894</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>22.389628882</v>
       </c>
       <c r="C103" s="5">
         <v>5.8701819999988913E-3</v>
       </c>
       <c r="D103" s="5">
         <v>0.31515653191984683</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>22.453869403999999</v>
       </c>
       <c r="C104" s="5">
         <v>6.4240521999998634E-2</v>
       </c>
       <c r="D104" s="5">
         <v>3.4979072469477623</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>22.383342209999999</v>
       </c>
       <c r="C105" s="5">
         <v>-7.0527194000000293E-2</v>
       </c>
       <c r="D105" s="5">
         <v>-3.7047409876477588</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>22.425124572000001</v>
       </c>
       <c r="C106" s="5">
         <v>4.1782362000002848E-2</v>
       </c>
       <c r="D106" s="5">
         <v>2.2631477728914051</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>22.347137333999999</v>
       </c>
       <c r="C107" s="5">
         <v>-7.7987238000002179E-2</v>
       </c>
       <c r="D107" s="5">
         <v>-4.094303299978197</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>22.389756335000001</v>
       </c>
       <c r="C108" s="5">
         <v>4.2619001000002044E-2</v>
       </c>
       <c r="D108" s="5">
         <v>2.3127201723485369</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>22.504699046999999</v>
       </c>
       <c r="C109" s="5">
         <v>0.11494271199999773</v>
       </c>
       <c r="D109" s="5">
         <v>6.3374172110082228</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>22.382855021000001</v>
       </c>
       <c r="C110" s="5">
         <v>-0.121844025999998</v>
       </c>
       <c r="D110" s="5">
         <v>-6.3069739427719318</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>22.434033898999999</v>
       </c>
       <c r="C111" s="5">
         <v>5.1178877999998207E-2</v>
       </c>
       <c r="D111" s="5">
         <v>2.7785960773913931</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>22.472693886999998</v>
       </c>
       <c r="C112" s="5">
         <v>3.8659987999999146E-2</v>
       </c>
       <c r="D112" s="5">
         <v>2.0876417040685213</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>22.658697198999999</v>
       </c>
       <c r="C113" s="5">
         <v>0.18600331200000042</v>
       </c>
       <c r="D113" s="5">
         <v>10.397082424514824</v>
       </c>
       <c r="E113" s="5">
         <v>1.8163335299527184</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>22.686576798000001</v>
       </c>
       <c r="C114" s="5">
         <v>2.7879599000002031E-2</v>
       </c>
       <c r="D114" s="5">
         <v>1.4865308705273916</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>22.890181184999999</v>
       </c>
       <c r="C115" s="5">
         <v>0.20360438699999861</v>
       </c>
       <c r="D115" s="5">
         <v>11.317418845960624</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>22.959346716999999</v>
       </c>
       <c r="C116" s="5">
         <v>6.916553199999953E-2</v>
       </c>
       <c r="D116" s="5">
         <v>3.6868198855622314</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>22.793115765</v>
       </c>
       <c r="C117" s="5">
         <v>-0.16623095199999938</v>
       </c>
       <c r="D117" s="5">
         <v>-8.3505133228651154</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>22.719101422000001</v>
       </c>
       <c r="C118" s="5">
         <v>-7.4014342999998206E-2</v>
       </c>
       <c r="D118" s="5">
         <v>-3.8278226645616642</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>22.909834989</v>
       </c>
       <c r="C119" s="5">
         <v>0.19073356699999877</v>
       </c>
       <c r="D119" s="5">
         <v>10.552795763168188</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>23.062662996</v>
       </c>
       <c r="C120" s="5">
         <v>0.1528280070000001</v>
       </c>
       <c r="D120" s="5">
         <v>8.3053477528781894</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>23.069578878000002</v>
       </c>
       <c r="C121" s="5">
         <v>6.9158820000012611E-3</v>
       </c>
       <c r="D121" s="5">
         <v>0.36044232038237034</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>23.481521268000002</v>
       </c>
       <c r="C122" s="5">
         <v>0.4119423900000001</v>
       </c>
       <c r="D122" s="5">
         <v>23.662708245966435</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>23.654005143999999</v>
       </c>
       <c r="C123" s="5">
         <v>0.17248387599999759</v>
       </c>
       <c r="D123" s="5">
         <v>9.1795972884810784</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>23.611490495000002</v>
       </c>
       <c r="C124" s="5">
         <v>-4.2514648999997462E-2</v>
       </c>
       <c r="D124" s="5">
         <v>-2.1356322511649206</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>23.777110877999998</v>
       </c>
       <c r="C125" s="5">
         <v>0.16562038299999671</v>
       </c>
       <c r="D125" s="5">
         <v>8.7497227108680917</v>
       </c>
       <c r="E125" s="5">
         <v>4.93591343393458</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>23.723069421999998</v>
       </c>
       <c r="C126" s="5">
         <v>-5.404145600000021E-2</v>
       </c>
       <c r="D126" s="5">
         <v>-2.6935651491272083</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>23.704645939999999</v>
       </c>
       <c r="C127" s="5">
         <v>-1.8423481999999325E-2</v>
       </c>
       <c r="D127" s="5">
         <v>-0.92795711309381357</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>23.773067224999998</v>
       </c>
       <c r="C128" s="5">
         <v>6.8421284999999443E-2</v>
       </c>
       <c r="D128" s="5">
         <v>3.5192092963295174</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>23.804824904</v>
       </c>
       <c r="C129" s="5">
         <v>3.1757679000001815E-2</v>
       </c>
       <c r="D129" s="5">
         <v>1.6148721506322072</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>23.914983626000001</v>
       </c>
       <c r="C130" s="5">
         <v>0.11015872200000132</v>
       </c>
       <c r="D130" s="5">
         <v>5.696634176480786</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>24.041426778000002</v>
       </c>
       <c r="C131" s="5">
         <v>0.12644315200000023</v>
       </c>
       <c r="D131" s="5">
         <v>6.5324222796513842</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>24.028373369000001</v>
       </c>
       <c r="C132" s="5">
         <v>-1.3053409000001182E-2</v>
       </c>
       <c r="D132" s="5">
         <v>-0.64960364389499148</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>23.916444832</v>
       </c>
       <c r="C133" s="5">
         <v>-0.11192853700000072</v>
       </c>
       <c r="D133" s="5">
         <v>-5.448807824720248</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>24.073961688000001</v>
       </c>
       <c r="C134" s="5">
         <v>0.15751685600000087</v>
       </c>
       <c r="D134" s="5">
         <v>8.1960263841923009</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>24.176252927</v>
       </c>
       <c r="C135" s="5">
         <v>0.10229123899999948</v>
       </c>
       <c r="D135" s="5">
         <v>5.2197112648944222</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>24.238145527</v>
       </c>
       <c r="C136" s="5">
         <v>6.1892600000000186E-2</v>
       </c>
       <c r="D136" s="5">
         <v>3.1156960827312341</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>24.508249814999999</v>
       </c>
       <c r="C137" s="5">
         <v>0.27010428799999886</v>
       </c>
       <c r="D137" s="5">
         <v>14.223356468241954</v>
       </c>
       <c r="E137" s="5">
         <v>3.0749696241543445</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>24.657980116000001</v>
       </c>
       <c r="C138" s="5">
         <v>0.14973030100000173</v>
       </c>
       <c r="D138" s="5">
         <v>7.5826888487559474</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>24.724181674</v>
       </c>
       <c r="C139" s="5">
         <v>6.6201557999999494E-2</v>
       </c>
       <c r="D139" s="5">
         <v>3.2697527599302001</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>24.784136480000001</v>
       </c>
       <c r="C140" s="5">
         <v>5.995480600000036E-2</v>
       </c>
       <c r="D140" s="5">
         <v>2.9490610524027794</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>25.117560243</v>
       </c>
       <c r="C141" s="5">
         <v>0.33342376299999898</v>
       </c>
       <c r="D141" s="5">
         <v>17.393466510698929</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>25.214292974999999</v>
       </c>
       <c r="C142" s="5">
         <v>9.6732731999999544E-2</v>
       </c>
       <c r="D142" s="5">
         <v>4.7205962921895273</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>25.371162317</v>
       </c>
       <c r="C143" s="5">
         <v>0.15686934200000024</v>
       </c>
       <c r="D143" s="5">
         <v>7.7265690658883779</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>25.088945635000002</v>
       </c>
       <c r="C144" s="5">
         <v>-0.28221668199999783</v>
       </c>
       <c r="D144" s="5">
         <v>-12.561125341419309</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>25.052425777</v>
       </c>
       <c r="C145" s="5">
         <v>-3.6519858000001904E-2</v>
       </c>
       <c r="D145" s="5">
         <v>-1.7328220346821688</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>24.860087034999999</v>
       </c>
       <c r="C146" s="5">
         <v>-0.19233874200000045</v>
       </c>
       <c r="D146" s="5">
         <v>-8.8337002959788524</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>24.910255759000002</v>
       </c>
       <c r="C147" s="5">
         <v>5.0168724000002385E-2</v>
       </c>
       <c r="D147" s="5">
         <v>2.4487116832922817</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>24.956443477000001</v>
       </c>
       <c r="C148" s="5">
         <v>4.6187717999998767E-2</v>
       </c>
       <c r="D148" s="5">
         <v>2.2478288361211129</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>24.838479528000001</v>
       </c>
       <c r="C149" s="5">
         <v>-0.11796394899999996</v>
       </c>
       <c r="D149" s="5">
         <v>-5.5269897963251431</v>
       </c>
       <c r="E149" s="5">
         <v>1.3474226658073629</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>25.077085555</v>
       </c>
       <c r="C150" s="5">
         <v>0.23860602699999944</v>
       </c>
       <c r="D150" s="5">
         <v>12.156552792006114</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>25.240372136000001</v>
       </c>
       <c r="C151" s="5">
         <v>0.16328658100000126</v>
       </c>
       <c r="D151" s="5">
         <v>8.0996543013046143</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>25.294835676999998</v>
       </c>
       <c r="C152" s="5">
         <v>5.4463540999996951E-2</v>
       </c>
       <c r="D152" s="5">
         <v>2.6203058515767097</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>25.416238492000002</v>
       </c>
       <c r="C153" s="5">
         <v>0.12140281500000327</v>
       </c>
       <c r="D153" s="5">
         <v>5.9139036138976309</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>25.813727017000001</v>
       </c>
       <c r="C154" s="5">
         <v>0.39748852499999998</v>
       </c>
       <c r="D154" s="5">
         <v>20.468424923367536</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>25.536774281</v>
       </c>
       <c r="C155" s="5">
         <v>-0.27695273600000192</v>
       </c>
       <c r="D155" s="5">
         <v>-12.141477206027062</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>25.768642080999999</v>
       </c>
       <c r="C156" s="5">
         <v>0.23186779999999985</v>
       </c>
       <c r="D156" s="5">
         <v>11.456639990502415</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>25.893992893</v>
       </c>
       <c r="C157" s="5">
         <v>0.12535081200000064</v>
       </c>
       <c r="D157" s="5">
         <v>5.9961018279112377</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>26.436872502</v>
       </c>
       <c r="C158" s="5">
         <v>0.54287960899999987</v>
       </c>
       <c r="D158" s="5">
         <v>28.272224109663078</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>26.069175189999999</v>
       </c>
       <c r="C159" s="5">
         <v>-0.36769731200000066</v>
       </c>
       <c r="D159" s="5">
         <v>-15.47083696990147</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>26.272327560000001</v>
       </c>
       <c r="C160" s="5">
         <v>0.20315237000000153</v>
       </c>
       <c r="D160" s="5">
         <v>9.762784282030367</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>25.869098307000002</v>
       </c>
       <c r="C161" s="5">
         <v>-0.40322925299999923</v>
       </c>
       <c r="D161" s="5">
         <v>-16.939815361074807</v>
       </c>
       <c r="E161" s="5">
         <v>4.1492828811771743</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>25.704537166000001</v>
       </c>
       <c r="C162" s="5">
         <v>-0.16456114100000008</v>
       </c>
       <c r="D162" s="5">
         <v>-7.3720684193727237</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>25.653834261</v>
       </c>
       <c r="C163" s="5">
         <v>-5.0702905000001408E-2</v>
       </c>
       <c r="D163" s="5">
         <v>-2.3415213266051338</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>25.80367528</v>
       </c>
       <c r="C164" s="5">
         <v>0.14984101900000013</v>
       </c>
       <c r="D164" s="5">
         <v>7.2386653964558123</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>25.712499844</v>
       </c>
       <c r="C165" s="5">
         <v>-9.1175436000000332E-2</v>
       </c>
       <c r="D165" s="5">
         <v>-4.1586750391751304</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>25.799683497</v>
       </c>
       <c r="C166" s="5">
         <v>8.7183653000000305E-2</v>
       </c>
       <c r="D166" s="5">
         <v>4.1455969297235162</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>26.106084026000001</v>
       </c>
       <c r="C167" s="5">
         <v>0.30640052900000114</v>
       </c>
       <c r="D167" s="5">
         <v>15.220097874281645</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>26.152051835999998</v>
       </c>
       <c r="C168" s="5">
         <v>4.5967809999996945E-2</v>
       </c>
       <c r="D168" s="5">
         <v>2.133553510860553</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>26.459159604</v>
       </c>
       <c r="C169" s="5">
         <v>0.30710776800000161</v>
       </c>
       <c r="D169" s="5">
         <v>15.038532091696721</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>26.503611532000001</v>
       </c>
       <c r="C170" s="5">
         <v>4.4451928000000862E-2</v>
       </c>
       <c r="D170" s="5">
         <v>2.0347574920397404</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>27.436438841000001</v>
       </c>
       <c r="C171" s="5">
         <v>0.93282730900000033</v>
       </c>
       <c r="D171" s="5">
         <v>51.451019017384446</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>27.592640576000001</v>
       </c>
       <c r="C172" s="5">
         <v>0.15620173499999979</v>
       </c>
       <c r="D172" s="5">
         <v>7.04990283347251</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>27.682384636999998</v>
       </c>
       <c r="C173" s="5">
         <v>8.9744060999997544E-2</v>
       </c>
       <c r="D173" s="5">
         <v>3.9735371397998209</v>
       </c>
       <c r="E173" s="5">
         <v>7.0094686273210138</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>28.001130024999998</v>
       </c>
       <c r="C174" s="5">
         <v>0.31874538799999996</v>
       </c>
       <c r="D174" s="5">
         <v>14.726756204600733</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>28.214064871000001</v>
       </c>
       <c r="C175" s="5">
         <v>0.21293484600000312</v>
       </c>
       <c r="D175" s="5">
         <v>9.5169215487024061</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>28.408375502999998</v>
       </c>
       <c r="C176" s="5">
         <v>0.19431063199999699</v>
       </c>
       <c r="D176" s="5">
         <v>8.5847589410185989</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>28.018412475000002</v>
       </c>
       <c r="C177" s="5">
         <v>-0.38996302799999683</v>
       </c>
       <c r="D177" s="5">
         <v>-15.283989462846105</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>27.883618670000001</v>
       </c>
       <c r="C178" s="5">
         <v>-0.13479380500000104</v>
       </c>
       <c r="D178" s="5">
         <v>-5.6227489073213839</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>27.729263723999999</v>
       </c>
       <c r="C179" s="5">
         <v>-0.15435494600000155</v>
       </c>
       <c r="D179" s="5">
         <v>-6.4442594124985986</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>27.797993233</v>
       </c>
       <c r="C180" s="5">
         <v>6.8729509000000633E-2</v>
       </c>
       <c r="D180" s="5">
         <v>3.01519284236893</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>27.837537302000001</v>
       </c>
       <c r="C181" s="5">
         <v>3.9544069000001514E-2</v>
       </c>
       <c r="D181" s="5">
         <v>1.7204810944604576</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>27.677179933000001</v>
       </c>
       <c r="C182" s="5">
         <v>-0.16035736899999975</v>
       </c>
       <c r="D182" s="5">
         <v>-6.6977102440205716</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>27.772923918</v>
       </c>
       <c r="C183" s="5">
         <v>9.5743984999998588E-2</v>
       </c>
       <c r="D183" s="5">
         <v>4.2310726978986857</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>27.904496995999999</v>
       </c>
       <c r="C184" s="5">
         <v>0.13157307799999884</v>
       </c>
       <c r="D184" s="5">
         <v>5.8354418244383588</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>28.167911212</v>
       </c>
       <c r="C185" s="5">
         <v>0.26341421600000103</v>
       </c>
       <c r="D185" s="5">
         <v>11.934853985195982</v>
       </c>
       <c r="E185" s="5">
         <v>1.7539188959575736</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>28.346248979999999</v>
       </c>
       <c r="C186" s="5">
         <v>0.17833776799999868</v>
       </c>
       <c r="D186" s="5">
         <v>7.8677082379796648</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>28.207776015</v>
       </c>
       <c r="C187" s="5">
         <v>-0.13847296499999828</v>
       </c>
       <c r="D187" s="5">
         <v>-5.7071010509994409</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>28.309093991000001</v>
       </c>
       <c r="C188" s="5">
         <v>0.1013179760000007</v>
       </c>
       <c r="D188" s="5">
         <v>4.3963914138738458</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>28.714173135999999</v>
       </c>
       <c r="C189" s="5">
         <v>0.40507914499999842</v>
       </c>
       <c r="D189" s="5">
         <v>18.588924951816566</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>28.361282141</v>
       </c>
       <c r="C190" s="5">
         <v>-0.35289099499999921</v>
       </c>
       <c r="D190" s="5">
         <v>-13.790614935330126</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>28.594159109</v>
       </c>
       <c r="C191" s="5">
         <v>0.23287696799999935</v>
       </c>
       <c r="D191" s="5">
         <v>10.310697228428833</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>28.461536243000001</v>
       </c>
       <c r="C192" s="5">
         <v>-0.1326228659999984</v>
       </c>
       <c r="D192" s="5">
         <v>-5.4259251206746573</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>28.560696229000001</v>
       </c>
       <c r="C193" s="5">
         <v>9.9159986000000089E-2</v>
       </c>
       <c r="D193" s="5">
         <v>4.261849921967964</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>28.767427504</v>
       </c>
       <c r="C194" s="5">
         <v>0.20673127499999921</v>
       </c>
       <c r="D194" s="5">
         <v>9.0402519994274186</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>28.488327803000001</v>
       </c>
       <c r="C195" s="5">
         <v>-0.27909970099999981</v>
       </c>
       <c r="D195" s="5">
         <v>-11.04073880110359</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>28.623472622000001</v>
       </c>
       <c r="C196" s="5">
         <v>0.13514481900000064</v>
       </c>
       <c r="D196" s="5">
         <v>5.843541679870734</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>28.636798933000001</v>
       </c>
       <c r="C197" s="5">
         <v>1.3326311000000146E-2</v>
       </c>
       <c r="D197" s="5">
         <v>0.56012021524090017</v>
       </c>
       <c r="E197" s="5">
         <v>1.6646165825751735</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>28.578941946</v>
       </c>
       <c r="C198" s="5">
         <v>-5.785698700000097E-2</v>
       </c>
       <c r="D198" s="5">
         <v>-2.397686462056281</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>28.608632974999999</v>
       </c>
       <c r="C199" s="5">
         <v>2.9691028999998537E-2</v>
       </c>
       <c r="D199" s="5">
         <v>1.2538437470273944</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>28.814309660999999</v>
       </c>
       <c r="C200" s="5">
         <v>0.20567668600000033</v>
       </c>
       <c r="D200" s="5">
         <v>8.9766255883702684</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>29.616946111000001</v>
       </c>
       <c r="C201" s="5">
         <v>0.80263645000000139</v>
       </c>
       <c r="D201" s="5">
         <v>39.054379692119625</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>29.646162797999999</v>
       </c>
       <c r="C202" s="5">
         <v>2.9216686999998132E-2</v>
       </c>
       <c r="D202" s="5">
         <v>1.1902265444625248</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>29.745384387000001</v>
       </c>
       <c r="C203" s="5">
         <v>9.9221589000002552E-2</v>
       </c>
       <c r="D203" s="5">
         <v>4.0909941012899687</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>30.098831533999999</v>
       </c>
       <c r="C204" s="5">
         <v>0.35344714699999713</v>
       </c>
       <c r="D204" s="5">
         <v>15.228685666535814</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>30.173066076000001</v>
       </c>
       <c r="C205" s="5">
         <v>7.423454200000279E-2</v>
       </c>
       <c r="D205" s="5">
         <v>3.0001107497330537</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>30.481590902000001</v>
       </c>
       <c r="C206" s="5">
         <v>0.30852482599999931</v>
       </c>
       <c r="D206" s="5">
         <v>12.984335245672817</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>30.491286525</v>
       </c>
       <c r="C207" s="5">
         <v>9.6956229999989318E-3</v>
       </c>
       <c r="D207" s="5">
         <v>0.38236598633829555</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>30.642168419000001</v>
       </c>
       <c r="C208" s="5">
         <v>0.15088189400000118</v>
       </c>
       <c r="D208" s="5">
         <v>6.1023382517267688</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>30.817068625000001</v>
       </c>
       <c r="C209" s="5">
         <v>0.17490020600000022</v>
       </c>
       <c r="D209" s="5">
         <v>7.068560190337414</v>
       </c>
       <c r="E209" s="5">
         <v>7.6135244623571907</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>29.728190859000001</v>
       </c>
       <c r="C210" s="5">
         <v>-1.0888777659999995</v>
       </c>
       <c r="D210" s="5">
         <v>-35.057969855917193</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>30.122930832000002</v>
       </c>
       <c r="C211" s="5">
         <v>0.39473997300000008</v>
       </c>
       <c r="D211" s="5">
         <v>17.150710881816057</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>30.331981016</v>
       </c>
       <c r="C212" s="5">
         <v>0.20905018399999875</v>
       </c>
       <c r="D212" s="5">
         <v>8.6532224262079396</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>30.330296324999999</v>
       </c>
       <c r="C213" s="5">
         <v>-1.6846910000012372E-3</v>
       </c>
       <c r="D213" s="5">
         <v>-6.6629731399359127E-2</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>30.448157593000001</v>
       </c>
       <c r="C214" s="5">
         <v>0.11786126800000218</v>
       </c>
       <c r="D214" s="5">
         <v>4.7640754883426339</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>30.539066137999999</v>
       </c>
       <c r="C215" s="5">
         <v>9.0908544999997787E-2</v>
       </c>
       <c r="D215" s="5">
         <v>3.6422434268690296</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>30.276368639000001</v>
       </c>
       <c r="C216" s="5">
         <v>-0.26269749899999795</v>
       </c>
       <c r="D216" s="5">
         <v>-9.8477887561693187</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>30.202344056000001</v>
       </c>
       <c r="C217" s="5">
         <v>-7.4024582999999922E-2</v>
       </c>
       <c r="D217" s="5">
         <v>-2.8948209123273005</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>30.310294425999999</v>
       </c>
       <c r="C218" s="5">
         <v>0.10795036999999752</v>
       </c>
       <c r="D218" s="5">
         <v>4.3744146216048607</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>30.640520509000002</v>
       </c>
       <c r="C219" s="5">
         <v>0.330226083000003</v>
       </c>
       <c r="D219" s="5">
         <v>13.886383934024815</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>31.027740425000001</v>
       </c>
       <c r="C220" s="5">
         <v>0.38721991599999939</v>
       </c>
       <c r="D220" s="5">
         <v>16.26476831929331</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>31.005260412999998</v>
       </c>
       <c r="C221" s="5">
         <v>-2.2480012000002603E-2</v>
       </c>
       <c r="D221" s="5">
         <v>-0.86595989782999316</v>
       </c>
       <c r="E221" s="5">
         <v>0.6106738778111076</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>30.965077303000001</v>
       </c>
       <c r="C222" s="5">
         <v>-4.0183109999997413E-2</v>
       </c>
       <c r="D222" s="5">
         <v>-1.5441734447502298</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>31.333138786999999</v>
       </c>
       <c r="C223" s="5">
         <v>0.36806148399999827</v>
       </c>
       <c r="D223" s="5">
         <v>15.234044717654371</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>31.234646595000001</v>
       </c>
       <c r="C224" s="5">
         <v>-9.8492191999998369E-2</v>
       </c>
       <c r="D224" s="5">
         <v>-3.7075294809797876</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>32.063086052999999</v>
       </c>
       <c r="C225" s="5">
         <v>0.8284394579999983</v>
       </c>
       <c r="D225" s="5">
         <v>36.906696003977558</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>32.379553625</v>
       </c>
       <c r="C226" s="5">
         <v>0.31646757200000053</v>
       </c>
       <c r="D226" s="5">
         <v>12.508786746941801</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>32.590808361999997</v>
       </c>
       <c r="C227" s="5">
         <v>0.21125473699999731</v>
       </c>
       <c r="D227" s="5">
         <v>8.1163316895600968</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>33.458911184000002</v>
       </c>
       <c r="C228" s="5">
         <v>0.86810282200000444</v>
       </c>
       <c r="D228" s="5">
         <v>37.088195033224316</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>33.937617582999998</v>
       </c>
       <c r="C229" s="5">
         <v>0.47870639899999645</v>
       </c>
       <c r="D229" s="5">
         <v>18.586314057895969</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>34.461829719999997</v>
       </c>
       <c r="C230" s="5">
         <v>0.52421213699999925</v>
       </c>
       <c r="D230" s="5">
         <v>20.194270766246358</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>34.801909698000003</v>
       </c>
       <c r="C231" s="5">
         <v>0.34007997800000567</v>
       </c>
       <c r="D231" s="5">
         <v>12.506320970123962</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>35.135388472000002</v>
       </c>
       <c r="C232" s="5">
         <v>0.33347877399999959</v>
       </c>
       <c r="D232" s="5">
         <v>12.124419126291341</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>35.526400588000001</v>
       </c>
       <c r="C233" s="5">
         <v>0.39101211599999885</v>
       </c>
       <c r="D233" s="5">
         <v>14.202966797723903</v>
       </c>
       <c r="E233" s="5">
         <v>14.581848740429738</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>35.804327272999998</v>
       </c>
       <c r="C234" s="5">
         <v>0.27792668499999706</v>
       </c>
       <c r="D234" s="5">
         <v>9.8023705208752929</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>36.219792744999999</v>
       </c>
       <c r="C235" s="5">
         <v>0.41546547200000106</v>
       </c>
       <c r="D235" s="5">
         <v>14.848496043036373</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>36.069946608999999</v>
       </c>
       <c r="C236" s="5">
         <v>-0.14984613600000074</v>
       </c>
       <c r="D236" s="5">
         <v>-4.8531394350382673</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>36.004690586000002</v>
       </c>
       <c r="C237" s="5">
         <v>-6.5256022999996333E-2</v>
       </c>
       <c r="D237" s="5">
         <v>-2.1495103646892666</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>36.131567699999998</v>
       </c>
       <c r="C238" s="5">
         <v>0.12687711399999557</v>
       </c>
       <c r="D238" s="5">
         <v>4.311614735396474</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>36.119418136</v>
       </c>
       <c r="C239" s="5">
         <v>-1.2149563999997781E-2</v>
       </c>
       <c r="D239" s="5">
         <v>-0.40276534582616152</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>35.956366021999997</v>
       </c>
       <c r="C240" s="5">
         <v>-0.16305211400000275</v>
       </c>
       <c r="D240" s="5">
         <v>-5.2846066263393388</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>35.878667929999999</v>
       </c>
       <c r="C241" s="5">
         <v>-7.7698091999998553E-2</v>
       </c>
       <c r="D241" s="5">
         <v>-2.5624816546643503</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>35.707664688999998</v>
       </c>
       <c r="C242" s="5">
         <v>-0.17100324100000108</v>
       </c>
       <c r="D242" s="5">
         <v>-5.5718137935338419</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>35.728864379999997</v>
       </c>
       <c r="C243" s="5">
         <v>2.1199690999999632E-2</v>
       </c>
       <c r="D243" s="5">
         <v>0.71477268334425581</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>35.701279792000001</v>
       </c>
       <c r="C244" s="5">
         <v>-2.7584587999996302E-2</v>
       </c>
       <c r="D244" s="5">
         <v>-0.92254004081767649</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>35.742427745000001</v>
       </c>
       <c r="C245" s="5">
         <v>4.1147952999999404E-2</v>
       </c>
       <c r="D245" s="5">
         <v>1.39187610101279</v>
       </c>
       <c r="E245" s="5">
         <v>0.60807499049866376</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>35.870555578000001</v>
       </c>
       <c r="C246" s="5">
         <v>0.12812783300000063</v>
       </c>
       <c r="D246" s="5">
         <v>4.3875402860063861</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>35.717962544000002</v>
       </c>
       <c r="C247" s="5">
         <v>-0.1525930339999988</v>
       </c>
       <c r="D247" s="5">
         <v>-4.9870306331772696</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>35.892746576999997</v>
       </c>
       <c r="C248" s="5">
         <v>0.17478403299999457</v>
       </c>
       <c r="D248" s="5">
         <v>6.0327880562526692</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>35.421343112000002</v>
       </c>
       <c r="C249" s="5">
         <v>-0.47140346499999453</v>
       </c>
       <c r="D249" s="5">
         <v>-14.67034560859557</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>35.373811631000002</v>
       </c>
       <c r="C250" s="5">
         <v>-4.7531481000000042E-2</v>
       </c>
       <c r="D250" s="5">
         <v>-1.5984344111370397</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>35.276971805000002</v>
       </c>
       <c r="C251" s="5">
         <v>-9.6839826000000073E-2</v>
       </c>
       <c r="D251" s="5">
         <v>-3.2361209828387749</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>35.556747946000002</v>
       </c>
       <c r="C252" s="5">
         <v>0.27977614099999926</v>
       </c>
       <c r="D252" s="5">
         <v>9.943313522376851</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>35.754550827000003</v>
       </c>
       <c r="C253" s="5">
         <v>0.19780288100000121</v>
       </c>
       <c r="D253" s="5">
         <v>6.8837101328298456</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>35.737612458999998</v>
       </c>
       <c r="C254" s="5">
         <v>-1.6938368000005255E-2</v>
       </c>
       <c r="D254" s="5">
         <v>-0.56700933805786669</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>35.767309617999999</v>
       </c>
       <c r="C255" s="5">
         <v>2.969715900000125E-2</v>
       </c>
       <c r="D255" s="5">
         <v>1.001743345285977</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>35.753110147000001</v>
       </c>
       <c r="C256" s="5">
         <v>-1.4199470999997743E-2</v>
       </c>
       <c r="D256" s="5">
         <v>-0.47535611465672201</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>35.659153895000003</v>
       </c>
       <c r="C257" s="5">
         <v>-9.395625199999813E-2</v>
       </c>
       <c r="D257" s="5">
         <v>-3.1083195568298083</v>
       </c>
       <c r="E257" s="5">
         <v>-0.2329831946338512</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>35.743614680999997</v>
       </c>
       <c r="C258" s="5">
         <v>8.4460785999993959E-2</v>
       </c>
       <c r="D258" s="5">
         <v>2.8795903434252423</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>35.749128550999998</v>
       </c>
       <c r="C259" s="5">
         <v>5.5138700000014751E-3</v>
       </c>
       <c r="D259" s="5">
         <v>0.18527115310287279</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>35.931899610999999</v>
       </c>
       <c r="C260" s="5">
         <v>0.18277106000000032</v>
       </c>
       <c r="D260" s="5">
         <v>6.3106117043397081</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>36.043101972999999</v>
       </c>
       <c r="C261" s="5">
         <v>0.11120236200000022</v>
       </c>
       <c r="D261" s="5">
         <v>3.7776410919645453</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>35.993484221999999</v>
       </c>
       <c r="C262" s="5">
         <v>-4.9617750999999544E-2</v>
       </c>
       <c r="D262" s="5">
         <v>-1.6394968179462177</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>36.074059892000001</v>
       </c>
       <c r="C263" s="5">
         <v>8.0575670000001764E-2</v>
       </c>
       <c r="D263" s="5">
         <v>2.7196652520967257</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>36.210245950000001</v>
       </c>
       <c r="C264" s="5">
         <v>0.13618605799999983</v>
       </c>
       <c r="D264" s="5">
         <v>4.6254724976496409</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>36.213453127000001</v>
       </c>
       <c r="C265" s="5">
         <v>3.207177000000172E-3</v>
       </c>
       <c r="D265" s="5">
         <v>0.10633696809199122</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>36.248538822999997</v>
       </c>
       <c r="C266" s="5">
         <v>3.5085695999995892E-2</v>
       </c>
       <c r="D266" s="5">
         <v>1.1688450527909344</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>36.421036710999999</v>
       </c>
       <c r="C267" s="5">
         <v>0.17249788800000232</v>
       </c>
       <c r="D267" s="5">
         <v>5.8623634118809553</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>36.412369554000001</v>
       </c>
       <c r="C268" s="5">
         <v>-8.6671569999978715E-3</v>
       </c>
       <c r="D268" s="5">
         <v>-0.28519194973142259</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>36.494083041000003</v>
       </c>
       <c r="C269" s="5">
         <v>8.1713487000001805E-2</v>
       </c>
       <c r="D269" s="5">
         <v>2.7264238874931568</v>
       </c>
       <c r="E269" s="5">
         <v>2.3414160315146315</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>37.087974852999999</v>
       </c>
       <c r="C270" s="5">
         <v>0.59389181199999541</v>
       </c>
       <c r="D270" s="5">
         <v>21.374643285386476</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>37.012428438999997</v>
       </c>
       <c r="C271" s="5">
         <v>-7.5546414000001505E-2</v>
       </c>
       <c r="D271" s="5">
         <v>-2.4171426086349479</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>36.983915293000003</v>
       </c>
       <c r="C272" s="5">
         <v>-2.8513145999994549E-2</v>
       </c>
       <c r="D272" s="5">
         <v>-0.92053332980503999</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>37.667124219000002</v>
       </c>
       <c r="C273" s="5">
         <v>0.68320892599999894</v>
       </c>
       <c r="D273" s="5">
         <v>24.564687432810707</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>37.887386288000002</v>
       </c>
       <c r="C274" s="5">
         <v>0.22026206900000034</v>
       </c>
       <c r="D274" s="5">
         <v>7.2472536334279525</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>38.103560584999997</v>
       </c>
       <c r="C275" s="5">
         <v>0.21617429699999491</v>
       </c>
       <c r="D275" s="5">
         <v>7.0658505002193284</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>38.412633376000002</v>
       </c>
       <c r="C276" s="5">
         <v>0.30907279100000551</v>
       </c>
       <c r="D276" s="5">
         <v>10.179869161222754</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>38.650029758000002</v>
       </c>
       <c r="C277" s="5">
         <v>0.23739638200000002</v>
       </c>
       <c r="D277" s="5">
         <v>7.6735462708739766</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>38.965451645999998</v>
       </c>
       <c r="C278" s="5">
         <v>0.31542188799999593</v>
       </c>
       <c r="D278" s="5">
         <v>10.244918871740282</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>39.181158031000002</v>
       </c>
       <c r="C279" s="5">
         <v>0.21570638500000427</v>
       </c>
       <c r="D279" s="5">
         <v>6.8490436814076405</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>39.486567284000003</v>
       </c>
       <c r="C280" s="5">
         <v>0.30540925300000055</v>
       </c>
       <c r="D280" s="5">
         <v>9.7653718454834504</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>39.847203374999999</v>
       </c>
       <c r="C281" s="5">
         <v>0.36063609099999638</v>
       </c>
       <c r="D281" s="5">
         <v>11.527403275645254</v>
       </c>
       <c r="E281" s="5">
         <v>9.1881205241761243</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>39.898249651</v>
       </c>
       <c r="C282" s="5">
         <v>5.1046276000001001E-2</v>
       </c>
       <c r="D282" s="5">
         <v>1.5481380648715737</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>40.116536635000003</v>
       </c>
       <c r="C283" s="5">
         <v>0.21828698400000235</v>
       </c>
       <c r="D283" s="5">
         <v>6.7665144394543297</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>40.156803295000003</v>
       </c>
       <c r="C284" s="5">
         <v>4.0266660000000343E-2</v>
       </c>
       <c r="D284" s="5">
         <v>1.2111624053708248</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>40.285409498999996</v>
       </c>
       <c r="C285" s="5">
         <v>0.12860620399999334</v>
       </c>
       <c r="D285" s="5">
         <v>3.9115425549212102</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>40.462339059000001</v>
       </c>
       <c r="C286" s="5">
         <v>0.17692956000000493</v>
       </c>
       <c r="D286" s="5">
         <v>5.3994704378919289</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>40.500755192</v>
       </c>
       <c r="C287" s="5">
         <v>3.8416132999998354E-2</v>
       </c>
       <c r="D287" s="5">
         <v>1.1452834565693681</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>40.643096634000003</v>
       </c>
       <c r="C288" s="5">
         <v>0.14234144200000287</v>
       </c>
       <c r="D288" s="5">
         <v>4.2999312628763775</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>40.726477670999998</v>
       </c>
       <c r="C289" s="5">
         <v>8.3381036999995217E-2</v>
       </c>
       <c r="D289" s="5">
         <v>2.4898200035016416</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>40.752053400000001</v>
       </c>
       <c r="C290" s="5">
         <v>2.5575729000003378E-2</v>
       </c>
       <c r="D290" s="5">
         <v>0.75619358673495451</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>40.840559331000001</v>
       </c>
       <c r="C291" s="5">
         <v>8.850593100000026E-2</v>
       </c>
       <c r="D291" s="5">
         <v>2.6375355291029301</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>41.364076820999998</v>
       </c>
       <c r="C292" s="5">
         <v>0.52351748999999614</v>
       </c>
       <c r="D292" s="5">
         <v>16.514467955211366</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>41.499755706999998</v>
       </c>
       <c r="C293" s="5">
         <v>0.13567888600000089</v>
       </c>
       <c r="D293" s="5">
         <v>4.0079292987546422</v>
       </c>
       <c r="E293" s="5">
         <v>4.1472228714469983</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>41.566648034000004</v>
       </c>
       <c r="C294" s="5">
         <v>6.6892327000005025E-2</v>
       </c>
       <c r="D294" s="5">
         <v>1.9514874991701792</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>41.659097889999998</v>
       </c>
       <c r="C295" s="5">
         <v>9.2449855999994668E-2</v>
       </c>
       <c r="D295" s="5">
         <v>2.7018545612959022</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>41.920098160999999</v>
       </c>
       <c r="C296" s="5">
         <v>0.26100027100000034</v>
       </c>
       <c r="D296" s="5">
         <v>7.7827241956551108</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>41.883158025999997</v>
       </c>
       <c r="C297" s="5">
         <v>-3.6940135000001817E-2</v>
       </c>
       <c r="D297" s="5">
         <v>-1.0523341318275259</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>42.113254769999998</v>
       </c>
       <c r="C298" s="5">
         <v>0.2300967440000008</v>
       </c>
       <c r="D298" s="5">
         <v>6.7954246138748564</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>42.305744685000001</v>
       </c>
       <c r="C299" s="5">
         <v>0.19248991500000301</v>
       </c>
       <c r="D299" s="5">
         <v>5.6249307953268879</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>42.635486948</v>
       </c>
       <c r="C300" s="5">
         <v>0.32974226299999998</v>
       </c>
       <c r="D300" s="5">
         <v>9.7646762659318256</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>42.840781898000003</v>
       </c>
       <c r="C301" s="5">
         <v>0.20529495000000253</v>
       </c>
       <c r="D301" s="5">
         <v>5.9336493504664967</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>42.629801102000002</v>
       </c>
       <c r="C302" s="5">
         <v>-0.21098079600000119</v>
       </c>
       <c r="D302" s="5">
         <v>-5.752245321734673</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>42.813802424999999</v>
       </c>
       <c r="C303" s="5">
         <v>0.18400132299999683</v>
       </c>
       <c r="D303" s="5">
         <v>5.3042575564371308</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>42.728148036999997</v>
       </c>
       <c r="C304" s="5">
         <v>-8.5654388000001802E-2</v>
       </c>
       <c r="D304" s="5">
         <v>-2.3745095443920339</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>42.744995392</v>
       </c>
       <c r="C305" s="5">
         <v>1.6847355000003006E-2</v>
       </c>
       <c r="D305" s="5">
         <v>0.47417748962288453</v>
       </c>
       <c r="E305" s="5">
         <v>3.000595217455615</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>42.902814573000001</v>
       </c>
       <c r="C306" s="5">
         <v>0.1578191810000007</v>
       </c>
       <c r="D306" s="5">
         <v>4.5216162838286333</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>42.872442335000002</v>
       </c>
       <c r="C307" s="5">
         <v>-3.0372237999998219E-2</v>
       </c>
       <c r="D307" s="5">
         <v>-0.84621745016774108</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>42.849209086999998</v>
       </c>
       <c r="C308" s="5">
         <v>-2.3233248000003925E-2</v>
       </c>
       <c r="D308" s="5">
         <v>-0.64836405313049017</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>41.867721281000001</v>
       </c>
       <c r="C309" s="5">
         <v>-0.98148780599999697</v>
       </c>
       <c r="D309" s="5">
         <v>-24.275193724953013</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>42.060251403999999</v>
       </c>
       <c r="C310" s="5">
         <v>0.19253012299999739</v>
       </c>
       <c r="D310" s="5">
         <v>5.6599689360278482</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>42.389300396000003</v>
       </c>
       <c r="C311" s="5">
         <v>0.32904899200000415</v>
       </c>
       <c r="D311" s="5">
         <v>9.8025980617198805</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>42.744587244999998</v>
       </c>
       <c r="C312" s="5">
         <v>0.35528684899999519</v>
       </c>
       <c r="D312" s="5">
         <v>10.534676881900307</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>43.017297245999998</v>
       </c>
       <c r="C313" s="5">
         <v>0.27271000100000009</v>
       </c>
       <c r="D313" s="5">
         <v>7.9304311480480338</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>42.704414950999997</v>
       </c>
       <c r="C314" s="5">
         <v>-0.31288229500000142</v>
       </c>
       <c r="D314" s="5">
         <v>-8.387260071932868</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>42.770051709000001</v>
       </c>
       <c r="C315" s="5">
         <v>6.5636758000003681E-2</v>
       </c>
       <c r="D315" s="5">
         <v>1.8600738574519715</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>42.777140576999997</v>
       </c>
       <c r="C316" s="5">
         <v>7.0888679999967508E-3</v>
       </c>
       <c r="D316" s="5">
         <v>0.19907388744049292</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>42.886295560999997</v>
       </c>
       <c r="C317" s="5">
         <v>0.1091549839999999</v>
       </c>
       <c r="D317" s="5">
         <v>3.1053973626333109</v>
       </c>
       <c r="E317" s="5">
         <v>0.33056540936355905</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>42.861879195999997</v>
       </c>
       <c r="C318" s="5">
         <v>-2.441636500000044E-2</v>
       </c>
       <c r="D318" s="5">
         <v>-0.68105825994010383</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>42.927932990999999</v>
       </c>
       <c r="C319" s="5">
         <v>6.6053795000001969E-2</v>
       </c>
       <c r="D319" s="5">
         <v>1.8650573065247755</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>42.968344135000002</v>
       </c>
       <c r="C320" s="5">
         <v>4.0411144000003674E-2</v>
       </c>
       <c r="D320" s="5">
         <v>1.13551330183157</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>43.84931134</v>
       </c>
       <c r="C321" s="5">
         <v>0.88096720499999748</v>
       </c>
       <c r="D321" s="5">
         <v>27.57627377753915</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>44.112165367000003</v>
       </c>
       <c r="C322" s="5">
         <v>0.26285402700000304</v>
       </c>
       <c r="D322" s="5">
         <v>7.4353485016609433</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>43.874631551999997</v>
       </c>
       <c r="C323" s="5">
         <v>-0.23753381500000614</v>
       </c>
       <c r="D323" s="5">
         <v>-6.2737445079458549</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>43.74674693</v>
       </c>
       <c r="C324" s="5">
         <v>-0.12788462199999628</v>
       </c>
       <c r="D324" s="5">
         <v>-3.4421967022059907</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>43.787546925999997</v>
       </c>
       <c r="C325" s="5">
         <v>4.0799995999996952E-2</v>
       </c>
       <c r="D325" s="5">
         <v>1.1249275089546318</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>44.189002060999997</v>
       </c>
       <c r="C326" s="5">
         <v>0.40145513499999907</v>
       </c>
       <c r="D326" s="5">
         <v>11.573982972120289</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>44.238257904999998</v>
       </c>
       <c r="C327" s="5">
         <v>4.9255844000001048E-2</v>
       </c>
       <c r="D327" s="5">
         <v>1.3458264268968678</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>44.215641562999998</v>
       </c>
       <c r="C328" s="5">
         <v>-2.2616341999999179E-2</v>
       </c>
       <c r="D328" s="5">
         <v>-0.61176524488414374</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>44.307861494999997</v>
       </c>
       <c r="C329" s="5">
         <v>9.2219931999999005E-2</v>
       </c>
       <c r="D329" s="5">
         <v>2.5317339625508195</v>
       </c>
       <c r="E329" s="5">
         <v>3.3147323997196665</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>44.550601587000003</v>
       </c>
       <c r="C330" s="5">
         <v>0.24274009200000535</v>
       </c>
       <c r="D330" s="5">
         <v>6.7759394658280847</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>44.809014531000003</v>
       </c>
       <c r="C331" s="5">
         <v>0.25841294399999981</v>
       </c>
       <c r="D331" s="5">
         <v>7.1869314527735817</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>44.786215187000003</v>
       </c>
       <c r="C332" s="5">
         <v>-2.2799343999999166E-2</v>
       </c>
       <c r="D332" s="5">
         <v>-0.60886808231485068</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>45.040911897000001</v>
       </c>
       <c r="C333" s="5">
         <v>0.25469670999999749</v>
       </c>
       <c r="D333" s="5">
         <v>7.0418845041461786</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>44.983940007999998</v>
       </c>
       <c r="C334" s="5">
         <v>-5.6971889000003273E-2</v>
       </c>
       <c r="D334" s="5">
         <v>-1.5073551112594008</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>45.019158640000001</v>
       </c>
       <c r="C335" s="5">
         <v>3.521863200000297E-2</v>
       </c>
       <c r="D335" s="5">
         <v>0.94355490875632775</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>44.845870359000003</v>
       </c>
       <c r="C336" s="5">
         <v>-0.17328828099999782</v>
       </c>
       <c r="D336" s="5">
         <v>-4.5225097179015794</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>44.951491398999998</v>
       </c>
       <c r="C337" s="5">
         <v>0.1056210399999955</v>
       </c>
       <c r="D337" s="5">
         <v>2.8631401907782905</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>45.189057955999999</v>
       </c>
       <c r="C338" s="5">
         <v>0.23756655700000096</v>
       </c>
       <c r="D338" s="5">
         <v>6.5295738936925307</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>45.089243518000004</v>
       </c>
       <c r="C339" s="5">
         <v>-9.9814437999995675E-2</v>
       </c>
       <c r="D339" s="5">
         <v>-2.6186177872987937</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>45.443417605999997</v>
       </c>
       <c r="C340" s="5">
         <v>0.3541740879999935</v>
       </c>
       <c r="D340" s="5">
         <v>9.8440244701355937</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>45.505414698000003</v>
       </c>
       <c r="C341" s="5">
         <v>6.1997092000005694E-2</v>
       </c>
       <c r="D341" s="5">
         <v>1.6494641879168714</v>
       </c>
       <c r="E341" s="5">
         <v>2.7028007278914634</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>45.489374660000003</v>
       </c>
       <c r="C342" s="5">
         <v>-1.6040037999999868E-2</v>
       </c>
       <c r="D342" s="5">
         <v>-0.42216456728384477</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>45.550507426999999</v>
       </c>
       <c r="C343" s="5">
         <v>6.1132766999996591E-2</v>
       </c>
       <c r="D343" s="5">
         <v>1.6246427977343991</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>45.817825225999997</v>
       </c>
       <c r="C344" s="5">
         <v>0.26731779899999708</v>
       </c>
       <c r="D344" s="5">
         <v>7.274135485582045</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>45.839849301999998</v>
       </c>
       <c r="C345" s="5">
         <v>2.2024076000001003E-2</v>
       </c>
       <c r="D345" s="5">
         <v>0.57835297544646114</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>46.178297637999997</v>
       </c>
       <c r="C346" s="5">
         <v>0.33844833599999902</v>
       </c>
       <c r="D346" s="5">
         <v>9.2287210959999921</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>46.218036804</v>
       </c>
       <c r="C347" s="5">
         <v>3.9739166000003934E-2</v>
       </c>
       <c r="D347" s="5">
         <v>1.0375729848054238</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>46.194796166000003</v>
       </c>
       <c r="C348" s="5">
         <v>-2.3240637999997205E-2</v>
       </c>
       <c r="D348" s="5">
         <v>-0.60175130180402103</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>46.476864894999999</v>
       </c>
       <c r="C349" s="5">
         <v>0.28206872899999524</v>
       </c>
       <c r="D349" s="5">
         <v>7.5784389342903546</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>46.606651724999999</v>
       </c>
       <c r="C350" s="5">
         <v>0.12978683000000046</v>
       </c>
       <c r="D350" s="5">
         <v>3.4029541879299963</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>47.058223132000002</v>
       </c>
       <c r="C351" s="5">
         <v>0.45157140700000298</v>
       </c>
       <c r="D351" s="5">
         <v>12.266827366732812</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>47.070558349000002</v>
       </c>
       <c r="C352" s="5">
         <v>1.2335217000000398E-2</v>
       </c>
       <c r="D352" s="5">
         <v>0.31500593187161474</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>46.861197216000001</v>
       </c>
       <c r="C353" s="5">
         <v>-0.20936113300000159</v>
       </c>
       <c r="D353" s="5">
         <v>-5.2087263299193438</v>
       </c>
       <c r="E353" s="5">
         <v>2.9793872377556596</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>47.042123668000002</v>
       </c>
       <c r="C354" s="5">
         <v>0.18092645200000135</v>
       </c>
       <c r="D354" s="5">
         <v>4.7327419360962741</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>47.117870994</v>
       </c>
       <c r="C355" s="5">
         <v>7.5747325999998338E-2</v>
       </c>
       <c r="D355" s="5">
         <v>1.9494468474015036</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>47.037907592000003</v>
       </c>
       <c r="C356" s="5">
         <v>-7.9963401999997075E-2</v>
       </c>
       <c r="D356" s="5">
         <v>-2.0176097243298052</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>47.177241434999999</v>
       </c>
       <c r="C357" s="5">
         <v>0.13933384299999574</v>
       </c>
       <c r="D357" s="5">
         <v>3.6130795339271105</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>47.097970674000003</v>
       </c>
       <c r="C358" s="5">
         <v>-7.9270760999996526E-2</v>
       </c>
       <c r="D358" s="5">
         <v>-1.9978005752671502</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>47.046557718999999</v>
       </c>
       <c r="C359" s="5">
         <v>-5.1412955000003535E-2</v>
       </c>
       <c r="D359" s="5">
         <v>-1.3021044451386854</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>47.205283629999997</v>
       </c>
       <c r="C360" s="5">
         <v>0.15872591099999767</v>
       </c>
       <c r="D360" s="5">
         <v>4.1245421835234719</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>47.379047845999999</v>
       </c>
       <c r="C361" s="5">
         <v>0.17376421600000214</v>
       </c>
       <c r="D361" s="5">
         <v>4.5077763274788518</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>47.447852640999997</v>
       </c>
       <c r="C362" s="5">
         <v>6.8804794999998364E-2</v>
       </c>
       <c r="D362" s="5">
         <v>1.7566504713948161</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>47.200659608000002</v>
       </c>
       <c r="C363" s="5">
         <v>-0.24719303299999495</v>
       </c>
       <c r="D363" s="5">
         <v>-6.0756785718413475</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>47.408658265</v>
       </c>
       <c r="C364" s="5">
         <v>0.20799865699999742</v>
       </c>
       <c r="D364" s="5">
         <v>5.4180937862936984</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>47.741234571</v>
       </c>
       <c r="C365" s="5">
         <v>0.33257630599999999</v>
       </c>
       <c r="D365" s="5">
         <v>8.7506282007367311</v>
       </c>
       <c r="E365" s="5">
         <v>1.877966008729115</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>48.182460534999997</v>
       </c>
       <c r="C366" s="5">
         <v>0.44122596399999736</v>
       </c>
       <c r="D366" s="5">
         <v>11.671910483876635</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>48.293390430000002</v>
       </c>
       <c r="C367" s="5">
         <v>0.11092989500000527</v>
       </c>
       <c r="D367" s="5">
         <v>2.797998822125547</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>47.563796422999999</v>
       </c>
       <c r="C368" s="5">
         <v>-0.72959400700000288</v>
       </c>
       <c r="D368" s="5">
         <v>-16.696013125724452</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>33.411904495999998</v>
       </c>
       <c r="C369" s="5">
         <v>-14.151891927000001</v>
       </c>
       <c r="D369" s="5">
         <v>-98.556234576528155</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>36.643456403999998</v>
       </c>
       <c r="C370" s="5">
         <v>3.2315519080000001</v>
       </c>
       <c r="D370" s="5">
         <v>202.7906123055017</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>40.220160235999998</v>
       </c>
       <c r="C371" s="5">
         <v>3.5767038319999997</v>
       </c>
       <c r="D371" s="5">
         <v>205.75134438321979</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>40.360692991000001</v>
       </c>
       <c r="C372" s="5">
         <v>0.1405327550000024</v>
       </c>
       <c r="D372" s="5">
         <v>4.2744278424807547</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>41.158129049999999</v>
       </c>
       <c r="C373" s="5">
         <v>0.79743605899999892</v>
       </c>
       <c r="D373" s="5">
         <v>26.463186719362007</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>42.24070184</v>
       </c>
       <c r="C374" s="5">
         <v>1.0825727900000004</v>
       </c>
       <c r="D374" s="5">
         <v>36.554498417719763</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>42.803586473999999</v>
       </c>
       <c r="C375" s="5">
         <v>0.56288463399999955</v>
       </c>
       <c r="D375" s="5">
         <v>17.216408415363627</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>42.815603002000003</v>
       </c>
       <c r="C376" s="5">
         <v>1.2016528000003746E-2</v>
       </c>
       <c r="D376" s="5">
         <v>0.3374044231120088</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>42.897902659000003</v>
       </c>
       <c r="C377" s="5">
         <v>8.2299657000000082E-2</v>
       </c>
       <c r="D377" s="5">
         <v>2.3311687837991091</v>
       </c>
       <c r="E377" s="5">
         <v>-10.144965783817494</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>43.096278959999999</v>
       </c>
       <c r="C378" s="5">
         <v>0.19837630099999615</v>
       </c>
       <c r="D378" s="5">
         <v>5.6925975840835585</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>42.674094658000001</v>
       </c>
       <c r="C379" s="5">
         <v>-0.42218430199999801</v>
       </c>
       <c r="D379" s="5">
         <v>-11.142414110634391</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>43.497522627000002</v>
       </c>
       <c r="C380" s="5">
         <v>0.82342796900000081</v>
       </c>
       <c r="D380" s="5">
         <v>25.777360855805355</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>44.101879373000003</v>
       </c>
       <c r="C381" s="5">
         <v>0.60435674600000056</v>
       </c>
       <c r="D381" s="5">
         <v>18.007848398531181</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>44.448000839999999</v>
       </c>
       <c r="C382" s="5">
         <v>0.34612146699999613</v>
       </c>
       <c r="D382" s="5">
         <v>9.8352196061093125</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>44.672920492000003</v>
       </c>
       <c r="C383" s="5">
         <v>0.22491965200000408</v>
       </c>
       <c r="D383" s="5">
         <v>6.244231047640203</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>45.449457398</v>
       </c>
       <c r="C384" s="5">
         <v>0.77653690599999692</v>
       </c>
       <c r="D384" s="5">
         <v>22.97371353009008</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>45.620877362999998</v>
       </c>
       <c r="C385" s="5">
         <v>0.17141996499999834</v>
       </c>
       <c r="D385" s="5">
         <v>4.6210719951406132</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>45.746246743999997</v>
       </c>
       <c r="C386" s="5">
         <v>0.12536938099999873</v>
       </c>
       <c r="D386" s="5">
         <v>3.3479863182218406</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>46.071831320000001</v>
       </c>
       <c r="C387" s="5">
         <v>0.32558457600000423</v>
       </c>
       <c r="D387" s="5">
         <v>8.8830024750999002</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>46.315778217999998</v>
       </c>
       <c r="C388" s="5">
         <v>0.24394689799999725</v>
       </c>
       <c r="D388" s="5">
         <v>6.5422544381688486</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>46.962502807</v>
       </c>
       <c r="C389" s="5">
         <v>0.64672458900000152</v>
       </c>
       <c r="D389" s="5">
         <v>18.10471079766134</v>
       </c>
       <c r="E389" s="5">
         <v>9.4750556462164006</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>47.031245105000004</v>
       </c>
       <c r="C390" s="5">
         <v>6.8742298000003643E-2</v>
       </c>
       <c r="D390" s="5">
         <v>1.7707344128504054</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>47.433119212999998</v>
       </c>
       <c r="C391" s="5">
         <v>0.40187410799999412</v>
       </c>
       <c r="D391" s="5">
         <v>10.749685564079204</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>47.524399305999999</v>
       </c>
       <c r="C392" s="5">
         <v>9.1280093000001727E-2</v>
       </c>
       <c r="D392" s="5">
         <v>2.3338741392714857</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>47.600180582999997</v>
       </c>
       <c r="C393" s="5">
         <v>7.578127699999726E-2</v>
       </c>
       <c r="D393" s="5">
         <v>1.9303626273865726</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>47.831354937</v>
       </c>
       <c r="C394" s="5">
         <v>0.23117435400000375</v>
       </c>
       <c r="D394" s="5">
         <v>5.9861210224825712</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>48.011770007000003</v>
       </c>
       <c r="C395" s="5">
         <v>0.18041507000000223</v>
       </c>
       <c r="D395" s="5">
         <v>4.6213699342866121</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>48.499955601000003</v>
       </c>
       <c r="C396" s="5">
         <v>0.48818559400000083</v>
       </c>
       <c r="D396" s="5">
         <v>12.907681174411124</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>49.024021666000003</v>
       </c>
       <c r="C397" s="5">
         <v>0.52406606499999953</v>
       </c>
       <c r="D397" s="5">
         <v>13.765645220064471</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>49.229854828999997</v>
       </c>
       <c r="C398" s="5">
         <v>0.2058331629999941</v>
       </c>
       <c r="D398" s="5">
         <v>5.1563334032413977</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>49.882183877999999</v>
       </c>
       <c r="C399" s="5">
         <v>0.65232904900000221</v>
       </c>
       <c r="D399" s="5">
         <v>17.112390547485724</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>50.249344526000002</v>
       </c>
       <c r="C400" s="5">
         <v>0.36716064800000225</v>
       </c>
       <c r="D400" s="5">
         <v>9.1991617754202402</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>50.022954896000002</v>
       </c>
       <c r="C401" s="5">
         <v>-0.2263896299999999</v>
       </c>
       <c r="D401" s="5">
         <v>-5.2744151776121022</v>
       </c>
       <c r="E401" s="5">
         <v>6.5167993741249708</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>50.259293780999997</v>
       </c>
       <c r="C402" s="5">
         <v>0.236338884999995</v>
       </c>
       <c r="D402" s="5">
         <v>5.8192001112809422</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>50.259848058000003</v>
       </c>
       <c r="C403" s="5">
         <v>5.5427700000620916E-4</v>
       </c>
       <c r="D403" s="5">
         <v>1.3234820779639556E-2</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>50.611118239</v>
       </c>
       <c r="C404" s="5">
         <v>0.35127018099999674</v>
       </c>
       <c r="D404" s="5">
         <v>8.7169200772092115</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>50.884009612</v>
       </c>
       <c r="C405" s="5">
         <v>0.27289137300000021</v>
       </c>
       <c r="D405" s="5">
         <v>6.6656822221415446</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>51.086735331</v>
       </c>
       <c r="C406" s="5">
         <v>0.20272571900000003</v>
       </c>
       <c r="D406" s="5">
         <v>4.8870548422095705</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>51.415411726999999</v>
       </c>
       <c r="C407" s="5">
         <v>0.32867639599999876</v>
       </c>
       <c r="D407" s="5">
         <v>7.999566517017076</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>51.483273910000001</v>
       </c>
       <c r="C408" s="5">
         <v>6.7862183000002574E-2</v>
       </c>
       <c r="D408" s="5">
         <v>1.5954047071353283</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>51.658797444000001</v>
       </c>
       <c r="C409" s="5">
         <v>0.17552353399999987</v>
       </c>
       <c r="D409" s="5">
         <v>4.1687913981457436</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>52.125878376000003</v>
       </c>
       <c r="C410" s="5">
         <v>0.46708093200000178</v>
       </c>
       <c r="D410" s="5">
         <v>11.406141081792963</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>51.890250238</v>
       </c>
       <c r="C411" s="5">
         <v>-0.23562813800000271</v>
       </c>
       <c r="D411" s="5">
         <v>-5.2915902591998414</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>52.277498885</v>
       </c>
       <c r="C412" s="5">
         <v>0.38724864699999983</v>
       </c>
       <c r="D412" s="5">
         <v>9.3322879380917101</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>52.700325243000002</v>
       </c>
       <c r="C413" s="5">
         <v>0.42282635800000179</v>
       </c>
       <c r="D413" s="5">
         <v>10.149347473573256</v>
       </c>
       <c r="E413" s="5">
         <v>5.3522834717908419</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>53.694360187999997</v>
       </c>
       <c r="C414" s="5">
         <v>0.99403494499999567</v>
       </c>
       <c r="D414" s="5">
         <v>25.136647389076462</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>53.911794270999998</v>
       </c>
       <c r="C415" s="5">
         <v>0.21743408300000056</v>
       </c>
       <c r="D415" s="5">
         <v>4.9690753854955583</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>54.313101414999998</v>
       </c>
       <c r="C416" s="5">
         <v>0.40130714400000045</v>
       </c>
       <c r="D416" s="5">
         <v>9.3074595118079593</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>54.240656414999997</v>
       </c>
       <c r="C417" s="5">
         <v>-7.2445000000001869E-2</v>
       </c>
       <c r="D417" s="5">
         <v>-1.5889180777806988</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>54.528474498999998</v>
       </c>
       <c r="C418" s="5">
         <v>0.28781808400000131</v>
       </c>
       <c r="D418" s="5">
         <v>6.5567424205343672</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>54.806263323000003</v>
       </c>
       <c r="C419" s="5">
         <v>0.27778882400000526</v>
       </c>
       <c r="D419" s="5">
         <v>6.2874874274051695</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>54.569171218999998</v>
       </c>
       <c r="C420" s="5">
         <v>-0.23709210400000558</v>
       </c>
       <c r="D420" s="5">
         <v>-5.06945399695653</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>54.300336412999997</v>
       </c>
       <c r="C421" s="5">
         <v>-0.26883480600000098</v>
       </c>
       <c r="D421" s="5">
         <v>-5.7542124155892544</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>54.707079567000001</v>
       </c>
       <c r="C422" s="5">
         <v>0.40674315400000438</v>
       </c>
       <c r="D422" s="5">
         <v>9.3684693878911993</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>54.620027438999998</v>
       </c>
       <c r="C423" s="5">
         <v>-8.7052128000003393E-2</v>
       </c>
       <c r="D423" s="5">
         <v>-1.892865576319247</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>54.513006120999997</v>
       </c>
       <c r="C424" s="5">
         <v>-0.10702131800000103</v>
       </c>
       <c r="D424" s="5">
         <v>-2.3260807090479285</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>54.550271633999998</v>
       </c>
       <c r="C425" s="5">
         <v>3.7265513000001249E-2</v>
       </c>
       <c r="D425" s="5">
         <v>0.82342063787761433</v>
       </c>
       <c r="E425" s="5">
         <v>3.5103130435532037</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>54.482821506999997</v>
       </c>
       <c r="C426" s="5">
         <v>-6.7450127000000748E-2</v>
       </c>
       <c r="D426" s="5">
         <v>-1.473722662218413</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>54.307625925000004</v>
       </c>
       <c r="C427" s="5">
         <v>-0.17519558199999352</v>
       </c>
       <c r="D427" s="5">
         <v>-3.7912148801812595</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>54.174117336000002</v>
       </c>
       <c r="C428" s="5">
         <v>-0.13350858900000162</v>
       </c>
       <c r="D428" s="5">
         <v>-2.9104889541429313</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>54.507248879000002</v>
       </c>
       <c r="C429" s="5">
         <v>0.33313154300000036</v>
       </c>
       <c r="D429" s="5">
         <v>7.6338866460171184</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>54.689655207000001</v>
       </c>
       <c r="C430" s="5">
         <v>0.18240632799999901</v>
       </c>
       <c r="D430" s="5">
         <v>4.090494762306518</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>54.084328479</v>
       </c>
       <c r="C431" s="5">
         <v>-0.60532672800000142</v>
       </c>
       <c r="D431" s="5">
         <v>-12.502614265470935</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>54.121387306999999</v>
       </c>
       <c r="C432" s="5">
         <v>3.7058827999999266E-2</v>
       </c>
       <c r="D432" s="5">
         <v>0.82535128424803261</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>54.15595304</v>
       </c>
       <c r="C433" s="5">
         <v>3.4565733000000876E-2</v>
       </c>
       <c r="D433" s="5">
         <v>0.76910246860877329</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>54.399195087000003</v>
       </c>
       <c r="C434" s="5">
         <v>0.24324204700000251</v>
       </c>
       <c r="D434" s="5">
         <v>5.5249728711989521</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>54.762087712000003</v>
       </c>
       <c r="C435" s="5">
         <v>0.36289262500000063</v>
       </c>
       <c r="D435" s="5">
         <v>8.3054405615509594</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>55.068855853000002</v>
       </c>
       <c r="C436" s="5">
         <v>0.30676814099999916</v>
       </c>
       <c r="D436" s="5">
         <v>6.9332293011655333</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>55.161019324999998</v>
       </c>
       <c r="C437" s="5">
         <v>9.216347199999575E-2</v>
       </c>
       <c r="D437" s="5">
         <v>2.0269149140502929</v>
       </c>
       <c r="E437" s="5">
         <v>1.1196052241458254</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>55.147514094000002</v>
+        <v>55.134476354</v>
       </c>
       <c r="C438" s="5">
-        <v>-1.3505230999996343E-2</v>
+        <v>-2.6542970999997806E-2</v>
       </c>
       <c r="D438" s="5">
-        <v>-0.29340414909375667</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.57590312731327087</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
-    </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B439" s="5">
+        <v>54.865528474999998</v>
+      </c>
+      <c r="C439" s="5">
+        <v>-0.26894787900000239</v>
+      </c>
+      <c r="D439" s="5">
+        <v>-5.6991187849637299</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>aussrvoa</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>