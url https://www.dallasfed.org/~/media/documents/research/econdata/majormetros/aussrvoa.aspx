--- v4 (2026-04-25)
+++ v5 (2026-05-16)
@@ -1,98 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{2917977D-0582-4EBE-A611-8F59C071F812}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{05B13322-9462-42BA-A7FB-D93C83632D02}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{D284FC41-A369-4ACC-B574-48401091FAE3}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{87FAB5D5-1452-4322-A7EC-89F8A1E7298D}"/>
   </bookViews>
   <sheets>
     <sheet name="aussrvoa" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Austin—Round Rock—Georgetown Other Services Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry February 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -916,6330 +930,6345 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1E0E66E1-200F-41F8-9A80-F714F971B583}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{889A3AC9-17B7-4D16-B896-C8A807DCCC64}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>16.410054245000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>16.581842756</v>
       </c>
       <c r="C7" s="5">
         <v>0.17178851099999903</v>
       </c>
       <c r="D7" s="5">
         <v>13.311322811056915</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>16.547996354999999</v>
       </c>
       <c r="C8" s="5">
         <v>-3.3846401000001691E-2</v>
       </c>
       <c r="D8" s="5">
         <v>-2.4220950655959417</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>16.168296636000001</v>
       </c>
       <c r="C9" s="5">
         <v>-0.37969971899999777</v>
       </c>
       <c r="D9" s="5">
         <v>-24.312140546667294</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>16.276510224999999</v>
       </c>
       <c r="C10" s="5">
         <v>0.10821358899999822</v>
       </c>
       <c r="D10" s="5">
         <v>8.3338861915662079</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>16.496205150000002</v>
       </c>
       <c r="C11" s="5">
         <v>0.21969492500000243</v>
       </c>
       <c r="D11" s="5">
         <v>17.455414804803972</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>16.674668772</v>
       </c>
       <c r="C12" s="5">
         <v>0.17846362199999888</v>
       </c>
       <c r="D12" s="5">
         <v>13.783162945360839</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>16.959352532</v>
       </c>
       <c r="C13" s="5">
         <v>0.28468376000000006</v>
       </c>
       <c r="D13" s="5">
         <v>22.524975787417922</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>16.610945953000002</v>
       </c>
       <c r="C14" s="5">
         <v>-0.34840657899999883</v>
       </c>
       <c r="D14" s="5">
         <v>-22.0490939966265</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>16.595180346999999</v>
       </c>
       <c r="C15" s="5">
         <v>-1.5765606000002208E-2</v>
       </c>
       <c r="D15" s="5">
         <v>-1.1330047873223337</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>16.703689700000002</v>
       </c>
       <c r="C16" s="5">
         <v>0.10850935300000231</v>
       </c>
       <c r="D16" s="5">
         <v>8.1347414677720451</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>16.563986702000001</v>
       </c>
       <c r="C17" s="5">
         <v>-0.13970299800000063</v>
       </c>
       <c r="D17" s="5">
         <v>-9.5872842358926231</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>16.501481525999999</v>
       </c>
       <c r="C18" s="5">
         <v>-6.2505176000001939E-2</v>
       </c>
       <c r="D18" s="5">
         <v>-4.4354602950358757</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>16.589709942999999</v>
       </c>
       <c r="C19" s="5">
         <v>8.8228416999999837E-2</v>
       </c>
       <c r="D19" s="5">
         <v>6.6081147796451356</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>16.654288528999999</v>
       </c>
       <c r="C20" s="5">
         <v>6.457858599999966E-2</v>
       </c>
       <c r="D20" s="5">
         <v>4.7725462586795775</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>16.655337750000001</v>
       </c>
       <c r="C21" s="5">
         <v>1.0492210000023761E-3</v>
       </c>
       <c r="D21" s="5">
         <v>7.5626260219663344E-2</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>16.773950629000002</v>
       </c>
       <c r="C22" s="5">
         <v>0.1186128790000005</v>
       </c>
       <c r="D22" s="5">
         <v>8.888745925216913</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>16.787650628000002</v>
       </c>
       <c r="C23" s="5">
         <v>1.3699998999999963E-2</v>
       </c>
       <c r="D23" s="5">
         <v>0.98450570437744744</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>17.069076788</v>
       </c>
       <c r="C24" s="5">
         <v>0.28142615999999876</v>
       </c>
       <c r="D24" s="5">
         <v>22.079099376210152</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>17.067523023</v>
       </c>
       <c r="C25" s="5">
         <v>-1.5537650000005954E-3</v>
       </c>
       <c r="D25" s="5">
         <v>-0.1091790040720686</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>17.012426053999999</v>
       </c>
       <c r="C26" s="5">
         <v>-5.5096969000000939E-2</v>
       </c>
       <c r="D26" s="5">
         <v>-3.8057666188349604</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>16.995409899999999</v>
       </c>
       <c r="C27" s="5">
         <v>-1.7016154000000228E-2</v>
       </c>
       <c r="D27" s="5">
         <v>-1.1936820290810335</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>17.003580518</v>
       </c>
       <c r="C28" s="5">
         <v>8.1706180000011841E-3</v>
       </c>
       <c r="D28" s="5">
         <v>0.57843314446097693</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>17.169138809</v>
       </c>
       <c r="C29" s="5">
         <v>0.16555829099999997</v>
       </c>
       <c r="D29" s="5">
         <v>12.330464419149202</v>
       </c>
       <c r="E29" s="5">
         <v>3.6534206280600889</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>17.410787477</v>
       </c>
       <c r="C30" s="5">
         <v>0.24164866799999984</v>
       </c>
       <c r="D30" s="5">
         <v>18.260260318003162</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>17.422808735</v>
       </c>
       <c r="C31" s="5">
         <v>1.2021258000000756E-2</v>
       </c>
       <c r="D31" s="5">
         <v>0.83169220875782823</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>17.467977693000002</v>
       </c>
       <c r="C32" s="5">
         <v>4.5168958000001425E-2</v>
       </c>
       <c r="D32" s="5">
         <v>3.1557676791683198</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>17.438960301000002</v>
       </c>
       <c r="C33" s="5">
         <v>-2.9017392000000086E-2</v>
       </c>
       <c r="D33" s="5">
         <v>-1.9752993860768564</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>17.462450174000001</v>
       </c>
       <c r="C34" s="5">
         <v>2.3489872999999051E-2</v>
       </c>
       <c r="D34" s="5">
         <v>1.6284006400198114</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>17.659342401</v>
       </c>
       <c r="C35" s="5">
         <v>0.19689222699999931</v>
       </c>
       <c r="D35" s="5">
         <v>14.401618315879961</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>17.483731525</v>
       </c>
       <c r="C36" s="5">
         <v>-0.17561087600000036</v>
       </c>
       <c r="D36" s="5">
         <v>-11.301715485425257</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>17.573510644999999</v>
       </c>
       <c r="C37" s="5">
         <v>8.9779119999999324E-2</v>
       </c>
       <c r="D37" s="5">
         <v>6.3390553222086643</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>17.719014910999999</v>
       </c>
       <c r="C38" s="5">
         <v>0.14550426599999966</v>
       </c>
       <c r="D38" s="5">
         <v>10.400880674507906</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>17.998699805000001</v>
       </c>
       <c r="C39" s="5">
         <v>0.27968489400000252</v>
       </c>
       <c r="D39" s="5">
         <v>20.675392291189354</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>17.911215475999999</v>
       </c>
       <c r="C40" s="5">
         <v>-8.7484329000002248E-2</v>
       </c>
       <c r="D40" s="5">
         <v>-5.6792815149741553</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>18.069588193000001</v>
       </c>
       <c r="C41" s="5">
         <v>0.15837271700000244</v>
       </c>
       <c r="D41" s="5">
         <v>11.142038466751236</v>
       </c>
       <c r="E41" s="5">
         <v>5.2445809543341104</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>17.999251176000001</v>
       </c>
       <c r="C42" s="5">
         <v>-7.0337016999999946E-2</v>
       </c>
       <c r="D42" s="5">
         <v>-4.5723587825552192</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>17.936173255</v>
       </c>
       <c r="C43" s="5">
         <v>-6.3077921000001425E-2</v>
       </c>
       <c r="D43" s="5">
         <v>-4.1252522653868695</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>17.966949605</v>
       </c>
       <c r="C44" s="5">
         <v>3.0776350000000008E-2</v>
       </c>
       <c r="D44" s="5">
         <v>2.0786015647096034</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>18.224826394000001</v>
       </c>
       <c r="C45" s="5">
         <v>0.25787678900000088</v>
       </c>
       <c r="D45" s="5">
         <v>18.650235382475099</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>18.254129927000001</v>
       </c>
       <c r="C46" s="5">
         <v>2.9303533000000215E-2</v>
       </c>
       <c r="D46" s="5">
         <v>1.9466239629397419</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>18.23763529</v>
       </c>
       <c r="C47" s="5">
         <v>-1.6494637000000978E-2</v>
       </c>
       <c r="D47" s="5">
         <v>-1.0789607006789659</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>18.296144898000001</v>
       </c>
       <c r="C48" s="5">
         <v>5.8509608000001379E-2</v>
       </c>
       <c r="D48" s="5">
         <v>3.9184770753396991</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>18.383252648999999</v>
       </c>
       <c r="C49" s="5">
         <v>8.7107750999997791E-2</v>
       </c>
       <c r="D49" s="5">
         <v>5.8651893601877392</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>18.628931475000002</v>
       </c>
       <c r="C50" s="5">
         <v>0.24567882600000246</v>
       </c>
       <c r="D50" s="5">
         <v>17.270039394721891</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>18.505131028000001</v>
       </c>
       <c r="C51" s="5">
         <v>-0.1238004470000007</v>
       </c>
       <c r="D51" s="5">
         <v>-7.6896001898105641</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>18.507208079000002</v>
       </c>
       <c r="C52" s="5">
         <v>2.0770510000005515E-3</v>
       </c>
       <c r="D52" s="5">
         <v>0.13477345522137085</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>18.466143147</v>
       </c>
       <c r="C53" s="5">
         <v>-4.1064932000001164E-2</v>
       </c>
       <c r="D53" s="5">
         <v>-2.6303788843387244</v>
       </c>
       <c r="E53" s="5">
         <v>2.1945987355352248</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>18.596213527</v>
       </c>
       <c r="C54" s="5">
         <v>0.13007037999999937</v>
       </c>
       <c r="D54" s="5">
         <v>8.7877305312068721</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>18.539795669</v>
       </c>
       <c r="C55" s="5">
         <v>-5.6417857999999654E-2</v>
       </c>
       <c r="D55" s="5">
         <v>-3.5804656376646871</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>18.659149523</v>
       </c>
       <c r="C56" s="5">
         <v>0.11935385399999987</v>
       </c>
       <c r="D56" s="5">
         <v>8.0047405517187808</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>19.013676100000001</v>
       </c>
       <c r="C57" s="5">
         <v>0.35452657700000145</v>
       </c>
       <c r="D57" s="5">
         <v>25.340365852400339</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>18.937787986</v>
       </c>
       <c r="C58" s="5">
         <v>-7.5888114000001394E-2</v>
       </c>
       <c r="D58" s="5">
         <v>-4.6857344617370567</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>19.118139006</v>
       </c>
       <c r="C59" s="5">
         <v>0.18035101999999981</v>
       </c>
       <c r="D59" s="5">
         <v>12.046005318751174</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>19.401815694</v>
       </c>
       <c r="C60" s="5">
         <v>0.2836766879999999</v>
       </c>
       <c r="D60" s="5">
         <v>19.333153313861807</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>19.285241378999999</v>
       </c>
       <c r="C61" s="5">
         <v>-0.11657431500000115</v>
       </c>
       <c r="D61" s="5">
         <v>-6.9765481361182546</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>19.442311360000001</v>
       </c>
       <c r="C62" s="5">
         <v>0.15706998100000291</v>
       </c>
       <c r="D62" s="5">
         <v>10.223393794078905</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>19.527231633</v>
       </c>
       <c r="C63" s="5">
         <v>8.4920272999998048E-2</v>
       </c>
       <c r="D63" s="5">
         <v>5.3691334317559347</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>19.60164138</v>
       </c>
       <c r="C64" s="5">
         <v>7.4409747000000692E-2</v>
       </c>
       <c r="D64" s="5">
         <v>4.6697379974898423</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>19.669101698999999</v>
       </c>
       <c r="C65" s="5">
         <v>6.7460318999998492E-2</v>
       </c>
       <c r="D65" s="5">
         <v>4.2089543631185222</v>
       </c>
       <c r="E65" s="5">
         <v>6.5144006651731701</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>19.50732477</v>
       </c>
       <c r="C66" s="5">
         <v>-0.1617769289999984</v>
       </c>
       <c r="D66" s="5">
         <v>-9.4354438617335727</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>19.845416668999999</v>
       </c>
       <c r="C67" s="5">
         <v>0.33809189899999836</v>
       </c>
       <c r="D67" s="5">
         <v>22.899491736009423</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>19.836328626</v>
       </c>
       <c r="C68" s="5">
         <v>-9.0880429999984358E-3</v>
       </c>
       <c r="D68" s="5">
         <v>-0.54814800970066635</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>19.816536920000001</v>
       </c>
       <c r="C69" s="5">
         <v>-1.9791705999999465E-2</v>
       </c>
       <c r="D69" s="5">
         <v>-1.1907520147390716</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>19.931441867</v>
       </c>
       <c r="C70" s="5">
         <v>0.11490494699999942</v>
       </c>
       <c r="D70" s="5">
         <v>7.184374620872358</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>19.909377507999999</v>
       </c>
       <c r="C71" s="5">
         <v>-2.2064359000001588E-2</v>
       </c>
       <c r="D71" s="5">
         <v>-1.3203568460058213</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>19.822200585000001</v>
       </c>
       <c r="C72" s="5">
         <v>-8.7176922999997686E-2</v>
       </c>
       <c r="D72" s="5">
         <v>-5.129711594433461</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>19.882633182999999</v>
       </c>
       <c r="C73" s="5">
         <v>6.043259799999845E-2</v>
       </c>
       <c r="D73" s="5">
         <v>3.720452877820124</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>19.857404753000001</v>
       </c>
       <c r="C74" s="5">
         <v>-2.5228429999998525E-2</v>
       </c>
       <c r="D74" s="5">
         <v>-1.5120598276501696</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>19.957008905999999</v>
       </c>
       <c r="C75" s="5">
         <v>9.9604152999997808E-2</v>
       </c>
       <c r="D75" s="5">
         <v>6.1880281394523617</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>20.091901571000001</v>
       </c>
       <c r="C76" s="5">
         <v>0.13489266500000241</v>
       </c>
       <c r="D76" s="5">
         <v>8.4194224203466117</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>20.268395771000002</v>
       </c>
       <c r="C77" s="5">
         <v>0.17649420000000049</v>
       </c>
       <c r="D77" s="5">
         <v>11.065712895331004</v>
       </c>
       <c r="E77" s="5">
         <v>3.0468807430614531</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>20.330018114000001</v>
       </c>
       <c r="C78" s="5">
         <v>6.1622342999999802E-2</v>
       </c>
       <c r="D78" s="5">
         <v>3.7100098830144868</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>20.413942705</v>
       </c>
       <c r="C79" s="5">
         <v>8.3924590999998827E-2</v>
       </c>
       <c r="D79" s="5">
         <v>5.0677691278149917</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>20.500705018000001</v>
       </c>
       <c r="C80" s="5">
         <v>8.6762313000001257E-2</v>
       </c>
       <c r="D80" s="5">
         <v>5.2211058558072398</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>20.435522283000001</v>
       </c>
       <c r="C81" s="5">
         <v>-6.5182735000000491E-2</v>
       </c>
       <c r="D81" s="5">
         <v>-3.7494232595072119</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>20.424663499000001</v>
       </c>
       <c r="C82" s="5">
         <v>-1.0858783999999844E-2</v>
       </c>
       <c r="D82" s="5">
         <v>-0.63578145536847819</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>20.510225584000001</v>
       </c>
       <c r="C83" s="5">
         <v>8.5562084999999399E-2</v>
       </c>
       <c r="D83" s="5">
         <v>5.1444424514696996</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>20.621408200000001</v>
       </c>
       <c r="C84" s="5">
         <v>0.11118261600000068</v>
       </c>
       <c r="D84" s="5">
         <v>6.7024977401153318</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>20.75959971</v>
       </c>
       <c r="C85" s="5">
         <v>0.13819150999999863</v>
       </c>
       <c r="D85" s="5">
         <v>8.3447498900091954</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>20.973204983999999</v>
       </c>
       <c r="C86" s="5">
         <v>0.21360527399999896</v>
       </c>
       <c r="D86" s="5">
         <v>13.070657222791704</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>21.093198481000002</v>
       </c>
       <c r="C87" s="5">
         <v>0.11999349700000295</v>
       </c>
       <c r="D87" s="5">
         <v>7.0857427222165592</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>21.206160703999998</v>
       </c>
       <c r="C88" s="5">
         <v>0.1129622229999967</v>
       </c>
       <c r="D88" s="5">
         <v>6.6191725618904629</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>21.062365216</v>
       </c>
       <c r="C89" s="5">
         <v>-0.14379548799999853</v>
       </c>
       <c r="D89" s="5">
         <v>-7.8402920755996757</v>
       </c>
       <c r="E89" s="5">
         <v>3.9172781801311007</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>21.148244035000001</v>
       </c>
       <c r="C90" s="5">
         <v>8.5878819000001272E-2</v>
       </c>
       <c r="D90" s="5">
         <v>5.0040595840543212</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>21.292518118</v>
       </c>
       <c r="C91" s="5">
         <v>0.14427408299999911</v>
       </c>
       <c r="D91" s="5">
         <v>8.5007017771707503</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>21.263652797999999</v>
       </c>
       <c r="C92" s="5">
         <v>-2.8865320000001304E-2</v>
       </c>
       <c r="D92" s="5">
         <v>-1.6147117915569553</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>21.665080969000002</v>
       </c>
       <c r="C93" s="5">
         <v>0.40142817100000272</v>
       </c>
       <c r="D93" s="5">
         <v>25.16108803279846</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>21.929641483000001</v>
       </c>
       <c r="C94" s="5">
         <v>0.26456051399999936</v>
       </c>
       <c r="D94" s="5">
         <v>15.679015123284534</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>21.873007729000001</v>
       </c>
       <c r="C95" s="5">
         <v>-5.6633753999999925E-2</v>
       </c>
       <c r="D95" s="5">
         <v>-3.0553834953892967</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>21.995268389</v>
       </c>
       <c r="C96" s="5">
         <v>0.12226065999999847</v>
       </c>
       <c r="D96" s="5">
         <v>6.9175777021050822</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>22.030350475999999</v>
       </c>
       <c r="C97" s="5">
         <v>3.5082086999999262E-2</v>
       </c>
       <c r="D97" s="5">
         <v>1.9308598304826896</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>22.081049650000001</v>
       </c>
       <c r="C98" s="5">
         <v>5.069917400000179E-2</v>
       </c>
       <c r="D98" s="5">
         <v>2.7968236957276904</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>22.015983867999999</v>
       </c>
       <c r="C99" s="5">
         <v>-6.5065782000001349E-2</v>
       </c>
       <c r="D99" s="5">
         <v>-3.4792675979504306</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>22.238384414999999</v>
       </c>
       <c r="C100" s="5">
         <v>0.22240054699999945</v>
       </c>
       <c r="D100" s="5">
         <v>12.81883705132385</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>22.254481588000001</v>
       </c>
       <c r="C101" s="5">
         <v>1.609717300000213E-2</v>
       </c>
       <c r="D101" s="5">
         <v>0.87208204957756053</v>
       </c>
       <c r="E101" s="5">
         <v>5.6599359083110645</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>22.383758700000001</v>
       </c>
       <c r="C102" s="5">
         <v>0.12927711200000047</v>
       </c>
       <c r="D102" s="5">
         <v>7.1979305549833894</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>22.389628882</v>
       </c>
       <c r="C103" s="5">
         <v>5.8701819999988913E-3</v>
       </c>
       <c r="D103" s="5">
         <v>0.31515653191984683</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>22.453869403999999</v>
       </c>
       <c r="C104" s="5">
         <v>6.4240521999998634E-2</v>
       </c>
       <c r="D104" s="5">
         <v>3.4979072469477623</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>22.383342209999999</v>
       </c>
       <c r="C105" s="5">
         <v>-7.0527194000000293E-2</v>
       </c>
       <c r="D105" s="5">
         <v>-3.7047409876477588</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>22.425124572000001</v>
       </c>
       <c r="C106" s="5">
         <v>4.1782362000002848E-2</v>
       </c>
       <c r="D106" s="5">
         <v>2.2631477728914051</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>22.347137333999999</v>
       </c>
       <c r="C107" s="5">
         <v>-7.7987238000002179E-2</v>
       </c>
       <c r="D107" s="5">
         <v>-4.094303299978197</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>22.389756335000001</v>
       </c>
       <c r="C108" s="5">
         <v>4.2619001000002044E-2</v>
       </c>
       <c r="D108" s="5">
         <v>2.3127201723485369</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>22.504699046999999</v>
       </c>
       <c r="C109" s="5">
         <v>0.11494271199999773</v>
       </c>
       <c r="D109" s="5">
         <v>6.3374172110082228</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>22.382855021000001</v>
       </c>
       <c r="C110" s="5">
         <v>-0.121844025999998</v>
       </c>
       <c r="D110" s="5">
         <v>-6.3069739427719318</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>22.434033898999999</v>
       </c>
       <c r="C111" s="5">
         <v>5.1178877999998207E-2</v>
       </c>
       <c r="D111" s="5">
         <v>2.7785960773913931</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>22.472693886999998</v>
       </c>
       <c r="C112" s="5">
         <v>3.8659987999999146E-2</v>
       </c>
       <c r="D112" s="5">
         <v>2.0876417040685213</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>22.658697198999999</v>
       </c>
       <c r="C113" s="5">
         <v>0.18600331200000042</v>
       </c>
       <c r="D113" s="5">
         <v>10.397082424514824</v>
       </c>
       <c r="E113" s="5">
         <v>1.8163335299527184</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>22.686576798000001</v>
       </c>
       <c r="C114" s="5">
         <v>2.7879599000002031E-2</v>
       </c>
       <c r="D114" s="5">
         <v>1.4865308705273916</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>22.890181184999999</v>
       </c>
       <c r="C115" s="5">
         <v>0.20360438699999861</v>
       </c>
       <c r="D115" s="5">
         <v>11.317418845960624</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>22.959346716999999</v>
       </c>
       <c r="C116" s="5">
         <v>6.916553199999953E-2</v>
       </c>
       <c r="D116" s="5">
         <v>3.6868198855622314</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>22.793115765</v>
       </c>
       <c r="C117" s="5">
         <v>-0.16623095199999938</v>
       </c>
       <c r="D117" s="5">
         <v>-8.3505133228651154</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>22.719101422000001</v>
       </c>
       <c r="C118" s="5">
         <v>-7.4014342999998206E-2</v>
       </c>
       <c r="D118" s="5">
         <v>-3.8278226645616642</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>22.909834989</v>
       </c>
       <c r="C119" s="5">
         <v>0.19073356699999877</v>
       </c>
       <c r="D119" s="5">
         <v>10.552795763168188</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>23.062662996</v>
       </c>
       <c r="C120" s="5">
         <v>0.1528280070000001</v>
       </c>
       <c r="D120" s="5">
         <v>8.3053477528781894</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>23.069578878000002</v>
       </c>
       <c r="C121" s="5">
         <v>6.9158820000012611E-3</v>
       </c>
       <c r="D121" s="5">
         <v>0.36044232038237034</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>23.481521268000002</v>
       </c>
       <c r="C122" s="5">
         <v>0.4119423900000001</v>
       </c>
       <c r="D122" s="5">
         <v>23.662708245966435</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>23.654005143999999</v>
       </c>
       <c r="C123" s="5">
         <v>0.17248387599999759</v>
       </c>
       <c r="D123" s="5">
         <v>9.1795972884810784</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>23.611490495000002</v>
       </c>
       <c r="C124" s="5">
         <v>-4.2514648999997462E-2</v>
       </c>
       <c r="D124" s="5">
         <v>-2.1356322511649206</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>23.777110877999998</v>
       </c>
       <c r="C125" s="5">
         <v>0.16562038299999671</v>
       </c>
       <c r="D125" s="5">
         <v>8.7497227108680917</v>
       </c>
       <c r="E125" s="5">
         <v>4.93591343393458</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>23.723069421999998</v>
       </c>
       <c r="C126" s="5">
         <v>-5.404145600000021E-2</v>
       </c>
       <c r="D126" s="5">
         <v>-2.6935651491272083</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>23.704645939999999</v>
       </c>
       <c r="C127" s="5">
         <v>-1.8423481999999325E-2</v>
       </c>
       <c r="D127" s="5">
         <v>-0.92795711309381357</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>23.773067224999998</v>
       </c>
       <c r="C128" s="5">
         <v>6.8421284999999443E-2</v>
       </c>
       <c r="D128" s="5">
         <v>3.5192092963295174</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>23.804824904</v>
       </c>
       <c r="C129" s="5">
         <v>3.1757679000001815E-2</v>
       </c>
       <c r="D129" s="5">
         <v>1.6148721506322072</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>23.914983626000001</v>
       </c>
       <c r="C130" s="5">
         <v>0.11015872200000132</v>
       </c>
       <c r="D130" s="5">
         <v>5.696634176480786</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>24.041426778000002</v>
       </c>
       <c r="C131" s="5">
         <v>0.12644315200000023</v>
       </c>
       <c r="D131" s="5">
         <v>6.5324222796513842</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>24.028373369000001</v>
       </c>
       <c r="C132" s="5">
         <v>-1.3053409000001182E-2</v>
       </c>
       <c r="D132" s="5">
         <v>-0.64960364389499148</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>23.916444832</v>
       </c>
       <c r="C133" s="5">
         <v>-0.11192853700000072</v>
       </c>
       <c r="D133" s="5">
         <v>-5.448807824720248</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>24.073961688000001</v>
       </c>
       <c r="C134" s="5">
         <v>0.15751685600000087</v>
       </c>
       <c r="D134" s="5">
         <v>8.1960263841923009</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>24.176252927</v>
       </c>
       <c r="C135" s="5">
         <v>0.10229123899999948</v>
       </c>
       <c r="D135" s="5">
         <v>5.2197112648944222</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>24.238145527</v>
       </c>
       <c r="C136" s="5">
         <v>6.1892600000000186E-2</v>
       </c>
       <c r="D136" s="5">
         <v>3.1156960827312341</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>24.508249814999999</v>
       </c>
       <c r="C137" s="5">
         <v>0.27010428799999886</v>
       </c>
       <c r="D137" s="5">
         <v>14.223356468241954</v>
       </c>
       <c r="E137" s="5">
         <v>3.0749696241543445</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>24.657980116000001</v>
       </c>
       <c r="C138" s="5">
         <v>0.14973030100000173</v>
       </c>
       <c r="D138" s="5">
         <v>7.5826888487559474</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>24.724181674</v>
       </c>
       <c r="C139" s="5">
         <v>6.6201557999999494E-2</v>
       </c>
       <c r="D139" s="5">
         <v>3.2697527599302001</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>24.784136480000001</v>
       </c>
       <c r="C140" s="5">
         <v>5.995480600000036E-2</v>
       </c>
       <c r="D140" s="5">
         <v>2.9490610524027794</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>25.117560243</v>
       </c>
       <c r="C141" s="5">
         <v>0.33342376299999898</v>
       </c>
       <c r="D141" s="5">
         <v>17.393466510698929</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>25.214292974999999</v>
       </c>
       <c r="C142" s="5">
         <v>9.6732731999999544E-2</v>
       </c>
       <c r="D142" s="5">
         <v>4.7205962921895273</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>25.371162317</v>
       </c>
       <c r="C143" s="5">
         <v>0.15686934200000024</v>
       </c>
       <c r="D143" s="5">
         <v>7.7265690658883779</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>25.088945635000002</v>
       </c>
       <c r="C144" s="5">
         <v>-0.28221668199999783</v>
       </c>
       <c r="D144" s="5">
         <v>-12.561125341419309</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>25.052425777</v>
       </c>
       <c r="C145" s="5">
         <v>-3.6519858000001904E-2</v>
       </c>
       <c r="D145" s="5">
         <v>-1.7328220346821688</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>24.860087034999999</v>
       </c>
       <c r="C146" s="5">
         <v>-0.19233874200000045</v>
       </c>
       <c r="D146" s="5">
         <v>-8.8337002959788524</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>24.910255759000002</v>
       </c>
       <c r="C147" s="5">
         <v>5.0168724000002385E-2</v>
       </c>
       <c r="D147" s="5">
         <v>2.4487116832922817</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>24.956443477000001</v>
       </c>
       <c r="C148" s="5">
         <v>4.6187717999998767E-2</v>
       </c>
       <c r="D148" s="5">
         <v>2.2478288361211129</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>24.838479528000001</v>
       </c>
       <c r="C149" s="5">
         <v>-0.11796394899999996</v>
       </c>
       <c r="D149" s="5">
         <v>-5.5269897963251431</v>
       </c>
       <c r="E149" s="5">
         <v>1.3474226658073629</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>25.077085555</v>
       </c>
       <c r="C150" s="5">
         <v>0.23860602699999944</v>
       </c>
       <c r="D150" s="5">
         <v>12.156552792006114</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>25.240372136000001</v>
       </c>
       <c r="C151" s="5">
         <v>0.16328658100000126</v>
       </c>
       <c r="D151" s="5">
         <v>8.0996543013046143</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>25.294835676999998</v>
       </c>
       <c r="C152" s="5">
         <v>5.4463540999996951E-2</v>
       </c>
       <c r="D152" s="5">
         <v>2.6203058515767097</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>25.416238492000002</v>
       </c>
       <c r="C153" s="5">
         <v>0.12140281500000327</v>
       </c>
       <c r="D153" s="5">
         <v>5.9139036138976309</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>25.813727017000001</v>
       </c>
       <c r="C154" s="5">
         <v>0.39748852499999998</v>
       </c>
       <c r="D154" s="5">
         <v>20.468424923367536</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>25.536774281</v>
       </c>
       <c r="C155" s="5">
         <v>-0.27695273600000192</v>
       </c>
       <c r="D155" s="5">
         <v>-12.141477206027062</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>25.768642080999999</v>
       </c>
       <c r="C156" s="5">
         <v>0.23186779999999985</v>
       </c>
       <c r="D156" s="5">
         <v>11.456639990502415</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>25.893992893</v>
       </c>
       <c r="C157" s="5">
         <v>0.12535081200000064</v>
       </c>
       <c r="D157" s="5">
         <v>5.9961018279112377</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>26.436872502</v>
       </c>
       <c r="C158" s="5">
         <v>0.54287960899999987</v>
       </c>
       <c r="D158" s="5">
         <v>28.272224109663078</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>26.069175189999999</v>
       </c>
       <c r="C159" s="5">
         <v>-0.36769731200000066</v>
       </c>
       <c r="D159" s="5">
         <v>-15.47083696990147</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>26.272327560000001</v>
       </c>
       <c r="C160" s="5">
         <v>0.20315237000000153</v>
       </c>
       <c r="D160" s="5">
         <v>9.762784282030367</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>25.869098307000002</v>
       </c>
       <c r="C161" s="5">
         <v>-0.40322925299999923</v>
       </c>
       <c r="D161" s="5">
         <v>-16.939815361074807</v>
       </c>
       <c r="E161" s="5">
         <v>4.1492828811771743</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>25.704537166000001</v>
       </c>
       <c r="C162" s="5">
         <v>-0.16456114100000008</v>
       </c>
       <c r="D162" s="5">
         <v>-7.3720684193727237</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>25.653834261</v>
       </c>
       <c r="C163" s="5">
         <v>-5.0702905000001408E-2</v>
       </c>
       <c r="D163" s="5">
         <v>-2.3415213266051338</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>25.80367528</v>
       </c>
       <c r="C164" s="5">
         <v>0.14984101900000013</v>
       </c>
       <c r="D164" s="5">
         <v>7.2386653964558123</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>25.712499844</v>
       </c>
       <c r="C165" s="5">
         <v>-9.1175436000000332E-2</v>
       </c>
       <c r="D165" s="5">
         <v>-4.1586750391751304</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>25.799683497</v>
       </c>
       <c r="C166" s="5">
         <v>8.7183653000000305E-2</v>
       </c>
       <c r="D166" s="5">
         <v>4.1455969297235162</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>26.106084026000001</v>
       </c>
       <c r="C167" s="5">
         <v>0.30640052900000114</v>
       </c>
       <c r="D167" s="5">
         <v>15.220097874281645</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>26.152051835999998</v>
       </c>
       <c r="C168" s="5">
         <v>4.5967809999996945E-2</v>
       </c>
       <c r="D168" s="5">
         <v>2.133553510860553</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>26.459159604</v>
       </c>
       <c r="C169" s="5">
         <v>0.30710776800000161</v>
       </c>
       <c r="D169" s="5">
         <v>15.038532091696721</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>26.503611532000001</v>
       </c>
       <c r="C170" s="5">
         <v>4.4451928000000862E-2</v>
       </c>
       <c r="D170" s="5">
         <v>2.0347574920397404</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>27.436438841000001</v>
       </c>
       <c r="C171" s="5">
         <v>0.93282730900000033</v>
       </c>
       <c r="D171" s="5">
         <v>51.451019017384446</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>27.592640576000001</v>
       </c>
       <c r="C172" s="5">
         <v>0.15620173499999979</v>
       </c>
       <c r="D172" s="5">
         <v>7.04990283347251</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>27.682384636999998</v>
       </c>
       <c r="C173" s="5">
         <v>8.9744060999997544E-2</v>
       </c>
       <c r="D173" s="5">
         <v>3.9735371397998209</v>
       </c>
       <c r="E173" s="5">
         <v>7.0094686273210138</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>28.001130024999998</v>
       </c>
       <c r="C174" s="5">
         <v>0.31874538799999996</v>
       </c>
       <c r="D174" s="5">
         <v>14.726756204600733</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>28.214064871000001</v>
       </c>
       <c r="C175" s="5">
         <v>0.21293484600000312</v>
       </c>
       <c r="D175" s="5">
         <v>9.5169215487024061</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>28.408375502999998</v>
       </c>
       <c r="C176" s="5">
         <v>0.19431063199999699</v>
       </c>
       <c r="D176" s="5">
         <v>8.5847589410185989</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>28.018412475000002</v>
       </c>
       <c r="C177" s="5">
         <v>-0.38996302799999683</v>
       </c>
       <c r="D177" s="5">
         <v>-15.283989462846105</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>27.883618670000001</v>
       </c>
       <c r="C178" s="5">
         <v>-0.13479380500000104</v>
       </c>
       <c r="D178" s="5">
         <v>-5.6227489073213839</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>27.729263723999999</v>
       </c>
       <c r="C179" s="5">
         <v>-0.15435494600000155</v>
       </c>
       <c r="D179" s="5">
         <v>-6.4442594124985986</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>27.797993233</v>
       </c>
       <c r="C180" s="5">
         <v>6.8729509000000633E-2</v>
       </c>
       <c r="D180" s="5">
         <v>3.01519284236893</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>27.837537302000001</v>
       </c>
       <c r="C181" s="5">
         <v>3.9544069000001514E-2</v>
       </c>
       <c r="D181" s="5">
         <v>1.7204810944604576</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>27.677179933000001</v>
       </c>
       <c r="C182" s="5">
         <v>-0.16035736899999975</v>
       </c>
       <c r="D182" s="5">
         <v>-6.6977102440205716</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>27.772923918</v>
       </c>
       <c r="C183" s="5">
         <v>9.5743984999998588E-2</v>
       </c>
       <c r="D183" s="5">
         <v>4.2310726978986857</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>27.904496995999999</v>
       </c>
       <c r="C184" s="5">
         <v>0.13157307799999884</v>
       </c>
       <c r="D184" s="5">
         <v>5.8354418244383588</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>28.167911212</v>
       </c>
       <c r="C185" s="5">
         <v>0.26341421600000103</v>
       </c>
       <c r="D185" s="5">
         <v>11.934853985195982</v>
       </c>
       <c r="E185" s="5">
         <v>1.7539188959575736</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>28.346248979999999</v>
       </c>
       <c r="C186" s="5">
         <v>0.17833776799999868</v>
       </c>
       <c r="D186" s="5">
         <v>7.8677082379796648</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>28.207776015</v>
       </c>
       <c r="C187" s="5">
         <v>-0.13847296499999828</v>
       </c>
       <c r="D187" s="5">
         <v>-5.7071010509994409</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>28.309093991000001</v>
       </c>
       <c r="C188" s="5">
         <v>0.1013179760000007</v>
       </c>
       <c r="D188" s="5">
         <v>4.3963914138738458</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>28.714173135999999</v>
       </c>
       <c r="C189" s="5">
         <v>0.40507914499999842</v>
       </c>
       <c r="D189" s="5">
         <v>18.588924951816566</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>28.361282141</v>
       </c>
       <c r="C190" s="5">
         <v>-0.35289099499999921</v>
       </c>
       <c r="D190" s="5">
         <v>-13.790614935330126</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>28.594159109</v>
       </c>
       <c r="C191" s="5">
         <v>0.23287696799999935</v>
       </c>
       <c r="D191" s="5">
         <v>10.310697228428833</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>28.461536243000001</v>
       </c>
       <c r="C192" s="5">
         <v>-0.1326228659999984</v>
       </c>
       <c r="D192" s="5">
         <v>-5.4259251206746573</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>28.560696229000001</v>
       </c>
       <c r="C193" s="5">
         <v>9.9159986000000089E-2</v>
       </c>
       <c r="D193" s="5">
         <v>4.261849921967964</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>28.767427504</v>
       </c>
       <c r="C194" s="5">
         <v>0.20673127499999921</v>
       </c>
       <c r="D194" s="5">
         <v>9.0402519994274186</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>28.488327803000001</v>
       </c>
       <c r="C195" s="5">
         <v>-0.27909970099999981</v>
       </c>
       <c r="D195" s="5">
         <v>-11.04073880110359</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>28.623472622000001</v>
       </c>
       <c r="C196" s="5">
         <v>0.13514481900000064</v>
       </c>
       <c r="D196" s="5">
         <v>5.843541679870734</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>28.636798933000001</v>
       </c>
       <c r="C197" s="5">
         <v>1.3326311000000146E-2</v>
       </c>
       <c r="D197" s="5">
         <v>0.56012021524090017</v>
       </c>
       <c r="E197" s="5">
         <v>1.6646165825751735</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>28.578941946</v>
       </c>
       <c r="C198" s="5">
         <v>-5.785698700000097E-2</v>
       </c>
       <c r="D198" s="5">
         <v>-2.397686462056281</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>28.608632974999999</v>
       </c>
       <c r="C199" s="5">
         <v>2.9691028999998537E-2</v>
       </c>
       <c r="D199" s="5">
         <v>1.2538437470273944</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>28.814309660999999</v>
       </c>
       <c r="C200" s="5">
         <v>0.20567668600000033</v>
       </c>
       <c r="D200" s="5">
         <v>8.9766255883702684</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>29.616946111000001</v>
       </c>
       <c r="C201" s="5">
         <v>0.80263645000000139</v>
       </c>
       <c r="D201" s="5">
         <v>39.054379692119625</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>29.646162797999999</v>
       </c>
       <c r="C202" s="5">
         <v>2.9216686999998132E-2</v>
       </c>
       <c r="D202" s="5">
         <v>1.1902265444625248</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>29.745384387000001</v>
       </c>
       <c r="C203" s="5">
         <v>9.9221589000002552E-2</v>
       </c>
       <c r="D203" s="5">
         <v>4.0909941012899687</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>30.098831533999999</v>
       </c>
       <c r="C204" s="5">
         <v>0.35344714699999713</v>
       </c>
       <c r="D204" s="5">
         <v>15.228685666535814</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>30.173066076000001</v>
       </c>
       <c r="C205" s="5">
         <v>7.423454200000279E-2</v>
       </c>
       <c r="D205" s="5">
         <v>3.0001107497330537</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>30.481590902000001</v>
       </c>
       <c r="C206" s="5">
         <v>0.30852482599999931</v>
       </c>
       <c r="D206" s="5">
         <v>12.984335245672817</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>30.491286525</v>
       </c>
       <c r="C207" s="5">
         <v>9.6956229999989318E-3</v>
       </c>
       <c r="D207" s="5">
         <v>0.38236598633829555</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>30.642168419000001</v>
       </c>
       <c r="C208" s="5">
         <v>0.15088189400000118</v>
       </c>
       <c r="D208" s="5">
         <v>6.1023382517267688</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>30.817068625000001</v>
       </c>
       <c r="C209" s="5">
         <v>0.17490020600000022</v>
       </c>
       <c r="D209" s="5">
         <v>7.068560190337414</v>
       </c>
       <c r="E209" s="5">
         <v>7.6135244623571907</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>29.728190859000001</v>
       </c>
       <c r="C210" s="5">
         <v>-1.0888777659999995</v>
       </c>
       <c r="D210" s="5">
         <v>-35.057969855917193</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>30.122930832000002</v>
       </c>
       <c r="C211" s="5">
         <v>0.39473997300000008</v>
       </c>
       <c r="D211" s="5">
         <v>17.150710881816057</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>30.331981016</v>
       </c>
       <c r="C212" s="5">
         <v>0.20905018399999875</v>
       </c>
       <c r="D212" s="5">
         <v>8.6532224262079396</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>30.330296324999999</v>
       </c>
       <c r="C213" s="5">
         <v>-1.6846910000012372E-3</v>
       </c>
       <c r="D213" s="5">
         <v>-6.6629731399359127E-2</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>30.448157593000001</v>
       </c>
       <c r="C214" s="5">
         <v>0.11786126800000218</v>
       </c>
       <c r="D214" s="5">
         <v>4.7640754883426339</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>30.539066137999999</v>
       </c>
       <c r="C215" s="5">
         <v>9.0908544999997787E-2</v>
       </c>
       <c r="D215" s="5">
         <v>3.6422434268690296</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>30.276368639000001</v>
       </c>
       <c r="C216" s="5">
         <v>-0.26269749899999795</v>
       </c>
       <c r="D216" s="5">
         <v>-9.8477887561693187</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>30.202344056000001</v>
       </c>
       <c r="C217" s="5">
         <v>-7.4024582999999922E-2</v>
       </c>
       <c r="D217" s="5">
         <v>-2.8948209123273005</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>30.310294425999999</v>
       </c>
       <c r="C218" s="5">
         <v>0.10795036999999752</v>
       </c>
       <c r="D218" s="5">
         <v>4.3744146216048607</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>30.640520509000002</v>
       </c>
       <c r="C219" s="5">
         <v>0.330226083000003</v>
       </c>
       <c r="D219" s="5">
         <v>13.886383934024815</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>31.027740425000001</v>
       </c>
       <c r="C220" s="5">
         <v>0.38721991599999939</v>
       </c>
       <c r="D220" s="5">
         <v>16.26476831929331</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>31.005260412999998</v>
       </c>
       <c r="C221" s="5">
         <v>-2.2480012000002603E-2</v>
       </c>
       <c r="D221" s="5">
         <v>-0.86595989782999316</v>
       </c>
       <c r="E221" s="5">
         <v>0.6106738778111076</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>30.965077303000001</v>
       </c>
       <c r="C222" s="5">
         <v>-4.0183109999997413E-2</v>
       </c>
       <c r="D222" s="5">
         <v>-1.5441734447502298</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>31.333138786999999</v>
       </c>
       <c r="C223" s="5">
         <v>0.36806148399999827</v>
       </c>
       <c r="D223" s="5">
         <v>15.234044717654371</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>31.234646595000001</v>
       </c>
       <c r="C224" s="5">
         <v>-9.8492191999998369E-2</v>
       </c>
       <c r="D224" s="5">
         <v>-3.7075294809797876</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>32.063086052999999</v>
       </c>
       <c r="C225" s="5">
         <v>0.8284394579999983</v>
       </c>
       <c r="D225" s="5">
         <v>36.906696003977558</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>32.379553625</v>
       </c>
       <c r="C226" s="5">
         <v>0.31646757200000053</v>
       </c>
       <c r="D226" s="5">
         <v>12.508786746941801</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>32.590808361999997</v>
       </c>
       <c r="C227" s="5">
         <v>0.21125473699999731</v>
       </c>
       <c r="D227" s="5">
         <v>8.1163316895600968</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>33.458911184000002</v>
       </c>
       <c r="C228" s="5">
         <v>0.86810282200000444</v>
       </c>
       <c r="D228" s="5">
         <v>37.088195033224316</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>33.937617582999998</v>
       </c>
       <c r="C229" s="5">
         <v>0.47870639899999645</v>
       </c>
       <c r="D229" s="5">
         <v>18.586314057895969</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>34.461829719999997</v>
       </c>
       <c r="C230" s="5">
         <v>0.52421213699999925</v>
       </c>
       <c r="D230" s="5">
         <v>20.194270766246358</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>34.801909698000003</v>
       </c>
       <c r="C231" s="5">
         <v>0.34007997800000567</v>
       </c>
       <c r="D231" s="5">
         <v>12.506320970123962</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>35.135388472000002</v>
       </c>
       <c r="C232" s="5">
         <v>0.33347877399999959</v>
       </c>
       <c r="D232" s="5">
         <v>12.124419126291341</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>35.526400588000001</v>
       </c>
       <c r="C233" s="5">
         <v>0.39101211599999885</v>
       </c>
       <c r="D233" s="5">
         <v>14.202966797723903</v>
       </c>
       <c r="E233" s="5">
         <v>14.581848740429738</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>35.804327272999998</v>
       </c>
       <c r="C234" s="5">
         <v>0.27792668499999706</v>
       </c>
       <c r="D234" s="5">
         <v>9.8023705208752929</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>36.219792744999999</v>
       </c>
       <c r="C235" s="5">
         <v>0.41546547200000106</v>
       </c>
       <c r="D235" s="5">
         <v>14.848496043036373</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>36.069946608999999</v>
       </c>
       <c r="C236" s="5">
         <v>-0.14984613600000074</v>
       </c>
       <c r="D236" s="5">
         <v>-4.8531394350382673</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>36.004690586000002</v>
       </c>
       <c r="C237" s="5">
         <v>-6.5256022999996333E-2</v>
       </c>
       <c r="D237" s="5">
         <v>-2.1495103646892666</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>36.131567699999998</v>
       </c>
       <c r="C238" s="5">
         <v>0.12687711399999557</v>
       </c>
       <c r="D238" s="5">
         <v>4.311614735396474</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>36.119418136</v>
       </c>
       <c r="C239" s="5">
         <v>-1.2149563999997781E-2</v>
       </c>
       <c r="D239" s="5">
         <v>-0.40276534582616152</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>35.956366021999997</v>
       </c>
       <c r="C240" s="5">
         <v>-0.16305211400000275</v>
       </c>
       <c r="D240" s="5">
         <v>-5.2846066263393388</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>35.878667929999999</v>
       </c>
       <c r="C241" s="5">
         <v>-7.7698091999998553E-2</v>
       </c>
       <c r="D241" s="5">
         <v>-2.5624816546643503</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>35.707664688999998</v>
       </c>
       <c r="C242" s="5">
         <v>-0.17100324100000108</v>
       </c>
       <c r="D242" s="5">
         <v>-5.5718137935338419</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>35.728864379999997</v>
       </c>
       <c r="C243" s="5">
         <v>2.1199690999999632E-2</v>
       </c>
       <c r="D243" s="5">
         <v>0.71477268334425581</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>35.701279792000001</v>
       </c>
       <c r="C244" s="5">
         <v>-2.7584587999996302E-2</v>
       </c>
       <c r="D244" s="5">
         <v>-0.92254004081767649</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>35.742427745000001</v>
       </c>
       <c r="C245" s="5">
         <v>4.1147952999999404E-2</v>
       </c>
       <c r="D245" s="5">
         <v>1.39187610101279</v>
       </c>
       <c r="E245" s="5">
         <v>0.60807499049866376</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>35.870555578000001</v>
       </c>
       <c r="C246" s="5">
         <v>0.12812783300000063</v>
       </c>
       <c r="D246" s="5">
         <v>4.3875402860063861</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>35.717962544000002</v>
       </c>
       <c r="C247" s="5">
         <v>-0.1525930339999988</v>
       </c>
       <c r="D247" s="5">
         <v>-4.9870306331772696</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>35.892746576999997</v>
       </c>
       <c r="C248" s="5">
         <v>0.17478403299999457</v>
       </c>
       <c r="D248" s="5">
         <v>6.0327880562526692</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>35.421343112000002</v>
       </c>
       <c r="C249" s="5">
         <v>-0.47140346499999453</v>
       </c>
       <c r="D249" s="5">
         <v>-14.67034560859557</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>35.373811631000002</v>
       </c>
       <c r="C250" s="5">
         <v>-4.7531481000000042E-2</v>
       </c>
       <c r="D250" s="5">
         <v>-1.5984344111370397</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>35.276971805000002</v>
       </c>
       <c r="C251" s="5">
         <v>-9.6839826000000073E-2</v>
       </c>
       <c r="D251" s="5">
         <v>-3.2361209828387749</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>35.556747946000002</v>
       </c>
       <c r="C252" s="5">
         <v>0.27977614099999926</v>
       </c>
       <c r="D252" s="5">
         <v>9.943313522376851</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>35.754550827000003</v>
       </c>
       <c r="C253" s="5">
         <v>0.19780288100000121</v>
       </c>
       <c r="D253" s="5">
         <v>6.8837101328298456</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>35.737612458999998</v>
       </c>
       <c r="C254" s="5">
         <v>-1.6938368000005255E-2</v>
       </c>
       <c r="D254" s="5">
         <v>-0.56700933805786669</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>35.767309617999999</v>
       </c>
       <c r="C255" s="5">
         <v>2.969715900000125E-2</v>
       </c>
       <c r="D255" s="5">
         <v>1.001743345285977</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>35.753110147000001</v>
       </c>
       <c r="C256" s="5">
         <v>-1.4199470999997743E-2</v>
       </c>
       <c r="D256" s="5">
         <v>-0.47535611465672201</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>35.659153895000003</v>
       </c>
       <c r="C257" s="5">
         <v>-9.395625199999813E-2</v>
       </c>
       <c r="D257" s="5">
         <v>-3.1083195568298083</v>
       </c>
       <c r="E257" s="5">
         <v>-0.2329831946338512</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>35.743614680999997</v>
       </c>
       <c r="C258" s="5">
         <v>8.4460785999993959E-2</v>
       </c>
       <c r="D258" s="5">
         <v>2.8795903434252423</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>35.749128550999998</v>
       </c>
       <c r="C259" s="5">
         <v>5.5138700000014751E-3</v>
       </c>
       <c r="D259" s="5">
         <v>0.18527115310287279</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>35.931899610999999</v>
       </c>
       <c r="C260" s="5">
         <v>0.18277106000000032</v>
       </c>
       <c r="D260" s="5">
         <v>6.3106117043397081</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>36.043101972999999</v>
       </c>
       <c r="C261" s="5">
         <v>0.11120236200000022</v>
       </c>
       <c r="D261" s="5">
         <v>3.7776410919645453</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>35.993484221999999</v>
       </c>
       <c r="C262" s="5">
         <v>-4.9617750999999544E-2</v>
       </c>
       <c r="D262" s="5">
         <v>-1.6394968179462177</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>36.074059892000001</v>
       </c>
       <c r="C263" s="5">
         <v>8.0575670000001764E-2</v>
       </c>
       <c r="D263" s="5">
         <v>2.7196652520967257</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>36.210245950000001</v>
       </c>
       <c r="C264" s="5">
         <v>0.13618605799999983</v>
       </c>
       <c r="D264" s="5">
         <v>4.6254724976496409</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>36.213453127000001</v>
       </c>
       <c r="C265" s="5">
         <v>3.207177000000172E-3</v>
       </c>
       <c r="D265" s="5">
         <v>0.10633696809199122</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>36.248538822999997</v>
       </c>
       <c r="C266" s="5">
         <v>3.5085695999995892E-2</v>
       </c>
       <c r="D266" s="5">
         <v>1.1688450527909344</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>36.421036710999999</v>
       </c>
       <c r="C267" s="5">
         <v>0.17249788800000232</v>
       </c>
       <c r="D267" s="5">
         <v>5.8623634118809553</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>36.412369554000001</v>
       </c>
       <c r="C268" s="5">
         <v>-8.6671569999978715E-3</v>
       </c>
       <c r="D268" s="5">
         <v>-0.28519194973142259</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>36.494083041000003</v>
       </c>
       <c r="C269" s="5">
         <v>8.1713487000001805E-2</v>
       </c>
       <c r="D269" s="5">
         <v>2.7264238874931568</v>
       </c>
       <c r="E269" s="5">
         <v>2.3414160315146315</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>37.087974852999999</v>
       </c>
       <c r="C270" s="5">
         <v>0.59389181199999541</v>
       </c>
       <c r="D270" s="5">
         <v>21.374643285386476</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>37.012428438999997</v>
       </c>
       <c r="C271" s="5">
         <v>-7.5546414000001505E-2</v>
       </c>
       <c r="D271" s="5">
         <v>-2.4171426086349479</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>36.983915293000003</v>
       </c>
       <c r="C272" s="5">
         <v>-2.8513145999994549E-2</v>
       </c>
       <c r="D272" s="5">
         <v>-0.92053332980503999</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>37.667124219000002</v>
       </c>
       <c r="C273" s="5">
         <v>0.68320892599999894</v>
       </c>
       <c r="D273" s="5">
         <v>24.564687432810707</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>37.887386288000002</v>
       </c>
       <c r="C274" s="5">
         <v>0.22026206900000034</v>
       </c>
       <c r="D274" s="5">
         <v>7.2472536334279525</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>38.103560584999997</v>
       </c>
       <c r="C275" s="5">
         <v>0.21617429699999491</v>
       </c>
       <c r="D275" s="5">
         <v>7.0658505002193284</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>38.412633376000002</v>
       </c>
       <c r="C276" s="5">
         <v>0.30907279100000551</v>
       </c>
       <c r="D276" s="5">
         <v>10.179869161222754</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>38.650029758000002</v>
       </c>
       <c r="C277" s="5">
         <v>0.23739638200000002</v>
       </c>
       <c r="D277" s="5">
         <v>7.6735462708739766</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>38.965451645999998</v>
       </c>
       <c r="C278" s="5">
         <v>0.31542188799999593</v>
       </c>
       <c r="D278" s="5">
         <v>10.244918871740282</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>39.181158031000002</v>
       </c>
       <c r="C279" s="5">
         <v>0.21570638500000427</v>
       </c>
       <c r="D279" s="5">
         <v>6.8490436814076405</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>39.486567284000003</v>
       </c>
       <c r="C280" s="5">
         <v>0.30540925300000055</v>
       </c>
       <c r="D280" s="5">
         <v>9.7653718454834504</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>39.847203374999999</v>
       </c>
       <c r="C281" s="5">
         <v>0.36063609099999638</v>
       </c>
       <c r="D281" s="5">
         <v>11.527403275645254</v>
       </c>
       <c r="E281" s="5">
         <v>9.1881205241761243</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>39.898249651</v>
       </c>
       <c r="C282" s="5">
         <v>5.1046276000001001E-2</v>
       </c>
       <c r="D282" s="5">
         <v>1.5481380648715737</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>40.116536635000003</v>
       </c>
       <c r="C283" s="5">
         <v>0.21828698400000235</v>
       </c>
       <c r="D283" s="5">
         <v>6.7665144394543297</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>40.156803295000003</v>
       </c>
       <c r="C284" s="5">
         <v>4.0266660000000343E-2</v>
       </c>
       <c r="D284" s="5">
         <v>1.2111624053708248</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>40.285409498999996</v>
       </c>
       <c r="C285" s="5">
         <v>0.12860620399999334</v>
       </c>
       <c r="D285" s="5">
         <v>3.9115425549212102</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>40.462339059000001</v>
       </c>
       <c r="C286" s="5">
         <v>0.17692956000000493</v>
       </c>
       <c r="D286" s="5">
         <v>5.3994704378919289</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>40.500755192</v>
       </c>
       <c r="C287" s="5">
         <v>3.8416132999998354E-2</v>
       </c>
       <c r="D287" s="5">
         <v>1.1452834565693681</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>40.643096634000003</v>
       </c>
       <c r="C288" s="5">
         <v>0.14234144200000287</v>
       </c>
       <c r="D288" s="5">
         <v>4.2999312628763775</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>40.726477670999998</v>
       </c>
       <c r="C289" s="5">
         <v>8.3381036999995217E-2</v>
       </c>
       <c r="D289" s="5">
         <v>2.4898200035016416</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>40.752053400000001</v>
       </c>
       <c r="C290" s="5">
         <v>2.5575729000003378E-2</v>
       </c>
       <c r="D290" s="5">
         <v>0.75619358673495451</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>40.840559331000001</v>
       </c>
       <c r="C291" s="5">
         <v>8.850593100000026E-2</v>
       </c>
       <c r="D291" s="5">
         <v>2.6375355291029301</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>41.364076820999998</v>
       </c>
       <c r="C292" s="5">
         <v>0.52351748999999614</v>
       </c>
       <c r="D292" s="5">
         <v>16.514467955211366</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>41.499755706999998</v>
       </c>
       <c r="C293" s="5">
         <v>0.13567888600000089</v>
       </c>
       <c r="D293" s="5">
         <v>4.0079292987546422</v>
       </c>
       <c r="E293" s="5">
         <v>4.1472228714469983</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>41.566648034000004</v>
       </c>
       <c r="C294" s="5">
         <v>6.6892327000005025E-2</v>
       </c>
       <c r="D294" s="5">
         <v>1.9514874991701792</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>41.659097889999998</v>
       </c>
       <c r="C295" s="5">
         <v>9.2449855999994668E-2</v>
       </c>
       <c r="D295" s="5">
         <v>2.7018545612959022</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>41.920098160999999</v>
       </c>
       <c r="C296" s="5">
         <v>0.26100027100000034</v>
       </c>
       <c r="D296" s="5">
         <v>7.7827241956551108</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>41.883158025999997</v>
       </c>
       <c r="C297" s="5">
         <v>-3.6940135000001817E-2</v>
       </c>
       <c r="D297" s="5">
         <v>-1.0523341318275259</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>42.113254769999998</v>
       </c>
       <c r="C298" s="5">
         <v>0.2300967440000008</v>
       </c>
       <c r="D298" s="5">
         <v>6.7954246138748564</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>42.305744685000001</v>
       </c>
       <c r="C299" s="5">
         <v>0.19248991500000301</v>
       </c>
       <c r="D299" s="5">
         <v>5.6249307953268879</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>42.635486948</v>
       </c>
       <c r="C300" s="5">
         <v>0.32974226299999998</v>
       </c>
       <c r="D300" s="5">
         <v>9.7646762659318256</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>42.840781898000003</v>
       </c>
       <c r="C301" s="5">
         <v>0.20529495000000253</v>
       </c>
       <c r="D301" s="5">
         <v>5.9336493504664967</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>42.629801102000002</v>
       </c>
       <c r="C302" s="5">
         <v>-0.21098079600000119</v>
       </c>
       <c r="D302" s="5">
         <v>-5.752245321734673</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>42.813802424999999</v>
       </c>
       <c r="C303" s="5">
         <v>0.18400132299999683</v>
       </c>
       <c r="D303" s="5">
         <v>5.3042575564371308</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>42.728148036999997</v>
       </c>
       <c r="C304" s="5">
         <v>-8.5654388000001802E-2</v>
       </c>
       <c r="D304" s="5">
         <v>-2.3745095443920339</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>42.744995392</v>
       </c>
       <c r="C305" s="5">
         <v>1.6847355000003006E-2</v>
       </c>
       <c r="D305" s="5">
         <v>0.47417748962288453</v>
       </c>
       <c r="E305" s="5">
         <v>3.000595217455615</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>42.902814573000001</v>
       </c>
       <c r="C306" s="5">
         <v>0.1578191810000007</v>
       </c>
       <c r="D306" s="5">
         <v>4.5216162838286333</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>42.872442335000002</v>
       </c>
       <c r="C307" s="5">
         <v>-3.0372237999998219E-2</v>
       </c>
       <c r="D307" s="5">
         <v>-0.84621745016774108</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>42.849209086999998</v>
       </c>
       <c r="C308" s="5">
         <v>-2.3233248000003925E-2</v>
       </c>
       <c r="D308" s="5">
         <v>-0.64836405313049017</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>41.867721281000001</v>
       </c>
       <c r="C309" s="5">
         <v>-0.98148780599999697</v>
       </c>
       <c r="D309" s="5">
         <v>-24.275193724953013</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>42.060251403999999</v>
       </c>
       <c r="C310" s="5">
         <v>0.19253012299999739</v>
       </c>
       <c r="D310" s="5">
         <v>5.6599689360278482</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>42.389300396000003</v>
       </c>
       <c r="C311" s="5">
         <v>0.32904899200000415</v>
       </c>
       <c r="D311" s="5">
         <v>9.8025980617198805</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>42.744587244999998</v>
       </c>
       <c r="C312" s="5">
         <v>0.35528684899999519</v>
       </c>
       <c r="D312" s="5">
         <v>10.534676881900307</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>43.017297245999998</v>
       </c>
       <c r="C313" s="5">
         <v>0.27271000100000009</v>
       </c>
       <c r="D313" s="5">
         <v>7.9304311480480338</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>42.704414950999997</v>
       </c>
       <c r="C314" s="5">
         <v>-0.31288229500000142</v>
       </c>
       <c r="D314" s="5">
         <v>-8.387260071932868</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>42.770051709000001</v>
       </c>
       <c r="C315" s="5">
         <v>6.5636758000003681E-2</v>
       </c>
       <c r="D315" s="5">
         <v>1.8600738574519715</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>42.777140576999997</v>
       </c>
       <c r="C316" s="5">
         <v>7.0888679999967508E-3</v>
       </c>
       <c r="D316" s="5">
         <v>0.19907388744049292</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>42.886295560999997</v>
       </c>
       <c r="C317" s="5">
         <v>0.1091549839999999</v>
       </c>
       <c r="D317" s="5">
         <v>3.1053973626333109</v>
       </c>
       <c r="E317" s="5">
         <v>0.33056540936355905</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>42.861879195999997</v>
       </c>
       <c r="C318" s="5">
         <v>-2.441636500000044E-2</v>
       </c>
       <c r="D318" s="5">
         <v>-0.68105825994010383</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>42.927932990999999</v>
       </c>
       <c r="C319" s="5">
         <v>6.6053795000001969E-2</v>
       </c>
       <c r="D319" s="5">
         <v>1.8650573065247755</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>42.968344135000002</v>
       </c>
       <c r="C320" s="5">
         <v>4.0411144000003674E-2</v>
       </c>
       <c r="D320" s="5">
         <v>1.13551330183157</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>43.84931134</v>
       </c>
       <c r="C321" s="5">
         <v>0.88096720499999748</v>
       </c>
       <c r="D321" s="5">
         <v>27.57627377753915</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>44.112165367000003</v>
       </c>
       <c r="C322" s="5">
         <v>0.26285402700000304</v>
       </c>
       <c r="D322" s="5">
         <v>7.4353485016609433</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>43.874631551999997</v>
       </c>
       <c r="C323" s="5">
         <v>-0.23753381500000614</v>
       </c>
       <c r="D323" s="5">
         <v>-6.2737445079458549</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>43.74674693</v>
       </c>
       <c r="C324" s="5">
         <v>-0.12788462199999628</v>
       </c>
       <c r="D324" s="5">
         <v>-3.4421967022059907</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>43.787546925999997</v>
       </c>
       <c r="C325" s="5">
         <v>4.0799995999996952E-2</v>
       </c>
       <c r="D325" s="5">
         <v>1.1249275089546318</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>44.189002060999997</v>
       </c>
       <c r="C326" s="5">
         <v>0.40145513499999907</v>
       </c>
       <c r="D326" s="5">
         <v>11.573982972120289</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>44.238257904999998</v>
       </c>
       <c r="C327" s="5">
         <v>4.9255844000001048E-2</v>
       </c>
       <c r="D327" s="5">
         <v>1.3458264268968678</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>44.215641562999998</v>
       </c>
       <c r="C328" s="5">
         <v>-2.2616341999999179E-2</v>
       </c>
       <c r="D328" s="5">
         <v>-0.61176524488414374</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>44.307861494999997</v>
       </c>
       <c r="C329" s="5">
         <v>9.2219931999999005E-2</v>
       </c>
       <c r="D329" s="5">
         <v>2.5317339625508195</v>
       </c>
       <c r="E329" s="5">
         <v>3.3147323997196665</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>44.550601587000003</v>
       </c>
       <c r="C330" s="5">
         <v>0.24274009200000535</v>
       </c>
       <c r="D330" s="5">
         <v>6.7759394658280847</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>44.809014531000003</v>
       </c>
       <c r="C331" s="5">
         <v>0.25841294399999981</v>
       </c>
       <c r="D331" s="5">
         <v>7.1869314527735817</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>44.786215187000003</v>
       </c>
       <c r="C332" s="5">
         <v>-2.2799343999999166E-2</v>
       </c>
       <c r="D332" s="5">
         <v>-0.60886808231485068</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>45.040911897000001</v>
       </c>
       <c r="C333" s="5">
         <v>0.25469670999999749</v>
       </c>
       <c r="D333" s="5">
         <v>7.0418845041461786</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>44.983940007999998</v>
       </c>
       <c r="C334" s="5">
         <v>-5.6971889000003273E-2</v>
       </c>
       <c r="D334" s="5">
         <v>-1.5073551112594008</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>45.019158640000001</v>
       </c>
       <c r="C335" s="5">
         <v>3.521863200000297E-2</v>
       </c>
       <c r="D335" s="5">
         <v>0.94355490875632775</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>44.845870359000003</v>
       </c>
       <c r="C336" s="5">
         <v>-0.17328828099999782</v>
       </c>
       <c r="D336" s="5">
         <v>-4.5225097179015794</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>44.951491398999998</v>
       </c>
       <c r="C337" s="5">
         <v>0.1056210399999955</v>
       </c>
       <c r="D337" s="5">
         <v>2.8631401907782905</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>45.189057955999999</v>
       </c>
       <c r="C338" s="5">
         <v>0.23756655700000096</v>
       </c>
       <c r="D338" s="5">
         <v>6.5295738936925307</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>45.089243518000004</v>
       </c>
       <c r="C339" s="5">
         <v>-9.9814437999995675E-2</v>
       </c>
       <c r="D339" s="5">
         <v>-2.6186177872987937</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>45.443417605999997</v>
       </c>
       <c r="C340" s="5">
         <v>0.3541740879999935</v>
       </c>
       <c r="D340" s="5">
         <v>9.8440244701355937</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>45.505414698000003</v>
       </c>
       <c r="C341" s="5">
         <v>6.1997092000005694E-2</v>
       </c>
       <c r="D341" s="5">
         <v>1.6494641879168714</v>
       </c>
       <c r="E341" s="5">
         <v>2.7028007278914634</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>45.489374660000003</v>
       </c>
       <c r="C342" s="5">
         <v>-1.6040037999999868E-2</v>
       </c>
       <c r="D342" s="5">
         <v>-0.42216456728384477</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>45.550507426999999</v>
       </c>
       <c r="C343" s="5">
         <v>6.1132766999996591E-2</v>
       </c>
       <c r="D343" s="5">
         <v>1.6246427977343991</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>45.817825225999997</v>
       </c>
       <c r="C344" s="5">
         <v>0.26731779899999708</v>
       </c>
       <c r="D344" s="5">
         <v>7.274135485582045</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>45.839849301999998</v>
       </c>
       <c r="C345" s="5">
         <v>2.2024076000001003E-2</v>
       </c>
       <c r="D345" s="5">
         <v>0.57835297544646114</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>46.178297637999997</v>
       </c>
       <c r="C346" s="5">
         <v>0.33844833599999902</v>
       </c>
       <c r="D346" s="5">
         <v>9.2287210959999921</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>46.218036804</v>
       </c>
       <c r="C347" s="5">
         <v>3.9739166000003934E-2</v>
       </c>
       <c r="D347" s="5">
         <v>1.0375729848054238</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>46.194796166000003</v>
       </c>
       <c r="C348" s="5">
         <v>-2.3240637999997205E-2</v>
       </c>
       <c r="D348" s="5">
         <v>-0.60175130180402103</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>46.476864894999999</v>
       </c>
       <c r="C349" s="5">
         <v>0.28206872899999524</v>
       </c>
       <c r="D349" s="5">
         <v>7.5784389342903546</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>46.606651724999999</v>
       </c>
       <c r="C350" s="5">
         <v>0.12978683000000046</v>
       </c>
       <c r="D350" s="5">
         <v>3.4029541879299963</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>47.058223132000002</v>
       </c>
       <c r="C351" s="5">
         <v>0.45157140700000298</v>
       </c>
       <c r="D351" s="5">
         <v>12.266827366732812</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>47.070558349000002</v>
       </c>
       <c r="C352" s="5">
         <v>1.2335217000000398E-2</v>
       </c>
       <c r="D352" s="5">
         <v>0.31500593187161474</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>46.861197216000001</v>
       </c>
       <c r="C353" s="5">
         <v>-0.20936113300000159</v>
       </c>
       <c r="D353" s="5">
         <v>-5.2087263299193438</v>
       </c>
       <c r="E353" s="5">
         <v>2.9793872377556596</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>47.042123668000002</v>
       </c>
       <c r="C354" s="5">
         <v>0.18092645200000135</v>
       </c>
       <c r="D354" s="5">
         <v>4.7327419360962741</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>47.117870994</v>
       </c>
       <c r="C355" s="5">
         <v>7.5747325999998338E-2</v>
       </c>
       <c r="D355" s="5">
         <v>1.9494468474015036</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>47.037907592000003</v>
       </c>
       <c r="C356" s="5">
         <v>-7.9963401999997075E-2</v>
       </c>
       <c r="D356" s="5">
         <v>-2.0176097243298052</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>47.177241434999999</v>
       </c>
       <c r="C357" s="5">
         <v>0.13933384299999574</v>
       </c>
       <c r="D357" s="5">
         <v>3.6130795339271105</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>47.097970674000003</v>
       </c>
       <c r="C358" s="5">
         <v>-7.9270760999996526E-2</v>
       </c>
       <c r="D358" s="5">
         <v>-1.9978005752671502</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>47.046557718999999</v>
       </c>
       <c r="C359" s="5">
         <v>-5.1412955000003535E-2</v>
       </c>
       <c r="D359" s="5">
         <v>-1.3021044451386854</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>47.205283629999997</v>
       </c>
       <c r="C360" s="5">
         <v>0.15872591099999767</v>
       </c>
       <c r="D360" s="5">
         <v>4.1245421835234719</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>47.379047845999999</v>
       </c>
       <c r="C361" s="5">
         <v>0.17376421600000214</v>
       </c>
       <c r="D361" s="5">
         <v>4.5077763274788518</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>47.447852640999997</v>
       </c>
       <c r="C362" s="5">
         <v>6.8804794999998364E-2</v>
       </c>
       <c r="D362" s="5">
         <v>1.7566504713948161</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>47.200659608000002</v>
       </c>
       <c r="C363" s="5">
         <v>-0.24719303299999495</v>
       </c>
       <c r="D363" s="5">
         <v>-6.0756785718413475</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>47.408658265</v>
       </c>
       <c r="C364" s="5">
         <v>0.20799865699999742</v>
       </c>
       <c r="D364" s="5">
         <v>5.4180937862936984</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>47.741234571</v>
       </c>
       <c r="C365" s="5">
         <v>0.33257630599999999</v>
       </c>
       <c r="D365" s="5">
         <v>8.7506282007367311</v>
       </c>
       <c r="E365" s="5">
         <v>1.877966008729115</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>48.182460534999997</v>
       </c>
       <c r="C366" s="5">
         <v>0.44122596399999736</v>
       </c>
       <c r="D366" s="5">
         <v>11.671910483876635</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>48.293390430000002</v>
       </c>
       <c r="C367" s="5">
         <v>0.11092989500000527</v>
       </c>
       <c r="D367" s="5">
         <v>2.797998822125547</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>47.563796422999999</v>
       </c>
       <c r="C368" s="5">
         <v>-0.72959400700000288</v>
       </c>
       <c r="D368" s="5">
         <v>-16.696013125724452</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>33.411904495999998</v>
       </c>
       <c r="C369" s="5">
         <v>-14.151891927000001</v>
       </c>
       <c r="D369" s="5">
         <v>-98.556234576528155</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>36.643456403999998</v>
       </c>
       <c r="C370" s="5">
         <v>3.2315519080000001</v>
       </c>
       <c r="D370" s="5">
         <v>202.7906123055017</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>40.220160235999998</v>
       </c>
       <c r="C371" s="5">
         <v>3.5767038319999997</v>
       </c>
       <c r="D371" s="5">
         <v>205.75134438321979</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>40.360692991000001</v>
       </c>
       <c r="C372" s="5">
         <v>0.1405327550000024</v>
       </c>
       <c r="D372" s="5">
         <v>4.2744278424807547</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>41.158129049999999</v>
       </c>
       <c r="C373" s="5">
         <v>0.79743605899999892</v>
       </c>
       <c r="D373" s="5">
         <v>26.463186719362007</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>42.24070184</v>
       </c>
       <c r="C374" s="5">
         <v>1.0825727900000004</v>
       </c>
       <c r="D374" s="5">
         <v>36.554498417719763</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>42.803586473999999</v>
       </c>
       <c r="C375" s="5">
         <v>0.56288463399999955</v>
       </c>
       <c r="D375" s="5">
         <v>17.216408415363627</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>42.815603002000003</v>
       </c>
       <c r="C376" s="5">
         <v>1.2016528000003746E-2</v>
       </c>
       <c r="D376" s="5">
         <v>0.3374044231120088</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>42.897902659000003</v>
       </c>
       <c r="C377" s="5">
         <v>8.2299657000000082E-2</v>
       </c>
       <c r="D377" s="5">
         <v>2.3311687837991091</v>
       </c>
       <c r="E377" s="5">
         <v>-10.144965783817494</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>43.096278959999999</v>
       </c>
       <c r="C378" s="5">
         <v>0.19837630099999615</v>
       </c>
       <c r="D378" s="5">
         <v>5.6925975840835585</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>42.674094658000001</v>
       </c>
       <c r="C379" s="5">
         <v>-0.42218430199999801</v>
       </c>
       <c r="D379" s="5">
         <v>-11.142414110634391</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>43.497522627000002</v>
       </c>
       <c r="C380" s="5">
         <v>0.82342796900000081</v>
       </c>
       <c r="D380" s="5">
         <v>25.777360855805355</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>44.101879373000003</v>
       </c>
       <c r="C381" s="5">
         <v>0.60435674600000056</v>
       </c>
       <c r="D381" s="5">
         <v>18.007848398531181</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>44.448000839999999</v>
       </c>
       <c r="C382" s="5">
         <v>0.34612146699999613</v>
       </c>
       <c r="D382" s="5">
         <v>9.8352196061093125</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>44.672920492000003</v>
       </c>
       <c r="C383" s="5">
         <v>0.22491965200000408</v>
       </c>
       <c r="D383" s="5">
         <v>6.244231047640203</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>45.449457398</v>
       </c>
       <c r="C384" s="5">
         <v>0.77653690599999692</v>
       </c>
       <c r="D384" s="5">
         <v>22.97371353009008</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>45.620877362999998</v>
       </c>
       <c r="C385" s="5">
         <v>0.17141996499999834</v>
       </c>
       <c r="D385" s="5">
         <v>4.6210719951406132</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>45.746246743999997</v>
       </c>
       <c r="C386" s="5">
         <v>0.12536938099999873</v>
       </c>
       <c r="D386" s="5">
         <v>3.3479863182218406</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>46.071831320000001</v>
       </c>
       <c r="C387" s="5">
         <v>0.32558457600000423</v>
       </c>
       <c r="D387" s="5">
         <v>8.8830024750999002</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>46.315778217999998</v>
       </c>
       <c r="C388" s="5">
         <v>0.24394689799999725</v>
       </c>
       <c r="D388" s="5">
         <v>6.5422544381688486</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>46.962502807</v>
       </c>
       <c r="C389" s="5">
         <v>0.64672458900000152</v>
       </c>
       <c r="D389" s="5">
         <v>18.10471079766134</v>
       </c>
       <c r="E389" s="5">
         <v>9.4750556462164006</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>47.031245105000004</v>
       </c>
       <c r="C390" s="5">
         <v>6.8742298000003643E-2</v>
       </c>
       <c r="D390" s="5">
         <v>1.7707344128504054</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>47.433119212999998</v>
       </c>
       <c r="C391" s="5">
         <v>0.40187410799999412</v>
       </c>
       <c r="D391" s="5">
         <v>10.749685564079204</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>47.524399305999999</v>
       </c>
       <c r="C392" s="5">
         <v>9.1280093000001727E-2</v>
       </c>
       <c r="D392" s="5">
         <v>2.3338741392714857</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>47.600180582999997</v>
       </c>
       <c r="C393" s="5">
         <v>7.578127699999726E-2</v>
       </c>
       <c r="D393" s="5">
         <v>1.9303626273865726</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>47.831354937</v>
       </c>
       <c r="C394" s="5">
         <v>0.23117435400000375</v>
       </c>
       <c r="D394" s="5">
         <v>5.9861210224825712</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>48.011770007000003</v>
       </c>
       <c r="C395" s="5">
         <v>0.18041507000000223</v>
       </c>
       <c r="D395" s="5">
         <v>4.6213699342866121</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>48.499955601000003</v>
       </c>
       <c r="C396" s="5">
         <v>0.48818559400000083</v>
       </c>
       <c r="D396" s="5">
         <v>12.907681174411124</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>49.024021666000003</v>
       </c>
       <c r="C397" s="5">
         <v>0.52406606499999953</v>
       </c>
       <c r="D397" s="5">
         <v>13.765645220064471</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>49.229854828999997</v>
       </c>
       <c r="C398" s="5">
         <v>0.2058331629999941</v>
       </c>
       <c r="D398" s="5">
         <v>5.1563334032413977</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>49.882183877999999</v>
       </c>
       <c r="C399" s="5">
         <v>0.65232904900000221</v>
       </c>
       <c r="D399" s="5">
         <v>17.112390547485724</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>50.249344526000002</v>
       </c>
       <c r="C400" s="5">
         <v>0.36716064800000225</v>
       </c>
       <c r="D400" s="5">
         <v>9.1991617754202402</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>50.022954896000002</v>
       </c>
       <c r="C401" s="5">
         <v>-0.2263896299999999</v>
       </c>
       <c r="D401" s="5">
         <v>-5.2744151776121022</v>
       </c>
       <c r="E401" s="5">
         <v>6.5167993741249708</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>50.259293780999997</v>
       </c>
       <c r="C402" s="5">
         <v>0.236338884999995</v>
       </c>
       <c r="D402" s="5">
         <v>5.8192001112809422</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>50.259848058000003</v>
       </c>
       <c r="C403" s="5">
         <v>5.5427700000620916E-4</v>
       </c>
       <c r="D403" s="5">
         <v>1.3234820779639556E-2</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>50.611118239</v>
       </c>
       <c r="C404" s="5">
         <v>0.35127018099999674</v>
       </c>
       <c r="D404" s="5">
         <v>8.7169200772092115</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>50.884009612</v>
       </c>
       <c r="C405" s="5">
         <v>0.27289137300000021</v>
       </c>
       <c r="D405" s="5">
         <v>6.6656822221415446</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>51.086735331</v>
       </c>
       <c r="C406" s="5">
         <v>0.20272571900000003</v>
       </c>
       <c r="D406" s="5">
         <v>4.8870548422095705</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>51.415411726999999</v>
       </c>
       <c r="C407" s="5">
         <v>0.32867639599999876</v>
       </c>
       <c r="D407" s="5">
         <v>7.999566517017076</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>51.483273910000001</v>
       </c>
       <c r="C408" s="5">
         <v>6.7862183000002574E-2</v>
       </c>
       <c r="D408" s="5">
         <v>1.5954047071353283</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>51.658797444000001</v>
       </c>
       <c r="C409" s="5">
         <v>0.17552353399999987</v>
       </c>
       <c r="D409" s="5">
         <v>4.1687913981457436</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>52.125878376000003</v>
       </c>
       <c r="C410" s="5">
         <v>0.46708093200000178</v>
       </c>
       <c r="D410" s="5">
         <v>11.406141081792963</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>51.890250238</v>
       </c>
       <c r="C411" s="5">
         <v>-0.23562813800000271</v>
       </c>
       <c r="D411" s="5">
         <v>-5.2915902591998414</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>52.277498885</v>
       </c>
       <c r="C412" s="5">
         <v>0.38724864699999983</v>
       </c>
       <c r="D412" s="5">
         <v>9.3322879380917101</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>52.700325243000002</v>
       </c>
       <c r="C413" s="5">
         <v>0.42282635800000179</v>
       </c>
       <c r="D413" s="5">
         <v>10.149347473573256</v>
       </c>
       <c r="E413" s="5">
         <v>5.3522834717908419</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>53.694360187999997</v>
       </c>
       <c r="C414" s="5">
         <v>0.99403494499999567</v>
       </c>
       <c r="D414" s="5">
         <v>25.136647389076462</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>53.911794270999998</v>
       </c>
       <c r="C415" s="5">
         <v>0.21743408300000056</v>
       </c>
       <c r="D415" s="5">
         <v>4.9690753854955583</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>54.313101414999998</v>
       </c>
       <c r="C416" s="5">
         <v>0.40130714400000045</v>
       </c>
       <c r="D416" s="5">
         <v>9.3074595118079593</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>54.240656414999997</v>
       </c>
       <c r="C417" s="5">
         <v>-7.2445000000001869E-2</v>
       </c>
       <c r="D417" s="5">
         <v>-1.5889180777806988</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>54.528474498999998</v>
       </c>
       <c r="C418" s="5">
         <v>0.28781808400000131</v>
       </c>
       <c r="D418" s="5">
         <v>6.5567424205343672</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>54.806263323000003</v>
       </c>
       <c r="C419" s="5">
         <v>0.27778882400000526</v>
       </c>
       <c r="D419" s="5">
         <v>6.2874874274051695</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>54.569171218999998</v>
       </c>
       <c r="C420" s="5">
         <v>-0.23709210400000558</v>
       </c>
       <c r="D420" s="5">
         <v>-5.06945399695653</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>54.300336412999997</v>
       </c>
       <c r="C421" s="5">
         <v>-0.26883480600000098</v>
       </c>
       <c r="D421" s="5">
         <v>-5.7542124155892544</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>54.707079567000001</v>
       </c>
       <c r="C422" s="5">
         <v>0.40674315400000438</v>
       </c>
       <c r="D422" s="5">
         <v>9.3684693878911993</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>54.620027438999998</v>
       </c>
       <c r="C423" s="5">
         <v>-8.7052128000003393E-2</v>
       </c>
       <c r="D423" s="5">
         <v>-1.892865576319247</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>54.513006120999997</v>
       </c>
       <c r="C424" s="5">
         <v>-0.10702131800000103</v>
       </c>
       <c r="D424" s="5">
         <v>-2.3260807090479285</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>54.550271633999998</v>
       </c>
       <c r="C425" s="5">
         <v>3.7265513000001249E-2</v>
       </c>
       <c r="D425" s="5">
         <v>0.82342063787761433</v>
       </c>
       <c r="E425" s="5">
         <v>3.5103130435532037</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>54.482821506999997</v>
       </c>
       <c r="C426" s="5">
         <v>-6.7450127000000748E-2</v>
       </c>
       <c r="D426" s="5">
         <v>-1.473722662218413</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>54.307625925000004</v>
       </c>
       <c r="C427" s="5">
         <v>-0.17519558199999352</v>
       </c>
       <c r="D427" s="5">
         <v>-3.7912148801812595</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>54.174117336000002</v>
       </c>
       <c r="C428" s="5">
         <v>-0.13350858900000162</v>
       </c>
       <c r="D428" s="5">
         <v>-2.9104889541429313</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>54.507248879000002</v>
       </c>
       <c r="C429" s="5">
         <v>0.33313154300000036</v>
       </c>
       <c r="D429" s="5">
         <v>7.6338866460171184</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>54.689655207000001</v>
       </c>
       <c r="C430" s="5">
         <v>0.18240632799999901</v>
       </c>
       <c r="D430" s="5">
         <v>4.090494762306518</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>54.084328479</v>
       </c>
       <c r="C431" s="5">
         <v>-0.60532672800000142</v>
       </c>
       <c r="D431" s="5">
         <v>-12.502614265470935</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>54.121387306999999</v>
       </c>
       <c r="C432" s="5">
         <v>3.7058827999999266E-2</v>
       </c>
       <c r="D432" s="5">
         <v>0.82535128424803261</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>54.15595304</v>
       </c>
       <c r="C433" s="5">
         <v>3.4565733000000876E-2</v>
       </c>
       <c r="D433" s="5">
         <v>0.76910246860877329</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>54.399195087000003</v>
       </c>
       <c r="C434" s="5">
         <v>0.24324204700000251</v>
       </c>
       <c r="D434" s="5">
         <v>5.5249728711989521</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>54.762087712000003</v>
       </c>
       <c r="C435" s="5">
         <v>0.36289262500000063</v>
       </c>
       <c r="D435" s="5">
         <v>8.3054405615509594</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>55.068855853000002</v>
       </c>
       <c r="C436" s="5">
         <v>0.30676814099999916</v>
       </c>
       <c r="D436" s="5">
         <v>6.9332293011655333</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>55.161019324999998</v>
       </c>
       <c r="C437" s="5">
         <v>9.216347199999575E-2</v>
       </c>
       <c r="D437" s="5">
         <v>2.0269149140502929</v>
       </c>
       <c r="E437" s="5">
         <v>1.1196052241458254</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>55.134476354</v>
       </c>
       <c r="C438" s="5">
         <v>-2.6542970999997806E-2</v>
       </c>
       <c r="D438" s="5">
         <v>-0.57590312731327087</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>54.865528474999998</v>
+        <v>54.854050334999997</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.26894787900000239</v>
+        <v>-0.28042601900000363</v>
       </c>
       <c r="D439" s="5">
-        <v>-5.6991187849637299</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-5.9355851077950277</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
-    </row>
-    <row r="441" spans="1:5">
+      <c r="B440" s="5">
+        <v>54.606265057999998</v>
+      </c>
+      <c r="C440" s="5">
+        <v>-0.24778527699999842</v>
+      </c>
+      <c r="D440" s="5">
+        <v>-5.2879437770442799</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>aussrvoa</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>