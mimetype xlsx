--- v5 (2026-05-16)
+++ v6 (2026-06-05)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{05B13322-9462-42BA-A7FB-D93C83632D02}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D4F75C98-8CE8-4D35-A01A-E0897B12BC27}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{87FAB5D5-1452-4322-A7EC-89F8A1E7298D}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{DCB139A2-92B0-4A81-BD9C-354E3B223F8F}"/>
   </bookViews>
   <sheets>
     <sheet name="aussrvoa" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Austin—Round Rock—Georgetown Other Services Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{889A3AC9-17B7-4D16-B896-C8A807DCCC64}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DF848B56-F346-416A-A7F8-5A97178D51AE}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>16.410054245000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>16.581842756</v>
       </c>
       <c r="C7" s="5">
         <v>0.17178851099999903</v>
       </c>
       <c r="D7" s="5">
         <v>13.311322811056915</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>16.547996354999999</v>
       </c>
       <c r="C8" s="5">
         <v>-3.3846401000001691E-2</v>
       </c>
       <c r="D8" s="5">
         <v>-2.4220950655959417</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>16.168296636000001</v>
       </c>
       <c r="C9" s="5">
         <v>-0.37969971899999777</v>
       </c>
       <c r="D9" s="5">
         <v>-24.312140546667294</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>16.276510224999999</v>
       </c>
       <c r="C10" s="5">
         <v>0.10821358899999822</v>
       </c>
       <c r="D10" s="5">
         <v>8.3338861915662079</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>16.496205150000002</v>
       </c>
       <c r="C11" s="5">
         <v>0.21969492500000243</v>
       </c>
       <c r="D11" s="5">
         <v>17.455414804803972</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>16.674668772</v>
       </c>
       <c r="C12" s="5">
         <v>0.17846362199999888</v>
       </c>
       <c r="D12" s="5">
         <v>13.783162945360839</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>16.959352532</v>
       </c>
       <c r="C13" s="5">
         <v>0.28468376000000006</v>
       </c>
       <c r="D13" s="5">
         <v>22.524975787417922</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>16.610945953000002</v>
       </c>
       <c r="C14" s="5">
         <v>-0.34840657899999883</v>
       </c>
       <c r="D14" s="5">
         <v>-22.0490939966265</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>16.595180346999999</v>
       </c>
       <c r="C15" s="5">
         <v>-1.5765606000002208E-2</v>
       </c>
       <c r="D15" s="5">
         <v>-1.1330047873223337</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>16.703689700000002</v>
       </c>
       <c r="C16" s="5">
         <v>0.10850935300000231</v>
       </c>
       <c r="D16" s="5">
         <v>8.1347414677720451</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>16.563986702000001</v>
       </c>
       <c r="C17" s="5">
         <v>-0.13970299800000063</v>
       </c>
       <c r="D17" s="5">
         <v>-9.5872842358926231</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>16.501481525999999</v>
       </c>
       <c r="C18" s="5">
         <v>-6.2505176000001939E-2</v>
       </c>
       <c r="D18" s="5">
         <v>-4.4354602950358757</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>16.589709942999999</v>
       </c>
       <c r="C19" s="5">
         <v>8.8228416999999837E-2</v>
       </c>
       <c r="D19" s="5">
         <v>6.6081147796451356</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>16.654288528999999</v>
       </c>
       <c r="C20" s="5">
         <v>6.457858599999966E-2</v>
       </c>
       <c r="D20" s="5">
         <v>4.7725462586795775</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>16.655337750000001</v>
       </c>
       <c r="C21" s="5">
         <v>1.0492210000023761E-3</v>
       </c>
       <c r="D21" s="5">
         <v>7.5626260219663344E-2</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>16.773950629000002</v>
       </c>
       <c r="C22" s="5">
         <v>0.1186128790000005</v>
       </c>
       <c r="D22" s="5">
         <v>8.888745925216913</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>16.787650628000002</v>
       </c>
       <c r="C23" s="5">
         <v>1.3699998999999963E-2</v>
       </c>
       <c r="D23" s="5">
         <v>0.98450570437744744</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>17.069076788</v>
       </c>
       <c r="C24" s="5">
         <v>0.28142615999999876</v>
       </c>
       <c r="D24" s="5">
         <v>22.079099376210152</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>17.067523023</v>
       </c>
       <c r="C25" s="5">
         <v>-1.5537650000005954E-3</v>
       </c>
       <c r="D25" s="5">
         <v>-0.1091790040720686</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>17.012426053999999</v>
       </c>
       <c r="C26" s="5">
         <v>-5.5096969000000939E-2</v>
       </c>
       <c r="D26" s="5">
         <v>-3.8057666188349604</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>16.995409899999999</v>
       </c>
       <c r="C27" s="5">
         <v>-1.7016154000000228E-2</v>
       </c>
       <c r="D27" s="5">
         <v>-1.1936820290810335</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>17.003580518</v>
       </c>
       <c r="C28" s="5">
         <v>8.1706180000011841E-3</v>
       </c>
       <c r="D28" s="5">
         <v>0.57843314446097693</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>17.169138809</v>
       </c>
       <c r="C29" s="5">
         <v>0.16555829099999997</v>
       </c>
       <c r="D29" s="5">
         <v>12.330464419149202</v>
       </c>
       <c r="E29" s="5">
         <v>3.6534206280600889</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>17.410787477</v>
       </c>
       <c r="C30" s="5">
         <v>0.24164866799999984</v>
       </c>
       <c r="D30" s="5">
         <v>18.260260318003162</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>17.422808735</v>
       </c>
       <c r="C31" s="5">
         <v>1.2021258000000756E-2</v>
       </c>
       <c r="D31" s="5">
         <v>0.83169220875782823</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>17.467977693000002</v>
       </c>
       <c r="C32" s="5">
         <v>4.5168958000001425E-2</v>
       </c>
       <c r="D32" s="5">
         <v>3.1557676791683198</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>17.438960301000002</v>
       </c>
       <c r="C33" s="5">
         <v>-2.9017392000000086E-2</v>
       </c>
       <c r="D33" s="5">
         <v>-1.9752993860768564</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>17.462450174000001</v>
       </c>
       <c r="C34" s="5">
         <v>2.3489872999999051E-2</v>
       </c>
       <c r="D34" s="5">
         <v>1.6284006400198114</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>17.659342401</v>
       </c>
       <c r="C35" s="5">
         <v>0.19689222699999931</v>
       </c>
       <c r="D35" s="5">
         <v>14.401618315879961</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>17.483731525</v>
       </c>
       <c r="C36" s="5">
         <v>-0.17561087600000036</v>
       </c>
       <c r="D36" s="5">
         <v>-11.301715485425257</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>17.573510644999999</v>
       </c>
       <c r="C37" s="5">
         <v>8.9779119999999324E-2</v>
       </c>
       <c r="D37" s="5">
         <v>6.3390553222086643</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>17.719014910999999</v>
       </c>
       <c r="C38" s="5">
         <v>0.14550426599999966</v>
       </c>
       <c r="D38" s="5">
         <v>10.400880674507906</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>17.998699805000001</v>
       </c>
       <c r="C39" s="5">
         <v>0.27968489400000252</v>
       </c>
       <c r="D39" s="5">
         <v>20.675392291189354</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>17.911215475999999</v>
       </c>
       <c r="C40" s="5">
         <v>-8.7484329000002248E-2</v>
       </c>
       <c r="D40" s="5">
         <v>-5.6792815149741553</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>18.069588193000001</v>
       </c>
       <c r="C41" s="5">
         <v>0.15837271700000244</v>
       </c>
       <c r="D41" s="5">
         <v>11.142038466751236</v>
       </c>
       <c r="E41" s="5">
         <v>5.2445809543341104</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>17.999251176000001</v>
       </c>
       <c r="C42" s="5">
         <v>-7.0337016999999946E-2</v>
       </c>
       <c r="D42" s="5">
         <v>-4.5723587825552192</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>17.936173255</v>
       </c>
       <c r="C43" s="5">
         <v>-6.3077921000001425E-2</v>
       </c>
       <c r="D43" s="5">
         <v>-4.1252522653868695</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>17.966949605</v>
       </c>
       <c r="C44" s="5">
         <v>3.0776350000000008E-2</v>
       </c>
       <c r="D44" s="5">
         <v>2.0786015647096034</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>18.224826394000001</v>
       </c>
       <c r="C45" s="5">
         <v>0.25787678900000088</v>
       </c>
       <c r="D45" s="5">
         <v>18.650235382475099</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>18.254129927000001</v>
       </c>
       <c r="C46" s="5">
         <v>2.9303533000000215E-2</v>
       </c>
       <c r="D46" s="5">
         <v>1.9466239629397419</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>18.23763529</v>
       </c>
       <c r="C47" s="5">
         <v>-1.6494637000000978E-2</v>
       </c>
       <c r="D47" s="5">
         <v>-1.0789607006789659</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>18.296144898000001</v>
       </c>
       <c r="C48" s="5">
         <v>5.8509608000001379E-2</v>
       </c>
       <c r="D48" s="5">
         <v>3.9184770753396991</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>18.383252648999999</v>
       </c>
       <c r="C49" s="5">
         <v>8.7107750999997791E-2</v>
       </c>
       <c r="D49" s="5">
         <v>5.8651893601877392</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>18.628931475000002</v>
       </c>
       <c r="C50" s="5">
         <v>0.24567882600000246</v>
       </c>
       <c r="D50" s="5">
         <v>17.270039394721891</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>18.505131028000001</v>
       </c>
       <c r="C51" s="5">
         <v>-0.1238004470000007</v>
       </c>
       <c r="D51" s="5">
         <v>-7.6896001898105641</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>18.507208079000002</v>
       </c>
       <c r="C52" s="5">
         <v>2.0770510000005515E-3</v>
       </c>
       <c r="D52" s="5">
         <v>0.13477345522137085</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>18.466143147</v>
       </c>
       <c r="C53" s="5">
         <v>-4.1064932000001164E-2</v>
       </c>
       <c r="D53" s="5">
         <v>-2.6303788843387244</v>
       </c>
       <c r="E53" s="5">
         <v>2.1945987355352248</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>18.596213527</v>
       </c>
       <c r="C54" s="5">
         <v>0.13007037999999937</v>
       </c>
       <c r="D54" s="5">
         <v>8.7877305312068721</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>18.539795669</v>
       </c>
       <c r="C55" s="5">
         <v>-5.6417857999999654E-2</v>
       </c>
       <c r="D55" s="5">
         <v>-3.5804656376646871</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>18.659149523</v>
       </c>
       <c r="C56" s="5">
         <v>0.11935385399999987</v>
       </c>
       <c r="D56" s="5">
         <v>8.0047405517187808</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>19.013676100000001</v>
       </c>
       <c r="C57" s="5">
         <v>0.35452657700000145</v>
       </c>
       <c r="D57" s="5">
         <v>25.340365852400339</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>18.937787986</v>
       </c>
       <c r="C58" s="5">
         <v>-7.5888114000001394E-2</v>
       </c>
       <c r="D58" s="5">
         <v>-4.6857344617370567</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>19.118139006</v>
       </c>
       <c r="C59" s="5">
         <v>0.18035101999999981</v>
       </c>
       <c r="D59" s="5">
         <v>12.046005318751174</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>19.401815694</v>
       </c>
       <c r="C60" s="5">
         <v>0.2836766879999999</v>
       </c>
       <c r="D60" s="5">
         <v>19.333153313861807</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>19.285241378999999</v>
       </c>
       <c r="C61" s="5">
         <v>-0.11657431500000115</v>
       </c>
       <c r="D61" s="5">
         <v>-6.9765481361182546</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>19.442311360000001</v>
       </c>
       <c r="C62" s="5">
         <v>0.15706998100000291</v>
       </c>
       <c r="D62" s="5">
         <v>10.223393794078905</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>19.527231633</v>
       </c>
       <c r="C63" s="5">
         <v>8.4920272999998048E-2</v>
       </c>
       <c r="D63" s="5">
         <v>5.3691334317559347</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>19.60164138</v>
       </c>
       <c r="C64" s="5">
         <v>7.4409747000000692E-2</v>
       </c>
       <c r="D64" s="5">
         <v>4.6697379974898423</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>19.669101698999999</v>
       </c>
       <c r="C65" s="5">
         <v>6.7460318999998492E-2</v>
       </c>
       <c r="D65" s="5">
         <v>4.2089543631185222</v>
       </c>
       <c r="E65" s="5">
         <v>6.5144006651731701</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>19.50732477</v>
       </c>
       <c r="C66" s="5">
         <v>-0.1617769289999984</v>
       </c>
       <c r="D66" s="5">
         <v>-9.4354438617335727</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>19.845416668999999</v>
       </c>
       <c r="C67" s="5">
         <v>0.33809189899999836</v>
       </c>
       <c r="D67" s="5">
         <v>22.899491736009423</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>19.836328626</v>
       </c>
       <c r="C68" s="5">
         <v>-9.0880429999984358E-3</v>
       </c>
       <c r="D68" s="5">
         <v>-0.54814800970066635</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>19.816536920000001</v>
       </c>
       <c r="C69" s="5">
         <v>-1.9791705999999465E-2</v>
       </c>
       <c r="D69" s="5">
         <v>-1.1907520147390716</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>19.931441867</v>
       </c>
       <c r="C70" s="5">
         <v>0.11490494699999942</v>
       </c>
       <c r="D70" s="5">
         <v>7.184374620872358</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>19.909377507999999</v>
       </c>
       <c r="C71" s="5">
         <v>-2.2064359000001588E-2</v>
       </c>
       <c r="D71" s="5">
         <v>-1.3203568460058213</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>19.822200585000001</v>
       </c>
       <c r="C72" s="5">
         <v>-8.7176922999997686E-2</v>
       </c>
       <c r="D72" s="5">
         <v>-5.129711594433461</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>19.882633182999999</v>
       </c>
       <c r="C73" s="5">
         <v>6.043259799999845E-2</v>
       </c>
       <c r="D73" s="5">
         <v>3.720452877820124</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>19.857404753000001</v>
       </c>
       <c r="C74" s="5">
         <v>-2.5228429999998525E-2</v>
       </c>
       <c r="D74" s="5">
         <v>-1.5120598276501696</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>19.957008905999999</v>
       </c>
       <c r="C75" s="5">
         <v>9.9604152999997808E-2</v>
       </c>
       <c r="D75" s="5">
         <v>6.1880281394523617</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>20.091901571000001</v>
       </c>
       <c r="C76" s="5">
         <v>0.13489266500000241</v>
       </c>
       <c r="D76" s="5">
         <v>8.4194224203466117</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>20.268395771000002</v>
       </c>
       <c r="C77" s="5">
         <v>0.17649420000000049</v>
       </c>
       <c r="D77" s="5">
         <v>11.065712895331004</v>
       </c>
       <c r="E77" s="5">
         <v>3.0468807430614531</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>20.330018114000001</v>
       </c>
       <c r="C78" s="5">
         <v>6.1622342999999802E-2</v>
       </c>
       <c r="D78" s="5">
         <v>3.7100098830144868</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>20.413942705</v>
       </c>
       <c r="C79" s="5">
         <v>8.3924590999998827E-2</v>
       </c>
       <c r="D79" s="5">
         <v>5.0677691278149917</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>20.500705018000001</v>
       </c>
       <c r="C80" s="5">
         <v>8.6762313000001257E-2</v>
       </c>
       <c r="D80" s="5">
         <v>5.2211058558072398</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>20.435522283000001</v>
       </c>
       <c r="C81" s="5">
         <v>-6.5182735000000491E-2</v>
       </c>
       <c r="D81" s="5">
         <v>-3.7494232595072119</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>20.424663499000001</v>
       </c>
       <c r="C82" s="5">
         <v>-1.0858783999999844E-2</v>
       </c>
       <c r="D82" s="5">
         <v>-0.63578145536847819</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>20.510225584000001</v>
       </c>
       <c r="C83" s="5">
         <v>8.5562084999999399E-2</v>
       </c>
       <c r="D83" s="5">
         <v>5.1444424514696996</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>20.621408200000001</v>
       </c>
       <c r="C84" s="5">
         <v>0.11118261600000068</v>
       </c>
       <c r="D84" s="5">
         <v>6.7024977401153318</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>20.75959971</v>
       </c>
       <c r="C85" s="5">
         <v>0.13819150999999863</v>
       </c>
       <c r="D85" s="5">
         <v>8.3447498900091954</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>20.973204983999999</v>
       </c>
       <c r="C86" s="5">
         <v>0.21360527399999896</v>
       </c>
       <c r="D86" s="5">
         <v>13.070657222791704</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>21.093198481000002</v>
       </c>
       <c r="C87" s="5">
         <v>0.11999349700000295</v>
       </c>
       <c r="D87" s="5">
         <v>7.0857427222165592</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>21.206160703999998</v>
       </c>
       <c r="C88" s="5">
         <v>0.1129622229999967</v>
       </c>
       <c r="D88" s="5">
         <v>6.6191725618904629</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>21.062365216</v>
       </c>
       <c r="C89" s="5">
         <v>-0.14379548799999853</v>
       </c>
       <c r="D89" s="5">
         <v>-7.8402920755996757</v>
       </c>
       <c r="E89" s="5">
         <v>3.9172781801311007</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>21.148244035000001</v>
       </c>
       <c r="C90" s="5">
         <v>8.5878819000001272E-2</v>
       </c>
       <c r="D90" s="5">
         <v>5.0040595840543212</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>21.292518118</v>
       </c>
       <c r="C91" s="5">
         <v>0.14427408299999911</v>
       </c>
       <c r="D91" s="5">
         <v>8.5007017771707503</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>21.263652797999999</v>
       </c>
       <c r="C92" s="5">
         <v>-2.8865320000001304E-2</v>
       </c>
       <c r="D92" s="5">
         <v>-1.6147117915569553</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>21.665080969000002</v>
       </c>
       <c r="C93" s="5">
         <v>0.40142817100000272</v>
       </c>
       <c r="D93" s="5">
         <v>25.16108803279846</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>21.929641483000001</v>
       </c>
       <c r="C94" s="5">
         <v>0.26456051399999936</v>
       </c>
       <c r="D94" s="5">
         <v>15.679015123284534</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>21.873007729000001</v>
       </c>
       <c r="C95" s="5">
         <v>-5.6633753999999925E-2</v>
       </c>
       <c r="D95" s="5">
         <v>-3.0553834953892967</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>21.995268389</v>
       </c>
       <c r="C96" s="5">
         <v>0.12226065999999847</v>
       </c>
       <c r="D96" s="5">
         <v>6.9175777021050822</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>22.030350475999999</v>
       </c>
       <c r="C97" s="5">
         <v>3.5082086999999262E-2</v>
       </c>
       <c r="D97" s="5">
         <v>1.9308598304826896</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>22.081049650000001</v>
       </c>
       <c r="C98" s="5">
         <v>5.069917400000179E-2</v>
       </c>
       <c r="D98" s="5">
         <v>2.7968236957276904</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>22.015983867999999</v>
       </c>
       <c r="C99" s="5">
         <v>-6.5065782000001349E-2</v>
       </c>
       <c r="D99" s="5">
         <v>-3.4792675979504306</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>22.238384414999999</v>
       </c>
       <c r="C100" s="5">
         <v>0.22240054699999945</v>
       </c>
       <c r="D100" s="5">
         <v>12.81883705132385</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>22.254481588000001</v>
       </c>
       <c r="C101" s="5">
         <v>1.609717300000213E-2</v>
       </c>
       <c r="D101" s="5">
         <v>0.87208204957756053</v>
       </c>
       <c r="E101" s="5">
         <v>5.6599359083110645</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>22.383758700000001</v>
       </c>
       <c r="C102" s="5">
         <v>0.12927711200000047</v>
       </c>
       <c r="D102" s="5">
         <v>7.1979305549833894</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>22.389628882</v>
       </c>
       <c r="C103" s="5">
         <v>5.8701819999988913E-3</v>
       </c>
       <c r="D103" s="5">
         <v>0.31515653191984683</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>22.453869403999999</v>
       </c>
       <c r="C104" s="5">
         <v>6.4240521999998634E-2</v>
       </c>
       <c r="D104" s="5">
         <v>3.4979072469477623</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>22.383342209999999</v>
       </c>
       <c r="C105" s="5">
         <v>-7.0527194000000293E-2</v>
       </c>
       <c r="D105" s="5">
         <v>-3.7047409876477588</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>22.425124572000001</v>
       </c>
       <c r="C106" s="5">
         <v>4.1782362000002848E-2</v>
       </c>
       <c r="D106" s="5">
         <v>2.2631477728914051</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>22.347137333999999</v>
       </c>
       <c r="C107" s="5">
         <v>-7.7987238000002179E-2</v>
       </c>
       <c r="D107" s="5">
         <v>-4.094303299978197</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>22.389756335000001</v>
       </c>
       <c r="C108" s="5">
         <v>4.2619001000002044E-2</v>
       </c>
       <c r="D108" s="5">
         <v>2.3127201723485369</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>22.504699046999999</v>
       </c>
       <c r="C109" s="5">
         <v>0.11494271199999773</v>
       </c>
       <c r="D109" s="5">
         <v>6.3374172110082228</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>22.382855021000001</v>
       </c>
       <c r="C110" s="5">
         <v>-0.121844025999998</v>
       </c>
       <c r="D110" s="5">
         <v>-6.3069739427719318</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>22.434033898999999</v>
       </c>
       <c r="C111" s="5">
         <v>5.1178877999998207E-2</v>
       </c>
       <c r="D111" s="5">
         <v>2.7785960773913931</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>22.472693886999998</v>
       </c>
       <c r="C112" s="5">
         <v>3.8659987999999146E-2</v>
       </c>
       <c r="D112" s="5">
         <v>2.0876417040685213</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>22.658697198999999</v>
       </c>
       <c r="C113" s="5">
         <v>0.18600331200000042</v>
       </c>
       <c r="D113" s="5">
         <v>10.397082424514824</v>
       </c>
       <c r="E113" s="5">
         <v>1.8163335299527184</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>22.686576798000001</v>
       </c>
       <c r="C114" s="5">
         <v>2.7879599000002031E-2</v>
       </c>
       <c r="D114" s="5">
         <v>1.4865308705273916</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>22.890181184999999</v>
       </c>
       <c r="C115" s="5">
         <v>0.20360438699999861</v>
       </c>
       <c r="D115" s="5">
         <v>11.317418845960624</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>22.959346716999999</v>
       </c>
       <c r="C116" s="5">
         <v>6.916553199999953E-2</v>
       </c>
       <c r="D116" s="5">
         <v>3.6868198855622314</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>22.793115765</v>
       </c>
       <c r="C117" s="5">
         <v>-0.16623095199999938</v>
       </c>
       <c r="D117" s="5">
         <v>-8.3505133228651154</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>22.719101422000001</v>
       </c>
       <c r="C118" s="5">
         <v>-7.4014342999998206E-2</v>
       </c>
       <c r="D118" s="5">
         <v>-3.8278226645616642</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>22.909834989</v>
       </c>
       <c r="C119" s="5">
         <v>0.19073356699999877</v>
       </c>
       <c r="D119" s="5">
         <v>10.552795763168188</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>23.062662996</v>
       </c>
       <c r="C120" s="5">
         <v>0.1528280070000001</v>
       </c>
       <c r="D120" s="5">
         <v>8.3053477528781894</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>23.069578878000002</v>
       </c>
       <c r="C121" s="5">
         <v>6.9158820000012611E-3</v>
       </c>
       <c r="D121" s="5">
         <v>0.36044232038237034</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>23.481521268000002</v>
       </c>
       <c r="C122" s="5">
         <v>0.4119423900000001</v>
       </c>
       <c r="D122" s="5">
         <v>23.662708245966435</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>23.654005143999999</v>
       </c>
       <c r="C123" s="5">
         <v>0.17248387599999759</v>
       </c>
       <c r="D123" s="5">
         <v>9.1795972884810784</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>23.611490495000002</v>
       </c>
       <c r="C124" s="5">
         <v>-4.2514648999997462E-2</v>
       </c>
       <c r="D124" s="5">
         <v>-2.1356322511649206</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>23.777110877999998</v>
       </c>
       <c r="C125" s="5">
         <v>0.16562038299999671</v>
       </c>
       <c r="D125" s="5">
         <v>8.7497227108680917</v>
       </c>
       <c r="E125" s="5">
         <v>4.93591343393458</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>23.723069421999998</v>
       </c>
       <c r="C126" s="5">
         <v>-5.404145600000021E-2</v>
       </c>
       <c r="D126" s="5">
         <v>-2.6935651491272083</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>23.704645939999999</v>
       </c>
       <c r="C127" s="5">
         <v>-1.8423481999999325E-2</v>
       </c>
       <c r="D127" s="5">
         <v>-0.92795711309381357</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>23.773067224999998</v>
       </c>
       <c r="C128" s="5">
         <v>6.8421284999999443E-2</v>
       </c>
       <c r="D128" s="5">
         <v>3.5192092963295174</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>23.804824904</v>
       </c>
       <c r="C129" s="5">
         <v>3.1757679000001815E-2</v>
       </c>
       <c r="D129" s="5">
         <v>1.6148721506322072</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>23.914983626000001</v>
       </c>
       <c r="C130" s="5">
         <v>0.11015872200000132</v>
       </c>
       <c r="D130" s="5">
         <v>5.696634176480786</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>24.041426778000002</v>
       </c>
       <c r="C131" s="5">
         <v>0.12644315200000023</v>
       </c>
       <c r="D131" s="5">
         <v>6.5324222796513842</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>24.028373369000001</v>
       </c>
       <c r="C132" s="5">
         <v>-1.3053409000001182E-2</v>
       </c>
       <c r="D132" s="5">
         <v>-0.64960364389499148</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>23.916444832</v>
       </c>
       <c r="C133" s="5">
         <v>-0.11192853700000072</v>
       </c>
       <c r="D133" s="5">
         <v>-5.448807824720248</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>24.073961688000001</v>
       </c>
       <c r="C134" s="5">
         <v>0.15751685600000087</v>
       </c>
       <c r="D134" s="5">
         <v>8.1960263841923009</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>24.176252927</v>
       </c>
       <c r="C135" s="5">
         <v>0.10229123899999948</v>
       </c>
       <c r="D135" s="5">
         <v>5.2197112648944222</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>24.238145527</v>
       </c>
       <c r="C136" s="5">
         <v>6.1892600000000186E-2</v>
       </c>
       <c r="D136" s="5">
         <v>3.1156960827312341</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>24.508249814999999</v>
       </c>
       <c r="C137" s="5">
         <v>0.27010428799999886</v>
       </c>
       <c r="D137" s="5">
         <v>14.223356468241954</v>
       </c>
       <c r="E137" s="5">
         <v>3.0749696241543445</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>24.657980116000001</v>
       </c>
       <c r="C138" s="5">
         <v>0.14973030100000173</v>
       </c>
       <c r="D138" s="5">
         <v>7.5826888487559474</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>24.724181674</v>
       </c>
       <c r="C139" s="5">
         <v>6.6201557999999494E-2</v>
       </c>
       <c r="D139" s="5">
         <v>3.2697527599302001</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>24.784136480000001</v>
       </c>
       <c r="C140" s="5">
         <v>5.995480600000036E-2</v>
       </c>
       <c r="D140" s="5">
         <v>2.9490610524027794</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>25.117560243</v>
       </c>
       <c r="C141" s="5">
         <v>0.33342376299999898</v>
       </c>
       <c r="D141" s="5">
         <v>17.393466510698929</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>25.214292974999999</v>
       </c>
       <c r="C142" s="5">
         <v>9.6732731999999544E-2</v>
       </c>
       <c r="D142" s="5">
         <v>4.7205962921895273</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>25.371162317</v>
       </c>
       <c r="C143" s="5">
         <v>0.15686934200000024</v>
       </c>
       <c r="D143" s="5">
         <v>7.7265690658883779</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>25.088945635000002</v>
       </c>
       <c r="C144" s="5">
         <v>-0.28221668199999783</v>
       </c>
       <c r="D144" s="5">
         <v>-12.561125341419309</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>25.052425777</v>
       </c>
       <c r="C145" s="5">
         <v>-3.6519858000001904E-2</v>
       </c>
       <c r="D145" s="5">
         <v>-1.7328220346821688</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>24.860087034999999</v>
       </c>
       <c r="C146" s="5">
         <v>-0.19233874200000045</v>
       </c>
       <c r="D146" s="5">
         <v>-8.8337002959788524</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>24.910255759000002</v>
       </c>
       <c r="C147" s="5">
         <v>5.0168724000002385E-2</v>
       </c>
       <c r="D147" s="5">
         <v>2.4487116832922817</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>24.956443477000001</v>
       </c>
       <c r="C148" s="5">
         <v>4.6187717999998767E-2</v>
       </c>
       <c r="D148" s="5">
         <v>2.2478288361211129</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>24.838479528000001</v>
       </c>
       <c r="C149" s="5">
         <v>-0.11796394899999996</v>
       </c>
       <c r="D149" s="5">
         <v>-5.5269897963251431</v>
       </c>
       <c r="E149" s="5">
         <v>1.3474226658073629</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>25.077085555</v>
       </c>
       <c r="C150" s="5">
         <v>0.23860602699999944</v>
       </c>
       <c r="D150" s="5">
         <v>12.156552792006114</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>25.240372136000001</v>
       </c>
       <c r="C151" s="5">
         <v>0.16328658100000126</v>
       </c>
       <c r="D151" s="5">
         <v>8.0996543013046143</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>25.294835676999998</v>
       </c>
       <c r="C152" s="5">
         <v>5.4463540999996951E-2</v>
       </c>
       <c r="D152" s="5">
         <v>2.6203058515767097</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>25.416238492000002</v>
       </c>
       <c r="C153" s="5">
         <v>0.12140281500000327</v>
       </c>
       <c r="D153" s="5">
         <v>5.9139036138976309</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>25.813727017000001</v>
       </c>
       <c r="C154" s="5">
         <v>0.39748852499999998</v>
       </c>
       <c r="D154" s="5">
         <v>20.468424923367536</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>25.536774281</v>
       </c>
       <c r="C155" s="5">
         <v>-0.27695273600000192</v>
       </c>
       <c r="D155" s="5">
         <v>-12.141477206027062</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>25.768642080999999</v>
       </c>
       <c r="C156" s="5">
         <v>0.23186779999999985</v>
       </c>
       <c r="D156" s="5">
         <v>11.456639990502415</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>25.893992893</v>
       </c>
       <c r="C157" s="5">
         <v>0.12535081200000064</v>
       </c>
       <c r="D157" s="5">
         <v>5.9961018279112377</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>26.436872502</v>
       </c>
       <c r="C158" s="5">
         <v>0.54287960899999987</v>
       </c>
       <c r="D158" s="5">
         <v>28.272224109663078</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>26.069175189999999</v>
       </c>
       <c r="C159" s="5">
         <v>-0.36769731200000066</v>
       </c>
       <c r="D159" s="5">
         <v>-15.47083696990147</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>26.272327560000001</v>
       </c>
       <c r="C160" s="5">
         <v>0.20315237000000153</v>
       </c>
       <c r="D160" s="5">
         <v>9.762784282030367</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>25.869098307000002</v>
       </c>
       <c r="C161" s="5">
         <v>-0.40322925299999923</v>
       </c>
       <c r="D161" s="5">
         <v>-16.939815361074807</v>
       </c>
       <c r="E161" s="5">
         <v>4.1492828811771743</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>25.704537166000001</v>
       </c>
       <c r="C162" s="5">
         <v>-0.16456114100000008</v>
       </c>
       <c r="D162" s="5">
         <v>-7.3720684193727237</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>25.653834261</v>
       </c>
       <c r="C163" s="5">
         <v>-5.0702905000001408E-2</v>
       </c>
       <c r="D163" s="5">
         <v>-2.3415213266051338</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>25.80367528</v>
       </c>
       <c r="C164" s="5">
         <v>0.14984101900000013</v>
       </c>
       <c r="D164" s="5">
         <v>7.2386653964558123</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>25.712499844</v>
       </c>
       <c r="C165" s="5">
         <v>-9.1175436000000332E-2</v>
       </c>
       <c r="D165" s="5">
         <v>-4.1586750391751304</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>25.799683497</v>
       </c>
       <c r="C166" s="5">
         <v>8.7183653000000305E-2</v>
       </c>
       <c r="D166" s="5">
         <v>4.1455969297235162</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>26.106084026000001</v>
       </c>
       <c r="C167" s="5">
         <v>0.30640052900000114</v>
       </c>
       <c r="D167" s="5">
         <v>15.220097874281645</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>26.152051835999998</v>
       </c>
       <c r="C168" s="5">
         <v>4.5967809999996945E-2</v>
       </c>
       <c r="D168" s="5">
         <v>2.133553510860553</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>26.459159604</v>
       </c>
       <c r="C169" s="5">
         <v>0.30710776800000161</v>
       </c>
       <c r="D169" s="5">
         <v>15.038532091696721</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>26.503611532000001</v>
       </c>
       <c r="C170" s="5">
         <v>4.4451928000000862E-2</v>
       </c>
       <c r="D170" s="5">
         <v>2.0347574920397404</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>27.436438841000001</v>
       </c>
       <c r="C171" s="5">
         <v>0.93282730900000033</v>
       </c>
       <c r="D171" s="5">
         <v>51.451019017384446</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>27.592640576000001</v>
       </c>
       <c r="C172" s="5">
         <v>0.15620173499999979</v>
       </c>
       <c r="D172" s="5">
         <v>7.04990283347251</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>27.682384636999998</v>
       </c>
       <c r="C173" s="5">
         <v>8.9744060999997544E-2</v>
       </c>
       <c r="D173" s="5">
         <v>3.9735371397998209</v>
       </c>
       <c r="E173" s="5">
         <v>7.0094686273210138</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>28.001130024999998</v>
       </c>
       <c r="C174" s="5">
         <v>0.31874538799999996</v>
       </c>
       <c r="D174" s="5">
         <v>14.726756204600733</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>28.214064871000001</v>
       </c>
       <c r="C175" s="5">
         <v>0.21293484600000312</v>
       </c>
       <c r="D175" s="5">
         <v>9.5169215487024061</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>28.408375502999998</v>
       </c>
       <c r="C176" s="5">
         <v>0.19431063199999699</v>
       </c>
       <c r="D176" s="5">
         <v>8.5847589410185989</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>28.018412475000002</v>
       </c>
       <c r="C177" s="5">
         <v>-0.38996302799999683</v>
       </c>
       <c r="D177" s="5">
         <v>-15.283989462846105</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>27.883618670000001</v>
       </c>
       <c r="C178" s="5">
         <v>-0.13479380500000104</v>
       </c>
       <c r="D178" s="5">
         <v>-5.6227489073213839</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>27.729263723999999</v>
       </c>
       <c r="C179" s="5">
         <v>-0.15435494600000155</v>
       </c>
       <c r="D179" s="5">
         <v>-6.4442594124985986</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>27.797993233</v>
       </c>
       <c r="C180" s="5">
         <v>6.8729509000000633E-2</v>
       </c>
       <c r="D180" s="5">
         <v>3.01519284236893</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>27.837537302000001</v>
       </c>
       <c r="C181" s="5">
         <v>3.9544069000001514E-2</v>
       </c>
       <c r="D181" s="5">
         <v>1.7204810944604576</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>27.677179933000001</v>
       </c>
       <c r="C182" s="5">
         <v>-0.16035736899999975</v>
       </c>
       <c r="D182" s="5">
         <v>-6.6977102440205716</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>27.772923918</v>
       </c>
       <c r="C183" s="5">
         <v>9.5743984999998588E-2</v>
       </c>
       <c r="D183" s="5">
         <v>4.2310726978986857</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>27.904496995999999</v>
       </c>
       <c r="C184" s="5">
         <v>0.13157307799999884</v>
       </c>
       <c r="D184" s="5">
         <v>5.8354418244383588</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>28.167911212</v>
       </c>
       <c r="C185" s="5">
         <v>0.26341421600000103</v>
       </c>
       <c r="D185" s="5">
         <v>11.934853985195982</v>
       </c>
       <c r="E185" s="5">
         <v>1.7539188959575736</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>28.346248979999999</v>
       </c>
       <c r="C186" s="5">
         <v>0.17833776799999868</v>
       </c>
       <c r="D186" s="5">
         <v>7.8677082379796648</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>28.207776015</v>
       </c>
       <c r="C187" s="5">
         <v>-0.13847296499999828</v>
       </c>
       <c r="D187" s="5">
         <v>-5.7071010509994409</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>28.309093991000001</v>
       </c>
       <c r="C188" s="5">
         <v>0.1013179760000007</v>
       </c>
       <c r="D188" s="5">
         <v>4.3963914138738458</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>28.714173135999999</v>
       </c>
       <c r="C189" s="5">
         <v>0.40507914499999842</v>
       </c>
       <c r="D189" s="5">
         <v>18.588924951816566</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>28.361282141</v>
       </c>
       <c r="C190" s="5">
         <v>-0.35289099499999921</v>
       </c>
       <c r="D190" s="5">
         <v>-13.790614935330126</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>28.594159109</v>
       </c>
       <c r="C191" s="5">
         <v>0.23287696799999935</v>
       </c>
       <c r="D191" s="5">
         <v>10.310697228428833</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>28.461536243000001</v>
       </c>
       <c r="C192" s="5">
         <v>-0.1326228659999984</v>
       </c>
       <c r="D192" s="5">
         <v>-5.4259251206746573</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>28.560696229000001</v>
       </c>
       <c r="C193" s="5">
         <v>9.9159986000000089E-2</v>
       </c>
       <c r="D193" s="5">
         <v>4.261849921967964</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>28.767427504</v>
       </c>
       <c r="C194" s="5">
         <v>0.20673127499999921</v>
       </c>
       <c r="D194" s="5">
         <v>9.0402519994274186</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>28.488327803000001</v>
       </c>
       <c r="C195" s="5">
         <v>-0.27909970099999981</v>
       </c>
       <c r="D195" s="5">
         <v>-11.04073880110359</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>28.623472622000001</v>
       </c>
       <c r="C196" s="5">
         <v>0.13514481900000064</v>
       </c>
       <c r="D196" s="5">
         <v>5.843541679870734</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>28.636798933000001</v>
       </c>
       <c r="C197" s="5">
         <v>1.3326311000000146E-2</v>
       </c>
       <c r="D197" s="5">
         <v>0.56012021524090017</v>
       </c>
       <c r="E197" s="5">
         <v>1.6646165825751735</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>28.578941946</v>
       </c>
       <c r="C198" s="5">
         <v>-5.785698700000097E-2</v>
       </c>
       <c r="D198" s="5">
         <v>-2.397686462056281</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>28.608632974999999</v>
       </c>
       <c r="C199" s="5">
         <v>2.9691028999998537E-2</v>
       </c>
       <c r="D199" s="5">
         <v>1.2538437470273944</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>28.814309660999999</v>
       </c>
       <c r="C200" s="5">
         <v>0.20567668600000033</v>
       </c>
       <c r="D200" s="5">
         <v>8.9766255883702684</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>29.616946111000001</v>
       </c>
       <c r="C201" s="5">
         <v>0.80263645000000139</v>
       </c>
       <c r="D201" s="5">
         <v>39.054379692119625</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>29.646162797999999</v>
       </c>
       <c r="C202" s="5">
         <v>2.9216686999998132E-2</v>
       </c>
       <c r="D202" s="5">
         <v>1.1902265444625248</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>29.745384387000001</v>
       </c>
       <c r="C203" s="5">
         <v>9.9221589000002552E-2</v>
       </c>
       <c r="D203" s="5">
         <v>4.0909941012899687</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>30.098831533999999</v>
       </c>
       <c r="C204" s="5">
         <v>0.35344714699999713</v>
       </c>
       <c r="D204" s="5">
         <v>15.228685666535814</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>30.173066076000001</v>
       </c>
       <c r="C205" s="5">
         <v>7.423454200000279E-2</v>
       </c>
       <c r="D205" s="5">
         <v>3.0001107497330537</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>30.481590902000001</v>
       </c>
       <c r="C206" s="5">
         <v>0.30852482599999931</v>
       </c>
       <c r="D206" s="5">
         <v>12.984335245672817</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>30.491286525</v>
       </c>
       <c r="C207" s="5">
         <v>9.6956229999989318E-3</v>
       </c>
       <c r="D207" s="5">
         <v>0.38236598633829555</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>30.642168419000001</v>
       </c>
       <c r="C208" s="5">
         <v>0.15088189400000118</v>
       </c>
       <c r="D208" s="5">
         <v>6.1023382517267688</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>30.817068625000001</v>
       </c>
       <c r="C209" s="5">
         <v>0.17490020600000022</v>
       </c>
       <c r="D209" s="5">
         <v>7.068560190337414</v>
       </c>
       <c r="E209" s="5">
         <v>7.6135244623571907</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>29.728190859000001</v>
       </c>
       <c r="C210" s="5">
         <v>-1.0888777659999995</v>
       </c>
       <c r="D210" s="5">
         <v>-35.057969855917193</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>30.122930832000002</v>
       </c>
       <c r="C211" s="5">
         <v>0.39473997300000008</v>
       </c>
       <c r="D211" s="5">
         <v>17.150710881816057</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>30.331981016</v>
       </c>
       <c r="C212" s="5">
         <v>0.20905018399999875</v>
       </c>
       <c r="D212" s="5">
         <v>8.6532224262079396</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>30.330296324999999</v>
       </c>
       <c r="C213" s="5">
         <v>-1.6846910000012372E-3</v>
       </c>
       <c r="D213" s="5">
         <v>-6.6629731399359127E-2</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>30.448157593000001</v>
       </c>
       <c r="C214" s="5">
         <v>0.11786126800000218</v>
       </c>
       <c r="D214" s="5">
         <v>4.7640754883426339</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>30.539066137999999</v>
       </c>
       <c r="C215" s="5">
         <v>9.0908544999997787E-2</v>
       </c>
       <c r="D215" s="5">
         <v>3.6422434268690296</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>30.276368639000001</v>
       </c>
       <c r="C216" s="5">
         <v>-0.26269749899999795</v>
       </c>
       <c r="D216" s="5">
         <v>-9.8477887561693187</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>30.202344056000001</v>
       </c>
       <c r="C217" s="5">
         <v>-7.4024582999999922E-2</v>
       </c>
       <c r="D217" s="5">
         <v>-2.8948209123273005</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>30.310294425999999</v>
       </c>
       <c r="C218" s="5">
         <v>0.10795036999999752</v>
       </c>
       <c r="D218" s="5">
         <v>4.3744146216048607</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>30.640520509000002</v>
       </c>
       <c r="C219" s="5">
         <v>0.330226083000003</v>
       </c>
       <c r="D219" s="5">
         <v>13.886383934024815</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>31.027740425000001</v>
       </c>
       <c r="C220" s="5">
         <v>0.38721991599999939</v>
       </c>
       <c r="D220" s="5">
         <v>16.26476831929331</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>31.005260412999998</v>
       </c>
       <c r="C221" s="5">
         <v>-2.2480012000002603E-2</v>
       </c>
       <c r="D221" s="5">
         <v>-0.86595989782999316</v>
       </c>
       <c r="E221" s="5">
         <v>0.6106738778111076</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>30.965077303000001</v>
       </c>
       <c r="C222" s="5">
         <v>-4.0183109999997413E-2</v>
       </c>
       <c r="D222" s="5">
         <v>-1.5441734447502298</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>31.333138786999999</v>
       </c>
       <c r="C223" s="5">
         <v>0.36806148399999827</v>
       </c>
       <c r="D223" s="5">
         <v>15.234044717654371</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>31.234646595000001</v>
       </c>
       <c r="C224" s="5">
         <v>-9.8492191999998369E-2</v>
       </c>
       <c r="D224" s="5">
         <v>-3.7075294809797876</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>32.063086052999999</v>
       </c>
       <c r="C225" s="5">
         <v>0.8284394579999983</v>
       </c>
       <c r="D225" s="5">
         <v>36.906696003977558</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>32.379553625</v>
       </c>
       <c r="C226" s="5">
         <v>0.31646757200000053</v>
       </c>
       <c r="D226" s="5">
         <v>12.508786746941801</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>32.590808361999997</v>
       </c>
       <c r="C227" s="5">
         <v>0.21125473699999731</v>
       </c>
       <c r="D227" s="5">
         <v>8.1163316895600968</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>33.458911184000002</v>
       </c>
       <c r="C228" s="5">
         <v>0.86810282200000444</v>
       </c>
       <c r="D228" s="5">
         <v>37.088195033224316</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>33.937617582999998</v>
       </c>
       <c r="C229" s="5">
         <v>0.47870639899999645</v>
       </c>
       <c r="D229" s="5">
         <v>18.586314057895969</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>34.461829719999997</v>
       </c>
       <c r="C230" s="5">
         <v>0.52421213699999925</v>
       </c>
       <c r="D230" s="5">
         <v>20.194270766246358</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>34.801909698000003</v>
       </c>
       <c r="C231" s="5">
         <v>0.34007997800000567</v>
       </c>
       <c r="D231" s="5">
         <v>12.506320970123962</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>35.135388472000002</v>
       </c>
       <c r="C232" s="5">
         <v>0.33347877399999959</v>
       </c>
       <c r="D232" s="5">
         <v>12.124419126291341</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>35.526400588000001</v>
       </c>
       <c r="C233" s="5">
         <v>0.39101211599999885</v>
       </c>
       <c r="D233" s="5">
         <v>14.202966797723903</v>
       </c>
       <c r="E233" s="5">
         <v>14.581848740429738</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>35.804327272999998</v>
       </c>
       <c r="C234" s="5">
         <v>0.27792668499999706</v>
       </c>
       <c r="D234" s="5">
         <v>9.8023705208752929</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>36.219792744999999</v>
       </c>
       <c r="C235" s="5">
         <v>0.41546547200000106</v>
       </c>
       <c r="D235" s="5">
         <v>14.848496043036373</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>36.069946608999999</v>
       </c>
       <c r="C236" s="5">
         <v>-0.14984613600000074</v>
       </c>
       <c r="D236" s="5">
         <v>-4.8531394350382673</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>36.004690586000002</v>
       </c>
       <c r="C237" s="5">
         <v>-6.5256022999996333E-2</v>
       </c>
       <c r="D237" s="5">
         <v>-2.1495103646892666</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>36.131567699999998</v>
       </c>
       <c r="C238" s="5">
         <v>0.12687711399999557</v>
       </c>
       <c r="D238" s="5">
         <v>4.311614735396474</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>36.119418136</v>
       </c>
       <c r="C239" s="5">
         <v>-1.2149563999997781E-2</v>
       </c>
       <c r="D239" s="5">
         <v>-0.40276534582616152</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>35.956366021999997</v>
       </c>
       <c r="C240" s="5">
         <v>-0.16305211400000275</v>
       </c>
       <c r="D240" s="5">
         <v>-5.2846066263393388</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>35.878667929999999</v>
       </c>
       <c r="C241" s="5">
         <v>-7.7698091999998553E-2</v>
       </c>
       <c r="D241" s="5">
         <v>-2.5624816546643503</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>35.707664688999998</v>
       </c>
       <c r="C242" s="5">
         <v>-0.17100324100000108</v>
       </c>
       <c r="D242" s="5">
         <v>-5.5718137935338419</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>35.728864379999997</v>
       </c>
       <c r="C243" s="5">
         <v>2.1199690999999632E-2</v>
       </c>
       <c r="D243" s="5">
         <v>0.71477268334425581</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>35.701279792000001</v>
       </c>
       <c r="C244" s="5">
         <v>-2.7584587999996302E-2</v>
       </c>
       <c r="D244" s="5">
         <v>-0.92254004081767649</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>35.742427745000001</v>
       </c>
       <c r="C245" s="5">
         <v>4.1147952999999404E-2</v>
       </c>
       <c r="D245" s="5">
         <v>1.39187610101279</v>
       </c>
       <c r="E245" s="5">
         <v>0.60807499049866376</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>35.870555578000001</v>
       </c>
       <c r="C246" s="5">
         <v>0.12812783300000063</v>
       </c>
       <c r="D246" s="5">
         <v>4.3875402860063861</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>35.717962544000002</v>
       </c>
       <c r="C247" s="5">
         <v>-0.1525930339999988</v>
       </c>
       <c r="D247" s="5">
         <v>-4.9870306331772696</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>35.892746576999997</v>
       </c>
       <c r="C248" s="5">
         <v>0.17478403299999457</v>
       </c>
       <c r="D248" s="5">
         <v>6.0327880562526692</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>35.421343112000002</v>
       </c>
       <c r="C249" s="5">
         <v>-0.47140346499999453</v>
       </c>
       <c r="D249" s="5">
         <v>-14.67034560859557</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>35.373811631000002</v>
       </c>
       <c r="C250" s="5">
         <v>-4.7531481000000042E-2</v>
       </c>
       <c r="D250" s="5">
         <v>-1.5984344111370397</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>35.276971805000002</v>
       </c>
       <c r="C251" s="5">
         <v>-9.6839826000000073E-2</v>
       </c>
       <c r="D251" s="5">
         <v>-3.2361209828387749</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>35.556747946000002</v>
       </c>
       <c r="C252" s="5">
         <v>0.27977614099999926</v>
       </c>
       <c r="D252" s="5">
         <v>9.943313522376851</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>35.754550827000003</v>
       </c>
       <c r="C253" s="5">
         <v>0.19780288100000121</v>
       </c>
       <c r="D253" s="5">
         <v>6.8837101328298456</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>35.737612458999998</v>
       </c>
       <c r="C254" s="5">
         <v>-1.6938368000005255E-2</v>
       </c>
       <c r="D254" s="5">
         <v>-0.56700933805786669</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>35.767309617999999</v>
       </c>
       <c r="C255" s="5">
         <v>2.969715900000125E-2</v>
       </c>
       <c r="D255" s="5">
         <v>1.001743345285977</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>35.753110147000001</v>
       </c>
       <c r="C256" s="5">
         <v>-1.4199470999997743E-2</v>
       </c>
       <c r="D256" s="5">
         <v>-0.47535611465672201</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>35.659153895000003</v>
       </c>
       <c r="C257" s="5">
         <v>-9.395625199999813E-2</v>
       </c>
       <c r="D257" s="5">
         <v>-3.1083195568298083</v>
       </c>
       <c r="E257" s="5">
         <v>-0.2329831946338512</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>35.743614680999997</v>
       </c>
       <c r="C258" s="5">
         <v>8.4460785999993959E-2</v>
       </c>
       <c r="D258" s="5">
         <v>2.8795903434252423</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>35.749128550999998</v>
       </c>
       <c r="C259" s="5">
         <v>5.5138700000014751E-3</v>
       </c>
       <c r="D259" s="5">
         <v>0.18527115310287279</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>35.931899610999999</v>
       </c>
       <c r="C260" s="5">
         <v>0.18277106000000032</v>
       </c>
       <c r="D260" s="5">
         <v>6.3106117043397081</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>36.043101972999999</v>
       </c>
       <c r="C261" s="5">
         <v>0.11120236200000022</v>
       </c>
       <c r="D261" s="5">
         <v>3.7776410919645453</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>35.993484221999999</v>
       </c>
       <c r="C262" s="5">
         <v>-4.9617750999999544E-2</v>
       </c>
       <c r="D262" s="5">
         <v>-1.6394968179462177</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>36.074059892000001</v>
       </c>
       <c r="C263" s="5">
         <v>8.0575670000001764E-2</v>
       </c>
       <c r="D263" s="5">
         <v>2.7196652520967257</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>36.210245950000001</v>
       </c>
       <c r="C264" s="5">
         <v>0.13618605799999983</v>
       </c>
       <c r="D264" s="5">
         <v>4.6254724976496409</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>36.213453127000001</v>
       </c>
       <c r="C265" s="5">
         <v>3.207177000000172E-3</v>
       </c>
       <c r="D265" s="5">
         <v>0.10633696809199122</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>36.248538822999997</v>
       </c>
       <c r="C266" s="5">
         <v>3.5085695999995892E-2</v>
       </c>
       <c r="D266" s="5">
         <v>1.1688450527909344</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>36.421036710999999</v>
       </c>
       <c r="C267" s="5">
         <v>0.17249788800000232</v>
       </c>
       <c r="D267" s="5">
         <v>5.8623634118809553</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>36.412369554000001</v>
       </c>
       <c r="C268" s="5">
         <v>-8.6671569999978715E-3</v>
       </c>
       <c r="D268" s="5">
         <v>-0.28519194973142259</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>36.494083041000003</v>
       </c>
       <c r="C269" s="5">
         <v>8.1713487000001805E-2</v>
       </c>
       <c r="D269" s="5">
         <v>2.7264238874931568</v>
       </c>
       <c r="E269" s="5">
         <v>2.3414160315146315</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>37.087974852999999</v>
       </c>
       <c r="C270" s="5">
         <v>0.59389181199999541</v>
       </c>
       <c r="D270" s="5">
         <v>21.374643285386476</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>37.012428438999997</v>
       </c>
       <c r="C271" s="5">
         <v>-7.5546414000001505E-2</v>
       </c>
       <c r="D271" s="5">
         <v>-2.4171426086349479</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>36.983915293000003</v>
       </c>
       <c r="C272" s="5">
         <v>-2.8513145999994549E-2</v>
       </c>
       <c r="D272" s="5">
         <v>-0.92053332980503999</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>37.667124219000002</v>
       </c>
       <c r="C273" s="5">
         <v>0.68320892599999894</v>
       </c>
       <c r="D273" s="5">
         <v>24.564687432810707</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>37.887386288000002</v>
       </c>
       <c r="C274" s="5">
         <v>0.22026206900000034</v>
       </c>
       <c r="D274" s="5">
         <v>7.2472536334279525</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>38.103560584999997</v>
       </c>
       <c r="C275" s="5">
         <v>0.21617429699999491</v>
       </c>
       <c r="D275" s="5">
         <v>7.0658505002193284</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>38.412633376000002</v>
       </c>
       <c r="C276" s="5">
         <v>0.30907279100000551</v>
       </c>
       <c r="D276" s="5">
         <v>10.179869161222754</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>38.650029758000002</v>
       </c>
       <c r="C277" s="5">
         <v>0.23739638200000002</v>
       </c>
       <c r="D277" s="5">
         <v>7.6735462708739766</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>38.965451645999998</v>
       </c>
       <c r="C278" s="5">
         <v>0.31542188799999593</v>
       </c>
       <c r="D278" s="5">
         <v>10.244918871740282</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>39.181158031000002</v>
       </c>
       <c r="C279" s="5">
         <v>0.21570638500000427</v>
       </c>
       <c r="D279" s="5">
         <v>6.8490436814076405</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>39.486567284000003</v>
       </c>
       <c r="C280" s="5">
         <v>0.30540925300000055</v>
       </c>
       <c r="D280" s="5">
         <v>9.7653718454834504</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>39.847203374999999</v>
       </c>
       <c r="C281" s="5">
         <v>0.36063609099999638</v>
       </c>
       <c r="D281" s="5">
         <v>11.527403275645254</v>
       </c>
       <c r="E281" s="5">
         <v>9.1881205241761243</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>39.898249651</v>
       </c>
       <c r="C282" s="5">
         <v>5.1046276000001001E-2</v>
       </c>
       <c r="D282" s="5">
         <v>1.5481380648715737</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>40.116536635000003</v>
       </c>
       <c r="C283" s="5">
         <v>0.21828698400000235</v>
       </c>
       <c r="D283" s="5">
         <v>6.7665144394543297</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>40.156803295000003</v>
       </c>
       <c r="C284" s="5">
         <v>4.0266660000000343E-2</v>
       </c>
       <c r="D284" s="5">
         <v>1.2111624053708248</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>40.285409498999996</v>
       </c>
       <c r="C285" s="5">
         <v>0.12860620399999334</v>
       </c>
       <c r="D285" s="5">
         <v>3.9115425549212102</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>40.462339059000001</v>
       </c>
       <c r="C286" s="5">
         <v>0.17692956000000493</v>
       </c>
       <c r="D286" s="5">
         <v>5.3994704378919289</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>40.500755192</v>
       </c>
       <c r="C287" s="5">
         <v>3.8416132999998354E-2</v>
       </c>
       <c r="D287" s="5">
         <v>1.1452834565693681</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>40.643096634000003</v>
       </c>
       <c r="C288" s="5">
         <v>0.14234144200000287</v>
       </c>
       <c r="D288" s="5">
         <v>4.2999312628763775</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>40.726477670999998</v>
       </c>
       <c r="C289" s="5">
         <v>8.3381036999995217E-2</v>
       </c>
       <c r="D289" s="5">
         <v>2.4898200035016416</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>40.752053400000001</v>
       </c>
       <c r="C290" s="5">
         <v>2.5575729000003378E-2</v>
       </c>
       <c r="D290" s="5">
         <v>0.75619358673495451</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>40.840559331000001</v>
       </c>
       <c r="C291" s="5">
         <v>8.850593100000026E-2</v>
       </c>
       <c r="D291" s="5">
         <v>2.6375355291029301</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>41.364076820999998</v>
       </c>
       <c r="C292" s="5">
         <v>0.52351748999999614</v>
       </c>
       <c r="D292" s="5">
         <v>16.514467955211366</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>41.499755706999998</v>
       </c>
       <c r="C293" s="5">
         <v>0.13567888600000089</v>
       </c>
       <c r="D293" s="5">
         <v>4.0079292987546422</v>
       </c>
       <c r="E293" s="5">
         <v>4.1472228714469983</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>41.566648034000004</v>
       </c>
       <c r="C294" s="5">
         <v>6.6892327000005025E-2</v>
       </c>
       <c r="D294" s="5">
         <v>1.9514874991701792</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>41.659097889999998</v>
       </c>
       <c r="C295" s="5">
         <v>9.2449855999994668E-2</v>
       </c>
       <c r="D295" s="5">
         <v>2.7018545612959022</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>41.920098160999999</v>
       </c>
       <c r="C296" s="5">
         <v>0.26100027100000034</v>
       </c>
       <c r="D296" s="5">
         <v>7.7827241956551108</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>41.883158025999997</v>
       </c>
       <c r="C297" s="5">
         <v>-3.6940135000001817E-2</v>
       </c>
       <c r="D297" s="5">
         <v>-1.0523341318275259</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>42.113254769999998</v>
       </c>
       <c r="C298" s="5">
         <v>0.2300967440000008</v>
       </c>
       <c r="D298" s="5">
         <v>6.7954246138748564</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>42.305744685000001</v>
       </c>
       <c r="C299" s="5">
         <v>0.19248991500000301</v>
       </c>
       <c r="D299" s="5">
         <v>5.6249307953268879</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>42.635486948</v>
       </c>
       <c r="C300" s="5">
         <v>0.32974226299999998</v>
       </c>
       <c r="D300" s="5">
         <v>9.7646762659318256</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>42.840781898000003</v>
       </c>
       <c r="C301" s="5">
         <v>0.20529495000000253</v>
       </c>
       <c r="D301" s="5">
         <v>5.9336493504664967</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>42.629801102000002</v>
       </c>
       <c r="C302" s="5">
         <v>-0.21098079600000119</v>
       </c>
       <c r="D302" s="5">
         <v>-5.752245321734673</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>42.813802424999999</v>
       </c>
       <c r="C303" s="5">
         <v>0.18400132299999683</v>
       </c>
       <c r="D303" s="5">
         <v>5.3042575564371308</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>42.728148036999997</v>
       </c>
       <c r="C304" s="5">
         <v>-8.5654388000001802E-2</v>
       </c>
       <c r="D304" s="5">
         <v>-2.3745095443920339</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>42.744995392</v>
       </c>
       <c r="C305" s="5">
         <v>1.6847355000003006E-2</v>
       </c>
       <c r="D305" s="5">
         <v>0.47417748962288453</v>
       </c>
       <c r="E305" s="5">
         <v>3.000595217455615</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>42.902814573000001</v>
       </c>
       <c r="C306" s="5">
         <v>0.1578191810000007</v>
       </c>
       <c r="D306" s="5">
         <v>4.5216162838286333</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>42.872442335000002</v>
       </c>
       <c r="C307" s="5">
         <v>-3.0372237999998219E-2</v>
       </c>
       <c r="D307" s="5">
         <v>-0.84621745016774108</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>42.849209086999998</v>
       </c>
       <c r="C308" s="5">
         <v>-2.3233248000003925E-2</v>
       </c>
       <c r="D308" s="5">
         <v>-0.64836405313049017</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>41.867721281000001</v>
       </c>
       <c r="C309" s="5">
         <v>-0.98148780599999697</v>
       </c>
       <c r="D309" s="5">
         <v>-24.275193724953013</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>42.060251403999999</v>
       </c>
       <c r="C310" s="5">
         <v>0.19253012299999739</v>
       </c>
       <c r="D310" s="5">
         <v>5.6599689360278482</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>42.389300396000003</v>
       </c>
       <c r="C311" s="5">
         <v>0.32904899200000415</v>
       </c>
       <c r="D311" s="5">
         <v>9.8025980617198805</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>42.744587244999998</v>
       </c>
       <c r="C312" s="5">
         <v>0.35528684899999519</v>
       </c>
       <c r="D312" s="5">
         <v>10.534676881900307</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>43.017297245999998</v>
       </c>
       <c r="C313" s="5">
         <v>0.27271000100000009</v>
       </c>
       <c r="D313" s="5">
         <v>7.9304311480480338</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>42.704414950999997</v>
       </c>
       <c r="C314" s="5">
         <v>-0.31288229500000142</v>
       </c>
       <c r="D314" s="5">
         <v>-8.387260071932868</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>42.770051709000001</v>
       </c>
       <c r="C315" s="5">
         <v>6.5636758000003681E-2</v>
       </c>
       <c r="D315" s="5">
         <v>1.8600738574519715</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>42.777140576999997</v>
       </c>
       <c r="C316" s="5">
         <v>7.0888679999967508E-3</v>
       </c>
       <c r="D316" s="5">
         <v>0.19907388744049292</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>42.886295560999997</v>
       </c>
       <c r="C317" s="5">
         <v>0.1091549839999999</v>
       </c>
       <c r="D317" s="5">
         <v>3.1053973626333109</v>
       </c>
       <c r="E317" s="5">
         <v>0.33056540936355905</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>42.861879195999997</v>
       </c>
       <c r="C318" s="5">
         <v>-2.441636500000044E-2</v>
       </c>
       <c r="D318" s="5">
         <v>-0.68105825994010383</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>42.927932990999999</v>
       </c>
       <c r="C319" s="5">
         <v>6.6053795000001969E-2</v>
       </c>
       <c r="D319" s="5">
         <v>1.8650573065247755</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>42.968344135000002</v>
       </c>
       <c r="C320" s="5">
         <v>4.0411144000003674E-2</v>
       </c>
       <c r="D320" s="5">
         <v>1.13551330183157</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>43.84931134</v>
       </c>
       <c r="C321" s="5">
         <v>0.88096720499999748</v>
       </c>
       <c r="D321" s="5">
         <v>27.57627377753915</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>44.112165367000003</v>
       </c>
       <c r="C322" s="5">
         <v>0.26285402700000304</v>
       </c>
       <c r="D322" s="5">
         <v>7.4353485016609433</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>43.874631551999997</v>
       </c>
       <c r="C323" s="5">
         <v>-0.23753381500000614</v>
       </c>
       <c r="D323" s="5">
         <v>-6.2737445079458549</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>43.74674693</v>
       </c>
       <c r="C324" s="5">
         <v>-0.12788462199999628</v>
       </c>
       <c r="D324" s="5">
         <v>-3.4421967022059907</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>43.787546925999997</v>
       </c>
       <c r="C325" s="5">
         <v>4.0799995999996952E-2</v>
       </c>
       <c r="D325" s="5">
         <v>1.1249275089546318</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>44.189002060999997</v>
       </c>
       <c r="C326" s="5">
         <v>0.40145513499999907</v>
       </c>
       <c r="D326" s="5">
         <v>11.573982972120289</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>44.238257904999998</v>
       </c>
       <c r="C327" s="5">
         <v>4.9255844000001048E-2</v>
       </c>
       <c r="D327" s="5">
         <v>1.3458264268968678</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>44.215641562999998</v>
       </c>
       <c r="C328" s="5">
         <v>-2.2616341999999179E-2</v>
       </c>
       <c r="D328" s="5">
         <v>-0.61176524488414374</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>44.307861494999997</v>
       </c>
       <c r="C329" s="5">
         <v>9.2219931999999005E-2</v>
       </c>
       <c r="D329" s="5">
         <v>2.5317339625508195</v>
       </c>
       <c r="E329" s="5">
         <v>3.3147323997196665</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>44.550601587000003</v>
       </c>
       <c r="C330" s="5">
         <v>0.24274009200000535</v>
       </c>
       <c r="D330" s="5">
         <v>6.7759394658280847</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>44.809014531000003</v>
       </c>
       <c r="C331" s="5">
         <v>0.25841294399999981</v>
       </c>
       <c r="D331" s="5">
         <v>7.1869314527735817</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>44.786215187000003</v>
       </c>
       <c r="C332" s="5">
         <v>-2.2799343999999166E-2</v>
       </c>
       <c r="D332" s="5">
         <v>-0.60886808231485068</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>45.040911897000001</v>
       </c>
       <c r="C333" s="5">
         <v>0.25469670999999749</v>
       </c>
       <c r="D333" s="5">
         <v>7.0418845041461786</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>44.983940007999998</v>
       </c>
       <c r="C334" s="5">
         <v>-5.6971889000003273E-2</v>
       </c>
       <c r="D334" s="5">
         <v>-1.5073551112594008</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>45.019158640000001</v>
       </c>
       <c r="C335" s="5">
         <v>3.521863200000297E-2</v>
       </c>
       <c r="D335" s="5">
         <v>0.94355490875632775</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>44.845870359000003</v>
       </c>
       <c r="C336" s="5">
         <v>-0.17328828099999782</v>
       </c>
       <c r="D336" s="5">
         <v>-4.5225097179015794</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>44.951491398999998</v>
       </c>
       <c r="C337" s="5">
         <v>0.1056210399999955</v>
       </c>
       <c r="D337" s="5">
         <v>2.8631401907782905</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>45.189057955999999</v>
       </c>
       <c r="C338" s="5">
         <v>0.23756655700000096</v>
       </c>
       <c r="D338" s="5">
         <v>6.5295738936925307</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>45.089243518000004</v>
       </c>
       <c r="C339" s="5">
         <v>-9.9814437999995675E-2</v>
       </c>
       <c r="D339" s="5">
         <v>-2.6186177872987937</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>45.443417605999997</v>
       </c>
       <c r="C340" s="5">
         <v>0.3541740879999935</v>
       </c>
       <c r="D340" s="5">
         <v>9.8440244701355937</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>45.505414698000003</v>
       </c>
       <c r="C341" s="5">
         <v>6.1997092000005694E-2</v>
       </c>
       <c r="D341" s="5">
         <v>1.6494641879168714</v>
       </c>
       <c r="E341" s="5">
         <v>2.7028007278914634</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>45.489374660000003</v>
       </c>
       <c r="C342" s="5">
         <v>-1.6040037999999868E-2</v>
       </c>
       <c r="D342" s="5">
         <v>-0.42216456728384477</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>45.550507426999999</v>
       </c>
       <c r="C343" s="5">
         <v>6.1132766999996591E-2</v>
       </c>
       <c r="D343" s="5">
         <v>1.6246427977343991</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>45.817825225999997</v>
       </c>
       <c r="C344" s="5">
         <v>0.26731779899999708</v>
       </c>
       <c r="D344" s="5">
         <v>7.274135485582045</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>45.839849301999998</v>
       </c>
       <c r="C345" s="5">
         <v>2.2024076000001003E-2</v>
       </c>
       <c r="D345" s="5">
         <v>0.57835297544646114</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>46.178297637999997</v>
       </c>
       <c r="C346" s="5">
         <v>0.33844833599999902</v>
       </c>
       <c r="D346" s="5">
         <v>9.2287210959999921</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>46.218036804</v>
       </c>
       <c r="C347" s="5">
         <v>3.9739166000003934E-2</v>
       </c>
       <c r="D347" s="5">
         <v>1.0375729848054238</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>46.194796166000003</v>
       </c>
       <c r="C348" s="5">
         <v>-2.3240637999997205E-2</v>
       </c>
       <c r="D348" s="5">
         <v>-0.60175130180402103</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>46.476864894999999</v>
       </c>
       <c r="C349" s="5">
         <v>0.28206872899999524</v>
       </c>
       <c r="D349" s="5">
         <v>7.5784389342903546</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>46.606651724999999</v>
       </c>
       <c r="C350" s="5">
         <v>0.12978683000000046</v>
       </c>
       <c r="D350" s="5">
         <v>3.4029541879299963</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>47.058223132000002</v>
       </c>
       <c r="C351" s="5">
         <v>0.45157140700000298</v>
       </c>
       <c r="D351" s="5">
         <v>12.266827366732812</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>47.070558349000002</v>
       </c>
       <c r="C352" s="5">
         <v>1.2335217000000398E-2</v>
       </c>
       <c r="D352" s="5">
         <v>0.31500593187161474</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>46.861197216000001</v>
       </c>
       <c r="C353" s="5">
         <v>-0.20936113300000159</v>
       </c>
       <c r="D353" s="5">
         <v>-5.2087263299193438</v>
       </c>
       <c r="E353" s="5">
         <v>2.9793872377556596</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>47.042123668000002</v>
       </c>
       <c r="C354" s="5">
         <v>0.18092645200000135</v>
       </c>
       <c r="D354" s="5">
         <v>4.7327419360962741</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>47.117870994</v>
       </c>
       <c r="C355" s="5">
         <v>7.5747325999998338E-2</v>
       </c>
       <c r="D355" s="5">
         <v>1.9494468474015036</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>47.037907592000003</v>
       </c>
       <c r="C356" s="5">
         <v>-7.9963401999997075E-2</v>
       </c>
       <c r="D356" s="5">
         <v>-2.0176097243298052</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>47.177241434999999</v>
       </c>
       <c r="C357" s="5">
         <v>0.13933384299999574</v>
       </c>
       <c r="D357" s="5">
         <v>3.6130795339271105</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>47.097970674000003</v>
       </c>
       <c r="C358" s="5">
         <v>-7.9270760999996526E-2</v>
       </c>
       <c r="D358" s="5">
         <v>-1.9978005752671502</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>47.046557718999999</v>
       </c>
       <c r="C359" s="5">
         <v>-5.1412955000003535E-2</v>
       </c>
       <c r="D359" s="5">
         <v>-1.3021044451386854</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>47.205283629999997</v>
       </c>
       <c r="C360" s="5">
         <v>0.15872591099999767</v>
       </c>
       <c r="D360" s="5">
         <v>4.1245421835234719</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>47.379047845999999</v>
       </c>
       <c r="C361" s="5">
         <v>0.17376421600000214</v>
       </c>
       <c r="D361" s="5">
         <v>4.5077763274788518</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>47.447852640999997</v>
       </c>
       <c r="C362" s="5">
         <v>6.8804794999998364E-2</v>
       </c>
       <c r="D362" s="5">
         <v>1.7566504713948161</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>47.200659608000002</v>
       </c>
       <c r="C363" s="5">
         <v>-0.24719303299999495</v>
       </c>
       <c r="D363" s="5">
         <v>-6.0756785718413475</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>47.408658265</v>
       </c>
       <c r="C364" s="5">
         <v>0.20799865699999742</v>
       </c>
       <c r="D364" s="5">
         <v>5.4180937862936984</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>47.741234571</v>
       </c>
       <c r="C365" s="5">
         <v>0.33257630599999999</v>
       </c>
       <c r="D365" s="5">
         <v>8.7506282007367311</v>
       </c>
       <c r="E365" s="5">
         <v>1.877966008729115</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>48.182460534999997</v>
       </c>
       <c r="C366" s="5">
         <v>0.44122596399999736</v>
       </c>
       <c r="D366" s="5">
         <v>11.671910483876635</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>48.293390430000002</v>
       </c>
       <c r="C367" s="5">
         <v>0.11092989500000527</v>
       </c>
       <c r="D367" s="5">
         <v>2.797998822125547</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>47.563796422999999</v>
       </c>
       <c r="C368" s="5">
         <v>-0.72959400700000288</v>
       </c>
       <c r="D368" s="5">
         <v>-16.696013125724452</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>33.411904495999998</v>
       </c>
       <c r="C369" s="5">
         <v>-14.151891927000001</v>
       </c>
       <c r="D369" s="5">
         <v>-98.556234576528155</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>36.643456403999998</v>
       </c>
       <c r="C370" s="5">
         <v>3.2315519080000001</v>
       </c>
       <c r="D370" s="5">
         <v>202.7906123055017</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>40.220160235999998</v>
       </c>
       <c r="C371" s="5">
         <v>3.5767038319999997</v>
       </c>
       <c r="D371" s="5">
         <v>205.75134438321979</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>40.360692991000001</v>
       </c>
       <c r="C372" s="5">
         <v>0.1405327550000024</v>
       </c>
       <c r="D372" s="5">
         <v>4.2744278424807547</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>41.158129049999999</v>
       </c>
       <c r="C373" s="5">
         <v>0.79743605899999892</v>
       </c>
       <c r="D373" s="5">
         <v>26.463186719362007</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>42.24070184</v>
       </c>
       <c r="C374" s="5">
         <v>1.0825727900000004</v>
       </c>
       <c r="D374" s="5">
         <v>36.554498417719763</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>42.803586473999999</v>
       </c>
       <c r="C375" s="5">
         <v>0.56288463399999955</v>
       </c>
       <c r="D375" s="5">
         <v>17.216408415363627</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>42.815603002000003</v>
       </c>
       <c r="C376" s="5">
         <v>1.2016528000003746E-2</v>
       </c>
       <c r="D376" s="5">
         <v>0.3374044231120088</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>42.897902659000003</v>
       </c>
       <c r="C377" s="5">
         <v>8.2299657000000082E-2</v>
       </c>
       <c r="D377" s="5">
         <v>2.3311687837991091</v>
       </c>
       <c r="E377" s="5">
         <v>-10.144965783817494</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>43.096278959999999</v>
       </c>
       <c r="C378" s="5">
         <v>0.19837630099999615</v>
       </c>
       <c r="D378" s="5">
         <v>5.6925975840835585</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>42.674094658000001</v>
       </c>
       <c r="C379" s="5">
         <v>-0.42218430199999801</v>
       </c>
       <c r="D379" s="5">
         <v>-11.142414110634391</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>43.497522627000002</v>
       </c>
       <c r="C380" s="5">
         <v>0.82342796900000081</v>
       </c>
       <c r="D380" s="5">
         <v>25.777360855805355</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>44.101879373000003</v>
       </c>
       <c r="C381" s="5">
         <v>0.60435674600000056</v>
       </c>
       <c r="D381" s="5">
         <v>18.007848398531181</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>44.448000839999999</v>
       </c>
       <c r="C382" s="5">
         <v>0.34612146699999613</v>
       </c>
       <c r="D382" s="5">
         <v>9.8352196061093125</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>44.672920492000003</v>
       </c>
       <c r="C383" s="5">
         <v>0.22491965200000408</v>
       </c>
       <c r="D383" s="5">
         <v>6.244231047640203</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>45.449457398</v>
       </c>
       <c r="C384" s="5">
         <v>0.77653690599999692</v>
       </c>
       <c r="D384" s="5">
         <v>22.97371353009008</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>45.620877362999998</v>
       </c>
       <c r="C385" s="5">
         <v>0.17141996499999834</v>
       </c>
       <c r="D385" s="5">
         <v>4.6210719951406132</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>45.746246743999997</v>
       </c>
       <c r="C386" s="5">
         <v>0.12536938099999873</v>
       </c>
       <c r="D386" s="5">
         <v>3.3479863182218406</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>46.071831320000001</v>
       </c>
       <c r="C387" s="5">
         <v>0.32558457600000423</v>
       </c>
       <c r="D387" s="5">
         <v>8.8830024750999002</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>46.315778217999998</v>
       </c>
       <c r="C388" s="5">
         <v>0.24394689799999725</v>
       </c>
       <c r="D388" s="5">
         <v>6.5422544381688486</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>46.962502807</v>
       </c>
       <c r="C389" s="5">
         <v>0.64672458900000152</v>
       </c>
       <c r="D389" s="5">
         <v>18.10471079766134</v>
       </c>
       <c r="E389" s="5">
         <v>9.4750556462164006</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>47.031245105000004</v>
       </c>
       <c r="C390" s="5">
         <v>6.8742298000003643E-2</v>
       </c>
       <c r="D390" s="5">
         <v>1.7707344128504054</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>47.433119212999998</v>
       </c>
       <c r="C391" s="5">
         <v>0.40187410799999412</v>
       </c>
       <c r="D391" s="5">
         <v>10.749685564079204</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>47.524399305999999</v>
       </c>
       <c r="C392" s="5">
         <v>9.1280093000001727E-2</v>
       </c>
       <c r="D392" s="5">
         <v>2.3338741392714857</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>47.600180582999997</v>
       </c>
       <c r="C393" s="5">
         <v>7.578127699999726E-2</v>
       </c>
       <c r="D393" s="5">
         <v>1.9303626273865726</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>47.831354937</v>
       </c>
       <c r="C394" s="5">
         <v>0.23117435400000375</v>
       </c>
       <c r="D394" s="5">
         <v>5.9861210224825712</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>48.011770007000003</v>
       </c>
       <c r="C395" s="5">
         <v>0.18041507000000223</v>
       </c>
       <c r="D395" s="5">
         <v>4.6213699342866121</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>48.499955601000003</v>
       </c>
       <c r="C396" s="5">
         <v>0.48818559400000083</v>
       </c>
       <c r="D396" s="5">
         <v>12.907681174411124</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>49.024021666000003</v>
       </c>
       <c r="C397" s="5">
         <v>0.52406606499999953</v>
       </c>
       <c r="D397" s="5">
         <v>13.765645220064471</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>49.229854828999997</v>
       </c>
       <c r="C398" s="5">
         <v>0.2058331629999941</v>
       </c>
       <c r="D398" s="5">
         <v>5.1563334032413977</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>49.882183877999999</v>
       </c>
       <c r="C399" s="5">
         <v>0.65232904900000221</v>
       </c>
       <c r="D399" s="5">
         <v>17.112390547485724</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>50.249344526000002</v>
       </c>
       <c r="C400" s="5">
         <v>0.36716064800000225</v>
       </c>
       <c r="D400" s="5">
         <v>9.1991617754202402</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>50.022954896000002</v>
       </c>
       <c r="C401" s="5">
         <v>-0.2263896299999999</v>
       </c>
       <c r="D401" s="5">
         <v>-5.2744151776121022</v>
       </c>
       <c r="E401" s="5">
         <v>6.5167993741249708</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>50.259293780999997</v>
       </c>
       <c r="C402" s="5">
         <v>0.236338884999995</v>
       </c>
       <c r="D402" s="5">
         <v>5.8192001112809422</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>50.259848058000003</v>
       </c>
       <c r="C403" s="5">
         <v>5.5427700000620916E-4</v>
       </c>
       <c r="D403" s="5">
         <v>1.3234820779639556E-2</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>50.611118239</v>
       </c>
       <c r="C404" s="5">
         <v>0.35127018099999674</v>
       </c>
       <c r="D404" s="5">
         <v>8.7169200772092115</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>50.884009612</v>
       </c>
       <c r="C405" s="5">
         <v>0.27289137300000021</v>
       </c>
       <c r="D405" s="5">
         <v>6.6656822221415446</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>51.086735331</v>
       </c>
       <c r="C406" s="5">
         <v>0.20272571900000003</v>
       </c>
       <c r="D406" s="5">
         <v>4.8870548422095705</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>51.415411726999999</v>
       </c>
       <c r="C407" s="5">
         <v>0.32867639599999876</v>
       </c>
       <c r="D407" s="5">
         <v>7.999566517017076</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>51.483273910000001</v>
       </c>
       <c r="C408" s="5">
         <v>6.7862183000002574E-2</v>
       </c>
       <c r="D408" s="5">
         <v>1.5954047071353283</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>51.658797444000001</v>
       </c>
       <c r="C409" s="5">
         <v>0.17552353399999987</v>
       </c>
       <c r="D409" s="5">
         <v>4.1687913981457436</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>52.125878376000003</v>
       </c>
       <c r="C410" s="5">
         <v>0.46708093200000178</v>
       </c>
       <c r="D410" s="5">
         <v>11.406141081792963</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>51.890250238</v>
       </c>
       <c r="C411" s="5">
         <v>-0.23562813800000271</v>
       </c>
       <c r="D411" s="5">
         <v>-5.2915902591998414</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>52.277498885</v>
       </c>
       <c r="C412" s="5">
         <v>0.38724864699999983</v>
       </c>
       <c r="D412" s="5">
         <v>9.3322879380917101</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>52.700325243000002</v>
       </c>
       <c r="C413" s="5">
         <v>0.42282635800000179</v>
       </c>
       <c r="D413" s="5">
         <v>10.149347473573256</v>
       </c>
       <c r="E413" s="5">
         <v>5.3522834717908419</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>53.694360187999997</v>
       </c>
       <c r="C414" s="5">
         <v>0.99403494499999567</v>
       </c>
       <c r="D414" s="5">
         <v>25.136647389076462</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>53.911794270999998</v>
       </c>
       <c r="C415" s="5">
         <v>0.21743408300000056</v>
       </c>
       <c r="D415" s="5">
         <v>4.9690753854955583</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>54.313101414999998</v>
       </c>
       <c r="C416" s="5">
         <v>0.40130714400000045</v>
       </c>
       <c r="D416" s="5">
         <v>9.3074595118079593</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>54.240656414999997</v>
       </c>
       <c r="C417" s="5">
         <v>-7.2445000000001869E-2</v>
       </c>
       <c r="D417" s="5">
         <v>-1.5889180777806988</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>54.528474498999998</v>
       </c>
       <c r="C418" s="5">
         <v>0.28781808400000131</v>
       </c>
       <c r="D418" s="5">
         <v>6.5567424205343672</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>54.806263323000003</v>
       </c>
       <c r="C419" s="5">
         <v>0.27778882400000526</v>
       </c>
       <c r="D419" s="5">
         <v>6.2874874274051695</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>54.569171218999998</v>
       </c>
       <c r="C420" s="5">
         <v>-0.23709210400000558</v>
       </c>
       <c r="D420" s="5">
         <v>-5.06945399695653</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>54.300336412999997</v>
       </c>
       <c r="C421" s="5">
         <v>-0.26883480600000098</v>
       </c>
       <c r="D421" s="5">
         <v>-5.7542124155892544</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>54.707079567000001</v>
       </c>
       <c r="C422" s="5">
         <v>0.40674315400000438</v>
       </c>
       <c r="D422" s="5">
         <v>9.3684693878911993</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>54.620027438999998</v>
       </c>
       <c r="C423" s="5">
         <v>-8.7052128000003393E-2</v>
       </c>
       <c r="D423" s="5">
         <v>-1.892865576319247</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>54.513006120999997</v>
       </c>
       <c r="C424" s="5">
         <v>-0.10702131800000103</v>
       </c>
       <c r="D424" s="5">
         <v>-2.3260807090479285</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>54.550271633999998</v>
       </c>
       <c r="C425" s="5">
         <v>3.7265513000001249E-2</v>
       </c>
       <c r="D425" s="5">
         <v>0.82342063787761433</v>
       </c>
       <c r="E425" s="5">
         <v>3.5103130435532037</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>54.482821506999997</v>
       </c>
       <c r="C426" s="5">
         <v>-6.7450127000000748E-2</v>
       </c>
       <c r="D426" s="5">
         <v>-1.473722662218413</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>54.307625925000004</v>
       </c>
       <c r="C427" s="5">
         <v>-0.17519558199999352</v>
       </c>
       <c r="D427" s="5">
         <v>-3.7912148801812595</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>54.174117336000002</v>
       </c>
       <c r="C428" s="5">
         <v>-0.13350858900000162</v>
       </c>
       <c r="D428" s="5">
         <v>-2.9104889541429313</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>54.507248879000002</v>
       </c>
       <c r="C429" s="5">
         <v>0.33313154300000036</v>
       </c>
       <c r="D429" s="5">
         <v>7.6338866460171184</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>54.689655207000001</v>
       </c>
       <c r="C430" s="5">
         <v>0.18240632799999901</v>
       </c>
       <c r="D430" s="5">
         <v>4.090494762306518</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>54.084328479</v>
       </c>
       <c r="C431" s="5">
         <v>-0.60532672800000142</v>
       </c>
       <c r="D431" s="5">
         <v>-12.502614265470935</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>54.121387306999999</v>
       </c>
       <c r="C432" s="5">
         <v>3.7058827999999266E-2</v>
       </c>
       <c r="D432" s="5">
         <v>0.82535128424803261</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>54.15595304</v>
       </c>
       <c r="C433" s="5">
         <v>3.4565733000000876E-2</v>
       </c>
       <c r="D433" s="5">
         <v>0.76910246860877329</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>54.399195087000003</v>
       </c>
       <c r="C434" s="5">
         <v>0.24324204700000251</v>
       </c>
       <c r="D434" s="5">
         <v>5.5249728711989521</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>54.762087712000003</v>
       </c>
       <c r="C435" s="5">
         <v>0.36289262500000063</v>
       </c>
       <c r="D435" s="5">
         <v>8.3054405615509594</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>55.068855853000002</v>
       </c>
       <c r="C436" s="5">
         <v>0.30676814099999916</v>
       </c>
       <c r="D436" s="5">
         <v>6.9332293011655333</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>55.161019324999998</v>
       </c>
       <c r="C437" s="5">
         <v>9.216347199999575E-2</v>
       </c>
       <c r="D437" s="5">
         <v>2.0269149140502929</v>
       </c>
       <c r="E437" s="5">
         <v>1.1196052241458254</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>55.134476354</v>
       </c>
       <c r="C438" s="5">
         <v>-2.6542970999997806E-2</v>
       </c>
       <c r="D438" s="5">
         <v>-0.57590312731327087</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>54.854050334999997</v>
       </c>
       <c r="C439" s="5">
         <v>-0.28042601900000363</v>
       </c>
       <c r="D439" s="5">
         <v>-5.9355851077950277</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>54.606265057999998</v>
+        <v>54.667778886999997</v>
       </c>
       <c r="C440" s="5">
-        <v>-0.24778527699999842</v>
+        <v>-0.1862714479999994</v>
       </c>
       <c r="D440" s="5">
-        <v>-5.2879437770442799</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.9996665208330673</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>54.556842588999999</v>
+      </c>
+      <c r="C441" s="5">
+        <v>-0.1109362979999986</v>
+      </c>
+      <c r="D441" s="5">
+        <v>-2.4081418090230233</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>