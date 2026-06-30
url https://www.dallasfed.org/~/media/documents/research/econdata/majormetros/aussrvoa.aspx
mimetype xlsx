--- v6 (2026-06-05)
+++ v7 (2026-06-30)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D4F75C98-8CE8-4D35-A01A-E0897B12BC27}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{3C564919-B595-4644-9F65-4FAF78A445CD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{DCB139A2-92B0-4A81-BD9C-354E3B223F8F}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{5FD9B9CE-3619-4B00-8EBB-219F0E1F55AC}"/>
   </bookViews>
   <sheets>
     <sheet name="aussrvoa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Austin—Round Rock—Georgetown Other Services Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DF848B56-F346-416A-A7F8-5A97178D51AE}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{32595A52-A04D-4B12-8EE6-1ACDCFADF7DB}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>16.410054245000001</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>16.410054246000001</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>16.581842756</v>
+        <v>16.581842754</v>
       </c>
       <c r="C7" s="5">
-        <v>0.17178851099999903</v>
+        <v>0.17178850799999879</v>
       </c>
       <c r="D7" s="5">
-        <v>13.311322811056915</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>13.311322564193828</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>16.547996354999999</v>
+        <v>16.547996353999999</v>
       </c>
       <c r="C8" s="5">
-        <v>-3.3846401000001691E-2</v>
+        <v>-3.3846400000001609E-2</v>
       </c>
       <c r="D8" s="5">
-        <v>-2.4220950655959417</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>-2.4220949951248905</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>16.168296636000001</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.37969971899999777</v>
+        <v>-0.37969971799999769</v>
       </c>
       <c r="D9" s="5">
-        <v>-24.312140546667294</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>-24.312140491781253</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>16.276510224999999</v>
       </c>
       <c r="C10" s="5">
         <v>0.10821358899999822</v>
       </c>
       <c r="D10" s="5">
         <v>8.3338861915662079</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>16.496205150000002</v>
+        <v>16.496205149000001</v>
       </c>
       <c r="C11" s="5">
-        <v>0.21969492500000243</v>
+        <v>0.21969492400000235</v>
       </c>
       <c r="D11" s="5">
-        <v>17.455414804803972</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>17.455414719362274</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>16.674668772</v>
+        <v>16.674668769</v>
       </c>
       <c r="C12" s="5">
-        <v>0.17846362199999888</v>
+        <v>0.17846361999999871</v>
       </c>
       <c r="D12" s="5">
-        <v>13.783162945360839</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>13.783162782477554</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>16.959352532</v>
+        <v>16.959352533000001</v>
       </c>
       <c r="C13" s="5">
-        <v>0.28468376000000006</v>
+        <v>0.28468376400000039</v>
       </c>
       <c r="D13" s="5">
-        <v>22.524975787417922</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>22.524976138640508</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>16.610945953000002</v>
+        <v>16.610945954000002</v>
       </c>
       <c r="C14" s="5">
         <v>-0.34840657899999883</v>
       </c>
       <c r="D14" s="5">
-        <v>-22.0490939966265</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>-22.049093995469605</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>16.595180346999999</v>
+        <v>16.595180348</v>
       </c>
       <c r="C15" s="5">
         <v>-1.5765606000002208E-2</v>
       </c>
       <c r="D15" s="5">
-        <v>-1.1330047873223337</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>-1.1330047872545657</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>16.703689700000002</v>
+        <v>16.703689700999998</v>
       </c>
       <c r="C16" s="5">
-        <v>0.10850935300000231</v>
+        <v>0.10850935299999875</v>
       </c>
       <c r="D16" s="5">
-        <v>8.1347414677720451</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>8.1347414672639395</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>16.563986702000001</v>
+        <v>16.563986704000001</v>
       </c>
       <c r="C17" s="5">
-        <v>-0.13970299800000063</v>
+        <v>-0.139702996999997</v>
       </c>
       <c r="D17" s="5">
-        <v>-9.5872842358926231</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>-9.5872841698438798</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>16.501481525999999</v>
+        <v>16.501481526999999</v>
       </c>
       <c r="C18" s="5">
-        <v>-6.2505176000001939E-2</v>
+        <v>-6.2505177000002021E-2</v>
       </c>
       <c r="D18" s="5">
-        <v>-4.4354602950358757</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>-4.4354603640066159</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>16.589709942999999</v>
+        <v>16.589709939999999</v>
       </c>
       <c r="C19" s="5">
-        <v>8.8228416999999837E-2</v>
+        <v>8.8228412999999506E-2</v>
       </c>
       <c r="D19" s="5">
-        <v>6.6081147796451356</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>6.6081144707771822</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>16.654288528999999</v>
+        <v>16.654288526999999</v>
       </c>
       <c r="C20" s="5">
-        <v>6.457858599999966E-2</v>
+        <v>6.4578586999999743E-2</v>
       </c>
       <c r="D20" s="5">
-        <v>4.7725462586795775</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>4.7725463350532848</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>16.655337750000001</v>
       </c>
       <c r="C21" s="5">
-        <v>1.0492210000023761E-3</v>
+        <v>1.0492230000025415E-3</v>
       </c>
       <c r="D21" s="5">
-        <v>7.5626260219663344E-2</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>7.562640443548041E-2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>16.773950629000002</v>
       </c>
       <c r="C22" s="5">
         <v>0.1186128790000005</v>
       </c>
       <c r="D22" s="5">
         <v>8.888745925216913</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>16.787650628000002</v>
+        <v>16.787650626000001</v>
       </c>
       <c r="C23" s="5">
-        <v>1.3699998999999963E-2</v>
+        <v>1.3699996999999797E-2</v>
       </c>
       <c r="D23" s="5">
-        <v>0.98450570437744744</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>0.98450556000757583</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>17.069076788</v>
+        <v>17.069076787</v>
       </c>
       <c r="C24" s="5">
-        <v>0.28142615999999876</v>
+        <v>0.28142616099999884</v>
       </c>
       <c r="D24" s="5">
-        <v>22.079099376210152</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>22.079099464912399</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>17.067523023</v>
+        <v>17.067523024</v>
       </c>
       <c r="C25" s="5">
-        <v>-1.5537650000005954E-3</v>
+        <v>-1.5537630000004299E-3</v>
       </c>
       <c r="D25" s="5">
-        <v>-0.1091790040720686</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>-0.10917886361404561</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>17.012426053999999</v>
+        <v>17.012426054999999</v>
       </c>
       <c r="C26" s="5">
         <v>-5.5096969000000939E-2</v>
       </c>
       <c r="D26" s="5">
-        <v>-3.8057666188349604</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>-3.805766618615869</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>16.995409899999999</v>
+        <v>16.995409900999999</v>
       </c>
       <c r="C27" s="5">
         <v>-1.7016154000000228E-2</v>
       </c>
       <c r="D27" s="5">
-        <v>-1.1936820290810335</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>-1.1936820290113226</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>17.003580518</v>
+        <v>17.00358052</v>
       </c>
       <c r="C28" s="5">
-        <v>8.1706180000011841E-3</v>
+        <v>8.1706190000012668E-3</v>
       </c>
       <c r="D28" s="5">
-        <v>0.57843314446097693</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>0.57843321540849146</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>17.169138809</v>
+        <v>17.169138811</v>
       </c>
       <c r="C29" s="5">
         <v>0.16555829099999997</v>
       </c>
       <c r="D29" s="5">
-        <v>12.330464419149202</v>
+        <v>12.330464417620245</v>
       </c>
       <c r="E29" s="5">
-        <v>3.6534206280600889</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>3.6534206276189529</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>17.410787477</v>
+        <v>17.41078748</v>
       </c>
       <c r="C30" s="5">
-        <v>0.24164866799999984</v>
+        <v>0.24164866899999993</v>
       </c>
       <c r="D30" s="5">
-        <v>18.260260318003162</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>18.260260397217309</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>17.422808735</v>
+        <v>17.42280873</v>
       </c>
       <c r="C31" s="5">
-        <v>1.2021258000000756E-2</v>
+        <v>1.2021250000000094E-2</v>
       </c>
       <c r="D31" s="5">
-        <v>0.83169220875782823</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>0.83169165302958703</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>17.467977693000002</v>
+        <v>17.467977689000001</v>
       </c>
       <c r="C32" s="5">
-        <v>4.5168958000001425E-2</v>
+        <v>4.5168959000001507E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>3.1557676791683198</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>3.1557677509521209</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>17.438960301000002</v>
       </c>
       <c r="C33" s="5">
-        <v>-2.9017392000000086E-2</v>
+        <v>-2.9017387999999755E-2</v>
       </c>
       <c r="D33" s="5">
-        <v>-1.9752993860768564</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>-1.9752991167161338</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>17.462450174000001</v>
       </c>
       <c r="C34" s="5">
         <v>2.3489872999999051E-2</v>
       </c>
       <c r="D34" s="5">
         <v>1.6284006400198114</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>17.659342401</v>
+        <v>17.6593424</v>
       </c>
       <c r="C35" s="5">
-        <v>0.19689222699999931</v>
+        <v>0.19689222599999923</v>
       </c>
       <c r="D35" s="5">
-        <v>14.401618315879961</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>14.401618238140967</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>17.483731525</v>
+        <v>17.483731527</v>
       </c>
       <c r="C36" s="5">
-        <v>-0.17561087600000036</v>
+        <v>-0.17561087300000011</v>
       </c>
       <c r="D36" s="5">
-        <v>-11.301715485425257</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>-11.301715303395788</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>17.573510644999999</v>
+        <v>17.573510643999999</v>
       </c>
       <c r="C37" s="5">
-        <v>8.9779119999999324E-2</v>
+        <v>8.9779116999999076E-2</v>
       </c>
       <c r="D37" s="5">
-        <v>6.3390553222086643</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>6.3390551036234921</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>17.719014910999999</v>
+        <v>17.719014911999999</v>
       </c>
       <c r="C38" s="5">
-        <v>0.14550426599999966</v>
+        <v>0.14550426799999983</v>
       </c>
       <c r="D38" s="5">
-        <v>10.400880674507906</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>10.400880824662728</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>17.998699805000001</v>
+        <v>17.998699808000001</v>
       </c>
       <c r="C39" s="5">
-        <v>0.27968489400000252</v>
+        <v>0.27968489600000268</v>
       </c>
       <c r="D39" s="5">
-        <v>20.675392291189354</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>20.675392450831453</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>17.911215475999999</v>
+        <v>17.911215478999999</v>
       </c>
       <c r="C40" s="5">
         <v>-8.7484329000002248E-2</v>
       </c>
       <c r="D40" s="5">
-        <v>-5.6792815149741553</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>-5.6792815140527253</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>18.069588193000001</v>
+        <v>18.069588195000001</v>
       </c>
       <c r="C41" s="5">
-        <v>0.15837271700000244</v>
+        <v>0.15837271600000236</v>
       </c>
       <c r="D41" s="5">
-        <v>11.142038466751236</v>
+        <v>11.142038390983977</v>
       </c>
       <c r="E41" s="5">
-        <v>5.2445809543341104</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>5.2445809537231769</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>17.999251176000001</v>
+        <v>17.999251181000002</v>
       </c>
       <c r="C42" s="5">
-        <v>-7.0337016999999946E-2</v>
+        <v>-7.0337013999999698E-2</v>
       </c>
       <c r="D42" s="5">
-        <v>-4.5723587825552192</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>-4.5723585911966014</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>17.936173255</v>
+        <v>17.936173245999999</v>
       </c>
       <c r="C43" s="5">
-        <v>-6.3077921000001425E-2</v>
+        <v>-6.3077935000002583E-2</v>
       </c>
       <c r="D43" s="5">
-        <v>-4.1252522653868695</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>-4.1252531622782858</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>17.966949605</v>
+        <v>17.966949596999999</v>
       </c>
       <c r="C44" s="5">
-        <v>3.0776350000000008E-2</v>
+        <v>3.0776351000000091E-2</v>
       </c>
       <c r="D44" s="5">
-        <v>2.0786015647096034</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>2.0786016339400692</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>18.224826394000001</v>
+        <v>18.224826392000001</v>
       </c>
       <c r="C45" s="5">
-        <v>0.25787678900000088</v>
+        <v>0.25787679500000138</v>
       </c>
       <c r="D45" s="5">
-        <v>18.650235382475099</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>18.650235860191742</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>18.254129927000001</v>
+        <v>18.254129928000001</v>
       </c>
       <c r="C46" s="5">
-        <v>2.9303533000000215E-2</v>
+        <v>2.9303536000000463E-2</v>
       </c>
       <c r="D46" s="5">
-        <v>1.9466239629397419</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>1.9466241642099424</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>18.23763529</v>
+        <v>18.237635291</v>
       </c>
       <c r="C47" s="5">
         <v>-1.6494637000000978E-2</v>
       </c>
       <c r="D47" s="5">
-        <v>-1.0789607006789659</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>-1.0789607006201352</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>18.296144898000001</v>
+        <v>18.296144902999998</v>
       </c>
       <c r="C48" s="5">
-        <v>5.8509608000001379E-2</v>
+        <v>5.8509611999998157E-2</v>
       </c>
       <c r="D48" s="5">
-        <v>3.9184770753396991</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>3.9184773477511481</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>18.383252648999999</v>
+        <v>18.383252643999999</v>
       </c>
       <c r="C49" s="5">
-        <v>8.7107750999997791E-2</v>
+        <v>8.7107741000000516E-2</v>
       </c>
       <c r="D49" s="5">
-        <v>5.8651893601877392</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>5.8651886674887077</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>18.628931475000002</v>
+        <v>18.628931473000002</v>
       </c>
       <c r="C50" s="5">
-        <v>0.24567882600000246</v>
+        <v>0.24567882900000271</v>
       </c>
       <c r="D50" s="5">
-        <v>17.270039394721891</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>17.270039626391487</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>18.505131028000001</v>
+        <v>18.505131031000001</v>
       </c>
       <c r="C51" s="5">
-        <v>-0.1238004470000007</v>
+        <v>-0.12380044200000029</v>
       </c>
       <c r="D51" s="5">
-        <v>-7.6896001898105641</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>-7.6895998913041552</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>18.507208079000002</v>
+        <v>18.507208105</v>
       </c>
       <c r="C52" s="5">
-        <v>2.0770510000005515E-3</v>
+        <v>2.0770739999989019E-3</v>
       </c>
       <c r="D52" s="5">
-        <v>0.13477345522137085</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>0.13477494852014438</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>18.466143147</v>
+        <v>18.466143155000001</v>
       </c>
       <c r="C53" s="5">
-        <v>-4.1064932000001164E-2</v>
+        <v>-4.1064949999999101E-2</v>
       </c>
       <c r="D53" s="5">
-        <v>-2.6303788843387244</v>
+        <v>-2.6303800196287419</v>
       </c>
       <c r="E53" s="5">
-        <v>2.1945987355352248</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>2.1945987684972801</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>18.596213527</v>
+        <v>18.596213544000001</v>
       </c>
       <c r="C54" s="5">
-        <v>0.13007037999999937</v>
+        <v>0.13007038900000012</v>
       </c>
       <c r="D54" s="5">
-        <v>8.7877305312068721</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>8.7877311590505833</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>18.539795669</v>
+        <v>18.539795662</v>
       </c>
       <c r="C55" s="5">
-        <v>-5.6417857999999654E-2</v>
+        <v>-5.641788200000164E-2</v>
       </c>
       <c r="D55" s="5">
-        <v>-3.5804656376646871</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>-3.5804671322417381</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>18.659149523</v>
+        <v>18.659149454000001</v>
       </c>
       <c r="C56" s="5">
-        <v>0.11935385399999987</v>
+        <v>0.11935379200000185</v>
       </c>
       <c r="D56" s="5">
-        <v>8.0047405517187808</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>8.004736248354515</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>19.013676100000001</v>
+        <v>19.013676078</v>
       </c>
       <c r="C57" s="5">
-        <v>0.35452657700000145</v>
+        <v>0.35452662399999824</v>
       </c>
       <c r="D57" s="5">
-        <v>25.340365852400339</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>25.340369674061968</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>18.937787986</v>
+        <v>18.937788007000002</v>
       </c>
       <c r="C58" s="5">
-        <v>-7.5888114000001394E-2</v>
+        <v>-7.5888070999997836E-2</v>
       </c>
       <c r="D58" s="5">
-        <v>-4.6857344617370567</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>-4.685731870001753</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>19.118139006</v>
+        <v>19.118138998999999</v>
       </c>
       <c r="C59" s="5">
-        <v>0.18035101999999981</v>
+        <v>0.18035099199999749</v>
       </c>
       <c r="D59" s="5">
-        <v>12.046005318751174</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>12.04600333548489</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>19.401815694</v>
+        <v>19.401815710000001</v>
       </c>
       <c r="C60" s="5">
-        <v>0.2836766879999999</v>
+        <v>0.2836767110000018</v>
       </c>
       <c r="D60" s="5">
-        <v>19.333153313861807</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>19.333155019098513</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>19.285241378999999</v>
+        <v>19.285241396</v>
       </c>
       <c r="C61" s="5">
-        <v>-0.11657431500000115</v>
+        <v>-0.11657431400000107</v>
       </c>
       <c r="D61" s="5">
-        <v>-6.9765481361182546</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>-6.9765480726710738</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>19.442311360000001</v>
+        <v>19.442311382</v>
       </c>
       <c r="C62" s="5">
-        <v>0.15706998100000291</v>
+        <v>0.15706998599999977</v>
       </c>
       <c r="D62" s="5">
-        <v>10.223393794078905</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>10.223394124814389</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>19.527231633</v>
+        <v>19.527231613000001</v>
       </c>
       <c r="C63" s="5">
-        <v>8.4920272999998048E-2</v>
+        <v>8.4920231000001678E-2</v>
       </c>
       <c r="D63" s="5">
-        <v>5.3691334317559347</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>5.3691307059451798</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>19.60164138</v>
+        <v>19.601641446999999</v>
       </c>
       <c r="C64" s="5">
-        <v>7.4409747000000692E-2</v>
+        <v>7.4409833999997232E-2</v>
       </c>
       <c r="D64" s="5">
-        <v>4.6697379974898423</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>4.6697435771719364</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>19.669101698999999</v>
+        <v>19.669101728000001</v>
       </c>
       <c r="C65" s="5">
-        <v>6.7460318999998492E-2</v>
+        <v>6.7460281000002453E-2</v>
       </c>
       <c r="D65" s="5">
-        <v>4.2089543631185222</v>
+        <v>4.2089519325232194</v>
       </c>
       <c r="E65" s="5">
-        <v>6.5144006651731701</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>6.5144007760726153</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>19.50732477</v>
+        <v>19.507324801999999</v>
       </c>
       <c r="C66" s="5">
-        <v>-0.1617769289999984</v>
+        <v>-0.16177692600000171</v>
       </c>
       <c r="D66" s="5">
-        <v>-9.4354438617335727</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>-9.4354436813119733</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>19.845416668999999</v>
+        <v>19.845416653000001</v>
       </c>
       <c r="C67" s="5">
-        <v>0.33809189899999836</v>
+        <v>0.3380918510000015</v>
       </c>
       <c r="D67" s="5">
-        <v>22.899491736009423</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>22.899488127718669</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>19.836328626</v>
+        <v>19.836328463000001</v>
       </c>
       <c r="C68" s="5">
-        <v>-9.0880429999984358E-3</v>
+        <v>-9.0881899999999405E-3</v>
       </c>
       <c r="D68" s="5">
-        <v>-0.54814800970066635</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>-0.5481568541703008</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>19.816536920000001</v>
+        <v>19.816536835000001</v>
       </c>
       <c r="C69" s="5">
-        <v>-1.9791705999999465E-2</v>
+        <v>-1.9791628000000117E-2</v>
       </c>
       <c r="D69" s="5">
-        <v>-1.1907520147390716</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>-1.19074735738538</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>19.931441867</v>
+        <v>19.931441872000001</v>
       </c>
       <c r="C70" s="5">
-        <v>0.11490494699999942</v>
+        <v>0.11490503699999977</v>
       </c>
       <c r="D70" s="5">
-        <v>7.184374620872358</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>7.1843804605432382</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>19.909377507999999</v>
+        <v>19.909377487</v>
       </c>
       <c r="C71" s="5">
-        <v>-2.2064359000001588E-2</v>
+        <v>-2.2064385000000186E-2</v>
       </c>
       <c r="D71" s="5">
-        <v>-1.3203568460058213</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>-1.3203583920859518</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>19.822200585000001</v>
+        <v>19.822200637000002</v>
       </c>
       <c r="C72" s="5">
-        <v>-8.7176922999997686E-2</v>
+        <v>-8.7176849999998751E-2</v>
       </c>
       <c r="D72" s="5">
-        <v>-5.129711594433461</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>-5.1297074071239068</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>19.882633182999999</v>
+        <v>19.882633260999999</v>
       </c>
       <c r="C73" s="5">
-        <v>6.043259799999845E-2</v>
+        <v>6.0432623999997048E-2</v>
       </c>
       <c r="D73" s="5">
-        <v>3.720452877820124</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>3.7204544954861696</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>19.857404753000001</v>
+        <v>19.857404840000001</v>
       </c>
       <c r="C74" s="5">
-        <v>-2.5228429999998525E-2</v>
+        <v>-2.522842099999778E-2</v>
       </c>
       <c r="D74" s="5">
-        <v>-1.5120598276501696</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>-1.5120592861056714</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>19.957008905999999</v>
+        <v>19.957008885</v>
       </c>
       <c r="C75" s="5">
-        <v>9.9604152999997808E-2</v>
+        <v>9.960404499999953E-2</v>
       </c>
       <c r="D75" s="5">
-        <v>6.1880281394523617</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>6.1880212157821468</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>20.091901571000001</v>
+        <v>20.091901688</v>
       </c>
       <c r="C76" s="5">
-        <v>0.13489266500000241</v>
+        <v>0.13489280299999962</v>
       </c>
       <c r="D76" s="5">
-        <v>8.4194224203466117</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>8.4194313656046127</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>20.268395771000002</v>
+        <v>20.268395832</v>
       </c>
       <c r="C77" s="5">
-        <v>0.17649420000000049</v>
+        <v>0.17649414399999941</v>
       </c>
       <c r="D77" s="5">
-        <v>11.065712895331004</v>
+        <v>11.065709145357072</v>
       </c>
       <c r="E77" s="5">
-        <v>3.0468807430614531</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>3.04688090126084</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>20.330018114000001</v>
+        <v>20.330018184</v>
       </c>
       <c r="C78" s="5">
-        <v>6.1622342999999802E-2</v>
+        <v>6.1622352000000546E-2</v>
       </c>
       <c r="D78" s="5">
-        <v>3.7100098830144868</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>3.7100104226045705</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>20.413942705</v>
+        <v>20.413942729999999</v>
       </c>
       <c r="C79" s="5">
-        <v>8.3924590999998827E-2</v>
+        <v>8.3924545999998656E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>5.0677691278149917</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>5.0677663306614829</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>20.500705018000001</v>
+        <v>20.500704534</v>
       </c>
       <c r="C80" s="5">
-        <v>8.6762313000001257E-2</v>
+        <v>8.6761804000001774E-2</v>
       </c>
       <c r="D80" s="5">
-        <v>5.2211058558072398</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>5.2210744995888847</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>20.435522283000001</v>
+        <v>20.435522212999999</v>
       </c>
       <c r="C81" s="5">
-        <v>-6.5182735000000491E-2</v>
+        <v>-6.5182321000001764E-2</v>
       </c>
       <c r="D81" s="5">
-        <v>-3.7494232595072119</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>-3.749399947380061</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>20.424663499000001</v>
+        <v>20.424663302999999</v>
       </c>
       <c r="C82" s="5">
-        <v>-1.0858783999999844E-2</v>
+        <v>-1.0858909999999611E-2</v>
       </c>
       <c r="D82" s="5">
-        <v>-0.63578145536847819</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>-0.63578881328875125</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>20.510225584000001</v>
+        <v>20.510225541000001</v>
       </c>
       <c r="C83" s="5">
-        <v>8.5562084999999399E-2</v>
+        <v>8.55622380000014E-2</v>
       </c>
       <c r="D83" s="5">
-        <v>5.1444424514696996</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>5.1444519141247147</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>20.621408200000001</v>
+        <v>20.621408183</v>
       </c>
       <c r="C84" s="5">
-        <v>0.11118261600000068</v>
+        <v>0.11118264199999928</v>
       </c>
       <c r="D84" s="5">
-        <v>6.7024977401153318</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>6.7024993689875689</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>20.75959971</v>
+        <v>20.759600398</v>
       </c>
       <c r="C85" s="5">
-        <v>0.13819150999999863</v>
+        <v>0.13819221500000012</v>
       </c>
       <c r="D85" s="5">
-        <v>8.3447498900091954</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>8.3447940500548601</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>20.973204983999999</v>
+        <v>20.973205018000002</v>
       </c>
       <c r="C86" s="5">
-        <v>0.21360527399999896</v>
+        <v>0.21360462000000169</v>
       </c>
       <c r="D86" s="5">
-        <v>13.070657222791704</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>13.070614454713692</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>21.093198481000002</v>
+        <v>21.093198406999999</v>
       </c>
       <c r="C87" s="5">
-        <v>0.11999349700000295</v>
+        <v>0.11999338899999756</v>
       </c>
       <c r="D87" s="5">
-        <v>7.0857427222165592</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>7.0857361308455546</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>21.206160703999998</v>
+        <v>21.206160880999999</v>
       </c>
       <c r="C88" s="5">
-        <v>0.1129622229999967</v>
+        <v>0.1129624739999997</v>
       </c>
       <c r="D88" s="5">
-        <v>6.6191725618904629</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>6.6191877293700241</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>21.062365216</v>
+        <v>21.062365339999999</v>
       </c>
       <c r="C89" s="5">
-        <v>-0.14379548799999853</v>
+        <v>-0.14379554099999936</v>
       </c>
       <c r="D89" s="5">
-        <v>-7.8402920755996757</v>
+        <v>-7.8402947954387736</v>
       </c>
       <c r="E89" s="5">
-        <v>3.9172781801311007</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>3.9172784791703608</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>21.148244035000001</v>
+        <v>21.148244117000001</v>
       </c>
       <c r="C90" s="5">
-        <v>8.5878819000001272E-2</v>
+        <v>8.587877700000135E-2</v>
       </c>
       <c r="D90" s="5">
-        <v>5.0040595840543212</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>5.004057051498112</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>21.292518118</v>
+        <v>21.292518135000002</v>
       </c>
       <c r="C91" s="5">
-        <v>0.14427408299999911</v>
+        <v>0.14427401800000084</v>
       </c>
       <c r="D91" s="5">
-        <v>8.5007017771707503</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>8.500697768302846</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>21.263652797999999</v>
+        <v>21.263651963000001</v>
       </c>
       <c r="C92" s="5">
-        <v>-2.8865320000001304E-2</v>
+        <v>-2.8866172000000745E-2</v>
       </c>
       <c r="D92" s="5">
-        <v>-1.6147117915569553</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>-1.6147590959296076</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>21.665080969000002</v>
+        <v>21.665080837000001</v>
       </c>
       <c r="C93" s="5">
-        <v>0.40142817100000272</v>
+        <v>0.40142887400000049</v>
       </c>
       <c r="D93" s="5">
-        <v>25.16108803279846</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>25.161137861142247</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>21.929641483000001</v>
+        <v>21.929640958</v>
       </c>
       <c r="C94" s="5">
-        <v>0.26456051399999936</v>
+        <v>0.26456012099999882</v>
       </c>
       <c r="D94" s="5">
-        <v>15.679015123284534</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>15.678990348386757</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>21.873007729000001</v>
+        <v>21.873007663999999</v>
       </c>
       <c r="C95" s="5">
-        <v>-5.6633753999999925E-2</v>
+        <v>-5.6633294000000944E-2</v>
       </c>
       <c r="D95" s="5">
-        <v>-3.0553834953892967</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>-3.055359101986943</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>21.995268389</v>
+        <v>21.995268364000001</v>
       </c>
       <c r="C96" s="5">
-        <v>0.12226065999999847</v>
+        <v>0.12226070000000178</v>
       </c>
       <c r="D96" s="5">
-        <v>6.9175777021050822</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>6.9175800565474121</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>22.030350475999999</v>
+        <v>22.030351947</v>
       </c>
       <c r="C97" s="5">
-        <v>3.5082086999999262E-2</v>
+        <v>3.5083582999998697E-2</v>
       </c>
       <c r="D97" s="5">
-        <v>1.9308598304826896</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>1.930942893720955</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>22.081049650000001</v>
+        <v>22.081049746000001</v>
       </c>
       <c r="C98" s="5">
-        <v>5.069917400000179E-2</v>
+        <v>5.0697799000001709E-2</v>
       </c>
       <c r="D98" s="5">
-        <v>2.7968236957276904</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>2.7967466920141515</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>22.015983867999999</v>
+        <v>22.015983895000002</v>
       </c>
       <c r="C99" s="5">
-        <v>-6.5065782000001349E-2</v>
+        <v>-6.5065850999999952E-2</v>
       </c>
       <c r="D99" s="5">
-        <v>-3.4792675979504306</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>-3.4792712131201498</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>22.238384414999999</v>
+        <v>22.238384671999999</v>
       </c>
       <c r="C100" s="5">
-        <v>0.22240054699999945</v>
+        <v>0.22240077699999716</v>
       </c>
       <c r="D100" s="5">
-        <v>12.81883705132385</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>12.818851036636115</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>22.254481588000001</v>
+        <v>22.254481719000001</v>
       </c>
       <c r="C101" s="5">
-        <v>1.609717300000213E-2</v>
+        <v>1.6097047000002362E-2</v>
       </c>
       <c r="D101" s="5">
-        <v>0.87208204957756053</v>
+        <v>0.87207518607173018</v>
       </c>
       <c r="E101" s="5">
-        <v>5.6599359083110645</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>5.6599359082240674</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>22.383758700000001</v>
+        <v>22.383758690000001</v>
       </c>
       <c r="C102" s="5">
-        <v>0.12927711200000047</v>
+        <v>0.12927697099999946</v>
       </c>
       <c r="D102" s="5">
-        <v>7.1979305549833894</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>7.1979224081029969</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>22.389628882</v>
+        <v>22.389628755</v>
       </c>
       <c r="C103" s="5">
-        <v>5.8701819999988913E-3</v>
+        <v>5.8700649999998689E-3</v>
       </c>
       <c r="D103" s="5">
-        <v>0.31515653191984683</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>0.31515024153767612</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>22.453869403999999</v>
+        <v>22.453867240000001</v>
       </c>
       <c r="C104" s="5">
-        <v>6.4240521999998634E-2</v>
+        <v>6.4238485000000622E-2</v>
       </c>
       <c r="D104" s="5">
-        <v>3.4979072469477623</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>3.4977945960282364</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>22.383342209999999</v>
+        <v>22.383341889</v>
       </c>
       <c r="C105" s="5">
-        <v>-7.0527194000000293E-2</v>
+        <v>-7.0525351000000569E-2</v>
       </c>
       <c r="D105" s="5">
-        <v>-3.7047409876477588</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>-3.7046461933687991</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>22.425124572000001</v>
+        <v>22.425123722999999</v>
       </c>
       <c r="C106" s="5">
-        <v>4.1782362000002848E-2</v>
+        <v>4.1781833999998241E-2</v>
       </c>
       <c r="D106" s="5">
-        <v>2.2631477728914051</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>2.2631189122303441</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>22.347137333999999</v>
+        <v>22.347137826000001</v>
       </c>
       <c r="C107" s="5">
-        <v>-7.7987238000002179E-2</v>
+        <v>-7.7985896999997806E-2</v>
       </c>
       <c r="D107" s="5">
-        <v>-4.094303299978197</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>-4.0942343910602474</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>22.389756335000001</v>
+        <v>22.389757105000001</v>
       </c>
       <c r="C108" s="5">
-        <v>4.2619001000002044E-2</v>
+        <v>4.2619279000000176E-2</v>
       </c>
       <c r="D108" s="5">
-        <v>2.3127201723485369</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>2.3127353651548388</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>22.504699046999999</v>
+        <v>22.504702234</v>
       </c>
       <c r="C109" s="5">
-        <v>0.11494271199999773</v>
+        <v>0.11494512899999876</v>
       </c>
       <c r="D109" s="5">
-        <v>6.3374172110082228</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>6.3375540343437065</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>22.382855021000001</v>
+        <v>22.382855674999998</v>
       </c>
       <c r="C110" s="5">
-        <v>-0.121844025999998</v>
+        <v>-0.12184655900000152</v>
       </c>
       <c r="D110" s="5">
-        <v>-6.3069739427719318</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>-6.3071003114178907</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>22.434033898999999</v>
+        <v>22.434033807999999</v>
       </c>
       <c r="C111" s="5">
-        <v>5.1178877999998207E-2</v>
+        <v>5.1178133000000514E-2</v>
       </c>
       <c r="D111" s="5">
-        <v>2.7785960773913931</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>2.7785550377468882</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>22.472693886999998</v>
+        <v>22.472693406000001</v>
       </c>
       <c r="C112" s="5">
-        <v>3.8659987999999146E-2</v>
+        <v>3.8659598000002404E-2</v>
       </c>
       <c r="D112" s="5">
-        <v>2.0876417040685213</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>2.0876204525883901</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>22.658697198999999</v>
+        <v>22.658696472999999</v>
       </c>
       <c r="C113" s="5">
-        <v>0.18600331200000042</v>
+        <v>0.18600306699999791</v>
       </c>
       <c r="D113" s="5">
-        <v>10.397082424514824</v>
+        <v>10.397068333091241</v>
       </c>
       <c r="E113" s="5">
-        <v>1.8163335299527184</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>1.8163296683512353</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>22.686576798000001</v>
+        <v>22.686575786999999</v>
       </c>
       <c r="C114" s="5">
-        <v>2.7879599000002031E-2</v>
+        <v>2.7879313999999766E-2</v>
       </c>
       <c r="D114" s="5">
-        <v>1.4865308705273916</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>1.4865156193920814</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>22.890181184999999</v>
+        <v>22.890180224000002</v>
       </c>
       <c r="C115" s="5">
-        <v>0.20360438699999861</v>
+        <v>0.20360443700000275</v>
       </c>
       <c r="D115" s="5">
-        <v>11.317418845960624</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>11.317422293323865</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>22.959346716999999</v>
+        <v>22.959343045000001</v>
       </c>
       <c r="C116" s="5">
-        <v>6.916553199999953E-2</v>
+        <v>6.9162820999999042E-2</v>
       </c>
       <c r="D116" s="5">
-        <v>3.6868198855622314</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>3.6866731250895457</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>22.793115765</v>
+        <v>22.793115018999998</v>
       </c>
       <c r="C117" s="5">
-        <v>-0.16623095199999938</v>
+        <v>-0.16622802600000242</v>
       </c>
       <c r="D117" s="5">
-        <v>-8.3505133228651154</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>-8.3503734227175173</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>22.719101422000001</v>
+        <v>22.719100443999999</v>
       </c>
       <c r="C118" s="5">
-        <v>-7.4014342999998206E-2</v>
+        <v>-7.4014574999999638E-2</v>
       </c>
       <c r="D118" s="5">
-        <v>-3.8278226645616642</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>-3.8278345725581198</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>22.909834989</v>
+        <v>22.909837270000001</v>
       </c>
       <c r="C119" s="5">
-        <v>0.19073356699999877</v>
+        <v>0.19073682600000197</v>
       </c>
       <c r="D119" s="5">
-        <v>10.552795763168188</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>10.55298495679553</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>23.062662996</v>
+        <v>23.062666294</v>
       </c>
       <c r="C120" s="5">
-        <v>0.1528280070000001</v>
+        <v>0.15282902399999898</v>
       </c>
       <c r="D120" s="5">
-        <v>8.3053477528781894</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>8.3054042070132006</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>23.069578878000002</v>
+        <v>23.069584453000001</v>
       </c>
       <c r="C121" s="5">
-        <v>6.9158820000012611E-3</v>
+        <v>6.9181590000013671E-3</v>
       </c>
       <c r="D121" s="5">
-        <v>0.36044232038237034</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>0.36056113740887685</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>23.481521268000002</v>
+        <v>23.481525033</v>
       </c>
       <c r="C122" s="5">
-        <v>0.4119423900000001</v>
+        <v>0.41194057999999956</v>
       </c>
       <c r="D122" s="5">
-        <v>23.662708245966435</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>23.662587568960358</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>23.654005143999999</v>
+        <v>23.654004069999999</v>
       </c>
       <c r="C123" s="5">
-        <v>0.17248387599999759</v>
+        <v>0.17247903699999867</v>
       </c>
       <c r="D123" s="5">
-        <v>9.1795972884810784</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>9.1793277330272325</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>23.611490495000002</v>
+        <v>23.61148695</v>
       </c>
       <c r="C124" s="5">
-        <v>-4.2514648999997462E-2</v>
+        <v>-4.2517119999999409E-2</v>
       </c>
       <c r="D124" s="5">
-        <v>-2.1356322511649206</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>-2.1357552480445463</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>23.777110877999998</v>
+        <v>23.77710742</v>
       </c>
       <c r="C125" s="5">
-        <v>0.16562038299999671</v>
+        <v>0.16562047000000035</v>
       </c>
       <c r="D125" s="5">
-        <v>8.7497227108680917</v>
+        <v>8.7497288505894666</v>
       </c>
       <c r="E125" s="5">
-        <v>4.93591343393458</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>4.9359015349037971</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>23.723069421999998</v>
+        <v>23.723066086999999</v>
       </c>
       <c r="C126" s="5">
-        <v>-5.404145600000021E-2</v>
+        <v>-5.4041333000000691E-2</v>
       </c>
       <c r="D126" s="5">
-        <v>-2.6935651491272083</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>-2.6935594817743991</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>23.704645939999999</v>
+        <v>23.704643278999999</v>
       </c>
       <c r="C127" s="5">
-        <v>-1.8423481999999325E-2</v>
+        <v>-1.8422808000000401E-2</v>
       </c>
       <c r="D127" s="5">
-        <v>-0.92795711309381357</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>-0.92792343970404811</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>23.773067224999998</v>
+        <v>23.773061127999998</v>
       </c>
       <c r="C128" s="5">
-        <v>6.8421284999999443E-2</v>
+        <v>6.8417848999999364E-2</v>
       </c>
       <c r="D128" s="5">
-        <v>3.5192092963295174</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>3.5190301541154545</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>23.804824904</v>
+        <v>23.80482349</v>
       </c>
       <c r="C129" s="5">
-        <v>3.1757679000001815E-2</v>
+        <v>3.1762362000002042E-2</v>
       </c>
       <c r="D129" s="5">
-        <v>1.6148721506322072</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>1.6151124501776692</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>23.914983626000001</v>
+        <v>23.914983240000002</v>
       </c>
       <c r="C130" s="5">
-        <v>0.11015872200000132</v>
+        <v>0.11015975000000111</v>
       </c>
       <c r="D130" s="5">
-        <v>5.696634176480786</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>5.6966890447372354</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>24.041426778000002</v>
+        <v>24.041431859999999</v>
       </c>
       <c r="C131" s="5">
-        <v>0.12644315200000023</v>
+        <v>0.1264486199999979</v>
       </c>
       <c r="D131" s="5">
-        <v>6.5324222796513842</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>6.5327131463023047</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>24.028373369000001</v>
+        <v>24.028380808000001</v>
       </c>
       <c r="C132" s="5">
-        <v>-1.3053409000001182E-2</v>
+        <v>-1.3051051999998009E-2</v>
       </c>
       <c r="D132" s="5">
-        <v>-0.64960364389499148</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>-0.64948656076400102</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>23.916444832</v>
+        <v>23.916457039000001</v>
       </c>
       <c r="C133" s="5">
-        <v>-0.11192853700000072</v>
+        <v>-0.11192376900000056</v>
       </c>
       <c r="D133" s="5">
-        <v>-5.448807824720248</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>-5.4485799830706227</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>24.073961688000001</v>
+        <v>24.073977692</v>
       </c>
       <c r="C134" s="5">
-        <v>0.15751685600000087</v>
+        <v>0.15752065299999884</v>
       </c>
       <c r="D134" s="5">
-        <v>8.1960263841923009</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>8.1962268273901842</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>24.176252927</v>
+        <v>24.176241640000001</v>
       </c>
       <c r="C135" s="5">
-        <v>0.10229123899999948</v>
+        <v>0.10226394800000094</v>
       </c>
       <c r="D135" s="5">
-        <v>5.2197112648944222</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>5.2182824149740403</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>24.238145527</v>
+        <v>24.238134488</v>
       </c>
       <c r="C136" s="5">
-        <v>6.1892600000000186E-2</v>
+        <v>6.189284799999939E-2</v>
       </c>
       <c r="D136" s="5">
-        <v>3.1156960827312341</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>3.1157102186016195</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>24.508249814999999</v>
+        <v>24.508241635000001</v>
       </c>
       <c r="C137" s="5">
-        <v>0.27010428799999886</v>
+        <v>0.27010714700000094</v>
       </c>
       <c r="D137" s="5">
-        <v>14.223356468241954</v>
+        <v>14.223523244541191</v>
       </c>
       <c r="E137" s="5">
-        <v>3.0749696241543445</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>3.0749502119211236</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>24.657980116000001</v>
+        <v>24.657972832999999</v>
       </c>
       <c r="C138" s="5">
-        <v>0.14973030100000173</v>
+        <v>0.14973119799999779</v>
       </c>
       <c r="D138" s="5">
-        <v>7.5826888487559474</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>7.5827384285570565</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>24.724181674</v>
+        <v>24.724177332</v>
       </c>
       <c r="C139" s="5">
-        <v>6.6201557999999494E-2</v>
+        <v>6.6204499000001249E-2</v>
       </c>
       <c r="D139" s="5">
-        <v>3.2697527599302001</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>3.2699011503155573</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>24.784136480000001</v>
+        <v>24.784129387</v>
       </c>
       <c r="C140" s="5">
-        <v>5.995480600000036E-2</v>
+        <v>5.9952055000000115E-2</v>
       </c>
       <c r="D140" s="5">
-        <v>2.9490610524027794</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>2.9489244510976675</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>25.117560243</v>
+        <v>25.117558833</v>
       </c>
       <c r="C141" s="5">
-        <v>0.33342376299999898</v>
+        <v>0.33342944600000024</v>
       </c>
       <c r="D141" s="5">
-        <v>17.393466510698929</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>17.393790594795</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>25.214292974999999</v>
+        <v>25.21429448</v>
       </c>
       <c r="C142" s="5">
-        <v>9.6732731999999544E-2</v>
+        <v>9.6735646999999148E-2</v>
       </c>
       <c r="D142" s="5">
-        <v>4.7205962921895273</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>4.7207418426849834</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>25.371162317</v>
+        <v>25.371171585999999</v>
       </c>
       <c r="C143" s="5">
-        <v>0.15686934200000024</v>
+        <v>0.1568771059999996</v>
       </c>
       <c r="D143" s="5">
-        <v>7.7265690658883779</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>7.7269641830307156</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>25.088945635000002</v>
+        <v>25.088958925</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.28221668199999783</v>
+        <v>-0.28221266099999909</v>
       </c>
       <c r="D144" s="5">
-        <v>-12.561125341419309</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-12.560952863609076</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>25.052425777</v>
+        <v>25.052445294999998</v>
       </c>
       <c r="C145" s="5">
-        <v>-3.6519858000001904E-2</v>
+        <v>-3.651363000000174E-2</v>
       </c>
       <c r="D145" s="5">
-        <v>-1.7328220346821688</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>-1.7325279747785083</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>24.860087034999999</v>
+        <v>24.860115842999999</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.19233874200000045</v>
+        <v>-0.19232945199999918</v>
       </c>
       <c r="D146" s="5">
-        <v>-8.8337002959788524</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-8.8332848844736347</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>24.910255759000002</v>
+        <v>24.910232179000001</v>
       </c>
       <c r="C147" s="5">
-        <v>5.0168724000002385E-2</v>
+        <v>5.0116336000002093E-2</v>
       </c>
       <c r="D147" s="5">
-        <v>2.4487116832922817</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>2.4461233659414106</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>24.956443477000001</v>
+        <v>24.956422538000002</v>
       </c>
       <c r="C148" s="5">
-        <v>4.6187717999998767E-2</v>
+        <v>4.6190359000000569E-2</v>
       </c>
       <c r="D148" s="5">
-        <v>2.2478288361211129</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>2.2479608296096742</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>24.838479528000001</v>
+        <v>24.838464985000002</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.11796394899999996</v>
+        <v>-0.1179575530000001</v>
       </c>
       <c r="D149" s="5">
-        <v>-5.5269897963251431</v>
+        <v>-5.5267023872834775</v>
       </c>
       <c r="E149" s="5">
-        <v>1.3474226658073629</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>1.3473971528353612</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>25.077085555</v>
+        <v>25.077074283000002</v>
       </c>
       <c r="C150" s="5">
-        <v>0.23860602699999944</v>
+        <v>0.23860929800000008</v>
       </c>
       <c r="D150" s="5">
-        <v>12.156552792006114</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>12.156735843598288</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>25.240372136000001</v>
+        <v>25.240367441</v>
       </c>
       <c r="C151" s="5">
-        <v>0.16328658100000126</v>
+        <v>0.16329315799999833</v>
       </c>
       <c r="D151" s="5">
-        <v>8.0996543013046143</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>8.0999960903588519</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>25.294835676999998</v>
+        <v>25.294829479000001</v>
       </c>
       <c r="C152" s="5">
-        <v>5.4463540999996951E-2</v>
+        <v>5.446203800000049E-2</v>
       </c>
       <c r="D152" s="5">
-        <v>2.6203058515767097</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>2.6202331733416795</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>25.416238492000002</v>
+        <v>25.416238356000001</v>
       </c>
       <c r="C153" s="5">
-        <v>0.12140281500000327</v>
+        <v>0.12140887700000036</v>
       </c>
       <c r="D153" s="5">
-        <v>5.9139036138976309</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>5.9142082388724981</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>25.813727017000001</v>
+        <v>25.813732088999998</v>
       </c>
       <c r="C154" s="5">
-        <v>0.39748852499999998</v>
+        <v>0.39749373299999746</v>
       </c>
       <c r="D154" s="5">
-        <v>20.468424923367536</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>20.468716701374024</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>25.536774281</v>
+        <v>25.536787637</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.27695273600000192</v>
+        <v>-0.27694445199999862</v>
       </c>
       <c r="D155" s="5">
-        <v>-12.141477206027062</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-12.141132948529332</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>25.768642080999999</v>
+        <v>25.768660520000001</v>
       </c>
       <c r="C156" s="5">
-        <v>0.23186779999999985</v>
+        <v>0.2318728830000012</v>
       </c>
       <c r="D156" s="5">
-        <v>11.456639990502415</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>11.456897521246345</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>25.893992893</v>
+        <v>25.89401844</v>
       </c>
       <c r="C157" s="5">
-        <v>0.12535081200000064</v>
+        <v>0.12535791999999901</v>
       </c>
       <c r="D157" s="5">
-        <v>5.9961018279112377</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>5.9964465781921827</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>26.436872502</v>
+        <v>26.436914125000001</v>
       </c>
       <c r="C158" s="5">
-        <v>0.54287960899999987</v>
+        <v>0.54289568500000129</v>
       </c>
       <c r="D158" s="5">
-        <v>28.272224109663078</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>28.273128939328473</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>26.069175189999999</v>
+        <v>26.069135584000001</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.36769731200000066</v>
+        <v>-0.36777854099999985</v>
       </c>
       <c r="D159" s="5">
-        <v>-15.47083696990147</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-15.47397500132195</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>26.272327560000001</v>
+        <v>26.272294540000001</v>
       </c>
       <c r="C160" s="5">
-        <v>0.20315237000000153</v>
+        <v>0.20315895599999934</v>
       </c>
       <c r="D160" s="5">
-        <v>9.762784282030367</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>9.7631299433974519</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>25.869098307000002</v>
+        <v>25.869076647</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.40322925299999923</v>
+        <v>-0.40321789300000077</v>
       </c>
       <c r="D161" s="5">
-        <v>-16.939815361074807</v>
+        <v>-16.939397191449324</v>
       </c>
       <c r="E161" s="5">
-        <v>4.1492828811771743</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>4.1492566574560241</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>25.704537166000001</v>
+        <v>25.704523221999999</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.16456114100000008</v>
+        <v>-0.16455342500000114</v>
       </c>
       <c r="D162" s="5">
-        <v>-7.3720684193727237</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-7.3717407156549619</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>25.653834261</v>
+        <v>25.653832129000001</v>
       </c>
       <c r="C163" s="5">
-        <v>-5.0702905000001408E-2</v>
+        <v>-5.0691092999997522E-2</v>
       </c>
       <c r="D163" s="5">
-        <v>-2.3415213266051338</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-2.3409829933258797</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>25.80367528</v>
+        <v>25.803674721</v>
       </c>
       <c r="C164" s="5">
-        <v>0.14984101900000013</v>
+        <v>0.14984259199999883</v>
       </c>
       <c r="D164" s="5">
-        <v>7.2386653964558123</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>7.2387444651502708</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>25.712499844</v>
+        <v>25.712502869000001</v>
       </c>
       <c r="C165" s="5">
-        <v>-9.1175436000000332E-2</v>
+        <v>-9.1171851999998665E-2</v>
       </c>
       <c r="D165" s="5">
-        <v>-4.1586750391751304</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>-4.1585148184527743</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>25.799683497</v>
+        <v>25.799692313000001</v>
       </c>
       <c r="C166" s="5">
-        <v>8.7183653000000305E-2</v>
+        <v>8.7189443999999838E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>4.1455969297235162</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>4.1458769515825944</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>26.106084026000001</v>
+        <v>26.106101968000001</v>
       </c>
       <c r="C167" s="5">
-        <v>0.30640052900000114</v>
+        <v>0.3064096549999995</v>
       </c>
       <c r="D167" s="5">
-        <v>15.220097874281645</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>15.220575664832282</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>26.152051835999998</v>
+        <v>26.152073604000002</v>
       </c>
       <c r="C168" s="5">
-        <v>4.5967809999996945E-2</v>
+        <v>4.5971636000000871E-2</v>
       </c>
       <c r="D168" s="5">
-        <v>2.133553510860553</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>2.1337313338666286</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>26.459159604</v>
+        <v>26.459184664999999</v>
       </c>
       <c r="C169" s="5">
-        <v>0.30710776800000161</v>
+        <v>0.30711106099999697</v>
       </c>
       <c r="D169" s="5">
-        <v>15.038532091696721</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>15.03869056161642</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>26.503611532000001</v>
+        <v>26.503652472999999</v>
       </c>
       <c r="C170" s="5">
-        <v>4.4451928000000862E-2</v>
+        <v>4.4467808000000275E-2</v>
       </c>
       <c r="D170" s="5">
-        <v>2.0347574920397404</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>2.0354891748562531</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>27.436438841000001</v>
+        <v>27.436390046</v>
       </c>
       <c r="C171" s="5">
-        <v>0.93282730900000033</v>
+        <v>0.93273757300000071</v>
       </c>
       <c r="D171" s="5">
-        <v>51.451019017384446</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>51.444979499838908</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>27.592640576000001</v>
+        <v>27.592594786999999</v>
       </c>
       <c r="C172" s="5">
-        <v>0.15620173499999979</v>
+        <v>0.15620474099999981</v>
       </c>
       <c r="D172" s="5">
-        <v>7.04990283347251</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>7.0500557139798525</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>27.682384636999998</v>
+        <v>27.682345653999999</v>
       </c>
       <c r="C173" s="5">
-        <v>8.9744060999997544E-2</v>
+        <v>8.9750866999999346E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>3.9735371397998209</v>
+        <v>3.9738506087045655</v>
       </c>
       <c r="E173" s="5">
-        <v>7.0094686273210138</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>7.0094075321790905</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>28.001130024999998</v>
+        <v>28.001126750000001</v>
       </c>
       <c r="C174" s="5">
-        <v>0.31874538799999996</v>
+        <v>0.31878109600000215</v>
       </c>
       <c r="D174" s="5">
-        <v>14.726756204600733</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>14.728533930767762</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>28.214064871000001</v>
+        <v>28.214071645000001</v>
       </c>
       <c r="C175" s="5">
-        <v>0.21293484600000312</v>
+        <v>0.21294489499999969</v>
       </c>
       <c r="D175" s="5">
-        <v>9.5169215487024061</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>9.5173907892765577</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>28.408375502999998</v>
+        <v>28.408383037</v>
       </c>
       <c r="C176" s="5">
-        <v>0.19431063199999699</v>
+        <v>0.19431139199999947</v>
       </c>
       <c r="D176" s="5">
-        <v>8.5847589410185989</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>8.5847916603742913</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>28.018412475000002</v>
+        <v>28.018419604000002</v>
       </c>
       <c r="C177" s="5">
-        <v>-0.38996302799999683</v>
+        <v>-0.38996343299999836</v>
       </c>
       <c r="D177" s="5">
-        <v>-15.283989462846105</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>-15.284000405086761</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>27.883618670000001</v>
+        <v>27.883631204</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.13479380500000104</v>
+        <v>-0.13478840000000147</v>
       </c>
       <c r="D178" s="5">
-        <v>-5.6227489073213839</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>-5.6225279834951625</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>27.729263723999999</v>
+        <v>27.729286167000001</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.15435494600000155</v>
+        <v>-0.1543450369999988</v>
       </c>
       <c r="D179" s="5">
-        <v>-6.4442594124985986</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>-6.4438554191278978</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>27.797993233</v>
+        <v>27.798013502</v>
       </c>
       <c r="C180" s="5">
-        <v>6.8729509000000633E-2</v>
+        <v>6.8727334999998391E-2</v>
       </c>
       <c r="D180" s="5">
-        <v>3.01519284236893</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>3.0150936905335879</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>27.837537302000001</v>
+        <v>27.837558561000002</v>
       </c>
       <c r="C181" s="5">
-        <v>3.9544069000001514E-2</v>
+        <v>3.9545059000001714E-2</v>
       </c>
       <c r="D181" s="5">
-        <v>1.7204810944604576</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>1.7205232405364868</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>27.677179933000001</v>
+        <v>27.677217006999999</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.16035736899999975</v>
+        <v>-0.16034155400000216</v>
       </c>
       <c r="D182" s="5">
-        <v>-6.6977102440205716</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>-6.6970655228759775</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>27.772923918</v>
+        <v>27.772868095</v>
       </c>
       <c r="C183" s="5">
-        <v>9.5743984999998588E-2</v>
+        <v>9.5651088000000328E-2</v>
       </c>
       <c r="D183" s="5">
-        <v>4.2310726978986857</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>4.2268833240748815</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>27.904496995999999</v>
+        <v>27.904442095</v>
       </c>
       <c r="C184" s="5">
-        <v>0.13157307799999884</v>
+        <v>0.13157400000000052</v>
       </c>
       <c r="D184" s="5">
-        <v>5.8354418244383588</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>5.8354958242120336</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>28.167911212</v>
+        <v>28.167859837000002</v>
       </c>
       <c r="C185" s="5">
-        <v>0.26341421600000103</v>
+        <v>0.26341774200000145</v>
       </c>
       <c r="D185" s="5">
-        <v>11.934853985195982</v>
+        <v>11.935046840636199</v>
       </c>
       <c r="E185" s="5">
-        <v>1.7539188959575736</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>1.7538766008791784</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>28.346248979999999</v>
+        <v>28.346261803000001</v>
       </c>
       <c r="C186" s="5">
-        <v>0.17833776799999868</v>
+        <v>0.17840196599999913</v>
       </c>
       <c r="D186" s="5">
-        <v>7.8677082379796648</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>7.8706546920869203</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>28.207776015</v>
+        <v>28.207795022999999</v>
       </c>
       <c r="C187" s="5">
-        <v>-0.13847296499999828</v>
+        <v>-0.13846678000000168</v>
       </c>
       <c r="D187" s="5">
-        <v>-5.7071010509994409</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>-5.7068504355790362</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>28.309093991000001</v>
+        <v>28.309110467</v>
       </c>
       <c r="C188" s="5">
-        <v>0.1013179760000007</v>
+        <v>0.10131544400000081</v>
       </c>
       <c r="D188" s="5">
-        <v>4.3963914138738458</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>4.396276344610861</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>28.714173135999999</v>
+        <v>28.714185593</v>
       </c>
       <c r="C189" s="5">
-        <v>0.40507914499999842</v>
+        <v>0.40507512599999984</v>
       </c>
       <c r="D189" s="5">
-        <v>18.588924951816566</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>18.588714087409429</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>28.361282141</v>
+        <v>28.361296157000002</v>
       </c>
       <c r="C190" s="5">
-        <v>-0.35289099499999921</v>
+        <v>-0.35288943599999811</v>
       </c>
       <c r="D190" s="5">
-        <v>-13.790614935330126</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>-13.790552484609453</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>28.594159109</v>
+        <v>28.594183268999998</v>
       </c>
       <c r="C191" s="5">
-        <v>0.23287696799999935</v>
+        <v>0.23288711199999668</v>
       </c>
       <c r="D191" s="5">
-        <v>10.310697228428833</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>10.311161504232391</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>28.461536243000001</v>
+        <v>28.461550826</v>
       </c>
       <c r="C192" s="5">
-        <v>-0.1326228659999984</v>
+        <v>-0.13263244299999855</v>
       </c>
       <c r="D192" s="5">
-        <v>-5.4259251206746573</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>-5.4263025293362794</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>28.560696229000001</v>
+        <v>28.560707193999999</v>
       </c>
       <c r="C193" s="5">
-        <v>9.9159986000000089E-2</v>
+        <v>9.9156367999999162E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>4.261849921967964</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>4.2616892048118027</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>28.767427504</v>
+        <v>28.767447134000001</v>
       </c>
       <c r="C194" s="5">
-        <v>0.20673127499999921</v>
+        <v>0.20673994000000206</v>
       </c>
       <c r="D194" s="5">
-        <v>9.0402519994274186</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>9.0406425163657147</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>28.488327803000001</v>
+        <v>28.488276861999999</v>
       </c>
       <c r="C195" s="5">
-        <v>-0.27909970099999981</v>
+        <v>-0.27917027200000177</v>
       </c>
       <c r="D195" s="5">
-        <v>-11.04073880110359</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>-11.04337605486756</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>28.623472622000001</v>
+        <v>28.623414931999999</v>
       </c>
       <c r="C196" s="5">
-        <v>0.13514481900000064</v>
+        <v>0.13513807</v>
       </c>
       <c r="D196" s="5">
-        <v>5.843541679870734</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>5.843252926408149</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>28.636798933000001</v>
+        <v>28.636738388000001</v>
       </c>
       <c r="C197" s="5">
-        <v>1.3326311000000146E-2</v>
+        <v>1.3323456000001954E-2</v>
       </c>
       <c r="D197" s="5">
-        <v>0.56012021524090017</v>
+        <v>0.56000104048439248</v>
       </c>
       <c r="E197" s="5">
-        <v>1.6646165825751735</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>1.664587063814138</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>28.578941946</v>
+        <v>28.578972552</v>
       </c>
       <c r="C198" s="5">
-        <v>-5.785698700000097E-2</v>
+        <v>-5.7765836000001514E-2</v>
       </c>
       <c r="D198" s="5">
-        <v>-2.397686462056281</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>-2.3939558338701095</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>28.608632974999999</v>
+        <v>28.608666613</v>
       </c>
       <c r="C199" s="5">
-        <v>2.9691028999998537E-2</v>
+        <v>2.9694061000000715E-2</v>
       </c>
       <c r="D199" s="5">
-        <v>1.2538437470273944</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>1.2539711695179756</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>28.814309660999999</v>
+        <v>28.814331378999999</v>
       </c>
       <c r="C200" s="5">
-        <v>0.20567668600000033</v>
+        <v>0.20566476599999817</v>
       </c>
       <c r="D200" s="5">
-        <v>8.9766255883702684</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>8.9760736330158242</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>29.616946111000001</v>
+        <v>29.616961995</v>
       </c>
       <c r="C201" s="5">
-        <v>0.80263645000000139</v>
+        <v>0.80263061600000185</v>
       </c>
       <c r="D201" s="5">
-        <v>39.054379692119625</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>39.054016914169033</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>29.646162797999999</v>
+        <v>29.646176564000001</v>
       </c>
       <c r="C202" s="5">
-        <v>2.9216686999998132E-2</v>
+        <v>2.9214569000000523E-2</v>
       </c>
       <c r="D202" s="5">
-        <v>1.1902265444625248</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>1.1901391511834447</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>29.745384387000001</v>
+        <v>29.745407164</v>
       </c>
       <c r="C203" s="5">
-        <v>9.9221589000002552E-2</v>
+        <v>9.9230599999998503E-2</v>
       </c>
       <c r="D203" s="5">
-        <v>4.0909941012899687</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>4.0913705641157261</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>30.098831533999999</v>
+        <v>30.098837472</v>
       </c>
       <c r="C204" s="5">
-        <v>0.35344714699999713</v>
+        <v>0.35343030800000008</v>
       </c>
       <c r="D204" s="5">
-        <v>15.228685666535814</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>15.227899650242538</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>30.173066076000001</v>
+        <v>30.173065692000002</v>
       </c>
       <c r="C205" s="5">
-        <v>7.423454200000279E-2</v>
+        <v>7.4228220000001954E-2</v>
       </c>
       <c r="D205" s="5">
-        <v>3.0001107497330537</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>2.9998511774597558</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>30.481590902000001</v>
+        <v>30.481593071999999</v>
       </c>
       <c r="C206" s="5">
-        <v>0.30852482599999931</v>
+        <v>0.30852737999999746</v>
       </c>
       <c r="D206" s="5">
-        <v>12.984335245672817</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>12.98444902152891</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>30.491286525</v>
+        <v>30.491242394</v>
       </c>
       <c r="C207" s="5">
-        <v>9.6956229999989318E-3</v>
+        <v>9.649322000001348E-3</v>
       </c>
       <c r="D207" s="5">
-        <v>0.38236598633829555</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>0.38053680773861842</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>30.642168419000001</v>
+        <v>30.642113199000001</v>
       </c>
       <c r="C208" s="5">
-        <v>0.15088189400000118</v>
+        <v>0.15087080500000027</v>
       </c>
       <c r="D208" s="5">
-        <v>6.1023382517267688</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>6.1018865612269657</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>30.817068625000001</v>
+        <v>30.817009316</v>
       </c>
       <c r="C209" s="5">
-        <v>0.17490020600000022</v>
+        <v>0.17489611699999941</v>
       </c>
       <c r="D209" s="5">
-        <v>7.068560190337414</v>
+        <v>7.0684028526222908</v>
       </c>
       <c r="E209" s="5">
-        <v>7.6135244623571907</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>7.613544875325684</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>29.728190859000001</v>
+        <v>29.728230517</v>
       </c>
       <c r="C210" s="5">
-        <v>-1.0888777659999995</v>
+        <v>-1.088778799</v>
       </c>
       <c r="D210" s="5">
-        <v>-35.057969855917193</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>-35.055430387466622</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>30.122930832000002</v>
+        <v>30.122973554000001</v>
       </c>
       <c r="C211" s="5">
-        <v>0.39473997300000008</v>
+        <v>0.39474303700000135</v>
       </c>
       <c r="D211" s="5">
-        <v>17.150710881816057</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>17.150829300177527</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>30.331981016</v>
+        <v>30.332005825</v>
       </c>
       <c r="C212" s="5">
-        <v>0.20905018399999875</v>
+        <v>0.2090322709999981</v>
       </c>
       <c r="D212" s="5">
-        <v>8.6532224262079396</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>8.6524396840407025</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>30.330296324999999</v>
+        <v>30.330313180000001</v>
       </c>
       <c r="C213" s="5">
-        <v>-1.6846910000012372E-3</v>
+        <v>-1.6926449999985493E-3</v>
       </c>
       <c r="D213" s="5">
-        <v>-6.6629731399359127E-2</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>-6.6944161771032018E-2</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>30.448157593000001</v>
+        <v>30.448168473999999</v>
       </c>
       <c r="C214" s="5">
-        <v>0.11786126800000218</v>
+        <v>0.11785529399999817</v>
       </c>
       <c r="D214" s="5">
-        <v>4.7640754883426339</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>4.7638261249562719</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>30.539066137999999</v>
+        <v>30.539084590000002</v>
       </c>
       <c r="C215" s="5">
-        <v>9.0908544999997787E-2</v>
+        <v>9.0916116000002489E-2</v>
       </c>
       <c r="D215" s="5">
-        <v>3.6422434268690296</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>3.6425504339617332</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>30.276368639000001</v>
+        <v>30.276367691000001</v>
       </c>
       <c r="C216" s="5">
-        <v>-0.26269749899999795</v>
+        <v>-0.26271689900000084</v>
       </c>
       <c r="D216" s="5">
-        <v>-9.8477887561693187</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>-9.8484762771019252</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>30.202344056000001</v>
+        <v>30.202334707999999</v>
       </c>
       <c r="C217" s="5">
-        <v>-7.4024582999999922E-2</v>
+        <v>-7.4032983000002162E-2</v>
       </c>
       <c r="D217" s="5">
-        <v>-2.8948209123273005</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>-2.8951450887632402</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>30.310294425999999</v>
+        <v>30.310281920000001</v>
       </c>
       <c r="C218" s="5">
-        <v>0.10795036999999752</v>
+        <v>0.10794721200000268</v>
       </c>
       <c r="D218" s="5">
-        <v>4.3744146216048607</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>4.3742855062791186</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>30.640520509000002</v>
+        <v>30.640491507</v>
       </c>
       <c r="C219" s="5">
-        <v>0.330226083000003</v>
+        <v>0.33020958699999881</v>
       </c>
       <c r="D219" s="5">
-        <v>13.886383934024815</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>13.885654254009694</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>31.027740425000001</v>
+        <v>31.027695639000001</v>
       </c>
       <c r="C220" s="5">
-        <v>0.38721991599999939</v>
+        <v>0.38720413200000081</v>
       </c>
       <c r="D220" s="5">
-        <v>16.26476831929331</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>16.264075065843464</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>31.005260412999998</v>
+        <v>31.005207367000001</v>
       </c>
       <c r="C221" s="5">
-        <v>-2.2480012000002603E-2</v>
+        <v>-2.2488272000000364E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>-0.86595989782999316</v>
+        <v>-0.86627806210703984</v>
       </c>
       <c r="E221" s="5">
-        <v>0.6106738778111076</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>0.61069537627809201</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>30.965077303000001</v>
+        <v>30.965123609999999</v>
       </c>
       <c r="C222" s="5">
-        <v>-4.0183109999997413E-2</v>
+        <v>-4.0083757000001441E-2</v>
       </c>
       <c r="D222" s="5">
-        <v>-1.5441734447502298</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>-1.5403851891890419</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>31.333138786999999</v>
+        <v>31.333184635999999</v>
       </c>
       <c r="C223" s="5">
-        <v>0.36806148399999827</v>
+        <v>0.36806102599999946</v>
       </c>
       <c r="D223" s="5">
-        <v>15.234044717654371</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>15.23400021363619</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>31.234646595000001</v>
+        <v>31.234668497000001</v>
       </c>
       <c r="C224" s="5">
-        <v>-9.8492191999998369E-2</v>
+        <v>-9.8516138999997338E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>-3.7075294809797876</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-3.7084100512301155</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>32.063086052999999</v>
+        <v>32.063100151999997</v>
       </c>
       <c r="C225" s="5">
-        <v>0.8284394579999983</v>
+        <v>0.82843165499999571</v>
       </c>
       <c r="D225" s="5">
-        <v>36.906696003977558</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>36.90626642182346</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>32.379553625</v>
+        <v>32.379560521999998</v>
       </c>
       <c r="C226" s="5">
-        <v>0.31646757200000053</v>
+        <v>0.31646037000000149</v>
       </c>
       <c r="D226" s="5">
-        <v>12.508786746941801</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>12.508480648763687</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>32.590808361999997</v>
+        <v>32.590821470999998</v>
       </c>
       <c r="C227" s="5">
-        <v>0.21125473699999731</v>
+        <v>0.2112609489999997</v>
       </c>
       <c r="D227" s="5">
-        <v>8.1163316895600968</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>8.1165771897571801</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>33.458911184000002</v>
+        <v>33.458904021000002</v>
       </c>
       <c r="C228" s="5">
-        <v>0.86810282200000444</v>
+        <v>0.86808255000000401</v>
       </c>
       <c r="D228" s="5">
-        <v>37.088195033224316</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>37.087181165488303</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>33.937617582999998</v>
+        <v>33.937604952000001</v>
       </c>
       <c r="C229" s="5">
-        <v>0.47870639899999645</v>
+        <v>0.47870093099999877</v>
       </c>
       <c r="D229" s="5">
-        <v>18.586314057895969</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>18.586089076946834</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>34.461829719999997</v>
+        <v>34.461815012000002</v>
       </c>
       <c r="C230" s="5">
-        <v>0.52421213699999925</v>
+        <v>0.52421006000000148</v>
       </c>
       <c r="D230" s="5">
-        <v>20.194270766246358</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>20.194192003180756</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>34.801909698000003</v>
+        <v>34.801885402000003</v>
       </c>
       <c r="C231" s="5">
-        <v>0.34007997800000567</v>
+        <v>0.34007039000000105</v>
       </c>
       <c r="D231" s="5">
-        <v>12.506320970123962</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>12.505954652309171</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>35.135388472000002</v>
+        <v>35.135352664000003</v>
       </c>
       <c r="C232" s="5">
-        <v>0.33347877399999959</v>
+        <v>0.33346726199999921</v>
       </c>
       <c r="D232" s="5">
-        <v>12.124419126291341</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>12.123987195487796</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>35.526400588000001</v>
+        <v>35.526361078999997</v>
       </c>
       <c r="C233" s="5">
-        <v>0.39101211599999885</v>
+        <v>0.39100841499999461</v>
       </c>
       <c r="D233" s="5">
-        <v>14.202966797723903</v>
+        <v>14.202839403185541</v>
       </c>
       <c r="E233" s="5">
-        <v>14.581848740429738</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>14.581917348541996</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>35.804327272999998</v>
+        <v>35.804369801999997</v>
       </c>
       <c r="C234" s="5">
-        <v>0.27792668499999706</v>
+        <v>0.27800872299999924</v>
       </c>
       <c r="D234" s="5">
-        <v>9.8023705208752929</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>9.8054010023963745</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>36.219792744999999</v>
+        <v>36.219835041000003</v>
       </c>
       <c r="C235" s="5">
-        <v>0.41546547200000106</v>
+        <v>0.41546523900000665</v>
       </c>
       <c r="D235" s="5">
-        <v>14.848496043036373</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>14.848468399480574</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>36.069946608999999</v>
+        <v>36.069965246000002</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.14984613600000074</v>
+        <v>-0.14986979500000075</v>
       </c>
       <c r="D236" s="5">
-        <v>-4.8531394350382673</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-4.8538827973023002</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>36.004690586000002</v>
+        <v>36.004701427000001</v>
       </c>
       <c r="C237" s="5">
-        <v>-6.5256022999996333E-2</v>
+        <v>-6.5263819000001888E-2</v>
       </c>
       <c r="D237" s="5">
-        <v>-2.1495103646892666</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-2.1497635123333581</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>36.131567699999998</v>
+        <v>36.131570801000002</v>
       </c>
       <c r="C238" s="5">
-        <v>0.12687711399999557</v>
+        <v>0.12686937400000176</v>
       </c>
       <c r="D238" s="5">
-        <v>4.311614735396474</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>4.3113452683153808</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>36.119418136</v>
+        <v>36.119425218000003</v>
       </c>
       <c r="C239" s="5">
-        <v>-1.2149563999997781E-2</v>
+        <v>-1.2145582999998794E-2</v>
       </c>
       <c r="D239" s="5">
-        <v>-0.40276534582616152</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-0.40263358268985971</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>35.956366021999997</v>
+        <v>35.956358062</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.16305211400000275</v>
+        <v>-0.16306715600000388</v>
       </c>
       <c r="D240" s="5">
-        <v>-5.2846066263393388</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-5.2850810938735222</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>35.878667929999999</v>
+        <v>35.878657795000002</v>
       </c>
       <c r="C241" s="5">
-        <v>-7.7698091999998553E-2</v>
+        <v>-7.7700266999997325E-2</v>
       </c>
       <c r="D241" s="5">
-        <v>-2.5624816546643503</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-2.5625530963056753</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>35.707664688999998</v>
+        <v>35.707652232000001</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.17100324100000108</v>
+        <v>-0.17100556300000136</v>
       </c>
       <c r="D242" s="5">
-        <v>-5.5718137935338419</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-5.5718890122016029</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>35.728864379999997</v>
+        <v>35.728849269999998</v>
       </c>
       <c r="C243" s="5">
-        <v>2.1199690999999632E-2</v>
+        <v>2.1197037999996837E-2</v>
       </c>
       <c r="D243" s="5">
-        <v>0.71477268334425581</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>0.71468319219869514</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>35.701279792000001</v>
+        <v>35.70125891</v>
       </c>
       <c r="C244" s="5">
-        <v>-2.7584587999996302E-2</v>
+        <v>-2.7590359999997816E-2</v>
       </c>
       <c r="D244" s="5">
-        <v>-0.92254004081767649</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-0.92273264925460952</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>35.742427745000001</v>
+        <v>35.742406809999999</v>
       </c>
       <c r="C245" s="5">
-        <v>4.1147952999999404E-2</v>
+        <v>4.1147899999998572E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>1.39187610101279</v>
+        <v>1.3918751161357434</v>
       </c>
       <c r="E245" s="5">
-        <v>0.60807499049866376</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>0.60812794904487877</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>35.870555578000001</v>
+        <v>35.870581184000002</v>
       </c>
       <c r="C246" s="5">
-        <v>0.12812783300000063</v>
+        <v>0.12817437400000387</v>
       </c>
       <c r="D246" s="5">
-        <v>4.3875402860063861</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>4.3891681968164509</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>35.717962544000002</v>
+        <v>35.717990893</v>
       </c>
       <c r="C247" s="5">
-        <v>-0.1525930339999988</v>
+        <v>-0.15259029100000276</v>
       </c>
       <c r="D247" s="5">
-        <v>-4.9870306331772696</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>-4.9869395966146035</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>35.892746576999997</v>
+        <v>35.892756949999999</v>
       </c>
       <c r="C248" s="5">
-        <v>0.17478403299999457</v>
+        <v>0.17476605699999936</v>
       </c>
       <c r="D248" s="5">
-        <v>6.0327880562526692</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>6.032145893790708</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>35.421343112000002</v>
+        <v>35.421347719000003</v>
       </c>
       <c r="C249" s="5">
-        <v>-0.47140346499999453</v>
+        <v>-0.47140923099999554</v>
       </c>
       <c r="D249" s="5">
-        <v>-14.67034560859557</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>-14.670508352948042</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>35.373811631000002</v>
+        <v>35.373812008999998</v>
       </c>
       <c r="C250" s="5">
-        <v>-4.7531481000000042E-2</v>
+        <v>-4.7535710000005338E-2</v>
       </c>
       <c r="D250" s="5">
-        <v>-1.5984344111370397</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>-1.598575373577682</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>35.276971805000002</v>
+        <v>35.276974457000001</v>
       </c>
       <c r="C251" s="5">
-        <v>-9.6839826000000073E-2</v>
+        <v>-9.6837551999996663E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>-3.2361209828387749</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>-3.2360460984282247</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>35.556747946000002</v>
+        <v>35.556743472000001</v>
       </c>
       <c r="C252" s="5">
-        <v>0.27977614099999926</v>
+        <v>0.2797690149999994</v>
       </c>
       <c r="D252" s="5">
-        <v>9.943313522376851</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>9.9430483347327616</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>35.754550827000003</v>
+        <v>35.754546142000002</v>
       </c>
       <c r="C253" s="5">
-        <v>0.19780288100000121</v>
+        <v>0.19780267000000151</v>
       </c>
       <c r="D253" s="5">
-        <v>6.8837101328298456</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>6.8837034565636834</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>35.737612458999998</v>
+        <v>35.737605748999997</v>
       </c>
       <c r="C254" s="5">
-        <v>-1.6938368000005255E-2</v>
+        <v>-1.6940393000005827E-2</v>
       </c>
       <c r="D254" s="5">
-        <v>-0.56700933805786669</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>-0.56707702219621625</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>35.767309617999999</v>
+        <v>35.767298955000001</v>
       </c>
       <c r="C255" s="5">
-        <v>2.969715900000125E-2</v>
+        <v>2.9693206000004579E-2</v>
       </c>
       <c r="D255" s="5">
-        <v>1.001743345285977</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>1.0016095818388582</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>35.753110147000001</v>
+        <v>35.753100140000001</v>
       </c>
       <c r="C256" s="5">
-        <v>-1.4199470999997743E-2</v>
+        <v>-1.4198815000000309E-2</v>
       </c>
       <c r="D256" s="5">
-        <v>-0.47535611465672201</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>-0.47533434305002675</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>35.659153895000003</v>
+        <v>35.659148686000002</v>
       </c>
       <c r="C257" s="5">
-        <v>-9.395625199999813E-2</v>
+        <v>-9.3951453999999046E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>-3.1083195568298083</v>
+        <v>-3.1081639708379072</v>
       </c>
       <c r="E257" s="5">
-        <v>-0.2329831946338512</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>-0.23293933294022962</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>35.743614680999997</v>
+        <v>35.7436243</v>
       </c>
       <c r="C258" s="5">
-        <v>8.4460785999993959E-2</v>
+        <v>8.44756139999987E-2</v>
       </c>
       <c r="D258" s="5">
-        <v>2.8795903434252423</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>2.8801029177462301</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>35.749128550999998</v>
+        <v>35.749142311999996</v>
       </c>
       <c r="C259" s="5">
-        <v>5.5138700000014751E-3</v>
+        <v>5.5180119999960198E-3</v>
       </c>
       <c r="D259" s="5">
-        <v>0.18527115310287279</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>0.18541039640294077</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>35.931899610999999</v>
+        <v>35.931906253999998</v>
       </c>
       <c r="C260" s="5">
-        <v>0.18277106000000032</v>
+        <v>0.18276394200000112</v>
       </c>
       <c r="D260" s="5">
-        <v>6.3106117043397081</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>6.3103564891447306</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>36.043101972999999</v>
+        <v>36.043102990000001</v>
       </c>
       <c r="C261" s="5">
-        <v>0.11120236200000022</v>
+        <v>0.11119673600000368</v>
       </c>
       <c r="D261" s="5">
-        <v>3.7776410919645453</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>3.7774459969005747</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>35.993484221999999</v>
+        <v>35.993483126000001</v>
       </c>
       <c r="C262" s="5">
-        <v>-4.9617750999999544E-2</v>
+        <v>-4.9619864000000291E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>-1.6394968179462177</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-1.6395660631336351</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>36.074059892000001</v>
+        <v>36.074059462999998</v>
       </c>
       <c r="C263" s="5">
-        <v>8.0575670000001764E-2</v>
+        <v>8.0576336999996556E-2</v>
       </c>
       <c r="D263" s="5">
-        <v>2.7196652520967257</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>2.7196881270548756</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>36.210245950000001</v>
+        <v>36.210243810000001</v>
       </c>
       <c r="C264" s="5">
-        <v>0.13618605799999983</v>
+        <v>0.13618434700000392</v>
       </c>
       <c r="D264" s="5">
-        <v>4.6254724976496409</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>4.6254132288914285</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>36.213453127000001</v>
+        <v>36.213464752999997</v>
       </c>
       <c r="C265" s="5">
-        <v>3.207177000000172E-3</v>
+        <v>3.2209429999952022E-3</v>
       </c>
       <c r="D265" s="5">
-        <v>0.10633696809199122</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>0.10679362239649492</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>36.248538822999997</v>
+        <v>36.248531960999998</v>
       </c>
       <c r="C266" s="5">
-        <v>3.5085695999995892E-2</v>
+        <v>3.506720800000096E-2</v>
       </c>
       <c r="D266" s="5">
-        <v>1.1688450527909344</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>1.1682254824446625</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>36.421036710999999</v>
+        <v>36.421022880999999</v>
       </c>
       <c r="C267" s="5">
-        <v>0.17249788800000232</v>
+        <v>0.17249092000000132</v>
       </c>
       <c r="D267" s="5">
-        <v>5.8623634118809553</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>5.8621215105532309</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>36.412369554000001</v>
+        <v>36.412359494</v>
       </c>
       <c r="C268" s="5">
-        <v>-8.6671569999978715E-3</v>
+        <v>-8.6633869999985791E-3</v>
       </c>
       <c r="D268" s="5">
-        <v>-0.28519194973142259</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>-0.28506816860582873</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>36.494083041000003</v>
+        <v>36.494077509999997</v>
       </c>
       <c r="C269" s="5">
-        <v>8.1713487000001805E-2</v>
+        <v>8.1718015999996396E-2</v>
       </c>
       <c r="D269" s="5">
-        <v>2.7264238874931568</v>
+        <v>2.7265776332558778</v>
       </c>
       <c r="E269" s="5">
-        <v>2.3414160315146315</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>2.34141547054878</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>37.087974852999999</v>
+        <v>37.087983735999998</v>
       </c>
       <c r="C270" s="5">
-        <v>0.59389181199999541</v>
+        <v>0.59390622600000142</v>
       </c>
       <c r="D270" s="5">
-        <v>21.374643285386476</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>21.37521287907671</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>37.012428438999997</v>
+        <v>37.012439360000002</v>
       </c>
       <c r="C271" s="5">
-        <v>-7.5546414000001505E-2</v>
+        <v>-7.5544375999996305E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>-2.4171426086349479</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>-2.4170775581944026</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>36.983915293000003</v>
+        <v>36.983921653000003</v>
       </c>
       <c r="C272" s="5">
-        <v>-2.8513145999994549E-2</v>
+        <v>-2.8517706999998893E-2</v>
       </c>
       <c r="D272" s="5">
-        <v>-0.92053332980503999</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>-0.92067968557065782</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>37.667124219000002</v>
+        <v>37.667128191000003</v>
       </c>
       <c r="C273" s="5">
-        <v>0.68320892599999894</v>
+        <v>0.68320653800000031</v>
       </c>
       <c r="D273" s="5">
-        <v>24.564687432810707</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>24.564588005425669</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>37.887386288000002</v>
+        <v>37.887383401999998</v>
       </c>
       <c r="C274" s="5">
-        <v>0.22026206900000034</v>
+        <v>0.22025521099999423</v>
       </c>
       <c r="D274" s="5">
-        <v>7.2472536334279525</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>7.2470198906706695</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>38.103560584999997</v>
+        <v>38.103555704000001</v>
       </c>
       <c r="C275" s="5">
-        <v>0.21617429699999491</v>
+        <v>0.21617230200000392</v>
       </c>
       <c r="D275" s="5">
-        <v>7.0658505002193284</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>7.0657837873017604</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>38.412633376000002</v>
+        <v>38.412636251999999</v>
       </c>
       <c r="C276" s="5">
-        <v>0.30907279100000551</v>
+        <v>0.30908054799999718</v>
       </c>
       <c r="D276" s="5">
-        <v>10.179869161222754</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>10.180137519347255</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>38.650029758000002</v>
+        <v>38.650059421999998</v>
       </c>
       <c r="C277" s="5">
-        <v>0.23739638200000002</v>
+        <v>0.23742316999999957</v>
       </c>
       <c r="D277" s="5">
-        <v>7.6735462708739766</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>7.6744412112196958</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>38.965451645999998</v>
+        <v>38.965434702000003</v>
       </c>
       <c r="C278" s="5">
-        <v>0.31542188799999593</v>
+        <v>0.31537528000000492</v>
       </c>
       <c r="D278" s="5">
-        <v>10.244918871740282</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>10.243328248544859</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>39.181158031000002</v>
+        <v>39.181133748000001</v>
       </c>
       <c r="C279" s="5">
-        <v>0.21570638500000427</v>
+        <v>0.21569904599999745</v>
       </c>
       <c r="D279" s="5">
-        <v>6.8490436814076405</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>6.8488065851002755</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>39.486567284000003</v>
+        <v>39.486548460000002</v>
       </c>
       <c r="C280" s="5">
-        <v>0.30540925300000055</v>
+        <v>0.30541471200000103</v>
       </c>
       <c r="D280" s="5">
-        <v>9.7653718454834504</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>9.7655602599007416</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>39.847203374999999</v>
+        <v>39.847183399000002</v>
       </c>
       <c r="C281" s="5">
-        <v>0.36063609099999638</v>
+        <v>0.36063493900000054</v>
       </c>
       <c r="D281" s="5">
-        <v>11.527403275645254</v>
+        <v>11.527370358229749</v>
       </c>
       <c r="E281" s="5">
-        <v>9.1881205241761243</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>9.1880823349520071</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>39.898249651</v>
+        <v>39.898234604000002</v>
       </c>
       <c r="C282" s="5">
-        <v>5.1046276000001001E-2</v>
+        <v>5.1051205000000266E-2</v>
       </c>
       <c r="D282" s="5">
-        <v>1.5481380648715737</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>1.5482893888065785</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>40.116536635000003</v>
+        <v>40.116622387</v>
       </c>
       <c r="C283" s="5">
-        <v>0.21828698400000235</v>
+        <v>0.21838778299999717</v>
       </c>
       <c r="D283" s="5">
-        <v>6.7665144394543297</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>6.7697363228628404</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>40.156803295000003</v>
+        <v>40.156805357000003</v>
       </c>
       <c r="C284" s="5">
-        <v>4.0266660000000343E-2</v>
+        <v>4.0182970000003593E-2</v>
       </c>
       <c r="D284" s="5">
-        <v>1.2111624053708248</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>1.2086286504074506</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>40.285409498999996</v>
+        <v>40.285411508999999</v>
       </c>
       <c r="C285" s="5">
-        <v>0.12860620399999334</v>
+        <v>0.12860615199999614</v>
       </c>
       <c r="D285" s="5">
-        <v>3.9115425549212102</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>3.9115407409820557</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>40.462339059000001</v>
+        <v>40.462325563</v>
       </c>
       <c r="C286" s="5">
-        <v>0.17692956000000493</v>
+        <v>0.17691405400000093</v>
       </c>
       <c r="D286" s="5">
-        <v>5.3994704378919289</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>5.3989854680752458</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>40.500755192</v>
+        <v>40.500744351999998</v>
       </c>
       <c r="C287" s="5">
-        <v>3.8416132999998354E-2</v>
+        <v>3.8418788999997844E-2</v>
       </c>
       <c r="D287" s="5">
-        <v>1.1452834565693681</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>1.145363436732838</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>40.643096634000003</v>
+        <v>40.643099702999997</v>
       </c>
       <c r="C288" s="5">
-        <v>0.14234144200000287</v>
+        <v>0.14235535099999908</v>
       </c>
       <c r="D288" s="5">
-        <v>4.2999312628763775</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>4.3003607629614082</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>40.726477670999998</v>
+        <v>40.726522680000002</v>
       </c>
       <c r="C289" s="5">
-        <v>8.3381036999995217E-2</v>
+        <v>8.3422977000005005E-2</v>
       </c>
       <c r="D289" s="5">
-        <v>2.4898200035016416</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>2.4910863448156739</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>40.752053400000001</v>
+        <v>40.752023413000003</v>
       </c>
       <c r="C290" s="5">
-        <v>2.5575729000003378E-2</v>
+        <v>2.5500733000001219E-2</v>
       </c>
       <c r="D290" s="5">
-        <v>0.75619358673495451</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>0.75396771377280736</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>40.840559331000001</v>
+        <v>40.840522657000001</v>
       </c>
       <c r="C291" s="5">
-        <v>8.850593100000026E-2</v>
+        <v>8.8499243999997645E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>2.6375355291029301</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>2.6373358297714367</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>41.364076820999998</v>
+        <v>41.364045173000001</v>
       </c>
       <c r="C292" s="5">
-        <v>0.52351748999999614</v>
+        <v>0.52352251599999988</v>
       </c>
       <c r="D292" s="5">
-        <v>16.514467955211366</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>16.514653732981266</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>41.499755706999998</v>
+        <v>41.499719603000003</v>
       </c>
       <c r="C293" s="5">
-        <v>0.13567888600000089</v>
+        <v>0.13567443000000168</v>
       </c>
       <c r="D293" s="5">
-        <v>4.0079292987546422</v>
+        <v>4.0077984076360318</v>
       </c>
       <c r="E293" s="5">
-        <v>4.1472228714469983</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>4.1471844758831145</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>41.566648034000004</v>
+        <v>41.566608807999998</v>
       </c>
       <c r="C294" s="5">
-        <v>6.6892327000005025E-2</v>
+        <v>6.68892049999954E-2</v>
       </c>
       <c r="D294" s="5">
-        <v>1.9514874991701792</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>1.9513973231375381</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>41.659097889999998</v>
+        <v>41.659274613999997</v>
       </c>
       <c r="C295" s="5">
-        <v>9.2449855999994668E-2</v>
+        <v>9.2665805999999407E-2</v>
       </c>
       <c r="D295" s="5">
-        <v>2.7018545612959022</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>2.7082458891488637</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>41.920098160999999</v>
+        <v>41.920100769999998</v>
       </c>
       <c r="C296" s="5">
-        <v>0.26100027100000034</v>
+        <v>0.26082615600000025</v>
       </c>
       <c r="D296" s="5">
-        <v>7.7827241956551108</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>7.7773180789469487</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>41.883158025999997</v>
+        <v>41.883161487999999</v>
       </c>
       <c r="C297" s="5">
-        <v>-3.6940135000001817E-2</v>
+        <v>-3.6939281999998741E-2</v>
       </c>
       <c r="D297" s="5">
-        <v>-1.0523341318275259</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>-1.0523098844152146</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>42.113254769999998</v>
+        <v>42.113231476999999</v>
       </c>
       <c r="C298" s="5">
-        <v>0.2300967440000008</v>
+        <v>0.23006998900000042</v>
       </c>
       <c r="D298" s="5">
-        <v>6.7954246138748564</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>6.7946098587414738</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>42.305744685000001</v>
+        <v>42.305728133000002</v>
       </c>
       <c r="C299" s="5">
-        <v>0.19248991500000301</v>
+        <v>0.19249665600000299</v>
       </c>
       <c r="D299" s="5">
-        <v>5.6249307953268879</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>5.62513594881624</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>42.635486948</v>
+        <v>42.635490425</v>
       </c>
       <c r="C300" s="5">
-        <v>0.32974226299999998</v>
+        <v>0.32976229199999807</v>
       </c>
       <c r="D300" s="5">
-        <v>9.7646762659318256</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>9.7652990271938087</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>42.840781898000003</v>
+        <v>42.840824261000002</v>
       </c>
       <c r="C301" s="5">
-        <v>0.20529495000000253</v>
+        <v>0.20533383600000121</v>
       </c>
       <c r="D301" s="5">
-        <v>5.9336493504664967</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>5.9348027138807602</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>42.629801102000002</v>
+        <v>42.629753168999997</v>
       </c>
       <c r="C302" s="5">
-        <v>-0.21098079600000119</v>
+        <v>-0.21107109200000451</v>
       </c>
       <c r="D302" s="5">
-        <v>-5.752245321734673</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>-5.7546353189440458</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>42.813802424999999</v>
+        <v>42.813745730000001</v>
       </c>
       <c r="C303" s="5">
-        <v>0.18400132299999683</v>
+        <v>0.18399256100000372</v>
       </c>
       <c r="D303" s="5">
-        <v>5.3042575564371308</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>5.3040050520559712</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>42.728148036999997</v>
+        <v>42.728098023999998</v>
       </c>
       <c r="C304" s="5">
-        <v>-8.5654388000001802E-2</v>
+        <v>-8.5647706000003154E-2</v>
       </c>
       <c r="D304" s="5">
-        <v>-2.3745095443920339</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>-2.3743294490503386</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>42.744995392</v>
+        <v>42.744942068999997</v>
       </c>
       <c r="C305" s="5">
-        <v>1.6847355000003006E-2</v>
+        <v>1.6844044999999142E-2</v>
       </c>
       <c r="D305" s="5">
-        <v>0.47417748962288453</v>
+        <v>0.47408468199929832</v>
       </c>
       <c r="E305" s="5">
-        <v>3.000595217455615</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>3.0005563360721466</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>42.902814573000001</v>
+        <v>42.902757901000001</v>
       </c>
       <c r="C306" s="5">
-        <v>0.1578191810000007</v>
+        <v>0.15781583200000426</v>
       </c>
       <c r="D306" s="5">
-        <v>4.5216162838286333</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>4.521524131679322</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>42.872442335000002</v>
+        <v>42.872722445999997</v>
       </c>
       <c r="C307" s="5">
-        <v>-3.0372237999998219E-2</v>
+        <v>-3.0035455000003708E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>-0.84621745016774108</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>-0.83687135788418354</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>42.849209086999998</v>
+        <v>42.849225242999999</v>
       </c>
       <c r="C308" s="5">
-        <v>-2.3233248000003925E-2</v>
+        <v>-2.3497202999998024E-2</v>
       </c>
       <c r="D308" s="5">
-        <v>-0.64836405313049017</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>-0.65570371377962067</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>41.867721281000001</v>
+        <v>41.867732949999997</v>
       </c>
       <c r="C309" s="5">
-        <v>-0.98148780599999697</v>
+        <v>-0.98149229300000229</v>
       </c>
       <c r="D309" s="5">
-        <v>-24.275193724953013</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>-24.275283078930855</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>42.060251403999999</v>
+        <v>42.060232321999997</v>
       </c>
       <c r="C310" s="5">
-        <v>0.19253012299999739</v>
+        <v>0.19249937200000033</v>
       </c>
       <c r="D310" s="5">
-        <v>5.6599689360278482</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>5.6590403237664511</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>42.389300396000003</v>
+        <v>42.389302882000003</v>
       </c>
       <c r="C311" s="5">
-        <v>0.32904899200000415</v>
+        <v>0.32907056000000523</v>
       </c>
       <c r="D311" s="5">
-        <v>9.8025980617198805</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>9.8032731250854646</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>42.744587244999998</v>
+        <v>42.744597599999999</v>
       </c>
       <c r="C312" s="5">
-        <v>0.35528684899999519</v>
+        <v>0.35529471799999612</v>
       </c>
       <c r="D312" s="5">
-        <v>10.534676881900307</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>10.534920420117011</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>43.017297245999998</v>
+        <v>43.017317065999997</v>
       </c>
       <c r="C313" s="5">
-        <v>0.27271000100000009</v>
+        <v>0.27271946599999808</v>
       </c>
       <c r="D313" s="5">
-        <v>7.9304311480480338</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>7.9307141315457574</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>42.704414950999997</v>
+        <v>42.704310722999999</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.31288229500000142</v>
+        <v>-0.31300634299999786</v>
       </c>
       <c r="D314" s="5">
-        <v>-8.387260071932868</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>-8.3904497142253334</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>42.770051709000001</v>
+        <v>42.769917149000001</v>
       </c>
       <c r="C315" s="5">
-        <v>6.5636758000003681E-2</v>
+        <v>6.5606426000002216E-2</v>
       </c>
       <c r="D315" s="5">
-        <v>1.8600738574519715</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>1.8592115818999888</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>42.777140576999997</v>
+        <v>42.777029083000002</v>
       </c>
       <c r="C316" s="5">
-        <v>7.0888679999967508E-3</v>
+        <v>7.1119340000009856E-3</v>
       </c>
       <c r="D316" s="5">
-        <v>0.19907388744049292</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>0.19972286228271408</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>42.886295560999997</v>
+        <v>42.886238122999998</v>
       </c>
       <c r="C317" s="5">
-        <v>0.1091549839999999</v>
+        <v>0.10920903999999609</v>
       </c>
       <c r="D317" s="5">
-        <v>3.1053973626333109</v>
+        <v>3.1069650949334005</v>
       </c>
       <c r="E317" s="5">
-        <v>0.33056540936355905</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>0.33055619486375143</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>42.861879195999997</v>
+        <v>42.861875325</v>
       </c>
       <c r="C318" s="5">
-        <v>-2.441636500000044E-2</v>
+        <v>-2.436279799999852E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>-0.68105825994010383</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>-0.67956966065403357</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>42.927932990999999</v>
+        <v>42.928287912999998</v>
       </c>
       <c r="C319" s="5">
-        <v>6.6053795000001969E-2</v>
+        <v>6.6412587999998607E-2</v>
       </c>
       <c r="D319" s="5">
-        <v>1.8650573065247755</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>1.8752746428313927</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>42.968344135000002</v>
+        <v>42.968426352000002</v>
       </c>
       <c r="C320" s="5">
-        <v>4.0411144000003674E-2</v>
+        <v>4.0138439000003245E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>1.13551330183157</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>1.1278017388852257</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>43.84931134</v>
+        <v>43.849375018000003</v>
       </c>
       <c r="C321" s="5">
-        <v>0.88096720499999748</v>
+        <v>0.88094866600000188</v>
       </c>
       <c r="D321" s="5">
-        <v>27.57627377753915</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>27.575567674778267</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>44.112165367000003</v>
+        <v>44.112180312</v>
       </c>
       <c r="C322" s="5">
-        <v>0.26285402700000304</v>
+        <v>0.26280529399999608</v>
       </c>
       <c r="D322" s="5">
-        <v>7.4353485016609433</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>7.4339130835543665</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>43.874631551999997</v>
+        <v>43.874686552999997</v>
       </c>
       <c r="C323" s="5">
-        <v>-0.23753381500000614</v>
+        <v>-0.23749375900000302</v>
       </c>
       <c r="D323" s="5">
-        <v>-6.2737445079458549</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>-6.2727156147384555</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>43.74674693</v>
+        <v>43.746791199</v>
       </c>
       <c r="C324" s="5">
-        <v>-0.12788462199999628</v>
+        <v>-0.12789535399999608</v>
       </c>
       <c r="D324" s="5">
-        <v>-3.4421967022059907</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>-3.4424767072999574</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>43.787546925999997</v>
+        <v>43.787498102000001</v>
       </c>
       <c r="C325" s="5">
-        <v>4.0799995999996952E-2</v>
+        <v>4.0706903000000239E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>1.1249275089546318</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>1.1223464796939364</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>44.189002060999997</v>
+        <v>44.188748695000001</v>
       </c>
       <c r="C326" s="5">
-        <v>0.40145513499999907</v>
+        <v>0.40125059300000032</v>
       </c>
       <c r="D326" s="5">
-        <v>11.573982972120289</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>11.567799242891731</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>44.238257904999998</v>
+        <v>44.237928029999999</v>
       </c>
       <c r="C327" s="5">
-        <v>4.9255844000001048E-2</v>
+        <v>4.9179334999998048E-2</v>
       </c>
       <c r="D327" s="5">
-        <v>1.3458264268968678</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>1.3437308967125805</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>44.215641562999998</v>
+        <v>44.215356986000003</v>
       </c>
       <c r="C328" s="5">
-        <v>-2.2616341999999179E-2</v>
+        <v>-2.2571043999995766E-2</v>
       </c>
       <c r="D328" s="5">
-        <v>-0.61176524488414374</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>-0.61054792393989699</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>44.307861494999997</v>
+        <v>44.307708456</v>
       </c>
       <c r="C329" s="5">
-        <v>9.2219931999999005E-2</v>
+        <v>9.2351469999996993E-2</v>
       </c>
       <c r="D329" s="5">
-        <v>2.5317339625508195</v>
+        <v>2.5354031945115096</v>
       </c>
       <c r="E329" s="5">
-        <v>3.3147323997196665</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>3.314513921512896</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>44.550601587000003</v>
+        <v>44.550783918</v>
       </c>
       <c r="C330" s="5">
-        <v>0.24274009200000535</v>
+        <v>0.24307546200000019</v>
       </c>
       <c r="D330" s="5">
-        <v>6.7759394658280847</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>6.7856095262881277</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>44.809014531000003</v>
+        <v>44.809793902999999</v>
       </c>
       <c r="C331" s="5">
-        <v>0.25841294399999981</v>
+        <v>0.25900998499999872</v>
       </c>
       <c r="D331" s="5">
-        <v>7.1869314527735817</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>7.2040403433188072</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>44.786215187000003</v>
+        <v>44.786513282000001</v>
       </c>
       <c r="C332" s="5">
-        <v>-2.2799343999999166E-2</v>
+        <v>-2.3280620999997836E-2</v>
       </c>
       <c r="D332" s="5">
-        <v>-0.60886808231485068</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>-0.62167334341359792</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>45.040911897000001</v>
+        <v>45.041035665000003</v>
       </c>
       <c r="C333" s="5">
-        <v>0.25469670999999749</v>
+        <v>0.25452238300000118</v>
       </c>
       <c r="D333" s="5">
-        <v>7.0418845041461786</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>7.0368647417651919</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>44.983940007999998</v>
+        <v>44.983978452000002</v>
       </c>
       <c r="C334" s="5">
-        <v>-5.6971889000003273E-2</v>
+        <v>-5.7057213000000218E-2</v>
       </c>
       <c r="D334" s="5">
-        <v>-1.5073551112594008</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>-1.5095927783109642</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>45.019158640000001</v>
+        <v>45.019078033</v>
       </c>
       <c r="C335" s="5">
-        <v>3.521863200000297E-2</v>
+        <v>3.5099580999997215E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>0.94355490875632775</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>0.94035086373733812</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>44.845870359000003</v>
+        <v>44.845635520999998</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.17328828099999782</v>
+        <v>-0.17344251200000116</v>
       </c>
       <c r="D336" s="5">
-        <v>-4.5225097179015794</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-4.5264578967396218</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>44.951491398999998</v>
+        <v>44.951253336999997</v>
       </c>
       <c r="C337" s="5">
-        <v>0.1056210399999955</v>
+        <v>0.10561781599999875</v>
       </c>
       <c r="D337" s="5">
-        <v>2.8631401907782905</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>2.8630668478592858</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>45.189057955999999</v>
+        <v>45.189023130999999</v>
       </c>
       <c r="C338" s="5">
-        <v>0.23756655700000096</v>
+        <v>0.23776979400000187</v>
       </c>
       <c r="D338" s="5">
-        <v>6.5295738936925307</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>6.5353590388806504</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>45.089243518000004</v>
+        <v>45.087812904000003</v>
       </c>
       <c r="C339" s="5">
-        <v>-9.9814437999995675E-2</v>
+        <v>-0.10121022699999571</v>
       </c>
       <c r="D339" s="5">
-        <v>-2.6186177872987937</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>-2.6547882717696036</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>45.443417605999997</v>
+        <v>45.443705141999999</v>
       </c>
       <c r="C340" s="5">
-        <v>0.3541740879999935</v>
+        <v>0.35589223799999559</v>
       </c>
       <c r="D340" s="5">
-        <v>9.8440244701355937</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>9.8941990420656758</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>45.505414698000003</v>
+        <v>45.505580571000003</v>
       </c>
       <c r="C341" s="5">
-        <v>6.1997092000005694E-2</v>
+        <v>6.187542900000409E-2</v>
       </c>
       <c r="D341" s="5">
-        <v>1.6494641879168714</v>
+        <v>1.646192509052824</v>
       </c>
       <c r="E341" s="5">
-        <v>2.7028007278914634</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>2.7035298297801935</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>45.489374660000003</v>
+        <v>45.489782570000003</v>
       </c>
       <c r="C342" s="5">
-        <v>-1.6040037999999868E-2</v>
+        <v>-1.5798001000000284E-2</v>
       </c>
       <c r="D342" s="5">
-        <v>-0.42216456728384477</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>-0.41580493874261437</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>45.550507426999999</v>
+        <v>45.551908990000001</v>
       </c>
       <c r="C343" s="5">
-        <v>6.1132766999996591E-2</v>
+        <v>6.2126419999998461E-2</v>
       </c>
       <c r="D343" s="5">
-        <v>1.6246427977343991</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>1.6512335319328164</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>45.817825225999997</v>
+        <v>45.818219738000003</v>
       </c>
       <c r="C344" s="5">
-        <v>0.26731779899999708</v>
+        <v>0.26631074800000221</v>
       </c>
       <c r="D344" s="5">
-        <v>7.274135485582045</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>7.2456148157925337</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>45.839849301999998</v>
+        <v>45.839922592000001</v>
       </c>
       <c r="C345" s="5">
-        <v>2.2024076000001003E-2</v>
+        <v>2.1702853999997274E-2</v>
       </c>
       <c r="D345" s="5">
-        <v>0.57835297544646114</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>0.56989076748614753</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>46.178297637999997</v>
+        <v>46.178182647</v>
       </c>
       <c r="C346" s="5">
-        <v>0.33844833599999902</v>
+        <v>0.33826005499999923</v>
       </c>
       <c r="D346" s="5">
-        <v>9.2287210959999921</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>9.2233616168567281</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>46.218036804</v>
+        <v>46.218133754</v>
       </c>
       <c r="C347" s="5">
-        <v>3.9739166000003934E-2</v>
+        <v>3.9951107000000263E-2</v>
       </c>
       <c r="D347" s="5">
-        <v>1.0375729848054238</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>1.0431356433747707</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>46.194796166000003</v>
+        <v>46.193190704999999</v>
       </c>
       <c r="C348" s="5">
-        <v>-2.3240637999997205E-2</v>
+        <v>-2.4943049000000883E-2</v>
       </c>
       <c r="D348" s="5">
-        <v>-0.60175130180402103</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>-0.64569837626456961</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>46.476864894999999</v>
+        <v>46.476115921999998</v>
       </c>
       <c r="C349" s="5">
-        <v>0.28206872899999524</v>
+        <v>0.28292521699999895</v>
       </c>
       <c r="D349" s="5">
-        <v>7.5784389342903546</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>7.6025043356522382</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>46.606651724999999</v>
+        <v>46.606923127999998</v>
       </c>
       <c r="C350" s="5">
-        <v>0.12978683000000046</v>
+        <v>0.13080720600000006</v>
       </c>
       <c r="D350" s="5">
-        <v>3.4029541879299963</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>3.4301796467730794</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>47.058223132000002</v>
+        <v>47.056192715999998</v>
       </c>
       <c r="C351" s="5">
-        <v>0.45157140700000298</v>
+        <v>0.44926958799999994</v>
       </c>
       <c r="D351" s="5">
-        <v>12.266827366732812</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>12.200872825345677</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>47.070558349000002</v>
+        <v>47.072362906000002</v>
       </c>
       <c r="C352" s="5">
-        <v>1.2335217000000398E-2</v>
+        <v>1.617019000000397E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>0.31500593187161474</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>0.41314315595690765</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>46.861197216000001</v>
+        <v>46.861586314</v>
       </c>
       <c r="C353" s="5">
-        <v>-0.20936113300000159</v>
+        <v>-0.21077659200000198</v>
       </c>
       <c r="D353" s="5">
-        <v>-5.2087263299193438</v>
+        <v>-5.2428829953508505</v>
       </c>
       <c r="E353" s="5">
-        <v>2.9793872377556596</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>2.9798669217818041</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>47.042123668000002</v>
+        <v>47.043029521999998</v>
       </c>
       <c r="C354" s="5">
-        <v>0.18092645200000135</v>
+        <v>0.18144320799999747</v>
       </c>
       <c r="D354" s="5">
-        <v>4.7327419360962741</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>4.7465083398325225</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>47.117870994</v>
+        <v>47.119633473</v>
       </c>
       <c r="C355" s="5">
-        <v>7.5747325999998338E-2</v>
+        <v>7.6603951000002724E-2</v>
       </c>
       <c r="D355" s="5">
-        <v>1.9494468474015036</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>1.9716526295551429</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>47.037907592000003</v>
+        <v>47.038070310000002</v>
       </c>
       <c r="C356" s="5">
-        <v>-7.9963401999997075E-2</v>
+        <v>-8.156316299999844E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>-2.0176097243298052</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>-2.0575146306765602</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>47.177241434999999</v>
+        <v>47.177461127999997</v>
       </c>
       <c r="C357" s="5">
-        <v>0.13933384299999574</v>
+        <v>0.13939081799999542</v>
       </c>
       <c r="D357" s="5">
-        <v>3.6130795339271105</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>3.6145684125858057</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>47.097970674000003</v>
+        <v>47.097699237999997</v>
       </c>
       <c r="C358" s="5">
-        <v>-7.9270760999996526E-2</v>
+        <v>-7.9761890000000335E-2</v>
       </c>
       <c r="D358" s="5">
-        <v>-1.9978005752671502</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>-2.0100539860154587</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>47.046557718999999</v>
+        <v>47.046491287000002</v>
       </c>
       <c r="C359" s="5">
-        <v>-5.1412955000003535E-2</v>
+        <v>-5.1207950999994978E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>-1.3021044451386854</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>-1.2969508730866219</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>47.205283629999997</v>
+        <v>47.202379745999998</v>
       </c>
       <c r="C360" s="5">
-        <v>0.15872591099999767</v>
+        <v>0.15588845899999626</v>
       </c>
       <c r="D360" s="5">
-        <v>4.1245421835234719</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>4.0494672408199373</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>47.379047845999999</v>
+        <v>47.377354584000003</v>
       </c>
       <c r="C361" s="5">
-        <v>0.17376421600000214</v>
+        <v>0.17497483800000424</v>
       </c>
       <c r="D361" s="5">
-        <v>4.5077763274788518</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>4.5401102349863498</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>47.447852640999997</v>
+        <v>47.446367057000003</v>
       </c>
       <c r="C362" s="5">
-        <v>6.8804794999998364E-2</v>
+        <v>6.9012473000000796E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>1.7566504713948161</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>1.7620587130852128</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>47.200659608000002</v>
+        <v>47.194309279000002</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.24719303299999495</v>
+        <v>-0.25205777800000106</v>
       </c>
       <c r="D363" s="5">
-        <v>-6.0756785718413475</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>-6.1919649239057462</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>47.408658265</v>
+        <v>47.424080670000002</v>
       </c>
       <c r="C364" s="5">
-        <v>0.20799865699999742</v>
+        <v>0.22977139099999988</v>
       </c>
       <c r="D364" s="5">
-        <v>5.4180937862936984</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>6.0013599878897761</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>47.741234571</v>
+        <v>47.738318906000003</v>
       </c>
       <c r="C365" s="5">
-        <v>0.33257630599999999</v>
+        <v>0.31423823600000134</v>
       </c>
       <c r="D365" s="5">
-        <v>8.7506282007367311</v>
+        <v>8.2476327822484699</v>
       </c>
       <c r="E365" s="5">
-        <v>1.877966008729115</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>1.8708982366183236</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>48.182460534999997</v>
+        <v>48.181966559999999</v>
       </c>
       <c r="C366" s="5">
-        <v>0.44122596399999736</v>
+        <v>0.44364765399999584</v>
       </c>
       <c r="D366" s="5">
-        <v>11.671910483876635</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>11.740035793821502</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>48.293390430000002</v>
+        <v>48.294936810999999</v>
       </c>
       <c r="C367" s="5">
-        <v>0.11092989500000527</v>
+        <v>0.11297025100000013</v>
       </c>
       <c r="D367" s="5">
-        <v>2.797998822125547</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>2.8501581027350342</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>47.563796422999999</v>
+        <v>47.563743182000003</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.72959400700000288</v>
+        <v>-0.73119362899999629</v>
       </c>
       <c r="D368" s="5">
-        <v>-16.696013125724452</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-16.729134268651524</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>33.411904495999998</v>
+        <v>33.412101649</v>
       </c>
       <c r="C369" s="5">
-        <v>-14.151891927000001</v>
+        <v>-14.151641533000003</v>
       </c>
       <c r="D369" s="5">
-        <v>-98.556234576528155</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-98.556112948185273</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>36.643456403999998</v>
+        <v>36.643334256000003</v>
       </c>
       <c r="C370" s="5">
-        <v>3.2315519080000001</v>
+        <v>3.2312326070000026</v>
       </c>
       <c r="D370" s="5">
-        <v>202.7906123055017</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>202.7570622202158</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>40.220160235999998</v>
+        <v>40.220048681999998</v>
       </c>
       <c r="C371" s="5">
-        <v>3.5767038319999997</v>
+        <v>3.5767144259999952</v>
       </c>
       <c r="D371" s="5">
-        <v>205.75134438321979</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>205.7533984400111</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>40.360692991000001</v>
+        <v>40.356801769</v>
       </c>
       <c r="C372" s="5">
-        <v>0.1405327550000024</v>
+        <v>0.13675308700000244</v>
       </c>
       <c r="D372" s="5">
-        <v>4.2744278424807547</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>4.1573197617575941</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>41.158129049999999</v>
+        <v>41.155873640000003</v>
       </c>
       <c r="C373" s="5">
-        <v>0.79743605899999892</v>
+        <v>0.79907187100000243</v>
       </c>
       <c r="D373" s="5">
-        <v>26.463186719362007</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>26.526356699047504</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>42.24070184</v>
+        <v>42.236802539000003</v>
       </c>
       <c r="C374" s="5">
-        <v>1.0825727900000004</v>
+        <v>1.0809288989999999</v>
       </c>
       <c r="D374" s="5">
-        <v>36.554498417719763</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>36.493037214163834</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>42.803586473999999</v>
+        <v>42.791302125000001</v>
       </c>
       <c r="C375" s="5">
-        <v>0.56288463399999955</v>
+        <v>0.5544995859999986</v>
       </c>
       <c r="D375" s="5">
-        <v>17.216408415363627</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>16.942837131302912</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>42.815603002000003</v>
+        <v>42.844761570999999</v>
       </c>
       <c r="C376" s="5">
-        <v>1.2016528000003746E-2</v>
+        <v>5.3459445999997968E-2</v>
       </c>
       <c r="D376" s="5">
-        <v>0.3374044231120088</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>1.5095117111122436</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>42.897902659000003</v>
+        <v>42.895004966000002</v>
       </c>
       <c r="C377" s="5">
-        <v>8.2299657000000082E-2</v>
+        <v>5.0243395000002522E-2</v>
       </c>
       <c r="D377" s="5">
-        <v>2.3311687837991091</v>
+        <v>1.4163334236096281</v>
       </c>
       <c r="E377" s="5">
-        <v>-10.144965783817494</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-10.145547750721629</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>43.096278959999999</v>
+        <v>43.092488904</v>
       </c>
       <c r="C378" s="5">
-        <v>0.19837630099999615</v>
+        <v>0.19748393799999775</v>
       </c>
       <c r="D378" s="5">
-        <v>5.6925975840835585</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>5.6667311098603568</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>42.674094658000001</v>
+        <v>42.676232317</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.42218430199999801</v>
+        <v>-0.41625658699999946</v>
       </c>
       <c r="D379" s="5">
-        <v>-11.142414110634391</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-10.99510217299734</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>43.497522627000002</v>
+        <v>43.498043586999998</v>
       </c>
       <c r="C380" s="5">
-        <v>0.82342796900000081</v>
+        <v>0.82181126999999776</v>
       </c>
       <c r="D380" s="5">
-        <v>25.777360855805355</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>25.719846405502246</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>44.101879373000003</v>
+        <v>44.101925745999999</v>
       </c>
       <c r="C381" s="5">
-        <v>0.60435674600000056</v>
+        <v>0.6038821590000012</v>
       </c>
       <c r="D381" s="5">
-        <v>18.007848398531181</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>17.992378292370013</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>44.448000839999999</v>
+        <v>44.446671735000002</v>
       </c>
       <c r="C382" s="5">
-        <v>0.34612146699999613</v>
+        <v>0.34474598900000331</v>
       </c>
       <c r="D382" s="5">
-        <v>9.8352196061093125</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>9.794428565017089</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>44.672920492000003</v>
+        <v>44.675669990000003</v>
       </c>
       <c r="C383" s="5">
-        <v>0.22491965200000408</v>
+        <v>0.22899825500000048</v>
       </c>
       <c r="D383" s="5">
-        <v>6.244231047640203</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>6.3608853341870386</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>45.449457398</v>
+        <v>45.441549985999998</v>
       </c>
       <c r="C384" s="5">
-        <v>0.77653690599999692</v>
+        <v>0.76587999599999534</v>
       </c>
       <c r="D384" s="5">
-        <v>22.97371353009008</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>22.626616996693617</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>45.620877362999998</v>
+        <v>45.613944390999997</v>
       </c>
       <c r="C385" s="5">
-        <v>0.17141996499999834</v>
+        <v>0.17239440499999859</v>
       </c>
       <c r="D385" s="5">
-        <v>4.6210719951406132</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>4.6487167577911492</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>45.746246743999997</v>
+        <v>45.737671958</v>
       </c>
       <c r="C386" s="5">
-        <v>0.12536938099999873</v>
+        <v>0.12372756700000309</v>
       </c>
       <c r="D386" s="5">
-        <v>3.3479863182218406</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>3.3039953208060746</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>46.071831320000001</v>
+        <v>46.051593539000002</v>
       </c>
       <c r="C387" s="5">
-        <v>0.32558457600000423</v>
+        <v>0.31392158100000245</v>
       </c>
       <c r="D387" s="5">
-        <v>8.8830024750999002</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>8.5543648000869119</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>46.315778217999998</v>
+        <v>46.365042586999998</v>
       </c>
       <c r="C388" s="5">
-        <v>0.24394689799999725</v>
+        <v>0.3134490479999954</v>
       </c>
       <c r="D388" s="5">
-        <v>6.5422544381688486</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>8.480580946346695</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>46.962502807</v>
+        <v>46.961627233999998</v>
       </c>
       <c r="C389" s="5">
-        <v>0.64672458900000152</v>
+        <v>0.59658464700000025</v>
       </c>
       <c r="D389" s="5">
-        <v>18.10471079766134</v>
+        <v>16.581512877508906</v>
       </c>
       <c r="E389" s="5">
-        <v>9.4750556462164006</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>9.4804098314555283</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>47.031245105000004</v>
+        <v>47.024687047</v>
       </c>
       <c r="C390" s="5">
-        <v>6.8742298000003643E-2</v>
+        <v>6.3059813000002407E-2</v>
       </c>
       <c r="D390" s="5">
-        <v>1.7707344128504054</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>1.6233072224257183</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>47.433119212999998</v>
+        <v>47.436870849000002</v>
       </c>
       <c r="C391" s="5">
-        <v>0.40187410799999412</v>
+        <v>0.41218380200000126</v>
       </c>
       <c r="D391" s="5">
-        <v>10.749685564079204</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>11.040505861363293</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>47.524399305999999</v>
+        <v>47.526874702000001</v>
       </c>
       <c r="C392" s="5">
-        <v>9.1280093000001727E-2</v>
+        <v>9.0003852999998912E-2</v>
       </c>
       <c r="D392" s="5">
-        <v>2.3338741392714857</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>2.3007177378228993</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>47.600180582999997</v>
+        <v>47.599849806999998</v>
       </c>
       <c r="C393" s="5">
-        <v>7.578127699999726E-2</v>
+        <v>7.2975104999997598E-2</v>
       </c>
       <c r="D393" s="5">
-        <v>1.9303626273865726</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>1.8581792271494146</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>47.831354937</v>
+        <v>47.829387285000003</v>
       </c>
       <c r="C394" s="5">
-        <v>0.23117435400000375</v>
+        <v>0.22953747800000457</v>
       </c>
       <c r="D394" s="5">
-        <v>5.9861210224825712</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>5.9426471558547966</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>48.011770007000003</v>
+        <v>48.018608663000002</v>
       </c>
       <c r="C395" s="5">
-        <v>0.18041507000000223</v>
+        <v>0.18922137799999916</v>
       </c>
       <c r="D395" s="5">
-        <v>4.6213699342866121</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>4.8520818808918342</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>48.499955601000003</v>
+        <v>48.486953018000001</v>
       </c>
       <c r="C396" s="5">
-        <v>0.48818559400000083</v>
+        <v>0.46834435499999927</v>
       </c>
       <c r="D396" s="5">
-        <v>12.907681174411124</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>12.352787892380812</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>49.024021666000003</v>
+        <v>49.008145472999999</v>
       </c>
       <c r="C397" s="5">
-        <v>0.52406606499999953</v>
+        <v>0.52119245499999778</v>
       </c>
       <c r="D397" s="5">
-        <v>13.765645220064471</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>13.689538341882335</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>49.229854828999997</v>
+        <v>49.207651931999997</v>
       </c>
       <c r="C398" s="5">
-        <v>0.2058331629999941</v>
+        <v>0.19950645899999842</v>
       </c>
       <c r="D398" s="5">
-        <v>5.1563334032413977</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>4.9959340916259087</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>49.882183877999999</v>
+        <v>49.851574395</v>
       </c>
       <c r="C399" s="5">
-        <v>0.65232904900000221</v>
+        <v>0.64392246300000267</v>
       </c>
       <c r="D399" s="5">
-        <v>17.112390547485724</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>16.88393886279065</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>50.249344526000002</v>
+        <v>50.329210189999998</v>
       </c>
       <c r="C400" s="5">
-        <v>0.36716064800000225</v>
+        <v>0.47763579499999764</v>
       </c>
       <c r="D400" s="5">
-        <v>9.1991617754202402</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>12.123033273228522</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>50.022954896000002</v>
+        <v>50.027475666000001</v>
       </c>
       <c r="C401" s="5">
-        <v>-0.2263896299999999</v>
+        <v>-0.3017345239999969</v>
       </c>
       <c r="D401" s="5">
-        <v>-5.2744151776121022</v>
+        <v>-6.9617160891359831</v>
       </c>
       <c r="E401" s="5">
-        <v>6.5167993741249708</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>6.5284118387199719</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>50.259293780999997</v>
+        <v>50.251234813000003</v>
       </c>
       <c r="C402" s="5">
-        <v>0.236338884999995</v>
+        <v>0.22375914700000266</v>
       </c>
       <c r="D402" s="5">
-        <v>5.8192001112809422</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>5.5012933940063347</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>50.259848058000003</v>
+        <v>50.265555112999998</v>
       </c>
       <c r="C403" s="5">
-        <v>5.5427700000620916E-4</v>
+        <v>1.432029999999429E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>1.3234820779639556E-2</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>0.34250540710245581</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>50.611118239</v>
+        <v>50.616087647000001</v>
       </c>
       <c r="C404" s="5">
-        <v>0.35127018099999674</v>
+        <v>0.35053253400000273</v>
       </c>
       <c r="D404" s="5">
-        <v>8.7169200772092115</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>8.6968815462489459</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>50.884009612</v>
+        <v>50.883069642999999</v>
       </c>
       <c r="C405" s="5">
-        <v>0.27289137300000021</v>
+        <v>0.26698199599999839</v>
       </c>
       <c r="D405" s="5">
-        <v>6.6656822221415446</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>6.5164681318810702</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>51.086735331</v>
+        <v>51.083817793000001</v>
       </c>
       <c r="C406" s="5">
-        <v>0.20272571900000003</v>
+        <v>0.20074815000000257</v>
       </c>
       <c r="D406" s="5">
-        <v>4.8870548422095705</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>4.8384343706014521</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>51.415411726999999</v>
+        <v>51.425952182000003</v>
       </c>
       <c r="C407" s="5">
-        <v>0.32867639599999876</v>
+        <v>0.3421343890000017</v>
       </c>
       <c r="D407" s="5">
-        <v>7.999566517017076</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>8.3397761271034163</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>51.483273910000001</v>
+        <v>51.463750441000002</v>
       </c>
       <c r="C408" s="5">
-        <v>6.7862183000002574E-2</v>
+        <v>3.7798258999998779E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>1.5954047071353283</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>0.88557856673479041</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>51.658797444000001</v>
+        <v>51.628782778999998</v>
       </c>
       <c r="C409" s="5">
-        <v>0.17552353399999987</v>
+        <v>0.16503233799999606</v>
       </c>
       <c r="D409" s="5">
-        <v>4.1687913981457436</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>3.9167232466688073</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>52.125878376000003</v>
+        <v>52.084815732000003</v>
       </c>
       <c r="C410" s="5">
-        <v>0.46708093200000178</v>
+        <v>0.45603295300000468</v>
       </c>
       <c r="D410" s="5">
-        <v>11.406141081792963</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>11.129907180762455</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>51.890250238</v>
+        <v>51.855160093000002</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.23562813800000271</v>
+        <v>-0.22965563900000063</v>
       </c>
       <c r="D411" s="5">
-        <v>-5.2915902591998414</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-5.164668108521731</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>52.277498885</v>
+        <v>52.394108211999999</v>
       </c>
       <c r="C412" s="5">
-        <v>0.38724864699999983</v>
+        <v>0.53894811899999695</v>
       </c>
       <c r="D412" s="5">
-        <v>9.3322879380917101</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>13.210231882162526</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>52.700325243000002</v>
+        <v>52.708770972000003</v>
       </c>
       <c r="C413" s="5">
-        <v>0.42282635800000179</v>
+        <v>0.31466276000000448</v>
       </c>
       <c r="D413" s="5">
-        <v>10.149347473573256</v>
+        <v>7.4497091254060566</v>
       </c>
       <c r="E413" s="5">
-        <v>5.3522834717908419</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>5.3596454154537287</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>53.694360187999997</v>
+        <v>53.685508132000002</v>
       </c>
       <c r="C414" s="5">
-        <v>0.99403494499999567</v>
+        <v>0.97673715999999899</v>
       </c>
       <c r="D414" s="5">
-        <v>25.136647389076462</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>24.649384882117829</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>53.911794270999998</v>
+        <v>53.918434828999999</v>
       </c>
       <c r="C415" s="5">
-        <v>0.21743408300000056</v>
+        <v>0.23292669699999635</v>
       </c>
       <c r="D415" s="5">
-        <v>4.9690753854955583</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>5.3325273852464328</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>54.313101414999998</v>
+        <v>54.320317692000003</v>
       </c>
       <c r="C416" s="5">
-        <v>0.40130714400000045</v>
+        <v>0.40188286300000442</v>
       </c>
       <c r="D416" s="5">
-        <v>9.3074595118079593</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>9.3201687560222837</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>54.240656414999997</v>
+        <v>54.238320954999999</v>
       </c>
       <c r="C417" s="5">
-        <v>-7.2445000000001869E-2</v>
+        <v>-8.1996737000004316E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>-1.5889180777806988</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>-1.7964414421017705</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>54.528474498999998</v>
+        <v>54.525348147999999</v>
       </c>
       <c r="C418" s="5">
-        <v>0.28781808400000131</v>
+        <v>0.28702719300000012</v>
       </c>
       <c r="D418" s="5">
-        <v>6.5567424205343672</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>6.5384874513497726</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>54.806263323000003</v>
+        <v>54.81741426</v>
       </c>
       <c r="C419" s="5">
-        <v>0.27778882400000526</v>
+        <v>0.29206611200000054</v>
       </c>
       <c r="D419" s="5">
-        <v>6.2874874274051695</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>6.6206153884987406</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>54.569171218999998</v>
+        <v>54.543034734000003</v>
       </c>
       <c r="C420" s="5">
-        <v>-0.23709210400000558</v>
+        <v>-0.27437952599999704</v>
       </c>
       <c r="D420" s="5">
-        <v>-5.06945399695653</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>-5.8437777705317888</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>54.300336412999997</v>
+        <v>54.255675314000001</v>
       </c>
       <c r="C421" s="5">
-        <v>-0.26883480600000098</v>
+        <v>-0.28735942000000136</v>
       </c>
       <c r="D421" s="5">
-        <v>-5.7542124155892544</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>-6.1421710205550761</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>54.707079567000001</v>
+        <v>54.644567549999998</v>
       </c>
       <c r="C422" s="5">
-        <v>0.40674315400000438</v>
+        <v>0.38889223599999667</v>
       </c>
       <c r="D422" s="5">
-        <v>9.3684693878911993</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>8.9486463804392855</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>54.620027438999998</v>
+        <v>54.584315734</v>
       </c>
       <c r="C423" s="5">
-        <v>-8.7052128000003393E-2</v>
+        <v>-6.0251815999997405E-2</v>
       </c>
       <c r="D423" s="5">
-        <v>-1.892865576319247</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>-1.315141150333643</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>54.513006120999997</v>
+        <v>54.667883365999998</v>
       </c>
       <c r="C424" s="5">
-        <v>-0.10702131800000103</v>
+        <v>8.3567631999997616E-2</v>
       </c>
       <c r="D424" s="5">
-        <v>-2.3260807090479285</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>1.8527280044942529</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>54.550271633999998</v>
+        <v>54.565199358999998</v>
       </c>
       <c r="C425" s="5">
-        <v>3.7265513000001249E-2</v>
+        <v>-0.10268400700000058</v>
       </c>
       <c r="D425" s="5">
-        <v>0.82342063787761433</v>
+        <v>-2.230848718313827</v>
       </c>
       <c r="E425" s="5">
-        <v>3.5103130435532037</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>3.5220483285147486</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>54.482821506999997</v>
+        <v>54.472311071</v>
       </c>
       <c r="C426" s="5">
-        <v>-6.7450127000000748E-2</v>
+        <v>-9.2888287999997488E-2</v>
       </c>
       <c r="D426" s="5">
-        <v>-1.473722662218413</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>-2.0237845333318405</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>54.307625925000004</v>
+        <v>54.314538034000002</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.17519558199999352</v>
+        <v>-0.15777303699999834</v>
       </c>
       <c r="D427" s="5">
-        <v>-3.7912148801812595</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>-3.4208307658657677</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>54.174117336000002</v>
+        <v>54.181629203</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.13350858900000162</v>
+        <v>-0.13290883100000173</v>
       </c>
       <c r="D428" s="5">
-        <v>-2.9104889541429313</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>-2.8972259107440501</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>54.507248879000002</v>
+        <v>54.502790910000002</v>
       </c>
       <c r="C429" s="5">
-        <v>0.33313154300000036</v>
+        <v>0.32116170700000168</v>
       </c>
       <c r="D429" s="5">
-        <v>7.6338866460171184</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>7.3495385561337834</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>54.689655207000001</v>
+        <v>54.685250359000001</v>
       </c>
       <c r="C430" s="5">
-        <v>0.18240632799999901</v>
+        <v>0.18245944899999955</v>
       </c>
       <c r="D430" s="5">
-        <v>4.090494762306518</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>4.0920488882021822</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>54.084328479</v>
+        <v>54.096355043999999</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.60532672800000142</v>
+        <v>-0.58889531500000203</v>
       </c>
       <c r="D431" s="5">
-        <v>-12.502614265470935</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-12.184012660205701</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>54.121387306999999</v>
+        <v>54.090516352999998</v>
       </c>
       <c r="C432" s="5">
-        <v>3.7058827999999266E-2</v>
+        <v>-5.8386910000010062E-3</v>
       </c>
       <c r="D432" s="5">
-        <v>0.82535128424803261</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>-0.12944072697613773</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>54.15595304</v>
+        <v>54.100474167999998</v>
       </c>
       <c r="C433" s="5">
-        <v>3.4565733000000876E-2</v>
+        <v>9.9578149999999255E-3</v>
       </c>
       <c r="D433" s="5">
-        <v>0.76910246860877329</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>0.22113829325787204</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>54.399195087000003</v>
+        <v>54.326628401000001</v>
       </c>
       <c r="C434" s="5">
-        <v>0.24324204700000251</v>
+        <v>0.22615423300000259</v>
       </c>
       <c r="D434" s="5">
-        <v>5.5249728711989521</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>5.1332707576836833</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>54.762087712000003</v>
+        <v>54.389195268000002</v>
       </c>
       <c r="C435" s="5">
-        <v>0.36289262500000063</v>
+        <v>6.2566867000001025E-2</v>
       </c>
       <c r="D435" s="5">
-        <v>8.3054405615509594</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>1.390803168615129</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>55.068855853000002</v>
+        <v>54.242280495000003</v>
       </c>
       <c r="C436" s="5">
-        <v>0.30676814099999916</v>
+        <v>-0.14691477299999889</v>
       </c>
       <c r="D436" s="5">
-        <v>6.9332293011655333</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>-3.1936859055433864</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>55.161019324999998</v>
+        <v>54.592591890000001</v>
       </c>
       <c r="C437" s="5">
-        <v>9.216347199999575E-2</v>
+        <v>0.35031139499999853</v>
       </c>
       <c r="D437" s="5">
-        <v>2.0269149140502929</v>
+        <v>8.0312206260001453</v>
       </c>
       <c r="E437" s="5">
-        <v>1.1196052241458254</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>5.0201467825261581E-2</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>55.134476354</v>
+        <v>54.554025705999997</v>
       </c>
       <c r="C438" s="5">
-        <v>-2.6542970999997806E-2</v>
+        <v>-3.8566184000004E-2</v>
       </c>
       <c r="D438" s="5">
-        <v>-0.57590312731327087</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>-0.84443745811882964</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>54.854050334999997</v>
+        <v>54.270541092000002</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.28042601900000363</v>
+        <v>-0.28348461399999536</v>
       </c>
       <c r="D439" s="5">
-        <v>-5.9355851077950277</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-6.0605157342406795</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>54.667778886999997</v>
+        <v>54.086251103999999</v>
       </c>
       <c r="C440" s="5">
-        <v>-0.1862714479999994</v>
+        <v>-0.18428998800000329</v>
       </c>
       <c r="D440" s="5">
-        <v>-3.9996665208330673</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>-3.9996665227895245</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>54.556842588999999</v>
+        <v>54.3414012</v>
       </c>
       <c r="C441" s="5">
-        <v>-0.1109362979999986</v>
+        <v>0.25515009600000127</v>
       </c>
       <c r="D441" s="5">
-        <v>-2.4081418090230233</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>5.810174230328613</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>54.765610559999999</v>
+      </c>
+      <c r="C442" s="5">
+        <v>0.42420935999999898</v>
+      </c>
+      <c r="D442" s="5">
+        <v>9.7805026441102338</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>