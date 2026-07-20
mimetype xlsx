--- v7 (2026-06-30)
+++ v8 (2026-07-20)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{3C564919-B595-4644-9F65-4FAF78A445CD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{66844ECB-EC4E-4147-8AC4-1D9A01C3DED6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{5FD9B9CE-3619-4B00-8EBB-219F0E1F55AC}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{DD79C77D-B08E-403D-A7EF-E4984EFF8C9D}"/>
   </bookViews>
   <sheets>
     <sheet name="aussrvoa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Austin—Round Rock—Georgetown Other Services Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{32595A52-A04D-4B12-8EE6-1ACDCFADF7DB}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C6E33FEA-6394-4265-A385-F94C81F707F8}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>16.410054246000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>16.581842754</v>
       </c>
       <c r="C7" s="5">
         <v>0.17178850799999879</v>
       </c>
       <c r="D7" s="5">
         <v>13.311322564193828</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>16.547996353999999</v>
       </c>
       <c r="C8" s="5">
         <v>-3.3846400000001609E-2</v>
       </c>
       <c r="D8" s="5">
         <v>-2.4220949951248905</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>16.168296636000001</v>
       </c>
       <c r="C9" s="5">
         <v>-0.37969971799999769</v>
       </c>
       <c r="D9" s="5">
         <v>-24.312140491781253</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>16.276510224999999</v>
       </c>
       <c r="C10" s="5">
         <v>0.10821358899999822</v>
       </c>
       <c r="D10" s="5">
         <v>8.3338861915662079</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>16.496205149000001</v>
       </c>
       <c r="C11" s="5">
         <v>0.21969492400000235</v>
       </c>
       <c r="D11" s="5">
         <v>17.455414719362274</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>16.674668769</v>
       </c>
       <c r="C12" s="5">
         <v>0.17846361999999871</v>
       </c>
       <c r="D12" s="5">
         <v>13.783162782477554</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>16.959352533000001</v>
       </c>
       <c r="C13" s="5">
         <v>0.28468376400000039</v>
       </c>
       <c r="D13" s="5">
         <v>22.524976138640508</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>16.610945954000002</v>
       </c>
       <c r="C14" s="5">
         <v>-0.34840657899999883</v>
       </c>
       <c r="D14" s="5">
         <v>-22.049093995469605</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>16.595180348</v>
       </c>
       <c r="C15" s="5">
         <v>-1.5765606000002208E-2</v>
       </c>
       <c r="D15" s="5">
         <v>-1.1330047872545657</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>16.703689700999998</v>
       </c>
       <c r="C16" s="5">
         <v>0.10850935299999875</v>
       </c>
       <c r="D16" s="5">
         <v>8.1347414672639395</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>16.563986704000001</v>
       </c>
       <c r="C17" s="5">
         <v>-0.139702996999997</v>
       </c>
       <c r="D17" s="5">
         <v>-9.5872841698438798</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>16.501481526999999</v>
       </c>
       <c r="C18" s="5">
         <v>-6.2505177000002021E-2</v>
       </c>
       <c r="D18" s="5">
         <v>-4.4354603640066159</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>16.589709939999999</v>
       </c>
       <c r="C19" s="5">
         <v>8.8228412999999506E-2</v>
       </c>
       <c r="D19" s="5">
         <v>6.6081144707771822</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>16.654288526999999</v>
       </c>
       <c r="C20" s="5">
         <v>6.4578586999999743E-2</v>
       </c>
       <c r="D20" s="5">
         <v>4.7725463350532848</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>16.655337750000001</v>
       </c>
       <c r="C21" s="5">
         <v>1.0492230000025415E-3</v>
       </c>
       <c r="D21" s="5">
         <v>7.562640443548041E-2</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>16.773950629000002</v>
       </c>
       <c r="C22" s="5">
         <v>0.1186128790000005</v>
       </c>
       <c r="D22" s="5">
         <v>8.888745925216913</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>16.787650626000001</v>
       </c>
       <c r="C23" s="5">
         <v>1.3699996999999797E-2</v>
       </c>
       <c r="D23" s="5">
         <v>0.98450556000757583</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>17.069076787</v>
       </c>
       <c r="C24" s="5">
         <v>0.28142616099999884</v>
       </c>
       <c r="D24" s="5">
         <v>22.079099464912399</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>17.067523024</v>
       </c>
       <c r="C25" s="5">
         <v>-1.5537630000004299E-3</v>
       </c>
       <c r="D25" s="5">
         <v>-0.10917886361404561</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>17.012426054999999</v>
       </c>
       <c r="C26" s="5">
         <v>-5.5096969000000939E-2</v>
       </c>
       <c r="D26" s="5">
         <v>-3.805766618615869</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>16.995409900999999</v>
       </c>
       <c r="C27" s="5">
         <v>-1.7016154000000228E-2</v>
       </c>
       <c r="D27" s="5">
         <v>-1.1936820290113226</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>17.00358052</v>
       </c>
       <c r="C28" s="5">
         <v>8.1706190000012668E-3</v>
       </c>
       <c r="D28" s="5">
         <v>0.57843321540849146</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>17.169138811</v>
       </c>
       <c r="C29" s="5">
         <v>0.16555829099999997</v>
       </c>
       <c r="D29" s="5">
         <v>12.330464417620245</v>
       </c>
       <c r="E29" s="5">
         <v>3.6534206276189529</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>17.41078748</v>
       </c>
       <c r="C30" s="5">
         <v>0.24164866899999993</v>
       </c>
       <c r="D30" s="5">
         <v>18.260260397217309</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>17.42280873</v>
       </c>
       <c r="C31" s="5">
         <v>1.2021250000000094E-2</v>
       </c>
       <c r="D31" s="5">
         <v>0.83169165302958703</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>17.467977689000001</v>
       </c>
       <c r="C32" s="5">
         <v>4.5168959000001507E-2</v>
       </c>
       <c r="D32" s="5">
         <v>3.1557677509521209</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>17.438960301000002</v>
       </c>
       <c r="C33" s="5">
         <v>-2.9017387999999755E-2</v>
       </c>
       <c r="D33" s="5">
         <v>-1.9752991167161338</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>17.462450174000001</v>
       </c>
       <c r="C34" s="5">
         <v>2.3489872999999051E-2</v>
       </c>
       <c r="D34" s="5">
         <v>1.6284006400198114</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>17.6593424</v>
       </c>
       <c r="C35" s="5">
         <v>0.19689222599999923</v>
       </c>
       <c r="D35" s="5">
         <v>14.401618238140967</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>17.483731527</v>
       </c>
       <c r="C36" s="5">
         <v>-0.17561087300000011</v>
       </c>
       <c r="D36" s="5">
         <v>-11.301715303395788</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>17.573510643999999</v>
       </c>
       <c r="C37" s="5">
         <v>8.9779116999999076E-2</v>
       </c>
       <c r="D37" s="5">
         <v>6.3390551036234921</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>17.719014911999999</v>
       </c>
       <c r="C38" s="5">
         <v>0.14550426799999983</v>
       </c>
       <c r="D38" s="5">
         <v>10.400880824662728</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>17.998699808000001</v>
       </c>
       <c r="C39" s="5">
         <v>0.27968489600000268</v>
       </c>
       <c r="D39" s="5">
         <v>20.675392450831453</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>17.911215478999999</v>
       </c>
       <c r="C40" s="5">
         <v>-8.7484329000002248E-2</v>
       </c>
       <c r="D40" s="5">
         <v>-5.6792815140527253</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>18.069588195000001</v>
       </c>
       <c r="C41" s="5">
         <v>0.15837271600000236</v>
       </c>
       <c r="D41" s="5">
         <v>11.142038390983977</v>
       </c>
       <c r="E41" s="5">
         <v>5.2445809537231769</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>17.999251181000002</v>
       </c>
       <c r="C42" s="5">
         <v>-7.0337013999999698E-2</v>
       </c>
       <c r="D42" s="5">
         <v>-4.5723585911966014</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>17.936173245999999</v>
       </c>
       <c r="C43" s="5">
         <v>-6.3077935000002583E-2</v>
       </c>
       <c r="D43" s="5">
         <v>-4.1252531622782858</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>17.966949596999999</v>
       </c>
       <c r="C44" s="5">
         <v>3.0776351000000091E-2</v>
       </c>
       <c r="D44" s="5">
         <v>2.0786016339400692</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>18.224826392000001</v>
       </c>
       <c r="C45" s="5">
         <v>0.25787679500000138</v>
       </c>
       <c r="D45" s="5">
         <v>18.650235860191742</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>18.254129928000001</v>
       </c>
       <c r="C46" s="5">
         <v>2.9303536000000463E-2</v>
       </c>
       <c r="D46" s="5">
         <v>1.9466241642099424</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>18.237635291</v>
       </c>
       <c r="C47" s="5">
         <v>-1.6494637000000978E-2</v>
       </c>
       <c r="D47" s="5">
         <v>-1.0789607006201352</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>18.296144902999998</v>
       </c>
       <c r="C48" s="5">
         <v>5.8509611999998157E-2</v>
       </c>
       <c r="D48" s="5">
         <v>3.9184773477511481</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>18.383252643999999</v>
       </c>
       <c r="C49" s="5">
         <v>8.7107741000000516E-2</v>
       </c>
       <c r="D49" s="5">
         <v>5.8651886674887077</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>18.628931473000002</v>
       </c>
       <c r="C50" s="5">
         <v>0.24567882900000271</v>
       </c>
       <c r="D50" s="5">
         <v>17.270039626391487</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>18.505131031000001</v>
       </c>
       <c r="C51" s="5">
         <v>-0.12380044200000029</v>
       </c>
       <c r="D51" s="5">
         <v>-7.6895998913041552</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>18.507208105</v>
       </c>
       <c r="C52" s="5">
         <v>2.0770739999989019E-3</v>
       </c>
       <c r="D52" s="5">
         <v>0.13477494852014438</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>18.466143155000001</v>
       </c>
       <c r="C53" s="5">
         <v>-4.1064949999999101E-2</v>
       </c>
       <c r="D53" s="5">
         <v>-2.6303800196287419</v>
       </c>
       <c r="E53" s="5">
         <v>2.1945987684972801</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>18.596213544000001</v>
       </c>
       <c r="C54" s="5">
         <v>0.13007038900000012</v>
       </c>
       <c r="D54" s="5">
         <v>8.7877311590505833</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>18.539795662</v>
       </c>
       <c r="C55" s="5">
         <v>-5.641788200000164E-2</v>
       </c>
       <c r="D55" s="5">
         <v>-3.5804671322417381</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>18.659149454000001</v>
       </c>
       <c r="C56" s="5">
         <v>0.11935379200000185</v>
       </c>
       <c r="D56" s="5">
         <v>8.004736248354515</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>19.013676078</v>
       </c>
       <c r="C57" s="5">
         <v>0.35452662399999824</v>
       </c>
       <c r="D57" s="5">
         <v>25.340369674061968</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>18.937788007000002</v>
       </c>
       <c r="C58" s="5">
         <v>-7.5888070999997836E-2</v>
       </c>
       <c r="D58" s="5">
         <v>-4.685731870001753</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>19.118138998999999</v>
       </c>
       <c r="C59" s="5">
         <v>0.18035099199999749</v>
       </c>
       <c r="D59" s="5">
         <v>12.04600333548489</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>19.401815710000001</v>
       </c>
       <c r="C60" s="5">
         <v>0.2836767110000018</v>
       </c>
       <c r="D60" s="5">
         <v>19.333155019098513</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>19.285241396</v>
       </c>
       <c r="C61" s="5">
         <v>-0.11657431400000107</v>
       </c>
       <c r="D61" s="5">
         <v>-6.9765480726710738</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>19.442311382</v>
       </c>
       <c r="C62" s="5">
         <v>0.15706998599999977</v>
       </c>
       <c r="D62" s="5">
         <v>10.223394124814389</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>19.527231613000001</v>
       </c>
       <c r="C63" s="5">
         <v>8.4920231000001678E-2</v>
       </c>
       <c r="D63" s="5">
         <v>5.3691307059451798</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>19.601641446999999</v>
       </c>
       <c r="C64" s="5">
         <v>7.4409833999997232E-2</v>
       </c>
       <c r="D64" s="5">
         <v>4.6697435771719364</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>19.669101728000001</v>
       </c>
       <c r="C65" s="5">
         <v>6.7460281000002453E-2</v>
       </c>
       <c r="D65" s="5">
         <v>4.2089519325232194</v>
       </c>
       <c r="E65" s="5">
         <v>6.5144007760726153</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>19.507324801999999</v>
       </c>
       <c r="C66" s="5">
         <v>-0.16177692600000171</v>
       </c>
       <c r="D66" s="5">
         <v>-9.4354436813119733</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>19.845416653000001</v>
       </c>
       <c r="C67" s="5">
         <v>0.3380918510000015</v>
       </c>
       <c r="D67" s="5">
         <v>22.899488127718669</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>19.836328463000001</v>
       </c>
       <c r="C68" s="5">
         <v>-9.0881899999999405E-3</v>
       </c>
       <c r="D68" s="5">
         <v>-0.5481568541703008</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>19.816536835000001</v>
       </c>
       <c r="C69" s="5">
         <v>-1.9791628000000117E-2</v>
       </c>
       <c r="D69" s="5">
         <v>-1.19074735738538</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>19.931441872000001</v>
       </c>
       <c r="C70" s="5">
         <v>0.11490503699999977</v>
       </c>
       <c r="D70" s="5">
         <v>7.1843804605432382</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>19.909377487</v>
       </c>
       <c r="C71" s="5">
         <v>-2.2064385000000186E-2</v>
       </c>
       <c r="D71" s="5">
         <v>-1.3203583920859518</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>19.822200637000002</v>
       </c>
       <c r="C72" s="5">
         <v>-8.7176849999998751E-2</v>
       </c>
       <c r="D72" s="5">
         <v>-5.1297074071239068</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>19.882633260999999</v>
       </c>
       <c r="C73" s="5">
         <v>6.0432623999997048E-2</v>
       </c>
       <c r="D73" s="5">
         <v>3.7204544954861696</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>19.857404840000001</v>
       </c>
       <c r="C74" s="5">
         <v>-2.522842099999778E-2</v>
       </c>
       <c r="D74" s="5">
         <v>-1.5120592861056714</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>19.957008885</v>
       </c>
       <c r="C75" s="5">
         <v>9.960404499999953E-2</v>
       </c>
       <c r="D75" s="5">
         <v>6.1880212157821468</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>20.091901688</v>
       </c>
       <c r="C76" s="5">
         <v>0.13489280299999962</v>
       </c>
       <c r="D76" s="5">
         <v>8.4194313656046127</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>20.268395832</v>
       </c>
       <c r="C77" s="5">
         <v>0.17649414399999941</v>
       </c>
       <c r="D77" s="5">
         <v>11.065709145357072</v>
       </c>
       <c r="E77" s="5">
         <v>3.04688090126084</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>20.330018184</v>
       </c>
       <c r="C78" s="5">
         <v>6.1622352000000546E-2</v>
       </c>
       <c r="D78" s="5">
         <v>3.7100104226045705</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>20.413942729999999</v>
       </c>
       <c r="C79" s="5">
         <v>8.3924545999998656E-2</v>
       </c>
       <c r="D79" s="5">
         <v>5.0677663306614829</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>20.500704534</v>
       </c>
       <c r="C80" s="5">
         <v>8.6761804000001774E-2</v>
       </c>
       <c r="D80" s="5">
         <v>5.2210744995888847</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>20.435522212999999</v>
       </c>
       <c r="C81" s="5">
         <v>-6.5182321000001764E-2</v>
       </c>
       <c r="D81" s="5">
         <v>-3.749399947380061</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>20.424663302999999</v>
       </c>
       <c r="C82" s="5">
         <v>-1.0858909999999611E-2</v>
       </c>
       <c r="D82" s="5">
         <v>-0.63578881328875125</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>20.510225541000001</v>
       </c>
       <c r="C83" s="5">
         <v>8.55622380000014E-2</v>
       </c>
       <c r="D83" s="5">
         <v>5.1444519141247147</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>20.621408183</v>
       </c>
       <c r="C84" s="5">
         <v>0.11118264199999928</v>
       </c>
       <c r="D84" s="5">
         <v>6.7024993689875689</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>20.759600398</v>
       </c>
       <c r="C85" s="5">
         <v>0.13819221500000012</v>
       </c>
       <c r="D85" s="5">
         <v>8.3447940500548601</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>20.973205018000002</v>
       </c>
       <c r="C86" s="5">
         <v>0.21360462000000169</v>
       </c>
       <c r="D86" s="5">
         <v>13.070614454713692</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>21.093198406999999</v>
       </c>
       <c r="C87" s="5">
         <v>0.11999338899999756</v>
       </c>
       <c r="D87" s="5">
         <v>7.0857361308455546</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>21.206160880999999</v>
       </c>
       <c r="C88" s="5">
         <v>0.1129624739999997</v>
       </c>
       <c r="D88" s="5">
         <v>6.6191877293700241</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>21.062365339999999</v>
       </c>
       <c r="C89" s="5">
         <v>-0.14379554099999936</v>
       </c>
       <c r="D89" s="5">
         <v>-7.8402947954387736</v>
       </c>
       <c r="E89" s="5">
         <v>3.9172784791703608</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>21.148244117000001</v>
       </c>
       <c r="C90" s="5">
         <v>8.587877700000135E-2</v>
       </c>
       <c r="D90" s="5">
         <v>5.004057051498112</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>21.292518135000002</v>
       </c>
       <c r="C91" s="5">
         <v>0.14427401800000084</v>
       </c>
       <c r="D91" s="5">
         <v>8.500697768302846</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>21.263651963000001</v>
       </c>
       <c r="C92" s="5">
         <v>-2.8866172000000745E-2</v>
       </c>
       <c r="D92" s="5">
         <v>-1.6147590959296076</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>21.665080837000001</v>
       </c>
       <c r="C93" s="5">
         <v>0.40142887400000049</v>
       </c>
       <c r="D93" s="5">
         <v>25.161137861142247</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>21.929640958</v>
       </c>
       <c r="C94" s="5">
         <v>0.26456012099999882</v>
       </c>
       <c r="D94" s="5">
         <v>15.678990348386757</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>21.873007663999999</v>
       </c>
       <c r="C95" s="5">
         <v>-5.6633294000000944E-2</v>
       </c>
       <c r="D95" s="5">
         <v>-3.055359101986943</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>21.995268364000001</v>
       </c>
       <c r="C96" s="5">
         <v>0.12226070000000178</v>
       </c>
       <c r="D96" s="5">
         <v>6.9175800565474121</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>22.030351947</v>
       </c>
       <c r="C97" s="5">
         <v>3.5083582999998697E-2</v>
       </c>
       <c r="D97" s="5">
         <v>1.930942893720955</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>22.081049746000001</v>
       </c>
       <c r="C98" s="5">
         <v>5.0697799000001709E-2</v>
       </c>
       <c r="D98" s="5">
         <v>2.7967466920141515</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>22.015983895000002</v>
       </c>
       <c r="C99" s="5">
         <v>-6.5065850999999952E-2</v>
       </c>
       <c r="D99" s="5">
         <v>-3.4792712131201498</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>22.238384671999999</v>
       </c>
       <c r="C100" s="5">
         <v>0.22240077699999716</v>
       </c>
       <c r="D100" s="5">
         <v>12.818851036636115</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>22.254481719000001</v>
       </c>
       <c r="C101" s="5">
         <v>1.6097047000002362E-2</v>
       </c>
       <c r="D101" s="5">
         <v>0.87207518607173018</v>
       </c>
       <c r="E101" s="5">
         <v>5.6599359082240674</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>22.383758690000001</v>
       </c>
       <c r="C102" s="5">
         <v>0.12927697099999946</v>
       </c>
       <c r="D102" s="5">
         <v>7.1979224081029969</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>22.389628755</v>
       </c>
       <c r="C103" s="5">
         <v>5.8700649999998689E-3</v>
       </c>
       <c r="D103" s="5">
         <v>0.31515024153767612</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>22.453867240000001</v>
       </c>
       <c r="C104" s="5">
         <v>6.4238485000000622E-2</v>
       </c>
       <c r="D104" s="5">
         <v>3.4977945960282364</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>22.383341889</v>
       </c>
       <c r="C105" s="5">
         <v>-7.0525351000000569E-2</v>
       </c>
       <c r="D105" s="5">
         <v>-3.7046461933687991</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>22.425123722999999</v>
       </c>
       <c r="C106" s="5">
         <v>4.1781833999998241E-2</v>
       </c>
       <c r="D106" s="5">
         <v>2.2631189122303441</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>22.347137826000001</v>
       </c>
       <c r="C107" s="5">
         <v>-7.7985896999997806E-2</v>
       </c>
       <c r="D107" s="5">
         <v>-4.0942343910602474</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>22.389757105000001</v>
       </c>
       <c r="C108" s="5">
         <v>4.2619279000000176E-2</v>
       </c>
       <c r="D108" s="5">
         <v>2.3127353651548388</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>22.504702234</v>
       </c>
       <c r="C109" s="5">
         <v>0.11494512899999876</v>
       </c>
       <c r="D109" s="5">
         <v>6.3375540343437065</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>22.382855674999998</v>
       </c>
       <c r="C110" s="5">
         <v>-0.12184655900000152</v>
       </c>
       <c r="D110" s="5">
         <v>-6.3071003114178907</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>22.434033807999999</v>
       </c>
       <c r="C111" s="5">
         <v>5.1178133000000514E-2</v>
       </c>
       <c r="D111" s="5">
         <v>2.7785550377468882</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>22.472693406000001</v>
       </c>
       <c r="C112" s="5">
         <v>3.8659598000002404E-2</v>
       </c>
       <c r="D112" s="5">
         <v>2.0876204525883901</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>22.658696472999999</v>
       </c>
       <c r="C113" s="5">
         <v>0.18600306699999791</v>
       </c>
       <c r="D113" s="5">
         <v>10.397068333091241</v>
       </c>
       <c r="E113" s="5">
         <v>1.8163296683512353</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>22.686575786999999</v>
       </c>
       <c r="C114" s="5">
         <v>2.7879313999999766E-2</v>
       </c>
       <c r="D114" s="5">
         <v>1.4865156193920814</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>22.890180224000002</v>
       </c>
       <c r="C115" s="5">
         <v>0.20360443700000275</v>
       </c>
       <c r="D115" s="5">
         <v>11.317422293323865</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>22.959343045000001</v>
       </c>
       <c r="C116" s="5">
         <v>6.9162820999999042E-2</v>
       </c>
       <c r="D116" s="5">
         <v>3.6866731250895457</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>22.793115018999998</v>
       </c>
       <c r="C117" s="5">
         <v>-0.16622802600000242</v>
       </c>
       <c r="D117" s="5">
         <v>-8.3503734227175173</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>22.719100443999999</v>
       </c>
       <c r="C118" s="5">
         <v>-7.4014574999999638E-2</v>
       </c>
       <c r="D118" s="5">
         <v>-3.8278345725581198</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>22.909837270000001</v>
       </c>
       <c r="C119" s="5">
         <v>0.19073682600000197</v>
       </c>
       <c r="D119" s="5">
         <v>10.55298495679553</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>23.062666294</v>
       </c>
       <c r="C120" s="5">
         <v>0.15282902399999898</v>
       </c>
       <c r="D120" s="5">
         <v>8.3054042070132006</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>23.069584453000001</v>
       </c>
       <c r="C121" s="5">
         <v>6.9181590000013671E-3</v>
       </c>
       <c r="D121" s="5">
         <v>0.36056113740887685</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>23.481525033</v>
       </c>
       <c r="C122" s="5">
         <v>0.41194057999999956</v>
       </c>
       <c r="D122" s="5">
         <v>23.662587568960358</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>23.654004069999999</v>
       </c>
       <c r="C123" s="5">
         <v>0.17247903699999867</v>
       </c>
       <c r="D123" s="5">
         <v>9.1793277330272325</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>23.61148695</v>
       </c>
       <c r="C124" s="5">
         <v>-4.2517119999999409E-2</v>
       </c>
       <c r="D124" s="5">
         <v>-2.1357552480445463</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>23.77710742</v>
       </c>
       <c r="C125" s="5">
         <v>0.16562047000000035</v>
       </c>
       <c r="D125" s="5">
         <v>8.7497288505894666</v>
       </c>
       <c r="E125" s="5">
         <v>4.9359015349037971</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>23.723066086999999</v>
       </c>
       <c r="C126" s="5">
         <v>-5.4041333000000691E-2</v>
       </c>
       <c r="D126" s="5">
         <v>-2.6935594817743991</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>23.704643278999999</v>
       </c>
       <c r="C127" s="5">
         <v>-1.8422808000000401E-2</v>
       </c>
       <c r="D127" s="5">
         <v>-0.92792343970404811</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>23.773061127999998</v>
       </c>
       <c r="C128" s="5">
         <v>6.8417848999999364E-2</v>
       </c>
       <c r="D128" s="5">
         <v>3.5190301541154545</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>23.80482349</v>
       </c>
       <c r="C129" s="5">
         <v>3.1762362000002042E-2</v>
       </c>
       <c r="D129" s="5">
         <v>1.6151124501776692</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>23.914983240000002</v>
       </c>
       <c r="C130" s="5">
         <v>0.11015975000000111</v>
       </c>
       <c r="D130" s="5">
         <v>5.6966890447372354</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>24.041431859999999</v>
       </c>
       <c r="C131" s="5">
         <v>0.1264486199999979</v>
       </c>
       <c r="D131" s="5">
         <v>6.5327131463023047</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>24.028380808000001</v>
       </c>
       <c r="C132" s="5">
         <v>-1.3051051999998009E-2</v>
       </c>
       <c r="D132" s="5">
         <v>-0.64948656076400102</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>23.916457039000001</v>
       </c>
       <c r="C133" s="5">
         <v>-0.11192376900000056</v>
       </c>
       <c r="D133" s="5">
         <v>-5.4485799830706227</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>24.073977692</v>
       </c>
       <c r="C134" s="5">
         <v>0.15752065299999884</v>
       </c>
       <c r="D134" s="5">
         <v>8.1962268273901842</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>24.176241640000001</v>
       </c>
       <c r="C135" s="5">
         <v>0.10226394800000094</v>
       </c>
       <c r="D135" s="5">
         <v>5.2182824149740403</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>24.238134488</v>
       </c>
       <c r="C136" s="5">
         <v>6.189284799999939E-2</v>
       </c>
       <c r="D136" s="5">
         <v>3.1157102186016195</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>24.508241635000001</v>
       </c>
       <c r="C137" s="5">
         <v>0.27010714700000094</v>
       </c>
       <c r="D137" s="5">
         <v>14.223523244541191</v>
       </c>
       <c r="E137" s="5">
         <v>3.0749502119211236</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>24.657972832999999</v>
       </c>
       <c r="C138" s="5">
         <v>0.14973119799999779</v>
       </c>
       <c r="D138" s="5">
         <v>7.5827384285570565</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>24.724177332</v>
       </c>
       <c r="C139" s="5">
         <v>6.6204499000001249E-2</v>
       </c>
       <c r="D139" s="5">
         <v>3.2699011503155573</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>24.784129387</v>
       </c>
       <c r="C140" s="5">
         <v>5.9952055000000115E-2</v>
       </c>
       <c r="D140" s="5">
         <v>2.9489244510976675</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>25.117558833</v>
       </c>
       <c r="C141" s="5">
         <v>0.33342944600000024</v>
       </c>
       <c r="D141" s="5">
         <v>17.393790594795</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>25.21429448</v>
       </c>
       <c r="C142" s="5">
         <v>9.6735646999999148E-2</v>
       </c>
       <c r="D142" s="5">
         <v>4.7207418426849834</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>25.371171585999999</v>
       </c>
       <c r="C143" s="5">
         <v>0.1568771059999996</v>
       </c>
       <c r="D143" s="5">
         <v>7.7269641830307156</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>25.088958925</v>
       </c>
       <c r="C144" s="5">
         <v>-0.28221266099999909</v>
       </c>
       <c r="D144" s="5">
         <v>-12.560952863609076</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>25.052445294999998</v>
       </c>
       <c r="C145" s="5">
         <v>-3.651363000000174E-2</v>
       </c>
       <c r="D145" s="5">
         <v>-1.7325279747785083</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>24.860115842999999</v>
       </c>
       <c r="C146" s="5">
         <v>-0.19232945199999918</v>
       </c>
       <c r="D146" s="5">
         <v>-8.8332848844736347</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>24.910232179000001</v>
       </c>
       <c r="C147" s="5">
         <v>5.0116336000002093E-2</v>
       </c>
       <c r="D147" s="5">
         <v>2.4461233659414106</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>24.956422538000002</v>
       </c>
       <c r="C148" s="5">
         <v>4.6190359000000569E-2</v>
       </c>
       <c r="D148" s="5">
         <v>2.2479608296096742</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>24.838464985000002</v>
       </c>
       <c r="C149" s="5">
         <v>-0.1179575530000001</v>
       </c>
       <c r="D149" s="5">
         <v>-5.5267023872834775</v>
       </c>
       <c r="E149" s="5">
         <v>1.3473971528353612</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>25.077074283000002</v>
       </c>
       <c r="C150" s="5">
         <v>0.23860929800000008</v>
       </c>
       <c r="D150" s="5">
         <v>12.156735843598288</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>25.240367441</v>
       </c>
       <c r="C151" s="5">
         <v>0.16329315799999833</v>
       </c>
       <c r="D151" s="5">
         <v>8.0999960903588519</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>25.294829479000001</v>
       </c>
       <c r="C152" s="5">
         <v>5.446203800000049E-2</v>
       </c>
       <c r="D152" s="5">
         <v>2.6202331733416795</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>25.416238356000001</v>
       </c>
       <c r="C153" s="5">
         <v>0.12140887700000036</v>
       </c>
       <c r="D153" s="5">
         <v>5.9142082388724981</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>25.813732088999998</v>
       </c>
       <c r="C154" s="5">
         <v>0.39749373299999746</v>
       </c>
       <c r="D154" s="5">
         <v>20.468716701374024</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>25.536787637</v>
       </c>
       <c r="C155" s="5">
         <v>-0.27694445199999862</v>
       </c>
       <c r="D155" s="5">
         <v>-12.141132948529332</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>25.768660520000001</v>
       </c>
       <c r="C156" s="5">
         <v>0.2318728830000012</v>
       </c>
       <c r="D156" s="5">
         <v>11.456897521246345</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>25.89401844</v>
       </c>
       <c r="C157" s="5">
         <v>0.12535791999999901</v>
       </c>
       <c r="D157" s="5">
         <v>5.9964465781921827</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>26.436914125000001</v>
       </c>
       <c r="C158" s="5">
         <v>0.54289568500000129</v>
       </c>
       <c r="D158" s="5">
         <v>28.273128939328473</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>26.069135584000001</v>
       </c>
       <c r="C159" s="5">
         <v>-0.36777854099999985</v>
       </c>
       <c r="D159" s="5">
         <v>-15.47397500132195</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>26.272294540000001</v>
       </c>
       <c r="C160" s="5">
         <v>0.20315895599999934</v>
       </c>
       <c r="D160" s="5">
         <v>9.7631299433974519</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>25.869076647</v>
       </c>
       <c r="C161" s="5">
         <v>-0.40321789300000077</v>
       </c>
       <c r="D161" s="5">
         <v>-16.939397191449324</v>
       </c>
       <c r="E161" s="5">
         <v>4.1492566574560241</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>25.704523221999999</v>
       </c>
       <c r="C162" s="5">
         <v>-0.16455342500000114</v>
       </c>
       <c r="D162" s="5">
         <v>-7.3717407156549619</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>25.653832129000001</v>
       </c>
       <c r="C163" s="5">
         <v>-5.0691092999997522E-2</v>
       </c>
       <c r="D163" s="5">
         <v>-2.3409829933258797</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>25.803674721</v>
       </c>
       <c r="C164" s="5">
         <v>0.14984259199999883</v>
       </c>
       <c r="D164" s="5">
         <v>7.2387444651502708</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>25.712502869000001</v>
       </c>
       <c r="C165" s="5">
         <v>-9.1171851999998665E-2</v>
       </c>
       <c r="D165" s="5">
         <v>-4.1585148184527743</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>25.799692313000001</v>
       </c>
       <c r="C166" s="5">
         <v>8.7189443999999838E-2</v>
       </c>
       <c r="D166" s="5">
         <v>4.1458769515825944</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>26.106101968000001</v>
       </c>
       <c r="C167" s="5">
         <v>0.3064096549999995</v>
       </c>
       <c r="D167" s="5">
         <v>15.220575664832282</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>26.152073604000002</v>
       </c>
       <c r="C168" s="5">
         <v>4.5971636000000871E-2</v>
       </c>
       <c r="D168" s="5">
         <v>2.1337313338666286</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>26.459184664999999</v>
       </c>
       <c r="C169" s="5">
         <v>0.30711106099999697</v>
       </c>
       <c r="D169" s="5">
         <v>15.03869056161642</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>26.503652472999999</v>
       </c>
       <c r="C170" s="5">
         <v>4.4467808000000275E-2</v>
       </c>
       <c r="D170" s="5">
         <v>2.0354891748562531</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>27.436390046</v>
       </c>
       <c r="C171" s="5">
         <v>0.93273757300000071</v>
       </c>
       <c r="D171" s="5">
         <v>51.444979499838908</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>27.592594786999999</v>
       </c>
       <c r="C172" s="5">
         <v>0.15620474099999981</v>
       </c>
       <c r="D172" s="5">
         <v>7.0500557139798525</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>27.682345653999999</v>
       </c>
       <c r="C173" s="5">
         <v>8.9750866999999346E-2</v>
       </c>
       <c r="D173" s="5">
         <v>3.9738506087045655</v>
       </c>
       <c r="E173" s="5">
         <v>7.0094075321790905</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>28.001126750000001</v>
       </c>
       <c r="C174" s="5">
         <v>0.31878109600000215</v>
       </c>
       <c r="D174" s="5">
         <v>14.728533930767762</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>28.214071645000001</v>
       </c>
       <c r="C175" s="5">
         <v>0.21294489499999969</v>
       </c>
       <c r="D175" s="5">
         <v>9.5173907892765577</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>28.408383037</v>
       </c>
       <c r="C176" s="5">
         <v>0.19431139199999947</v>
       </c>
       <c r="D176" s="5">
         <v>8.5847916603742913</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>28.018419604000002</v>
       </c>
       <c r="C177" s="5">
         <v>-0.38996343299999836</v>
       </c>
       <c r="D177" s="5">
         <v>-15.284000405086761</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>27.883631204</v>
       </c>
       <c r="C178" s="5">
         <v>-0.13478840000000147</v>
       </c>
       <c r="D178" s="5">
         <v>-5.6225279834951625</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>27.729286167000001</v>
       </c>
       <c r="C179" s="5">
         <v>-0.1543450369999988</v>
       </c>
       <c r="D179" s="5">
         <v>-6.4438554191278978</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>27.798013502</v>
       </c>
       <c r="C180" s="5">
         <v>6.8727334999998391E-2</v>
       </c>
       <c r="D180" s="5">
         <v>3.0150936905335879</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>27.837558561000002</v>
       </c>
       <c r="C181" s="5">
         <v>3.9545059000001714E-2</v>
       </c>
       <c r="D181" s="5">
         <v>1.7205232405364868</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>27.677217006999999</v>
       </c>
       <c r="C182" s="5">
         <v>-0.16034155400000216</v>
       </c>
       <c r="D182" s="5">
         <v>-6.6970655228759775</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>27.772868095</v>
       </c>
       <c r="C183" s="5">
         <v>9.5651088000000328E-2</v>
       </c>
       <c r="D183" s="5">
         <v>4.2268833240748815</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>27.904442095</v>
       </c>
       <c r="C184" s="5">
         <v>0.13157400000000052</v>
       </c>
       <c r="D184" s="5">
         <v>5.8354958242120336</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>28.167859837000002</v>
       </c>
       <c r="C185" s="5">
         <v>0.26341774200000145</v>
       </c>
       <c r="D185" s="5">
         <v>11.935046840636199</v>
       </c>
       <c r="E185" s="5">
         <v>1.7538766008791784</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>28.346261803000001</v>
       </c>
       <c r="C186" s="5">
         <v>0.17840196599999913</v>
       </c>
       <c r="D186" s="5">
         <v>7.8706546920869203</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>28.207795022999999</v>
       </c>
       <c r="C187" s="5">
         <v>-0.13846678000000168</v>
       </c>
       <c r="D187" s="5">
         <v>-5.7068504355790362</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>28.309110467</v>
       </c>
       <c r="C188" s="5">
         <v>0.10131544400000081</v>
       </c>
       <c r="D188" s="5">
         <v>4.396276344610861</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>28.714185593</v>
       </c>
       <c r="C189" s="5">
         <v>0.40507512599999984</v>
       </c>
       <c r="D189" s="5">
         <v>18.588714087409429</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>28.361296157000002</v>
       </c>
       <c r="C190" s="5">
         <v>-0.35288943599999811</v>
       </c>
       <c r="D190" s="5">
         <v>-13.790552484609453</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>28.594183268999998</v>
       </c>
       <c r="C191" s="5">
         <v>0.23288711199999668</v>
       </c>
       <c r="D191" s="5">
         <v>10.311161504232391</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>28.461550826</v>
       </c>
       <c r="C192" s="5">
         <v>-0.13263244299999855</v>
       </c>
       <c r="D192" s="5">
         <v>-5.4263025293362794</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>28.560707193999999</v>
       </c>
       <c r="C193" s="5">
         <v>9.9156367999999162E-2</v>
       </c>
       <c r="D193" s="5">
         <v>4.2616892048118027</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>28.767447134000001</v>
       </c>
       <c r="C194" s="5">
         <v>0.20673994000000206</v>
       </c>
       <c r="D194" s="5">
         <v>9.0406425163657147</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>28.488276861999999</v>
       </c>
       <c r="C195" s="5">
         <v>-0.27917027200000177</v>
       </c>
       <c r="D195" s="5">
         <v>-11.04337605486756</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>28.623414931999999</v>
       </c>
       <c r="C196" s="5">
         <v>0.13513807</v>
       </c>
       <c r="D196" s="5">
         <v>5.843252926408149</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>28.636738388000001</v>
       </c>
       <c r="C197" s="5">
         <v>1.3323456000001954E-2</v>
       </c>
       <c r="D197" s="5">
         <v>0.56000104048439248</v>
       </c>
       <c r="E197" s="5">
         <v>1.664587063814138</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>28.578972552</v>
       </c>
       <c r="C198" s="5">
         <v>-5.7765836000001514E-2</v>
       </c>
       <c r="D198" s="5">
         <v>-2.3939558338701095</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>28.608666613</v>
       </c>
       <c r="C199" s="5">
         <v>2.9694061000000715E-2</v>
       </c>
       <c r="D199" s="5">
         <v>1.2539711695179756</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>28.814331378999999</v>
       </c>
       <c r="C200" s="5">
         <v>0.20566476599999817</v>
       </c>
       <c r="D200" s="5">
-        <v>8.9760736330158242</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.9760736330158473</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>29.616961995</v>
       </c>
       <c r="C201" s="5">
         <v>0.80263061600000185</v>
       </c>
       <c r="D201" s="5">
         <v>39.054016914169033</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>29.646176564000001</v>
       </c>
       <c r="C202" s="5">
         <v>2.9214569000000523E-2</v>
       </c>
       <c r="D202" s="5">
         <v>1.1901391511834447</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>29.745407164</v>
       </c>
       <c r="C203" s="5">
         <v>9.9230599999998503E-2</v>
       </c>
       <c r="D203" s="5">
         <v>4.0913705641157261</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>30.098837472</v>
       </c>
       <c r="C204" s="5">
         <v>0.35343030800000008</v>
       </c>
       <c r="D204" s="5">
         <v>15.227899650242538</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>30.173065692000002</v>
       </c>
       <c r="C205" s="5">
         <v>7.4228220000001954E-2</v>
       </c>
       <c r="D205" s="5">
         <v>2.9998511774597558</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>30.481593071999999</v>
       </c>
       <c r="C206" s="5">
         <v>0.30852737999999746</v>
       </c>
       <c r="D206" s="5">
         <v>12.98444902152891</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>30.491242394</v>
       </c>
       <c r="C207" s="5">
         <v>9.649322000001348E-3</v>
       </c>
       <c r="D207" s="5">
         <v>0.38053680773861842</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>30.642113199000001</v>
       </c>
       <c r="C208" s="5">
         <v>0.15087080500000027</v>
       </c>
       <c r="D208" s="5">
         <v>6.1018865612269657</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>30.817009316</v>
       </c>
       <c r="C209" s="5">
         <v>0.17489611699999941</v>
       </c>
       <c r="D209" s="5">
         <v>7.0684028526222908</v>
       </c>
       <c r="E209" s="5">
         <v>7.613544875325684</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>29.728230517</v>
       </c>
       <c r="C210" s="5">
         <v>-1.088778799</v>
       </c>
       <c r="D210" s="5">
         <v>-35.055430387466622</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>30.122973554000001</v>
       </c>
       <c r="C211" s="5">
         <v>0.39474303700000135</v>
       </c>
       <c r="D211" s="5">
         <v>17.150829300177527</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>30.332005825</v>
       </c>
       <c r="C212" s="5">
         <v>0.2090322709999981</v>
       </c>
       <c r="D212" s="5">
         <v>8.6524396840407025</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>30.330313180000001</v>
       </c>
       <c r="C213" s="5">
         <v>-1.6926449999985493E-3</v>
       </c>
       <c r="D213" s="5">
         <v>-6.6944161771032018E-2</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>30.448168473999999</v>
       </c>
       <c r="C214" s="5">
         <v>0.11785529399999817</v>
       </c>
       <c r="D214" s="5">
         <v>4.7638261249562719</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>30.539084590000002</v>
       </c>
       <c r="C215" s="5">
         <v>9.0916116000002489E-2</v>
       </c>
       <c r="D215" s="5">
         <v>3.6425504339617332</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>30.276367691000001</v>
       </c>
       <c r="C216" s="5">
         <v>-0.26271689900000084</v>
       </c>
       <c r="D216" s="5">
         <v>-9.8484762771019252</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>30.202334707999999</v>
       </c>
       <c r="C217" s="5">
         <v>-7.4032983000002162E-2</v>
       </c>
       <c r="D217" s="5">
         <v>-2.8951450887632402</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>30.310281920000001</v>
       </c>
       <c r="C218" s="5">
         <v>0.10794721200000268</v>
       </c>
       <c r="D218" s="5">
         <v>4.3742855062791186</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>30.640491507</v>
       </c>
       <c r="C219" s="5">
         <v>0.33020958699999881</v>
       </c>
       <c r="D219" s="5">
         <v>13.885654254009694</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>31.027695639000001</v>
       </c>
       <c r="C220" s="5">
         <v>0.38720413200000081</v>
       </c>
       <c r="D220" s="5">
         <v>16.264075065843464</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>31.005207367000001</v>
       </c>
       <c r="C221" s="5">
         <v>-2.2488272000000364E-2</v>
       </c>
       <c r="D221" s="5">
         <v>-0.86627806210703984</v>
       </c>
       <c r="E221" s="5">
         <v>0.61069537627809201</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>30.965123609999999</v>
       </c>
       <c r="C222" s="5">
         <v>-4.0083757000001441E-2</v>
       </c>
       <c r="D222" s="5">
         <v>-1.5403851891890419</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>31.333184635999999</v>
       </c>
       <c r="C223" s="5">
         <v>0.36806102599999946</v>
       </c>
       <c r="D223" s="5">
         <v>15.23400021363619</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>31.234668497000001</v>
       </c>
       <c r="C224" s="5">
         <v>-9.8516138999997338E-2</v>
       </c>
       <c r="D224" s="5">
         <v>-3.7084100512301155</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>32.063100151999997</v>
       </c>
       <c r="C225" s="5">
         <v>0.82843165499999571</v>
       </c>
       <c r="D225" s="5">
         <v>36.90626642182346</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>32.379560521999998</v>
       </c>
       <c r="C226" s="5">
         <v>0.31646037000000149</v>
       </c>
       <c r="D226" s="5">
         <v>12.508480648763687</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>32.590821470999998</v>
       </c>
       <c r="C227" s="5">
         <v>0.2112609489999997</v>
       </c>
       <c r="D227" s="5">
         <v>8.1165771897571801</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>33.458904021000002</v>
       </c>
       <c r="C228" s="5">
         <v>0.86808255000000401</v>
       </c>
       <c r="D228" s="5">
         <v>37.087181165488303</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>33.937604952000001</v>
       </c>
       <c r="C229" s="5">
         <v>0.47870093099999877</v>
       </c>
       <c r="D229" s="5">
         <v>18.586089076946834</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>34.461815012000002</v>
       </c>
       <c r="C230" s="5">
         <v>0.52421006000000148</v>
       </c>
       <c r="D230" s="5">
         <v>20.194192003180756</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>34.801885402000003</v>
       </c>
       <c r="C231" s="5">
         <v>0.34007039000000105</v>
       </c>
       <c r="D231" s="5">
         <v>12.505954652309171</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>35.135352664000003</v>
       </c>
       <c r="C232" s="5">
         <v>0.33346726199999921</v>
       </c>
       <c r="D232" s="5">
         <v>12.123987195487796</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>35.526361078999997</v>
       </c>
       <c r="C233" s="5">
         <v>0.39100841499999461</v>
       </c>
       <c r="D233" s="5">
         <v>14.202839403185541</v>
       </c>
       <c r="E233" s="5">
         <v>14.581917348541996</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>35.804369801999997</v>
       </c>
       <c r="C234" s="5">
         <v>0.27800872299999924</v>
       </c>
       <c r="D234" s="5">
         <v>9.8054010023963745</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>36.219835041000003</v>
       </c>
       <c r="C235" s="5">
         <v>0.41546523900000665</v>
       </c>
       <c r="D235" s="5">
         <v>14.848468399480574</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>36.069965246000002</v>
       </c>
       <c r="C236" s="5">
         <v>-0.14986979500000075</v>
       </c>
       <c r="D236" s="5">
         <v>-4.8538827973023002</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>36.004701427000001</v>
       </c>
       <c r="C237" s="5">
         <v>-6.5263819000001888E-2</v>
       </c>
       <c r="D237" s="5">
         <v>-2.1497635123333581</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>36.131570801000002</v>
       </c>
       <c r="C238" s="5">
         <v>0.12686937400000176</v>
       </c>
       <c r="D238" s="5">
         <v>4.3113452683153808</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>36.119425218000003</v>
       </c>
       <c r="C239" s="5">
         <v>-1.2145582999998794E-2</v>
       </c>
       <c r="D239" s="5">
         <v>-0.40263358268985971</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>35.956358062</v>
       </c>
       <c r="C240" s="5">
         <v>-0.16306715600000388</v>
       </c>
       <c r="D240" s="5">
         <v>-5.2850810938735222</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>35.878657795000002</v>
       </c>
       <c r="C241" s="5">
         <v>-7.7700266999997325E-2</v>
       </c>
       <c r="D241" s="5">
         <v>-2.5625530963056753</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>35.707652232000001</v>
       </c>
       <c r="C242" s="5">
         <v>-0.17100556300000136</v>
       </c>
       <c r="D242" s="5">
         <v>-5.5718890122016029</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>35.728849269999998</v>
       </c>
       <c r="C243" s="5">
         <v>2.1197037999996837E-2</v>
       </c>
       <c r="D243" s="5">
         <v>0.71468319219869514</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>35.70125891</v>
       </c>
       <c r="C244" s="5">
         <v>-2.7590359999997816E-2</v>
       </c>
       <c r="D244" s="5">
         <v>-0.92273264925460952</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>35.742406809999999</v>
       </c>
       <c r="C245" s="5">
         <v>4.1147899999998572E-2</v>
       </c>
       <c r="D245" s="5">
         <v>1.3918751161357434</v>
       </c>
       <c r="E245" s="5">
         <v>0.60812794904487877</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>35.870581184000002</v>
       </c>
       <c r="C246" s="5">
         <v>0.12817437400000387</v>
       </c>
       <c r="D246" s="5">
         <v>4.3891681968164509</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>35.717990893</v>
       </c>
       <c r="C247" s="5">
         <v>-0.15259029100000276</v>
       </c>
       <c r="D247" s="5">
         <v>-4.9869395966146035</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>35.892756949999999</v>
       </c>
       <c r="C248" s="5">
         <v>0.17476605699999936</v>
       </c>
       <c r="D248" s="5">
         <v>6.032145893790708</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>35.421347719000003</v>
       </c>
       <c r="C249" s="5">
         <v>-0.47140923099999554</v>
       </c>
       <c r="D249" s="5">
         <v>-14.670508352948042</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>35.373812008999998</v>
       </c>
       <c r="C250" s="5">
         <v>-4.7535710000005338E-2</v>
       </c>
       <c r="D250" s="5">
         <v>-1.598575373577682</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>35.276974457000001</v>
       </c>
       <c r="C251" s="5">
         <v>-9.6837551999996663E-2</v>
       </c>
       <c r="D251" s="5">
         <v>-3.2360460984282247</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>35.556743472000001</v>
       </c>
       <c r="C252" s="5">
         <v>0.2797690149999994</v>
       </c>
       <c r="D252" s="5">
         <v>9.9430483347327616</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>35.754546142000002</v>
       </c>
       <c r="C253" s="5">
         <v>0.19780267000000151</v>
       </c>
       <c r="D253" s="5">
         <v>6.8837034565636834</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>35.737605748999997</v>
       </c>
       <c r="C254" s="5">
         <v>-1.6940393000005827E-2</v>
       </c>
       <c r="D254" s="5">
         <v>-0.56707702219621625</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>35.767298955000001</v>
       </c>
       <c r="C255" s="5">
         <v>2.9693206000004579E-2</v>
       </c>
       <c r="D255" s="5">
         <v>1.0016095818388582</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>35.753100140000001</v>
       </c>
       <c r="C256" s="5">
         <v>-1.4198815000000309E-2</v>
       </c>
       <c r="D256" s="5">
         <v>-0.47533434305002675</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>35.659148686000002</v>
       </c>
       <c r="C257" s="5">
         <v>-9.3951453999999046E-2</v>
       </c>
       <c r="D257" s="5">
         <v>-3.1081639708379072</v>
       </c>
       <c r="E257" s="5">
         <v>-0.23293933294022962</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>35.7436243</v>
       </c>
       <c r="C258" s="5">
         <v>8.44756139999987E-2</v>
       </c>
       <c r="D258" s="5">
         <v>2.8801029177462301</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>35.749142311999996</v>
       </c>
       <c r="C259" s="5">
         <v>5.5180119999960198E-3</v>
       </c>
       <c r="D259" s="5">
         <v>0.18541039640294077</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>35.931906253999998</v>
       </c>
       <c r="C260" s="5">
         <v>0.18276394200000112</v>
       </c>
       <c r="D260" s="5">
         <v>6.3103564891447306</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>36.043102990000001</v>
       </c>
       <c r="C261" s="5">
         <v>0.11119673600000368</v>
       </c>
       <c r="D261" s="5">
         <v>3.7774459969005747</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>35.993483126000001</v>
       </c>
       <c r="C262" s="5">
         <v>-4.9619864000000291E-2</v>
       </c>
       <c r="D262" s="5">
         <v>-1.6395660631336351</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>36.074059462999998</v>
       </c>
       <c r="C263" s="5">
         <v>8.0576336999996556E-2</v>
       </c>
       <c r="D263" s="5">
         <v>2.7196881270548756</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>36.210243810000001</v>
       </c>
       <c r="C264" s="5">
         <v>0.13618434700000392</v>
       </c>
       <c r="D264" s="5">
         <v>4.6254132288914285</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>36.213464752999997</v>
       </c>
       <c r="C265" s="5">
         <v>3.2209429999952022E-3</v>
       </c>
       <c r="D265" s="5">
         <v>0.10679362239649492</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>36.248531960999998</v>
       </c>
       <c r="C266" s="5">
         <v>3.506720800000096E-2</v>
       </c>
       <c r="D266" s="5">
         <v>1.1682254824446625</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>36.421022880999999</v>
       </c>
       <c r="C267" s="5">
         <v>0.17249092000000132</v>
       </c>
       <c r="D267" s="5">
         <v>5.8621215105532309</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>36.412359494</v>
       </c>
       <c r="C268" s="5">
         <v>-8.6633869999985791E-3</v>
       </c>
       <c r="D268" s="5">
         <v>-0.28506816860582873</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>36.494077509999997</v>
       </c>
       <c r="C269" s="5">
         <v>8.1718015999996396E-2</v>
       </c>
       <c r="D269" s="5">
         <v>2.7265776332558778</v>
       </c>
       <c r="E269" s="5">
         <v>2.34141547054878</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>37.087983735999998</v>
       </c>
       <c r="C270" s="5">
         <v>0.59390622600000142</v>
       </c>
       <c r="D270" s="5">
         <v>21.37521287907671</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>37.012439360000002</v>
       </c>
       <c r="C271" s="5">
         <v>-7.5544375999996305E-2</v>
       </c>
       <c r="D271" s="5">
         <v>-2.4170775581944026</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>36.983921653000003</v>
       </c>
       <c r="C272" s="5">
         <v>-2.8517706999998893E-2</v>
       </c>
       <c r="D272" s="5">
         <v>-0.92067968557065782</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>37.667128191000003</v>
       </c>
       <c r="C273" s="5">
         <v>0.68320653800000031</v>
       </c>
       <c r="D273" s="5">
         <v>24.564588005425669</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>37.887383401999998</v>
       </c>
       <c r="C274" s="5">
         <v>0.22025521099999423</v>
       </c>
       <c r="D274" s="5">
         <v>7.2470198906706695</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>38.103555704000001</v>
       </c>
       <c r="C275" s="5">
         <v>0.21617230200000392</v>
       </c>
       <c r="D275" s="5">
         <v>7.0657837873017604</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>38.412636251999999</v>
       </c>
       <c r="C276" s="5">
         <v>0.30908054799999718</v>
       </c>
       <c r="D276" s="5">
         <v>10.180137519347255</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>38.650059421999998</v>
       </c>
       <c r="C277" s="5">
         <v>0.23742316999999957</v>
       </c>
       <c r="D277" s="5">
         <v>7.6744412112196958</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>38.965434702000003</v>
       </c>
       <c r="C278" s="5">
         <v>0.31537528000000492</v>
       </c>
       <c r="D278" s="5">
         <v>10.243328248544859</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>39.181133748000001</v>
       </c>
       <c r="C279" s="5">
         <v>0.21569904599999745</v>
       </c>
       <c r="D279" s="5">
         <v>6.8488065851002755</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>39.486548460000002</v>
       </c>
       <c r="C280" s="5">
         <v>0.30541471200000103</v>
       </c>
       <c r="D280" s="5">
         <v>9.7655602599007416</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>39.847183399000002</v>
       </c>
       <c r="C281" s="5">
         <v>0.36063493900000054</v>
       </c>
       <c r="D281" s="5">
         <v>11.527370358229749</v>
       </c>
       <c r="E281" s="5">
         <v>9.1880823349520071</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>39.898234604000002</v>
       </c>
       <c r="C282" s="5">
         <v>5.1051205000000266E-2</v>
       </c>
       <c r="D282" s="5">
         <v>1.5482893888065785</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>40.116622387</v>
       </c>
       <c r="C283" s="5">
         <v>0.21838778299999717</v>
       </c>
       <c r="D283" s="5">
         <v>6.7697363228628404</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>40.156805357000003</v>
       </c>
       <c r="C284" s="5">
         <v>4.0182970000003593E-2</v>
       </c>
       <c r="D284" s="5">
         <v>1.2086286504074506</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>40.285411508999999</v>
       </c>
       <c r="C285" s="5">
         <v>0.12860615199999614</v>
       </c>
       <c r="D285" s="5">
         <v>3.9115407409820557</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>40.462325563</v>
       </c>
       <c r="C286" s="5">
         <v>0.17691405400000093</v>
       </c>
       <c r="D286" s="5">
         <v>5.3989854680752458</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>40.500744351999998</v>
       </c>
       <c r="C287" s="5">
         <v>3.8418788999997844E-2</v>
       </c>
       <c r="D287" s="5">
         <v>1.145363436732838</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>40.643099702999997</v>
       </c>
       <c r="C288" s="5">
         <v>0.14235535099999908</v>
       </c>
       <c r="D288" s="5">
         <v>4.3003607629614082</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>40.726522680000002</v>
       </c>
       <c r="C289" s="5">
         <v>8.3422977000005005E-2</v>
       </c>
       <c r="D289" s="5">
         <v>2.4910863448156739</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>40.752023413000003</v>
       </c>
       <c r="C290" s="5">
         <v>2.5500733000001219E-2</v>
       </c>
       <c r="D290" s="5">
         <v>0.75396771377280736</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>40.840522657000001</v>
       </c>
       <c r="C291" s="5">
         <v>8.8499243999997645E-2</v>
       </c>
       <c r="D291" s="5">
         <v>2.6373358297714367</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>41.364045173000001</v>
       </c>
       <c r="C292" s="5">
         <v>0.52352251599999988</v>
       </c>
       <c r="D292" s="5">
         <v>16.514653732981266</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>41.499719603000003</v>
       </c>
       <c r="C293" s="5">
         <v>0.13567443000000168</v>
       </c>
       <c r="D293" s="5">
         <v>4.0077984076360318</v>
       </c>
       <c r="E293" s="5">
         <v>4.1471844758831145</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>41.566608807999998</v>
       </c>
       <c r="C294" s="5">
         <v>6.68892049999954E-2</v>
       </c>
       <c r="D294" s="5">
         <v>1.9513973231375381</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>41.659274613999997</v>
       </c>
       <c r="C295" s="5">
         <v>9.2665805999999407E-2</v>
       </c>
       <c r="D295" s="5">
         <v>2.7082458891488637</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>41.920100769999998</v>
       </c>
       <c r="C296" s="5">
         <v>0.26082615600000025</v>
       </c>
       <c r="D296" s="5">
         <v>7.7773180789469487</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>41.883161487999999</v>
       </c>
       <c r="C297" s="5">
         <v>-3.6939281999998741E-2</v>
       </c>
       <c r="D297" s="5">
         <v>-1.0523098844152146</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>42.113231476999999</v>
       </c>
       <c r="C298" s="5">
         <v>0.23006998900000042</v>
       </c>
       <c r="D298" s="5">
         <v>6.7946098587414738</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>42.305728133000002</v>
       </c>
       <c r="C299" s="5">
         <v>0.19249665600000299</v>
       </c>
       <c r="D299" s="5">
         <v>5.62513594881624</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>42.635490425</v>
       </c>
       <c r="C300" s="5">
         <v>0.32976229199999807</v>
       </c>
       <c r="D300" s="5">
         <v>9.7652990271938087</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>42.840824261000002</v>
       </c>
       <c r="C301" s="5">
         <v>0.20533383600000121</v>
       </c>
       <c r="D301" s="5">
         <v>5.9348027138807602</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>42.629753168999997</v>
       </c>
       <c r="C302" s="5">
         <v>-0.21107109200000451</v>
       </c>
       <c r="D302" s="5">
         <v>-5.7546353189440458</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>42.813745730000001</v>
       </c>
       <c r="C303" s="5">
         <v>0.18399256100000372</v>
       </c>
       <c r="D303" s="5">
         <v>5.3040050520559712</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>42.728098023999998</v>
       </c>
       <c r="C304" s="5">
         <v>-8.5647706000003154E-2</v>
       </c>
       <c r="D304" s="5">
         <v>-2.3743294490503386</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>42.744942068999997</v>
       </c>
       <c r="C305" s="5">
         <v>1.6844044999999142E-2</v>
       </c>
       <c r="D305" s="5">
         <v>0.47408468199929832</v>
       </c>
       <c r="E305" s="5">
         <v>3.0005563360721466</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>42.902757901000001</v>
       </c>
       <c r="C306" s="5">
         <v>0.15781583200000426</v>
       </c>
       <c r="D306" s="5">
         <v>4.521524131679322</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>42.872722445999997</v>
       </c>
       <c r="C307" s="5">
         <v>-3.0035455000003708E-2</v>
       </c>
       <c r="D307" s="5">
         <v>-0.83687135788418354</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>42.849225242999999</v>
       </c>
       <c r="C308" s="5">
         <v>-2.3497202999998024E-2</v>
       </c>
       <c r="D308" s="5">
         <v>-0.65570371377962067</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>41.867732949999997</v>
       </c>
       <c r="C309" s="5">
         <v>-0.98149229300000229</v>
       </c>
       <c r="D309" s="5">
         <v>-24.275283078930855</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>42.060232321999997</v>
       </c>
       <c r="C310" s="5">
         <v>0.19249937200000033</v>
       </c>
       <c r="D310" s="5">
         <v>5.6590403237664511</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>42.389302882000003</v>
       </c>
       <c r="C311" s="5">
         <v>0.32907056000000523</v>
       </c>
       <c r="D311" s="5">
         <v>9.8032731250854646</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>42.744597599999999</v>
       </c>
       <c r="C312" s="5">
         <v>0.35529471799999612</v>
       </c>
       <c r="D312" s="5">
         <v>10.534920420117011</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>43.017317065999997</v>
       </c>
       <c r="C313" s="5">
         <v>0.27271946599999808</v>
       </c>
       <c r="D313" s="5">
         <v>7.9307141315457574</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>42.704310722999999</v>
       </c>
       <c r="C314" s="5">
         <v>-0.31300634299999786</v>
       </c>
       <c r="D314" s="5">
         <v>-8.3904497142253334</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>42.769917149000001</v>
       </c>
       <c r="C315" s="5">
         <v>6.5606426000002216E-2</v>
       </c>
       <c r="D315" s="5">
         <v>1.8592115818999888</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>42.777029083000002</v>
       </c>
       <c r="C316" s="5">
         <v>7.1119340000009856E-3</v>
       </c>
       <c r="D316" s="5">
         <v>0.19972286228271408</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>42.886238122999998</v>
       </c>
       <c r="C317" s="5">
         <v>0.10920903999999609</v>
       </c>
       <c r="D317" s="5">
         <v>3.1069650949334005</v>
       </c>
       <c r="E317" s="5">
         <v>0.33055619486375143</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>42.861875325</v>
       </c>
       <c r="C318" s="5">
         <v>-2.436279799999852E-2</v>
       </c>
       <c r="D318" s="5">
         <v>-0.67956966065403357</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>42.928287912999998</v>
       </c>
       <c r="C319" s="5">
         <v>6.6412587999998607E-2</v>
       </c>
       <c r="D319" s="5">
         <v>1.8752746428313927</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>42.968426352000002</v>
       </c>
       <c r="C320" s="5">
         <v>4.0138439000003245E-2</v>
       </c>
       <c r="D320" s="5">
         <v>1.1278017388852257</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>43.849375018000003</v>
       </c>
       <c r="C321" s="5">
         <v>0.88094866600000188</v>
       </c>
       <c r="D321" s="5">
         <v>27.575567674778267</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>44.112180312</v>
       </c>
       <c r="C322" s="5">
         <v>0.26280529399999608</v>
       </c>
       <c r="D322" s="5">
         <v>7.4339130835543665</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>43.874686552999997</v>
       </c>
       <c r="C323" s="5">
         <v>-0.23749375900000302</v>
       </c>
       <c r="D323" s="5">
         <v>-6.2727156147384555</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>43.746791199</v>
       </c>
       <c r="C324" s="5">
         <v>-0.12789535399999608</v>
       </c>
       <c r="D324" s="5">
         <v>-3.4424767072999574</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>43.787498102000001</v>
       </c>
       <c r="C325" s="5">
         <v>4.0706903000000239E-2</v>
       </c>
       <c r="D325" s="5">
         <v>1.1223464796939364</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>44.188748695000001</v>
       </c>
       <c r="C326" s="5">
         <v>0.40125059300000032</v>
       </c>
       <c r="D326" s="5">
         <v>11.567799242891731</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>44.237928029999999</v>
       </c>
       <c r="C327" s="5">
         <v>4.9179334999998048E-2</v>
       </c>
       <c r="D327" s="5">
         <v>1.3437308967125805</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>44.215356986000003</v>
       </c>
       <c r="C328" s="5">
         <v>-2.2571043999995766E-2</v>
       </c>
       <c r="D328" s="5">
         <v>-0.61054792393989699</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>44.307708456</v>
       </c>
       <c r="C329" s="5">
         <v>9.2351469999996993E-2</v>
       </c>
       <c r="D329" s="5">
         <v>2.5354031945115096</v>
       </c>
       <c r="E329" s="5">
         <v>3.314513921512896</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>44.550783918</v>
       </c>
       <c r="C330" s="5">
         <v>0.24307546200000019</v>
       </c>
       <c r="D330" s="5">
         <v>6.7856095262881277</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>44.809793902999999</v>
       </c>
       <c r="C331" s="5">
         <v>0.25900998499999872</v>
       </c>
       <c r="D331" s="5">
         <v>7.2040403433188072</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>44.786513282000001</v>
       </c>
       <c r="C332" s="5">
         <v>-2.3280620999997836E-2</v>
       </c>
       <c r="D332" s="5">
         <v>-0.62167334341359792</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>45.041035665000003</v>
       </c>
       <c r="C333" s="5">
         <v>0.25452238300000118</v>
       </c>
       <c r="D333" s="5">
         <v>7.0368647417651919</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>44.983978452000002</v>
       </c>
       <c r="C334" s="5">
         <v>-5.7057213000000218E-2</v>
       </c>
       <c r="D334" s="5">
         <v>-1.5095927783109642</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>45.019078033</v>
       </c>
       <c r="C335" s="5">
         <v>3.5099580999997215E-2</v>
       </c>
       <c r="D335" s="5">
         <v>0.94035086373733812</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>44.845635520999998</v>
       </c>
       <c r="C336" s="5">
         <v>-0.17344251200000116</v>
       </c>
       <c r="D336" s="5">
         <v>-4.5264578967396218</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>44.951253336999997</v>
       </c>
       <c r="C337" s="5">
         <v>0.10561781599999875</v>
       </c>
       <c r="D337" s="5">
         <v>2.8630668478592858</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>45.189023130999999</v>
       </c>
       <c r="C338" s="5">
         <v>0.23776979400000187</v>
       </c>
       <c r="D338" s="5">
         <v>6.5353590388806504</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>45.087812904000003</v>
       </c>
       <c r="C339" s="5">
         <v>-0.10121022699999571</v>
       </c>
       <c r="D339" s="5">
         <v>-2.6547882717696036</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>45.443705141999999</v>
       </c>
       <c r="C340" s="5">
         <v>0.35589223799999559</v>
       </c>
       <c r="D340" s="5">
         <v>9.8941990420656758</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>45.505580571000003</v>
       </c>
       <c r="C341" s="5">
         <v>6.187542900000409E-2</v>
       </c>
       <c r="D341" s="5">
         <v>1.646192509052824</v>
       </c>
       <c r="E341" s="5">
         <v>2.7035298297801935</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>45.489782570000003</v>
       </c>
       <c r="C342" s="5">
         <v>-1.5798001000000284E-2</v>
       </c>
       <c r="D342" s="5">
         <v>-0.41580493874261437</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>45.551908990000001</v>
       </c>
       <c r="C343" s="5">
         <v>6.2126419999998461E-2</v>
       </c>
       <c r="D343" s="5">
         <v>1.6512335319328164</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>45.818219738000003</v>
       </c>
       <c r="C344" s="5">
         <v>0.26631074800000221</v>
       </c>
       <c r="D344" s="5">
         <v>7.2456148157925337</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>45.839922592000001</v>
       </c>
       <c r="C345" s="5">
         <v>2.1702853999997274E-2</v>
       </c>
       <c r="D345" s="5">
         <v>0.56989076748614753</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>46.178182647</v>
       </c>
       <c r="C346" s="5">
         <v>0.33826005499999923</v>
       </c>
       <c r="D346" s="5">
         <v>9.2233616168567281</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>46.218133754</v>
       </c>
       <c r="C347" s="5">
         <v>3.9951107000000263E-2</v>
       </c>
       <c r="D347" s="5">
         <v>1.0431356433747707</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>46.193190704999999</v>
       </c>
       <c r="C348" s="5">
         <v>-2.4943049000000883E-2</v>
       </c>
       <c r="D348" s="5">
         <v>-0.64569837626456961</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>46.476115921999998</v>
       </c>
       <c r="C349" s="5">
         <v>0.28292521699999895</v>
       </c>
       <c r="D349" s="5">
         <v>7.6025043356522382</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>46.606923127999998</v>
       </c>
       <c r="C350" s="5">
         <v>0.13080720600000006</v>
       </c>
       <c r="D350" s="5">
         <v>3.4301796467730794</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>47.056192715999998</v>
       </c>
       <c r="C351" s="5">
         <v>0.44926958799999994</v>
       </c>
       <c r="D351" s="5">
         <v>12.200872825345677</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>47.072362906000002</v>
       </c>
       <c r="C352" s="5">
         <v>1.617019000000397E-2</v>
       </c>
       <c r="D352" s="5">
         <v>0.41314315595690765</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>46.861586314</v>
       </c>
       <c r="C353" s="5">
         <v>-0.21077659200000198</v>
       </c>
       <c r="D353" s="5">
         <v>-5.2428829953508505</v>
       </c>
       <c r="E353" s="5">
         <v>2.9798669217818041</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>47.043029521999998</v>
       </c>
       <c r="C354" s="5">
         <v>0.18144320799999747</v>
       </c>
       <c r="D354" s="5">
         <v>4.7465083398325225</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>47.119633473</v>
       </c>
       <c r="C355" s="5">
         <v>7.6603951000002724E-2</v>
       </c>
       <c r="D355" s="5">
         <v>1.9716526295551429</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>47.038070310000002</v>
       </c>
       <c r="C356" s="5">
         <v>-8.156316299999844E-2</v>
       </c>
       <c r="D356" s="5">
         <v>-2.0575146306765602</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>47.177461127999997</v>
       </c>
       <c r="C357" s="5">
         <v>0.13939081799999542</v>
       </c>
       <c r="D357" s="5">
         <v>3.6145684125858057</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>47.097699237999997</v>
       </c>
       <c r="C358" s="5">
         <v>-7.9761890000000335E-2</v>
       </c>
       <c r="D358" s="5">
         <v>-2.0100539860154587</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>47.046491287000002</v>
       </c>
       <c r="C359" s="5">
         <v>-5.1207950999994978E-2</v>
       </c>
       <c r="D359" s="5">
         <v>-1.2969508730866219</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>47.202379745999998</v>
       </c>
       <c r="C360" s="5">
         <v>0.15588845899999626</v>
       </c>
       <c r="D360" s="5">
         <v>4.0494672408199373</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>47.377354584000003</v>
       </c>
       <c r="C361" s="5">
         <v>0.17497483800000424</v>
       </c>
       <c r="D361" s="5">
         <v>4.5401102349863498</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>47.446367057000003</v>
       </c>
       <c r="C362" s="5">
         <v>6.9012473000000796E-2</v>
       </c>
       <c r="D362" s="5">
         <v>1.7620587130852128</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>47.194309279000002</v>
       </c>
       <c r="C363" s="5">
         <v>-0.25205777800000106</v>
       </c>
       <c r="D363" s="5">
         <v>-6.1919649239057462</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>47.424080670000002</v>
       </c>
       <c r="C364" s="5">
         <v>0.22977139099999988</v>
       </c>
       <c r="D364" s="5">
         <v>6.0013599878897761</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>47.738318906000003</v>
       </c>
       <c r="C365" s="5">
         <v>0.31423823600000134</v>
       </c>
       <c r="D365" s="5">
         <v>8.2476327822484699</v>
       </c>
       <c r="E365" s="5">
         <v>1.8708982366183236</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>48.181966559999999</v>
       </c>
       <c r="C366" s="5">
         <v>0.44364765399999584</v>
       </c>
       <c r="D366" s="5">
         <v>11.740035793821502</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>48.294936810999999</v>
       </c>
       <c r="C367" s="5">
         <v>0.11297025100000013</v>
       </c>
       <c r="D367" s="5">
         <v>2.8501581027350342</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>47.563743182000003</v>
       </c>
       <c r="C368" s="5">
         <v>-0.73119362899999629</v>
       </c>
       <c r="D368" s="5">
         <v>-16.729134268651524</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>33.412101649</v>
       </c>
       <c r="C369" s="5">
         <v>-14.151641533000003</v>
       </c>
       <c r="D369" s="5">
         <v>-98.556112948185273</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>36.643334256000003</v>
       </c>
       <c r="C370" s="5">
         <v>3.2312326070000026</v>
       </c>
       <c r="D370" s="5">
         <v>202.7570622202158</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>40.220048681999998</v>
       </c>
       <c r="C371" s="5">
         <v>3.5767144259999952</v>
       </c>
       <c r="D371" s="5">
         <v>205.7533984400111</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>40.356801769</v>
       </c>
       <c r="C372" s="5">
         <v>0.13675308700000244</v>
       </c>
       <c r="D372" s="5">
         <v>4.1573197617575941</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>41.155873640000003</v>
       </c>
       <c r="C373" s="5">
         <v>0.79907187100000243</v>
       </c>
       <c r="D373" s="5">
         <v>26.526356699047504</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>42.236802539000003</v>
       </c>
       <c r="C374" s="5">
         <v>1.0809288989999999</v>
       </c>
       <c r="D374" s="5">
         <v>36.493037214163834</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>42.791302125000001</v>
       </c>
       <c r="C375" s="5">
         <v>0.5544995859999986</v>
       </c>
       <c r="D375" s="5">
         <v>16.942837131302912</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>42.844761570999999</v>
       </c>
       <c r="C376" s="5">
         <v>5.3459445999997968E-2</v>
       </c>
       <c r="D376" s="5">
         <v>1.5095117111122436</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>42.895004966000002</v>
       </c>
       <c r="C377" s="5">
         <v>5.0243395000002522E-2</v>
       </c>
       <c r="D377" s="5">
         <v>1.4163334236096281</v>
       </c>
       <c r="E377" s="5">
         <v>-10.145547750721629</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>43.092488904</v>
       </c>
       <c r="C378" s="5">
         <v>0.19748393799999775</v>
       </c>
       <c r="D378" s="5">
         <v>5.6667311098603568</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>42.676232317</v>
       </c>
       <c r="C379" s="5">
         <v>-0.41625658699999946</v>
       </c>
       <c r="D379" s="5">
         <v>-10.99510217299734</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>43.498043586999998</v>
       </c>
       <c r="C380" s="5">
         <v>0.82181126999999776</v>
       </c>
       <c r="D380" s="5">
         <v>25.719846405502246</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>44.101925745999999</v>
       </c>
       <c r="C381" s="5">
         <v>0.6038821590000012</v>
       </c>
       <c r="D381" s="5">
         <v>17.992378292370013</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>44.446671735000002</v>
       </c>
       <c r="C382" s="5">
         <v>0.34474598900000331</v>
       </c>
       <c r="D382" s="5">
         <v>9.794428565017089</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>44.675669990000003</v>
       </c>
       <c r="C383" s="5">
         <v>0.22899825500000048</v>
       </c>
       <c r="D383" s="5">
         <v>6.3608853341870386</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>45.441549985999998</v>
       </c>
       <c r="C384" s="5">
         <v>0.76587999599999534</v>
       </c>
       <c r="D384" s="5">
         <v>22.626616996693617</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>45.613944390999997</v>
       </c>
       <c r="C385" s="5">
         <v>0.17239440499999859</v>
       </c>
       <c r="D385" s="5">
         <v>4.6487167577911492</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>45.737671958</v>
       </c>
       <c r="C386" s="5">
         <v>0.12372756700000309</v>
       </c>
       <c r="D386" s="5">
         <v>3.3039953208060746</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>46.051593539000002</v>
       </c>
       <c r="C387" s="5">
         <v>0.31392158100000245</v>
       </c>
       <c r="D387" s="5">
         <v>8.5543648000869119</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>46.365042586999998</v>
       </c>
       <c r="C388" s="5">
         <v>0.3134490479999954</v>
       </c>
       <c r="D388" s="5">
         <v>8.480580946346695</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>46.961627233999998</v>
       </c>
       <c r="C389" s="5">
         <v>0.59658464700000025</v>
       </c>
       <c r="D389" s="5">
         <v>16.581512877508906</v>
       </c>
       <c r="E389" s="5">
         <v>9.4804098314555283</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>47.024687047</v>
       </c>
       <c r="C390" s="5">
         <v>6.3059813000002407E-2</v>
       </c>
       <c r="D390" s="5">
         <v>1.6233072224257183</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>47.436870849000002</v>
       </c>
       <c r="C391" s="5">
         <v>0.41218380200000126</v>
       </c>
       <c r="D391" s="5">
         <v>11.040505861363293</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>47.526874702000001</v>
       </c>
       <c r="C392" s="5">
         <v>9.0003852999998912E-2</v>
       </c>
       <c r="D392" s="5">
         <v>2.3007177378228993</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>47.599849806999998</v>
       </c>
       <c r="C393" s="5">
         <v>7.2975104999997598E-2</v>
       </c>
       <c r="D393" s="5">
         <v>1.8581792271494146</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>47.829387285000003</v>
       </c>
       <c r="C394" s="5">
         <v>0.22953747800000457</v>
       </c>
       <c r="D394" s="5">
         <v>5.9426471558547966</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>48.018608663000002</v>
       </c>
       <c r="C395" s="5">
         <v>0.18922137799999916</v>
       </c>
       <c r="D395" s="5">
         <v>4.8520818808918342</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>48.486953018000001</v>
       </c>
       <c r="C396" s="5">
         <v>0.46834435499999927</v>
       </c>
       <c r="D396" s="5">
         <v>12.352787892380812</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>49.008145472999999</v>
       </c>
       <c r="C397" s="5">
         <v>0.52119245499999778</v>
       </c>
       <c r="D397" s="5">
         <v>13.689538341882335</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>49.207651931999997</v>
       </c>
       <c r="C398" s="5">
         <v>0.19950645899999842</v>
       </c>
       <c r="D398" s="5">
         <v>4.9959340916259087</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>49.851574395</v>
       </c>
       <c r="C399" s="5">
         <v>0.64392246300000267</v>
       </c>
       <c r="D399" s="5">
         <v>16.88393886279065</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>50.329210189999998</v>
       </c>
       <c r="C400" s="5">
         <v>0.47763579499999764</v>
       </c>
       <c r="D400" s="5">
         <v>12.123033273228522</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>50.027475666000001</v>
       </c>
       <c r="C401" s="5">
         <v>-0.3017345239999969</v>
       </c>
       <c r="D401" s="5">
         <v>-6.9617160891359831</v>
       </c>
       <c r="E401" s="5">
         <v>6.5284118387199719</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>50.251234813000003</v>
       </c>
       <c r="C402" s="5">
         <v>0.22375914700000266</v>
       </c>
       <c r="D402" s="5">
         <v>5.5012933940063347</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>50.265555112999998</v>
       </c>
       <c r="C403" s="5">
         <v>1.432029999999429E-2</v>
       </c>
       <c r="D403" s="5">
         <v>0.34250540710245581</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>50.616087647000001</v>
       </c>
       <c r="C404" s="5">
         <v>0.35053253400000273</v>
       </c>
       <c r="D404" s="5">
         <v>8.6968815462489459</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>50.883069642999999</v>
       </c>
       <c r="C405" s="5">
         <v>0.26698199599999839</v>
       </c>
       <c r="D405" s="5">
         <v>6.5164681318810702</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>51.083817793000001</v>
       </c>
       <c r="C406" s="5">
         <v>0.20074815000000257</v>
       </c>
       <c r="D406" s="5">
         <v>4.8384343706014521</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>51.425952182000003</v>
       </c>
       <c r="C407" s="5">
         <v>0.3421343890000017</v>
       </c>
       <c r="D407" s="5">
         <v>8.3397761271034163</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>51.463750441000002</v>
       </c>
       <c r="C408" s="5">
         <v>3.7798258999998779E-2</v>
       </c>
       <c r="D408" s="5">
         <v>0.88557856673479041</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>51.628782778999998</v>
       </c>
       <c r="C409" s="5">
         <v>0.16503233799999606</v>
       </c>
       <c r="D409" s="5">
         <v>3.9167232466688073</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>52.084815732000003</v>
       </c>
       <c r="C410" s="5">
         <v>0.45603295300000468</v>
       </c>
       <c r="D410" s="5">
         <v>11.129907180762455</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>51.855160093000002</v>
       </c>
       <c r="C411" s="5">
         <v>-0.22965563900000063</v>
       </c>
       <c r="D411" s="5">
         <v>-5.164668108521731</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>52.394108211999999</v>
       </c>
       <c r="C412" s="5">
         <v>0.53894811899999695</v>
       </c>
       <c r="D412" s="5">
         <v>13.210231882162526</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>52.708770972000003</v>
       </c>
       <c r="C413" s="5">
         <v>0.31466276000000448</v>
       </c>
       <c r="D413" s="5">
         <v>7.4497091254060566</v>
       </c>
       <c r="E413" s="5">
         <v>5.3596454154537287</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>53.685508132000002</v>
       </c>
       <c r="C414" s="5">
         <v>0.97673715999999899</v>
       </c>
       <c r="D414" s="5">
         <v>24.649384882117829</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>53.918434828999999</v>
       </c>
       <c r="C415" s="5">
         <v>0.23292669699999635</v>
       </c>
       <c r="D415" s="5">
         <v>5.3325273852464328</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>54.320317692000003</v>
       </c>
       <c r="C416" s="5">
         <v>0.40188286300000442</v>
       </c>
       <c r="D416" s="5">
         <v>9.3201687560222837</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>54.238320954999999</v>
       </c>
       <c r="C417" s="5">
         <v>-8.1996737000004316E-2</v>
       </c>
       <c r="D417" s="5">
         <v>-1.7964414421017705</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>54.525348147999999</v>
       </c>
       <c r="C418" s="5">
         <v>0.28702719300000012</v>
       </c>
       <c r="D418" s="5">
         <v>6.5384874513497726</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>54.81741426</v>
       </c>
       <c r="C419" s="5">
         <v>0.29206611200000054</v>
       </c>
       <c r="D419" s="5">
         <v>6.6206153884987406</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>54.543034734000003</v>
       </c>
       <c r="C420" s="5">
         <v>-0.27437952599999704</v>
       </c>
       <c r="D420" s="5">
         <v>-5.8437777705317888</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>54.255675314000001</v>
       </c>
       <c r="C421" s="5">
         <v>-0.28735942000000136</v>
       </c>
       <c r="D421" s="5">
         <v>-6.1421710205550761</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>54.644567549999998</v>
       </c>
       <c r="C422" s="5">
         <v>0.38889223599999667</v>
       </c>
       <c r="D422" s="5">
         <v>8.9486463804392855</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>54.584315734</v>
       </c>
       <c r="C423" s="5">
         <v>-6.0251815999997405E-2</v>
       </c>
       <c r="D423" s="5">
         <v>-1.315141150333643</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>54.667883365999998</v>
       </c>
       <c r="C424" s="5">
         <v>8.3567631999997616E-2</v>
       </c>
       <c r="D424" s="5">
         <v>1.8527280044942529</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>54.565199358999998</v>
       </c>
       <c r="C425" s="5">
         <v>-0.10268400700000058</v>
       </c>
       <c r="D425" s="5">
         <v>-2.230848718313827</v>
       </c>
       <c r="E425" s="5">
         <v>3.5220483285147486</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>54.472311071</v>
       </c>
       <c r="C426" s="5">
         <v>-9.2888287999997488E-2</v>
       </c>
       <c r="D426" s="5">
         <v>-2.0237845333318405</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>54.314538034000002</v>
       </c>
       <c r="C427" s="5">
         <v>-0.15777303699999834</v>
       </c>
       <c r="D427" s="5">
         <v>-3.4208307658657677</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>54.181629203</v>
       </c>
       <c r="C428" s="5">
         <v>-0.13290883100000173</v>
       </c>
       <c r="D428" s="5">
         <v>-2.8972259107440501</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>54.502790910000002</v>
       </c>
       <c r="C429" s="5">
         <v>0.32116170700000168</v>
       </c>
       <c r="D429" s="5">
         <v>7.3495385561337834</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>54.685250359000001</v>
       </c>
       <c r="C430" s="5">
         <v>0.18245944899999955</v>
       </c>
       <c r="D430" s="5">
         <v>4.0920488882021822</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>54.096355043999999</v>
       </c>
       <c r="C431" s="5">
         <v>-0.58889531500000203</v>
       </c>
       <c r="D431" s="5">
         <v>-12.184012660205701</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>54.090516352999998</v>
       </c>
       <c r="C432" s="5">
         <v>-5.8386910000010062E-3</v>
       </c>
       <c r="D432" s="5">
         <v>-0.12944072697613773</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>54.100474167999998</v>
       </c>
       <c r="C433" s="5">
         <v>9.9578149999999255E-3</v>
       </c>
       <c r="D433" s="5">
         <v>0.22113829325787204</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>54.326628401000001</v>
       </c>
       <c r="C434" s="5">
         <v>0.22615423300000259</v>
       </c>
       <c r="D434" s="5">
         <v>5.1332707576836833</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>54.389195268000002</v>
       </c>
       <c r="C435" s="5">
         <v>6.2566867000001025E-2</v>
       </c>
       <c r="D435" s="5">
         <v>1.390803168615129</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>54.242280495000003</v>
       </c>
       <c r="C436" s="5">
         <v>-0.14691477299999889</v>
       </c>
       <c r="D436" s="5">
         <v>-3.1936859055433864</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>54.592591890000001</v>
       </c>
       <c r="C437" s="5">
         <v>0.35031139499999853</v>
       </c>
       <c r="D437" s="5">
         <v>8.0312206260001453</v>
       </c>
       <c r="E437" s="5">
         <v>5.0201467825261581E-2</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>54.554025705999997</v>
       </c>
       <c r="C438" s="5">
         <v>-3.8566184000004E-2</v>
       </c>
       <c r="D438" s="5">
         <v>-0.84443745811882964</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>54.270541092000002</v>
       </c>
       <c r="C439" s="5">
         <v>-0.28348461399999536</v>
       </c>
       <c r="D439" s="5">
         <v>-6.0605157342406795</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>54.086251103999999</v>
       </c>
       <c r="C440" s="5">
         <v>-0.18428998800000329</v>
       </c>
       <c r="D440" s="5">
         <v>-3.9996665227895245</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>54.3414012</v>
       </c>
       <c r="C441" s="5">
         <v>0.25515009600000127</v>
       </c>
       <c r="D441" s="5">
         <v>5.810174230328613</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>54.765610559999999</v>
+        <v>54.649760950999998</v>
       </c>
       <c r="C442" s="5">
-        <v>0.42420935999999898</v>
+        <v>0.30835975099999757</v>
       </c>
       <c r="D442" s="5">
-        <v>9.7805026441102338</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.0259788157537084</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>55.474982365000002</v>
+      </c>
+      <c r="C443" s="5">
+        <v>0.82522141400000493</v>
+      </c>
+      <c r="D443" s="5">
+        <v>19.703507186471981</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6850D690-C512-444F-A614-A7EA4310C434}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D3053AEF-F56E-4D00-97B0-03B01BCD1EE0}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{26FF9ACF-ED14-464F-B2B2-53B2F4172D66}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>aussrvoa</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>