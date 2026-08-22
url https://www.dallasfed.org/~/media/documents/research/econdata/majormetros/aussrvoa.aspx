--- v8 (2026-07-20)
+++ v9 (2026-08-22)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{66844ECB-EC4E-4147-8AC4-1D9A01C3DED6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{7BC62CCB-BABE-4BB6-97D3-14D0440C12AC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{DD79C77D-B08E-403D-A7EF-E4984EFF8C9D}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{5474829C-F7D9-4F3E-9C31-7E016685E7A4}"/>
   </bookViews>
   <sheets>
     <sheet name="aussrvoa" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Austin—Round Rock—Georgetown Other Services Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C6E33FEA-6394-4265-A385-F94C81F707F8}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EAC0C2EA-3D9A-4E19-98D0-2CEED9C3953F}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>16.410054246000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>16.581842754</v>
       </c>
       <c r="C7" s="5">
         <v>0.17178850799999879</v>
       </c>
       <c r="D7" s="5">
         <v>13.311322564193828</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>16.547996353999999</v>
       </c>
       <c r="C8" s="5">
         <v>-3.3846400000001609E-2</v>
       </c>
       <c r="D8" s="5">
         <v>-2.4220949951248905</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>16.168296636000001</v>
       </c>
       <c r="C9" s="5">
         <v>-0.37969971799999769</v>
       </c>
       <c r="D9" s="5">
         <v>-24.312140491781253</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>16.276510224999999</v>
       </c>
       <c r="C10" s="5">
         <v>0.10821358899999822</v>
       </c>
       <c r="D10" s="5">
         <v>8.3338861915662079</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>16.496205149000001</v>
       </c>
       <c r="C11" s="5">
         <v>0.21969492400000235</v>
       </c>
       <c r="D11" s="5">
         <v>17.455414719362274</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>16.674668769</v>
       </c>
       <c r="C12" s="5">
         <v>0.17846361999999871</v>
       </c>
       <c r="D12" s="5">
         <v>13.783162782477554</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>16.959352533000001</v>
       </c>
       <c r="C13" s="5">
         <v>0.28468376400000039</v>
       </c>
       <c r="D13" s="5">
         <v>22.524976138640508</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>16.610945954000002</v>
       </c>
       <c r="C14" s="5">
         <v>-0.34840657899999883</v>
       </c>
       <c r="D14" s="5">
         <v>-22.049093995469605</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>16.595180348</v>
       </c>
       <c r="C15" s="5">
         <v>-1.5765606000002208E-2</v>
       </c>
       <c r="D15" s="5">
         <v>-1.1330047872545657</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>16.703689700999998</v>
       </c>
       <c r="C16" s="5">
         <v>0.10850935299999875</v>
       </c>
       <c r="D16" s="5">
         <v>8.1347414672639395</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>16.563986704000001</v>
       </c>
       <c r="C17" s="5">
         <v>-0.139702996999997</v>
       </c>
       <c r="D17" s="5">
         <v>-9.5872841698438798</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>16.501481526999999</v>
       </c>
       <c r="C18" s="5">
         <v>-6.2505177000002021E-2</v>
       </c>
       <c r="D18" s="5">
         <v>-4.4354603640066159</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>16.589709939999999</v>
       </c>
       <c r="C19" s="5">
         <v>8.8228412999999506E-2</v>
       </c>
       <c r="D19" s="5">
         <v>6.6081144707771822</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>16.654288526999999</v>
       </c>
       <c r="C20" s="5">
         <v>6.4578586999999743E-2</v>
       </c>
       <c r="D20" s="5">
         <v>4.7725463350532848</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>16.655337750000001</v>
       </c>
       <c r="C21" s="5">
         <v>1.0492230000025415E-3</v>
       </c>
       <c r="D21" s="5">
         <v>7.562640443548041E-2</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>16.773950629000002</v>
       </c>
       <c r="C22" s="5">
         <v>0.1186128790000005</v>
       </c>
       <c r="D22" s="5">
         <v>8.888745925216913</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>16.787650626000001</v>
       </c>
       <c r="C23" s="5">
         <v>1.3699996999999797E-2</v>
       </c>
       <c r="D23" s="5">
         <v>0.98450556000757583</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>17.069076787</v>
       </c>
       <c r="C24" s="5">
         <v>0.28142616099999884</v>
       </c>
       <c r="D24" s="5">
         <v>22.079099464912399</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>17.067523024</v>
       </c>
       <c r="C25" s="5">
         <v>-1.5537630000004299E-3</v>
       </c>
       <c r="D25" s="5">
         <v>-0.10917886361404561</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>17.012426054999999</v>
       </c>
       <c r="C26" s="5">
         <v>-5.5096969000000939E-2</v>
       </c>
       <c r="D26" s="5">
         <v>-3.805766618615869</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>16.995409900999999</v>
       </c>
       <c r="C27" s="5">
         <v>-1.7016154000000228E-2</v>
       </c>
       <c r="D27" s="5">
         <v>-1.1936820290113226</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>17.00358052</v>
       </c>
       <c r="C28" s="5">
         <v>8.1706190000012668E-3</v>
       </c>
       <c r="D28" s="5">
         <v>0.57843321540849146</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>17.169138811</v>
       </c>
       <c r="C29" s="5">
         <v>0.16555829099999997</v>
       </c>
       <c r="D29" s="5">
         <v>12.330464417620245</v>
       </c>
       <c r="E29" s="5">
         <v>3.6534206276189529</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>17.41078748</v>
       </c>
       <c r="C30" s="5">
         <v>0.24164866899999993</v>
       </c>
       <c r="D30" s="5">
         <v>18.260260397217309</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>17.42280873</v>
       </c>
       <c r="C31" s="5">
         <v>1.2021250000000094E-2</v>
       </c>
       <c r="D31" s="5">
         <v>0.83169165302958703</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>17.467977689000001</v>
       </c>
       <c r="C32" s="5">
         <v>4.5168959000001507E-2</v>
       </c>
       <c r="D32" s="5">
         <v>3.1557677509521209</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>17.438960301000002</v>
       </c>
       <c r="C33" s="5">
         <v>-2.9017387999999755E-2</v>
       </c>
       <c r="D33" s="5">
         <v>-1.9752991167161338</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>17.462450174000001</v>
       </c>
       <c r="C34" s="5">
         <v>2.3489872999999051E-2</v>
       </c>
       <c r="D34" s="5">
         <v>1.6284006400198114</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>17.6593424</v>
       </c>
       <c r="C35" s="5">
         <v>0.19689222599999923</v>
       </c>
       <c r="D35" s="5">
         <v>14.401618238140967</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>17.483731527</v>
       </c>
       <c r="C36" s="5">
         <v>-0.17561087300000011</v>
       </c>
       <c r="D36" s="5">
         <v>-11.301715303395788</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>17.573510643999999</v>
       </c>
       <c r="C37" s="5">
         <v>8.9779116999999076E-2</v>
       </c>
       <c r="D37" s="5">
         <v>6.3390551036234921</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>17.719014911999999</v>
       </c>
       <c r="C38" s="5">
         <v>0.14550426799999983</v>
       </c>
       <c r="D38" s="5">
         <v>10.400880824662728</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>17.998699808000001</v>
       </c>
       <c r="C39" s="5">
         <v>0.27968489600000268</v>
       </c>
       <c r="D39" s="5">
         <v>20.675392450831453</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>17.911215478999999</v>
       </c>
       <c r="C40" s="5">
         <v>-8.7484329000002248E-2</v>
       </c>
       <c r="D40" s="5">
         <v>-5.6792815140527253</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>18.069588195000001</v>
       </c>
       <c r="C41" s="5">
         <v>0.15837271600000236</v>
       </c>
       <c r="D41" s="5">
         <v>11.142038390983977</v>
       </c>
       <c r="E41" s="5">
         <v>5.2445809537231769</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>17.999251181000002</v>
       </c>
       <c r="C42" s="5">
         <v>-7.0337013999999698E-2</v>
       </c>
       <c r="D42" s="5">
         <v>-4.5723585911966014</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>17.936173245999999</v>
       </c>
       <c r="C43" s="5">
         <v>-6.3077935000002583E-2</v>
       </c>
       <c r="D43" s="5">
         <v>-4.1252531622782858</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>17.966949596999999</v>
       </c>
       <c r="C44" s="5">
         <v>3.0776351000000091E-2</v>
       </c>
       <c r="D44" s="5">
         <v>2.0786016339400692</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>18.224826392000001</v>
       </c>
       <c r="C45" s="5">
         <v>0.25787679500000138</v>
       </c>
       <c r="D45" s="5">
         <v>18.650235860191742</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>18.254129928000001</v>
       </c>
       <c r="C46" s="5">
         <v>2.9303536000000463E-2</v>
       </c>
       <c r="D46" s="5">
         <v>1.9466241642099424</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>18.237635291</v>
       </c>
       <c r="C47" s="5">
         <v>-1.6494637000000978E-2</v>
       </c>
       <c r="D47" s="5">
         <v>-1.0789607006201352</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>18.296144902999998</v>
       </c>
       <c r="C48" s="5">
         <v>5.8509611999998157E-2</v>
       </c>
       <c r="D48" s="5">
         <v>3.9184773477511481</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>18.383252643999999</v>
       </c>
       <c r="C49" s="5">
         <v>8.7107741000000516E-2</v>
       </c>
       <c r="D49" s="5">
         <v>5.8651886674887077</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>18.628931473000002</v>
       </c>
       <c r="C50" s="5">
         <v>0.24567882900000271</v>
       </c>
       <c r="D50" s="5">
         <v>17.270039626391487</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>18.505131031000001</v>
       </c>
       <c r="C51" s="5">
         <v>-0.12380044200000029</v>
       </c>
       <c r="D51" s="5">
         <v>-7.6895998913041552</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>18.507208105</v>
       </c>
       <c r="C52" s="5">
         <v>2.0770739999989019E-3</v>
       </c>
       <c r="D52" s="5">
         <v>0.13477494852014438</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>18.466143155000001</v>
       </c>
       <c r="C53" s="5">
         <v>-4.1064949999999101E-2</v>
       </c>
       <c r="D53" s="5">
         <v>-2.6303800196287419</v>
       </c>
       <c r="E53" s="5">
         <v>2.1945987684972801</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>18.596213544000001</v>
       </c>
       <c r="C54" s="5">
         <v>0.13007038900000012</v>
       </c>
       <c r="D54" s="5">
         <v>8.7877311590505833</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>18.539795662</v>
       </c>
       <c r="C55" s="5">
         <v>-5.641788200000164E-2</v>
       </c>
       <c r="D55" s="5">
         <v>-3.5804671322417381</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>18.659149454000001</v>
       </c>
       <c r="C56" s="5">
         <v>0.11935379200000185</v>
       </c>
       <c r="D56" s="5">
         <v>8.004736248354515</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>19.013676078</v>
       </c>
       <c r="C57" s="5">
         <v>0.35452662399999824</v>
       </c>
       <c r="D57" s="5">
         <v>25.340369674061968</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>18.937788007000002</v>
       </c>
       <c r="C58" s="5">
         <v>-7.5888070999997836E-2</v>
       </c>
       <c r="D58" s="5">
         <v>-4.685731870001753</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>19.118138998999999</v>
       </c>
       <c r="C59" s="5">
         <v>0.18035099199999749</v>
       </c>
       <c r="D59" s="5">
         <v>12.04600333548489</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>19.401815710000001</v>
       </c>
       <c r="C60" s="5">
         <v>0.2836767110000018</v>
       </c>
       <c r="D60" s="5">
         <v>19.333155019098513</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>19.285241396</v>
       </c>
       <c r="C61" s="5">
         <v>-0.11657431400000107</v>
       </c>
       <c r="D61" s="5">
         <v>-6.9765480726710738</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>19.442311382</v>
       </c>
       <c r="C62" s="5">
         <v>0.15706998599999977</v>
       </c>
       <c r="D62" s="5">
         <v>10.223394124814389</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>19.527231613000001</v>
       </c>
       <c r="C63" s="5">
         <v>8.4920231000001678E-2</v>
       </c>
       <c r="D63" s="5">
         <v>5.3691307059451798</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>19.601641446999999</v>
       </c>
       <c r="C64" s="5">
         <v>7.4409833999997232E-2</v>
       </c>
       <c r="D64" s="5">
         <v>4.6697435771719364</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>19.669101728000001</v>
       </c>
       <c r="C65" s="5">
         <v>6.7460281000002453E-2</v>
       </c>
       <c r="D65" s="5">
         <v>4.2089519325232194</v>
       </c>
       <c r="E65" s="5">
         <v>6.5144007760726153</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>19.507324801999999</v>
       </c>
       <c r="C66" s="5">
         <v>-0.16177692600000171</v>
       </c>
       <c r="D66" s="5">
         <v>-9.4354436813119733</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>19.845416653000001</v>
       </c>
       <c r="C67" s="5">
         <v>0.3380918510000015</v>
       </c>
       <c r="D67" s="5">
         <v>22.899488127718669</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>19.836328463000001</v>
       </c>
       <c r="C68" s="5">
         <v>-9.0881899999999405E-3</v>
       </c>
       <c r="D68" s="5">
         <v>-0.5481568541703008</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>19.816536835000001</v>
       </c>
       <c r="C69" s="5">
         <v>-1.9791628000000117E-2</v>
       </c>
       <c r="D69" s="5">
         <v>-1.19074735738538</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>19.931441872000001</v>
       </c>
       <c r="C70" s="5">
         <v>0.11490503699999977</v>
       </c>
       <c r="D70" s="5">
         <v>7.1843804605432382</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>19.909377487</v>
       </c>
       <c r="C71" s="5">
         <v>-2.2064385000000186E-2</v>
       </c>
       <c r="D71" s="5">
         <v>-1.3203583920859518</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>19.822200637000002</v>
       </c>
       <c r="C72" s="5">
         <v>-8.7176849999998751E-2</v>
       </c>
       <c r="D72" s="5">
         <v>-5.1297074071239068</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>19.882633260999999</v>
       </c>
       <c r="C73" s="5">
         <v>6.0432623999997048E-2</v>
       </c>
       <c r="D73" s="5">
         <v>3.7204544954861696</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>19.857404840000001</v>
       </c>
       <c r="C74" s="5">
         <v>-2.522842099999778E-2</v>
       </c>
       <c r="D74" s="5">
         <v>-1.5120592861056714</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>19.957008885</v>
       </c>
       <c r="C75" s="5">
         <v>9.960404499999953E-2</v>
       </c>
       <c r="D75" s="5">
         <v>6.1880212157821468</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>20.091901688</v>
       </c>
       <c r="C76" s="5">
         <v>0.13489280299999962</v>
       </c>
       <c r="D76" s="5">
         <v>8.4194313656046127</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>20.268395832</v>
       </c>
       <c r="C77" s="5">
         <v>0.17649414399999941</v>
       </c>
       <c r="D77" s="5">
         <v>11.065709145357072</v>
       </c>
       <c r="E77" s="5">
         <v>3.04688090126084</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>20.330018184</v>
       </c>
       <c r="C78" s="5">
         <v>6.1622352000000546E-2</v>
       </c>
       <c r="D78" s="5">
         <v>3.7100104226045705</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>20.413942729999999</v>
       </c>
       <c r="C79" s="5">
         <v>8.3924545999998656E-2</v>
       </c>
       <c r="D79" s="5">
         <v>5.0677663306614829</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>20.500704534</v>
       </c>
       <c r="C80" s="5">
         <v>8.6761804000001774E-2</v>
       </c>
       <c r="D80" s="5">
         <v>5.2210744995888847</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>20.435522212999999</v>
       </c>
       <c r="C81" s="5">
         <v>-6.5182321000001764E-2</v>
       </c>
       <c r="D81" s="5">
         <v>-3.749399947380061</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>20.424663302999999</v>
       </c>
       <c r="C82" s="5">
         <v>-1.0858909999999611E-2</v>
       </c>
       <c r="D82" s="5">
         <v>-0.63578881328875125</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>20.510225541000001</v>
       </c>
       <c r="C83" s="5">
         <v>8.55622380000014E-2</v>
       </c>
       <c r="D83" s="5">
         <v>5.1444519141247147</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>20.621408183</v>
       </c>
       <c r="C84" s="5">
         <v>0.11118264199999928</v>
       </c>
       <c r="D84" s="5">
         <v>6.7024993689875689</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>20.759600398</v>
       </c>
       <c r="C85" s="5">
         <v>0.13819221500000012</v>
       </c>
       <c r="D85" s="5">
         <v>8.3447940500548601</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>20.973205018000002</v>
       </c>
       <c r="C86" s="5">
         <v>0.21360462000000169</v>
       </c>
       <c r="D86" s="5">
         <v>13.070614454713692</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>21.093198406999999</v>
       </c>
       <c r="C87" s="5">
         <v>0.11999338899999756</v>
       </c>
       <c r="D87" s="5">
         <v>7.0857361308455546</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>21.206160880999999</v>
       </c>
       <c r="C88" s="5">
         <v>0.1129624739999997</v>
       </c>
       <c r="D88" s="5">
         <v>6.6191877293700241</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>21.062365339999999</v>
       </c>
       <c r="C89" s="5">
         <v>-0.14379554099999936</v>
       </c>
       <c r="D89" s="5">
         <v>-7.8402947954387736</v>
       </c>
       <c r="E89" s="5">
         <v>3.9172784791703608</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>21.148244117000001</v>
       </c>
       <c r="C90" s="5">
         <v>8.587877700000135E-2</v>
       </c>
       <c r="D90" s="5">
         <v>5.004057051498112</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>21.292518135000002</v>
       </c>
       <c r="C91" s="5">
         <v>0.14427401800000084</v>
       </c>
       <c r="D91" s="5">
         <v>8.500697768302846</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>21.263651963000001</v>
       </c>
       <c r="C92" s="5">
         <v>-2.8866172000000745E-2</v>
       </c>
       <c r="D92" s="5">
         <v>-1.6147590959296076</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>21.665080837000001</v>
       </c>
       <c r="C93" s="5">
         <v>0.40142887400000049</v>
       </c>
       <c r="D93" s="5">
         <v>25.161137861142247</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>21.929640958</v>
       </c>
       <c r="C94" s="5">
         <v>0.26456012099999882</v>
       </c>
       <c r="D94" s="5">
         <v>15.678990348386757</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>21.873007663999999</v>
       </c>
       <c r="C95" s="5">
         <v>-5.6633294000000944E-2</v>
       </c>
       <c r="D95" s="5">
         <v>-3.055359101986943</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>21.995268364000001</v>
       </c>
       <c r="C96" s="5">
         <v>0.12226070000000178</v>
       </c>
       <c r="D96" s="5">
         <v>6.9175800565474121</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>22.030351947</v>
       </c>
       <c r="C97" s="5">
         <v>3.5083582999998697E-2</v>
       </c>
       <c r="D97" s="5">
         <v>1.930942893720955</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>22.081049746000001</v>
       </c>
       <c r="C98" s="5">
         <v>5.0697799000001709E-2</v>
       </c>
       <c r="D98" s="5">
         <v>2.7967466920141515</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>22.015983895000002</v>
       </c>
       <c r="C99" s="5">
         <v>-6.5065850999999952E-2</v>
       </c>
       <c r="D99" s="5">
         <v>-3.4792712131201498</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>22.238384671999999</v>
       </c>
       <c r="C100" s="5">
         <v>0.22240077699999716</v>
       </c>
       <c r="D100" s="5">
         <v>12.818851036636115</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>22.254481719000001</v>
       </c>
       <c r="C101" s="5">
         <v>1.6097047000002362E-2</v>
       </c>
       <c r="D101" s="5">
         <v>0.87207518607173018</v>
       </c>
       <c r="E101" s="5">
         <v>5.6599359082240674</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>22.383758690000001</v>
       </c>
       <c r="C102" s="5">
         <v>0.12927697099999946</v>
       </c>
       <c r="D102" s="5">
         <v>7.1979224081029969</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>22.389628755</v>
       </c>
       <c r="C103" s="5">
         <v>5.8700649999998689E-3</v>
       </c>
       <c r="D103" s="5">
         <v>0.31515024153767612</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>22.453867240000001</v>
       </c>
       <c r="C104" s="5">
         <v>6.4238485000000622E-2</v>
       </c>
       <c r="D104" s="5">
         <v>3.4977945960282364</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>22.383341889</v>
       </c>
       <c r="C105" s="5">
         <v>-7.0525351000000569E-2</v>
       </c>
       <c r="D105" s="5">
         <v>-3.7046461933687991</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>22.425123722999999</v>
       </c>
       <c r="C106" s="5">
         <v>4.1781833999998241E-2</v>
       </c>
       <c r="D106" s="5">
         <v>2.2631189122303441</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>22.347137826000001</v>
       </c>
       <c r="C107" s="5">
         <v>-7.7985896999997806E-2</v>
       </c>
       <c r="D107" s="5">
         <v>-4.0942343910602474</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>22.389757105000001</v>
       </c>
       <c r="C108" s="5">
         <v>4.2619279000000176E-2</v>
       </c>
       <c r="D108" s="5">
         <v>2.3127353651548388</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>22.504702234</v>
       </c>
       <c r="C109" s="5">
         <v>0.11494512899999876</v>
       </c>
       <c r="D109" s="5">
         <v>6.3375540343437065</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>22.382855674999998</v>
       </c>
       <c r="C110" s="5">
         <v>-0.12184655900000152</v>
       </c>
       <c r="D110" s="5">
         <v>-6.3071003114178907</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>22.434033807999999</v>
       </c>
       <c r="C111" s="5">
         <v>5.1178133000000514E-2</v>
       </c>
       <c r="D111" s="5">
         <v>2.7785550377468882</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>22.472693406000001</v>
       </c>
       <c r="C112" s="5">
         <v>3.8659598000002404E-2</v>
       </c>
       <c r="D112" s="5">
         <v>2.0876204525883901</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>22.658696472999999</v>
       </c>
       <c r="C113" s="5">
         <v>0.18600306699999791</v>
       </c>
       <c r="D113" s="5">
         <v>10.397068333091241</v>
       </c>
       <c r="E113" s="5">
         <v>1.8163296683512353</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>22.686575786999999</v>
       </c>
       <c r="C114" s="5">
         <v>2.7879313999999766E-2</v>
       </c>
       <c r="D114" s="5">
         <v>1.4865156193920814</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>22.890180224000002</v>
       </c>
       <c r="C115" s="5">
         <v>0.20360443700000275</v>
       </c>
       <c r="D115" s="5">
         <v>11.317422293323865</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>22.959343045000001</v>
       </c>
       <c r="C116" s="5">
         <v>6.9162820999999042E-2</v>
       </c>
       <c r="D116" s="5">
         <v>3.6866731250895457</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>22.793115018999998</v>
       </c>
       <c r="C117" s="5">
         <v>-0.16622802600000242</v>
       </c>
       <c r="D117" s="5">
         <v>-8.3503734227175173</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>22.719100443999999</v>
       </c>
       <c r="C118" s="5">
         <v>-7.4014574999999638E-2</v>
       </c>
       <c r="D118" s="5">
         <v>-3.8278345725581198</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>22.909837270000001</v>
       </c>
       <c r="C119" s="5">
         <v>0.19073682600000197</v>
       </c>
       <c r="D119" s="5">
         <v>10.55298495679553</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>23.062666294</v>
       </c>
       <c r="C120" s="5">
         <v>0.15282902399999898</v>
       </c>
       <c r="D120" s="5">
         <v>8.3054042070132006</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>23.069584453000001</v>
       </c>
       <c r="C121" s="5">
         <v>6.9181590000013671E-3</v>
       </c>
       <c r="D121" s="5">
         <v>0.36056113740887685</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>23.481525033</v>
       </c>
       <c r="C122" s="5">
         <v>0.41194057999999956</v>
       </c>
       <c r="D122" s="5">
         <v>23.662587568960358</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>23.654004069999999</v>
       </c>
       <c r="C123" s="5">
         <v>0.17247903699999867</v>
       </c>
       <c r="D123" s="5">
         <v>9.1793277330272325</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>23.61148695</v>
       </c>
       <c r="C124" s="5">
         <v>-4.2517119999999409E-2</v>
       </c>
       <c r="D124" s="5">
         <v>-2.1357552480445463</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>23.77710742</v>
       </c>
       <c r="C125" s="5">
         <v>0.16562047000000035</v>
       </c>
       <c r="D125" s="5">
         <v>8.7497288505894666</v>
       </c>
       <c r="E125" s="5">
         <v>4.9359015349037971</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>23.723066086999999</v>
       </c>
       <c r="C126" s="5">
         <v>-5.4041333000000691E-2</v>
       </c>
       <c r="D126" s="5">
         <v>-2.6935594817743991</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>23.704643278999999</v>
       </c>
       <c r="C127" s="5">
         <v>-1.8422808000000401E-2</v>
       </c>
       <c r="D127" s="5">
         <v>-0.92792343970404811</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>23.773061127999998</v>
       </c>
       <c r="C128" s="5">
         <v>6.8417848999999364E-2</v>
       </c>
       <c r="D128" s="5">
         <v>3.5190301541154545</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>23.80482349</v>
       </c>
       <c r="C129" s="5">
         <v>3.1762362000002042E-2</v>
       </c>
       <c r="D129" s="5">
         <v>1.6151124501776692</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>23.914983240000002</v>
       </c>
       <c r="C130" s="5">
         <v>0.11015975000000111</v>
       </c>
       <c r="D130" s="5">
         <v>5.6966890447372354</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>24.041431859999999</v>
       </c>
       <c r="C131" s="5">
         <v>0.1264486199999979</v>
       </c>
       <c r="D131" s="5">
         <v>6.5327131463023047</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>24.028380808000001</v>
       </c>
       <c r="C132" s="5">
         <v>-1.3051051999998009E-2</v>
       </c>
       <c r="D132" s="5">
         <v>-0.64948656076400102</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>23.916457039000001</v>
       </c>
       <c r="C133" s="5">
         <v>-0.11192376900000056</v>
       </c>
       <c r="D133" s="5">
         <v>-5.4485799830706227</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>24.073977692</v>
       </c>
       <c r="C134" s="5">
         <v>0.15752065299999884</v>
       </c>
       <c r="D134" s="5">
         <v>8.1962268273901842</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>24.176241640000001</v>
       </c>
       <c r="C135" s="5">
         <v>0.10226394800000094</v>
       </c>
       <c r="D135" s="5">
         <v>5.2182824149740403</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>24.238134488</v>
       </c>
       <c r="C136" s="5">
         <v>6.189284799999939E-2</v>
       </c>
       <c r="D136" s="5">
         <v>3.1157102186016195</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>24.508241635000001</v>
       </c>
       <c r="C137" s="5">
         <v>0.27010714700000094</v>
       </c>
       <c r="D137" s="5">
         <v>14.223523244541191</v>
       </c>
       <c r="E137" s="5">
         <v>3.0749502119211236</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>24.657972832999999</v>
       </c>
       <c r="C138" s="5">
         <v>0.14973119799999779</v>
       </c>
       <c r="D138" s="5">
         <v>7.5827384285570565</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>24.724177332</v>
       </c>
       <c r="C139" s="5">
         <v>6.6204499000001249E-2</v>
       </c>
       <c r="D139" s="5">
         <v>3.2699011503155573</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>24.784129387</v>
       </c>
       <c r="C140" s="5">
         <v>5.9952055000000115E-2</v>
       </c>
       <c r="D140" s="5">
         <v>2.9489244510976675</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>25.117558833</v>
       </c>
       <c r="C141" s="5">
         <v>0.33342944600000024</v>
       </c>
       <c r="D141" s="5">
         <v>17.393790594795</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>25.21429448</v>
       </c>
       <c r="C142" s="5">
         <v>9.6735646999999148E-2</v>
       </c>
       <c r="D142" s="5">
         <v>4.7207418426849834</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>25.371171585999999</v>
       </c>
       <c r="C143" s="5">
         <v>0.1568771059999996</v>
       </c>
       <c r="D143" s="5">
         <v>7.7269641830307156</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>25.088958925</v>
       </c>
       <c r="C144" s="5">
         <v>-0.28221266099999909</v>
       </c>
       <c r="D144" s="5">
         <v>-12.560952863609076</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>25.052445294999998</v>
       </c>
       <c r="C145" s="5">
         <v>-3.651363000000174E-2</v>
       </c>
       <c r="D145" s="5">
         <v>-1.7325279747785083</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>24.860115842999999</v>
       </c>
       <c r="C146" s="5">
         <v>-0.19232945199999918</v>
       </c>
       <c r="D146" s="5">
         <v>-8.8332848844736347</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>24.910232179000001</v>
       </c>
       <c r="C147" s="5">
         <v>5.0116336000002093E-2</v>
       </c>
       <c r="D147" s="5">
         <v>2.4461233659414106</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>24.956422538000002</v>
       </c>
       <c r="C148" s="5">
         <v>4.6190359000000569E-2</v>
       </c>
       <c r="D148" s="5">
         <v>2.2479608296096742</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>24.838464985000002</v>
       </c>
       <c r="C149" s="5">
         <v>-0.1179575530000001</v>
       </c>
       <c r="D149" s="5">
         <v>-5.5267023872834775</v>
       </c>
       <c r="E149" s="5">
         <v>1.3473971528353612</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>25.077074283000002</v>
       </c>
       <c r="C150" s="5">
         <v>0.23860929800000008</v>
       </c>
       <c r="D150" s="5">
         <v>12.156735843598288</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>25.240367441</v>
       </c>
       <c r="C151" s="5">
         <v>0.16329315799999833</v>
       </c>
       <c r="D151" s="5">
         <v>8.0999960903588519</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>25.294829479000001</v>
       </c>
       <c r="C152" s="5">
         <v>5.446203800000049E-2</v>
       </c>
       <c r="D152" s="5">
         <v>2.6202331733416795</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>25.416238356000001</v>
       </c>
       <c r="C153" s="5">
         <v>0.12140887700000036</v>
       </c>
       <c r="D153" s="5">
         <v>5.9142082388724981</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>25.813732088999998</v>
       </c>
       <c r="C154" s="5">
         <v>0.39749373299999746</v>
       </c>
       <c r="D154" s="5">
         <v>20.468716701374024</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>25.536787637</v>
       </c>
       <c r="C155" s="5">
         <v>-0.27694445199999862</v>
       </c>
       <c r="D155" s="5">
         <v>-12.141132948529332</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>25.768660520000001</v>
       </c>
       <c r="C156" s="5">
         <v>0.2318728830000012</v>
       </c>
       <c r="D156" s="5">
         <v>11.456897521246345</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>25.89401844</v>
       </c>
       <c r="C157" s="5">
         <v>0.12535791999999901</v>
       </c>
       <c r="D157" s="5">
         <v>5.9964465781921827</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>26.436914125000001</v>
       </c>
       <c r="C158" s="5">
         <v>0.54289568500000129</v>
       </c>
       <c r="D158" s="5">
         <v>28.273128939328473</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>26.069135584000001</v>
       </c>
       <c r="C159" s="5">
         <v>-0.36777854099999985</v>
       </c>
       <c r="D159" s="5">
         <v>-15.47397500132195</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>26.272294540000001</v>
       </c>
       <c r="C160" s="5">
         <v>0.20315895599999934</v>
       </c>
       <c r="D160" s="5">
         <v>9.7631299433974519</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>25.869076647</v>
       </c>
       <c r="C161" s="5">
         <v>-0.40321789300000077</v>
       </c>
       <c r="D161" s="5">
         <v>-16.939397191449324</v>
       </c>
       <c r="E161" s="5">
         <v>4.1492566574560241</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>25.704523221999999</v>
       </c>
       <c r="C162" s="5">
         <v>-0.16455342500000114</v>
       </c>
       <c r="D162" s="5">
         <v>-7.3717407156549619</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>25.653832129000001</v>
       </c>
       <c r="C163" s="5">
         <v>-5.0691092999997522E-2</v>
       </c>
       <c r="D163" s="5">
         <v>-2.3409829933258797</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>25.803674721</v>
       </c>
       <c r="C164" s="5">
         <v>0.14984259199999883</v>
       </c>
       <c r="D164" s="5">
         <v>7.2387444651502708</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>25.712502869000001</v>
       </c>
       <c r="C165" s="5">
         <v>-9.1171851999998665E-2</v>
       </c>
       <c r="D165" s="5">
         <v>-4.1585148184527743</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>25.799692313000001</v>
       </c>
       <c r="C166" s="5">
         <v>8.7189443999999838E-2</v>
       </c>
       <c r="D166" s="5">
         <v>4.1458769515825944</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>26.106101968000001</v>
       </c>
       <c r="C167" s="5">
         <v>0.3064096549999995</v>
       </c>
       <c r="D167" s="5">
         <v>15.220575664832282</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>26.152073604000002</v>
       </c>
       <c r="C168" s="5">
         <v>4.5971636000000871E-2</v>
       </c>
       <c r="D168" s="5">
         <v>2.1337313338666286</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>26.459184664999999</v>
       </c>
       <c r="C169" s="5">
         <v>0.30711106099999697</v>
       </c>
       <c r="D169" s="5">
         <v>15.03869056161642</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>26.503652472999999</v>
       </c>
       <c r="C170" s="5">
         <v>4.4467808000000275E-2</v>
       </c>
       <c r="D170" s="5">
         <v>2.0354891748562531</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>27.436390046</v>
       </c>
       <c r="C171" s="5">
         <v>0.93273757300000071</v>
       </c>
       <c r="D171" s="5">
         <v>51.444979499838908</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>27.592594786999999</v>
       </c>
       <c r="C172" s="5">
         <v>0.15620474099999981</v>
       </c>
       <c r="D172" s="5">
         <v>7.0500557139798525</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>27.682345653999999</v>
       </c>
       <c r="C173" s="5">
         <v>8.9750866999999346E-2</v>
       </c>
       <c r="D173" s="5">
         <v>3.9738506087045655</v>
       </c>
       <c r="E173" s="5">
         <v>7.0094075321790905</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>28.001126750000001</v>
       </c>
       <c r="C174" s="5">
         <v>0.31878109600000215</v>
       </c>
       <c r="D174" s="5">
         <v>14.728533930767762</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>28.214071645000001</v>
       </c>
       <c r="C175" s="5">
         <v>0.21294489499999969</v>
       </c>
       <c r="D175" s="5">
         <v>9.5173907892765577</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>28.408383037</v>
       </c>
       <c r="C176" s="5">
         <v>0.19431139199999947</v>
       </c>
       <c r="D176" s="5">
         <v>8.5847916603742913</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>28.018419604000002</v>
       </c>
       <c r="C177" s="5">
         <v>-0.38996343299999836</v>
       </c>
       <c r="D177" s="5">
         <v>-15.284000405086761</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>27.883631204</v>
       </c>
       <c r="C178" s="5">
         <v>-0.13478840000000147</v>
       </c>
       <c r="D178" s="5">
         <v>-5.6225279834951625</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>27.729286167000001</v>
       </c>
       <c r="C179" s="5">
         <v>-0.1543450369999988</v>
       </c>
       <c r="D179" s="5">
         <v>-6.4438554191278978</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>27.798013502</v>
       </c>
       <c r="C180" s="5">
         <v>6.8727334999998391E-2</v>
       </c>
       <c r="D180" s="5">
         <v>3.0150936905335879</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>27.837558561000002</v>
       </c>
       <c r="C181" s="5">
         <v>3.9545059000001714E-2</v>
       </c>
       <c r="D181" s="5">
         <v>1.7205232405364868</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>27.677217006999999</v>
       </c>
       <c r="C182" s="5">
         <v>-0.16034155400000216</v>
       </c>
       <c r="D182" s="5">
         <v>-6.6970655228759775</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>27.772868095</v>
       </c>
       <c r="C183" s="5">
         <v>9.5651088000000328E-2</v>
       </c>
       <c r="D183" s="5">
         <v>4.2268833240748815</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>27.904442095</v>
       </c>
       <c r="C184" s="5">
         <v>0.13157400000000052</v>
       </c>
       <c r="D184" s="5">
         <v>5.8354958242120336</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>28.167859837000002</v>
       </c>
       <c r="C185" s="5">
         <v>0.26341774200000145</v>
       </c>
       <c r="D185" s="5">
         <v>11.935046840636199</v>
       </c>
       <c r="E185" s="5">
         <v>1.7538766008791784</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>28.346261803000001</v>
       </c>
       <c r="C186" s="5">
         <v>0.17840196599999913</v>
       </c>
       <c r="D186" s="5">
         <v>7.8706546920869203</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>28.207795022999999</v>
       </c>
       <c r="C187" s="5">
         <v>-0.13846678000000168</v>
       </c>
       <c r="D187" s="5">
         <v>-5.7068504355790362</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>28.309110467</v>
       </c>
       <c r="C188" s="5">
         <v>0.10131544400000081</v>
       </c>
       <c r="D188" s="5">
         <v>4.396276344610861</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>28.714185593</v>
       </c>
       <c r="C189" s="5">
         <v>0.40507512599999984</v>
       </c>
       <c r="D189" s="5">
         <v>18.588714087409429</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>28.361296157000002</v>
       </c>
       <c r="C190" s="5">
         <v>-0.35288943599999811</v>
       </c>
       <c r="D190" s="5">
         <v>-13.790552484609453</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>28.594183268999998</v>
       </c>
       <c r="C191" s="5">
         <v>0.23288711199999668</v>
       </c>
       <c r="D191" s="5">
         <v>10.311161504232391</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>28.461550826</v>
       </c>
       <c r="C192" s="5">
         <v>-0.13263244299999855</v>
       </c>
       <c r="D192" s="5">
         <v>-5.4263025293362794</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>28.560707193999999</v>
       </c>
       <c r="C193" s="5">
         <v>9.9156367999999162E-2</v>
       </c>
       <c r="D193" s="5">
         <v>4.2616892048118027</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>28.767447134000001</v>
       </c>
       <c r="C194" s="5">
         <v>0.20673994000000206</v>
       </c>
       <c r="D194" s="5">
         <v>9.0406425163657147</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>28.488276861999999</v>
       </c>
       <c r="C195" s="5">
         <v>-0.27917027200000177</v>
       </c>
       <c r="D195" s="5">
         <v>-11.04337605486756</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>28.623414931999999</v>
       </c>
       <c r="C196" s="5">
         <v>0.13513807</v>
       </c>
       <c r="D196" s="5">
         <v>5.843252926408149</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>28.636738388000001</v>
       </c>
       <c r="C197" s="5">
         <v>1.3323456000001954E-2</v>
       </c>
       <c r="D197" s="5">
         <v>0.56000104048439248</v>
       </c>
       <c r="E197" s="5">
         <v>1.664587063814138</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>28.578972552</v>
       </c>
       <c r="C198" s="5">
         <v>-5.7765836000001514E-2</v>
       </c>
       <c r="D198" s="5">
         <v>-2.3939558338701095</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>28.608666613</v>
       </c>
       <c r="C199" s="5">
         <v>2.9694061000000715E-2</v>
       </c>
       <c r="D199" s="5">
         <v>1.2539711695179756</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>28.814331378999999</v>
       </c>
       <c r="C200" s="5">
         <v>0.20566476599999817</v>
       </c>
       <c r="D200" s="5">
         <v>8.9760736330158473</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>29.616961995</v>
       </c>
       <c r="C201" s="5">
         <v>0.80263061600000185</v>
       </c>
       <c r="D201" s="5">
         <v>39.054016914169033</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>29.646176564000001</v>
       </c>
       <c r="C202" s="5">
         <v>2.9214569000000523E-2</v>
       </c>
       <c r="D202" s="5">
         <v>1.1901391511834447</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>29.745407164</v>
       </c>
       <c r="C203" s="5">
         <v>9.9230599999998503E-2</v>
       </c>
       <c r="D203" s="5">
         <v>4.0913705641157261</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>30.098837472</v>
       </c>
       <c r="C204" s="5">
         <v>0.35343030800000008</v>
       </c>
       <c r="D204" s="5">
         <v>15.227899650242538</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>30.173065692000002</v>
       </c>
       <c r="C205" s="5">
         <v>7.4228220000001954E-2</v>
       </c>
       <c r="D205" s="5">
         <v>2.9998511774597558</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>30.481593071999999</v>
       </c>
       <c r="C206" s="5">
         <v>0.30852737999999746</v>
       </c>
       <c r="D206" s="5">
         <v>12.98444902152891</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>30.491242394</v>
       </c>
       <c r="C207" s="5">
         <v>9.649322000001348E-3</v>
       </c>
       <c r="D207" s="5">
         <v>0.38053680773861842</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>30.642113199000001</v>
       </c>
       <c r="C208" s="5">
         <v>0.15087080500000027</v>
       </c>
       <c r="D208" s="5">
         <v>6.1018865612269657</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>30.817009316</v>
       </c>
       <c r="C209" s="5">
         <v>0.17489611699999941</v>
       </c>
       <c r="D209" s="5">
         <v>7.0684028526222908</v>
       </c>
       <c r="E209" s="5">
         <v>7.613544875325684</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>29.728230517</v>
       </c>
       <c r="C210" s="5">
         <v>-1.088778799</v>
       </c>
       <c r="D210" s="5">
         <v>-35.055430387466622</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>30.122973554000001</v>
       </c>
       <c r="C211" s="5">
         <v>0.39474303700000135</v>
       </c>
       <c r="D211" s="5">
         <v>17.150829300177527</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>30.332005825</v>
       </c>
       <c r="C212" s="5">
         <v>0.2090322709999981</v>
       </c>
       <c r="D212" s="5">
         <v>8.6524396840407025</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>30.330313180000001</v>
       </c>
       <c r="C213" s="5">
         <v>-1.6926449999985493E-3</v>
       </c>
       <c r="D213" s="5">
         <v>-6.6944161771032018E-2</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>30.448168473999999</v>
       </c>
       <c r="C214" s="5">
         <v>0.11785529399999817</v>
       </c>
       <c r="D214" s="5">
         <v>4.7638261249562719</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>30.539084590000002</v>
       </c>
       <c r="C215" s="5">
         <v>9.0916116000002489E-2</v>
       </c>
       <c r="D215" s="5">
         <v>3.6425504339617332</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>30.276367691000001</v>
       </c>
       <c r="C216" s="5">
         <v>-0.26271689900000084</v>
       </c>
       <c r="D216" s="5">
         <v>-9.8484762771019252</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>30.202334707999999</v>
       </c>
       <c r="C217" s="5">
         <v>-7.4032983000002162E-2</v>
       </c>
       <c r="D217" s="5">
         <v>-2.8951450887632402</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>30.310281920000001</v>
       </c>
       <c r="C218" s="5">
         <v>0.10794721200000268</v>
       </c>
       <c r="D218" s="5">
         <v>4.3742855062791186</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>30.640491507</v>
       </c>
       <c r="C219" s="5">
         <v>0.33020958699999881</v>
       </c>
       <c r="D219" s="5">
         <v>13.885654254009694</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>31.027695639000001</v>
       </c>
       <c r="C220" s="5">
         <v>0.38720413200000081</v>
       </c>
       <c r="D220" s="5">
         <v>16.264075065843464</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>31.005207367000001</v>
       </c>
       <c r="C221" s="5">
         <v>-2.2488272000000364E-2</v>
       </c>
       <c r="D221" s="5">
         <v>-0.86627806210703984</v>
       </c>
       <c r="E221" s="5">
         <v>0.61069537627809201</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>30.965123609999999</v>
       </c>
       <c r="C222" s="5">
         <v>-4.0083757000001441E-2</v>
       </c>
       <c r="D222" s="5">
         <v>-1.5403851891890419</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>31.333184635999999</v>
       </c>
       <c r="C223" s="5">
         <v>0.36806102599999946</v>
       </c>
       <c r="D223" s="5">
         <v>15.23400021363619</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>31.234668497000001</v>
       </c>
       <c r="C224" s="5">
         <v>-9.8516138999997338E-2</v>
       </c>
       <c r="D224" s="5">
         <v>-3.7084100512301155</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>32.063100151999997</v>
       </c>
       <c r="C225" s="5">
         <v>0.82843165499999571</v>
       </c>
       <c r="D225" s="5">
         <v>36.90626642182346</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>32.379560521999998</v>
       </c>
       <c r="C226" s="5">
         <v>0.31646037000000149</v>
       </c>
       <c r="D226" s="5">
         <v>12.508480648763687</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>32.590821470999998</v>
       </c>
       <c r="C227" s="5">
         <v>0.2112609489999997</v>
       </c>
       <c r="D227" s="5">
         <v>8.1165771897571801</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>33.458904021000002</v>
       </c>
       <c r="C228" s="5">
         <v>0.86808255000000401</v>
       </c>
       <c r="D228" s="5">
         <v>37.087181165488303</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>33.937604952000001</v>
       </c>
       <c r="C229" s="5">
         <v>0.47870093099999877</v>
       </c>
       <c r="D229" s="5">
         <v>18.586089076946834</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>34.461815012000002</v>
       </c>
       <c r="C230" s="5">
         <v>0.52421006000000148</v>
       </c>
       <c r="D230" s="5">
         <v>20.194192003180756</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>34.801885402000003</v>
       </c>
       <c r="C231" s="5">
         <v>0.34007039000000105</v>
       </c>
       <c r="D231" s="5">
         <v>12.505954652309171</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>35.135352664000003</v>
       </c>
       <c r="C232" s="5">
         <v>0.33346726199999921</v>
       </c>
       <c r="D232" s="5">
         <v>12.123987195487796</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>35.526361078999997</v>
       </c>
       <c r="C233" s="5">
         <v>0.39100841499999461</v>
       </c>
       <c r="D233" s="5">
         <v>14.202839403185541</v>
       </c>
       <c r="E233" s="5">
         <v>14.581917348541996</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>35.804369801999997</v>
       </c>
       <c r="C234" s="5">
         <v>0.27800872299999924</v>
       </c>
       <c r="D234" s="5">
         <v>9.8054010023963745</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>36.219835041000003</v>
       </c>
       <c r="C235" s="5">
         <v>0.41546523900000665</v>
       </c>
       <c r="D235" s="5">
         <v>14.848468399480574</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>36.069965246000002</v>
       </c>
       <c r="C236" s="5">
         <v>-0.14986979500000075</v>
       </c>
       <c r="D236" s="5">
         <v>-4.8538827973023002</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>36.004701427000001</v>
       </c>
       <c r="C237" s="5">
         <v>-6.5263819000001888E-2</v>
       </c>
       <c r="D237" s="5">
         <v>-2.1497635123333581</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>36.131570801000002</v>
       </c>
       <c r="C238" s="5">
         <v>0.12686937400000176</v>
       </c>
       <c r="D238" s="5">
         <v>4.3113452683153808</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>36.119425218000003</v>
       </c>
       <c r="C239" s="5">
         <v>-1.2145582999998794E-2</v>
       </c>
       <c r="D239" s="5">
         <v>-0.40263358268985971</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>35.956358062</v>
       </c>
       <c r="C240" s="5">
         <v>-0.16306715600000388</v>
       </c>
       <c r="D240" s="5">
         <v>-5.2850810938735222</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>35.878657795000002</v>
       </c>
       <c r="C241" s="5">
         <v>-7.7700266999997325E-2</v>
       </c>
       <c r="D241" s="5">
         <v>-2.5625530963056753</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>35.707652232000001</v>
       </c>
       <c r="C242" s="5">
         <v>-0.17100556300000136</v>
       </c>
       <c r="D242" s="5">
         <v>-5.5718890122016029</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>35.728849269999998</v>
       </c>
       <c r="C243" s="5">
         <v>2.1197037999996837E-2</v>
       </c>
       <c r="D243" s="5">
         <v>0.71468319219869514</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>35.70125891</v>
       </c>
       <c r="C244" s="5">
         <v>-2.7590359999997816E-2</v>
       </c>
       <c r="D244" s="5">
         <v>-0.92273264925460952</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>35.742406809999999</v>
       </c>
       <c r="C245" s="5">
         <v>4.1147899999998572E-2</v>
       </c>
       <c r="D245" s="5">
         <v>1.3918751161357434</v>
       </c>
       <c r="E245" s="5">
         <v>0.60812794904487877</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>35.870581184000002</v>
       </c>
       <c r="C246" s="5">
         <v>0.12817437400000387</v>
       </c>
       <c r="D246" s="5">
         <v>4.3891681968164509</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>35.717990893</v>
       </c>
       <c r="C247" s="5">
         <v>-0.15259029100000276</v>
       </c>
       <c r="D247" s="5">
         <v>-4.9869395966146035</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>35.892756949999999</v>
       </c>
       <c r="C248" s="5">
         <v>0.17476605699999936</v>
       </c>
       <c r="D248" s="5">
         <v>6.032145893790708</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>35.421347719000003</v>
       </c>
       <c r="C249" s="5">
         <v>-0.47140923099999554</v>
       </c>
       <c r="D249" s="5">
         <v>-14.670508352948042</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>35.373812008999998</v>
       </c>
       <c r="C250" s="5">
         <v>-4.7535710000005338E-2</v>
       </c>
       <c r="D250" s="5">
         <v>-1.598575373577682</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>35.276974457000001</v>
       </c>
       <c r="C251" s="5">
         <v>-9.6837551999996663E-2</v>
       </c>
       <c r="D251" s="5">
         <v>-3.2360460984282247</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>35.556743472000001</v>
       </c>
       <c r="C252" s="5">
         <v>0.2797690149999994</v>
       </c>
       <c r="D252" s="5">
         <v>9.9430483347327616</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>35.754546142000002</v>
       </c>
       <c r="C253" s="5">
         <v>0.19780267000000151</v>
       </c>
       <c r="D253" s="5">
         <v>6.8837034565636834</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>35.737605748999997</v>
       </c>
       <c r="C254" s="5">
         <v>-1.6940393000005827E-2</v>
       </c>
       <c r="D254" s="5">
         <v>-0.56707702219621625</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>35.767298955000001</v>
       </c>
       <c r="C255" s="5">
         <v>2.9693206000004579E-2</v>
       </c>
       <c r="D255" s="5">
         <v>1.0016095818388582</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>35.753100140000001</v>
       </c>
       <c r="C256" s="5">
         <v>-1.4198815000000309E-2</v>
       </c>
       <c r="D256" s="5">
         <v>-0.47533434305002675</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>35.659148686000002</v>
       </c>
       <c r="C257" s="5">
         <v>-9.3951453999999046E-2</v>
       </c>
       <c r="D257" s="5">
         <v>-3.1081639708379072</v>
       </c>
       <c r="E257" s="5">
         <v>-0.23293933294022962</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>35.7436243</v>
       </c>
       <c r="C258" s="5">
         <v>8.44756139999987E-2</v>
       </c>
       <c r="D258" s="5">
         <v>2.8801029177462301</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>35.749142311999996</v>
       </c>
       <c r="C259" s="5">
         <v>5.5180119999960198E-3</v>
       </c>
       <c r="D259" s="5">
         <v>0.18541039640294077</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>35.931906253999998</v>
       </c>
       <c r="C260" s="5">
         <v>0.18276394200000112</v>
       </c>
       <c r="D260" s="5">
         <v>6.3103564891447306</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>36.043102990000001</v>
       </c>
       <c r="C261" s="5">
         <v>0.11119673600000368</v>
       </c>
       <c r="D261" s="5">
         <v>3.7774459969005747</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>35.993483126000001</v>
       </c>
       <c r="C262" s="5">
         <v>-4.9619864000000291E-2</v>
       </c>
       <c r="D262" s="5">
         <v>-1.6395660631336351</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>36.074059462999998</v>
       </c>
       <c r="C263" s="5">
         <v>8.0576336999996556E-2</v>
       </c>
       <c r="D263" s="5">
         <v>2.7196881270548756</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>36.210243810000001</v>
       </c>
       <c r="C264" s="5">
         <v>0.13618434700000392</v>
       </c>
       <c r="D264" s="5">
         <v>4.6254132288914285</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>36.213464752999997</v>
       </c>
       <c r="C265" s="5">
         <v>3.2209429999952022E-3</v>
       </c>
       <c r="D265" s="5">
         <v>0.10679362239649492</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>36.248531960999998</v>
       </c>
       <c r="C266" s="5">
         <v>3.506720800000096E-2</v>
       </c>
       <c r="D266" s="5">
         <v>1.1682254824446625</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>36.421022880999999</v>
       </c>
       <c r="C267" s="5">
         <v>0.17249092000000132</v>
       </c>
       <c r="D267" s="5">
         <v>5.8621215105532309</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>36.412359494</v>
       </c>
       <c r="C268" s="5">
         <v>-8.6633869999985791E-3</v>
       </c>
       <c r="D268" s="5">
         <v>-0.28506816860582873</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>36.494077509999997</v>
       </c>
       <c r="C269" s="5">
         <v>8.1718015999996396E-2</v>
       </c>
       <c r="D269" s="5">
         <v>2.7265776332558778</v>
       </c>
       <c r="E269" s="5">
         <v>2.34141547054878</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>37.087983735999998</v>
       </c>
       <c r="C270" s="5">
         <v>0.59390622600000142</v>
       </c>
       <c r="D270" s="5">
         <v>21.37521287907671</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>37.012439360000002</v>
       </c>
       <c r="C271" s="5">
         <v>-7.5544375999996305E-2</v>
       </c>
       <c r="D271" s="5">
         <v>-2.4170775581944026</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>36.983921653000003</v>
       </c>
       <c r="C272" s="5">
         <v>-2.8517706999998893E-2</v>
       </c>
       <c r="D272" s="5">
         <v>-0.92067968557065782</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>37.667128191000003</v>
       </c>
       <c r="C273" s="5">
         <v>0.68320653800000031</v>
       </c>
       <c r="D273" s="5">
         <v>24.564588005425669</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>37.887383401999998</v>
       </c>
       <c r="C274" s="5">
         <v>0.22025521099999423</v>
       </c>
       <c r="D274" s="5">
         <v>7.2470198906706695</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>38.103555704000001</v>
       </c>
       <c r="C275" s="5">
         <v>0.21617230200000392</v>
       </c>
       <c r="D275" s="5">
         <v>7.0657837873017604</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>38.412636251999999</v>
       </c>
       <c r="C276" s="5">
         <v>0.30908054799999718</v>
       </c>
       <c r="D276" s="5">
         <v>10.180137519347255</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>38.650059421999998</v>
       </c>
       <c r="C277" s="5">
         <v>0.23742316999999957</v>
       </c>
       <c r="D277" s="5">
         <v>7.6744412112196958</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>38.965434702000003</v>
       </c>
       <c r="C278" s="5">
         <v>0.31537528000000492</v>
       </c>
       <c r="D278" s="5">
         <v>10.243328248544859</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>39.181133748000001</v>
       </c>
       <c r="C279" s="5">
         <v>0.21569904599999745</v>
       </c>
       <c r="D279" s="5">
         <v>6.8488065851002755</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>39.486548460000002</v>
       </c>
       <c r="C280" s="5">
         <v>0.30541471200000103</v>
       </c>
       <c r="D280" s="5">
         <v>9.7655602599007416</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>39.847183399000002</v>
       </c>
       <c r="C281" s="5">
         <v>0.36063493900000054</v>
       </c>
       <c r="D281" s="5">
         <v>11.527370358229749</v>
       </c>
       <c r="E281" s="5">
         <v>9.1880823349520071</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>39.898234604000002</v>
       </c>
       <c r="C282" s="5">
         <v>5.1051205000000266E-2</v>
       </c>
       <c r="D282" s="5">
         <v>1.5482893888065785</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>40.116622387</v>
       </c>
       <c r="C283" s="5">
         <v>0.21838778299999717</v>
       </c>
       <c r="D283" s="5">
         <v>6.7697363228628404</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>40.156805357000003</v>
       </c>
       <c r="C284" s="5">
         <v>4.0182970000003593E-2</v>
       </c>
       <c r="D284" s="5">
         <v>1.2086286504074506</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>40.285411508999999</v>
       </c>
       <c r="C285" s="5">
         <v>0.12860615199999614</v>
       </c>
       <c r="D285" s="5">
         <v>3.9115407409820557</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>40.462325563</v>
       </c>
       <c r="C286" s="5">
         <v>0.17691405400000093</v>
       </c>
       <c r="D286" s="5">
         <v>5.3989854680752458</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>40.500744351999998</v>
       </c>
       <c r="C287" s="5">
         <v>3.8418788999997844E-2</v>
       </c>
       <c r="D287" s="5">
         <v>1.145363436732838</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>40.643099702999997</v>
       </c>
       <c r="C288" s="5">
         <v>0.14235535099999908</v>
       </c>
       <c r="D288" s="5">
         <v>4.3003607629614082</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>40.726522680000002</v>
       </c>
       <c r="C289" s="5">
         <v>8.3422977000005005E-2</v>
       </c>
       <c r="D289" s="5">
         <v>2.4910863448156739</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>40.752023413000003</v>
       </c>
       <c r="C290" s="5">
         <v>2.5500733000001219E-2</v>
       </c>
       <c r="D290" s="5">
         <v>0.75396771377280736</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>40.840522657000001</v>
       </c>
       <c r="C291" s="5">
         <v>8.8499243999997645E-2</v>
       </c>
       <c r="D291" s="5">
         <v>2.6373358297714367</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>41.364045173000001</v>
       </c>
       <c r="C292" s="5">
         <v>0.52352251599999988</v>
       </c>
       <c r="D292" s="5">
         <v>16.514653732981266</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>41.499719603000003</v>
       </c>
       <c r="C293" s="5">
         <v>0.13567443000000168</v>
       </c>
       <c r="D293" s="5">
         <v>4.0077984076360318</v>
       </c>
       <c r="E293" s="5">
         <v>4.1471844758831145</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>41.566608807999998</v>
       </c>
       <c r="C294" s="5">
         <v>6.68892049999954E-2</v>
       </c>
       <c r="D294" s="5">
         <v>1.9513973231375381</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>41.659274613999997</v>
       </c>
       <c r="C295" s="5">
         <v>9.2665805999999407E-2</v>
       </c>
       <c r="D295" s="5">
         <v>2.7082458891488637</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>41.920100769999998</v>
       </c>
       <c r="C296" s="5">
         <v>0.26082615600000025</v>
       </c>
       <c r="D296" s="5">
         <v>7.7773180789469487</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>41.883161487999999</v>
       </c>
       <c r="C297" s="5">
         <v>-3.6939281999998741E-2</v>
       </c>
       <c r="D297" s="5">
         <v>-1.0523098844152146</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>42.113231476999999</v>
       </c>
       <c r="C298" s="5">
         <v>0.23006998900000042</v>
       </c>
       <c r="D298" s="5">
         <v>6.7946098587414738</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>42.305728133000002</v>
       </c>
       <c r="C299" s="5">
         <v>0.19249665600000299</v>
       </c>
       <c r="D299" s="5">
         <v>5.62513594881624</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>42.635490425</v>
       </c>
       <c r="C300" s="5">
         <v>0.32976229199999807</v>
       </c>
       <c r="D300" s="5">
         <v>9.7652990271938087</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>42.840824261000002</v>
       </c>
       <c r="C301" s="5">
         <v>0.20533383600000121</v>
       </c>
       <c r="D301" s="5">
         <v>5.9348027138807602</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>42.629753168999997</v>
       </c>
       <c r="C302" s="5">
         <v>-0.21107109200000451</v>
       </c>
       <c r="D302" s="5">
         <v>-5.7546353189440458</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>42.813745730000001</v>
       </c>
       <c r="C303" s="5">
         <v>0.18399256100000372</v>
       </c>
       <c r="D303" s="5">
         <v>5.3040050520559712</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>42.728098023999998</v>
       </c>
       <c r="C304" s="5">
         <v>-8.5647706000003154E-2</v>
       </c>
       <c r="D304" s="5">
         <v>-2.3743294490503386</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>42.744942068999997</v>
       </c>
       <c r="C305" s="5">
         <v>1.6844044999999142E-2</v>
       </c>
       <c r="D305" s="5">
         <v>0.47408468199929832</v>
       </c>
       <c r="E305" s="5">
         <v>3.0005563360721466</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>42.902757901000001</v>
       </c>
       <c r="C306" s="5">
         <v>0.15781583200000426</v>
       </c>
       <c r="D306" s="5">
         <v>4.521524131679322</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>42.872722445999997</v>
       </c>
       <c r="C307" s="5">
         <v>-3.0035455000003708E-2</v>
       </c>
       <c r="D307" s="5">
         <v>-0.83687135788418354</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>42.849225242999999</v>
       </c>
       <c r="C308" s="5">
         <v>-2.3497202999998024E-2</v>
       </c>
       <c r="D308" s="5">
         <v>-0.65570371377962067</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>41.867732949999997</v>
       </c>
       <c r="C309" s="5">
         <v>-0.98149229300000229</v>
       </c>
       <c r="D309" s="5">
         <v>-24.275283078930855</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>42.060232321999997</v>
       </c>
       <c r="C310" s="5">
         <v>0.19249937200000033</v>
       </c>
       <c r="D310" s="5">
         <v>5.6590403237664511</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>42.389302882000003</v>
       </c>
       <c r="C311" s="5">
         <v>0.32907056000000523</v>
       </c>
       <c r="D311" s="5">
         <v>9.8032731250854646</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>42.744597599999999</v>
       </c>
       <c r="C312" s="5">
         <v>0.35529471799999612</v>
       </c>
       <c r="D312" s="5">
         <v>10.534920420117011</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>43.017317065999997</v>
       </c>
       <c r="C313" s="5">
         <v>0.27271946599999808</v>
       </c>
       <c r="D313" s="5">
         <v>7.9307141315457574</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>42.704310722999999</v>
       </c>
       <c r="C314" s="5">
         <v>-0.31300634299999786</v>
       </c>
       <c r="D314" s="5">
         <v>-8.3904497142253334</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>42.769917149000001</v>
       </c>
       <c r="C315" s="5">
         <v>6.5606426000002216E-2</v>
       </c>
       <c r="D315" s="5">
         <v>1.8592115818999888</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>42.777029083000002</v>
       </c>
       <c r="C316" s="5">
         <v>7.1119340000009856E-3</v>
       </c>
       <c r="D316" s="5">
         <v>0.19972286228271408</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>42.886238122999998</v>
       </c>
       <c r="C317" s="5">
         <v>0.10920903999999609</v>
       </c>
       <c r="D317" s="5">
         <v>3.1069650949334005</v>
       </c>
       <c r="E317" s="5">
         <v>0.33055619486375143</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>42.861875325</v>
       </c>
       <c r="C318" s="5">
         <v>-2.436279799999852E-2</v>
       </c>
       <c r="D318" s="5">
         <v>-0.67956966065403357</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>42.928287912999998</v>
       </c>
       <c r="C319" s="5">
         <v>6.6412587999998607E-2</v>
       </c>
       <c r="D319" s="5">
         <v>1.8752746428313927</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>42.968426352000002</v>
       </c>
       <c r="C320" s="5">
         <v>4.0138439000003245E-2</v>
       </c>
       <c r="D320" s="5">
         <v>1.1278017388852257</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>43.849375018000003</v>
       </c>
       <c r="C321" s="5">
         <v>0.88094866600000188</v>
       </c>
       <c r="D321" s="5">
         <v>27.575567674778267</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>44.112180312</v>
       </c>
       <c r="C322" s="5">
         <v>0.26280529399999608</v>
       </c>
       <c r="D322" s="5">
         <v>7.4339130835543665</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>43.874686552999997</v>
       </c>
       <c r="C323" s="5">
         <v>-0.23749375900000302</v>
       </c>
       <c r="D323" s="5">
         <v>-6.2727156147384555</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>43.746791199</v>
       </c>
       <c r="C324" s="5">
         <v>-0.12789535399999608</v>
       </c>
       <c r="D324" s="5">
         <v>-3.4424767072999574</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>43.787498102000001</v>
       </c>
       <c r="C325" s="5">
         <v>4.0706903000000239E-2</v>
       </c>
       <c r="D325" s="5">
         <v>1.1223464796939364</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>44.188748695000001</v>
       </c>
       <c r="C326" s="5">
         <v>0.40125059300000032</v>
       </c>
       <c r="D326" s="5">
         <v>11.567799242891731</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>44.237928029999999</v>
       </c>
       <c r="C327" s="5">
         <v>4.9179334999998048E-2</v>
       </c>
       <c r="D327" s="5">
         <v>1.3437308967125805</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>44.215356986000003</v>
       </c>
       <c r="C328" s="5">
         <v>-2.2571043999995766E-2</v>
       </c>
       <c r="D328" s="5">
         <v>-0.61054792393989699</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>44.307708456</v>
       </c>
       <c r="C329" s="5">
         <v>9.2351469999996993E-2</v>
       </c>
       <c r="D329" s="5">
         <v>2.5354031945115096</v>
       </c>
       <c r="E329" s="5">
         <v>3.314513921512896</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>44.550783918</v>
       </c>
       <c r="C330" s="5">
         <v>0.24307546200000019</v>
       </c>
       <c r="D330" s="5">
         <v>6.7856095262881277</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>44.809793902999999</v>
       </c>
       <c r="C331" s="5">
         <v>0.25900998499999872</v>
       </c>
       <c r="D331" s="5">
         <v>7.2040403433188072</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>44.786513282000001</v>
       </c>
       <c r="C332" s="5">
         <v>-2.3280620999997836E-2</v>
       </c>
       <c r="D332" s="5">
         <v>-0.62167334341359792</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>45.041035665000003</v>
       </c>
       <c r="C333" s="5">
         <v>0.25452238300000118</v>
       </c>
       <c r="D333" s="5">
         <v>7.0368647417651919</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>44.983978452000002</v>
       </c>
       <c r="C334" s="5">
         <v>-5.7057213000000218E-2</v>
       </c>
       <c r="D334" s="5">
         <v>-1.5095927783109642</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>45.019078033</v>
       </c>
       <c r="C335" s="5">
         <v>3.5099580999997215E-2</v>
       </c>
       <c r="D335" s="5">
         <v>0.94035086373733812</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>44.845635520999998</v>
       </c>
       <c r="C336" s="5">
         <v>-0.17344251200000116</v>
       </c>
       <c r="D336" s="5">
         <v>-4.5264578967396218</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>44.951253336999997</v>
       </c>
       <c r="C337" s="5">
         <v>0.10561781599999875</v>
       </c>
       <c r="D337" s="5">
         <v>2.8630668478592858</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>45.189023130999999</v>
       </c>
       <c r="C338" s="5">
         <v>0.23776979400000187</v>
       </c>
       <c r="D338" s="5">
         <v>6.5353590388806504</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>45.087812904000003</v>
       </c>
       <c r="C339" s="5">
         <v>-0.10121022699999571</v>
       </c>
       <c r="D339" s="5">
         <v>-2.6547882717696036</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>45.443705141999999</v>
       </c>
       <c r="C340" s="5">
         <v>0.35589223799999559</v>
       </c>
       <c r="D340" s="5">
         <v>9.8941990420656758</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>45.505580571000003</v>
       </c>
       <c r="C341" s="5">
         <v>6.187542900000409E-2</v>
       </c>
       <c r="D341" s="5">
         <v>1.646192509052824</v>
       </c>
       <c r="E341" s="5">
         <v>2.7035298297801935</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>45.489782570000003</v>
       </c>
       <c r="C342" s="5">
         <v>-1.5798001000000284E-2</v>
       </c>
       <c r="D342" s="5">
         <v>-0.41580493874261437</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>45.551908990000001</v>
       </c>
       <c r="C343" s="5">
         <v>6.2126419999998461E-2</v>
       </c>
       <c r="D343" s="5">
         <v>1.6512335319328164</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>45.818219738000003</v>
       </c>
       <c r="C344" s="5">
         <v>0.26631074800000221</v>
       </c>
       <c r="D344" s="5">
         <v>7.2456148157925337</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>45.839922592000001</v>
       </c>
       <c r="C345" s="5">
         <v>2.1702853999997274E-2</v>
       </c>
       <c r="D345" s="5">
         <v>0.56989076748614753</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>46.178182647</v>
       </c>
       <c r="C346" s="5">
         <v>0.33826005499999923</v>
       </c>
       <c r="D346" s="5">
         <v>9.2233616168567281</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>46.218133754</v>
       </c>
       <c r="C347" s="5">
         <v>3.9951107000000263E-2</v>
       </c>
       <c r="D347" s="5">
         <v>1.0431356433747707</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>46.193190704999999</v>
       </c>
       <c r="C348" s="5">
         <v>-2.4943049000000883E-2</v>
       </c>
       <c r="D348" s="5">
         <v>-0.64569837626456961</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>46.476115921999998</v>
       </c>
       <c r="C349" s="5">
         <v>0.28292521699999895</v>
       </c>
       <c r="D349" s="5">
         <v>7.6025043356522382</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>46.606923127999998</v>
       </c>
       <c r="C350" s="5">
         <v>0.13080720600000006</v>
       </c>
       <c r="D350" s="5">
         <v>3.4301796467730794</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>47.056192715999998</v>
       </c>
       <c r="C351" s="5">
         <v>0.44926958799999994</v>
       </c>
       <c r="D351" s="5">
         <v>12.200872825345677</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>47.072362906000002</v>
       </c>
       <c r="C352" s="5">
         <v>1.617019000000397E-2</v>
       </c>
       <c r="D352" s="5">
         <v>0.41314315595690765</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>46.861586314</v>
       </c>
       <c r="C353" s="5">
         <v>-0.21077659200000198</v>
       </c>
       <c r="D353" s="5">
         <v>-5.2428829953508505</v>
       </c>
       <c r="E353" s="5">
         <v>2.9798669217818041</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>47.043029521999998</v>
       </c>
       <c r="C354" s="5">
         <v>0.18144320799999747</v>
       </c>
       <c r="D354" s="5">
         <v>4.7465083398325225</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>47.119633473</v>
       </c>
       <c r="C355" s="5">
         <v>7.6603951000002724E-2</v>
       </c>
       <c r="D355" s="5">
         <v>1.9716526295551429</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>47.038070310000002</v>
       </c>
       <c r="C356" s="5">
         <v>-8.156316299999844E-2</v>
       </c>
       <c r="D356" s="5">
         <v>-2.0575146306765602</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>47.177461127999997</v>
       </c>
       <c r="C357" s="5">
         <v>0.13939081799999542</v>
       </c>
       <c r="D357" s="5">
         <v>3.6145684125858057</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>47.097699237999997</v>
       </c>
       <c r="C358" s="5">
         <v>-7.9761890000000335E-2</v>
       </c>
       <c r="D358" s="5">
         <v>-2.0100539860154587</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>47.046491287000002</v>
       </c>
       <c r="C359" s="5">
         <v>-5.1207950999994978E-2</v>
       </c>
       <c r="D359" s="5">
         <v>-1.2969508730866219</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>47.202379745999998</v>
       </c>
       <c r="C360" s="5">
         <v>0.15588845899999626</v>
       </c>
       <c r="D360" s="5">
         <v>4.0494672408199373</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>47.377354584000003</v>
       </c>
       <c r="C361" s="5">
         <v>0.17497483800000424</v>
       </c>
       <c r="D361" s="5">
         <v>4.5401102349863498</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>47.446367057000003</v>
       </c>
       <c r="C362" s="5">
         <v>6.9012473000000796E-2</v>
       </c>
       <c r="D362" s="5">
         <v>1.7620587130852128</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>47.194309279000002</v>
       </c>
       <c r="C363" s="5">
         <v>-0.25205777800000106</v>
       </c>
       <c r="D363" s="5">
         <v>-6.1919649239057462</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>47.424080670000002</v>
       </c>
       <c r="C364" s="5">
         <v>0.22977139099999988</v>
       </c>
       <c r="D364" s="5">
         <v>6.0013599878897761</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>47.738318906000003</v>
       </c>
       <c r="C365" s="5">
         <v>0.31423823600000134</v>
       </c>
       <c r="D365" s="5">
         <v>8.2476327822484699</v>
       </c>
       <c r="E365" s="5">
         <v>1.8708982366183236</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>48.181966559999999</v>
       </c>
       <c r="C366" s="5">
         <v>0.44364765399999584</v>
       </c>
       <c r="D366" s="5">
         <v>11.740035793821502</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>48.294936810999999</v>
       </c>
       <c r="C367" s="5">
         <v>0.11297025100000013</v>
       </c>
       <c r="D367" s="5">
         <v>2.8501581027350342</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>47.563743182000003</v>
       </c>
       <c r="C368" s="5">
         <v>-0.73119362899999629</v>
       </c>
       <c r="D368" s="5">
         <v>-16.729134268651524</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>33.412101649</v>
       </c>
       <c r="C369" s="5">
         <v>-14.151641533000003</v>
       </c>
       <c r="D369" s="5">
         <v>-98.556112948185273</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>36.643334256000003</v>
       </c>
       <c r="C370" s="5">
         <v>3.2312326070000026</v>
       </c>
       <c r="D370" s="5">
         <v>202.7570622202158</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>40.220048681999998</v>
       </c>
       <c r="C371" s="5">
         <v>3.5767144259999952</v>
       </c>
       <c r="D371" s="5">
         <v>205.7533984400111</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>40.356801769</v>
       </c>
       <c r="C372" s="5">
         <v>0.13675308700000244</v>
       </c>
       <c r="D372" s="5">
         <v>4.1573197617575941</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>41.155873640000003</v>
       </c>
       <c r="C373" s="5">
         <v>0.79907187100000243</v>
       </c>
       <c r="D373" s="5">
         <v>26.526356699047504</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>42.236802539000003</v>
       </c>
       <c r="C374" s="5">
         <v>1.0809288989999999</v>
       </c>
       <c r="D374" s="5">
         <v>36.493037214163834</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>42.791302125000001</v>
       </c>
       <c r="C375" s="5">
         <v>0.5544995859999986</v>
       </c>
       <c r="D375" s="5">
         <v>16.942837131302912</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>42.844761570999999</v>
       </c>
       <c r="C376" s="5">
         <v>5.3459445999997968E-2</v>
       </c>
       <c r="D376" s="5">
         <v>1.5095117111122436</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>42.895004966000002</v>
       </c>
       <c r="C377" s="5">
         <v>5.0243395000002522E-2</v>
       </c>
       <c r="D377" s="5">
         <v>1.4163334236096281</v>
       </c>
       <c r="E377" s="5">
         <v>-10.145547750721629</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>43.092488904</v>
       </c>
       <c r="C378" s="5">
         <v>0.19748393799999775</v>
       </c>
       <c r="D378" s="5">
         <v>5.6667311098603568</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>42.676232317</v>
       </c>
       <c r="C379" s="5">
         <v>-0.41625658699999946</v>
       </c>
       <c r="D379" s="5">
         <v>-10.99510217299734</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>43.498043586999998</v>
       </c>
       <c r="C380" s="5">
         <v>0.82181126999999776</v>
       </c>
       <c r="D380" s="5">
         <v>25.719846405502246</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>44.101925745999999</v>
       </c>
       <c r="C381" s="5">
         <v>0.6038821590000012</v>
       </c>
       <c r="D381" s="5">
         <v>17.992378292370013</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>44.446671735000002</v>
       </c>
       <c r="C382" s="5">
         <v>0.34474598900000331</v>
       </c>
       <c r="D382" s="5">
         <v>9.794428565017089</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>44.675669990000003</v>
       </c>
       <c r="C383" s="5">
         <v>0.22899825500000048</v>
       </c>
       <c r="D383" s="5">
         <v>6.3608853341870386</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>45.441549985999998</v>
       </c>
       <c r="C384" s="5">
         <v>0.76587999599999534</v>
       </c>
       <c r="D384" s="5">
         <v>22.626616996693617</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>45.613944390999997</v>
       </c>
       <c r="C385" s="5">
         <v>0.17239440499999859</v>
       </c>
       <c r="D385" s="5">
         <v>4.6487167577911492</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>45.737671958</v>
       </c>
       <c r="C386" s="5">
         <v>0.12372756700000309</v>
       </c>
       <c r="D386" s="5">
         <v>3.3039953208060746</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>46.051593539000002</v>
       </c>
       <c r="C387" s="5">
         <v>0.31392158100000245</v>
       </c>
       <c r="D387" s="5">
         <v>8.5543648000869119</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>46.365042586999998</v>
       </c>
       <c r="C388" s="5">
         <v>0.3134490479999954</v>
       </c>
       <c r="D388" s="5">
         <v>8.480580946346695</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>46.961627233999998</v>
       </c>
       <c r="C389" s="5">
         <v>0.59658464700000025</v>
       </c>
       <c r="D389" s="5">
         <v>16.581512877508906</v>
       </c>
       <c r="E389" s="5">
         <v>9.4804098314555283</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>47.024687047</v>
       </c>
       <c r="C390" s="5">
         <v>6.3059813000002407E-2</v>
       </c>
       <c r="D390" s="5">
         <v>1.6233072224257183</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>47.436870849000002</v>
       </c>
       <c r="C391" s="5">
         <v>0.41218380200000126</v>
       </c>
       <c r="D391" s="5">
         <v>11.040505861363293</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>47.526874702000001</v>
       </c>
       <c r="C392" s="5">
         <v>9.0003852999998912E-2</v>
       </c>
       <c r="D392" s="5">
         <v>2.3007177378228993</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>47.599849806999998</v>
       </c>
       <c r="C393" s="5">
         <v>7.2975104999997598E-2</v>
       </c>
       <c r="D393" s="5">
         <v>1.8581792271494146</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>47.829387285000003</v>
       </c>
       <c r="C394" s="5">
         <v>0.22953747800000457</v>
       </c>
       <c r="D394" s="5">
         <v>5.9426471558547966</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>48.018608663000002</v>
       </c>
       <c r="C395" s="5">
         <v>0.18922137799999916</v>
       </c>
       <c r="D395" s="5">
         <v>4.8520818808918342</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>48.486953018000001</v>
       </c>
       <c r="C396" s="5">
         <v>0.46834435499999927</v>
       </c>
       <c r="D396" s="5">
         <v>12.352787892380812</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>49.008145472999999</v>
       </c>
       <c r="C397" s="5">
         <v>0.52119245499999778</v>
       </c>
       <c r="D397" s="5">
         <v>13.689538341882335</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>49.207651931999997</v>
       </c>
       <c r="C398" s="5">
         <v>0.19950645899999842</v>
       </c>
       <c r="D398" s="5">
         <v>4.9959340916259087</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>49.851574395</v>
       </c>
       <c r="C399" s="5">
         <v>0.64392246300000267</v>
       </c>
       <c r="D399" s="5">
         <v>16.88393886279065</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>50.329210189999998</v>
       </c>
       <c r="C400" s="5">
         <v>0.47763579499999764</v>
       </c>
       <c r="D400" s="5">
         <v>12.123033273228522</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>50.027475666000001</v>
       </c>
       <c r="C401" s="5">
         <v>-0.3017345239999969</v>
       </c>
       <c r="D401" s="5">
         <v>-6.9617160891359831</v>
       </c>
       <c r="E401" s="5">
         <v>6.5284118387199719</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>50.251234813000003</v>
       </c>
       <c r="C402" s="5">
         <v>0.22375914700000266</v>
       </c>
       <c r="D402" s="5">
         <v>5.5012933940063347</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>50.265555112999998</v>
       </c>
       <c r="C403" s="5">
         <v>1.432029999999429E-2</v>
       </c>
       <c r="D403" s="5">
         <v>0.34250540710245581</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>50.616087647000001</v>
       </c>
       <c r="C404" s="5">
         <v>0.35053253400000273</v>
       </c>
       <c r="D404" s="5">
         <v>8.6968815462489459</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>50.883069642999999</v>
       </c>
       <c r="C405" s="5">
         <v>0.26698199599999839</v>
       </c>
       <c r="D405" s="5">
         <v>6.5164681318810702</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>51.083817793000001</v>
       </c>
       <c r="C406" s="5">
         <v>0.20074815000000257</v>
       </c>
       <c r="D406" s="5">
         <v>4.8384343706014521</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>51.425952182000003</v>
       </c>
       <c r="C407" s="5">
         <v>0.3421343890000017</v>
       </c>
       <c r="D407" s="5">
         <v>8.3397761271034163</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>51.463750441000002</v>
       </c>
       <c r="C408" s="5">
         <v>3.7798258999998779E-2</v>
       </c>
       <c r="D408" s="5">
         <v>0.88557856673479041</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>51.628782778999998</v>
       </c>
       <c r="C409" s="5">
         <v>0.16503233799999606</v>
       </c>
       <c r="D409" s="5">
         <v>3.9167232466688073</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>52.084815732000003</v>
       </c>
       <c r="C410" s="5">
         <v>0.45603295300000468</v>
       </c>
       <c r="D410" s="5">
         <v>11.129907180762455</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>51.855160093000002</v>
       </c>
       <c r="C411" s="5">
         <v>-0.22965563900000063</v>
       </c>
       <c r="D411" s="5">
         <v>-5.164668108521731</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>52.394108211999999</v>
       </c>
       <c r="C412" s="5">
         <v>0.53894811899999695</v>
       </c>
       <c r="D412" s="5">
         <v>13.210231882162526</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>52.708770972000003</v>
       </c>
       <c r="C413" s="5">
         <v>0.31466276000000448</v>
       </c>
       <c r="D413" s="5">
         <v>7.4497091254060566</v>
       </c>
       <c r="E413" s="5">
         <v>5.3596454154537287</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>53.685508132000002</v>
       </c>
       <c r="C414" s="5">
         <v>0.97673715999999899</v>
       </c>
       <c r="D414" s="5">
         <v>24.649384882117829</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>53.918434828999999</v>
       </c>
       <c r="C415" s="5">
         <v>0.23292669699999635</v>
       </c>
       <c r="D415" s="5">
         <v>5.3325273852464328</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>54.320317692000003</v>
       </c>
       <c r="C416" s="5">
         <v>0.40188286300000442</v>
       </c>
       <c r="D416" s="5">
         <v>9.3201687560222837</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>54.238320954999999</v>
       </c>
       <c r="C417" s="5">
         <v>-8.1996737000004316E-2</v>
       </c>
       <c r="D417" s="5">
         <v>-1.7964414421017705</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>54.525348147999999</v>
       </c>
       <c r="C418" s="5">
         <v>0.28702719300000012</v>
       </c>
       <c r="D418" s="5">
         <v>6.5384874513497726</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>54.81741426</v>
       </c>
       <c r="C419" s="5">
         <v>0.29206611200000054</v>
       </c>
       <c r="D419" s="5">
         <v>6.6206153884987406</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>54.543034734000003</v>
       </c>
       <c r="C420" s="5">
         <v>-0.27437952599999704</v>
       </c>
       <c r="D420" s="5">
         <v>-5.8437777705317888</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>54.255675314000001</v>
       </c>
       <c r="C421" s="5">
         <v>-0.28735942000000136</v>
       </c>
       <c r="D421" s="5">
         <v>-6.1421710205550761</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>54.644567549999998</v>
       </c>
       <c r="C422" s="5">
         <v>0.38889223599999667</v>
       </c>
       <c r="D422" s="5">
         <v>8.9486463804392855</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>54.584315734</v>
       </c>
       <c r="C423" s="5">
         <v>-6.0251815999997405E-2</v>
       </c>
       <c r="D423" s="5">
         <v>-1.315141150333643</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>54.667883365999998</v>
       </c>
       <c r="C424" s="5">
         <v>8.3567631999997616E-2</v>
       </c>
       <c r="D424" s="5">
         <v>1.8527280044942529</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>54.565199358999998</v>
       </c>
       <c r="C425" s="5">
         <v>-0.10268400700000058</v>
       </c>
       <c r="D425" s="5">
         <v>-2.230848718313827</v>
       </c>
       <c r="E425" s="5">
         <v>3.5220483285147486</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>54.472311071</v>
       </c>
       <c r="C426" s="5">
         <v>-9.2888287999997488E-2</v>
       </c>
       <c r="D426" s="5">
         <v>-2.0237845333318405</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>54.314538034000002</v>
       </c>
       <c r="C427" s="5">
         <v>-0.15777303699999834</v>
       </c>
       <c r="D427" s="5">
         <v>-3.4208307658657677</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>54.181629203</v>
       </c>
       <c r="C428" s="5">
         <v>-0.13290883100000173</v>
       </c>
       <c r="D428" s="5">
         <v>-2.8972259107440501</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>54.502790910000002</v>
       </c>
       <c r="C429" s="5">
         <v>0.32116170700000168</v>
       </c>
       <c r="D429" s="5">
         <v>7.3495385561337834</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>54.685250359000001</v>
       </c>
       <c r="C430" s="5">
         <v>0.18245944899999955</v>
       </c>
       <c r="D430" s="5">
         <v>4.0920488882021822</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>54.096355043999999</v>
       </c>
       <c r="C431" s="5">
         <v>-0.58889531500000203</v>
       </c>
       <c r="D431" s="5">
         <v>-12.184012660205701</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>54.090516352999998</v>
       </c>
       <c r="C432" s="5">
         <v>-5.8386910000010062E-3</v>
       </c>
       <c r="D432" s="5">
         <v>-0.12944072697613773</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>54.100474167999998</v>
       </c>
       <c r="C433" s="5">
         <v>9.9578149999999255E-3</v>
       </c>
       <c r="D433" s="5">
         <v>0.22113829325787204</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>54.326628401000001</v>
       </c>
       <c r="C434" s="5">
         <v>0.22615423300000259</v>
       </c>
       <c r="D434" s="5">
         <v>5.1332707576836833</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>54.389195268000002</v>
       </c>
       <c r="C435" s="5">
         <v>6.2566867000001025E-2</v>
       </c>
       <c r="D435" s="5">
         <v>1.390803168615129</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>54.242280495000003</v>
       </c>
       <c r="C436" s="5">
         <v>-0.14691477299999889</v>
       </c>
       <c r="D436" s="5">
         <v>-3.1936859055433864</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>54.592591890000001</v>
       </c>
       <c r="C437" s="5">
         <v>0.35031139499999853</v>
       </c>
       <c r="D437" s="5">
         <v>8.0312206260001453</v>
       </c>
       <c r="E437" s="5">
         <v>5.0201467825261581E-2</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>54.554025705999997</v>
       </c>
       <c r="C438" s="5">
         <v>-3.8566184000004E-2</v>
       </c>
       <c r="D438" s="5">
         <v>-0.84443745811882964</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>54.270541092000002</v>
       </c>
       <c r="C439" s="5">
         <v>-0.28348461399999536</v>
       </c>
       <c r="D439" s="5">
         <v>-6.0605157342406795</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>54.086251103999999</v>
       </c>
       <c r="C440" s="5">
         <v>-0.18428998800000329</v>
       </c>
       <c r="D440" s="5">
         <v>-3.9996665227895245</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>54.3414012</v>
       </c>
       <c r="C441" s="5">
         <v>0.25515009600000127</v>
       </c>
       <c r="D441" s="5">
         <v>5.810174230328613</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>54.649760950999998</v>
       </c>
       <c r="C442" s="5">
         <v>0.30835975099999757</v>
       </c>
       <c r="D442" s="5">
         <v>7.0259788157537084</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>55.474982365000002</v>
+        <v>55.209299975</v>
       </c>
       <c r="C443" s="5">
-        <v>0.82522141400000493</v>
+        <v>0.55953902400000288</v>
       </c>
       <c r="D443" s="5">
-        <v>19.703507186471981</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>13.002405218908564</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>55.618840827</v>
+      </c>
+      <c r="C444" s="5">
+        <v>0.40954085199999923</v>
+      </c>
+      <c r="D444" s="5">
+        <v>9.2738672871793604</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{26FF9ACF-ED14-464F-B2B2-53B2F4172D66}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>aussrvoa</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>