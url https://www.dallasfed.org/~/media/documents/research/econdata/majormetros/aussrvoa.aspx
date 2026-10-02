--- v9 (2026-08-22)
+++ v10 (2026-10-02)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{7BC62CCB-BABE-4BB6-97D3-14D0440C12AC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{875EDF15-6BA6-4D8E-A571-EF81C36F69CA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{5474829C-F7D9-4F3E-9C31-7E016685E7A4}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{2BB0C9B0-1677-43B2-808D-FEEE9686A58F}"/>
   </bookViews>
   <sheets>
     <sheet name="aussrvoa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Austin—Round Rock—Georgetown Other Services Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EAC0C2EA-3D9A-4E19-98D0-2CEED9C3953F}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7DD88F80-85EE-4EBC-BE90-0197793CED09}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -987,6293 +987,6302 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>16.410054246000001</v>
+        <v>16.410054255999999</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>16.581842754</v>
+        <v>16.581842736999999</v>
       </c>
       <c r="C7" s="5">
-        <v>0.17178850799999879</v>
+        <v>0.1717884810000001</v>
       </c>
       <c r="D7" s="5">
-        <v>13.311322564193828</v>
+        <v>13.311320341569498</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>16.547996353999999</v>
+        <v>16.547996344000001</v>
       </c>
       <c r="C8" s="5">
-        <v>-3.3846400000001609E-2</v>
+        <v>-3.3846392999997477E-2</v>
       </c>
       <c r="D8" s="5">
-        <v>-2.4220949951248905</v>
+        <v>-2.4220945022605411</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>16.168296636000001</v>
+        <v>16.168296638000001</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.37969971799999769</v>
+        <v>-0.37969970600000025</v>
       </c>
       <c r="D9" s="5">
-        <v>-24.312140491781253</v>
+        <v>-24.312139830570743</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>16.276510224999999</v>
+        <v>16.276510231</v>
       </c>
       <c r="C10" s="5">
-        <v>0.10821358899999822</v>
+        <v>0.10821359299999855</v>
       </c>
       <c r="D10" s="5">
-        <v>8.3338861915662079</v>
+        <v>8.3338865099775727</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>16.496205149000001</v>
+        <v>16.496205138000001</v>
       </c>
       <c r="C11" s="5">
-        <v>0.21969492400000235</v>
+        <v>0.21969490700000094</v>
       </c>
       <c r="D11" s="5">
-        <v>17.455414719362274</v>
+        <v>17.455413259932474</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>16.674668769</v>
+        <v>16.674668748999999</v>
       </c>
       <c r="C12" s="5">
-        <v>0.17846361999999871</v>
+        <v>0.17846361099999797</v>
       </c>
       <c r="D12" s="5">
-        <v>13.783162782477554</v>
+        <v>13.783162055261045</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>16.959352533000001</v>
+        <v>16.959352541000001</v>
       </c>
       <c r="C13" s="5">
-        <v>0.28468376400000039</v>
+        <v>0.28468379200000271</v>
       </c>
       <c r="D13" s="5">
-        <v>22.524976138640508</v>
+        <v>22.524978595717805</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>16.610945954000002</v>
+        <v>16.610945962999999</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.34840657899999883</v>
+        <v>-0.3484065780000023</v>
       </c>
       <c r="D14" s="5">
-        <v>-22.049093995469605</v>
+        <v>-22.049093929901897</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>16.595180348</v>
+        <v>16.595180356</v>
       </c>
       <c r="C15" s="5">
-        <v>-1.5765606000002208E-2</v>
+        <v>-1.5765606999998738E-2</v>
       </c>
       <c r="D15" s="5">
-        <v>-1.1330047872545657</v>
+        <v>-1.1330048581345009</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>16.703689700999998</v>
+        <v>16.703689707999999</v>
       </c>
       <c r="C16" s="5">
-        <v>0.10850935299999875</v>
+        <v>0.10850935199999867</v>
       </c>
       <c r="D16" s="5">
-        <v>8.1347414672639395</v>
+        <v>8.1347413855157757</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>16.563986704000001</v>
+        <v>16.563986714999999</v>
       </c>
       <c r="C17" s="5">
-        <v>-0.139702996999997</v>
+        <v>-0.13970299300000022</v>
       </c>
       <c r="D17" s="5">
-        <v>-9.5872841698438798</v>
+        <v>-9.587283904006604</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>16.501481526999999</v>
+        <v>16.501481539</v>
       </c>
       <c r="C18" s="5">
-        <v>-6.2505177000002021E-2</v>
+        <v>-6.2505175999998386E-2</v>
       </c>
       <c r="D18" s="5">
-        <v>-4.4354603640066159</v>
+        <v>-4.4354602916264358</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>16.589709939999999</v>
+        <v>16.589709924000001</v>
       </c>
       <c r="C19" s="5">
-        <v>8.8228412999999506E-2</v>
+        <v>8.8228385000000742E-2</v>
       </c>
       <c r="D19" s="5">
-        <v>6.6081144707771822</v>
+        <v>6.6081123066402903</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>16.654288526999999</v>
+        <v>16.654288516000001</v>
       </c>
       <c r="C20" s="5">
-        <v>6.4578586999999743E-2</v>
+        <v>6.4578592000000157E-2</v>
       </c>
       <c r="D20" s="5">
-        <v>4.7725463350532848</v>
+        <v>4.7725467172168745</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>16.655337750000001</v>
       </c>
       <c r="C21" s="5">
-        <v>1.0492230000025415E-3</v>
+        <v>1.049233999999899E-3</v>
       </c>
       <c r="D21" s="5">
-        <v>7.562640443548041E-2</v>
+        <v>7.5627197623462372E-2</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>16.773950629000002</v>
+        <v>16.773950630000002</v>
       </c>
       <c r="C22" s="5">
-        <v>0.1186128790000005</v>
+        <v>0.11861288000000059</v>
       </c>
       <c r="D22" s="5">
-        <v>8.888745925216913</v>
+        <v>8.8887460031151555</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>16.787650626000001</v>
+        <v>16.78765061</v>
       </c>
       <c r="C23" s="5">
-        <v>1.3699996999999797E-2</v>
+        <v>1.3699979999998391E-2</v>
       </c>
       <c r="D23" s="5">
-        <v>0.98450556000757583</v>
+        <v>0.98450433280599103</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>17.069076787</v>
+        <v>17.069076777999999</v>
       </c>
       <c r="C24" s="5">
-        <v>0.28142616099999884</v>
+        <v>0.28142616799999942</v>
       </c>
       <c r="D24" s="5">
-        <v>22.079099464912399</v>
+        <v>22.079100088705772</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>17.067523024</v>
+        <v>17.067523025</v>
       </c>
       <c r="C25" s="5">
-        <v>-1.5537630000004299E-3</v>
+        <v>-1.5537529999996025E-3</v>
       </c>
       <c r="D25" s="5">
-        <v>-0.10917886361404561</v>
+        <v>-0.10917816134939917</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>17.012426054999999</v>
+        <v>17.012426065</v>
       </c>
       <c r="C26" s="5">
-        <v>-5.5096969000000939E-2</v>
+        <v>-5.5096960000000195E-2</v>
       </c>
       <c r="D26" s="5">
-        <v>-3.805766618615869</v>
+        <v>-3.8057660077268296</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>16.995409900999999</v>
+        <v>16.995409914</v>
       </c>
       <c r="C27" s="5">
-        <v>-1.7016154000000228E-2</v>
+        <v>-1.7016150999999979E-2</v>
       </c>
       <c r="D27" s="5">
-        <v>-1.1936820290113226</v>
+        <v>-1.1936818190200316</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>17.00358052</v>
+        <v>17.003580533000001</v>
       </c>
       <c r="C28" s="5">
         <v>8.1706190000012668E-3</v>
       </c>
       <c r="D28" s="5">
-        <v>0.57843321540849146</v>
+        <v>0.57843321496491296</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>17.169138811</v>
+        <v>17.169138821000001</v>
       </c>
       <c r="C29" s="5">
-        <v>0.16555829099999997</v>
+        <v>0.16555828799999972</v>
       </c>
       <c r="D29" s="5">
-        <v>12.330464417620245</v>
+        <v>12.330464172149668</v>
       </c>
       <c r="E29" s="5">
-        <v>3.6534206276189529</v>
+        <v>3.6534206191555896</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>17.41078748</v>
+        <v>17.410787505999998</v>
       </c>
       <c r="C30" s="5">
-        <v>0.24164866899999993</v>
+        <v>0.2416486849999977</v>
       </c>
       <c r="D30" s="5">
-        <v>18.260260397217309</v>
+        <v>18.260261689877467</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>17.42280873</v>
+        <v>17.422808698000001</v>
       </c>
       <c r="C31" s="5">
-        <v>1.2021250000000094E-2</v>
+        <v>1.2021192000002401E-2</v>
       </c>
       <c r="D31" s="5">
-        <v>0.83169165302958703</v>
+        <v>0.83168762379537409</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>17.467977689000001</v>
+        <v>17.467977659999999</v>
       </c>
       <c r="C32" s="5">
-        <v>4.5168959000001507E-2</v>
+        <v>4.5168961999998203E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>3.1557677509521209</v>
+        <v>3.1557679694261376</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>17.438960301000002</v>
+        <v>17.438960295000001</v>
       </c>
       <c r="C33" s="5">
-        <v>-2.9017387999999755E-2</v>
+        <v>-2.9017364999997852E-2</v>
       </c>
       <c r="D33" s="5">
-        <v>-1.9752991167161338</v>
+        <v>-1.975297568564649</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>17.462450174000001</v>
+        <v>17.462450175000001</v>
       </c>
       <c r="C34" s="5">
-        <v>2.3489872999999051E-2</v>
+        <v>2.348987999999963E-2</v>
       </c>
       <c r="D34" s="5">
-        <v>1.6284006400198114</v>
+        <v>1.6284011294494194</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>17.6593424</v>
+        <v>17.659342386999999</v>
       </c>
       <c r="C35" s="5">
-        <v>0.19689222599999923</v>
+        <v>0.19689221199999807</v>
       </c>
       <c r="D35" s="5">
-        <v>14.401618238140967</v>
+        <v>14.401617148918589</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>17.483731527</v>
+        <v>17.483731540000001</v>
       </c>
       <c r="C36" s="5">
-        <v>-0.17561087300000011</v>
+        <v>-0.17561084699999796</v>
       </c>
       <c r="D36" s="5">
-        <v>-11.301715303395788</v>
+        <v>-11.301713728430652</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>17.573510643999999</v>
+        <v>17.573510636999998</v>
       </c>
       <c r="C37" s="5">
-        <v>8.9779116999999076E-2</v>
+        <v>8.9779096999997421E-2</v>
       </c>
       <c r="D37" s="5">
-        <v>6.3390551036234921</v>
+        <v>6.3390536465122826</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>17.719014911999999</v>
+        <v>17.719014922</v>
       </c>
       <c r="C38" s="5">
-        <v>0.14550426799999983</v>
+        <v>0.14550428500000123</v>
       </c>
       <c r="D38" s="5">
-        <v>10.400880824662728</v>
+        <v>10.400882100047614</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>17.998699808000001</v>
+        <v>17.998699827999999</v>
       </c>
       <c r="C39" s="5">
-        <v>0.27968489600000268</v>
+        <v>0.27968490599999996</v>
       </c>
       <c r="D39" s="5">
-        <v>20.675392450831453</v>
+        <v>20.675393242692607</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>17.911215478999999</v>
+        <v>17.911215508000002</v>
       </c>
       <c r="C40" s="5">
-        <v>-8.7484329000002248E-2</v>
+        <v>-8.748431999999795E-2</v>
       </c>
       <c r="D40" s="5">
-        <v>-5.6792815140527253</v>
+        <v>-5.6792809391797983</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>18.069588195000001</v>
+        <v>18.069588215</v>
       </c>
       <c r="C41" s="5">
-        <v>0.15837271600000236</v>
+        <v>0.15837270699999806</v>
       </c>
       <c r="D41" s="5">
-        <v>11.142038390983977</v>
+        <v>11.142037707773444</v>
       </c>
       <c r="E41" s="5">
-        <v>5.2445809537231769</v>
+        <v>5.2445810089125633</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>17.999251181000002</v>
+        <v>17.999251216000001</v>
       </c>
       <c r="C42" s="5">
-        <v>-7.0337013999999698E-2</v>
+        <v>-7.0336998999998457E-2</v>
       </c>
       <c r="D42" s="5">
-        <v>-4.5723585911966014</v>
+        <v>-4.5723576319274484</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>17.936173245999999</v>
+        <v>17.936173180000001</v>
       </c>
       <c r="C43" s="5">
-        <v>-6.3077935000002583E-2</v>
+        <v>-6.3078036000000282E-2</v>
       </c>
       <c r="D43" s="5">
-        <v>-4.1252531622782858</v>
+        <v>-4.125259632948941</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>17.966949596999999</v>
+        <v>17.966949534000001</v>
       </c>
       <c r="C44" s="5">
-        <v>3.0776351000000091E-2</v>
+        <v>3.0776354000000339E-2</v>
       </c>
       <c r="D44" s="5">
-        <v>2.0786016339400692</v>
+        <v>2.0786018461939504</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>18.224826392000001</v>
+        <v>18.224826373999999</v>
       </c>
       <c r="C45" s="5">
-        <v>0.25787679500000138</v>
+        <v>0.257876839999998</v>
       </c>
       <c r="D45" s="5">
-        <v>18.650235860191742</v>
+        <v>18.650239446430028</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>18.254129928000001</v>
+        <v>18.254129931000001</v>
       </c>
       <c r="C46" s="5">
-        <v>2.9303536000000463E-2</v>
+        <v>2.9303557000002201E-2</v>
       </c>
       <c r="D46" s="5">
-        <v>1.9466241642099424</v>
+        <v>1.9466255735323568</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>18.237635291</v>
+        <v>18.237635281999999</v>
       </c>
       <c r="C47" s="5">
-        <v>-1.6494637000000978E-2</v>
+        <v>-1.6494649000001971E-2</v>
       </c>
       <c r="D47" s="5">
-        <v>-1.0789607006201352</v>
+        <v>-1.0789614815005955</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>18.296144902999998</v>
+        <v>18.296144935000001</v>
       </c>
       <c r="C48" s="5">
-        <v>5.8509611999998157E-2</v>
+        <v>5.8509653000001549E-2</v>
       </c>
       <c r="D48" s="5">
-        <v>3.9184773477511481</v>
+        <v>3.9184801441820793</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>18.383252643999999</v>
+        <v>18.383252603999999</v>
       </c>
       <c r="C49" s="5">
-        <v>8.7107741000000516E-2</v>
+        <v>8.7107668999998111E-2</v>
       </c>
       <c r="D49" s="5">
-        <v>5.8651886674887077</v>
+        <v>5.8651836813705893</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>18.628931473000002</v>
+        <v>18.628931465000001</v>
       </c>
       <c r="C50" s="5">
-        <v>0.24567882900000271</v>
+        <v>0.2456788610000018</v>
       </c>
       <c r="D50" s="5">
-        <v>17.270039626391487</v>
+        <v>17.270042084071967</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>18.505131031000001</v>
+        <v>18.505131070000001</v>
       </c>
       <c r="C51" s="5">
-        <v>-0.12380044200000029</v>
+        <v>-0.12380039499999995</v>
       </c>
       <c r="D51" s="5">
-        <v>-7.6895998913041552</v>
+        <v>-7.6895970810470393</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>18.507208105</v>
+        <v>18.507208304999999</v>
       </c>
       <c r="C52" s="5">
-        <v>2.0770739999989019E-3</v>
+        <v>2.0772349999980122E-3</v>
       </c>
       <c r="D52" s="5">
-        <v>0.13477494852014438</v>
+        <v>0.13478540148170737</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>18.466143155000001</v>
+        <v>18.466143232</v>
       </c>
       <c r="C53" s="5">
-        <v>-4.1064949999999101E-2</v>
+        <v>-4.106507299999862E-2</v>
       </c>
       <c r="D53" s="5">
-        <v>-2.6303800196287419</v>
+        <v>-2.6303877743088955</v>
       </c>
       <c r="E53" s="5">
-        <v>2.1945987684972801</v>
+        <v>2.1945990815153804</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>18.596213544000001</v>
+        <v>18.596213661</v>
       </c>
       <c r="C54" s="5">
-        <v>0.13007038900000012</v>
+        <v>0.13007042899999988</v>
       </c>
       <c r="D54" s="5">
-        <v>8.7877311590505833</v>
+        <v>8.7877339289733634</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>18.539795662</v>
+        <v>18.539795603000002</v>
       </c>
       <c r="C55" s="5">
-        <v>-5.641788200000164E-2</v>
+        <v>-5.6418057999998439E-2</v>
       </c>
       <c r="D55" s="5">
-        <v>-3.5804671322417381</v>
+        <v>-3.5804780939234782</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>18.659149454000001</v>
+        <v>18.659148934000001</v>
       </c>
       <c r="C56" s="5">
-        <v>0.11935379200000185</v>
+        <v>0.11935333099999923</v>
       </c>
       <c r="D56" s="5">
-        <v>8.004736248354515</v>
+        <v>8.0047042538709867</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>19.013676078</v>
+        <v>19.013675920000001</v>
       </c>
       <c r="C57" s="5">
-        <v>0.35452662399999824</v>
+        <v>0.35452698599999977</v>
       </c>
       <c r="D57" s="5">
-        <v>25.340369674061968</v>
+        <v>25.340399091787802</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>18.937788007000002</v>
+        <v>18.937788113</v>
       </c>
       <c r="C58" s="5">
-        <v>-7.5888070999997836E-2</v>
+        <v>-7.5887807000000862E-2</v>
       </c>
       <c r="D58" s="5">
-        <v>-4.685731870001753</v>
+        <v>-4.6857159634796641</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>19.118138998999999</v>
+        <v>19.118138941000002</v>
       </c>
       <c r="C59" s="5">
-        <v>0.18035099199999749</v>
+        <v>0.18035082800000168</v>
       </c>
       <c r="D59" s="5">
-        <v>12.04600333548489</v>
+        <v>12.045991730599725</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>19.401815710000001</v>
+        <v>19.401815808999999</v>
       </c>
       <c r="C60" s="5">
-        <v>0.2836767110000018</v>
+        <v>0.28367686799999703</v>
       </c>
       <c r="D60" s="5">
-        <v>19.333155019098513</v>
+        <v>19.33316667038212</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>19.285241396</v>
+        <v>19.285241494000001</v>
       </c>
       <c r="C61" s="5">
-        <v>-0.11657431400000107</v>
+        <v>-0.1165743149999976</v>
       </c>
       <c r="D61" s="5">
-        <v>-6.9765480726710738</v>
+        <v>-6.9765480961228699</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>19.442311382</v>
+        <v>19.442311547999999</v>
       </c>
       <c r="C62" s="5">
-        <v>0.15706998599999977</v>
+        <v>0.15707005399999829</v>
       </c>
       <c r="D62" s="5">
-        <v>10.223394124814389</v>
+        <v>10.223398696625118</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>19.527231613000001</v>
+        <v>19.527231549</v>
       </c>
       <c r="C63" s="5">
-        <v>8.4920231000001678E-2</v>
+        <v>8.4920001000000411E-2</v>
       </c>
       <c r="D63" s="5">
-        <v>5.3691307059451798</v>
+        <v>5.369115766010446</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>19.601641446999999</v>
+        <v>19.601641990000001</v>
       </c>
       <c r="C64" s="5">
-        <v>7.4409833999997232E-2</v>
+        <v>7.4410441000001271E-2</v>
       </c>
       <c r="D64" s="5">
-        <v>4.6697435771719364</v>
+        <v>4.6697824882431682</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>19.669101728000001</v>
+        <v>19.669101989000001</v>
       </c>
       <c r="C65" s="5">
-        <v>6.7460281000002453E-2</v>
+        <v>6.7459999000000437E-2</v>
       </c>
       <c r="D65" s="5">
-        <v>4.2089519325232194</v>
+        <v>4.2089338849290892</v>
       </c>
       <c r="E65" s="5">
-        <v>6.5144007760726153</v>
+        <v>6.5144017453270475</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>19.507324801999999</v>
+        <v>19.507325018</v>
       </c>
       <c r="C66" s="5">
-        <v>-0.16177692600000171</v>
+        <v>-0.16177697100000188</v>
       </c>
       <c r="D66" s="5">
-        <v>-9.4354436813119733</v>
+        <v>-9.4354460687164696</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>19.845416653000001</v>
+        <v>19.845416494999998</v>
       </c>
       <c r="C67" s="5">
-        <v>0.3380918510000015</v>
+        <v>0.33809147699999897</v>
       </c>
       <c r="D67" s="5">
-        <v>22.899488127718669</v>
+        <v>22.899460056053258</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>19.836328463000001</v>
+        <v>19.836327212</v>
       </c>
       <c r="C68" s="5">
-        <v>-9.0881899999999405E-3</v>
+        <v>-9.0892829999980052E-3</v>
       </c>
       <c r="D68" s="5">
-        <v>-0.5481568541703008</v>
+        <v>-0.54822261716374054</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>19.816536835000001</v>
+        <v>19.816536213999999</v>
       </c>
       <c r="C69" s="5">
-        <v>-1.9791628000000117E-2</v>
+        <v>-1.9790998000001281E-2</v>
       </c>
       <c r="D69" s="5">
-        <v>-1.19074735738538</v>
+        <v>-1.1907097363747288</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>19.931441872000001</v>
+        <v>19.931441848999999</v>
       </c>
       <c r="C70" s="5">
-        <v>0.11490503699999977</v>
+        <v>0.11490563499999951</v>
       </c>
       <c r="D70" s="5">
-        <v>7.1843804605432382</v>
+        <v>7.1844192829577214</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>19.909377487</v>
+        <v>19.909377343999999</v>
       </c>
       <c r="C71" s="5">
-        <v>-2.2064385000000186E-2</v>
+        <v>-2.2064504999999457E-2</v>
       </c>
       <c r="D71" s="5">
-        <v>-1.3203583920859518</v>
+        <v>-1.3203655308741791</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>19.822200637000002</v>
+        <v>19.822200967000001</v>
       </c>
       <c r="C72" s="5">
-        <v>-8.7176849999998751E-2</v>
+        <v>-8.7176376999998695E-2</v>
       </c>
       <c r="D72" s="5">
-        <v>-5.1297074071239068</v>
+        <v>-5.1296802773905581</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>19.882633260999999</v>
+        <v>19.882633740999999</v>
       </c>
       <c r="C73" s="5">
-        <v>6.0432623999997048E-2</v>
+        <v>6.0432773999998801E-2</v>
       </c>
       <c r="D73" s="5">
-        <v>3.7204544954861696</v>
+        <v>3.7204638224503483</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>19.857404840000001</v>
+        <v>19.857405455999999</v>
       </c>
       <c r="C74" s="5">
-        <v>-2.522842099999778E-2</v>
+        <v>-2.5228285000000739E-2</v>
       </c>
       <c r="D74" s="5">
-        <v>-1.5120592861056714</v>
+        <v>-1.5120511555299254</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>19.957008885</v>
+        <v>19.957008914999999</v>
       </c>
       <c r="C75" s="5">
-        <v>9.960404499999953E-2</v>
+        <v>9.9603459000000782E-2</v>
       </c>
       <c r="D75" s="5">
-        <v>6.1880212157821468</v>
+        <v>6.1879836023668533</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>20.091901688</v>
+        <v>20.091902662999999</v>
       </c>
       <c r="C76" s="5">
-        <v>0.13489280299999962</v>
+        <v>0.13489374799999965</v>
       </c>
       <c r="D76" s="5">
-        <v>8.4194313656046127</v>
+        <v>8.4194925451220861</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>20.268395832</v>
+        <v>20.268396426999999</v>
       </c>
       <c r="C77" s="5">
-        <v>0.17649414399999941</v>
+        <v>0.17649376399999994</v>
       </c>
       <c r="D77" s="5">
-        <v>11.065709145357072</v>
+        <v>11.06568359451745</v>
       </c>
       <c r="E77" s="5">
-        <v>3.04688090126084</v>
+        <v>3.0468825589249349</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>20.330018184</v>
+        <v>20.330018802000001</v>
       </c>
       <c r="C78" s="5">
-        <v>6.1622352000000546E-2</v>
+        <v>6.1622375000002449E-2</v>
       </c>
       <c r="D78" s="5">
-        <v>3.7100104226045705</v>
+        <v>3.7100117198311411</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>20.413942729999999</v>
+        <v>20.413942949999999</v>
       </c>
       <c r="C79" s="5">
-        <v>8.3924545999998656E-2</v>
+        <v>8.39241479999977E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>5.0677663306614829</v>
+        <v>5.0677415916808632</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>20.500704534</v>
+        <v>20.500700393999999</v>
       </c>
       <c r="C80" s="5">
-        <v>8.6761804000001774E-2</v>
+        <v>8.675744399999985E-2</v>
       </c>
       <c r="D80" s="5">
-        <v>5.2210744995888847</v>
+        <v>5.2208059068327373</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>20.435522212999999</v>
+        <v>20.435521857000001</v>
       </c>
       <c r="C81" s="5">
-        <v>-6.5182321000001764E-2</v>
+        <v>-6.517853699999776E-2</v>
       </c>
       <c r="D81" s="5">
-        <v>-3.749399947380061</v>
+        <v>-3.7491868209956203</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>20.424663302999999</v>
+        <v>20.424661912000001</v>
       </c>
       <c r="C82" s="5">
-        <v>-1.0858909999999611E-2</v>
+        <v>-1.0859944999999982E-2</v>
       </c>
       <c r="D82" s="5">
-        <v>-0.63578881328875125</v>
+        <v>-0.6358492465366683</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>20.510225541000001</v>
+        <v>20.510225308999999</v>
       </c>
       <c r="C83" s="5">
-        <v>8.55622380000014E-2</v>
+        <v>8.5563396999997821E-2</v>
       </c>
       <c r="D83" s="5">
-        <v>5.1444519141247147</v>
+        <v>5.1445235711556903</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>20.621408183</v>
+        <v>20.621408124999999</v>
       </c>
       <c r="C84" s="5">
-        <v>0.11118264199999928</v>
+        <v>0.11118281599999946</v>
       </c>
       <c r="D84" s="5">
-        <v>6.7024993689875689</v>
+        <v>6.7025102511321766</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>20.759600398</v>
+        <v>20.759604575000001</v>
       </c>
       <c r="C85" s="5">
-        <v>0.13819221500000012</v>
+        <v>0.13819645000000236</v>
       </c>
       <c r="D85" s="5">
-        <v>8.3447940500548601</v>
+        <v>8.3450593053520308</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>20.973205018000002</v>
+        <v>20.973205420999999</v>
       </c>
       <c r="C86" s="5">
-        <v>0.21360462000000169</v>
+        <v>0.21360084599999851</v>
       </c>
       <c r="D86" s="5">
-        <v>13.070614454713692</v>
+        <v>13.070367518125959</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>21.093198406999999</v>
+        <v>21.093198284</v>
       </c>
       <c r="C87" s="5">
-        <v>0.11999338899999756</v>
+        <v>0.11999286300000023</v>
       </c>
       <c r="D87" s="5">
-        <v>7.0857361308455546</v>
+        <v>7.0857039456882598</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>21.206160880999999</v>
+        <v>21.206162447000001</v>
       </c>
       <c r="C88" s="5">
-        <v>0.1129624739999997</v>
+        <v>0.11296416300000089</v>
       </c>
       <c r="D88" s="5">
-        <v>6.6191877293700241</v>
+        <v>6.6192896715106864</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>21.062365339999999</v>
+        <v>21.062366573999999</v>
       </c>
       <c r="C89" s="5">
-        <v>-0.14379554099999936</v>
+        <v>-0.14379587300000196</v>
       </c>
       <c r="D89" s="5">
-        <v>-7.8402947954387736</v>
+        <v>-7.8403116701206699</v>
       </c>
       <c r="E89" s="5">
-        <v>3.9172784791703608</v>
+        <v>3.9172815168659891</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>21.148244117000001</v>
+        <v>21.148245053</v>
       </c>
       <c r="C90" s="5">
-        <v>8.587877700000135E-2</v>
+        <v>8.5878479000001562E-2</v>
       </c>
       <c r="D90" s="5">
-        <v>5.004057051498112</v>
+        <v>5.0040389963662557</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>21.292518135000002</v>
+        <v>21.292518443999999</v>
       </c>
       <c r="C91" s="5">
-        <v>0.14427401800000084</v>
+        <v>0.1442733909999987</v>
       </c>
       <c r="D91" s="5">
-        <v>8.500697768302846</v>
+        <v>8.5006590376579751</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>21.263651963000001</v>
+        <v>21.263644673999998</v>
       </c>
       <c r="C92" s="5">
-        <v>-2.8866172000000745E-2</v>
+        <v>-2.8873770000000576E-2</v>
       </c>
       <c r="D92" s="5">
-        <v>-1.6147590959296076</v>
+        <v>-1.6151809359976621</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>21.665080837000001</v>
+        <v>21.665080139000001</v>
       </c>
       <c r="C93" s="5">
-        <v>0.40142887400000049</v>
+        <v>0.40143546500000227</v>
       </c>
       <c r="D93" s="5">
-        <v>25.161137861142247</v>
+        <v>25.161604323337052</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>21.929640958</v>
+        <v>21.929637197000002</v>
       </c>
       <c r="C94" s="5">
-        <v>0.26456012099999882</v>
+        <v>0.26455705800000118</v>
       </c>
       <c r="D94" s="5">
-        <v>15.678990348386757</v>
+        <v>15.678796999943568</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>21.873007663999999</v>
+        <v>21.873007178000002</v>
       </c>
       <c r="C95" s="5">
-        <v>-5.6633294000000944E-2</v>
+        <v>-5.6630018999999976E-2</v>
       </c>
       <c r="D95" s="5">
-        <v>-3.055359101986943</v>
+        <v>-3.055185434561325</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>21.995268364000001</v>
+        <v>21.995268161999999</v>
       </c>
       <c r="C96" s="5">
-        <v>0.12226070000000178</v>
+        <v>0.12226098399999685</v>
       </c>
       <c r="D96" s="5">
-        <v>6.9175800565474121</v>
+        <v>6.9175967810753969</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>22.030351947</v>
+        <v>22.0303608</v>
       </c>
       <c r="C97" s="5">
-        <v>3.5083582999998697E-2</v>
+        <v>3.5092638000001841E-2</v>
       </c>
       <c r="D97" s="5">
-        <v>1.930942893720955</v>
+        <v>1.9314456653306555</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>22.081049746000001</v>
+        <v>22.081050776000001</v>
       </c>
       <c r="C98" s="5">
-        <v>5.0697799000001709E-2</v>
+        <v>5.0689976000001025E-2</v>
       </c>
       <c r="D98" s="5">
-        <v>2.7967466920141515</v>
+        <v>2.7963085218984274</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>22.015983895000002</v>
+        <v>22.015984791000001</v>
       </c>
       <c r="C99" s="5">
-        <v>-6.5065850999999952E-2</v>
+        <v>-6.5065985000000381E-2</v>
       </c>
       <c r="D99" s="5">
-        <v>-3.4792712131201498</v>
+        <v>-3.4792781031114828</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>22.238384671999999</v>
+        <v>22.238387103000001</v>
       </c>
       <c r="C100" s="5">
-        <v>0.22240077699999716</v>
+        <v>0.22240231199999982</v>
       </c>
       <c r="D100" s="5">
-        <v>12.818851036636115</v>
+        <v>12.818943933229487</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>22.254481719000001</v>
+        <v>22.254483505</v>
       </c>
       <c r="C101" s="5">
-        <v>1.6097047000002362E-2</v>
+        <v>1.6096401999998733E-2</v>
       </c>
       <c r="D101" s="5">
-        <v>0.87207518607173018</v>
+        <v>0.87204000755503053</v>
       </c>
       <c r="E101" s="5">
-        <v>5.6599359082240674</v>
+        <v>5.6599381974083762</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>22.383758690000001</v>
+        <v>22.383759807000001</v>
       </c>
       <c r="C102" s="5">
-        <v>0.12927697099999946</v>
+        <v>0.12927630200000095</v>
       </c>
       <c r="D102" s="5">
-        <v>7.1979224081029969</v>
+        <v>7.19788336502869</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>22.389628755</v>
+        <v>22.389628930000001</v>
       </c>
       <c r="C103" s="5">
-        <v>5.8700649999998689E-3</v>
+        <v>5.8691230000000871E-3</v>
       </c>
       <c r="D103" s="5">
-        <v>0.31515024153767612</v>
+        <v>0.31509957902911001</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>22.453867240000001</v>
+        <v>22.453849444999999</v>
       </c>
       <c r="C104" s="5">
-        <v>6.4238485000000622E-2</v>
+        <v>6.4220514999998812E-2</v>
       </c>
       <c r="D104" s="5">
-        <v>3.4977945960282364</v>
+        <v>3.4968006118134332</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>22.383341889</v>
+        <v>22.383340701000002</v>
       </c>
       <c r="C105" s="5">
-        <v>-7.0525351000000569E-2</v>
+        <v>-7.0508743999997847E-2</v>
       </c>
       <c r="D105" s="5">
-        <v>-3.7046461933687991</v>
+        <v>-3.7037917351613658</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>22.425123722999999</v>
+        <v>22.425118012999999</v>
       </c>
       <c r="C106" s="5">
-        <v>4.1781833999998241E-2</v>
+        <v>4.1777311999997124E-2</v>
       </c>
       <c r="D106" s="5">
-        <v>2.2631189122303441</v>
+        <v>2.2628715789810849</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>22.347137826000001</v>
+        <v>22.347138563000001</v>
       </c>
       <c r="C107" s="5">
-        <v>-7.7985896999997806E-2</v>
+        <v>-7.7979449999997286E-2</v>
       </c>
       <c r="D107" s="5">
-        <v>-4.0942343910602474</v>
+        <v>-4.093903395015575</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>22.389757105000001</v>
+        <v>22.389761473</v>
       </c>
       <c r="C108" s="5">
-        <v>4.2619279000000176E-2</v>
+        <v>4.2622909999998626E-2</v>
       </c>
       <c r="D108" s="5">
-        <v>2.3127353651548388</v>
+        <v>2.3129343958374404</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>22.504702234</v>
+        <v>22.504721404000001</v>
       </c>
       <c r="C109" s="5">
-        <v>0.11494512899999876</v>
+        <v>0.11495993100000135</v>
       </c>
       <c r="D109" s="5">
-        <v>6.3375540343437065</v>
+        <v>6.3383920614846989</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>22.382855674999998</v>
+        <v>22.382860537999999</v>
       </c>
       <c r="C110" s="5">
-        <v>-0.12184655900000152</v>
+        <v>-0.12186086600000223</v>
       </c>
       <c r="D110" s="5">
-        <v>-6.3071003114178907</v>
+        <v>-6.3078137506806131</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>22.434033807999999</v>
+        <v>22.434035054999999</v>
       </c>
       <c r="C111" s="5">
-        <v>5.1178133000000514E-2</v>
+        <v>5.1174516999999753E-2</v>
       </c>
       <c r="D111" s="5">
-        <v>2.7785550377468882</v>
+        <v>2.7783556319724401</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>22.472693406000001</v>
+        <v>22.472692773999999</v>
       </c>
       <c r="C112" s="5">
-        <v>3.8659598000002404E-2</v>
+        <v>3.8657718999999702E-2</v>
       </c>
       <c r="D112" s="5">
-        <v>2.0876204525883901</v>
+        <v>2.0875179057797899</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>22.658696472999999</v>
+        <v>22.658694402999998</v>
       </c>
       <c r="C113" s="5">
-        <v>0.18600306699999791</v>
+        <v>0.18600162899999972</v>
       </c>
       <c r="D113" s="5">
-        <v>10.397068333091241</v>
+        <v>10.396984564750756</v>
       </c>
       <c r="E113" s="5">
-        <v>1.8163296683512353</v>
+        <v>1.8163121957388118</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>22.686575786999999</v>
+        <v>22.686571432000001</v>
       </c>
       <c r="C114" s="5">
-        <v>2.7879313999999766E-2</v>
+        <v>2.7877029000002551E-2</v>
       </c>
       <c r="D114" s="5">
-        <v>1.4865156193920814</v>
+        <v>1.4863930950743676</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>22.890180224000002</v>
+        <v>22.890175513999999</v>
       </c>
       <c r="C115" s="5">
-        <v>0.20360443700000275</v>
+        <v>0.20360408199999824</v>
       </c>
       <c r="D115" s="5">
-        <v>11.317422293323865</v>
+        <v>11.317403857356446</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>22.959343045000001</v>
+        <v>22.959314173999999</v>
       </c>
       <c r="C116" s="5">
-        <v>6.9162820999999042E-2</v>
+        <v>6.9138660000000129E-2</v>
       </c>
       <c r="D116" s="5">
-        <v>3.6866731250895457</v>
+        <v>3.6853645419258285</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>22.793115018999998</v>
+        <v>22.793111489000001</v>
       </c>
       <c r="C117" s="5">
-        <v>-0.16622802600000242</v>
+        <v>-0.16620268499999824</v>
       </c>
       <c r="D117" s="5">
-        <v>-8.3503734227175173</v>
+        <v>-8.349160765675812</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>22.719100443999999</v>
+        <v>22.719092925000002</v>
       </c>
       <c r="C118" s="5">
-        <v>-7.4014574999999638E-2</v>
+        <v>-7.4018563999999287E-2</v>
       </c>
       <c r="D118" s="5">
-        <v>-3.8278345725581198</v>
+        <v>-3.8280377845744673</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>22.909837270000001</v>
+        <v>22.909846085000002</v>
       </c>
       <c r="C119" s="5">
-        <v>0.19073682600000197</v>
+        <v>0.19075315999999987</v>
       </c>
       <c r="D119" s="5">
-        <v>10.55298495679553</v>
+        <v>10.553934466228498</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>23.062666294</v>
+        <v>23.062684968999999</v>
       </c>
       <c r="C120" s="5">
-        <v>0.15282902399999898</v>
+        <v>0.15283888399999768</v>
       </c>
       <c r="D120" s="5">
-        <v>8.3054042070132006</v>
+        <v>8.3059565410222405</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>23.069584453000001</v>
+        <v>23.069617123</v>
       </c>
       <c r="C121" s="5">
-        <v>6.9181590000013671E-3</v>
+        <v>6.9321540000011339E-3</v>
       </c>
       <c r="D121" s="5">
-        <v>0.36056113740887685</v>
+        <v>0.36129144308931771</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>23.481525033</v>
+        <v>23.481550072000001</v>
       </c>
       <c r="C122" s="5">
-        <v>0.41194057999999956</v>
+        <v>0.41193294900000055</v>
       </c>
       <c r="D122" s="5">
-        <v>23.662587568960358</v>
+        <v>23.662068450974804</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>23.654004069999999</v>
+        <v>23.654000115999999</v>
       </c>
       <c r="C123" s="5">
-        <v>0.17247903699999867</v>
+        <v>0.17245004399999786</v>
       </c>
       <c r="D123" s="5">
-        <v>9.1793277330272325</v>
+        <v>9.1777116896362365</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>23.61148695</v>
+        <v>23.611474270999999</v>
       </c>
       <c r="C124" s="5">
-        <v>-4.2517119999999409E-2</v>
+        <v>-4.2525845000000118E-2</v>
       </c>
       <c r="D124" s="5">
-        <v>-2.1357552480445463</v>
+        <v>-2.1361895584181667</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>23.77710742</v>
+        <v>23.777089974999999</v>
       </c>
       <c r="C125" s="5">
-        <v>0.16562047000000035</v>
+        <v>0.16561570400000036</v>
       </c>
       <c r="D125" s="5">
-        <v>8.7497288505894666</v>
+        <v>8.7494721519769669</v>
       </c>
       <c r="E125" s="5">
-        <v>4.9359015349037971</v>
+        <v>4.9358341310782983</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>23.723066086999999</v>
+        <v>23.723047654999998</v>
       </c>
       <c r="C126" s="5">
-        <v>-5.4041333000000691E-2</v>
+        <v>-5.4042320000000643E-2</v>
       </c>
       <c r="D126" s="5">
-        <v>-2.6935594817743991</v>
+        <v>-2.69361001469971</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>23.704643278999999</v>
+        <v>23.704627531</v>
       </c>
       <c r="C127" s="5">
-        <v>-1.8422808000000401E-2</v>
+        <v>-1.8420123999998594E-2</v>
       </c>
       <c r="D127" s="5">
-        <v>-0.92792343970404811</v>
+        <v>-0.92778954607974917</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>23.773061127999998</v>
+        <v>23.773014797999998</v>
       </c>
       <c r="C128" s="5">
-        <v>6.8417848999999364E-2</v>
+        <v>6.8387266999998531E-2</v>
       </c>
       <c r="D128" s="5">
-        <v>3.5190301541154545</v>
+        <v>3.5174345193793588</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>23.80482349</v>
+        <v>23.804815857000001</v>
       </c>
       <c r="C129" s="5">
-        <v>3.1762362000002042E-2</v>
+        <v>3.1801059000002851E-2</v>
       </c>
       <c r="D129" s="5">
-        <v>1.6151124501776692</v>
+        <v>1.6170978627151111</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>23.914983240000002</v>
+        <v>23.914978122000001</v>
       </c>
       <c r="C130" s="5">
-        <v>0.11015975000000111</v>
+        <v>0.11016226499999959</v>
       </c>
       <c r="D130" s="5">
-        <v>5.6966890447372354</v>
+        <v>5.6968243043281852</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>24.041431859999999</v>
+        <v>24.041454815000002</v>
       </c>
       <c r="C131" s="5">
-        <v>0.1264486199999979</v>
+        <v>0.12647669300000075</v>
       </c>
       <c r="D131" s="5">
-        <v>6.5327131463023047</v>
+        <v>6.534207364605038</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>24.028380808000001</v>
+        <v>24.028423071999999</v>
       </c>
       <c r="C132" s="5">
-        <v>-1.3051051999998009E-2</v>
+        <v>-1.3031743000002649E-2</v>
       </c>
       <c r="D132" s="5">
-        <v>-0.64948656076400102</v>
+        <v>-0.64852789254425947</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>23.916457039000001</v>
+        <v>23.916527431999999</v>
       </c>
       <c r="C133" s="5">
-        <v>-0.11192376900000056</v>
+        <v>-0.11189564000000018</v>
       </c>
       <c r="D133" s="5">
-        <v>-5.4485799830706227</v>
+        <v>-5.4472361735829029</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>24.073977692</v>
+        <v>24.074075071999999</v>
       </c>
       <c r="C134" s="5">
-        <v>0.15752065299999884</v>
+        <v>0.15754764000000065</v>
       </c>
       <c r="D134" s="5">
-        <v>8.1962268273901842</v>
+        <v>8.1976572869665532</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>24.176241640000001</v>
+        <v>24.176181098000001</v>
       </c>
       <c r="C135" s="5">
-        <v>0.10226394800000094</v>
+        <v>0.10210602600000129</v>
       </c>
       <c r="D135" s="5">
-        <v>5.2182824149740403</v>
+        <v>5.2100135670383407</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>24.238134488</v>
+        <v>24.238085653999999</v>
       </c>
       <c r="C136" s="5">
-        <v>6.189284799999939E-2</v>
+        <v>6.1904555999998223E-2</v>
       </c>
       <c r="D136" s="5">
-        <v>3.1157102186016195</v>
+        <v>3.1163158430178584</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>24.508241635000001</v>
+        <v>24.508199307999998</v>
       </c>
       <c r="C137" s="5">
-        <v>0.27010714700000094</v>
+        <v>0.27011365399999931</v>
       </c>
       <c r="D137" s="5">
-        <v>14.223523244541191</v>
+        <v>14.223917601300929</v>
       </c>
       <c r="E137" s="5">
-        <v>3.0749502119211236</v>
+        <v>3.0748478210273378</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>24.657972832999999</v>
+        <v>24.657934535999999</v>
       </c>
       <c r="C138" s="5">
-        <v>0.14973119799999779</v>
+        <v>0.14973522800000083</v>
       </c>
       <c r="D138" s="5">
-        <v>7.5827384285570565</v>
+        <v>7.5829629627684136</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>24.724177332</v>
+        <v>24.724140461000001</v>
       </c>
       <c r="C139" s="5">
-        <v>6.6204499000001249E-2</v>
+        <v>6.6205925000001997E-2</v>
       </c>
       <c r="D139" s="5">
-        <v>3.2699011503155573</v>
+        <v>3.2699777790225815</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>24.784129387</v>
+        <v>24.784072519999999</v>
       </c>
       <c r="C140" s="5">
-        <v>5.9952055000000115E-2</v>
+        <v>5.9932058999997651E-2</v>
       </c>
       <c r="D140" s="5">
-        <v>2.9489244510976675</v>
+        <v>2.947932192026026</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>25.117558833</v>
+        <v>25.117552063000002</v>
       </c>
       <c r="C141" s="5">
-        <v>0.33342944600000024</v>
+        <v>0.33347954300000282</v>
       </c>
       <c r="D141" s="5">
-        <v>17.393790594795</v>
+        <v>17.396643245842448</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>25.21429448</v>
+        <v>25.214297585000001</v>
       </c>
       <c r="C142" s="5">
-        <v>9.6735646999999148E-2</v>
+        <v>9.6745521999999085E-2</v>
       </c>
       <c r="D142" s="5">
-        <v>4.7207418426849834</v>
+        <v>4.7212353009993935</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>25.371171585999999</v>
+        <v>25.371215355</v>
       </c>
       <c r="C143" s="5">
-        <v>0.1568771059999996</v>
+        <v>0.15691776999999973</v>
       </c>
       <c r="D143" s="5">
-        <v>7.7269641830307156</v>
+        <v>7.729035147472918</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>25.088958925</v>
+        <v>25.089032563</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.28221266099999909</v>
+        <v>-0.2821827920000004</v>
       </c>
       <c r="D144" s="5">
-        <v>-12.560952863609076</v>
+        <v>-12.559683316912363</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>25.052445294999998</v>
+        <v>25.052557529000001</v>
       </c>
       <c r="C145" s="5">
-        <v>-3.651363000000174E-2</v>
+        <v>-3.6475033999998629E-2</v>
       </c>
       <c r="D145" s="5">
-        <v>-1.7325279747785083</v>
+        <v>-1.7307062202259305</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>24.860115842999999</v>
+        <v>24.860293668000001</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.19232945199999918</v>
+        <v>-0.1922638610000007</v>
       </c>
       <c r="D146" s="5">
-        <v>-8.8332848844736347</v>
+        <v>-8.8303605233032592</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>24.910232179000001</v>
+        <v>24.910111800999999</v>
       </c>
       <c r="C147" s="5">
-        <v>5.0116336000002093E-2</v>
+        <v>4.981813299999871E-2</v>
       </c>
       <c r="D147" s="5">
-        <v>2.4461233659414106</v>
+        <v>2.4313900315940495</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>24.956422538000002</v>
+        <v>24.956332402000001</v>
       </c>
       <c r="C148" s="5">
-        <v>4.6190359000000569E-2</v>
+        <v>4.6220601000001693E-2</v>
       </c>
       <c r="D148" s="5">
-        <v>2.2479608296096742</v>
+        <v>2.2494586606063516</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>24.838464985000002</v>
+        <v>24.838391399999999</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.1179575530000001</v>
+        <v>-0.11794100200000202</v>
       </c>
       <c r="D149" s="5">
-        <v>-5.5267023872834775</v>
+        <v>-5.5259664046578667</v>
       </c>
       <c r="E149" s="5">
-        <v>1.3473971528353612</v>
+        <v>1.3472719388740284</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>25.077074283000002</v>
+        <v>25.077012023999998</v>
       </c>
       <c r="C150" s="5">
-        <v>0.23860929800000008</v>
+        <v>0.23862062399999928</v>
       </c>
       <c r="D150" s="5">
-        <v>12.156735843598288</v>
+        <v>12.157381649670462</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>25.240367441</v>
+        <v>25.240306632999999</v>
       </c>
       <c r="C151" s="5">
-        <v>0.16329315799999833</v>
+        <v>0.16329460900000115</v>
       </c>
       <c r="D151" s="5">
-        <v>8.0999960903588519</v>
+        <v>8.1000914986560701</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>25.294829479000001</v>
+        <v>25.294761852000001</v>
       </c>
       <c r="C152" s="5">
-        <v>5.446203800000049E-2</v>
+        <v>5.4455219000001165E-2</v>
       </c>
       <c r="D152" s="5">
-        <v>2.6202331733416795</v>
+        <v>2.6199075873686306</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>25.416238356000001</v>
+        <v>25.416233893000001</v>
       </c>
       <c r="C153" s="5">
-        <v>0.12140887700000036</v>
+        <v>0.12147204100000053</v>
       </c>
       <c r="D153" s="5">
-        <v>5.9142082388724981</v>
+        <v>5.9173831167448343</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>25.813732088999998</v>
+        <v>25.813749958999999</v>
       </c>
       <c r="C154" s="5">
-        <v>0.39749373299999746</v>
+        <v>0.39751606599999789</v>
       </c>
       <c r="D154" s="5">
-        <v>20.468716701374024</v>
+        <v>20.46997131255339</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>25.536787637</v>
+        <v>25.536850068</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.27694445199999862</v>
+        <v>-0.27689989099999934</v>
       </c>
       <c r="D155" s="5">
-        <v>-12.141132948529332</v>
+        <v>-12.139285280700296</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>25.768660520000001</v>
+        <v>25.768762417000001</v>
       </c>
       <c r="C156" s="5">
-        <v>0.2318728830000012</v>
+        <v>0.23191234900000168</v>
       </c>
       <c r="D156" s="5">
-        <v>11.456897521246345</v>
+        <v>11.458916532672326</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>25.89401844</v>
+        <v>25.894170725999999</v>
       </c>
       <c r="C157" s="5">
-        <v>0.12535791999999901</v>
+        <v>0.12540830899999733</v>
       </c>
       <c r="D157" s="5">
-        <v>5.9964465781921827</v>
+        <v>5.9988974364215242</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>26.436914125000001</v>
+        <v>26.437179693000001</v>
       </c>
       <c r="C158" s="5">
-        <v>0.54289568500000129</v>
+        <v>0.54300896700000223</v>
       </c>
       <c r="D158" s="5">
-        <v>28.273128939328473</v>
+        <v>28.279538940837369</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>26.069135584000001</v>
+        <v>26.068955626000001</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.36777854099999985</v>
+        <v>-0.36822406699999988</v>
       </c>
       <c r="D159" s="5">
-        <v>-15.47397500132195</v>
+        <v>-15.491164251290312</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>26.272294540000001</v>
+        <v>26.272166778999999</v>
       </c>
       <c r="C160" s="5">
-        <v>0.20315895599999934</v>
+        <v>0.20321115299999803</v>
       </c>
       <c r="D160" s="5">
-        <v>9.7631299433974519</v>
+        <v>9.7658171913990408</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>25.869076647</v>
+        <v>25.868976264</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.40321789300000077</v>
+        <v>-0.40319051499999858</v>
       </c>
       <c r="D161" s="5">
-        <v>-16.939397191449324</v>
+        <v>-16.938417866005505</v>
       </c>
       <c r="E161" s="5">
-        <v>4.1492566574560241</v>
+        <v>4.1491610604058815</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>25.704523221999999</v>
+        <v>25.70443697</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.16455342500000114</v>
+        <v>-0.16453929400000078</v>
       </c>
       <c r="D162" s="5">
-        <v>-7.3717407156549619</v>
+        <v>-7.3711572579680755</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>25.653832129000001</v>
+        <v>25.653742105999999</v>
       </c>
       <c r="C163" s="5">
-        <v>-5.0691092999997522E-2</v>
+        <v>-5.069486400000045E-2</v>
       </c>
       <c r="D163" s="5">
-        <v>-2.3409829933258797</v>
+        <v>-2.3411630293149188</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>25.803674721</v>
+        <v>25.803599777999999</v>
       </c>
       <c r="C164" s="5">
-        <v>0.14984259199999883</v>
+        <v>0.14985767199999955</v>
       </c>
       <c r="D164" s="5">
-        <v>7.2387444651502708</v>
+        <v>7.2395227542539908</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>25.712502869000001</v>
+        <v>25.712499018999999</v>
       </c>
       <c r="C165" s="5">
-        <v>-9.1171851999998665E-2</v>
+        <v>-9.1100758999999698E-2</v>
       </c>
       <c r="D165" s="5">
-        <v>-4.1585148184527743</v>
+        <v>-4.1553466774466692</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>25.799692313000001</v>
+        <v>25.799726572000001</v>
       </c>
       <c r="C166" s="5">
-        <v>8.7189443999999838E-2</v>
+        <v>8.7227553000001734E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>4.1458769515825944</v>
+        <v>4.1477236190570865</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>26.106101968000001</v>
+        <v>26.106181314000001</v>
       </c>
       <c r="C167" s="5">
-        <v>0.3064096549999995</v>
+        <v>0.30645474199999967</v>
       </c>
       <c r="D167" s="5">
-        <v>15.220575664832282</v>
+        <v>15.222942059254896</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>26.152073604000002</v>
+        <v>26.152193042</v>
       </c>
       <c r="C168" s="5">
-        <v>4.5971636000000871E-2</v>
+        <v>4.6011727999999863E-2</v>
       </c>
       <c r="D168" s="5">
-        <v>2.1337313338666286</v>
+        <v>2.135603688726273</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>26.459184664999999</v>
+        <v>26.459348691999999</v>
       </c>
       <c r="C169" s="5">
-        <v>0.30711106099999697</v>
+        <v>0.30715564999999856</v>
       </c>
       <c r="D169" s="5">
-        <v>15.03869056161642</v>
+        <v>15.040943751024161</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>26.503652472999999</v>
+        <v>26.503936101000001</v>
       </c>
       <c r="C170" s="5">
-        <v>4.4467808000000275E-2</v>
+        <v>4.4587409000001799E-2</v>
       </c>
       <c r="D170" s="5">
-        <v>2.0354891748562531</v>
+        <v>2.0410019145485236</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>27.436390046</v>
+        <v>27.436206065</v>
       </c>
       <c r="C171" s="5">
-        <v>0.93273757300000071</v>
+        <v>0.93226996399999962</v>
       </c>
       <c r="D171" s="5">
-        <v>51.444979499838908</v>
+        <v>51.413348074715955</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>27.592594786999999</v>
+        <v>27.592473732999999</v>
       </c>
       <c r="C172" s="5">
-        <v>0.15620474099999981</v>
+        <v>0.15626766799999814</v>
       </c>
       <c r="D172" s="5">
-        <v>7.0500557139798525</v>
+        <v>7.0530341668000762</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>27.682345653999999</v>
+        <v>27.682257722999999</v>
       </c>
       <c r="C173" s="5">
-        <v>8.9750866999999346E-2</v>
+        <v>8.9783990000000813E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>3.9738506087045655</v>
+        <v>3.9753612774342528</v>
       </c>
       <c r="E173" s="5">
-        <v>7.0094075321790905</v>
+        <v>7.0094828666390274</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>28.001126750000001</v>
+        <v>28.000982329999999</v>
       </c>
       <c r="C174" s="5">
-        <v>0.31878109600000215</v>
+        <v>0.31872460700000005</v>
       </c>
       <c r="D174" s="5">
-        <v>14.728533930767762</v>
+        <v>14.725806321141954</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>28.214071645000001</v>
+        <v>28.213936258</v>
       </c>
       <c r="C175" s="5">
-        <v>0.21294489499999969</v>
+        <v>0.21295392800000101</v>
       </c>
       <c r="D175" s="5">
-        <v>9.5173907892765577</v>
+        <v>9.5178627073767998</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>28.408383037</v>
+        <v>28.408282030999999</v>
       </c>
       <c r="C176" s="5">
-        <v>0.19431139199999947</v>
+        <v>0.19434577299999845</v>
       </c>
       <c r="D176" s="5">
-        <v>8.5847916603742913</v>
+        <v>8.586411412320416</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>28.018419604000002</v>
+        <v>28.018392791</v>
       </c>
       <c r="C177" s="5">
-        <v>-0.38996343299999836</v>
+        <v>-0.38988923999999869</v>
       </c>
       <c r="D177" s="5">
-        <v>-15.284000405086761</v>
+        <v>-15.281358721081384</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>27.883631204</v>
+        <v>27.883656023</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.13478840000000147</v>
+        <v>-0.13473676799999978</v>
       </c>
       <c r="D178" s="5">
-        <v>-5.6225279834951625</v>
+        <v>-5.6204360990069091</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>27.729286167000001</v>
+        <v>27.729453748000001</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.1543450369999988</v>
+        <v>-0.15420227499999939</v>
       </c>
       <c r="D179" s="5">
-        <v>-6.4438554191278978</v>
+        <v>-6.4380697026989679</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>27.798013502</v>
+        <v>27.798118328000001</v>
       </c>
       <c r="C180" s="5">
-        <v>6.8727334999998391E-2</v>
+        <v>6.8664580000000086E-2</v>
       </c>
       <c r="D180" s="5">
-        <v>3.0150936905335879</v>
+        <v>3.012284549226707</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>27.837558561000002</v>
+        <v>27.837717039000001</v>
       </c>
       <c r="C181" s="5">
-        <v>3.9545059000001714E-2</v>
+        <v>3.9598711000000009E-2</v>
       </c>
       <c r="D181" s="5">
-        <v>1.7205232405364868</v>
+        <v>1.7228692986673844</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>27.677217006999999</v>
+        <v>27.677510803000001</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.16034155400000216</v>
+        <v>-0.1602062360000005</v>
       </c>
       <c r="D182" s="5">
-        <v>-6.6970655228759775</v>
+        <v>-6.6915544167102103</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>27.772868095</v>
+        <v>27.772706590999999</v>
       </c>
       <c r="C183" s="5">
-        <v>9.5651088000000328E-2</v>
+        <v>9.5195787999998061E-2</v>
       </c>
       <c r="D183" s="5">
-        <v>4.2268833240748815</v>
+        <v>4.2063357060404538</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>27.904442095</v>
+        <v>27.904361394999999</v>
       </c>
       <c r="C184" s="5">
-        <v>0.13157400000000052</v>
+        <v>0.13165480400000007</v>
       </c>
       <c r="D184" s="5">
-        <v>5.8354958242120336</v>
+        <v>5.8392083934737826</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>28.167859837000002</v>
+        <v>28.167816389999999</v>
       </c>
       <c r="C185" s="5">
-        <v>0.26341774200000145</v>
+        <v>0.26345499500000003</v>
       </c>
       <c r="D185" s="5">
-        <v>11.935046840636199</v>
+        <v>11.936859644236563</v>
       </c>
       <c r="E185" s="5">
-        <v>1.7538766008791784</v>
+        <v>1.7540428669464037</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>28.346261803000001</v>
+        <v>28.346086970999998</v>
       </c>
       <c r="C186" s="5">
-        <v>0.17840196599999913</v>
+        <v>0.17827058099999959</v>
       </c>
       <c r="D186" s="5">
-        <v>7.8706546920869203</v>
+        <v>7.8646676317717157</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>28.207795022999999</v>
+        <v>28.207641647999999</v>
       </c>
       <c r="C187" s="5">
-        <v>-0.13846678000000168</v>
+        <v>-0.13844532299999912</v>
       </c>
       <c r="D187" s="5">
-        <v>-5.7068504355790362</v>
+        <v>-5.7060239665143726</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>28.309110467</v>
+        <v>28.308914813000001</v>
       </c>
       <c r="C188" s="5">
-        <v>0.10131544400000081</v>
+        <v>0.10127316500000205</v>
       </c>
       <c r="D188" s="5">
-        <v>4.396276344610861</v>
+        <v>4.3944297666986154</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>28.714185593</v>
+        <v>28.714144898000001</v>
       </c>
       <c r="C189" s="5">
-        <v>0.40507512599999984</v>
+        <v>0.40523008499999946</v>
       </c>
       <c r="D189" s="5">
-        <v>18.588714087409429</v>
+        <v>18.596532837077184</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>28.361296157000002</v>
+        <v>28.361304301000001</v>
       </c>
       <c r="C190" s="5">
-        <v>-0.35288943599999811</v>
+        <v>-0.35284059700000014</v>
       </c>
       <c r="D190" s="5">
-        <v>-13.790552484609453</v>
+        <v>-13.78878924549899</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>28.594183268999998</v>
+        <v>28.594473433000001</v>
       </c>
       <c r="C191" s="5">
-        <v>0.23288711199999668</v>
+        <v>0.23316913200000045</v>
       </c>
       <c r="D191" s="5">
-        <v>10.311161504232391</v>
+        <v>10.324214895308103</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>28.461550826</v>
+        <v>28.461619930000001</v>
       </c>
       <c r="C192" s="5">
-        <v>-0.13263244299999855</v>
+        <v>-0.13285350299999976</v>
       </c>
       <c r="D192" s="5">
-        <v>-5.4263025293362794</v>
+        <v>-5.4350630137087963</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>28.560707193999999</v>
+        <v>28.560828067999999</v>
       </c>
       <c r="C193" s="5">
-        <v>9.9156367999999162E-2</v>
+        <v>9.9208137999998058E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>4.2616892048118027</v>
+        <v>4.263946529999707</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>28.767447134000001</v>
+        <v>28.767681</v>
       </c>
       <c r="C194" s="5">
-        <v>0.20673994000000206</v>
+        <v>0.20685293200000032</v>
       </c>
       <c r="D194" s="5">
-        <v>9.0406425163657147</v>
+        <v>9.0457422491205577</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>28.488276861999999</v>
+        <v>28.488199639000001</v>
       </c>
       <c r="C195" s="5">
-        <v>-0.27917027200000177</v>
+        <v>-0.27948136099999843</v>
       </c>
       <c r="D195" s="5">
-        <v>-11.04337605486756</v>
+        <v>-11.054946994137849</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>28.623414931999999</v>
+        <v>28.623410346</v>
       </c>
       <c r="C196" s="5">
-        <v>0.13513807</v>
+        <v>0.13521070699999882</v>
       </c>
       <c r="D196" s="5">
-        <v>5.843252926408149</v>
+        <v>5.8464923880870323</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>28.636738388000001</v>
+        <v>28.636761111999999</v>
       </c>
       <c r="C197" s="5">
-        <v>1.3323456000001954E-2</v>
+        <v>1.3350765999998515E-2</v>
       </c>
       <c r="D197" s="5">
-        <v>0.56000104048439248</v>
+        <v>0.56115194940435931</v>
       </c>
       <c r="E197" s="5">
-        <v>1.664587063814138</v>
+        <v>1.6648245483682045</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>28.578972552</v>
+        <v>28.578778461999999</v>
       </c>
       <c r="C198" s="5">
-        <v>-5.7765836000001514E-2</v>
+        <v>-5.798264999999958E-2</v>
       </c>
       <c r="D198" s="5">
-        <v>-2.3939558338701095</v>
+        <v>-2.4028394212478155</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>28.608666613</v>
+        <v>28.608475799000001</v>
       </c>
       <c r="C199" s="5">
-        <v>2.9694061000000715E-2</v>
+        <v>2.9697337000001767E-2</v>
       </c>
       <c r="D199" s="5">
-        <v>1.2539711695179756</v>
+        <v>1.254118871534593</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>28.814331378999999</v>
+        <v>28.814021552</v>
       </c>
       <c r="C200" s="5">
-        <v>0.20566476599999817</v>
+        <v>0.20554575299999911</v>
       </c>
       <c r="D200" s="5">
-        <v>8.9760736330158473</v>
+        <v>8.9707346731082271</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>29.616961995</v>
+        <v>29.616894200000001</v>
       </c>
       <c r="C201" s="5">
-        <v>0.80263061600000185</v>
+        <v>0.80287264800000102</v>
       </c>
       <c r="D201" s="5">
-        <v>39.054016914169033</v>
+        <v>39.068140279792239</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>29.646176564000001</v>
+        <v>29.646161124999999</v>
       </c>
       <c r="C202" s="5">
-        <v>2.9214569000000523E-2</v>
+        <v>2.9266924999998167E-2</v>
       </c>
       <c r="D202" s="5">
-        <v>1.1901391511834447</v>
+        <v>1.1922863724119104</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>29.745407164</v>
+        <v>29.745837788999999</v>
       </c>
       <c r="C203" s="5">
-        <v>9.9230599999998503E-2</v>
+        <v>9.9676664000000414E-2</v>
       </c>
       <c r="D203" s="5">
-        <v>4.0913705641157261</v>
+        <v>4.110105818333798</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>30.098837472</v>
+        <v>30.098877163000001</v>
       </c>
       <c r="C204" s="5">
-        <v>0.35343030800000008</v>
+        <v>0.35303937400000152</v>
       </c>
       <c r="D204" s="5">
-        <v>15.227899650242538</v>
+        <v>15.209706741129537</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>30.173065692000002</v>
+        <v>30.173144375</v>
       </c>
       <c r="C205" s="5">
-        <v>7.4228220000001954E-2</v>
+        <v>7.426721199999875E-2</v>
       </c>
       <c r="D205" s="5">
-        <v>2.9998511774597558</v>
+        <v>3.0014444307251642</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>30.481593071999999</v>
+        <v>30.481761307999999</v>
       </c>
       <c r="C206" s="5">
-        <v>0.30852737999999746</v>
+        <v>0.3086169329999997</v>
       </c>
       <c r="D206" s="5">
-        <v>12.98444902152891</v>
+        <v>12.988396582409489</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>30.491242394</v>
+        <v>30.491255936999998</v>
       </c>
       <c r="C207" s="5">
-        <v>9.649322000001348E-3</v>
+        <v>9.4946289999988664E-3</v>
       </c>
       <c r="D207" s="5">
-        <v>0.38053680773861842</v>
+        <v>0.37442371092726301</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>30.642113199000001</v>
+        <v>30.642181346000001</v>
       </c>
       <c r="C208" s="5">
-        <v>0.15087080500000027</v>
+        <v>0.15092540900000273</v>
       </c>
       <c r="D208" s="5">
-        <v>6.1018865612269657</v>
+        <v>6.1041526705419846</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>30.817009316</v>
+        <v>30.817090301</v>
       </c>
       <c r="C209" s="5">
-        <v>0.17489611699999941</v>
+        <v>0.17490895499999937</v>
       </c>
       <c r="D209" s="5">
-        <v>7.0684028526222908</v>
+        <v>7.0689218771005091</v>
       </c>
       <c r="E209" s="5">
-        <v>7.613544875325684</v>
+        <v>7.6137422820709677</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>29.728230517</v>
+        <v>29.728049973000001</v>
       </c>
       <c r="C210" s="5">
-        <v>-1.088778799</v>
+        <v>-1.0890403279999994</v>
       </c>
       <c r="D210" s="5">
-        <v>-35.055430387466622</v>
+        <v>-35.062211101244046</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>30.122973554000001</v>
+        <v>30.122813229999998</v>
       </c>
       <c r="C211" s="5">
-        <v>0.39474303700000135</v>
+        <v>0.39476325699999748</v>
       </c>
       <c r="D211" s="5">
-        <v>17.150829300177527</v>
+        <v>17.151884839964858</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>30.332005825</v>
+        <v>30.331403852000001</v>
       </c>
       <c r="C212" s="5">
-        <v>0.2090322709999981</v>
+        <v>0.20859062200000267</v>
       </c>
       <c r="D212" s="5">
-        <v>8.6524396840407025</v>
+        <v>8.633504519685097</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>30.330313180000001</v>
+        <v>30.330276509000001</v>
       </c>
       <c r="C213" s="5">
-        <v>-1.6926449999985493E-3</v>
+        <v>-1.1273430000002804E-3</v>
       </c>
       <c r="D213" s="5">
-        <v>-6.6944161771032018E-2</v>
+        <v>-4.4591905382518338E-2</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>30.448168473999999</v>
+        <v>30.448160437999999</v>
       </c>
       <c r="C214" s="5">
-        <v>0.11785529399999817</v>
+        <v>0.11788392899999778</v>
       </c>
       <c r="D214" s="5">
-        <v>4.7638261249562719</v>
+        <v>4.765014318449623</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>30.539084590000002</v>
+        <v>30.539635990000001</v>
       </c>
       <c r="C215" s="5">
-        <v>9.0916116000002489E-2</v>
+        <v>9.1475552000002125E-2</v>
       </c>
       <c r="D215" s="5">
-        <v>3.6425504339617332</v>
+        <v>3.665336861048063</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>30.276367691000001</v>
+        <v>30.276385820000002</v>
       </c>
       <c r="C216" s="5">
-        <v>-0.26271689900000084</v>
+        <v>-0.26325016999999917</v>
       </c>
       <c r="D216" s="5">
-        <v>-9.8484762771019252</v>
+        <v>-9.8673591730224821</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>30.202334707999999</v>
+        <v>30.202379184000002</v>
       </c>
       <c r="C217" s="5">
-        <v>-7.4032983000002162E-2</v>
+        <v>-7.4006636000000015E-2</v>
       </c>
       <c r="D217" s="5">
-        <v>-2.8951450887632402</v>
+        <v>-2.8941268613763116</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>30.310281920000001</v>
+        <v>30.310371807999999</v>
       </c>
       <c r="C218" s="5">
-        <v>0.10794721200000268</v>
+        <v>0.10799262399999776</v>
       </c>
       <c r="D218" s="5">
-        <v>4.3742855062791186</v>
+        <v>4.3761554797316027</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>30.640491507</v>
+        <v>30.640576535000001</v>
       </c>
       <c r="C219" s="5">
-        <v>0.33020958699999881</v>
+        <v>0.3302047270000017</v>
       </c>
       <c r="D219" s="5">
-        <v>13.885654254009694</v>
+        <v>13.885393811914604</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>31.027695639000001</v>
+        <v>31.027816256000001</v>
       </c>
       <c r="C220" s="5">
-        <v>0.38720413200000081</v>
+        <v>0.38723972100000026</v>
       </c>
       <c r="D220" s="5">
-        <v>16.264075065843464</v>
+        <v>16.265627025075457</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>31.005207367000001</v>
+        <v>31.005336727</v>
       </c>
       <c r="C221" s="5">
-        <v>-2.2488272000000364E-2</v>
+        <v>-2.2479529000001719E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>-0.86627806210703984</v>
+        <v>-0.86593925819804518</v>
       </c>
       <c r="E221" s="5">
-        <v>0.61069537627809201</v>
+        <v>0.61085074600275568</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>30.965123609999999</v>
+        <v>30.964951384999999</v>
       </c>
       <c r="C222" s="5">
-        <v>-4.0083757000001441E-2</v>
+        <v>-4.0385342000000435E-2</v>
       </c>
       <c r="D222" s="5">
-        <v>-1.5403851891890419</v>
+        <v>-1.5518855201600457</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>31.333184635999999</v>
+        <v>31.333049433999999</v>
       </c>
       <c r="C223" s="5">
-        <v>0.36806102599999946</v>
+        <v>0.36809804900000032</v>
       </c>
       <c r="D223" s="5">
-        <v>15.23400021363619</v>
+        <v>15.235724492404469</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>31.234668497000001</v>
+        <v>31.233851021</v>
       </c>
       <c r="C224" s="5">
-        <v>-9.8516138999997338E-2</v>
+        <v>-9.9198412999999874E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>-3.7084100512301155</v>
+        <v>-3.7336629766455132</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>32.063100151999997</v>
+        <v>32.063081556999997</v>
       </c>
       <c r="C225" s="5">
-        <v>0.82843165499999571</v>
+        <v>0.82923053599999719</v>
       </c>
       <c r="D225" s="5">
-        <v>36.90626642182346</v>
+        <v>36.948318103722613</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>32.379560521999998</v>
+        <v>32.379555961000001</v>
       </c>
       <c r="C226" s="5">
-        <v>0.31646037000000149</v>
+        <v>0.31647440400000448</v>
       </c>
       <c r="D226" s="5">
-        <v>12.508480648763687</v>
+        <v>12.509073466307786</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>32.590821470999998</v>
+        <v>32.591492952999999</v>
       </c>
       <c r="C227" s="5">
-        <v>0.2112609489999997</v>
+        <v>0.21193699199999827</v>
       </c>
       <c r="D227" s="5">
-        <v>8.1165771897571801</v>
+        <v>8.1434938563870851</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>33.458904021000002</v>
+        <v>33.458920034000002</v>
       </c>
       <c r="C228" s="5">
-        <v>0.86808255000000401</v>
+        <v>0.86742708100000243</v>
       </c>
       <c r="D228" s="5">
-        <v>37.087181165488303</v>
+        <v>37.054079251566762</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>33.937604952000001</v>
+        <v>33.937643369</v>
       </c>
       <c r="C229" s="5">
-        <v>0.47870093099999877</v>
+        <v>0.47872333499999797</v>
       </c>
       <c r="D229" s="5">
-        <v>18.586089076946834</v>
+        <v>18.58701889253669</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>34.461815012000002</v>
+        <v>34.461894520999998</v>
       </c>
       <c r="C230" s="5">
-        <v>0.52421006000000148</v>
+        <v>0.52425115199999794</v>
       </c>
       <c r="D230" s="5">
-        <v>20.194192003180756</v>
+        <v>20.195887000072844</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>34.801885402000003</v>
+        <v>34.801977303000001</v>
       </c>
       <c r="C231" s="5">
-        <v>0.34007039000000105</v>
+        <v>0.34008278200000319</v>
       </c>
       <c r="D231" s="5">
-        <v>12.505954652309171</v>
+        <v>12.506404938697436</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>35.135352664000003</v>
+        <v>35.135479908000001</v>
       </c>
       <c r="C232" s="5">
-        <v>0.33346726199999921</v>
+        <v>0.33350260499999962</v>
       </c>
       <c r="D232" s="5">
-        <v>12.123987195487796</v>
+        <v>12.125306917260993</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>35.526361078999997</v>
+        <v>35.526498572999998</v>
       </c>
       <c r="C233" s="5">
-        <v>0.39100841499999461</v>
+        <v>0.39101866499999716</v>
       </c>
       <c r="D233" s="5">
-        <v>14.202839403185541</v>
+        <v>14.203180173141616</v>
       </c>
       <c r="E233" s="5">
-        <v>14.581917348541996</v>
+        <v>14.581882744278962</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>35.804369801999997</v>
+        <v>35.804285843999999</v>
       </c>
       <c r="C234" s="5">
-        <v>0.27800872299999924</v>
+        <v>0.27778727100000111</v>
       </c>
       <c r="D234" s="5">
-        <v>9.8054010023963745</v>
+        <v>9.7972118877344361</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>36.219835041000003</v>
+        <v>36.219753173999997</v>
       </c>
       <c r="C235" s="5">
-        <v>0.41546523900000665</v>
+        <v>0.41546732999999847</v>
       </c>
       <c r="D235" s="5">
-        <v>14.848468399480574</v>
+        <v>14.848585033175166</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>36.069965246000002</v>
+        <v>36.068786189999997</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.14986979500000075</v>
+        <v>-0.15096698400000008</v>
       </c>
       <c r="D236" s="5">
-        <v>-4.8538827973023002</v>
+        <v>-4.8886180452663686</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>36.004701427000001</v>
+        <v>36.004708444999999</v>
       </c>
       <c r="C237" s="5">
-        <v>-6.5263819000001888E-2</v>
+        <v>-6.4077744999998743E-2</v>
       </c>
       <c r="D237" s="5">
-        <v>-2.1497635123333581</v>
+        <v>-2.1111440172933205</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>36.131570801000002</v>
+        <v>36.131575413</v>
       </c>
       <c r="C238" s="5">
-        <v>0.12686937400000176</v>
+        <v>0.12686696800000163</v>
       </c>
       <c r="D238" s="5">
-        <v>4.3113452683153808</v>
+        <v>4.311261058582172</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>36.119425218000003</v>
+        <v>36.120153547000001</v>
       </c>
       <c r="C239" s="5">
-        <v>-1.2145582999998794E-2</v>
+        <v>-1.142186599999917E-2</v>
       </c>
       <c r="D239" s="5">
-        <v>-0.40263358268985971</v>
+        <v>-0.37868356820944804</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>35.956358062</v>
+        <v>35.956436009000001</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.16306715600000388</v>
+        <v>-0.16371753800000022</v>
       </c>
       <c r="D240" s="5">
-        <v>-5.2850810938735222</v>
+        <v>-5.305533267082108</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>35.878657795000002</v>
+        <v>35.878768731999997</v>
       </c>
       <c r="C241" s="5">
-        <v>-7.7700266999997325E-2</v>
+        <v>-7.766727700000331E-2</v>
       </c>
       <c r="D241" s="5">
-        <v>-2.5625530963056753</v>
+        <v>-2.561472492941852</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>35.707652232000001</v>
+        <v>35.707754711</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.17100556300000136</v>
+        <v>-0.17101402099999774</v>
       </c>
       <c r="D242" s="5">
-        <v>-5.5718890122016029</v>
+        <v>-5.572140635866174</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>35.728849269999998</v>
+        <v>35.728929438999998</v>
       </c>
       <c r="C243" s="5">
-        <v>2.1197037999996837E-2</v>
+        <v>2.1174727999998311E-2</v>
       </c>
       <c r="D243" s="5">
-        <v>0.71468319219869514</v>
+        <v>0.71392647353125671</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>35.70125891</v>
+        <v>35.701344198999998</v>
       </c>
       <c r="C244" s="5">
-        <v>-2.7590359999997816E-2</v>
+        <v>-2.758524000000051E-2</v>
       </c>
       <c r="D244" s="5">
-        <v>-0.92273264925460952</v>
+        <v>-0.92256008104952825</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>35.742406809999999</v>
+        <v>35.742491547</v>
       </c>
       <c r="C245" s="5">
-        <v>4.1147899999998572E-2</v>
+        <v>4.1147348000002637E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>1.3918751161357434</v>
+        <v>1.3918529793872869</v>
       </c>
       <c r="E245" s="5">
-        <v>0.60812794904487877</v>
+        <v>0.60797709505815423</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>35.870581184000002</v>
+        <v>35.870579526999997</v>
       </c>
       <c r="C246" s="5">
-        <v>0.12817437400000387</v>
+        <v>0.12808797999999655</v>
       </c>
       <c r="D246" s="5">
-        <v>4.3891681968164509</v>
+        <v>4.3861405870033288</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>35.717990893</v>
+        <v>35.717854211999999</v>
       </c>
       <c r="C247" s="5">
-        <v>-0.15259029100000276</v>
+        <v>-0.15272531499999786</v>
       </c>
       <c r="D247" s="5">
-        <v>-4.9869395966146035</v>
+        <v>-4.9912498436472603</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>35.892756949999999</v>
+        <v>35.891566156000003</v>
       </c>
       <c r="C248" s="5">
-        <v>0.17476605699999936</v>
+        <v>0.17371194400000434</v>
       </c>
       <c r="D248" s="5">
-        <v>6.032145893790708</v>
+        <v>5.9948075470907192</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>35.421347719000003</v>
+        <v>35.421206363000003</v>
       </c>
       <c r="C249" s="5">
-        <v>-0.47140923099999554</v>
+        <v>-0.47035979300000008</v>
       </c>
       <c r="D249" s="5">
-        <v>-14.670508352948042</v>
+        <v>-14.640617709074633</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>35.373812008999998</v>
+        <v>35.373751249999998</v>
       </c>
       <c r="C250" s="5">
-        <v>-4.7535710000005338E-2</v>
+        <v>-4.7455113000005156E-2</v>
       </c>
       <c r="D250" s="5">
-        <v>-1.598575373577682</v>
+        <v>-1.5958912444423379</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>35.276974457000001</v>
+        <v>35.277598646000001</v>
       </c>
       <c r="C251" s="5">
-        <v>-9.6837551999996663E-2</v>
+        <v>-9.61526039999967E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>-3.2360460984282247</v>
+        <v>-3.2135035629919595</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>35.556743472000001</v>
+        <v>35.557052159999998</v>
       </c>
       <c r="C252" s="5">
-        <v>0.2797690149999994</v>
+        <v>0.27945351399999652</v>
       </c>
       <c r="D252" s="5">
-        <v>9.9430483347327616</v>
+        <v>9.9311589396584807</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>35.754546142000002</v>
+        <v>35.754922045999997</v>
       </c>
       <c r="C253" s="5">
-        <v>0.19780267000000151</v>
+        <v>0.19786988599999944</v>
       </c>
       <c r="D253" s="5">
-        <v>6.8837034565636834</v>
+        <v>6.8860530633161332</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>35.737605748999997</v>
+        <v>35.737910169000003</v>
       </c>
       <c r="C254" s="5">
-        <v>-1.6940393000005827E-2</v>
+        <v>-1.7011876999994513E-2</v>
       </c>
       <c r="D254" s="5">
-        <v>-0.56707702219621625</v>
+        <v>-0.56945770820568953</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>35.767298955000001</v>
+        <v>35.767355328000001</v>
       </c>
       <c r="C255" s="5">
-        <v>2.9693206000004579E-2</v>
+        <v>2.9445158999998E-2</v>
       </c>
       <c r="D255" s="5">
-        <v>1.0016095818388582</v>
+        <v>0.99319602337890611</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>35.753100140000001</v>
+        <v>35.753025942000001</v>
       </c>
       <c r="C256" s="5">
-        <v>-1.4198815000000309E-2</v>
+        <v>-1.4329386E-2</v>
       </c>
       <c r="D256" s="5">
-        <v>-0.47533434305002675</v>
+        <v>-0.47969509266460042</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>35.659148686000002</v>
+        <v>35.659150031999999</v>
       </c>
       <c r="C257" s="5">
-        <v>-9.3951453999999046E-2</v>
+        <v>-9.3875910000001284E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>-3.1081639708379072</v>
+        <v>-3.1057071072807862</v>
       </c>
       <c r="E257" s="5">
-        <v>-0.23293933294022962</v>
+        <v>-0.23317209123603355</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>35.7436243</v>
+        <v>35.743639729000002</v>
       </c>
       <c r="C258" s="5">
-        <v>8.44756139999987E-2</v>
+        <v>8.4489697000002195E-2</v>
       </c>
       <c r="D258" s="5">
-        <v>2.8801029177462301</v>
+        <v>2.8805892261899668</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>35.749142311999996</v>
+        <v>35.748830300000002</v>
       </c>
       <c r="C259" s="5">
-        <v>5.5180119999960198E-3</v>
+        <v>5.1905709999999772E-3</v>
       </c>
       <c r="D259" s="5">
-        <v>0.18541039640294077</v>
+        <v>0.17439920651411978</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>35.931906253999998</v>
+        <v>35.930481110000002</v>
       </c>
       <c r="C260" s="5">
-        <v>0.18276394200000112</v>
+        <v>0.18165081000000072</v>
       </c>
       <c r="D260" s="5">
-        <v>6.3103564891447306</v>
+        <v>6.2708989191421871</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>36.043102990000001</v>
+        <v>36.042710153000002</v>
       </c>
       <c r="C261" s="5">
-        <v>0.11119673600000368</v>
+        <v>0.11222904299999925</v>
       </c>
       <c r="D261" s="5">
-        <v>3.7774459969005747</v>
+        <v>3.8132728234732127</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>35.993483126000001</v>
+        <v>35.993317738000002</v>
       </c>
       <c r="C262" s="5">
-        <v>-4.9619864000000291E-2</v>
+        <v>-4.9392414999999801E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>-1.6395660631336351</v>
+        <v>-1.6321247810653139</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>36.074059462999998</v>
+        <v>36.074490175000001</v>
       </c>
       <c r="C263" s="5">
-        <v>8.0576336999996556E-2</v>
+        <v>8.117243699999932E-2</v>
       </c>
       <c r="D263" s="5">
-        <v>2.7196881270548756</v>
+        <v>2.7400712251762105</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>36.210243810000001</v>
+        <v>36.210539062000002</v>
       </c>
       <c r="C264" s="5">
-        <v>0.13618434700000392</v>
+        <v>0.13604888700000117</v>
       </c>
       <c r="D264" s="5">
-        <v>4.6254132288914285</v>
+        <v>4.6206602504640371</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>36.213464752999997</v>
+        <v>36.215757173999997</v>
       </c>
       <c r="C265" s="5">
-        <v>3.2209429999952022E-3</v>
+        <v>5.2181119999943348E-3</v>
       </c>
       <c r="D265" s="5">
-        <v>0.10679362239649492</v>
+        <v>0.17306286648774982</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>36.248531960999998</v>
+        <v>36.248721936999999</v>
       </c>
       <c r="C266" s="5">
-        <v>3.506720800000096E-2</v>
+        <v>3.2964763000002506E-2</v>
       </c>
       <c r="D266" s="5">
-        <v>1.1682254824446625</v>
+        <v>1.097764005898294</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>36.421022880999999</v>
+        <v>36.420860904999998</v>
       </c>
       <c r="C267" s="5">
-        <v>0.17249092000000132</v>
+        <v>0.17213896799999873</v>
       </c>
       <c r="D267" s="5">
-        <v>5.8621215105532309</v>
+        <v>5.8498148051290499</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>36.412359494</v>
+        <v>36.412086213999999</v>
       </c>
       <c r="C268" s="5">
-        <v>-8.6633869999985791E-3</v>
+        <v>-8.7746909999992795E-3</v>
       </c>
       <c r="D268" s="5">
-        <v>-0.28506816860582873</v>
+        <v>-0.28872704998070819</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>36.494077509999997</v>
+        <v>36.493998785999999</v>
       </c>
       <c r="C269" s="5">
-        <v>8.1718015999996396E-2</v>
+        <v>8.1912572000000239E-2</v>
       </c>
       <c r="D269" s="5">
-        <v>2.7265776332558778</v>
+        <v>2.7331704230093568</v>
       </c>
       <c r="E269" s="5">
-        <v>2.34141547054878</v>
+        <v>2.3411908395203351</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>37.087983735999998</v>
+        <v>37.087671215999997</v>
       </c>
       <c r="C270" s="5">
-        <v>0.59390622600000142</v>
+        <v>0.59367242999999803</v>
       </c>
       <c r="D270" s="5">
-        <v>21.37521287907671</v>
+        <v>21.366081956311266</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>37.012439360000002</v>
+        <v>37.011547127</v>
       </c>
       <c r="C271" s="5">
-        <v>-7.5544375999996305E-2</v>
+        <v>-7.6124088999996786E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>-2.4170775581944026</v>
+        <v>-2.4354371588934054</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>36.983921653000003</v>
+        <v>36.982295823000001</v>
       </c>
       <c r="C272" s="5">
-        <v>-2.8517706999998893E-2</v>
+        <v>-2.9251303999998868E-2</v>
       </c>
       <c r="D272" s="5">
-        <v>-0.92067968557065782</v>
+        <v>-0.94428330936577876</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>37.667128191000003</v>
+        <v>37.666296086999999</v>
       </c>
       <c r="C273" s="5">
-        <v>0.68320653800000031</v>
+        <v>0.68400026399999803</v>
       </c>
       <c r="D273" s="5">
-        <v>24.564588005425669</v>
+        <v>24.597283311058415</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>37.887383401999998</v>
+        <v>37.886767570000004</v>
       </c>
       <c r="C274" s="5">
-        <v>0.22025521099999423</v>
+        <v>0.2204714830000043</v>
       </c>
       <c r="D274" s="5">
-        <v>7.2470198906706695</v>
+        <v>7.2545319343058079</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>38.103555704000001</v>
+        <v>38.103259192000003</v>
       </c>
       <c r="C275" s="5">
-        <v>0.21617230200000392</v>
+        <v>0.2164916219999995</v>
       </c>
       <c r="D275" s="5">
-        <v>7.0657837873017604</v>
+        <v>7.0766698952306362</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>38.412636251999999</v>
+        <v>38.415041746999997</v>
       </c>
       <c r="C276" s="5">
-        <v>0.30908054799999718</v>
+        <v>0.31178255499999352</v>
       </c>
       <c r="D276" s="5">
-        <v>10.180137519347255</v>
+        <v>10.273260074332203</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>38.650059421999998</v>
+        <v>38.654286749999997</v>
       </c>
       <c r="C277" s="5">
-        <v>0.23742316999999957</v>
+        <v>0.23924500300000062</v>
       </c>
       <c r="D277" s="5">
-        <v>7.6744412112196958</v>
+        <v>7.7348608205521252</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>38.965434702000003</v>
+        <v>38.965277295</v>
       </c>
       <c r="C278" s="5">
-        <v>0.31537528000000492</v>
+        <v>0.31099054500000278</v>
       </c>
       <c r="D278" s="5">
-        <v>10.243328248544859</v>
+        <v>10.093400441506816</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>39.181133748000001</v>
+        <v>39.180649262000003</v>
       </c>
       <c r="C279" s="5">
-        <v>0.21569904599999745</v>
+        <v>0.21537196700000294</v>
       </c>
       <c r="D279" s="5">
-        <v>6.8488065851002755</v>
+        <v>6.8381320263401824</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>39.486548460000002</v>
+        <v>39.486020461000003</v>
       </c>
       <c r="C280" s="5">
-        <v>0.30541471200000103</v>
+        <v>0.30537119899999965</v>
       </c>
       <c r="D280" s="5">
-        <v>9.7655602599007416</v>
+        <v>9.7642347276382324</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>39.847183399000002</v>
+        <v>39.847064973999998</v>
       </c>
       <c r="C281" s="5">
-        <v>0.36063493900000054</v>
+        <v>0.36104451299999596</v>
       </c>
       <c r="D281" s="5">
-        <v>11.527370358229749</v>
+        <v>11.541289471474215</v>
       </c>
       <c r="E281" s="5">
-        <v>9.1880823349520071</v>
+        <v>9.1879933675186098</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>39.898234604000002</v>
+        <v>39.897966359000002</v>
       </c>
       <c r="C282" s="5">
-        <v>5.1051205000000266E-2</v>
+        <v>5.0901385000003074E-2</v>
       </c>
       <c r="D282" s="5">
-        <v>1.5482893888065785</v>
+        <v>1.5437182725433152</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>40.116622387</v>
+        <v>40.113307405999997</v>
       </c>
       <c r="C283" s="5">
-        <v>0.21838778299999717</v>
+        <v>0.21534104699999546</v>
       </c>
       <c r="D283" s="5">
-        <v>6.7697363228628404</v>
+        <v>6.6725171007915973</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>40.156805357000003</v>
+        <v>40.155160600999999</v>
       </c>
       <c r="C284" s="5">
-        <v>4.0182970000003593E-2</v>
+        <v>4.185319500000162E-2</v>
       </c>
       <c r="D284" s="5">
-        <v>1.2086286504074506</v>
+        <v>1.2592591941539055</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>40.285411508999999</v>
+        <v>40.284348493000003</v>
       </c>
       <c r="C285" s="5">
-        <v>0.12860615199999614</v>
+        <v>0.12918789200000447</v>
       </c>
       <c r="D285" s="5">
-        <v>3.9115407409820557</v>
+        <v>3.9297123534823397</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>40.462325563</v>
+        <v>40.461371331000002</v>
       </c>
       <c r="C286" s="5">
-        <v>0.17691405400000093</v>
+        <v>0.17702283799999918</v>
       </c>
       <c r="D286" s="5">
-        <v>5.3989854680752458</v>
+        <v>5.4025319529875437</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>40.500744351999998</v>
+        <v>40.499810369000002</v>
       </c>
       <c r="C287" s="5">
-        <v>3.8418788999997844E-2</v>
+        <v>3.8439037999999925E-2</v>
       </c>
       <c r="D287" s="5">
-        <v>1.145363436732838</v>
+        <v>1.1459974371401005</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>40.643099702999997</v>
+        <v>40.648017717000002</v>
       </c>
       <c r="C288" s="5">
-        <v>0.14235535099999908</v>
+        <v>0.14820734799999968</v>
       </c>
       <c r="D288" s="5">
-        <v>4.3003607629614082</v>
+        <v>4.4808212231968181</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>40.726522680000002</v>
+        <v>40.732894307999999</v>
       </c>
       <c r="C289" s="5">
-        <v>8.3422977000005005E-2</v>
+        <v>8.4876590999996893E-2</v>
       </c>
       <c r="D289" s="5">
-        <v>2.4910863448156739</v>
+        <v>2.5346821542798548</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>40.752023413000003</v>
+        <v>40.751365905999997</v>
       </c>
       <c r="C290" s="5">
-        <v>2.5500733000001219E-2</v>
+        <v>1.8471597999997869E-2</v>
       </c>
       <c r="D290" s="5">
-        <v>0.75396771377280736</v>
+        <v>0.54553663982344069</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>40.840522657000001</v>
+        <v>40.839688402</v>
       </c>
       <c r="C291" s="5">
-        <v>8.8499243999997645E-2</v>
+        <v>8.8322496000003525E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>2.6373358297714367</v>
+        <v>2.6320486528249365</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>41.364045173000001</v>
+        <v>41.363284888999999</v>
       </c>
       <c r="C292" s="5">
-        <v>0.52352251599999988</v>
+        <v>0.52359648699999894</v>
       </c>
       <c r="D292" s="5">
-        <v>16.514653732981266</v>
+        <v>16.51751564848356</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>41.499719603000003</v>
+        <v>41.499454581999998</v>
       </c>
       <c r="C293" s="5">
-        <v>0.13567443000000168</v>
+        <v>0.13616969299999937</v>
       </c>
       <c r="D293" s="5">
-        <v>4.0077984076360318</v>
+        <v>4.0227695785334472</v>
       </c>
       <c r="E293" s="5">
-        <v>4.1471844758831145</v>
+        <v>4.1468289046587836</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>41.566608807999998</v>
+        <v>41.566220188999999</v>
       </c>
       <c r="C294" s="5">
-        <v>6.68892049999954E-2</v>
+        <v>6.6765607000000671E-2</v>
       </c>
       <c r="D294" s="5">
-        <v>1.9513973231375381</v>
+        <v>1.9477721109535384</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>41.659274613999997</v>
+        <v>41.653369845999997</v>
       </c>
       <c r="C295" s="5">
-        <v>9.2665805999999407E-2</v>
+        <v>8.714965699999766E-2</v>
       </c>
       <c r="D295" s="5">
-        <v>2.7082458891488637</v>
+        <v>2.5451922561133378</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>41.920100769999998</v>
+        <v>41.918677867</v>
       </c>
       <c r="C296" s="5">
-        <v>0.26082615600000025</v>
+        <v>0.26530802100000273</v>
       </c>
       <c r="D296" s="5">
-        <v>7.7773180789469487</v>
+        <v>7.9168365871674418</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>41.883161487999999</v>
+        <v>41.882011263999999</v>
       </c>
       <c r="C297" s="5">
-        <v>-3.6939281999998741E-2</v>
+        <v>-3.6666603000000464E-2</v>
       </c>
       <c r="D297" s="5">
-        <v>-1.0523098844152146</v>
+        <v>-1.0446145450427213</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>42.113231476999999</v>
+        <v>42.112109220999997</v>
       </c>
       <c r="C298" s="5">
-        <v>0.23006998900000042</v>
+        <v>0.23009795699999813</v>
       </c>
       <c r="D298" s="5">
-        <v>6.7946098587414738</v>
+        <v>6.7956532495384803</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>42.305728133000002</v>
+        <v>42.304394649999999</v>
       </c>
       <c r="C299" s="5">
-        <v>0.19249665600000299</v>
+        <v>0.19228542900000178</v>
       </c>
       <c r="D299" s="5">
-        <v>5.62513594881624</v>
+        <v>5.6189611689759555</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>42.635490425</v>
+        <v>42.643539986999997</v>
       </c>
       <c r="C300" s="5">
-        <v>0.32976229199999807</v>
+        <v>0.33914533699999794</v>
       </c>
       <c r="D300" s="5">
-        <v>9.7652990271938087</v>
+        <v>10.05586162397567</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>42.840824261000002</v>
+        <v>42.847639127000001</v>
       </c>
       <c r="C301" s="5">
-        <v>0.20533383600000121</v>
+        <v>0.20409914000000384</v>
       </c>
       <c r="D301" s="5">
-        <v>5.9348027138807602</v>
+        <v>5.8970285008406398</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>42.629753168999997</v>
+        <v>42.628897469999998</v>
       </c>
       <c r="C302" s="5">
-        <v>-0.21107109200000451</v>
+        <v>-0.21874165700000248</v>
       </c>
       <c r="D302" s="5">
-        <v>-5.7546353189440458</v>
+        <v>-5.9570088525127023</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>42.813745730000001</v>
+        <v>42.812698840000003</v>
       </c>
       <c r="C303" s="5">
-        <v>0.18399256100000372</v>
+        <v>0.18380137000000474</v>
       </c>
       <c r="D303" s="5">
-        <v>5.3040050520559712</v>
+        <v>5.2984710765626497</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>42.728098023999998</v>
+        <v>42.727108452000003</v>
       </c>
       <c r="C304" s="5">
-        <v>-8.5647706000003154E-2</v>
+        <v>-8.5590387999999962E-2</v>
       </c>
       <c r="D304" s="5">
-        <v>-2.3743294490503386</v>
+        <v>-2.3728152912969036</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>42.744942068999997</v>
+        <v>42.744531916</v>
       </c>
       <c r="C305" s="5">
-        <v>1.6844044999999142E-2</v>
+        <v>1.7423463999996613E-2</v>
       </c>
       <c r="D305" s="5">
-        <v>0.47408468199929832</v>
+        <v>0.49044071813029166</v>
       </c>
       <c r="E305" s="5">
-        <v>3.0005563360721466</v>
+        <v>3.0002257777624886</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>42.902757901000001</v>
+        <v>42.902500334000003</v>
       </c>
       <c r="C306" s="5">
-        <v>0.15781583200000426</v>
+        <v>0.15796841800000294</v>
       </c>
       <c r="D306" s="5">
-        <v>4.521524131679322</v>
+        <v>4.5260293723764056</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>42.872722445999997</v>
+        <v>42.864589381999998</v>
       </c>
       <c r="C307" s="5">
-        <v>-3.0035455000003708E-2</v>
+        <v>-3.7910952000004272E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>-0.83687135788418354</v>
+        <v>-1.0552459881634002</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>42.849225242999999</v>
+        <v>42.848113505000001</v>
       </c>
       <c r="C308" s="5">
-        <v>-2.3497202999998024E-2</v>
+        <v>-1.6475876999997752E-2</v>
       </c>
       <c r="D308" s="5">
-        <v>-0.65570371377962067</v>
+        <v>-0.46027057427411311</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>41.867732949999997</v>
+        <v>41.866890456999997</v>
       </c>
       <c r="C309" s="5">
-        <v>-0.98149229300000229</v>
+        <v>-0.98122304800000393</v>
       </c>
       <c r="D309" s="5">
-        <v>-24.275283078930855</v>
+        <v>-24.269991778418721</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>42.060232321999997</v>
+        <v>42.059447106</v>
       </c>
       <c r="C310" s="5">
-        <v>0.19249937200000033</v>
+        <v>0.19255664900000369</v>
       </c>
       <c r="D310" s="5">
-        <v>5.6590403237664511</v>
+        <v>5.6608837648586263</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>42.389302882000003</v>
+        <v>42.388269256000001</v>
       </c>
       <c r="C311" s="5">
-        <v>0.32907056000000523</v>
+        <v>0.32882215000000059</v>
       </c>
       <c r="D311" s="5">
-        <v>9.8032731250854646</v>
+        <v>9.7957425469960882</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>42.744597599999999</v>
+        <v>42.752952727999997</v>
       </c>
       <c r="C312" s="5">
-        <v>0.35529471799999612</v>
+        <v>0.36468347199999585</v>
       </c>
       <c r="D312" s="5">
-        <v>10.534920420117011</v>
+        <v>10.826894197959147</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>43.017317065999997</v>
+        <v>43.024233688999999</v>
       </c>
       <c r="C313" s="5">
-        <v>0.27271946599999808</v>
+        <v>0.27128096100000221</v>
       </c>
       <c r="D313" s="5">
-        <v>7.9307141315457574</v>
+        <v>7.8858158718529969</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>42.704310722999999</v>
+        <v>42.703283802999998</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.31300634299999786</v>
+        <v>-0.32094988600000107</v>
       </c>
       <c r="D314" s="5">
-        <v>-8.3904497142253334</v>
+        <v>-8.5934015793156178</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>42.769917149000001</v>
+        <v>42.768784218</v>
       </c>
       <c r="C315" s="5">
-        <v>6.5606426000002216E-2</v>
+        <v>6.5500415000002477E-2</v>
       </c>
       <c r="D315" s="5">
-        <v>1.8592115818999888</v>
+        <v>1.8562269762367078</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>42.777029083000002</v>
+        <v>42.775997402000002</v>
       </c>
       <c r="C316" s="5">
-        <v>7.1119340000009856E-3</v>
+        <v>7.2131840000011493E-3</v>
       </c>
       <c r="D316" s="5">
-        <v>0.19972286228271408</v>
+        <v>0.20257425249246008</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>42.886238122999998</v>
+        <v>42.885679740999997</v>
       </c>
       <c r="C317" s="5">
-        <v>0.10920903999999609</v>
+        <v>0.10968233899999547</v>
       </c>
       <c r="D317" s="5">
-        <v>3.1069650949334005</v>
+        <v>3.1206971006353612</v>
       </c>
       <c r="E317" s="5">
-        <v>0.33055619486375143</v>
+        <v>0.33021258784018404</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>42.861875325</v>
+        <v>42.861453281000003</v>
       </c>
       <c r="C318" s="5">
-        <v>-2.436279799999852E-2</v>
+        <v>-2.4226459999994177E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>-0.67956966065403357</v>
+        <v>-0.67578726276631418</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>42.928287912999998</v>
+        <v>42.920280085999998</v>
       </c>
       <c r="C319" s="5">
-        <v>6.6412587999998607E-2</v>
+        <v>5.8826804999995375E-2</v>
       </c>
       <c r="D319" s="5">
-        <v>1.8752746428313927</v>
+        <v>1.6594745095746877</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>42.968426352000002</v>
+        <v>42.967667155999997</v>
       </c>
       <c r="C320" s="5">
-        <v>4.0138439000003245E-2</v>
+        <v>4.7387069999999198E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>1.1278017388852257</v>
+        <v>1.3329610488050925</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>43.849375018000003</v>
+        <v>43.848800861000001</v>
       </c>
       <c r="C321" s="5">
-        <v>0.88094866600000188</v>
+        <v>0.88113370500000343</v>
       </c>
       <c r="D321" s="5">
-        <v>27.575567674778267</v>
+        <v>27.582571640282595</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>44.112180312</v>
+        <v>44.111571728999998</v>
       </c>
       <c r="C322" s="5">
-        <v>0.26280529399999608</v>
+        <v>0.26277086799999694</v>
       </c>
       <c r="D322" s="5">
-        <v>7.4339130835543665</v>
+        <v>7.4330075224260383</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>43.874686552999997</v>
+        <v>43.873737613999999</v>
       </c>
       <c r="C323" s="5">
-        <v>-0.23749375900000302</v>
+        <v>-0.23783411499999829</v>
       </c>
       <c r="D323" s="5">
-        <v>-6.2727156147384555</v>
+        <v>-6.2815243751994432</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>43.746791199</v>
+        <v>43.755465761000004</v>
       </c>
       <c r="C324" s="5">
-        <v>-0.12789535399999608</v>
+        <v>-0.11827185299999599</v>
       </c>
       <c r="D324" s="5">
-        <v>-3.4424767072999574</v>
+        <v>-3.1873451506671424</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>43.787498102000001</v>
+        <v>43.792305869000003</v>
       </c>
       <c r="C325" s="5">
-        <v>4.0706903000000239E-2</v>
+        <v>3.6840107999999816E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>1.1223464796939364</v>
+        <v>1.0150371210734921</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>44.188748695000001</v>
+        <v>44.187876387000003</v>
       </c>
       <c r="C326" s="5">
-        <v>0.40125059300000032</v>
+        <v>0.39557051799999954</v>
       </c>
       <c r="D326" s="5">
-        <v>11.567799242891731</v>
+        <v>11.394514246764388</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>44.237928029999999</v>
+        <v>44.237012974000002</v>
       </c>
       <c r="C327" s="5">
-        <v>4.9179334999998048E-2</v>
+        <v>4.9136586999999565E-2</v>
       </c>
       <c r="D327" s="5">
-        <v>1.3437308967125805</v>
+        <v>1.3425824026693345</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>44.215356986000003</v>
+        <v>44.214439644000002</v>
       </c>
       <c r="C328" s="5">
-        <v>-2.2571043999995766E-2</v>
+        <v>-2.2573330000000169E-2</v>
       </c>
       <c r="D328" s="5">
-        <v>-0.61054792393989699</v>
+        <v>-0.61062218213681074</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>44.307708456</v>
+        <v>44.307041269000003</v>
       </c>
       <c r="C329" s="5">
-        <v>9.2351469999996993E-2</v>
+        <v>9.2601625000000354E-2</v>
       </c>
       <c r="D329" s="5">
-        <v>2.5354031945115096</v>
+        <v>2.5424035699661562</v>
       </c>
       <c r="E329" s="5">
-        <v>3.314513921512896</v>
+        <v>3.3143033678935563</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>44.550783918</v>
+        <v>44.550912971999999</v>
       </c>
       <c r="C330" s="5">
-        <v>0.24307546200000019</v>
+        <v>0.24387170299999639</v>
       </c>
       <c r="D330" s="5">
-        <v>6.7856095262881277</v>
+        <v>6.8086199398363023</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>44.809793902999999</v>
+        <v>44.802309067000003</v>
       </c>
       <c r="C331" s="5">
-        <v>0.25900998499999872</v>
+        <v>0.25139609500000404</v>
       </c>
       <c r="D331" s="5">
-        <v>7.2040403433188072</v>
+        <v>6.9856357715016193</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>44.786513282000001</v>
+        <v>44.786444195000001</v>
       </c>
       <c r="C332" s="5">
-        <v>-2.3280620999997836E-2</v>
+        <v>-1.586487200000164E-2</v>
       </c>
       <c r="D332" s="5">
-        <v>-0.62167334341359792</v>
+        <v>-0.42410341104359706</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>45.041035665000003</v>
+        <v>45.040761060000001</v>
       </c>
       <c r="C333" s="5">
-        <v>0.25452238300000118</v>
+        <v>0.25431686499999984</v>
       </c>
       <c r="D333" s="5">
-        <v>7.0368647417651919</v>
+        <v>7.0310152862464115</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>44.983978452000002</v>
+        <v>44.983691704999998</v>
       </c>
       <c r="C334" s="5">
-        <v>-5.7057213000000218E-2</v>
+        <v>-5.7069355000002986E-2</v>
       </c>
       <c r="D334" s="5">
-        <v>-1.5095927783109642</v>
+        <v>-1.5099209318124029</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>45.019078033</v>
+        <v>45.018614831999997</v>
       </c>
       <c r="C335" s="5">
-        <v>3.5099580999997215E-2</v>
+        <v>3.4923126999998999E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>0.94035086373733812</v>
+        <v>0.9356092807045524</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>44.845635520999998</v>
+        <v>44.851957409999997</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.17344251200000116</v>
+        <v>-0.16665742200000011</v>
       </c>
       <c r="D336" s="5">
-        <v>-4.5264578967396218</v>
+        <v>-4.3530170933854695</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>44.951253336999997</v>
+        <v>44.953946485000003</v>
       </c>
       <c r="C337" s="5">
-        <v>0.10561781599999875</v>
+        <v>0.10198907500000587</v>
       </c>
       <c r="D337" s="5">
-        <v>2.8630668478592858</v>
+        <v>2.7630718271160593</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>45.189023130999999</v>
+        <v>45.188198258</v>
       </c>
       <c r="C338" s="5">
-        <v>0.23776979400000187</v>
+        <v>0.23425177299999689</v>
       </c>
       <c r="D338" s="5">
-        <v>6.5353590388806504</v>
+        <v>6.4354780554973123</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>45.087812904000003</v>
+        <v>45.088623323999997</v>
       </c>
       <c r="C339" s="5">
-        <v>-0.10121022699999571</v>
+        <v>-9.9574934000003168E-2</v>
       </c>
       <c r="D339" s="5">
-        <v>-2.6547882717696036</v>
+        <v>-2.6124594877703466</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>45.443705141999999</v>
+        <v>45.442447354000002</v>
       </c>
       <c r="C340" s="5">
-        <v>0.35589223799999559</v>
+        <v>0.35382403000000551</v>
       </c>
       <c r="D340" s="5">
-        <v>9.8941990420656758</v>
+        <v>9.8340123003360258</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>45.505580571000003</v>
+        <v>45.504473085999997</v>
       </c>
       <c r="C341" s="5">
-        <v>6.187542900000409E-2</v>
+        <v>6.202573199999506E-2</v>
       </c>
       <c r="D341" s="5">
-        <v>1.646192509052824</v>
+        <v>1.6502673983513905</v>
       </c>
       <c r="E341" s="5">
-        <v>2.7035298297801935</v>
+        <v>2.7025767975118464</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>45.489782570000003</v>
+        <v>45.490007777000002</v>
       </c>
       <c r="C342" s="5">
-        <v>-1.5798001000000284E-2</v>
+        <v>-1.4465308999994875E-2</v>
       </c>
       <c r="D342" s="5">
-        <v>-0.41580493874261437</v>
+        <v>-0.38079891268403276</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>45.551908990000001</v>
+        <v>45.547423164999998</v>
       </c>
       <c r="C343" s="5">
-        <v>6.2126419999998461E-2</v>
+        <v>5.741538799999546E-2</v>
       </c>
       <c r="D343" s="5">
-        <v>1.6512335319328164</v>
+        <v>1.525142981568206</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>45.818219738000003</v>
+        <v>45.818372252000003</v>
       </c>
       <c r="C344" s="5">
-        <v>0.26631074800000221</v>
+        <v>0.27094908700000531</v>
       </c>
       <c r="D344" s="5">
-        <v>7.2456148157925337</v>
+        <v>7.3767199408797168</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>45.839922592000001</v>
+        <v>45.839770131999998</v>
       </c>
       <c r="C345" s="5">
-        <v>2.1702853999997274E-2</v>
+        <v>2.1397879999994984E-2</v>
       </c>
       <c r="D345" s="5">
-        <v>0.56989076748614753</v>
+        <v>0.56186006222687102</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>46.178182647</v>
+        <v>46.178381534000003</v>
       </c>
       <c r="C346" s="5">
-        <v>0.33826005499999923</v>
+        <v>0.33861140200000506</v>
       </c>
       <c r="D346" s="5">
-        <v>9.2233616168567281</v>
+        <v>9.2333663216804585</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>46.218133754</v>
+        <v>46.217054726999997</v>
       </c>
       <c r="C347" s="5">
-        <v>3.9951107000000263E-2</v>
+        <v>3.8673192999993944E-2</v>
       </c>
       <c r="D347" s="5">
-        <v>1.0431356433747707</v>
+        <v>1.0096107168929613</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>46.193190704999999</v>
+        <v>46.197514941000001</v>
       </c>
       <c r="C348" s="5">
-        <v>-2.4943049000000883E-2</v>
+        <v>-1.9539785999995729E-2</v>
       </c>
       <c r="D348" s="5">
-        <v>-0.64569837626456961</v>
+        <v>-0.50616156548858315</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>46.476115921999998</v>
+        <v>46.476960024999997</v>
       </c>
       <c r="C349" s="5">
-        <v>0.28292521699999895</v>
+        <v>0.27944508399999535</v>
       </c>
       <c r="D349" s="5">
-        <v>7.6025043356522382</v>
+        <v>7.5051306899029724</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>46.606923127999998</v>
+        <v>46.606381014999997</v>
       </c>
       <c r="C350" s="5">
-        <v>0.13080720600000006</v>
+        <v>0.12942098999999985</v>
       </c>
       <c r="D350" s="5">
-        <v>3.4301796467730794</v>
+        <v>3.3932075895865221</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>47.056192715999998</v>
+        <v>47.058625007000003</v>
       </c>
       <c r="C351" s="5">
-        <v>0.44926958799999994</v>
+        <v>0.45224399200000676</v>
       </c>
       <c r="D351" s="5">
-        <v>12.200872825345677</v>
+        <v>12.286159130798492</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>47.072362906000002</v>
+        <v>47.070302804000001</v>
       </c>
       <c r="C352" s="5">
-        <v>1.617019000000397E-2</v>
+        <v>1.167779699999727E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>0.41314315595690765</v>
+        <v>0.29819184757096107</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>46.861586314</v>
+        <v>46.859729999999999</v>
       </c>
       <c r="C353" s="5">
-        <v>-0.21077659200000198</v>
+        <v>-0.21057280400000167</v>
       </c>
       <c r="D353" s="5">
-        <v>-5.2428829953508505</v>
+        <v>-5.2381616443716084</v>
       </c>
       <c r="E353" s="5">
-        <v>2.9798669217818041</v>
+        <v>2.9782938293531513</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>47.043029521999998</v>
+        <v>47.043262466999998</v>
       </c>
       <c r="C354" s="5">
-        <v>0.18144320799999747</v>
+        <v>0.18353246699999914</v>
       </c>
       <c r="D354" s="5">
-        <v>4.7465083398325225</v>
+        <v>4.8025399305433814</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>47.119633473</v>
+        <v>47.118271301</v>
       </c>
       <c r="C355" s="5">
-        <v>7.6603951000002724E-2</v>
+        <v>7.5008834000001912E-2</v>
       </c>
       <c r="D355" s="5">
-        <v>1.9716526295551429</v>
+        <v>1.9302267651270411</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>47.038070310000002</v>
+        <v>47.038435659999998</v>
       </c>
       <c r="C356" s="5">
-        <v>-8.156316299999844E-2</v>
+        <v>-7.9835641000002511E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>-2.0575146306765602</v>
+        <v>-2.014399128614619</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>47.177461127999997</v>
+        <v>47.177294254000003</v>
       </c>
       <c r="C357" s="5">
-        <v>0.13939081799999542</v>
+        <v>0.13885859400000555</v>
       </c>
       <c r="D357" s="5">
-        <v>3.6145684125858057</v>
+        <v>3.6005139533823227</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>47.097699237999997</v>
+        <v>47.098362123000001</v>
       </c>
       <c r="C358" s="5">
-        <v>-7.9761890000000335E-2</v>
+        <v>-7.8932131000001959E-2</v>
       </c>
       <c r="D358" s="5">
-        <v>-2.0100539860154587</v>
+        <v>-1.9893425144333121</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>47.046491287000002</v>
+        <v>47.044904934999998</v>
       </c>
       <c r="C359" s="5">
-        <v>-5.1207950999994978E-2</v>
+        <v>-5.3457188000002986E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>-1.2969508730866219</v>
+        <v>-1.3535435635120163</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>47.202379745999998</v>
+        <v>47.204432185999998</v>
       </c>
       <c r="C360" s="5">
-        <v>0.15588845899999626</v>
+        <v>0.15952725100000009</v>
       </c>
       <c r="D360" s="5">
-        <v>4.0494672408199373</v>
+        <v>4.1459035115071652</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>47.377354584000003</v>
+        <v>47.378815336000002</v>
       </c>
       <c r="C361" s="5">
-        <v>0.17497483800000424</v>
+        <v>0.17438315000000415</v>
       </c>
       <c r="D361" s="5">
-        <v>4.5401102349863498</v>
+        <v>4.5242435637505629</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>47.446367057000003</v>
+        <v>47.446533873</v>
       </c>
       <c r="C362" s="5">
-        <v>6.9012473000000796E-2</v>
+        <v>6.7718536999997525E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>1.7620587130852128</v>
+        <v>1.7287074784840151</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>47.194309279000002</v>
+        <v>47.199209113999999</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.25205777800000106</v>
+        <v>-0.24732475900000139</v>
       </c>
       <c r="D363" s="5">
-        <v>-6.1919649239057462</v>
+        <v>-6.0789881188236023</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>47.424080670000002</v>
+        <v>47.416166355000001</v>
       </c>
       <c r="C364" s="5">
-        <v>0.22977139099999988</v>
+        <v>0.21695724100000291</v>
       </c>
       <c r="D364" s="5">
-        <v>6.0013599878897761</v>
+        <v>5.6575648061203632</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>47.738318906000003</v>
+        <v>47.736629585999999</v>
       </c>
       <c r="C365" s="5">
-        <v>0.31423823600000134</v>
+        <v>0.32046323099999796</v>
       </c>
       <c r="D365" s="5">
-        <v>8.2476327822484699</v>
+        <v>8.4185955349805894</v>
       </c>
       <c r="E365" s="5">
-        <v>1.8708982366183236</v>
+        <v>1.871328720844101</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>48.181966559999999</v>
+        <v>48.182099616999999</v>
       </c>
       <c r="C366" s="5">
-        <v>0.44364765399999584</v>
+        <v>0.44547003099999927</v>
       </c>
       <c r="D366" s="5">
-        <v>11.740035793821502</v>
+        <v>11.791201100934479</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>48.294936810999999</v>
+        <v>48.296351706999999</v>
       </c>
       <c r="C367" s="5">
-        <v>0.11297025100000013</v>
+        <v>0.11425209000000081</v>
       </c>
       <c r="D367" s="5">
-        <v>2.8501581027350342</v>
+        <v>2.882912873301402</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>47.563743182000003</v>
+        <v>47.564097162000003</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.73119362899999629</v>
+        <v>-0.73225454499999643</v>
       </c>
       <c r="D368" s="5">
-        <v>-16.729134268651524</v>
+        <v>-16.750969382481927</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>33.412101649</v>
+        <v>33.412255719999997</v>
       </c>
       <c r="C369" s="5">
-        <v>-14.151641533000003</v>
+        <v>-14.151841442000006</v>
       </c>
       <c r="D369" s="5">
-        <v>-98.556112948185273</v>
+        <v>-98.556161998612751</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>36.643334256000003</v>
+        <v>36.644387459999997</v>
       </c>
       <c r="C370" s="5">
-        <v>3.2312326070000026</v>
+        <v>3.2321317399999998</v>
       </c>
       <c r="D370" s="5">
-        <v>202.7570622202158</v>
+        <v>202.84474269973708</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>40.220048681999998</v>
+        <v>40.218522598</v>
       </c>
       <c r="C371" s="5">
-        <v>3.5767144259999952</v>
+        <v>3.5741351380000026</v>
       </c>
       <c r="D371" s="5">
-        <v>205.7533984400111</v>
+        <v>205.50882373145049</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>40.356801769</v>
+        <v>40.360230694999998</v>
       </c>
       <c r="C372" s="5">
-        <v>0.13675308700000244</v>
+        <v>0.14170809699999865</v>
       </c>
       <c r="D372" s="5">
-        <v>4.1573197617575941</v>
+        <v>4.3110514804813649</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>41.155873640000003</v>
+        <v>41.158785010999999</v>
       </c>
       <c r="C373" s="5">
-        <v>0.79907187100000243</v>
+        <v>0.7985543160000006</v>
       </c>
       <c r="D373" s="5">
-        <v>26.526356699047504</v>
+        <v>26.504761951388446</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>42.236802539000003</v>
+        <v>42.238315768</v>
       </c>
       <c r="C374" s="5">
-        <v>1.0809288989999999</v>
+        <v>1.0795307570000006</v>
       </c>
       <c r="D374" s="5">
-        <v>36.493037214163834</v>
+        <v>36.43586791040476</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>42.791302125000001</v>
+        <v>42.792891017999999</v>
       </c>
       <c r="C375" s="5">
-        <v>0.5544995859999986</v>
+        <v>0.55457524999999919</v>
       </c>
       <c r="D375" s="5">
-        <v>16.942837131302912</v>
+        <v>16.944666932826792</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>42.844761570999999</v>
+        <v>42.832473329000003</v>
       </c>
       <c r="C376" s="5">
-        <v>5.3459445999997968E-2</v>
+        <v>3.9582311000003756E-2</v>
       </c>
       <c r="D376" s="5">
-        <v>1.5095117111122436</v>
+        <v>1.1156330380024615</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>42.895004966000002</v>
+        <v>42.887711639999999</v>
       </c>
       <c r="C377" s="5">
-        <v>5.0243395000002522E-2</v>
+        <v>5.5238310999996543E-2</v>
       </c>
       <c r="D377" s="5">
-        <v>1.4163334236096281</v>
+        <v>1.5585877117578528</v>
       </c>
       <c r="E377" s="5">
-        <v>-10.145547750721629</v>
+        <v>-10.157646210159065</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>43.092488904</v>
+        <v>43.093941002999998</v>
       </c>
       <c r="C378" s="5">
-        <v>0.19748393799999775</v>
+        <v>0.2062293629999985</v>
       </c>
       <c r="D378" s="5">
-        <v>5.6667311098603568</v>
+        <v>5.9253878090479883</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>42.676232317</v>
+        <v>42.679245455999997</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.41625658699999946</v>
+        <v>-0.41469554700000089</v>
       </c>
       <c r="D379" s="5">
-        <v>-10.99510217299734</v>
+        <v>-10.955676278472614</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>43.498043586999998</v>
+        <v>43.501484273000003</v>
       </c>
       <c r="C380" s="5">
-        <v>0.82181126999999776</v>
+        <v>0.82223881700000589</v>
       </c>
       <c r="D380" s="5">
-        <v>25.719846405502246</v>
+        <v>25.732662238981451</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>44.101925745999999</v>
+        <v>44.104709237999998</v>
       </c>
       <c r="C381" s="5">
-        <v>0.6038821590000012</v>
+        <v>0.60322496499999545</v>
       </c>
       <c r="D381" s="5">
-        <v>17.992378292370013</v>
+        <v>17.969749041410445</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>44.446671735000002</v>
+        <v>44.450887186999999</v>
       </c>
       <c r="C382" s="5">
-        <v>0.34474598900000331</v>
+        <v>0.34617794900000121</v>
       </c>
       <c r="D382" s="5">
-        <v>9.794428565017089</v>
+        <v>9.836235834795314</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>44.675669990000003</v>
+        <v>44.674727087000001</v>
       </c>
       <c r="C383" s="5">
-        <v>0.22899825500000048</v>
+        <v>0.22383990000000153</v>
       </c>
       <c r="D383" s="5">
-        <v>6.3608853341870386</v>
+        <v>6.2130051549204035</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>45.441549985999998</v>
+        <v>45.447784925999997</v>
       </c>
       <c r="C384" s="5">
-        <v>0.76587999599999534</v>
+        <v>0.77305783899999625</v>
       </c>
       <c r="D384" s="5">
-        <v>22.626616996693617</v>
+        <v>22.859786146917436</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>45.613944390999997</v>
+        <v>45.624018253000003</v>
       </c>
       <c r="C385" s="5">
-        <v>0.17239440499999859</v>
+        <v>0.1762333270000056</v>
       </c>
       <c r="D385" s="5">
-        <v>4.6487167577911492</v>
+        <v>4.7537877362891612</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>45.737671958</v>
+        <v>45.737456152</v>
       </c>
       <c r="C386" s="5">
-        <v>0.12372756700000309</v>
+        <v>0.11343789899999734</v>
       </c>
       <c r="D386" s="5">
-        <v>3.3039953208060746</v>
+        <v>3.0247776207203314</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>46.051593539000002</v>
+        <v>46.045172540000003</v>
       </c>
       <c r="C387" s="5">
-        <v>0.31392158100000245</v>
+        <v>0.30771638800000289</v>
       </c>
       <c r="D387" s="5">
-        <v>8.5543648000869119</v>
+        <v>8.3790107564527752</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>46.365042586999998</v>
+        <v>46.340778481999997</v>
       </c>
       <c r="C388" s="5">
-        <v>0.3134490479999954</v>
+        <v>0.29560594199999457</v>
       </c>
       <c r="D388" s="5">
-        <v>8.480580946346695</v>
+        <v>7.9818209193649015</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>46.961627233999998</v>
+        <v>46.943288604000003</v>
       </c>
       <c r="C389" s="5">
-        <v>0.59658464700000025</v>
+        <v>0.60251012200000531</v>
       </c>
       <c r="D389" s="5">
-        <v>16.581512877508906</v>
+        <v>16.767565577252164</v>
       </c>
       <c r="E389" s="5">
-        <v>9.4804098314555283</v>
+        <v>9.4562680285732448</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>47.024687047</v>
+        <v>47.026313234</v>
       </c>
       <c r="C390" s="5">
-        <v>6.3059813000002407E-2</v>
+        <v>8.3024629999997046E-2</v>
       </c>
       <c r="D390" s="5">
-        <v>1.6233072224257183</v>
+        <v>2.1431056561112882</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>47.436870849000002</v>
+        <v>47.444789671999999</v>
       </c>
       <c r="C391" s="5">
-        <v>0.41218380200000126</v>
+        <v>0.41847643799999901</v>
       </c>
       <c r="D391" s="5">
-        <v>11.040505861363293</v>
+        <v>11.216985870716423</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>47.526874702000001</v>
+        <v>47.539484416999997</v>
       </c>
       <c r="C392" s="5">
-        <v>9.0003852999998912E-2</v>
+        <v>9.4694744999998193E-2</v>
       </c>
       <c r="D392" s="5">
-        <v>2.3007177378228993</v>
+        <v>2.4215395459798783</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>47.599849806999998</v>
+        <v>47.608522985999997</v>
       </c>
       <c r="C393" s="5">
-        <v>7.2975104999997598E-2</v>
+        <v>6.9038568999999939E-2</v>
       </c>
       <c r="D393" s="5">
-        <v>1.8581792271494146</v>
+        <v>1.7566706008004918</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>47.829387285000003</v>
+        <v>47.840201137000001</v>
       </c>
       <c r="C394" s="5">
-        <v>0.22953747800000457</v>
+        <v>0.23167815100000411</v>
       </c>
       <c r="D394" s="5">
-        <v>5.9426471558547966</v>
+        <v>5.9984381504488704</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>48.018608663000002</v>
+        <v>48.022379602000001</v>
       </c>
       <c r="C395" s="5">
-        <v>0.18922137799999916</v>
+        <v>0.18217846499999979</v>
       </c>
       <c r="D395" s="5">
-        <v>4.8520818808918342</v>
+        <v>4.66660891504036</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>48.486953018000001</v>
+        <v>48.498837969999997</v>
       </c>
       <c r="C396" s="5">
-        <v>0.46834435499999927</v>
+        <v>0.47645836799999586</v>
       </c>
       <c r="D396" s="5">
-        <v>12.352787892380812</v>
+        <v>12.57757254691747</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>49.008145472999999</v>
+        <v>49.027339396000002</v>
       </c>
       <c r="C397" s="5">
-        <v>0.52119245499999778</v>
+        <v>0.52850142600000538</v>
       </c>
       <c r="D397" s="5">
-        <v>13.689538341882335</v>
+        <v>13.8895591192022</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>49.207651931999997</v>
+        <v>49.205335067999997</v>
       </c>
       <c r="C398" s="5">
-        <v>0.19950645899999842</v>
+        <v>0.17799567199999444</v>
       </c>
       <c r="D398" s="5">
-        <v>4.9959340916259087</v>
+        <v>4.444701703114462</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>49.851574395</v>
+        <v>49.825085874000003</v>
       </c>
       <c r="C399" s="5">
-        <v>0.64392246300000267</v>
+        <v>0.61975080600000609</v>
       </c>
       <c r="D399" s="5">
-        <v>16.88393886279065</v>
+        <v>16.206480579770588</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>50.329210189999998</v>
+        <v>50.285397046999996</v>
       </c>
       <c r="C400" s="5">
-        <v>0.47763579499999764</v>
+        <v>0.4603111729999938</v>
       </c>
       <c r="D400" s="5">
-        <v>12.123033273228522</v>
+        <v>11.667278724126827</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>50.027475666000001</v>
+        <v>49.979369468000002</v>
       </c>
       <c r="C401" s="5">
-        <v>-0.3017345239999969</v>
+        <v>-0.30602757899999489</v>
       </c>
       <c r="D401" s="5">
-        <v>-6.9617160891359831</v>
+        <v>-7.0634234337751955</v>
       </c>
       <c r="E401" s="5">
-        <v>6.5284118387199719</v>
+        <v>6.4675504300763853</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>50.251234813000003</v>
+        <v>50.255463341000002</v>
       </c>
       <c r="C402" s="5">
-        <v>0.22375914700000266</v>
+        <v>0.27609387300000066</v>
       </c>
       <c r="D402" s="5">
-        <v>5.5012933940063347</v>
+        <v>6.834150974989095</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>50.265555112999998</v>
+        <v>50.288090363000002</v>
       </c>
       <c r="C403" s="5">
-        <v>1.432029999999429E-2</v>
+        <v>3.2627021999999783E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>0.34250540710245581</v>
+        <v>0.78185593094604044</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>50.616087647000001</v>
+        <v>50.650443357</v>
       </c>
       <c r="C404" s="5">
-        <v>0.35053253400000273</v>
+        <v>0.36235299399999832</v>
       </c>
       <c r="D404" s="5">
-        <v>8.6968815462489459</v>
+        <v>8.9976879418875768</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>50.883069642999999</v>
+        <v>50.903824180000001</v>
       </c>
       <c r="C405" s="5">
-        <v>0.26698199599999839</v>
+        <v>0.25338082300000053</v>
       </c>
       <c r="D405" s="5">
-        <v>6.5164681318810702</v>
+        <v>6.1709999766147661</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>51.083817793000001</v>
+        <v>51.105020551999999</v>
       </c>
       <c r="C406" s="5">
-        <v>0.20074815000000257</v>
+        <v>0.20119637199999829</v>
       </c>
       <c r="D406" s="5">
-        <v>4.8384343706014521</v>
+        <v>4.8474530332921928</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>51.425952182000003</v>
+        <v>51.437617527</v>
       </c>
       <c r="C407" s="5">
-        <v>0.3421343890000017</v>
+        <v>0.33259697500000129</v>
       </c>
       <c r="D407" s="5">
-        <v>8.3397761271034163</v>
+        <v>8.0954293654005749</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>51.463750441000002</v>
+        <v>51.480289161000002</v>
       </c>
       <c r="C408" s="5">
-        <v>3.7798258999998779E-2</v>
+        <v>4.2671634000001291E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>0.88557856673479041</v>
+        <v>1.0000510824240028</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>51.628782778999998</v>
+        <v>51.654887893999998</v>
       </c>
       <c r="C409" s="5">
-        <v>0.16503233799999606</v>
+        <v>0.17459873299999629</v>
       </c>
       <c r="D409" s="5">
-        <v>3.9167232466688073</v>
+        <v>4.146660423812043</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>52.084815732000003</v>
+        <v>52.07648073</v>
       </c>
       <c r="C410" s="5">
-        <v>0.45603295300000468</v>
+        <v>0.42159283600000208</v>
       </c>
       <c r="D410" s="5">
-        <v>11.129907180762455</v>
+        <v>10.245900449328671</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>51.855160093000002</v>
+        <v>51.804802262000003</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.22965563900000063</v>
+        <v>-0.27167846799999751</v>
       </c>
       <c r="D411" s="5">
-        <v>-5.164668108521731</v>
+        <v>-6.0837560715796712</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>52.394108211999999</v>
+        <v>52.321160673999998</v>
       </c>
       <c r="C412" s="5">
-        <v>0.53894811899999695</v>
+        <v>0.51635841199999533</v>
       </c>
       <c r="D412" s="5">
-        <v>13.210231882162526</v>
+        <v>12.638845817451561</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>52.708770972000003</v>
+        <v>52.623715932000003</v>
       </c>
       <c r="C413" s="5">
-        <v>0.31466276000000448</v>
+        <v>0.30255525800000527</v>
       </c>
       <c r="D413" s="5">
-        <v>7.4497091254060566</v>
+        <v>7.1641948815031276</v>
       </c>
       <c r="E413" s="5">
-        <v>5.3596454154537287</v>
+        <v>5.290875999732414</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>53.685508132000002</v>
+        <v>53.696494110000003</v>
       </c>
       <c r="C414" s="5">
-        <v>0.97673715999999899</v>
+        <v>1.0727781780000001</v>
       </c>
       <c r="D414" s="5">
-        <v>24.649384882117829</v>
+        <v>27.401057423477205</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>53.918434828999999</v>
+        <v>53.963132860000002</v>
       </c>
       <c r="C415" s="5">
-        <v>0.23292669699999635</v>
+        <v>0.26663874999999848</v>
       </c>
       <c r="D415" s="5">
-        <v>5.3325273852464328</v>
+        <v>6.1242625294271269</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>54.320317692000003</v>
+        <v>54.384805014000001</v>
       </c>
       <c r="C416" s="5">
-        <v>0.40188286300000442</v>
+        <v>0.42167215399999947</v>
       </c>
       <c r="D416" s="5">
-        <v>9.3201687560222837</v>
+        <v>9.7905726323652011</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>54.238320954999999</v>
+        <v>54.273591162000002</v>
       </c>
       <c r="C417" s="5">
-        <v>-8.1996737000004316E-2</v>
+        <v>-0.11121385199999878</v>
       </c>
       <c r="D417" s="5">
-        <v>-1.7964414421017705</v>
+        <v>-2.426519598426935</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>54.525348147999999</v>
+        <v>54.557962756000002</v>
       </c>
       <c r="C418" s="5">
-        <v>0.28702719300000012</v>
+        <v>0.28437159399999956</v>
       </c>
       <c r="D418" s="5">
-        <v>6.5384874513497726</v>
+        <v>6.4719073441741992</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>54.81741426</v>
+        <v>54.839396110999999</v>
       </c>
       <c r="C419" s="5">
-        <v>0.29206611200000054</v>
+        <v>0.28143335499999722</v>
       </c>
       <c r="D419" s="5">
-        <v>6.6206153884987406</v>
+        <v>6.3687913724121303</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>54.543034734000003</v>
+        <v>54.564677488000001</v>
       </c>
       <c r="C420" s="5">
-        <v>-0.27437952599999704</v>
+        <v>-0.27471862299999827</v>
       </c>
       <c r="D420" s="5">
-        <v>-5.8437777705317888</v>
+        <v>-5.8485210196566388</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>54.255675314000001</v>
+        <v>54.284437253999997</v>
       </c>
       <c r="C421" s="5">
-        <v>-0.28735942000000136</v>
+        <v>-0.28024023400000431</v>
       </c>
       <c r="D421" s="5">
-        <v>-6.1421710205550761</v>
+        <v>-5.9919662464401942</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>54.644567549999998</v>
+        <v>54.631294662999998</v>
       </c>
       <c r="C422" s="5">
-        <v>0.38889223599999667</v>
+        <v>0.34685740900000184</v>
       </c>
       <c r="D422" s="5">
-        <v>8.9486463804392855</v>
+        <v>7.9428377737027045</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>54.584315734</v>
+        <v>54.505654116000002</v>
       </c>
       <c r="C423" s="5">
-        <v>-6.0251815999997405E-2</v>
+        <v>-0.12564054699999616</v>
       </c>
       <c r="D423" s="5">
-        <v>-1.315141150333643</v>
+        <v>-2.7251074925698671</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>54.667883365999998</v>
+        <v>54.568589572</v>
       </c>
       <c r="C424" s="5">
-        <v>8.3567631999997616E-2</v>
+        <v>6.2935455999998169E-2</v>
       </c>
       <c r="D424" s="5">
-        <v>1.8527280044942529</v>
+        <v>1.3944243884669749</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>54.565199358999998</v>
+        <v>54.434909036000001</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.10268400700000058</v>
+        <v>-0.13368053599999996</v>
       </c>
       <c r="D425" s="5">
-        <v>-2.230848718313827</v>
+        <v>-2.9004375116054026</v>
       </c>
       <c r="E425" s="5">
-        <v>3.5220483285147486</v>
+        <v>3.4417810903745627</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>54.472311071</v>
+        <v>54.492889376999997</v>
       </c>
       <c r="C426" s="5">
-        <v>-9.2888287999997488E-2</v>
+        <v>5.7980340999996827E-2</v>
       </c>
       <c r="D426" s="5">
-        <v>-2.0237845333318405</v>
+        <v>1.2856722868189951</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>54.314538034000002</v>
+        <v>54.381208354000002</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.15777303699999834</v>
+        <v>-0.11168102299999561</v>
       </c>
       <c r="D427" s="5">
-        <v>-3.4208307658657677</v>
+        <v>-2.4318191814735934</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>54.181629203</v>
+        <v>54.274129715999997</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.13290883100000173</v>
+        <v>-0.10707863800000439</v>
       </c>
       <c r="D428" s="5">
-        <v>-2.8972259107440501</v>
+        <v>-2.3374232810302265</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>54.502790910000002</v>
+        <v>54.551264054999997</v>
       </c>
       <c r="C429" s="5">
-        <v>0.32116170700000168</v>
+        <v>0.27713433899999984</v>
       </c>
       <c r="D429" s="5">
-        <v>7.3495385561337834</v>
+        <v>6.3024813484902298</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>54.685250359000001</v>
+        <v>54.726939135999999</v>
       </c>
       <c r="C430" s="5">
-        <v>0.18245944899999955</v>
+        <v>0.1756750810000014</v>
       </c>
       <c r="D430" s="5">
-        <v>4.0920488882021822</v>
+        <v>3.9336273217614126</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>54.096355043999999</v>
+        <v>54.123780648999997</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.58889531500000203</v>
+        <v>-0.60315848700000174</v>
       </c>
       <c r="D431" s="5">
-        <v>-12.184012660205701</v>
+        <v>-12.452530566392028</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>54.090516352999998</v>
+        <v>54.112564886999998</v>
       </c>
       <c r="C432" s="5">
-        <v>-5.8386910000010062E-3</v>
+        <v>-1.1215761999999074E-2</v>
       </c>
       <c r="D432" s="5">
-        <v>-0.12944072697613773</v>
+        <v>-0.2483859267177424</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>54.100474167999998</v>
+        <v>54.128777855000003</v>
       </c>
       <c r="C433" s="5">
-        <v>9.9578149999999255E-3</v>
+        <v>1.6212968000004935E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>0.22113829325787204</v>
+        <v>0.3601317776060764</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>54.326628401000001</v>
+        <v>54.304711480000002</v>
       </c>
       <c r="C434" s="5">
-        <v>0.22615423300000259</v>
+        <v>0.17593362499999898</v>
       </c>
       <c r="D434" s="5">
-        <v>5.1332707576836833</v>
+        <v>3.9708201222461437</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>54.389195268000002</v>
+        <v>54.402656301999997</v>
       </c>
       <c r="C435" s="5">
-        <v>6.2566867000001025E-2</v>
+        <v>9.7944821999995213E-2</v>
       </c>
       <c r="D435" s="5">
-        <v>1.390803168615129</v>
+        <v>2.1859382543477857</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>54.242280495000003</v>
+        <v>54.210845063999997</v>
       </c>
       <c r="C436" s="5">
-        <v>-0.14691477299999889</v>
+        <v>-0.19181123799999966</v>
       </c>
       <c r="D436" s="5">
-        <v>-3.1936859055433864</v>
+        <v>-4.1498353464218818</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>54.592591890000001</v>
+        <v>54.473408483999997</v>
       </c>
       <c r="C437" s="5">
-        <v>0.35031139499999853</v>
+        <v>0.26256341999999933</v>
       </c>
       <c r="D437" s="5">
-        <v>8.0312206260001453</v>
+        <v>5.9694009481629173</v>
       </c>
       <c r="E437" s="5">
-        <v>5.0201467825261581E-2</v>
+        <v>7.0725658739578812E-2</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>54.554025705999997</v>
+        <v>54.112216787999998</v>
       </c>
       <c r="C438" s="5">
-        <v>-3.8566184000004E-2</v>
+        <v>-0.36119169599999879</v>
       </c>
       <c r="D438" s="5">
-        <v>-0.84443745811882964</v>
+        <v>-7.6728769935819123</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>54.270541092000002</v>
+        <v>53.988756301000002</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.28348461399999536</v>
+        <v>-0.12346048699999557</v>
       </c>
       <c r="D439" s="5">
-        <v>-6.0605157342406795</v>
+        <v>-2.703780252280108</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>54.086251103999999</v>
+        <v>53.970955101000001</v>
       </c>
       <c r="C440" s="5">
-        <v>-0.18428998800000329</v>
+        <v>-1.7801200000000961E-2</v>
       </c>
       <c r="D440" s="5">
-        <v>-3.9996665227895245</v>
+        <v>-0.39494787116639563</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>54.3414012</v>
+        <v>54.138461599999999</v>
       </c>
       <c r="C441" s="5">
-        <v>0.25515009600000127</v>
+        <v>0.16750649899999814</v>
       </c>
       <c r="D441" s="5">
-        <v>5.810174230328613</v>
+        <v>3.7886072958634109</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>54.649760950999998</v>
+        <v>54.410679207999998</v>
       </c>
       <c r="C442" s="5">
-        <v>0.30835975099999757</v>
+        <v>0.27221760799999828</v>
       </c>
       <c r="D442" s="5">
-        <v>7.0259788157537084</v>
+        <v>6.2035022390889427</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>55.209299975</v>
+        <v>54.961318273000003</v>
       </c>
       <c r="C443" s="5">
-        <v>0.55953902400000288</v>
+        <v>0.5506390650000057</v>
       </c>
       <c r="D443" s="5">
-        <v>13.002405218908564</v>
+        <v>12.843337981533987</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>55.618840827</v>
+        <v>55.268464770999998</v>
       </c>
       <c r="C444" s="5">
-        <v>0.40954085199999923</v>
+        <v>0.30714649799999449</v>
       </c>
       <c r="D444" s="5">
-        <v>9.2738672871793604</v>
+        <v>6.9161032045141235</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>54.671190201000002</v>
+      </c>
+      <c r="C445" s="5">
+        <v>-0.59727456999999617</v>
+      </c>
+      <c r="D445" s="5">
+        <v>-12.224455713662275</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>