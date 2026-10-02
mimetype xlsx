--- v8 (2026-08-22)
+++ v9 (2026-10-02)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{2398973C-F010-4C9A-9EB0-2758682C1E0F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{38FEE077-3F95-47E5-ACD1-1712F51006C7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{AB327ED7-BB7E-4C7F-B9AF-7E3964724498}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{301D6B43-6F50-458A-9A20-2EAC2B8F0622}"/>
   </bookViews>
   <sheets>
     <sheet name="austtula" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Austin—Round Rock—Georgetown Trade, Transportation and Utilities Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DB9578E4-26C1-4D4B-A193-B827E4881A0D}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{17F10B45-9F39-427C-8DB5-ED3B08460130}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -987,6293 +987,6302 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>62.194973822000001</v>
+        <v>62.195312145000003</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>62.115091327999998</v>
+        <v>62.115579306000001</v>
       </c>
       <c r="C7" s="5">
-        <v>-7.9882494000003135E-2</v>
+        <v>-7.9732839000001832E-2</v>
       </c>
       <c r="D7" s="5">
-        <v>-1.5304246759713647</v>
+        <v>-1.5275694531046824</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>61.989135863000001</v>
+        <v>61.989728814999999</v>
       </c>
       <c r="C8" s="5">
-        <v>-0.12595546499999699</v>
+        <v>-0.12585049100000134</v>
       </c>
       <c r="D8" s="5">
-        <v>-2.4063749232424492</v>
+        <v>-2.4043730152192411</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>60.280787554</v>
+        <v>60.280475647000003</v>
       </c>
       <c r="C9" s="5">
-        <v>-1.7083483090000016</v>
+        <v>-1.7092531679999965</v>
       </c>
       <c r="D9" s="5">
-        <v>-28.491112038343381</v>
+        <v>-28.503759087017521</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>60.463551682000002</v>
+        <v>60.463341626000002</v>
       </c>
       <c r="C10" s="5">
-        <v>0.1827641280000023</v>
+        <v>0.1828659789999989</v>
       </c>
       <c r="D10" s="5">
-        <v>3.6995427821526539</v>
+        <v>3.7016584611029302</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>60.463724685999999</v>
+        <v>60.463529628000003</v>
       </c>
       <c r="C11" s="5">
-        <v>1.7300399999697902E-4</v>
+        <v>1.8800200000157474E-4</v>
       </c>
       <c r="D11" s="5">
-        <v>3.4336068813090037E-3</v>
+        <v>3.7312899370478547E-3</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>60.952603269999997</v>
+        <v>60.952488580000001</v>
       </c>
       <c r="C12" s="5">
-        <v>0.48887858399999828</v>
+        <v>0.48895895199999728</v>
       </c>
       <c r="D12" s="5">
-        <v>10.145901704440231</v>
+        <v>10.14767869506521</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>60.649030060000001</v>
+        <v>60.648925189000003</v>
       </c>
       <c r="C13" s="5">
-        <v>-0.30357320999999615</v>
+        <v>-0.3035633909999973</v>
       </c>
       <c r="D13" s="5">
-        <v>-5.8155492919332641</v>
+        <v>-5.8153769560641999</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>60.787324353000002</v>
+        <v>60.787182885999997</v>
       </c>
       <c r="C14" s="5">
-        <v>0.13829429300000129</v>
+        <v>0.13825769699999313</v>
       </c>
       <c r="D14" s="5">
-        <v>2.7708657997771224</v>
+        <v>2.7701281944714884</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>60.405493882000002</v>
+        <v>60.405552444000001</v>
       </c>
       <c r="C15" s="5">
-        <v>-0.38183047100000067</v>
+        <v>-0.38163044199999518</v>
       </c>
       <c r="D15" s="5">
-        <v>-7.2826645551450238</v>
+        <v>-7.2789965158401415</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>60.822117550999998</v>
+        <v>60.821973235999998</v>
       </c>
       <c r="C16" s="5">
-        <v>0.41662366899999626</v>
+        <v>0.41642079199999671</v>
       </c>
       <c r="D16" s="5">
-        <v>8.5978333519243222</v>
+        <v>8.5934779417633713</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>60.812247507999999</v>
+        <v>60.812095915999997</v>
       </c>
       <c r="C17" s="5">
-        <v>-9.8700429999993844E-3</v>
+        <v>-9.8773200000010775E-3</v>
       </c>
       <c r="D17" s="5">
-        <v>-0.1945589316036278</v>
+        <v>-0.1947027097706111</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>60.104724124000001</v>
+        <v>60.105021037999997</v>
       </c>
       <c r="C18" s="5">
-        <v>-0.70752338399999815</v>
+        <v>-0.70707487800000024</v>
       </c>
       <c r="D18" s="5">
-        <v>-13.101827287428902</v>
+        <v>-13.094076261504007</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>59.242652141999997</v>
+        <v>59.243070981999999</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.86207198200000335</v>
+        <v>-0.86195005599999774</v>
       </c>
       <c r="D19" s="5">
-        <v>-15.916532519008209</v>
+        <v>-15.914383369533603</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>59.539736060000003</v>
+        <v>59.540244833000003</v>
       </c>
       <c r="C20" s="5">
-        <v>0.29708391800000555</v>
+        <v>0.29717385100000371</v>
       </c>
       <c r="D20" s="5">
-        <v>6.1864130203318046</v>
+        <v>6.1882927686451872</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>58.473318235999997</v>
+        <v>58.473051101000003</v>
       </c>
       <c r="C21" s="5">
-        <v>-1.0664178240000055</v>
+        <v>-1.0671937319999998</v>
       </c>
       <c r="D21" s="5">
-        <v>-19.497379648177969</v>
+        <v>-19.510046770411982</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>58.644243842999998</v>
+        <v>58.644063543000001</v>
       </c>
       <c r="C22" s="5">
-        <v>0.17092560700000092</v>
+        <v>0.17101244199999854</v>
       </c>
       <c r="D22" s="5">
-        <v>3.5647145943680236</v>
+        <v>3.5665713553926226</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>59.063109281000003</v>
+        <v>59.062931655</v>
       </c>
       <c r="C23" s="5">
-        <v>0.41886543800000453</v>
+        <v>0.4188681119999984</v>
       </c>
       <c r="D23" s="5">
-        <v>8.9158238643148415</v>
+        <v>8.9159115338705917</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>59.660096566999997</v>
+        <v>59.659996691000003</v>
       </c>
       <c r="C24" s="5">
-        <v>0.59698728599999384</v>
+        <v>0.5970650360000036</v>
       </c>
       <c r="D24" s="5">
-        <v>12.826665301437966</v>
+        <v>12.828470514528046</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>59.934475501999998</v>
+        <v>59.934387450000003</v>
       </c>
       <c r="C25" s="5">
-        <v>0.27437893500000143</v>
+        <v>0.27439075899999921</v>
       </c>
       <c r="D25" s="5">
-        <v>5.6606030928232798</v>
+        <v>5.6608629502156615</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>59.585196609</v>
+        <v>59.585082898000003</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.34927889299999748</v>
+        <v>-0.34930455199999955</v>
       </c>
       <c r="D26" s="5">
-        <v>-6.7733644503193524</v>
+        <v>-6.7738558350810107</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>59.605252471999997</v>
+        <v>59.605313412999998</v>
       </c>
       <c r="C27" s="5">
-        <v>2.0055862999996066E-2</v>
+        <v>2.0230514999994398E-2</v>
       </c>
       <c r="D27" s="5">
-        <v>0.40465822317130584</v>
+        <v>0.40818946233176501</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>60.229303002000002</v>
+        <v>60.229184332999999</v>
       </c>
       <c r="C28" s="5">
-        <v>0.62405053000000521</v>
+        <v>0.62387092000000166</v>
       </c>
       <c r="D28" s="5">
-        <v>13.312981251139288</v>
+        <v>13.308911985679273</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>60.718416064000003</v>
+        <v>60.718288145999999</v>
       </c>
       <c r="C29" s="5">
-        <v>0.48911306200000126</v>
+        <v>0.48910381299999983</v>
       </c>
       <c r="D29" s="5">
-        <v>10.192276883387997</v>
+        <v>10.19209644825505</v>
       </c>
       <c r="E29" s="5">
-        <v>-0.15429695142850086</v>
+        <v>-0.15425840630386434</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>61.020407657</v>
+        <v>61.020658380999997</v>
       </c>
       <c r="C30" s="5">
-        <v>0.30199159299999678</v>
+        <v>0.30237023499999793</v>
       </c>
       <c r="D30" s="5">
-        <v>6.1343711398403444</v>
+        <v>6.1422876879639876</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>61.326234382000003</v>
+        <v>61.32657991</v>
       </c>
       <c r="C31" s="5">
-        <v>0.30582672500000285</v>
+        <v>0.30592152900000258</v>
       </c>
       <c r="D31" s="5">
-        <v>6.1828372468103909</v>
+        <v>6.1847809183024127</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>61.560360367000001</v>
+        <v>61.560762173999997</v>
       </c>
       <c r="C32" s="5">
-        <v>0.23412598499999859</v>
+        <v>0.23418226399999753</v>
       </c>
       <c r="D32" s="5">
-        <v>4.6786853429719111</v>
+        <v>4.6798068028983675</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>61.944630224999997</v>
+        <v>61.944420776999998</v>
       </c>
       <c r="C33" s="5">
-        <v>0.38426985799999613</v>
+        <v>0.38365860300000065</v>
       </c>
       <c r="D33" s="5">
-        <v>7.7531899085608202</v>
+        <v>7.7403789383217791</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>62.098278219000001</v>
+        <v>62.098130969000003</v>
       </c>
       <c r="C34" s="5">
-        <v>0.15364799400000351</v>
+        <v>0.15371019200000546</v>
       </c>
       <c r="D34" s="5">
-        <v>3.0174339591721555</v>
+        <v>3.0186825069030476</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>62.321043717999999</v>
+        <v>62.320882660000002</v>
       </c>
       <c r="C35" s="5">
-        <v>0.22276549899999765</v>
+        <v>0.22275169099999914</v>
       </c>
       <c r="D35" s="5">
-        <v>4.3907243580167288</v>
+        <v>4.3904574267243701</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>62.302397927000001</v>
+        <v>62.302309786999999</v>
       </c>
       <c r="C36" s="5">
-        <v>-1.8645790999997303E-2</v>
+        <v>-1.8572873000003653E-2</v>
       </c>
       <c r="D36" s="5">
-        <v>-0.35843698467352691</v>
+        <v>-0.3570384649771996</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>62.524872273</v>
+        <v>62.524811419000002</v>
       </c>
       <c r="C37" s="5">
-        <v>0.22247434599999849</v>
+        <v>0.22250163200000372</v>
       </c>
       <c r="D37" s="5">
-        <v>4.3702228181392133</v>
+        <v>4.3707756937041431</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>63.085075387000003</v>
+        <v>63.084990589</v>
       </c>
       <c r="C38" s="5">
-        <v>0.56020311400000367</v>
+        <v>0.56017916999999784</v>
       </c>
       <c r="D38" s="5">
-        <v>11.297589376585204</v>
+        <v>11.297094002943942</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>63.440887359000001</v>
+        <v>63.440943834000002</v>
       </c>
       <c r="C39" s="5">
-        <v>0.35581197199999792</v>
+        <v>0.35595324500000203</v>
       </c>
       <c r="D39" s="5">
-        <v>6.9821866388005915</v>
+        <v>6.9850551488026769</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>63.329421850999999</v>
+        <v>63.329337365999997</v>
       </c>
       <c r="C40" s="5">
-        <v>-0.11146550800000199</v>
+        <v>-0.11160646800000507</v>
       </c>
       <c r="D40" s="5">
-        <v>-2.0881419008960789</v>
+        <v>-2.0907552376995486</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>63.995467843999997</v>
+        <v>63.995396063000001</v>
       </c>
       <c r="C41" s="5">
-        <v>0.66604599299999734</v>
+        <v>0.66605869700000397</v>
       </c>
       <c r="D41" s="5">
-        <v>13.376838104334322</v>
+        <v>13.37712707792984</v>
       </c>
       <c r="E41" s="5">
-        <v>5.3971298865007178</v>
+        <v>5.3972337117279112</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>64.644736709</v>
+        <v>64.644914576999994</v>
       </c>
       <c r="C42" s="5">
-        <v>0.64926886500000336</v>
+        <v>0.64951851399999327</v>
       </c>
       <c r="D42" s="5">
-        <v>12.877512755761455</v>
+        <v>12.882759140339207</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>64.912229257999996</v>
+        <v>64.912467307</v>
       </c>
       <c r="C43" s="5">
-        <v>0.26749254899999642</v>
+        <v>0.26755273000000557</v>
       </c>
       <c r="D43" s="5">
-        <v>5.0800423176145859</v>
+        <v>5.0811970764744974</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>65.416362054000004</v>
+        <v>65.416621930999995</v>
       </c>
       <c r="C44" s="5">
-        <v>0.50413279600000749</v>
+        <v>0.50415462399999456</v>
       </c>
       <c r="D44" s="5">
-        <v>9.7282291223224071</v>
+        <v>9.7286312749724324</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>65.855755424999998</v>
+        <v>65.855632536000002</v>
       </c>
       <c r="C45" s="5">
-        <v>0.4393933709999942</v>
+        <v>0.4390106050000071</v>
       </c>
       <c r="D45" s="5">
-        <v>8.3647839830500956</v>
+        <v>8.3571917521100723</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>66.156012160000003</v>
+        <v>66.155912424999997</v>
       </c>
       <c r="C46" s="5">
-        <v>0.30025673500000494</v>
+        <v>0.30027988899999514</v>
       </c>
       <c r="D46" s="5">
-        <v>5.610473517319714</v>
+        <v>5.6109278047189903</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>65.770048974000005</v>
+        <v>65.769919301000002</v>
       </c>
       <c r="C47" s="5">
-        <v>-0.3859631859999979</v>
+        <v>-0.38599312399999519</v>
       </c>
       <c r="D47" s="5">
-        <v>-6.7806301781387912</v>
+        <v>-6.7811492666711715</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>66.865808373999997</v>
+        <v>66.86573885</v>
       </c>
       <c r="C48" s="5">
-        <v>1.0957593999999915</v>
+        <v>1.095819548999998</v>
       </c>
       <c r="D48" s="5">
-        <v>21.930178493155374</v>
+        <v>21.931541961602051</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>67.411634716999998</v>
+        <v>67.411598251000001</v>
       </c>
       <c r="C49" s="5">
-        <v>0.54582634300000166</v>
+        <v>0.5458594010000013</v>
       </c>
       <c r="D49" s="5">
-        <v>10.247592181546384</v>
+        <v>10.248252093841081</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>67.777933876000006</v>
+        <v>67.777887324999995</v>
       </c>
       <c r="C50" s="5">
-        <v>0.36629915900000753</v>
+        <v>0.36628907399999378</v>
       </c>
       <c r="D50" s="5">
-        <v>6.7189647791636053</v>
+        <v>6.7187779724612318</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>68.176539594999994</v>
+        <v>68.176581415000001</v>
       </c>
       <c r="C51" s="5">
-        <v>0.39860571899998831</v>
+        <v>0.39869409000000644</v>
       </c>
       <c r="D51" s="5">
-        <v>7.2900729437943124</v>
+        <v>7.2917469703728033</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>68.374106933999997</v>
+        <v>68.374056949999996</v>
       </c>
       <c r="C52" s="5">
-        <v>0.19756733900000256</v>
+        <v>0.19747553499999526</v>
       </c>
       <c r="D52" s="5">
-        <v>3.5334181015193034</v>
+        <v>3.5317477757299764</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>68.717559183000006</v>
+        <v>68.717536679000006</v>
       </c>
       <c r="C53" s="5">
-        <v>0.34345224900000915</v>
+        <v>0.34347972900000912</v>
       </c>
       <c r="D53" s="5">
-        <v>6.1971103238487979</v>
+        <v>6.1976245974451949</v>
       </c>
       <c r="E53" s="5">
-        <v>7.3787902457575827</v>
+        <v>7.3788755230943748</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>69.075819115000002</v>
+        <v>69.075923337000006</v>
       </c>
       <c r="C54" s="5">
-        <v>0.35825993199999573</v>
+        <v>0.35838665800000058</v>
       </c>
       <c r="D54" s="5">
-        <v>6.4387635803562882</v>
+        <v>6.4411090357046952</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>69.914318785000006</v>
+        <v>69.914449173999998</v>
       </c>
       <c r="C55" s="5">
-        <v>0.83849967000000447</v>
+        <v>0.83852583699999172</v>
       </c>
       <c r="D55" s="5">
-        <v>15.579561464117253</v>
+        <v>15.580055465607256</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>70.473684883999994</v>
+        <v>70.473808602999995</v>
       </c>
       <c r="C56" s="5">
-        <v>0.55936609899998757</v>
+        <v>0.55935942899999702</v>
       </c>
       <c r="D56" s="5">
-        <v>10.034835201415881</v>
+        <v>10.034690684580871</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>71.417776076999999</v>
+        <v>71.417729906999995</v>
       </c>
       <c r="C57" s="5">
-        <v>0.94409119300000555</v>
+        <v>0.94392130399999985</v>
       </c>
       <c r="D57" s="5">
-        <v>17.314611050638963</v>
+        <v>17.311229607420021</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>71.446878623000003</v>
+        <v>71.446826375000001</v>
       </c>
       <c r="C58" s="5">
-        <v>2.9102546000004281E-2</v>
+        <v>2.9096468000005871E-2</v>
       </c>
       <c r="D58" s="5">
-        <v>0.49009412366052274</v>
+        <v>0.48999185664275746</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>71.640265842000005</v>
+        <v>71.640167005999999</v>
       </c>
       <c r="C59" s="5">
-        <v>0.19338721900000166</v>
+        <v>0.1933406309999981</v>
       </c>
       <c r="D59" s="5">
-        <v>3.2968657958795999</v>
+        <v>3.2960621518886457</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>71.787545027999997</v>
+        <v>71.787500476000005</v>
       </c>
       <c r="C60" s="5">
-        <v>0.14727918599999157</v>
+        <v>0.14733347000000663</v>
       </c>
       <c r="D60" s="5">
-        <v>2.495065020340026</v>
+        <v>2.4959985581489263</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>72.371237273999995</v>
+        <v>72.371226355000005</v>
       </c>
       <c r="C61" s="5">
-        <v>0.58369224599999825</v>
+        <v>0.58372587899999928</v>
       </c>
       <c r="D61" s="5">
-        <v>10.205368075983534</v>
+        <v>10.205989284728778</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>72.959479451999997</v>
+        <v>72.959465034000004</v>
       </c>
       <c r="C62" s="5">
-        <v>0.58824217800000156</v>
+        <v>0.58823867899999982</v>
       </c>
       <c r="D62" s="5">
-        <v>10.201815987292552</v>
+        <v>10.20175417507545</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>73.630513162</v>
+        <v>73.630537094999994</v>
       </c>
       <c r="C63" s="5">
-        <v>0.67103371000000323</v>
+        <v>0.67107206099998962</v>
       </c>
       <c r="D63" s="5">
-        <v>11.612595161784833</v>
+        <v>11.613295187081118</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>74.413821788000007</v>
+        <v>74.413806221000002</v>
       </c>
       <c r="C64" s="5">
-        <v>0.78330862600000728</v>
+        <v>0.78326912600000753</v>
       </c>
       <c r="D64" s="5">
-        <v>13.540131025606762</v>
+        <v>13.539403140075512</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>75.107413933000004</v>
+        <v>75.107430745000002</v>
       </c>
       <c r="C65" s="5">
-        <v>0.69359214499999666</v>
+        <v>0.69362452400000052</v>
       </c>
       <c r="D65" s="5">
-        <v>11.776469261154144</v>
+        <v>11.777050099371911</v>
       </c>
       <c r="E65" s="5">
-        <v>9.2987219365334717</v>
+        <v>9.2987821956556527</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>75.628970796000004</v>
+        <v>75.629005828000004</v>
       </c>
       <c r="C66" s="5">
-        <v>0.5215568630000007</v>
+        <v>0.52157508300000188</v>
       </c>
       <c r="D66" s="5">
-        <v>8.6587183345381078</v>
+        <v>8.6590304496362958</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>76.239036440000007</v>
+        <v>76.239080724000004</v>
       </c>
       <c r="C67" s="5">
-        <v>0.61006564400000229</v>
+        <v>0.61007489600000042</v>
       </c>
       <c r="D67" s="5">
-        <v>10.121090016678981</v>
+        <v>10.121245483749375</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>76.410762653999996</v>
+        <v>76.410796861999998</v>
       </c>
       <c r="C68" s="5">
-        <v>0.17172621399998889</v>
+        <v>0.17171613799999363</v>
       </c>
       <c r="D68" s="5">
-        <v>2.7367037530860339</v>
+        <v>2.736539573888086</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>76.974432296000003</v>
+        <v>76.974429950000001</v>
       </c>
       <c r="C69" s="5">
-        <v>0.5636696420000078</v>
+        <v>0.56363308800000311</v>
       </c>
       <c r="D69" s="5">
-        <v>9.2203394949643922</v>
+        <v>9.2197127950276467</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>77.311405488000005</v>
+        <v>77.311389070999994</v>
       </c>
       <c r="C70" s="5">
-        <v>0.33697319200000209</v>
+        <v>0.33695912099999248</v>
       </c>
       <c r="D70" s="5">
-        <v>5.381624412183017</v>
+        <v>5.3813944216238863</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>78.993183591000005</v>
+        <v>78.993122004</v>
       </c>
       <c r="C71" s="5">
-        <v>1.6817781029999992</v>
+        <v>1.6817329330000064</v>
       </c>
       <c r="D71" s="5">
-        <v>29.465061610755484</v>
+        <v>29.464180266118589</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>80.527004653000006</v>
+        <v>80.526985742999997</v>
       </c>
       <c r="C72" s="5">
-        <v>1.5338210620000012</v>
+        <v>1.5338637389999974</v>
       </c>
       <c r="D72" s="5">
-        <v>25.957239628875129</v>
+        <v>25.958063122520802</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>81.548889238000001</v>
+        <v>81.548886538000005</v>
       </c>
       <c r="C73" s="5">
-        <v>1.0218845849999951</v>
+        <v>1.0219007950000076</v>
       </c>
       <c r="D73" s="5">
-        <v>16.337053298460379</v>
+        <v>16.337334907683875</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>83.051090415999994</v>
+        <v>83.051095325999995</v>
       </c>
       <c r="C74" s="5">
-        <v>1.5022011779999929</v>
+        <v>1.5022087879999901</v>
       </c>
       <c r="D74" s="5">
-        <v>24.487993446291068</v>
+        <v>24.488131223514699</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>83.299297363999997</v>
+        <v>83.299307208000002</v>
       </c>
       <c r="C75" s="5">
-        <v>0.24820694800000354</v>
+        <v>0.24821188200000677</v>
       </c>
       <c r="D75" s="5">
-        <v>3.6458674957911663</v>
+        <v>3.6459409467742621</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>83.904218944999997</v>
+        <v>83.904218377000007</v>
       </c>
       <c r="C76" s="5">
-        <v>0.60492158099999926</v>
+        <v>0.60491116900000463</v>
       </c>
       <c r="D76" s="5">
-        <v>9.07105904985659</v>
+        <v>9.070895514220755</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>84.310587431000002</v>
+        <v>84.310597080999997</v>
       </c>
       <c r="C77" s="5">
-        <v>0.40636848600000519</v>
+        <v>0.40637870399999088</v>
       </c>
       <c r="D77" s="5">
-        <v>5.9692341130664683</v>
+        <v>5.9693882696315814</v>
       </c>
       <c r="E77" s="5">
-        <v>12.25334892532679</v>
+        <v>12.253336646870538</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>84.783274517999999</v>
+        <v>84.78328612</v>
       </c>
       <c r="C78" s="5">
-        <v>0.47268708699999706</v>
+        <v>0.47268903900000225</v>
       </c>
       <c r="D78" s="5">
-        <v>6.9391797771102715</v>
+        <v>6.93920850347165</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>85.009380737000001</v>
+        <v>85.009393656</v>
       </c>
       <c r="C79" s="5">
-        <v>0.22610621900000183</v>
+        <v>0.22610753600000066</v>
       </c>
       <c r="D79" s="5">
-        <v>3.2476078960634203</v>
+        <v>3.2476266397598375</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>85.429518277</v>
+        <v>85.429529312</v>
       </c>
       <c r="C80" s="5">
-        <v>0.42013753999999892</v>
+        <v>0.42013565599999936</v>
       </c>
       <c r="D80" s="5">
-        <v>6.0945950156767514</v>
+        <v>6.0945659873704594</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>85.846633453999999</v>
+        <v>85.846629484999994</v>
       </c>
       <c r="C81" s="5">
-        <v>0.41711517699999945</v>
+        <v>0.41710017299999436</v>
       </c>
       <c r="D81" s="5">
-        <v>6.0190074271301297</v>
+        <v>6.0187842729417795</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>86.523071763000004</v>
+        <v>86.523067663000006</v>
       </c>
       <c r="C82" s="5">
-        <v>0.67643830900000523</v>
+        <v>0.67643817800001216</v>
       </c>
       <c r="D82" s="5">
-        <v>9.8762756492167156</v>
+        <v>9.8762741295063794</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>87.237450428000002</v>
+        <v>87.237416304000007</v>
       </c>
       <c r="C83" s="5">
-        <v>0.71437866499999814</v>
+        <v>0.71434864100000084</v>
       </c>
       <c r="D83" s="5">
-        <v>10.370350308063436</v>
+        <v>10.36989499667258</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>86.566448148000006</v>
+        <v>86.566444107999999</v>
       </c>
       <c r="C84" s="5">
-        <v>-0.67100227999999618</v>
+        <v>-0.67097219600000813</v>
       </c>
       <c r="D84" s="5">
-        <v>-8.8493838024915839</v>
+        <v>-8.8490069927180564</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>87.310300400000003</v>
+        <v>87.310303704999995</v>
       </c>
       <c r="C85" s="5">
-        <v>0.74385225199999638</v>
+        <v>0.7438595969999966</v>
       </c>
       <c r="D85" s="5">
-        <v>10.812972808643661</v>
+        <v>10.813085203435602</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>87.160359600000007</v>
+        <v>87.160364156</v>
       </c>
       <c r="C86" s="5">
-        <v>-0.14994079999999599</v>
+        <v>-0.14993954899999551</v>
       </c>
       <c r="D86" s="5">
-        <v>-2.0414448503977556</v>
+        <v>-2.0414279020304238</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>87.471382813000005</v>
+        <v>87.471388962000006</v>
       </c>
       <c r="C87" s="5">
-        <v>0.31102321299999858</v>
+        <v>0.31102480600000604</v>
       </c>
       <c r="D87" s="5">
-        <v>4.3671313300138959</v>
+        <v>4.3671539056378217</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>87.803420334999998</v>
+        <v>87.803424867000004</v>
       </c>
       <c r="C88" s="5">
-        <v>0.33203752199999315</v>
+        <v>0.33203590499999791</v>
       </c>
       <c r="D88" s="5">
-        <v>4.6514621577939064</v>
+        <v>4.6514386966456378</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>88.274318188999999</v>
+        <v>88.274320700999994</v>
       </c>
       <c r="C89" s="5">
-        <v>0.47089785400000039</v>
+        <v>0.47089583399998958</v>
       </c>
       <c r="D89" s="5">
-        <v>6.6289800296280621</v>
+        <v>6.6289503971575847</v>
       </c>
       <c r="E89" s="5">
-        <v>4.701344017136555</v>
+        <v>4.7013350127172115</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>88.237783774999997</v>
+        <v>88.237785673000005</v>
       </c>
       <c r="C90" s="5">
-        <v>-3.6534414000001902E-2</v>
+        <v>-3.6535027999988756E-2</v>
       </c>
       <c r="D90" s="5">
-        <v>-0.49551941131105171</v>
+        <v>-0.49552770602920848</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>88.739480415000003</v>
+        <v>88.739482504999998</v>
       </c>
       <c r="C91" s="5">
-        <v>0.5016966400000058</v>
+        <v>0.50169683199999326</v>
       </c>
       <c r="D91" s="5">
-        <v>7.0403397579301696</v>
+        <v>7.0403423808820031</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>89.022151632999993</v>
+        <v>89.022153998999997</v>
       </c>
       <c r="C92" s="5">
-        <v>0.28267121799999018</v>
+        <v>0.2826714939999988</v>
       </c>
       <c r="D92" s="5">
-        <v>3.8901715801837211</v>
+        <v>3.8901753521040083</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>89.174935884999996</v>
+        <v>89.174933218999996</v>
       </c>
       <c r="C93" s="5">
-        <v>0.15278425200000356</v>
+        <v>0.15277921999999933</v>
       </c>
       <c r="D93" s="5">
-        <v>2.0790518224922616</v>
+        <v>2.0789826448312398</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>89.413160360999996</v>
+        <v>89.413161173000006</v>
       </c>
       <c r="C94" s="5">
-        <v>0.23822447599999919</v>
+        <v>0.23822795400000985</v>
       </c>
       <c r="D94" s="5">
-        <v>3.2532374049725421</v>
+        <v>3.2532856999065052</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>90.084908588999994</v>
+        <v>90.084891718999998</v>
       </c>
       <c r="C95" s="5">
-        <v>0.67174822799999845</v>
+        <v>0.67173054599999205</v>
       </c>
       <c r="D95" s="5">
-        <v>9.3974401375078962</v>
+        <v>9.397182376580183</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>90.806931047999996</v>
+        <v>90.806930068</v>
       </c>
       <c r="C96" s="5">
-        <v>0.7220224590000015</v>
+        <v>0.72203834900000174</v>
       </c>
       <c r="D96" s="5">
-        <v>10.053402325853789</v>
+        <v>10.053635387062766</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>91.269836201000004</v>
+        <v>91.269839333999997</v>
       </c>
       <c r="C97" s="5">
-        <v>0.46290515300000834</v>
+        <v>0.46290926599999693</v>
       </c>
       <c r="D97" s="5">
-        <v>6.291680557800361</v>
+        <v>6.2917381069951928</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>92.324459535000003</v>
+        <v>92.324462198999996</v>
       </c>
       <c r="C98" s="5">
-        <v>1.0546233339999986</v>
+        <v>1.0546228649999989</v>
       </c>
       <c r="D98" s="5">
-        <v>14.782065178358671</v>
+        <v>14.782057641274049</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>92.573671970000007</v>
+        <v>92.573675054999995</v>
       </c>
       <c r="C99" s="5">
-        <v>0.24921243500000401</v>
+        <v>0.24921285599999976</v>
       </c>
       <c r="D99" s="5">
-        <v>3.2876980588506299</v>
+        <v>3.287703599265912</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>93.196017710000007</v>
+        <v>93.196019444000001</v>
       </c>
       <c r="C100" s="5">
-        <v>0.62234574000000009</v>
+        <v>0.62234438900000555</v>
       </c>
       <c r="D100" s="5">
-        <v>8.3723214435223792</v>
+        <v>8.3723023021145195</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>93.503009402999993</v>
+        <v>93.503010377999999</v>
       </c>
       <c r="C101" s="5">
-        <v>0.3069916929999863</v>
+        <v>0.30699093399999811</v>
       </c>
       <c r="D101" s="5">
-        <v>4.0252585895294013</v>
+        <v>4.0252483803166372</v>
       </c>
       <c r="E101" s="5">
-        <v>5.923230358806153</v>
+        <v>5.9232284490870812</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>94.280853755999999</v>
+        <v>94.280855282000005</v>
       </c>
       <c r="C102" s="5">
-        <v>0.77784435300000609</v>
+        <v>0.7778449040000055</v>
       </c>
       <c r="D102" s="5">
-        <v>10.452363216270699</v>
+        <v>10.452370848367142</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>94.803070997999995</v>
+        <v>94.803072142999994</v>
       </c>
       <c r="C103" s="5">
-        <v>0.52221724199999642</v>
+        <v>0.52221686099998976</v>
       </c>
       <c r="D103" s="5">
-        <v>6.8530175099939639</v>
+        <v>6.8530122425485507</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>95.428332210999997</v>
+        <v>95.428333104999993</v>
       </c>
       <c r="C104" s="5">
-        <v>0.6252612130000017</v>
+        <v>0.6252609619999987</v>
       </c>
       <c r="D104" s="5">
-        <v>8.2079414468074994</v>
+        <v>8.2079379286892582</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>95.800134618000001</v>
+        <v>95.800135050999998</v>
       </c>
       <c r="C105" s="5">
-        <v>0.37180240700000411</v>
+        <v>0.37180194600000505</v>
       </c>
       <c r="D105" s="5">
-        <v>4.7768714847193916</v>
+        <v>4.7768653886416157</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>96.238760743</v>
+        <v>96.238761642</v>
       </c>
       <c r="C106" s="5">
-        <v>0.43862612499999898</v>
+        <v>0.43862659100000201</v>
       </c>
       <c r="D106" s="5">
-        <v>5.6347555952527717</v>
+        <v>5.6347617070989342</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>96.054965280000005</v>
+        <v>96.054953022999996</v>
       </c>
       <c r="C107" s="5">
-        <v>-0.18379546299999561</v>
+        <v>-0.18380861900000411</v>
       </c>
       <c r="D107" s="5">
-        <v>-2.2678240263953375</v>
+        <v>-2.2679846339050624</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>96.166605031000003</v>
+        <v>96.166604238000005</v>
       </c>
       <c r="C108" s="5">
-        <v>0.11163975099999845</v>
+        <v>0.11165121500000907</v>
       </c>
       <c r="D108" s="5">
-        <v>1.4036484005453431</v>
+        <v>1.4037936405985718</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>96.445245161000003</v>
+        <v>96.445247105000007</v>
       </c>
       <c r="C109" s="5">
-        <v>0.27864012999999943</v>
+        <v>0.27864286700000207</v>
       </c>
       <c r="D109" s="5">
-        <v>3.5329154210950175</v>
+        <v>3.5329507083742051</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>96.891959491999998</v>
+        <v>96.891961343000006</v>
       </c>
       <c r="C110" s="5">
-        <v>0.44671433099999547</v>
+        <v>0.44671423799999843</v>
       </c>
       <c r="D110" s="5">
-        <v>5.7019527421097838</v>
+        <v>5.7019514067614852</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>97.466225300999994</v>
+        <v>97.466227472</v>
       </c>
       <c r="C111" s="5">
-        <v>0.57426580899999635</v>
+        <v>0.57426612899999441</v>
       </c>
       <c r="D111" s="5">
-        <v>7.3487262592580427</v>
+        <v>7.3487303436154283</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>97.811596856999998</v>
+        <v>97.811597871000004</v>
       </c>
       <c r="C112" s="5">
-        <v>0.34537155600000347</v>
+        <v>0.34537039900000366</v>
       </c>
       <c r="D112" s="5">
-        <v>4.3360587253309157</v>
+        <v>4.3360438167354021</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>98.624262583000004</v>
+        <v>98.624262861999995</v>
       </c>
       <c r="C113" s="5">
-        <v>0.81266572600000586</v>
+        <v>0.81266499099999123</v>
       </c>
       <c r="D113" s="5">
-        <v>10.438636899392373</v>
+        <v>10.438626909621229</v>
       </c>
       <c r="E113" s="5">
-        <v>5.4770998417038141</v>
+        <v>5.4770990402304376</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>100.03787774</v>
+        <v>100.03787871</v>
       </c>
       <c r="C114" s="5">
-        <v>1.4136151569999953</v>
+        <v>1.4136158480000063</v>
       </c>
       <c r="D114" s="5">
-        <v>18.622865146783596</v>
+        <v>18.622874922364741</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>101.59333284</v>
+        <v>101.59333337</v>
       </c>
       <c r="C115" s="5">
-        <v>1.5554551000000032</v>
+        <v>1.5554546599999952</v>
       </c>
       <c r="D115" s="5">
-        <v>20.339681365025129</v>
+        <v>20.339674896359085</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>102.08979960000001</v>
+        <v>102.08979998</v>
       </c>
       <c r="C116" s="5">
-        <v>0.49646676000000411</v>
+        <v>0.49646660999999881</v>
       </c>
       <c r="D116" s="5">
-        <v>6.0243749884459463</v>
+        <v>6.0243730867956424</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>102.58900892</v>
+        <v>102.5890089</v>
       </c>
       <c r="C117" s="5">
-        <v>0.49920931999999141</v>
+        <v>0.49920892000000094</v>
       </c>
       <c r="D117" s="5">
-        <v>6.0282993068228041</v>
+        <v>6.0282943228580299</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>103.01629568</v>
+        <v>103.01629738</v>
       </c>
       <c r="C118" s="5">
-        <v>0.42728676000000121</v>
+        <v>0.42728848000000141</v>
       </c>
       <c r="D118" s="5">
-        <v>5.1141395255398736</v>
+        <v>5.1141605868785245</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>103.93316344</v>
+        <v>103.93315651</v>
       </c>
       <c r="C119" s="5">
-        <v>0.91686776000000236</v>
+        <v>0.91685913000000596</v>
       </c>
       <c r="D119" s="5">
-        <v>11.218902221199878</v>
+        <v>11.218791207380274</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>104.80098187</v>
+        <v>104.80098119</v>
       </c>
       <c r="C120" s="5">
-        <v>0.86781842999999981</v>
+        <v>0.86782467999999824</v>
       </c>
       <c r="D120" s="5">
-        <v>10.492923277300093</v>
+        <v>10.493003082804542</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>105.10856398</v>
+        <v>105.1085647</v>
       </c>
       <c r="C121" s="5">
-        <v>0.30758210999999847</v>
+        <v>0.30758351000000062</v>
       </c>
       <c r="D121" s="5">
-        <v>3.5793100659272659</v>
+        <v>3.5793266451011663</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>105.18839251</v>
+        <v>105.18839384</v>
       </c>
       <c r="C122" s="5">
-        <v>7.9828530000000342E-2</v>
+        <v>7.9829140000001075E-2</v>
       </c>
       <c r="D122" s="5">
-        <v>0.91520040280290704</v>
+        <v>0.91520741913868608</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>106.1255792</v>
+        <v>106.12558047</v>
       </c>
       <c r="C123" s="5">
-        <v>0.93718669000000432</v>
+        <v>0.93718662999999935</v>
       </c>
       <c r="D123" s="5">
-        <v>11.231312750891975</v>
+        <v>11.231311847214066</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>106.68297462</v>
+        <v>106.68297468999999</v>
       </c>
       <c r="C124" s="5">
-        <v>0.55739541999999176</v>
+        <v>0.55739421999999195</v>
       </c>
       <c r="D124" s="5">
-        <v>6.4879622276449833</v>
+        <v>6.4879477740712677</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>107.26082357999999</v>
+        <v>107.26082319</v>
       </c>
       <c r="C125" s="5">
-        <v>0.57784895999999719</v>
+        <v>0.57784850000000176</v>
       </c>
       <c r="D125" s="5">
-        <v>6.6969804517723386</v>
+        <v>6.6969749562639125</v>
       </c>
       <c r="E125" s="5">
-        <v>8.7570348013823249</v>
+        <v>8.7570340982773267</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>107.28443559999999</v>
+        <v>107.28443627</v>
       </c>
       <c r="C126" s="5">
-        <v>2.3612020000001621E-2</v>
+        <v>2.3613080000004061E-2</v>
       </c>
       <c r="D126" s="5">
-        <v>0.26448384564550231</v>
+        <v>0.26449573430029627</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>108.59327189</v>
+        <v>108.59327224</v>
       </c>
       <c r="C127" s="5">
-        <v>1.3088362900000021</v>
+        <v>1.3088359700000041</v>
       </c>
       <c r="D127" s="5">
-        <v>15.66297864273356</v>
+        <v>15.662974448268429</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>108.65587727</v>
+        <v>108.65587762</v>
       </c>
       <c r="C128" s="5">
-        <v>6.2605380000007926E-2</v>
+        <v>6.2605379999993716E-2</v>
       </c>
       <c r="D128" s="5">
-        <v>0.69401285584083094</v>
+        <v>0.69401285359695919</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>108.89067093</v>
+        <v>108.89067086</v>
       </c>
       <c r="C129" s="5">
-        <v>0.23479365999999402</v>
+        <v>0.2347932400000019</v>
       </c>
       <c r="D129" s="5">
-        <v>2.6241123633111707</v>
+        <v>2.6241076048052037</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>109.64206655</v>
+        <v>109.64206703000001</v>
       </c>
       <c r="C130" s="5">
-        <v>0.75139561999999671</v>
+        <v>0.75139617000000669</v>
       </c>
       <c r="D130" s="5">
-        <v>8.6021608448401565</v>
+        <v>8.6021673879837159</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>110.33921349000001</v>
+        <v>110.33921259</v>
       </c>
       <c r="C131" s="5">
-        <v>0.69714694000001032</v>
+        <v>0.69714555999999561</v>
       </c>
       <c r="D131" s="5">
-        <v>7.9026364297372753</v>
+        <v>7.9026201996106549</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>111.08858346</v>
+        <v>111.08858274000001</v>
       </c>
       <c r="C132" s="5">
-        <v>0.74936996999998939</v>
+        <v>0.74937015000000429</v>
       </c>
       <c r="D132" s="5">
-        <v>8.4612336536604928</v>
+        <v>8.4612358341881855</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>112.13835951999999</v>
+        <v>112.13835883</v>
       </c>
       <c r="C133" s="5">
-        <v>1.0497760599999992</v>
+        <v>1.0497760899999946</v>
       </c>
       <c r="D133" s="5">
-        <v>11.94823086467065</v>
+        <v>11.94823130556899</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>112.23777131</v>
+        <v>112.23777176999999</v>
       </c>
       <c r="C134" s="5">
-        <v>9.9411790000004885E-2</v>
+        <v>9.9412939999993455E-2</v>
       </c>
       <c r="D134" s="5">
-        <v>1.0690144374821742</v>
+        <v>1.0690268708574591</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>112.93979241</v>
+        <v>112.93979287000001</v>
       </c>
       <c r="C135" s="5">
-        <v>0.70202109999999607</v>
+        <v>0.70202110000001028</v>
       </c>
       <c r="D135" s="5">
-        <v>7.7693861527451169</v>
+        <v>7.7693861197994041</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>113.74175815</v>
+        <v>113.74175735999999</v>
       </c>
       <c r="C136" s="5">
-        <v>0.80196573999999998</v>
+        <v>0.80196448999998893</v>
       </c>
       <c r="D136" s="5">
-        <v>8.8617778414989967</v>
+        <v>8.8617634475456555</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>114.010633</v>
+        <v>114.01063241</v>
       </c>
       <c r="C137" s="5">
-        <v>0.26887485000000311</v>
+        <v>0.26887505000000544</v>
       </c>
       <c r="D137" s="5">
-        <v>2.8738607794645876</v>
+        <v>2.8738629652489855</v>
       </c>
       <c r="E137" s="5">
-        <v>6.2928935232029914</v>
+        <v>6.2928933596225534</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>114.97563026</v>
+        <v>114.97563083999999</v>
       </c>
       <c r="C138" s="5">
-        <v>0.96499726000000408</v>
+        <v>0.9649984299999943</v>
       </c>
       <c r="D138" s="5">
-        <v>10.643346736576298</v>
+        <v>10.643360305217442</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>114.71616124000001</v>
+        <v>114.71616147</v>
       </c>
       <c r="C139" s="5">
-        <v>-0.25946901999999739</v>
+        <v>-0.25946936999999082</v>
       </c>
       <c r="D139" s="5">
-        <v>-2.6747155611098528</v>
+        <v>-2.674719111067525</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>114.80571365</v>
+        <v>114.80571406</v>
       </c>
       <c r="C140" s="5">
-        <v>8.955240999999603E-2</v>
+        <v>8.9552589999996712E-2</v>
       </c>
       <c r="D140" s="5">
-        <v>0.94080458784866483</v>
+        <v>0.94080648509442533</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>114.62060609</v>
+        <v>114.62060765</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.18510756000000583</v>
+        <v>-0.18510641000000305</v>
       </c>
       <c r="D141" s="5">
-        <v>-1.9177598708708055</v>
+        <v>-1.917748055254842</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>114.59117822</v>
+        <v>114.59117852999999</v>
       </c>
       <c r="C142" s="5">
-        <v>-2.942786999999214E-2</v>
+        <v>-2.9429120000003195E-2</v>
       </c>
       <c r="D142" s="5">
-        <v>-0.30765516342043941</v>
+        <v>-0.30766820897898395</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>114.14002886</v>
+        <v>114.14002871</v>
       </c>
       <c r="C143" s="5">
-        <v>-0.45114936000000228</v>
+        <v>-0.4511498199999977</v>
       </c>
       <c r="D143" s="5">
-        <v>-4.6234699209463104</v>
+        <v>-4.6234745212743178</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>113.34228019</v>
+        <v>113.34228022000001</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.79774867000000427</v>
+        <v>-0.79774848999998937</v>
       </c>
       <c r="D144" s="5">
-        <v>-8.0720429568027718</v>
+        <v>-8.0720412151058181</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>112.49734048000001</v>
+        <v>112.49733958</v>
       </c>
       <c r="C145" s="5">
-        <v>-0.84493970999999135</v>
+        <v>-0.84494064000000435</v>
       </c>
       <c r="D145" s="5">
-        <v>-8.5878925712717713</v>
+        <v>-8.5879016373862864</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>112.45217999</v>
+        <v>112.45217943</v>
       </c>
       <c r="C146" s="5">
-        <v>-4.5160490000000664E-2</v>
+        <v>-4.5160150000000954E-2</v>
       </c>
       <c r="D146" s="5">
-        <v>-0.48066110724291899</v>
+        <v>-0.48065750031025534</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>112.16246706</v>
+        <v>112.16246636</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.28971293000000742</v>
+        <v>-0.28971307000000479</v>
       </c>
       <c r="D147" s="5">
-        <v>-3.0481523725776061</v>
+        <v>-3.0481538397137964</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>111.07845053</v>
+        <v>111.07844926999999</v>
       </c>
       <c r="C148" s="5">
-        <v>-1.0840165299999995</v>
+        <v>-1.0840170900000032</v>
       </c>
       <c r="D148" s="5">
-        <v>-11.000592078942727</v>
+        <v>-11.000597528256117</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>111.19921812</v>
+        <v>111.19921763000001</v>
       </c>
       <c r="C149" s="5">
-        <v>0.12076758999999981</v>
+        <v>0.12076836000001379</v>
       </c>
       <c r="D149" s="5">
-        <v>1.312503443324875</v>
+        <v>1.312511876774991</v>
       </c>
       <c r="E149" s="5">
-        <v>-2.465923402074266</v>
+        <v>-2.4659233271241865</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>110.72327814000001</v>
+        <v>110.72327869</v>
       </c>
       <c r="C150" s="5">
-        <v>-0.4759399799999926</v>
+        <v>-0.47593894000000603</v>
       </c>
       <c r="D150" s="5">
-        <v>-5.01688234257891</v>
+        <v>-5.0168716582949529</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>110.41552425</v>
+        <v>110.4155244</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.30775389000000075</v>
+        <v>-0.30775429000000543</v>
       </c>
       <c r="D151" s="5">
-        <v>-3.2848650161549697</v>
+        <v>-3.2848692045011285</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>110.07096559999999</v>
+        <v>110.07096609</v>
       </c>
       <c r="C152" s="5">
-        <v>-0.3445586500000104</v>
+        <v>-0.34455830999999648</v>
       </c>
       <c r="D152" s="5">
-        <v>-3.681069760961031</v>
+        <v>-3.6810661857922367</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>110.37426768</v>
+        <v>110.37427197</v>
       </c>
       <c r="C153" s="5">
-        <v>0.3033020800000088</v>
+        <v>0.30330587999999636</v>
       </c>
       <c r="D153" s="5">
-        <v>3.3571927388487799</v>
+        <v>3.3572354246513836</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>110.18949225</v>
+        <v>110.18949198999999</v>
       </c>
       <c r="C154" s="5">
-        <v>-0.18477543000000196</v>
+        <v>-0.18477998000000184</v>
       </c>
       <c r="D154" s="5">
-        <v>-1.9905028506725264</v>
+        <v>-1.9905513386943241</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>109.79757730999999</v>
+        <v>109.79757746</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.3919149400000066</v>
+        <v>-0.39191452999999399</v>
       </c>
       <c r="D155" s="5">
-        <v>-4.1855728073469267</v>
+        <v>-4.1855685236115932</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>109.02280395</v>
+        <v>109.02280485</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.77477335999999752</v>
+        <v>-0.77477260999999942</v>
       </c>
       <c r="D156" s="5">
-        <v>-8.1466332698843065</v>
+        <v>-8.1466256765463374</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>108.68397272</v>
+        <v>108.68397272999999</v>
       </c>
       <c r="C157" s="5">
-        <v>-0.33883122999999671</v>
+        <v>-0.3388321200000064</v>
       </c>
       <c r="D157" s="5">
-        <v>-3.6663782537991296</v>
+        <v>-3.6663876904212578</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>108.30255151</v>
+        <v>108.3025466</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.38142120999999918</v>
+        <v>-0.38142612999999415</v>
       </c>
       <c r="D158" s="5">
-        <v>-4.1309988348719902</v>
+        <v>-4.1310510964665532</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>107.77446252999999</v>
+        <v>107.77445953</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.52808898000000681</v>
+        <v>-0.52808706999999799</v>
       </c>
       <c r="D159" s="5">
-        <v>-5.6968654449169982</v>
+        <v>-5.6968456411982888</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>107.95739727</v>
+        <v>107.95739657</v>
       </c>
       <c r="C160" s="5">
-        <v>0.18293474000000742</v>
+        <v>0.18293703999999877</v>
       </c>
       <c r="D160" s="5">
-        <v>2.0559851820943331</v>
+        <v>2.0560113311299144</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>108.39454209</v>
+        <v>108.39454224000001</v>
       </c>
       <c r="C161" s="5">
-        <v>0.43714482000000032</v>
+        <v>0.4371456700000067</v>
       </c>
       <c r="D161" s="5">
-        <v>4.9687710369814564</v>
+        <v>4.968780947553264</v>
       </c>
       <c r="E161" s="5">
-        <v>-2.5222084088517116</v>
+        <v>-2.5222078444222196</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>107.09038498</v>
+        <v>107.09038592</v>
       </c>
       <c r="C162" s="5">
-        <v>-1.3041571100000056</v>
+        <v>-1.3041563200000041</v>
       </c>
       <c r="D162" s="5">
-        <v>-13.519781689748811</v>
+        <v>-13.519774016740627</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>106.82350434</v>
+        <v>106.82350538</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.26688063999999656</v>
+        <v>-0.2668805400000025</v>
       </c>
       <c r="D163" s="5">
-        <v>-2.9498764277573031</v>
+        <v>-2.9498753120074772</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>106.41786609</v>
+        <v>106.41786771</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.40563824999999554</v>
+        <v>-0.40563767000000439</v>
       </c>
       <c r="D164" s="5">
-        <v>-4.4627572931002835</v>
+        <v>-4.4627510021761907</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>106.60849303000001</v>
+        <v>106.60850074</v>
       </c>
       <c r="C165" s="5">
-        <v>0.19062694000000135</v>
+        <v>0.19063303000000076</v>
       </c>
       <c r="D165" s="5">
-        <v>2.1708718409893413</v>
+        <v>2.1709418456523855</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>106.67152086</v>
+        <v>106.67152145</v>
       </c>
       <c r="C166" s="5">
-        <v>6.3027829999995788E-2</v>
+        <v>6.3020710000003533E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>0.71176143819782212</v>
+        <v>0.71168072014087258</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>106.95468175000001</v>
+        <v>106.95468296</v>
       </c>
       <c r="C167" s="5">
-        <v>0.28316089000000488</v>
+        <v>0.28316150999999934</v>
       </c>
       <c r="D167" s="5">
-        <v>3.232335508616746</v>
+        <v>3.2323426715425541</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>107.82717262</v>
+        <v>107.82717429</v>
       </c>
       <c r="C168" s="5">
-        <v>0.87249086999999292</v>
+        <v>0.87249133000000256</v>
       </c>
       <c r="D168" s="5">
-        <v>10.240459076167085</v>
+        <v>10.240464598611831</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>108.29322915</v>
+        <v>108.2932283</v>
       </c>
       <c r="C169" s="5">
-        <v>0.46605653000000302</v>
+        <v>0.46605400999999347</v>
       </c>
       <c r="D169" s="5">
-        <v>5.3118002424409339</v>
+        <v>5.3117707507513101</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>108.80275961</v>
+        <v>108.80274645999999</v>
       </c>
       <c r="C170" s="5">
-        <v>0.50953045999999347</v>
+        <v>0.50951815999999894</v>
       </c>
       <c r="D170" s="5">
-        <v>5.7945464227532106</v>
+        <v>5.7944029503981698</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>109.18932316</v>
+        <v>109.18931299</v>
       </c>
       <c r="C171" s="5">
-        <v>0.38656355000000531</v>
+        <v>0.38656653000001029</v>
       </c>
       <c r="D171" s="5">
-        <v>4.3477667001651676</v>
+        <v>4.347801410328489</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>109.35348928000001</v>
+        <v>109.35348488</v>
       </c>
       <c r="C172" s="5">
-        <v>0.16416612000000441</v>
+        <v>0.16417188999999155</v>
       </c>
       <c r="D172" s="5">
-        <v>1.8191940995413658</v>
+        <v>1.8192587398764948</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>109.5753411</v>
+        <v>109.57534146</v>
       </c>
       <c r="C173" s="5">
-        <v>0.2218518199999977</v>
+        <v>0.22185658000000785</v>
       </c>
       <c r="D173" s="5">
-        <v>2.4618594162598262</v>
+        <v>2.4619129282867247</v>
       </c>
       <c r="E173" s="5">
-        <v>1.089352828318213</v>
+        <v>1.0893530205474233</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>109.77231241</v>
+        <v>109.77231859</v>
       </c>
       <c r="C174" s="5">
-        <v>0.19697130999999501</v>
+        <v>0.19697712999999339</v>
       </c>
       <c r="D174" s="5">
-        <v>2.1785605442944833</v>
+        <v>2.1786255457422632</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>110.19623310999999</v>
+        <v>110.19624268</v>
       </c>
       <c r="C175" s="5">
-        <v>0.42392069999999649</v>
+        <v>0.42392408999999986</v>
       </c>
       <c r="D175" s="5">
-        <v>4.7338898447767397</v>
+        <v>4.7339282361082535</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>110.48601625000001</v>
+        <v>110.48602597999999</v>
       </c>
       <c r="C176" s="5">
-        <v>0.28978314000001149</v>
+        <v>0.2897832999999963</v>
       </c>
       <c r="D176" s="5">
-        <v>3.2016847636431756</v>
+        <v>3.2016862749732811</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>109.79898434</v>
+        <v>109.79899847999999</v>
       </c>
       <c r="C177" s="5">
-        <v>-0.68703191000000174</v>
+        <v>-0.68702749999999924</v>
       </c>
       <c r="D177" s="5">
-        <v>-7.2119393083234007</v>
+        <v>-7.2118939735399401</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>110.11409936</v>
+        <v>110.11410151</v>
       </c>
       <c r="C178" s="5">
-        <v>0.31511501999999325</v>
+        <v>0.31510303000000306</v>
       </c>
       <c r="D178" s="5">
-        <v>3.4987960253096251</v>
+        <v>3.498660331545822</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>110.03783144000001</v>
+        <v>110.03783222</v>
       </c>
       <c r="C179" s="5">
-        <v>-7.6267919999992273E-2</v>
+        <v>-7.6269289999999046E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>-0.82799261962670512</v>
+        <v>-0.8280074201318266</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>110.94713575999999</v>
+        <v>110.94713599000001</v>
       </c>
       <c r="C180" s="5">
-        <v>0.90930431999998973</v>
+        <v>0.90930377000000817</v>
       </c>
       <c r="D180" s="5">
-        <v>10.379611821953549</v>
+        <v>10.379605178763573</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>111.44291329000001</v>
+        <v>111.44290719</v>
       </c>
       <c r="C181" s="5">
-        <v>0.49577753000001223</v>
+        <v>0.49577119999999297</v>
       </c>
       <c r="D181" s="5">
-        <v>5.4960847508483957</v>
+        <v>5.4960128325811652</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>111.74374338</v>
+        <v>111.7437135</v>
       </c>
       <c r="C182" s="5">
-        <v>0.30083008999999095</v>
+        <v>0.30080630999999869</v>
       </c>
       <c r="D182" s="5">
-        <v>3.2878200841449434</v>
+        <v>3.28755650097452</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>112.11076171000001</v>
+        <v>112.11073474</v>
       </c>
       <c r="C183" s="5">
-        <v>0.36701833000000761</v>
+        <v>0.36702123999999969</v>
       </c>
       <c r="D183" s="5">
-        <v>4.0133412436949012</v>
+        <v>4.0133747341603021</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>112.55750927</v>
+        <v>112.55749833</v>
       </c>
       <c r="C184" s="5">
-        <v>0.44674755999999149</v>
+        <v>0.44676359000000332</v>
       </c>
       <c r="D184" s="5">
-        <v>4.8880596666402765</v>
+        <v>4.8882401215804006</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>112.98359005</v>
+        <v>112.98358593</v>
       </c>
       <c r="C185" s="5">
-        <v>0.4260807800000066</v>
+        <v>0.42608760000000245</v>
       </c>
       <c r="D185" s="5">
-        <v>4.6383186825473821</v>
+        <v>4.6383949379055434</v>
       </c>
       <c r="E185" s="5">
-        <v>3.1104160076395049</v>
+        <v>3.1104119089094162</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>113.76173032</v>
+        <v>113.76174266</v>
       </c>
       <c r="C186" s="5">
-        <v>0.77814026999999442</v>
+        <v>0.77815672999999208</v>
       </c>
       <c r="D186" s="5">
-        <v>8.5849973514882993</v>
+        <v>8.5851862084970865</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>114.24844962</v>
+        <v>114.24850161000001</v>
       </c>
       <c r="C187" s="5">
-        <v>0.4867193000000043</v>
+        <v>0.48675895000000935</v>
       </c>
       <c r="D187" s="5">
-        <v>5.2566429946443893</v>
+        <v>5.25708076439797</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>114.89522975</v>
+        <v>114.89525376</v>
       </c>
       <c r="C188" s="5">
-        <v>0.64678012999999623</v>
+        <v>0.64675214999999753</v>
       </c>
       <c r="D188" s="5">
-        <v>7.0089718561899828</v>
+        <v>7.008655853419965</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>115.2726449</v>
+        <v>115.27266729</v>
       </c>
       <c r="C189" s="5">
-        <v>0.37741515000000447</v>
+        <v>0.37741352999999833</v>
       </c>
       <c r="D189" s="5">
-        <v>4.0138379821518022</v>
+        <v>4.0138195868877569</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>116.25698985</v>
+        <v>116.25699313</v>
       </c>
       <c r="C190" s="5">
-        <v>0.98434494999999345</v>
+        <v>0.98432583999999679</v>
       </c>
       <c r="D190" s="5">
-        <v>10.742364115069126</v>
+        <v>10.742143487557531</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>116.83027556</v>
+        <v>116.83027365</v>
       </c>
       <c r="C191" s="5">
-        <v>0.5732857100000075</v>
+        <v>0.5732805199999973</v>
       </c>
       <c r="D191" s="5">
-        <v>6.0805897145052912</v>
+        <v>6.0805329887408721</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>117.43037345</v>
+        <v>117.43036751</v>
       </c>
       <c r="C192" s="5">
-        <v>0.60009789000000069</v>
+        <v>0.6000938600000012</v>
       </c>
       <c r="D192" s="5">
-        <v>6.3409392288166666</v>
+        <v>6.3408955422691538</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>117.70252476</v>
+        <v>117.70250603</v>
       </c>
       <c r="C193" s="5">
-        <v>0.27215130999999815</v>
+        <v>0.27213851999999861</v>
       </c>
       <c r="D193" s="5">
-        <v>2.8167898768386879</v>
+        <v>2.8166559516957346</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>118.24196155</v>
+        <v>118.24190806</v>
       </c>
       <c r="C194" s="5">
-        <v>0.53943678999999634</v>
+        <v>0.53940203000000508</v>
       </c>
       <c r="D194" s="5">
-        <v>5.6404310068140173</v>
+        <v>5.6400592618488954</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>117.43587555000001</v>
+        <v>117.43582149</v>
       </c>
       <c r="C195" s="5">
-        <v>-0.80608599999999342</v>
+        <v>-0.80608657000000505</v>
       </c>
       <c r="D195" s="5">
-        <v>-7.8808394956622063</v>
+        <v>-7.8808482936227549</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>118.30275937</v>
+        <v>118.30271934</v>
       </c>
       <c r="C196" s="5">
-        <v>0.8668838199999982</v>
+        <v>0.86689785000000086</v>
       </c>
       <c r="D196" s="5">
-        <v>9.2267505208787135</v>
+        <v>9.2269103860507471</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>118.76253156999999</v>
+        <v>118.76250519</v>
       </c>
       <c r="C197" s="5">
-        <v>0.45977219999998908</v>
+        <v>0.45978585000000294</v>
       </c>
       <c r="D197" s="5">
-        <v>4.7646736372844556</v>
+        <v>4.764819778096463</v>
       </c>
       <c r="E197" s="5">
-        <v>5.1148503224605957</v>
+        <v>5.1148308069991488</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>118.72613391</v>
+        <v>118.72616308000001</v>
       </c>
       <c r="C198" s="5">
-        <v>-3.6397659999991561E-2</v>
+        <v>-3.6342109999992545E-2</v>
       </c>
       <c r="D198" s="5">
-        <v>-0.36714984042628407</v>
+        <v>-0.366590521469079</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>118.98751491</v>
+        <v>118.98766018000001</v>
       </c>
       <c r="C199" s="5">
-        <v>0.26138100000000009</v>
+        <v>0.2614970999999997</v>
       </c>
       <c r="D199" s="5">
-        <v>2.6740795606650325</v>
+        <v>2.6752810912273439</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>119.47933259</v>
+        <v>119.47942113000001</v>
       </c>
       <c r="C200" s="5">
-        <v>0.49181767999999693</v>
+        <v>0.49176094999999975</v>
       </c>
       <c r="D200" s="5">
-        <v>5.0743530550640292</v>
+        <v>5.0737480362550658</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>120.31952099999999</v>
+        <v>120.31952457</v>
       </c>
       <c r="C201" s="5">
-        <v>0.84018840999999611</v>
+        <v>0.84010343999999293</v>
       </c>
       <c r="D201" s="5">
-        <v>8.7726416291319396</v>
+        <v>8.7717130923128828</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>120.90854546</v>
+        <v>120.90853727</v>
       </c>
       <c r="C202" s="5">
-        <v>0.58902446000000452</v>
+        <v>0.58901269999999784</v>
       </c>
       <c r="D202" s="5">
-        <v>6.0353874600447277</v>
+        <v>6.035263515591982</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>121.61233908</v>
+        <v>121.61232597</v>
       </c>
       <c r="C203" s="5">
-        <v>0.70379361999999901</v>
+        <v>0.70378870000000404</v>
       </c>
       <c r="D203" s="5">
-        <v>7.2130723617476411</v>
+        <v>7.2130208166092391</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>122.1706023</v>
+        <v>122.17058120999999</v>
       </c>
       <c r="C204" s="5">
-        <v>0.55826322000000062</v>
+        <v>0.55825523999999405</v>
       </c>
       <c r="D204" s="5">
-        <v>5.6498484960322504</v>
+        <v>5.649766309903792</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>122.60283355</v>
+        <v>122.60279448999999</v>
       </c>
       <c r="C205" s="5">
-        <v>0.43223125000000095</v>
+        <v>0.43221327999999914</v>
       </c>
       <c r="D205" s="5">
-        <v>4.3291120653664805</v>
+        <v>4.3289293281427055</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>123.23275636</v>
+        <v>123.23267532</v>
       </c>
       <c r="C206" s="5">
-        <v>0.6299228099999965</v>
+        <v>0.62988083000000472</v>
       </c>
       <c r="D206" s="5">
-        <v>6.3427432791627103</v>
+        <v>6.3423106422542563</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>123.65932151</v>
+        <v>123.65923578</v>
       </c>
       <c r="C207" s="5">
-        <v>0.42656515000000184</v>
+        <v>0.42656046000000458</v>
       </c>
       <c r="D207" s="5">
-        <v>4.2337497526731882</v>
+        <v>4.2337051510508372</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>125.45612973999999</v>
+        <v>125.45606145000001</v>
       </c>
       <c r="C208" s="5">
-        <v>1.7968082299999963</v>
+        <v>1.796825670000004</v>
       </c>
       <c r="D208" s="5">
-        <v>18.899578783989291</v>
+        <v>18.899791293964462</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>126.48263428999999</v>
+        <v>126.48258</v>
       </c>
       <c r="C209" s="5">
-        <v>1.0265045499999985</v>
+        <v>1.0265185499999916</v>
       </c>
       <c r="D209" s="5">
-        <v>10.272748342133076</v>
+        <v>10.272900657412244</v>
       </c>
       <c r="E209" s="5">
-        <v>6.5004531462430792</v>
+        <v>6.5004310894664741</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>127.18566896999999</v>
+        <v>127.18571156</v>
       </c>
       <c r="C210" s="5">
-        <v>0.7030346800000018</v>
+        <v>0.70313156000000276</v>
       </c>
       <c r="D210" s="5">
-        <v>6.8777536297848885</v>
+        <v>6.8787336096862051</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>128.16804764</v>
+        <v>128.16831547000001</v>
       </c>
       <c r="C211" s="5">
-        <v>0.98237867000000278</v>
+        <v>0.9826039100000088</v>
       </c>
       <c r="D211" s="5">
-        <v>9.6728381867004174</v>
+        <v>9.6751476729028507</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>128.93345171999999</v>
+        <v>128.93362719000001</v>
       </c>
       <c r="C212" s="5">
-        <v>0.76540407999999616</v>
+        <v>0.7653117199999997</v>
       </c>
       <c r="D212" s="5">
-        <v>7.4063819749594639</v>
+        <v>7.4054427199191641</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>129.34920428999999</v>
+        <v>129.34918966999999</v>
       </c>
       <c r="C213" s="5">
-        <v>0.4157525699999951</v>
+        <v>0.41556247999997709</v>
       </c>
       <c r="D213" s="5">
-        <v>3.9388299727520115</v>
+        <v>3.9369915675268485</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>129.64576535</v>
+        <v>129.64574142000001</v>
       </c>
       <c r="C214" s="5">
-        <v>0.29656106000001614</v>
+        <v>0.29655175000002032</v>
       </c>
       <c r="D214" s="5">
-        <v>2.7862195830933079</v>
+        <v>2.7861313277687261</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>130.22287878</v>
+        <v>130.22284624</v>
       </c>
       <c r="C215" s="5">
-        <v>0.57711342999999715</v>
+        <v>0.57710481999998819</v>
       </c>
       <c r="D215" s="5">
-        <v>5.4744991994276182</v>
+        <v>5.4744165503777253</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>130.38701885</v>
+        <v>130.38697343000001</v>
       </c>
       <c r="C216" s="5">
-        <v>0.16414007000000197</v>
+        <v>0.1641271900000163</v>
       </c>
       <c r="D216" s="5">
-        <v>1.5230758290539548</v>
+        <v>1.5229558674637156</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>129.93059231000001</v>
+        <v>129.93052890000001</v>
       </c>
       <c r="C217" s="5">
-        <v>-0.45642653999999538</v>
+        <v>-0.45644452999999885</v>
       </c>
       <c r="D217" s="5">
-        <v>-4.1207232040897379</v>
+        <v>-4.1208839155983394</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>130.84291855999999</v>
+        <v>130.84281426000001</v>
       </c>
       <c r="C218" s="5">
-        <v>0.91232624999997824</v>
+        <v>0.91228535999999849</v>
       </c>
       <c r="D218" s="5">
-        <v>8.7591125638174496</v>
+        <v>8.7587091429222941</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>131.29328806000001</v>
+        <v>131.29317248999999</v>
       </c>
       <c r="C219" s="5">
-        <v>0.45036950000002207</v>
+        <v>0.45035822999997777</v>
       </c>
       <c r="D219" s="5">
-        <v>4.2095745754267222</v>
+        <v>4.2094706526440762</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>131.57740623999999</v>
+        <v>131.57730710000001</v>
       </c>
       <c r="C220" s="5">
-        <v>0.28411817999997879</v>
+        <v>0.28413461000002371</v>
       </c>
       <c r="D220" s="5">
-        <v>2.6279265097153282</v>
+        <v>2.6280826319053707</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>132.47314986999999</v>
+        <v>132.47306909</v>
       </c>
       <c r="C221" s="5">
-        <v>0.89574362999999835</v>
+        <v>0.89576198999998269</v>
       </c>
       <c r="D221" s="5">
-        <v>8.482204559931894</v>
+        <v>8.4823916124576737</v>
       </c>
       <c r="E221" s="5">
-        <v>4.7362356212987455</v>
+        <v>4.7362167106332009</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>133.30515038999999</v>
+        <v>133.30519967999999</v>
       </c>
       <c r="C222" s="5">
-        <v>0.83200052000000824</v>
+        <v>0.83213058999999134</v>
       </c>
       <c r="D222" s="5">
-        <v>7.8024909605323156</v>
+        <v>7.8037581266052536</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>133.58623886000001</v>
+        <v>133.58658081999999</v>
       </c>
       <c r="C223" s="5">
-        <v>0.28108847000001447</v>
+        <v>0.28138114000000769</v>
       </c>
       <c r="D223" s="5">
-        <v>2.5598834482233768</v>
+        <v>2.5625788658614645</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>133.04303196000001</v>
+        <v>133.04336218</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.54320690000000127</v>
+        <v>-0.54321863999999209</v>
       </c>
       <c r="D224" s="5">
-        <v>-4.7719405482562705</v>
+        <v>-4.77202944197197</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>133.0338232</v>
+        <v>133.03377307</v>
       </c>
       <c r="C225" s="5">
-        <v>-9.2087600000070324E-3</v>
+        <v>-9.5891100000073948E-3</v>
       </c>
       <c r="D225" s="5">
-        <v>-8.3028069835588969E-2</v>
+        <v>-8.6455809677177253E-2</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>132.93100107000001</v>
+        <v>132.93094694999999</v>
       </c>
       <c r="C226" s="5">
-        <v>-0.10282212999999274</v>
+        <v>-0.10282612000000313</v>
       </c>
       <c r="D226" s="5">
-        <v>-0.92355004515631833</v>
+        <v>-0.92358607773492807</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>133.13894440000001</v>
+        <v>133.13888650000001</v>
       </c>
       <c r="C227" s="5">
-        <v>0.2079433300000062</v>
+        <v>0.20793955000002029</v>
       </c>
       <c r="D227" s="5">
-        <v>1.8933891070264552</v>
+        <v>1.893355169772537</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>133.30768011000001</v>
+        <v>133.30761021000001</v>
       </c>
       <c r="C228" s="5">
-        <v>0.16873570999999288</v>
+        <v>0.16872370999999475</v>
       </c>
       <c r="D228" s="5">
-        <v>1.5314845807462785</v>
+        <v>1.5313755763155079</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>133.66953242</v>
+        <v>133.66944715</v>
       </c>
       <c r="C229" s="5">
-        <v>0.36185230999998907</v>
+        <v>0.36183693999998923</v>
       </c>
       <c r="D229" s="5">
-        <v>3.3063692956817992</v>
+        <v>3.3062285110819545</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>133.81681030999999</v>
+        <v>133.81669708000001</v>
       </c>
       <c r="C230" s="5">
-        <v>0.14727788999999802</v>
+        <v>0.14724993000001518</v>
       </c>
       <c r="D230" s="5">
-        <v>1.3302089184056287</v>
+        <v>1.3299557061706047</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>133.85073041000001</v>
+        <v>133.85060641000001</v>
       </c>
       <c r="C231" s="5">
-        <v>3.3920100000017328E-2</v>
+        <v>3.3909330000000182E-2</v>
       </c>
       <c r="D231" s="5">
-        <v>0.30460235513469769</v>
+        <v>0.30450576376717109</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>133.17429215000001</v>
+        <v>133.17419226999999</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.67643825999999763</v>
+        <v>-0.67641414000001987</v>
       </c>
       <c r="D232" s="5">
-        <v>-5.8986573667153657</v>
+        <v>-5.8984581607531839</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>132.05105585999999</v>
+        <v>132.05096967</v>
       </c>
       <c r="C233" s="5">
-        <v>-1.1232362900000226</v>
+        <v>-1.1232225999999912</v>
       </c>
       <c r="D233" s="5">
-        <v>-9.6646415501775778</v>
+        <v>-9.6645360825951538</v>
       </c>
       <c r="E233" s="5">
-        <v>-0.3186260841643862</v>
+        <v>-0.31863036230649344</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>131.61935686999999</v>
+        <v>131.61939118000001</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.431698990000001</v>
+        <v>-0.4315784899999926</v>
       </c>
       <c r="D234" s="5">
-        <v>-3.8532440922184663</v>
+        <v>-3.8521902662201679</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>128.56740472000001</v>
+        <v>128.56773769</v>
       </c>
       <c r="C235" s="5">
-        <v>-3.0519521499999769</v>
+        <v>-3.0516534900000067</v>
       </c>
       <c r="D235" s="5">
-        <v>-24.537123688759255</v>
+        <v>-24.535014470268912</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>128.68395319000001</v>
+        <v>128.68436037999999</v>
       </c>
       <c r="C236" s="5">
-        <v>0.11654846999999791</v>
+        <v>0.1166226899999856</v>
       </c>
       <c r="D236" s="5">
-        <v>1.0932598833988338</v>
+        <v>1.0939567191622812</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>126.29343459</v>
+        <v>126.29338134</v>
       </c>
       <c r="C237" s="5">
-        <v>-2.3905186000000072</v>
+        <v>-2.3909790399999906</v>
       </c>
       <c r="D237" s="5">
-        <v>-20.149698199453571</v>
+        <v>-20.153134144251617</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>126.50268081</v>
+        <v>126.50261356</v>
       </c>
       <c r="C238" s="5">
-        <v>0.20924621999999715</v>
+        <v>0.20923222000000408</v>
       </c>
       <c r="D238" s="5">
-        <v>2.0064088580123318</v>
+        <v>2.0062742436463887</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>126.12061505</v>
+        <v>126.12054401</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.38206576000000325</v>
+        <v>-0.38206954999999709</v>
       </c>
       <c r="D239" s="5">
-        <v>-3.564661053579421</v>
+        <v>-3.5646976925086893</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>126.28498982000001</v>
+        <v>126.28490942000001</v>
       </c>
       <c r="C240" s="5">
-        <v>0.16437477000000911</v>
+        <v>0.16436541000000204</v>
       </c>
       <c r="D240" s="5">
-        <v>1.5752366532639783</v>
+        <v>1.5751472041750869</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>126.52081875</v>
+        <v>126.52073144000001</v>
       </c>
       <c r="C241" s="5">
-        <v>0.23582892999999672</v>
+        <v>0.23582202000000052</v>
       </c>
       <c r="D241" s="5">
-        <v>2.2640813684367211</v>
+        <v>2.2640158022217749</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>126.52921211</v>
+        <v>126.52911443000001</v>
       </c>
       <c r="C242" s="5">
-        <v>8.3933599999994613E-3</v>
+        <v>8.3829900000012003E-3</v>
       </c>
       <c r="D242" s="5">
-        <v>7.9636757657919333E-2</v>
+        <v>7.953838545848857E-2</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>126.41478373</v>
+        <v>126.41467845</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.11442838000000677</v>
+        <v>-0.11443598000001032</v>
       </c>
       <c r="D243" s="5">
-        <v>-1.0798542770164343</v>
+        <v>-1.079926470965209</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>126.27024466</v>
+        <v>126.27015187000001</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.14453906999999333</v>
+        <v>-0.14452657999999019</v>
       </c>
       <c r="D244" s="5">
-        <v>-1.3634505155568077</v>
+        <v>-1.3633345643549899</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>126.27652442</v>
+        <v>126.27644398</v>
       </c>
       <c r="C245" s="5">
-        <v>6.2797599999981912E-3</v>
+        <v>6.2921099999897478E-3</v>
       </c>
       <c r="D245" s="5">
-        <v>5.9695564890560604E-2</v>
+        <v>5.9813040460632294E-2</v>
       </c>
       <c r="E245" s="5">
-        <v>-4.3729536294826232</v>
+        <v>-4.3729521293412237</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>128.22199943999999</v>
+        <v>128.22201815</v>
       </c>
       <c r="C246" s="5">
-        <v>1.9454750199999893</v>
+        <v>1.9455741700000004</v>
       </c>
       <c r="D246" s="5">
-        <v>20.13764018992368</v>
+        <v>20.138768912870919</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>127.89974724</v>
+        <v>127.90002325</v>
       </c>
       <c r="C247" s="5">
-        <v>-0.3222521999999941</v>
+        <v>-0.32199489999999287</v>
       </c>
       <c r="D247" s="5">
-        <v>-2.9745430284115137</v>
+        <v>-2.9722003042988221</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>128.17930815</v>
+        <v>128.17978442</v>
       </c>
       <c r="C248" s="5">
-        <v>0.27956091000000072</v>
+        <v>0.27976117000000045</v>
       </c>
       <c r="D248" s="5">
-        <v>2.6547011891487227</v>
+        <v>2.6566199853208294</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>128.69300706000001</v>
+        <v>128.69293776999999</v>
       </c>
       <c r="C249" s="5">
-        <v>0.51369891000001644</v>
+        <v>0.51315334999998186</v>
       </c>
       <c r="D249" s="5">
-        <v>4.9166240685458718</v>
+        <v>4.9112683450583727</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>129.07660387999999</v>
+        <v>129.07652202</v>
       </c>
       <c r="C250" s="5">
-        <v>0.38359681999997974</v>
+        <v>0.38358425000001262</v>
       </c>
       <c r="D250" s="5">
-        <v>3.6360798777004932</v>
+        <v>3.6359607576271991</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>129.23757713000001</v>
+        <v>129.23749749999999</v>
       </c>
       <c r="C251" s="5">
-        <v>0.16097325000001206</v>
+        <v>0.16097547999999051</v>
       </c>
       <c r="D251" s="5">
-        <v>1.5068446241738753</v>
+        <v>1.5068666044506074</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>129.48038443999999</v>
+        <v>129.48030030000001</v>
       </c>
       <c r="C252" s="5">
-        <v>0.24280730999998923</v>
+        <v>0.24280280000002108</v>
       </c>
       <c r="D252" s="5">
-        <v>2.2779635073498561</v>
+        <v>2.2779221754631207</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>129.65685827999999</v>
+        <v>129.65677446999999</v>
       </c>
       <c r="C253" s="5">
-        <v>0.17647383999999988</v>
+        <v>0.17647416999997745</v>
       </c>
       <c r="D253" s="5">
-        <v>1.647842607033545</v>
+        <v>1.6478467904345928</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>130.30085106000001</v>
+        <v>130.30077152999999</v>
       </c>
       <c r="C254" s="5">
-        <v>0.64399278000001914</v>
+        <v>0.64399706000000378</v>
       </c>
       <c r="D254" s="5">
-        <v>6.1258300204849681</v>
+        <v>6.1258759201025859</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>130.88003925999999</v>
+        <v>130.87996036000001</v>
       </c>
       <c r="C255" s="5">
-        <v>0.57918819999997595</v>
+        <v>0.57918883000002097</v>
       </c>
       <c r="D255" s="5">
-        <v>5.4663634318630194</v>
+        <v>5.4663729423227725</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>131.50452701</v>
+        <v>131.50445973999999</v>
       </c>
       <c r="C256" s="5">
-        <v>0.62448775000001433</v>
+        <v>0.62449937999997474</v>
       </c>
       <c r="D256" s="5">
-        <v>5.8784179766895539</v>
+        <v>5.8785339782187807</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>131.9668686</v>
+        <v>131.96680556000001</v>
       </c>
       <c r="C257" s="5">
-        <v>0.46234158999999408</v>
+        <v>0.46234582000002433</v>
       </c>
       <c r="D257" s="5">
-        <v>4.3014860796845245</v>
+        <v>4.3015284415560906</v>
       </c>
       <c r="E257" s="5">
-        <v>4.506256571549061</v>
+        <v>4.5062732213945411</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>132.43764851</v>
+        <v>132.43764332000001</v>
       </c>
       <c r="C258" s="5">
-        <v>0.47077991000000452</v>
+        <v>0.47083775999999489</v>
       </c>
       <c r="D258" s="5">
-        <v>4.3658930455386935</v>
+        <v>4.3664422297278849</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>132.77402205999999</v>
+        <v>132.7742054</v>
       </c>
       <c r="C259" s="5">
-        <v>0.33637354999999047</v>
+        <v>0.3365620799999931</v>
       </c>
       <c r="D259" s="5">
-        <v>3.0907747140169306</v>
+        <v>3.0925314325334297</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>133.76095203</v>
+        <v>133.76138639000001</v>
       </c>
       <c r="C260" s="5">
-        <v>0.9869299700000056</v>
+        <v>0.98718099000001303</v>
       </c>
       <c r="D260" s="5">
-        <v>9.2936368772982725</v>
+        <v>9.2960847832928692</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>134.07390918999999</v>
+        <v>134.07386048000001</v>
       </c>
       <c r="C261" s="5">
-        <v>0.31295715999999629</v>
+        <v>0.31247408999999493</v>
       </c>
       <c r="D261" s="5">
-        <v>2.844022219378739</v>
+        <v>2.8395663879756006</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>134.23004784</v>
+        <v>134.22998233999999</v>
       </c>
       <c r="C262" s="5">
-        <v>0.1561386500000026</v>
+        <v>0.15612185999998474</v>
       </c>
       <c r="D262" s="5">
-        <v>1.4064717032054697</v>
+        <v>1.4063200058709979</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>133.83504375999999</v>
+        <v>133.83498245999999</v>
       </c>
       <c r="C263" s="5">
-        <v>-0.39500408000000675</v>
+        <v>-0.3949998800000003</v>
       </c>
       <c r="D263" s="5">
-        <v>-3.4746903532974271</v>
+        <v>-3.4746556716765853</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>135.05779129999999</v>
+        <v>135.05773224000001</v>
       </c>
       <c r="C264" s="5">
-        <v>1.2227475400000003</v>
+        <v>1.2227497800000151</v>
       </c>
       <c r="D264" s="5">
-        <v>11.531507955445687</v>
+        <v>11.531535703040241</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>135.62074605999999</v>
+        <v>135.62069055000001</v>
       </c>
       <c r="C265" s="5">
-        <v>0.56295475999999667</v>
+        <v>0.56295830999999907</v>
       </c>
       <c r="D265" s="5">
-        <v>5.1181798551372948</v>
+        <v>5.1182151636682605</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>135.89465077</v>
+        <v>135.89459686999999</v>
       </c>
       <c r="C266" s="5">
-        <v>0.27390471000001071</v>
+        <v>0.2739063199999805</v>
       </c>
       <c r="D266" s="5">
-        <v>2.4506677244705344</v>
+        <v>2.4506833040158771</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>136.22917835000001</v>
+        <v>136.22911887999999</v>
       </c>
       <c r="C267" s="5">
-        <v>0.33452758000001381</v>
+        <v>0.33452201000000059</v>
       </c>
       <c r="D267" s="5">
-        <v>2.9943269520912974</v>
+        <v>2.9942776223236711</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>136.48563988999999</v>
+        <v>136.48558237</v>
       </c>
       <c r="C268" s="5">
-        <v>0.25646153999997523</v>
+        <v>0.25646349000001578</v>
       </c>
       <c r="D268" s="5">
-        <v>2.2826274447312889</v>
+        <v>2.2826459875576521</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>137.05569491</v>
+        <v>137.05564394999999</v>
       </c>
       <c r="C269" s="5">
-        <v>0.57005502000001229</v>
+        <v>0.57006157999998663</v>
       </c>
       <c r="D269" s="5">
-        <v>5.1287520549822663</v>
+        <v>5.1288146486397013</v>
       </c>
       <c r="E269" s="5">
-        <v>3.8561393204112226</v>
+        <v>3.8561503162901634</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>137.57721957999999</v>
+        <v>137.57718851000001</v>
       </c>
       <c r="C270" s="5">
-        <v>0.52152466999999092</v>
+        <v>0.52154456000002369</v>
       </c>
       <c r="D270" s="5">
-        <v>4.6630306999738469</v>
+        <v>4.6632140482659734</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>137.63349971</v>
+        <v>137.63355319999999</v>
       </c>
       <c r="C271" s="5">
-        <v>5.6280130000004647E-2</v>
+        <v>5.636468999998101E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>0.49200235336570586</v>
+        <v>0.49274335711644301</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>138.11953621999999</v>
+        <v>138.11988491</v>
       </c>
       <c r="C272" s="5">
-        <v>0.48603650999999104</v>
+        <v>0.48633171000000175</v>
       </c>
       <c r="D272" s="5">
-        <v>4.320941762283792</v>
+        <v>4.3236156362513878</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>138.49939576</v>
+        <v>138.49936213000001</v>
       </c>
       <c r="C273" s="5">
-        <v>0.37985954000001243</v>
+        <v>0.37947722000001249</v>
       </c>
       <c r="D273" s="5">
-        <v>3.3506488141634039</v>
+        <v>3.3472167621192428</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>139.05606151999999</v>
+        <v>139.05601383999999</v>
       </c>
       <c r="C274" s="5">
-        <v>0.55666575999998713</v>
+        <v>0.55665170999998281</v>
       </c>
       <c r="D274" s="5">
-        <v>4.9311789590021471</v>
+        <v>4.9310529580836926</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>139.42602024999999</v>
+        <v>139.42601144</v>
       </c>
       <c r="C275" s="5">
-        <v>0.36995873000000756</v>
+        <v>0.36999760000000492</v>
       </c>
       <c r="D275" s="5">
-        <v>3.239734001898098</v>
+        <v>3.2400805110156528</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>139.67688183999999</v>
+        <v>139.67690501999999</v>
       </c>
       <c r="C276" s="5">
-        <v>0.25086158999999952</v>
+        <v>0.25089357999999606</v>
       </c>
       <c r="D276" s="5">
-        <v>2.1805889051233818</v>
+        <v>2.1808698719684605</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>140.39184573</v>
+        <v>140.39186536</v>
       </c>
       <c r="C277" s="5">
-        <v>0.71496389000000704</v>
+        <v>0.71496034000000463</v>
       </c>
       <c r="D277" s="5">
-        <v>6.3183504948034264</v>
+        <v>6.3183171557006368</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>140.55528898</v>
+        <v>140.55527626</v>
       </c>
       <c r="C278" s="5">
-        <v>0.16344325000000026</v>
+        <v>0.16341090000000236</v>
       </c>
       <c r="D278" s="5">
-        <v>1.4060120815552635</v>
+        <v>1.4057318105808125</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>141.070562</v>
+        <v>141.07050778999999</v>
       </c>
       <c r="C279" s="5">
-        <v>0.51527301999999509</v>
+        <v>0.51523152999999411</v>
       </c>
       <c r="D279" s="5">
-        <v>4.4889702638605034</v>
+        <v>4.488601906216716</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>142.65318768</v>
+        <v>142.65308092999999</v>
       </c>
       <c r="C280" s="5">
-        <v>1.5826256800000067</v>
+        <v>1.5825731399999938</v>
       </c>
       <c r="D280" s="5">
-        <v>14.324947445930047</v>
+        <v>14.324448016944192</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>142.24678724</v>
+        <v>142.24672219000001</v>
       </c>
       <c r="C281" s="5">
-        <v>-0.40640043999999875</v>
+        <v>-0.4063587399999733</v>
       </c>
       <c r="D281" s="5">
-        <v>-3.365583865420807</v>
+        <v>-3.3652464003881333</v>
       </c>
       <c r="E281" s="5">
-        <v>3.7875787163815566</v>
+        <v>3.7875698441822703</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>142.50833334999999</v>
+        <v>142.50826330000001</v>
       </c>
       <c r="C282" s="5">
-        <v>0.2615461099999834</v>
+        <v>0.26154110999999602</v>
       </c>
       <c r="D282" s="5">
-        <v>2.2288644015997727</v>
+        <v>2.2288223899711523</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>143.28690424999999</v>
+        <v>143.28686275000001</v>
       </c>
       <c r="C283" s="5">
-        <v>0.77857090000000539</v>
+        <v>0.77859945000000153</v>
       </c>
       <c r="D283" s="5">
-        <v>6.7566322200762308</v>
+        <v>6.7568908980026876</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>143.17633384999999</v>
+        <v>143.17650247</v>
       </c>
       <c r="C284" s="5">
-        <v>-0.11057040000000029</v>
+        <v>-0.11036028000000897</v>
       </c>
       <c r="D284" s="5">
-        <v>-0.92208557533501878</v>
+        <v>-0.92034099211295572</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>144.25591222</v>
+        <v>144.25587553</v>
       </c>
       <c r="C285" s="5">
-        <v>1.0795783700000072</v>
+        <v>1.0793730599999947</v>
       </c>
       <c r="D285" s="5">
-        <v>9.4330753291989708</v>
+        <v>9.4311947848780608</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>145.03689858999999</v>
+        <v>145.03684046999999</v>
       </c>
       <c r="C286" s="5">
-        <v>0.78098636999999371</v>
+        <v>0.78096493999998984</v>
       </c>
       <c r="D286" s="5">
-        <v>6.6936556958237858</v>
+        <v>6.6934682745012353</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>146.05734537000001</v>
+        <v>146.05750173000001</v>
       </c>
       <c r="C287" s="5">
-        <v>1.0204467800000145</v>
+        <v>1.0206612600000255</v>
       </c>
       <c r="D287" s="5">
-        <v>8.777427186542063</v>
+        <v>8.77934768664832</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>146.67429208999999</v>
+        <v>146.67456146000001</v>
       </c>
       <c r="C288" s="5">
-        <v>0.61694671999998718</v>
+        <v>0.61705972999999403</v>
       </c>
       <c r="D288" s="5">
-        <v>5.1882365083898208</v>
+        <v>5.1892033761137268</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>147.25313997999999</v>
+        <v>147.25323925000001</v>
       </c>
       <c r="C289" s="5">
-        <v>0.57884788999999159</v>
+        <v>0.57867779000000041</v>
       </c>
       <c r="D289" s="5">
-        <v>4.8399396028877106</v>
+        <v>4.8384772576216317</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>147.89011839</v>
+        <v>147.89018781999999</v>
       </c>
       <c r="C290" s="5">
-        <v>0.63697841000001176</v>
+        <v>0.63694856999998706</v>
       </c>
       <c r="D290" s="5">
-        <v>5.3161822682589621</v>
+        <v>5.3159236015981159</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>148.55575955</v>
+        <v>148.55576163000001</v>
       </c>
       <c r="C291" s="5">
-        <v>0.66564116000000695</v>
+        <v>0.66557381000001214</v>
       </c>
       <c r="D291" s="5">
-        <v>5.5368314152358877</v>
+        <v>5.5362545922709172</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>149.41174372</v>
+        <v>149.41112459999999</v>
       </c>
       <c r="C292" s="5">
-        <v>0.85598416999999927</v>
+        <v>0.8553629699999874</v>
       </c>
       <c r="D292" s="5">
-        <v>7.137838592193102</v>
+        <v>7.1324933266975865</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>149.8085432</v>
+        <v>149.80849782000001</v>
       </c>
       <c r="C293" s="5">
-        <v>0.39679947999999854</v>
+        <v>0.39737322000001996</v>
       </c>
       <c r="D293" s="5">
-        <v>3.2338581373768438</v>
+        <v>3.2386162612943359</v>
       </c>
       <c r="E293" s="5">
-        <v>5.3159414751784428</v>
+        <v>5.3159577342665854</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>150.48771896</v>
+        <v>150.48768479</v>
       </c>
       <c r="C294" s="5">
-        <v>0.67917575999999258</v>
+        <v>0.67918696999998929</v>
       </c>
       <c r="D294" s="5">
-        <v>5.5780759058624563</v>
+        <v>5.5781720135560819</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>150.77184749</v>
+        <v>150.77178651</v>
       </c>
       <c r="C295" s="5">
-        <v>0.28412853000000382</v>
+        <v>0.28410171999999534</v>
       </c>
       <c r="D295" s="5">
-        <v>2.2893375009683581</v>
+        <v>2.2891197593166712</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>150.76131649999999</v>
+        <v>150.76134847</v>
       </c>
       <c r="C296" s="5">
-        <v>-1.0530990000006568E-2</v>
+        <v>-1.0438039999996818E-2</v>
       </c>
       <c r="D296" s="5">
-        <v>-8.3784437505818321E-2</v>
+        <v>-8.3045243490220688E-2</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>150.90099518</v>
+        <v>150.90099834</v>
       </c>
       <c r="C297" s="5">
-        <v>0.13967868000000294</v>
+        <v>0.13964986999999951</v>
       </c>
       <c r="D297" s="5">
-        <v>1.1174694812594144</v>
+        <v>1.1172375793538025</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>151.20635644000001</v>
+        <v>151.20627418000001</v>
       </c>
       <c r="C298" s="5">
-        <v>0.30536126000001218</v>
+        <v>0.30527584000000729</v>
       </c>
       <c r="D298" s="5">
-        <v>2.4555136408261014</v>
+        <v>2.4548190368724576</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>151.51801372</v>
+        <v>151.51826573</v>
       </c>
       <c r="C299" s="5">
-        <v>0.31165727999999149</v>
+        <v>0.31199154999998768</v>
       </c>
       <c r="D299" s="5">
-        <v>2.5015987647463378</v>
+        <v>2.5043137705042851</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>151.52323903999999</v>
+        <v>151.52363184000001</v>
       </c>
       <c r="C300" s="5">
-        <v>5.2253199999938715E-3</v>
+        <v>5.3661100000113038E-3</v>
       </c>
       <c r="D300" s="5">
-        <v>4.1391603025808799E-2</v>
+        <v>4.2506996812896602E-2</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>151.78835190000001</v>
+        <v>151.78913602</v>
       </c>
       <c r="C301" s="5">
-        <v>0.26511286000001633</v>
+        <v>0.26550417999999354</v>
       </c>
       <c r="D301" s="5">
-        <v>2.119904531511696</v>
+        <v>2.1230582785704444</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>152.28706597999999</v>
+        <v>152.28703092000001</v>
       </c>
       <c r="C302" s="5">
-        <v>0.49871407999998496</v>
+        <v>0.49789490000000569</v>
       </c>
       <c r="D302" s="5">
-        <v>4.0147400415019074</v>
+        <v>4.0080049884350766</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>152.72273860000001</v>
+        <v>152.72262484999999</v>
       </c>
       <c r="C303" s="5">
-        <v>0.43567262000001961</v>
+        <v>0.43559392999998181</v>
       </c>
       <c r="D303" s="5">
-        <v>3.4875735275463837</v>
+        <v>3.4869344843160954</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>153.19207588</v>
+        <v>153.19080719999999</v>
       </c>
       <c r="C304" s="5">
-        <v>0.46933727999999064</v>
+        <v>0.46818235000000641</v>
       </c>
       <c r="D304" s="5">
-        <v>3.7507338481256758</v>
+        <v>3.7413508282693408</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>153.44453365000001</v>
+        <v>153.44443244999999</v>
       </c>
       <c r="C305" s="5">
-        <v>0.25245777000000658</v>
+        <v>0.25362524999999891</v>
       </c>
       <c r="D305" s="5">
-        <v>1.9956016970703372</v>
+        <v>2.0049312229705851</v>
       </c>
       <c r="E305" s="5">
-        <v>2.4270915211730193</v>
+        <v>2.4270549954840792</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>153.74933406</v>
+        <v>153.74928288999999</v>
       </c>
       <c r="C306" s="5">
-        <v>0.30480040999998437</v>
+        <v>0.30485043999999561</v>
       </c>
       <c r="D306" s="5">
-        <v>2.4098809073667349</v>
+        <v>2.4102824049627047</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>154.31770821999999</v>
+        <v>154.31764777999999</v>
       </c>
       <c r="C307" s="5">
-        <v>0.56837415999999052</v>
+        <v>0.56836488999999801</v>
       </c>
       <c r="D307" s="5">
-        <v>4.5274267136432567</v>
+        <v>4.5273529025535053</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>155.10584904000001</v>
+        <v>155.10575148999999</v>
       </c>
       <c r="C308" s="5">
-        <v>0.78814082000002372</v>
+        <v>0.78810371000000146</v>
       </c>
       <c r="D308" s="5">
-        <v>6.303833177833118</v>
+        <v>6.3035305109099271</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>155.20067048000001</v>
+        <v>155.20067895</v>
       </c>
       <c r="C309" s="5">
-        <v>9.4821440000004031E-2</v>
+        <v>9.4927460000008068E-2</v>
       </c>
       <c r="D309" s="5">
-        <v>0.73607214177249247</v>
+        <v>0.73689838248529593</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>156.32486972000001</v>
+        <v>156.32476750999999</v>
       </c>
       <c r="C310" s="5">
-        <v>1.1241992399999958</v>
+        <v>1.1240885599999899</v>
       </c>
       <c r="D310" s="5">
-        <v>9.0470164282799637</v>
+        <v>9.046089438243655</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>157.21028109</v>
+        <v>157.21076221999999</v>
       </c>
       <c r="C311" s="5">
-        <v>0.88541136999998571</v>
+        <v>0.88599471000000563</v>
       </c>
       <c r="D311" s="5">
-        <v>7.0124791856315483</v>
+        <v>7.0172489444834341</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>157.88995474000001</v>
+        <v>157.89079917999999</v>
       </c>
       <c r="C312" s="5">
-        <v>0.67967365000001223</v>
+        <v>0.68003695999999536</v>
       </c>
       <c r="D312" s="5">
-        <v>5.3131668065681481</v>
+        <v>5.3160581338751234</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>158.24097538999999</v>
+        <v>158.24282751999999</v>
       </c>
       <c r="C313" s="5">
-        <v>0.35102064999998106</v>
+        <v>0.35202834000000394</v>
       </c>
       <c r="D313" s="5">
-        <v>2.7007019233589835</v>
+        <v>2.7085356002876537</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>158.99147769999999</v>
+        <v>158.99146679</v>
       </c>
       <c r="C314" s="5">
-        <v>0.75050231000000167</v>
+        <v>0.7486392700000124</v>
       </c>
       <c r="D314" s="5">
-        <v>5.8421698450809245</v>
+        <v>5.8272178894545501</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>159.18118745999999</v>
+        <v>159.18083433999999</v>
       </c>
       <c r="C315" s="5">
-        <v>0.18970975999999951</v>
+        <v>0.18936754999998584</v>
       </c>
       <c r="D315" s="5">
-        <v>1.4412826993539518</v>
+        <v>1.4386658705705546</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>159.22046341000001</v>
+        <v>159.21810808000001</v>
       </c>
       <c r="C316" s="5">
-        <v>3.9275950000018156E-2</v>
+        <v>3.7273740000017597E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>0.29648699676632084</v>
+        <v>0.28135383275706971</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>160.39721879000001</v>
+        <v>160.39642658</v>
       </c>
       <c r="C317" s="5">
-        <v>1.176755380000003</v>
+        <v>1.1783184999999889</v>
       </c>
       <c r="D317" s="5">
-        <v>9.238417375706188</v>
+        <v>9.2513352739769914</v>
       </c>
       <c r="E317" s="5">
-        <v>4.531073850997358</v>
+        <v>4.5306265069378293</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>160.69775343000001</v>
+        <v>160.69693404</v>
       </c>
       <c r="C318" s="5">
-        <v>0.30053463999999508</v>
+        <v>0.30050746000000572</v>
       </c>
       <c r="D318" s="5">
-        <v>2.2717438515655664</v>
+        <v>2.2715476111864641</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>161.50663635999999</v>
+        <v>161.50754952</v>
       </c>
       <c r="C319" s="5">
-        <v>0.80888292999998157</v>
+        <v>0.81061547999999561</v>
       </c>
       <c r="D319" s="5">
-        <v>6.2103412193971863</v>
+        <v>6.2240470068767539</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>162.16323650999999</v>
+        <v>162.16239005</v>
       </c>
       <c r="C320" s="5">
-        <v>0.65660015000000271</v>
+        <v>0.65484053000000131</v>
       </c>
       <c r="D320" s="5">
-        <v>4.989139165258516</v>
+        <v>4.9754404770200544</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>162.62798018999999</v>
+        <v>162.62844382</v>
       </c>
       <c r="C321" s="5">
-        <v>0.46474367999999799</v>
+        <v>0.46605377000000203</v>
       </c>
       <c r="D321" s="5">
-        <v>3.4938099952134705</v>
+        <v>3.5038336583111951</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>162.73196603</v>
+        <v>162.73182073000001</v>
       </c>
       <c r="C322" s="5">
-        <v>0.1039858400000071</v>
+        <v>0.10337691000000859</v>
       </c>
       <c r="D322" s="5">
-        <v>0.76999526946881502</v>
+        <v>0.76546829357129198</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>163.10840949999999</v>
+        <v>163.10947637000001</v>
       </c>
       <c r="C323" s="5">
-        <v>0.37644346999999811</v>
+        <v>0.3776556400000004</v>
       </c>
       <c r="D323" s="5">
-        <v>2.8115195397004689</v>
+        <v>2.8206912167543452</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>164.27868346</v>
+        <v>164.28057028000001</v>
       </c>
       <c r="C324" s="5">
-        <v>1.1702739600000029</v>
+        <v>1.1710939099999962</v>
       </c>
       <c r="D324" s="5">
-        <v>8.9578012065423493</v>
+        <v>8.9642663970256784</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>164.90126821000001</v>
+        <v>164.90515332000001</v>
       </c>
       <c r="C325" s="5">
-        <v>0.62258475000001567</v>
+        <v>0.62458304000000453</v>
       </c>
       <c r="D325" s="5">
-        <v>4.6437714431318833</v>
+        <v>4.6589348271912856</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>165.51749164</v>
+        <v>165.51811531000001</v>
       </c>
       <c r="C326" s="5">
-        <v>0.61622342999999091</v>
+        <v>0.61296199000000229</v>
       </c>
       <c r="D326" s="5">
-        <v>4.5776323574828304</v>
+        <v>4.5527977659419072</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>166.04738624999999</v>
+        <v>166.04680035000001</v>
       </c>
       <c r="C327" s="5">
-        <v>0.52989460999998528</v>
+        <v>0.52868503999999916</v>
       </c>
       <c r="D327" s="5">
-        <v>3.9101021249480672</v>
+        <v>3.9010043494251301</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>165.94441617999999</v>
+        <v>165.93903449999999</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.1029700699999978</v>
+        <v>-0.10776585000002115</v>
       </c>
       <c r="D328" s="5">
-        <v>-0.74161670656214262</v>
+        <v>-0.77603667361325623</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>166.36375404</v>
+        <v>166.36135590000001</v>
       </c>
       <c r="C329" s="5">
-        <v>0.41933786000001305</v>
+        <v>0.4223214000000155</v>
       </c>
       <c r="D329" s="5">
-        <v>3.0748754881701368</v>
+        <v>3.0971618620936558</v>
       </c>
       <c r="E329" s="5">
-        <v>3.7198495678479881</v>
+        <v>3.7188667149170573</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>166.98186484999999</v>
+        <v>166.97944107999999</v>
       </c>
       <c r="C330" s="5">
-        <v>0.61811080999999035</v>
+        <v>0.61808517999998003</v>
       </c>
       <c r="D330" s="5">
-        <v>4.5507474546290894</v>
+        <v>4.5506218287824307</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>167.08200896</v>
+        <v>167.08349946999999</v>
       </c>
       <c r="C331" s="5">
-        <v>0.10014411000000223</v>
+        <v>0.10405839000000583</v>
       </c>
       <c r="D331" s="5">
-        <v>0.7220551652594942</v>
+        <v>0.75038549047803382</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>167.38916803000001</v>
+        <v>167.38723003000001</v>
       </c>
       <c r="C332" s="5">
-        <v>0.30715907000001152</v>
+        <v>0.30373056000001952</v>
       </c>
       <c r="D332" s="5">
-        <v>2.2284904306329345</v>
+        <v>2.2033469508544679</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>168.35889793000001</v>
+        <v>168.3602046</v>
       </c>
       <c r="C333" s="5">
-        <v>0.96972990000000436</v>
+        <v>0.97297456999999099</v>
       </c>
       <c r="D333" s="5">
-        <v>7.177761171853847</v>
+        <v>7.2026366696049893</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>168.62449495999999</v>
+        <v>168.62528259000001</v>
       </c>
       <c r="C334" s="5">
-        <v>0.2655970299999808</v>
+        <v>0.26507799000000887</v>
       </c>
       <c r="D334" s="5">
-        <v>1.90958963385508</v>
+        <v>1.9058105451311702</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>168.72612314</v>
+        <v>168.72935455999999</v>
       </c>
       <c r="C335" s="5">
-        <v>0.10162818000000584</v>
+        <v>0.10407196999997836</v>
       </c>
       <c r="D335" s="5">
-        <v>0.72562933809088292</v>
+        <v>0.74313388944444725</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>168.89244801000001</v>
+        <v>168.89723659000001</v>
       </c>
       <c r="C336" s="5">
-        <v>0.16632487000001106</v>
+        <v>0.16788203000001545</v>
       </c>
       <c r="D336" s="5">
-        <v>1.1893566053657212</v>
+        <v>1.2005294411820966</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>169.36938014</v>
+        <v>169.37642287</v>
       </c>
       <c r="C337" s="5">
-        <v>0.47693212999999446</v>
+        <v>0.4791862799999933</v>
       </c>
       <c r="D337" s="5">
-        <v>3.4417858447316707</v>
+        <v>3.4582080444209407</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>169.04326320000001</v>
+        <v>169.04664919999999</v>
       </c>
       <c r="C338" s="5">
-        <v>-0.32611693999999147</v>
+        <v>-0.32977367000000868</v>
       </c>
       <c r="D338" s="5">
-        <v>-2.2862601768166346</v>
+        <v>-2.3115268953608048</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>169.62536136</v>
+        <v>169.62279649999999</v>
       </c>
       <c r="C339" s="5">
-        <v>0.58209815999998682</v>
+        <v>0.57614730000000236</v>
       </c>
       <c r="D339" s="5">
-        <v>4.2113489900247991</v>
+        <v>4.1674006331327673</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>169.71547498000001</v>
+        <v>169.70286290000001</v>
       </c>
       <c r="C340" s="5">
-        <v>9.0113620000010997E-2</v>
+        <v>8.0066400000021076E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>0.639367042230643</v>
+        <v>0.56790426496517998</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>170.23814887</v>
+        <v>170.2304455</v>
       </c>
       <c r="C341" s="5">
-        <v>0.52267388999999298</v>
+        <v>0.52758259999998813</v>
       </c>
       <c r="D341" s="5">
-        <v>3.7588934796463525</v>
+        <v>3.7950879073699317</v>
       </c>
       <c r="E341" s="5">
-        <v>2.3288695619770872</v>
+        <v>2.3257141534273718</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>170.41329722</v>
+        <v>170.40921734</v>
       </c>
       <c r="C342" s="5">
-        <v>0.17514835000000062</v>
+        <v>0.17877183999999602</v>
       </c>
       <c r="D342" s="5">
-        <v>1.2416219911719262</v>
+        <v>1.2675150505155663</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>171.28391092000001</v>
+        <v>171.28586111000001</v>
       </c>
       <c r="C343" s="5">
-        <v>0.87061370000000693</v>
+        <v>0.87664377000001537</v>
       </c>
       <c r="D343" s="5">
-        <v>6.3058329054832774</v>
+        <v>6.3509080879992075</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>171.72845978000001</v>
+        <v>171.72660740000001</v>
       </c>
       <c r="C344" s="5">
-        <v>0.4445488599999976</v>
+        <v>0.44074628999999277</v>
       </c>
       <c r="D344" s="5">
-        <v>3.1593150370976097</v>
+        <v>3.1318712255732128</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>172.19847745999999</v>
+        <v>172.20281625000001</v>
       </c>
       <c r="C345" s="5">
-        <v>0.47001767999998378</v>
+        <v>0.47620885000000612</v>
       </c>
       <c r="D345" s="5">
-        <v>3.3342731515687341</v>
+        <v>3.3789019497059369</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>172.81929220000001</v>
+        <v>172.82229724000001</v>
       </c>
       <c r="C346" s="5">
-        <v>0.62081474000001435</v>
+        <v>0.61948098999999957</v>
       </c>
       <c r="D346" s="5">
-        <v>4.4130973006116125</v>
+        <v>4.4033147377729565</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>173.10998452999999</v>
+        <v>173.11709081000001</v>
       </c>
       <c r="C347" s="5">
-        <v>0.29069232999998462</v>
+        <v>0.29479356999999595</v>
       </c>
       <c r="D347" s="5">
-        <v>2.0372500210393829</v>
+        <v>2.0662265553961445</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>173.28419561999999</v>
+        <v>173.29399555000001</v>
       </c>
       <c r="C348" s="5">
-        <v>0.17421109000000001</v>
+        <v>0.17690473999999767</v>
       </c>
       <c r="D348" s="5">
-        <v>1.2143395751852637</v>
+        <v>1.2331704347865902</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>173.56386470000001</v>
+        <v>173.57608234</v>
       </c>
       <c r="C349" s="5">
-        <v>0.27966908000001922</v>
+        <v>0.28208678999999393</v>
       </c>
       <c r="D349" s="5">
-        <v>1.9540039576978918</v>
+        <v>1.9709351862824631</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>174.1880774</v>
+        <v>174.19559810999999</v>
       </c>
       <c r="C350" s="5">
-        <v>0.62421269999998685</v>
+        <v>0.61951576999999247</v>
       </c>
       <c r="D350" s="5">
-        <v>4.4021314823006641</v>
+        <v>4.3680408809549043</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>174.10893533999999</v>
+        <v>174.09972809000001</v>
       </c>
       <c r="C351" s="5">
-        <v>-7.9142060000009451E-2</v>
+        <v>-9.587001999997824E-2</v>
       </c>
       <c r="D351" s="5">
-        <v>-0.54385758924101468</v>
+        <v>-0.65843470397418669</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>174.96010132999999</v>
+        <v>174.93656430999999</v>
       </c>
       <c r="C352" s="5">
-        <v>0.85116598999999837</v>
+        <v>0.83683621999998081</v>
       </c>
       <c r="D352" s="5">
-        <v>6.0267722333070539</v>
+        <v>5.9229336836078561</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>174.72130408000001</v>
+        <v>174.70495930999999</v>
       </c>
       <c r="C353" s="5">
-        <v>-0.2387972499999762</v>
+        <v>-0.23160500000000184</v>
       </c>
       <c r="D353" s="5">
-        <v>-1.6256011503488321</v>
+        <v>-1.577206827687383</v>
       </c>
       <c r="E353" s="5">
-        <v>2.6334609720312985</v>
+        <v>2.6285038477444234</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>175.45182779000001</v>
+        <v>175.44326092</v>
       </c>
       <c r="C354" s="5">
-        <v>0.73052370999999994</v>
+        <v>0.73830161000000771</v>
       </c>
       <c r="D354" s="5">
-        <v>5.1342963862711866</v>
+        <v>5.1907350527967022</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>176.12106974</v>
+        <v>176.12535857</v>
       </c>
       <c r="C355" s="5">
-        <v>0.66924194999998576</v>
+        <v>0.68209765000000289</v>
       </c>
       <c r="D355" s="5">
-        <v>4.6745284637272455</v>
+        <v>4.7664897861965816</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>175.97988099</v>
+        <v>175.98070136000001</v>
       </c>
       <c r="C356" s="5">
-        <v>-0.14118874999999775</v>
+        <v>-0.14465720999999121</v>
       </c>
       <c r="D356" s="5">
-        <v>-0.95775861367209947</v>
+        <v>-0.98115706187551499</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>175.62486079000001</v>
+        <v>175.63293565999999</v>
       </c>
       <c r="C357" s="5">
-        <v>-0.35502019999998424</v>
+        <v>-0.34776570000002494</v>
       </c>
       <c r="D357" s="5">
-        <v>-2.3941877081061103</v>
+        <v>-2.3457844995873223</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>176.43310245000001</v>
+        <v>176.4401628</v>
       </c>
       <c r="C358" s="5">
-        <v>0.80824165999999309</v>
+        <v>0.80722714000000906</v>
       </c>
       <c r="D358" s="5">
-        <v>5.6644593703370605</v>
+        <v>5.6569018373219038</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>177.17300734</v>
+        <v>177.18811776999999</v>
       </c>
       <c r="C359" s="5">
-        <v>0.73990488999999116</v>
+        <v>0.747954969999995</v>
       </c>
       <c r="D359" s="5">
-        <v>5.1501344156776208</v>
+        <v>5.2072670370305607</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>177.65462581</v>
+        <v>177.67002366</v>
       </c>
       <c r="C360" s="5">
-        <v>0.4816184700000008</v>
+        <v>0.48190589000000728</v>
       </c>
       <c r="D360" s="5">
-        <v>3.3112364196974831</v>
+        <v>3.3129553628174158</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>178.56662383</v>
+        <v>178.58625832000001</v>
       </c>
       <c r="C361" s="5">
-        <v>0.91199801999999863</v>
+        <v>0.91623466000001486</v>
       </c>
       <c r="D361" s="5">
-        <v>6.3371966529132573</v>
+        <v>6.3669082679547406</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>179.19077354999999</v>
+        <v>179.20979675000001</v>
       </c>
       <c r="C362" s="5">
-        <v>0.62414971999999125</v>
+        <v>0.62353842999999642</v>
       </c>
       <c r="D362" s="5">
-        <v>4.275980390924361</v>
+        <v>4.2712330514003582</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>180.09678450000001</v>
+        <v>180.06863437000001</v>
       </c>
       <c r="C363" s="5">
-        <v>0.90601095000002374</v>
+        <v>0.85883762000000274</v>
       </c>
       <c r="D363" s="5">
-        <v>6.2389513037609978</v>
+        <v>5.9048583459314408</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>181.30362966000001</v>
+        <v>181.25623999000001</v>
       </c>
       <c r="C364" s="5">
-        <v>1.2068451600000003</v>
+        <v>1.1876056199999994</v>
       </c>
       <c r="D364" s="5">
-        <v>8.3444021715257897</v>
+        <v>8.2078452638210351</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>180.83309505</v>
+        <v>180.81296893999999</v>
       </c>
       <c r="C365" s="5">
-        <v>-0.47053461000001562</v>
+        <v>-0.44327105000002121</v>
       </c>
       <c r="D365" s="5">
-        <v>-3.0702701332859683</v>
+        <v>-2.8955063417596349</v>
       </c>
       <c r="E365" s="5">
-        <v>3.4980227523951912</v>
+        <v>3.4961856000675029</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>181.73532409000001</v>
+        <v>181.72362436</v>
       </c>
       <c r="C366" s="5">
-        <v>0.90222904000000881</v>
+        <v>0.91065542000001187</v>
       </c>
       <c r="D366" s="5">
-        <v>6.1542071960198674</v>
+        <v>6.213996755783957</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>181.80717422999999</v>
+        <v>181.81393826999999</v>
       </c>
       <c r="C367" s="5">
-        <v>7.1850139999980911E-2</v>
+        <v>9.0313909999991893E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>0.47546011119383724</v>
+        <v>0.59801482836672193</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>181.95603795</v>
+        <v>181.96104234000001</v>
       </c>
       <c r="C368" s="5">
-        <v>0.14886372000000847</v>
+        <v>0.14710407000001169</v>
       </c>
       <c r="D368" s="5">
-        <v>0.986996998134404</v>
+        <v>0.97524174548957454</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>164.97427994</v>
+        <v>164.98700521000001</v>
       </c>
       <c r="C369" s="5">
-        <v>-16.981758009999993</v>
+        <v>-16.974037129999999</v>
       </c>
       <c r="D369" s="5">
-        <v>-69.139906427628702</v>
+        <v>-69.121522292809459</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>167.41121014999999</v>
+        <v>167.42257877</v>
       </c>
       <c r="C370" s="5">
-        <v>2.4369302099999857</v>
+        <v>2.4355735599999946</v>
       </c>
       <c r="D370" s="5">
-        <v>19.239331153159476</v>
+        <v>19.226130877292789</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>173.52677856</v>
+        <v>173.55087968000001</v>
       </c>
       <c r="C371" s="5">
-        <v>6.1155684100000087</v>
+        <v>6.1283009100000072</v>
       </c>
       <c r="D371" s="5">
-        <v>53.809664069124594</v>
+        <v>53.940718127539377</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>175.35569537999999</v>
+        <v>175.37920915999999</v>
       </c>
       <c r="C372" s="5">
-        <v>1.8289168199999892</v>
+        <v>1.8283294799999794</v>
       </c>
       <c r="D372" s="5">
-        <v>13.407155660304838</v>
+        <v>13.400627197442304</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>177.44471429000001</v>
+        <v>177.47316513000001</v>
       </c>
       <c r="C373" s="5">
-        <v>2.0890189100000214</v>
+        <v>2.0939559700000245</v>
       </c>
       <c r="D373" s="5">
-        <v>15.270531300530333</v>
+        <v>15.306834216934684</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>178.84744232</v>
+        <v>178.87565157</v>
       </c>
       <c r="C374" s="5">
-        <v>1.4027280299999916</v>
+        <v>1.4024864399999899</v>
       </c>
       <c r="D374" s="5">
-        <v>9.9096940583009321</v>
+        <v>9.9062544520563947</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>182.69722005</v>
+        <v>182.64770540999999</v>
       </c>
       <c r="C375" s="5">
-        <v>3.8497777299999996</v>
+        <v>3.7720538399999839</v>
       </c>
       <c r="D375" s="5">
-        <v>29.119092380682442</v>
+        <v>28.456445975678225</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>184.20574006999999</v>
+        <v>184.13318380999999</v>
       </c>
       <c r="C376" s="5">
-        <v>1.5085200199999917</v>
+        <v>1.4854784000000052</v>
       </c>
       <c r="D376" s="5">
-        <v>10.37091453781902</v>
+        <v>10.20824927513666</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>184.23829441999999</v>
+        <v>184.20845524999999</v>
       </c>
       <c r="C377" s="5">
-        <v>3.2554349999998067E-2</v>
+        <v>7.5271439999994527E-2</v>
       </c>
       <c r="D377" s="5">
-        <v>0.2122801056973378</v>
+        <v>0.49165004114577471</v>
       </c>
       <c r="E377" s="5">
-        <v>1.8830620407500387</v>
+        <v>1.8778997601254677</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>184.18837962000001</v>
+        <v>184.16634378000001</v>
       </c>
       <c r="C378" s="5">
-        <v>-4.9914799999982051E-2</v>
+        <v>-4.21114699999805E-2</v>
       </c>
       <c r="D378" s="5">
-        <v>-0.32462625518189236</v>
+        <v>-0.27398456864908827</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>184.25152255</v>
+        <v>184.26323185999999</v>
       </c>
       <c r="C379" s="5">
-        <v>6.3142929999997932E-2</v>
+        <v>9.6888079999985166E-2</v>
       </c>
       <c r="D379" s="5">
-        <v>0.41215708771165094</v>
+        <v>0.63313794741992613</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>185.93399532000001</v>
+        <v>185.94727381999999</v>
       </c>
       <c r="C380" s="5">
-        <v>1.6824727700000039</v>
+        <v>1.6840419600000018</v>
       </c>
       <c r="D380" s="5">
-        <v>11.525092889187082</v>
+        <v>11.535617671273112</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>185.30423009</v>
+        <v>185.3258941</v>
       </c>
       <c r="C381" s="5">
-        <v>-0.62976523000000384</v>
+        <v>-0.62137971999999309</v>
       </c>
       <c r="D381" s="5">
-        <v>-3.9895768562124623</v>
+        <v>-3.9371511250160363</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>186.96500861000001</v>
+        <v>186.98667172</v>
       </c>
       <c r="C382" s="5">
-        <v>1.660778520000008</v>
+        <v>1.6607776200000046</v>
       </c>
       <c r="D382" s="5">
-        <v>11.301240634956811</v>
+        <v>11.299847345599879</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>188.08380167000001</v>
+        <v>188.12479587000001</v>
       </c>
       <c r="C383" s="5">
-        <v>1.1187930600000016</v>
+        <v>1.1381241500000101</v>
       </c>
       <c r="D383" s="5">
-        <v>7.4218746090318088</v>
+        <v>7.5535335390553016</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>189.61731735000001</v>
+        <v>189.65649655000001</v>
       </c>
       <c r="C384" s="5">
-        <v>1.5335156799999936</v>
+        <v>1.5317006800000001</v>
       </c>
       <c r="D384" s="5">
-        <v>10.234933092607301</v>
+        <v>10.219943638466788</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>189.90230070999999</v>
+        <v>189.94372917000001</v>
       </c>
       <c r="C385" s="5">
-        <v>0.28498335999998403</v>
+        <v>0.2872326199999975</v>
       </c>
       <c r="D385" s="5">
-        <v>1.8185106245758753</v>
+        <v>1.832601379385923</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>191.50908784000001</v>
+        <v>191.55009052</v>
       </c>
       <c r="C386" s="5">
-        <v>1.6067871300000149</v>
+        <v>1.606361349999986</v>
       </c>
       <c r="D386" s="5">
-        <v>10.639431767053598</v>
+        <v>10.634051134492207</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>196.20822247999999</v>
+        <v>196.12973024999999</v>
       </c>
       <c r="C387" s="5">
-        <v>4.6991346399999827</v>
+        <v>4.5796397299999967</v>
       </c>
       <c r="D387" s="5">
-        <v>33.762318445481718</v>
+        <v>32.780051765347061</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>197.24798308000001</v>
+        <v>197.13943856</v>
       </c>
       <c r="C388" s="5">
-        <v>1.0397606000000224</v>
+        <v>1.0097083100000077</v>
       </c>
       <c r="D388" s="5">
-        <v>6.5477818819761779</v>
+        <v>6.355759255847504</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>198.3024456</v>
+        <v>198.23887651000001</v>
       </c>
       <c r="C389" s="5">
-        <v>1.0544625199999871</v>
+        <v>1.0994379500000093</v>
       </c>
       <c r="D389" s="5">
-        <v>6.6070656687504892</v>
+        <v>6.9014874992893604</v>
       </c>
       <c r="E389" s="5">
-        <v>7.6336742175535877</v>
+        <v>7.6166000311758353</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>198.77217673000001</v>
+        <v>198.73861685</v>
       </c>
       <c r="C390" s="5">
-        <v>0.46973113000001376</v>
+        <v>0.49974033999998824</v>
       </c>
       <c r="D390" s="5">
-        <v>2.8798401501238136</v>
+        <v>3.067376761082663</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>202.59546538999999</v>
+        <v>202.61401192</v>
       </c>
       <c r="C391" s="5">
-        <v>3.8232886599999745</v>
+        <v>3.8753950699999962</v>
       </c>
       <c r="D391" s="5">
-        <v>25.686757457425081</v>
+        <v>26.080103500769702</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>203.25943771999999</v>
+        <v>203.28850159999999</v>
       </c>
       <c r="C392" s="5">
-        <v>0.6639723300000071</v>
+        <v>0.67448967999999354</v>
       </c>
       <c r="D392" s="5">
-        <v>4.0044668784718906</v>
+        <v>4.0686845798648896</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>203.74563068</v>
+        <v>203.78633170000001</v>
       </c>
       <c r="C393" s="5">
-        <v>0.486192960000011</v>
+        <v>0.49783010000001582</v>
       </c>
       <c r="D393" s="5">
-        <v>2.9084437953094788</v>
+        <v>2.9785669521461777</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>203.51898349000001</v>
+        <v>203.55253331</v>
       </c>
       <c r="C394" s="5">
-        <v>-0.22664718999999423</v>
+        <v>-0.23379839000000402</v>
       </c>
       <c r="D394" s="5">
-        <v>-1.3267463474171848</v>
+        <v>-1.3680726169905788</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>202.81336284</v>
+        <v>202.87830632000001</v>
       </c>
       <c r="C395" s="5">
-        <v>-0.70562065000001439</v>
+        <v>-0.67422698999999398</v>
       </c>
       <c r="D395" s="5">
-        <v>-4.0820925222906705</v>
+        <v>-3.9031423985000813</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>204.40192458999999</v>
+        <v>204.46752720000001</v>
       </c>
       <c r="C396" s="5">
-        <v>1.5885617499999967</v>
+        <v>1.5892208799999992</v>
       </c>
       <c r="D396" s="5">
-        <v>9.8148251884209827</v>
+        <v>9.8157948439016494</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>204.96854142999999</v>
+        <v>205.03487319000001</v>
       </c>
       <c r="C397" s="5">
-        <v>0.56661683999999468</v>
+        <v>0.56734599000000685</v>
       </c>
       <c r="D397" s="5">
-        <v>3.3776748294721548</v>
+        <v>3.3809862105668165</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>205.22912332000001</v>
+        <v>205.295545</v>
       </c>
       <c r="C398" s="5">
-        <v>0.26058189000002585</v>
+        <v>0.26067180999999096</v>
       </c>
       <c r="D398" s="5">
-        <v>1.5363042371475899</v>
+        <v>1.5363374180858536</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>205.64574506</v>
+        <v>205.52087227000001</v>
       </c>
       <c r="C399" s="5">
-        <v>0.41662173999998231</v>
+        <v>0.22532727000000818</v>
       </c>
       <c r="D399" s="5">
-        <v>2.463422401839277</v>
+        <v>1.3250700606982635</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>204.34532125999999</v>
+        <v>204.19813026</v>
       </c>
       <c r="C400" s="5">
-        <v>-1.3004238000000043</v>
+        <v>-1.3227420100000131</v>
       </c>
       <c r="D400" s="5">
-        <v>-7.3298973565231744</v>
+        <v>-7.4556477636257501</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>204.77116968999999</v>
+        <v>204.64181371000001</v>
       </c>
       <c r="C401" s="5">
-        <v>0.42584843000000205</v>
+        <v>0.44368345000000886</v>
       </c>
       <c r="D401" s="5">
-        <v>2.5296208488462479</v>
+        <v>2.6387563243703616</v>
       </c>
       <c r="E401" s="5">
-        <v>3.2620495780713687</v>
+        <v>3.2299099514302432</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>205.08917547999999</v>
+        <v>205.01018238</v>
       </c>
       <c r="C402" s="5">
-        <v>0.31800579000000084</v>
+        <v>0.36836866999999529</v>
       </c>
       <c r="D402" s="5">
-        <v>1.8795777600232544</v>
+        <v>2.1815930031970021</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>205.64120069000001</v>
+        <v>205.69903033</v>
       </c>
       <c r="C403" s="5">
-        <v>0.5520252100000107</v>
+        <v>0.68884794999999599</v>
       </c>
       <c r="D403" s="5">
-        <v>3.2782099994843161</v>
+        <v>4.10743566158982</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>206.40910790000001</v>
+        <v>206.46784868</v>
       </c>
       <c r="C404" s="5">
-        <v>0.76790721000000417</v>
+        <v>0.76881835000000365</v>
       </c>
       <c r="D404" s="5">
-        <v>4.5742384605283792</v>
+        <v>4.5784638604569716</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>206.87734778999999</v>
+        <v>206.9383023</v>
       </c>
       <c r="C405" s="5">
-        <v>0.46823988999997823</v>
+        <v>0.47045362000000068</v>
       </c>
       <c r="D405" s="5">
-        <v>2.7564272900954201</v>
+        <v>2.7688249727335634</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>207.67777287000001</v>
+        <v>207.72739149</v>
       </c>
       <c r="C406" s="5">
-        <v>0.80042508000002499</v>
+        <v>0.78908918999999855</v>
       </c>
       <c r="D406" s="5">
-        <v>4.742982365036541</v>
+        <v>4.6729895621845152</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>208.30659829999999</v>
+        <v>208.40163238</v>
       </c>
       <c r="C407" s="5">
-        <v>0.62882542999997781</v>
+        <v>0.67424088999999299</v>
       </c>
       <c r="D407" s="5">
-        <v>3.6945923502974765</v>
+        <v>3.965246199114425</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>208.33432303999999</v>
+        <v>208.42991468</v>
       </c>
       <c r="C408" s="5">
-        <v>2.7724739999996473E-2</v>
+        <v>2.828230000000076E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>0.15983196592053162</v>
+        <v>0.16297426866467291</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>208.17678296</v>
+        <v>208.27189526000001</v>
       </c>
       <c r="C409" s="5">
-        <v>-0.15754007999998976</v>
+        <v>-0.15801941999998803</v>
       </c>
       <c r="D409" s="5">
-        <v>-0.90366202490576031</v>
+        <v>-0.90598612811636503</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>208.42582116</v>
+        <v>208.52437466999999</v>
       </c>
       <c r="C410" s="5">
-        <v>0.2490382000000011</v>
+        <v>0.25247940999997809</v>
       </c>
       <c r="D410" s="5">
-        <v>1.4450217239469598</v>
+        <v>1.4644488689061985</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>208.30824981000001</v>
+        <v>208.13350002999999</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.11757134999999153</v>
+        <v>-0.39087463999999272</v>
       </c>
       <c r="D411" s="5">
-        <v>-0.67481429217134403</v>
+        <v>-2.2263293009479934</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>208.56433100999999</v>
+        <v>208.36856182</v>
       </c>
       <c r="C412" s="5">
-        <v>0.2560811999999828</v>
+        <v>0.23506179000000316</v>
       </c>
       <c r="D412" s="5">
-        <v>1.4852207053130062</v>
+        <v>1.363705936839299</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>207.81030637999999</v>
+        <v>207.60850912999999</v>
       </c>
       <c r="C413" s="5">
-        <v>-0.75402463000000353</v>
+        <v>-0.76005269000000908</v>
       </c>
       <c r="D413" s="5">
-        <v>-4.253137646546012</v>
+        <v>-4.2904076932922752</v>
       </c>
       <c r="E413" s="5">
-        <v>1.4841623919035651</v>
+        <v>1.4497014887700832</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>209.69827419000001</v>
+        <v>209.55579557999999</v>
       </c>
       <c r="C414" s="5">
-        <v>1.8879678100000206</v>
+        <v>1.9472864500000071</v>
       </c>
       <c r="D414" s="5">
-        <v>11.463655857443623</v>
+        <v>11.854721339139097</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>209.04725689</v>
+        <v>209.14899679999999</v>
       </c>
       <c r="C415" s="5">
-        <v>-0.65101730000000657</v>
+        <v>-0.40679878000000258</v>
       </c>
       <c r="D415" s="5">
-        <v>-3.662493225218777</v>
+        <v>-2.30478056683876</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>208.50332456999999</v>
+        <v>208.58272120999999</v>
       </c>
       <c r="C416" s="5">
-        <v>-0.54393232000001035</v>
+        <v>-0.5662755900000036</v>
       </c>
       <c r="D416" s="5">
-        <v>-3.0780524302546741</v>
+        <v>-3.2010783940140786</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>208.92972735000001</v>
+        <v>209.01721942</v>
       </c>
       <c r="C417" s="5">
-        <v>0.42640278000001786</v>
+        <v>0.43449821000001521</v>
       </c>
       <c r="D417" s="5">
-        <v>2.4818697349247687</v>
+        <v>2.5285565273538868</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>209.28508909999999</v>
+        <v>209.35270743999999</v>
       </c>
       <c r="C418" s="5">
-        <v>0.35536174999998593</v>
+        <v>0.33548801999998545</v>
       </c>
       <c r="D418" s="5">
-        <v>2.0602429453115745</v>
+        <v>1.9431829407769996</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>209.78000832000001</v>
+        <v>209.90481152999999</v>
       </c>
       <c r="C419" s="5">
-        <v>0.49491922000001409</v>
+        <v>0.55210409000000027</v>
       </c>
       <c r="D419" s="5">
-        <v>2.8749723727920617</v>
+        <v>3.2109426157795662</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>210.10499367</v>
+        <v>210.23416499000001</v>
       </c>
       <c r="C420" s="5">
-        <v>0.32498534999999151</v>
+        <v>0.32935346000002141</v>
       </c>
       <c r="D420" s="5">
-        <v>1.8749282468475403</v>
+        <v>1.8992074096443323</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>210.81868231000001</v>
+        <v>210.94630934</v>
       </c>
       <c r="C421" s="5">
-        <v>0.71368864000001508</v>
+        <v>0.71214434999998844</v>
       </c>
       <c r="D421" s="5">
-        <v>4.1532050255475017</v>
+        <v>4.1414562766900698</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>210.53056973</v>
+        <v>210.6604648</v>
       </c>
       <c r="C422" s="5">
-        <v>-0.28811258000001772</v>
+        <v>-0.28584453999999937</v>
       </c>
       <c r="D422" s="5">
-        <v>-1.6276934069227256</v>
+        <v>-1.6140056836071115</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>211.26572071000001</v>
+        <v>211.04766634000001</v>
       </c>
       <c r="C423" s="5">
-        <v>0.73515098000001444</v>
+        <v>0.38720154000000662</v>
       </c>
       <c r="D423" s="5">
-        <v>4.2716960869258802</v>
+        <v>2.2280777885743674</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>211.74166285000001</v>
+        <v>211.50776506</v>
       </c>
       <c r="C424" s="5">
-        <v>0.47594214000000079</v>
+        <v>0.46009871999999064</v>
       </c>
       <c r="D424" s="5">
-        <v>2.7371243842399418</v>
+        <v>2.6476811216930907</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>213.08693890000001</v>
+        <v>212.80721005000001</v>
       </c>
       <c r="C425" s="5">
-        <v>1.3452760499999954</v>
+        <v>1.299444990000012</v>
       </c>
       <c r="D425" s="5">
-        <v>7.8961963056607631</v>
+        <v>7.626758951333068</v>
       </c>
       <c r="E425" s="5">
-        <v>2.5391582409542313</v>
+        <v>2.5040885567675364</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>213.16474545</v>
+        <v>212.93763591000001</v>
       </c>
       <c r="C426" s="5">
-        <v>7.7806549999991148E-2</v>
+        <v>0.13042586000000256</v>
       </c>
       <c r="D426" s="5">
-        <v>0.43904894748081347</v>
+        <v>0.73794345238440417</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>213.65243072000001</v>
+        <v>213.80450085000001</v>
       </c>
       <c r="C427" s="5">
-        <v>0.48768527000001427</v>
+        <v>0.86686493999999925</v>
       </c>
       <c r="D427" s="5">
-        <v>2.7802095977087937</v>
+        <v>4.9960554622458186</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>213.73153701000001</v>
+        <v>213.83240273999999</v>
       </c>
       <c r="C428" s="5">
-        <v>7.910628999999858E-2</v>
+        <v>2.7901889999981222E-2</v>
       </c>
       <c r="D428" s="5">
-        <v>0.44521421150132134</v>
+        <v>0.15671471165803474</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>213.83656139999999</v>
+        <v>213.94868700000001</v>
       </c>
       <c r="C429" s="5">
-        <v>0.10502438999998276</v>
+        <v>0.11628426000001468</v>
       </c>
       <c r="D429" s="5">
-        <v>0.59125778500508375</v>
+        <v>0.65452770062126575</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>214.44249384</v>
+        <v>214.53281375</v>
       </c>
       <c r="C430" s="5">
-        <v>0.60593244000000368</v>
+        <v>0.58412674999999581</v>
       </c>
       <c r="D430" s="5">
-        <v>3.4538469222885615</v>
+        <v>3.3259102063895929</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>213.20491132999999</v>
+        <v>213.3584132</v>
       </c>
       <c r="C431" s="5">
-        <v>-1.23758251000001</v>
+        <v>-1.1744005500000014</v>
       </c>
       <c r="D431" s="5">
-        <v>-6.7097478223600788</v>
+        <v>-6.3748500429488537</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>212.99848549999999</v>
+        <v>213.15797087000001</v>
       </c>
       <c r="C432" s="5">
-        <v>-0.20642583000000059</v>
+        <v>-0.20044232999998712</v>
       </c>
       <c r="D432" s="5">
-        <v>-1.1556776586792439</v>
+        <v>-1.1215486767420124</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>213.13130826</v>
+        <v>213.28417802000001</v>
       </c>
       <c r="C433" s="5">
-        <v>0.13282276000001048</v>
+        <v>0.12620714999999905</v>
       </c>
       <c r="D433" s="5">
-        <v>0.7508743706208465</v>
+        <v>0.7128175385981983</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>213.54691535000001</v>
+        <v>213.69925972999999</v>
       </c>
       <c r="C434" s="5">
-        <v>0.41560709000000884</v>
+        <v>0.41508170999998129</v>
       </c>
       <c r="D434" s="5">
-        <v>2.3652663212197389</v>
+        <v>2.360532941700999</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>213.79725762999999</v>
+        <v>214.59051299000001</v>
       </c>
       <c r="C435" s="5">
-        <v>0.25034227999998393</v>
+        <v>0.89125326000001337</v>
       </c>
       <c r="D435" s="5">
-        <v>1.4158728414187749</v>
+        <v>5.1211256620192991</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>213.99371371999999</v>
+        <v>214.75589418999999</v>
       </c>
       <c r="C436" s="5">
-        <v>0.19645608999999808</v>
+        <v>0.16538119999998457</v>
       </c>
       <c r="D436" s="5">
-        <v>1.1082574642522713</v>
+        <v>0.92874943285350398</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>213.61702113999999</v>
+        <v>214.28840364999999</v>
       </c>
       <c r="C437" s="5">
-        <v>-0.37669257999999672</v>
+        <v>-0.46749054000000001</v>
       </c>
       <c r="D437" s="5">
-        <v>-2.0920253478316053</v>
+        <v>-2.5811660512361057</v>
       </c>
       <c r="E437" s="5">
-        <v>0.24876336519561448</v>
+        <v>0.69602604143532698</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>213.58833168999999</v>
+        <v>209.71300848000001</v>
       </c>
       <c r="C438" s="5">
-        <v>-2.8689450000001671E-2</v>
+        <v>-4.5753951699999789</v>
       </c>
       <c r="D438" s="5">
-        <v>-0.16104484949995834</v>
+        <v>-22.817220932766922</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>212.81296545000001</v>
+        <v>208.94409209</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.77536623999998255</v>
+        <v>-0.76891639000001533</v>
       </c>
       <c r="D439" s="5">
-        <v>-4.270295357959486</v>
+        <v>-4.3121702382664218</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>212.97491342999999</v>
+        <v>209.42118335000001</v>
       </c>
       <c r="C440" s="5">
-        <v>0.16194797999997945</v>
+        <v>0.47709126000000879</v>
       </c>
       <c r="D440" s="5">
-        <v>0.91701663388170651</v>
+        <v>2.7746863296295166</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>213.60494614999999</v>
+        <v>210.00826756999999</v>
       </c>
       <c r="C441" s="5">
-        <v>0.63003272000000266</v>
+        <v>0.58708421999997995</v>
       </c>
       <c r="D441" s="5">
-        <v>3.6082297082402848</v>
+        <v>3.4163954108589412</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>214.22889612</v>
+        <v>210.61912361</v>
       </c>
       <c r="C442" s="5">
-        <v>0.6239499700000124</v>
+        <v>0.61085604000001581</v>
       </c>
       <c r="D442" s="5">
-        <v>3.5621222693197119</v>
+        <v>3.5468539482186756</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>214.2899065</v>
+        <v>210.65490588</v>
       </c>
       <c r="C443" s="5">
-        <v>6.1010379999999031E-2</v>
+        <v>3.5782269999998562E-2</v>
       </c>
       <c r="D443" s="5">
-        <v>0.34228454925551155</v>
+        <v>0.20405966909369244</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>214.76358961</v>
+        <v>211.02349050000001</v>
       </c>
       <c r="C444" s="5">
-        <v>0.47368310999999608</v>
+        <v>0.36858462000000713</v>
       </c>
       <c r="D444" s="5">
-        <v>2.6850613308064375</v>
+        <v>2.1199739346435598</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>210.62109853000001</v>
+      </c>
+      <c r="C445" s="5">
+        <v>-0.40239196999999649</v>
+      </c>
+      <c r="D445" s="5">
+        <v>-2.2643839501230834</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>