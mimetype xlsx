--- v2 (2026-02-02)
+++ v3 (2026-04-23)
@@ -1,99 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{9C30963C-D395-4459-AB8B-0A7B6B6C1112}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{7DAAF644-CD9C-4AD7-BAB8-D7254CFA282D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{ED2E5D62-54C9-46FE-8902-EAA7C9E881A5}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{2ADB42C3-D39A-42F4-99E5-0EE2D628D61C}"/>
   </bookViews>
   <sheets>
     <sheet name="austtula" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Austin—Round Rock—Georgetown Trade, Transportation and Utilities Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q2 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry February 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6258 +916,6330 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8A7ED549-79D9-4AE8-8F62-71144ED3FE82}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{568D624B-3989-47EE-AB80-412520F1EC00}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>62.195806439000002</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+        <v>62.195190854000003</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>62.116411886999998</v>
+        <v>62.115452155</v>
       </c>
       <c r="C7" s="5">
-        <v>-7.9394552000003671E-2</v>
+        <v>-7.9738699000003521E-2</v>
       </c>
       <c r="D7" s="5">
-        <v>-1.5211217800903731</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-1.5276838902816725</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>61.990826237999997</v>
+        <v>61.98960898</v>
       </c>
       <c r="C8" s="5">
-        <v>-0.12558564900000135</v>
+        <v>-0.12584317499999997</v>
       </c>
       <c r="D8" s="5">
-        <v>-2.399337538758195</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-2.4042396636093977</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>60.279792157000003</v>
+        <v>60.280495641999998</v>
       </c>
       <c r="C9" s="5">
-        <v>-1.711034080999994</v>
+        <v>-1.7091133380000016</v>
       </c>
       <c r="D9" s="5">
-        <v>-28.52867122165209</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-28.501815926550645</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>60.462895314999997</v>
+        <v>60.463360739000002</v>
       </c>
       <c r="C10" s="5">
-        <v>0.18310315799999444</v>
+        <v>0.18286509700000408</v>
       </c>
       <c r="D10" s="5">
-        <v>3.706582772716116</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+        <v>3.7016390599246662</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>60.463116044000003</v>
+        <v>60.463547974000001</v>
       </c>
       <c r="C11" s="5">
-        <v>2.2072900000580375E-4</v>
+        <v>1.8723499999850901E-4</v>
       </c>
       <c r="D11" s="5">
-        <v>4.3808705654013735E-3</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+        <v>3.7160657958557053E-3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>60.952346288000001</v>
+        <v>60.952540456000001</v>
       </c>
       <c r="C12" s="5">
-        <v>0.48923024399999804</v>
+        <v>0.48899248200000045</v>
       </c>
       <c r="D12" s="5">
-        <v>10.153634456340743</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+        <v>10.148402587409254</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>60.648772135999998</v>
+        <v>60.648963416000001</v>
       </c>
       <c r="C13" s="5">
-        <v>-0.30357415200000304</v>
+        <v>-0.30357704000000041</v>
       </c>
       <c r="D13" s="5">
-        <v>-5.8155906977742085</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-5.8156264951587433</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>60.786986069000001</v>
+        <v>60.787237726999997</v>
       </c>
       <c r="C14" s="5">
-        <v>0.13821393300000295</v>
+        <v>0.13827431099999643</v>
       </c>
       <c r="D14" s="5">
-        <v>2.7692473965807096</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+        <v>2.7704634892203428</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>60.405571582</v>
+        <v>60.405503604000003</v>
       </c>
       <c r="C15" s="5">
-        <v>-0.38141448700000069</v>
+        <v>-0.38173412299999399</v>
       </c>
       <c r="D15" s="5">
-        <v>-7.2750413600004338</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-7.2808999270439489</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>60.821847562000002</v>
+        <v>60.822059408999998</v>
       </c>
       <c r="C16" s="5">
-        <v>0.41627598000000177</v>
+        <v>0.41655580499999445</v>
       </c>
       <c r="D16" s="5">
-        <v>8.5903725335787051</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.5963778711128036</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>60.811972740000002</v>
+        <v>60.812190096000002</v>
       </c>
       <c r="C17" s="5">
-        <v>-9.8748220000004494E-3</v>
+        <v>-9.8693129999958273E-3</v>
       </c>
       <c r="D17" s="5">
-        <v>-0.19465391475540494</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.1945447404420042</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>60.105457170000001</v>
+        <v>60.104915527999999</v>
       </c>
       <c r="C18" s="5">
-        <v>-0.70651557000000054</v>
+        <v>-0.70727456800000255</v>
       </c>
       <c r="D18" s="5">
-        <v>-13.084396147969136</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-13.09752197772699</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>59.243785449000001</v>
+        <v>59.242961792999999</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.86167172100000045</v>
+        <v>-0.86195373500000017</v>
       </c>
       <c r="D19" s="5">
-        <v>-15.909536151896841</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-15.914471801284414</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>59.541184839000003</v>
+        <v>59.540141362</v>
       </c>
       <c r="C20" s="5">
-        <v>0.29739939000000248</v>
+        <v>0.29717956900000075</v>
       </c>
       <c r="D20" s="5">
-        <v>6.1930430143575244</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.1884268655391761</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>58.472462307000001</v>
+        <v>58.473066838000001</v>
       </c>
       <c r="C21" s="5">
-        <v>-1.0687225320000024</v>
+        <v>-1.0670745239999988</v>
       </c>
       <c r="D21" s="5">
-        <v>-19.535017796318289</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-19.508108258945967</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>58.643680531000001</v>
+        <v>58.644079967000003</v>
       </c>
       <c r="C22" s="5">
-        <v>0.17121822400000042</v>
+        <v>0.1710131290000021</v>
       </c>
       <c r="D22" s="5">
-        <v>3.5709689592543947</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5665849390833504</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>59.062548327999998</v>
+        <v>59.062945708999997</v>
       </c>
       <c r="C23" s="5">
-        <v>0.41886779699999721</v>
+        <v>0.41886574199999416</v>
       </c>
       <c r="D23" s="5">
-        <v>8.9159651009867567</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.9158564927666273</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>59.659873941000001</v>
+        <v>59.660042326000003</v>
       </c>
       <c r="C24" s="5">
-        <v>0.59732561300000242</v>
+        <v>0.59709661700000538</v>
       </c>
       <c r="D24" s="5">
-        <v>12.834472252741037</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.829184000790029</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>59.934260559000002</v>
+        <v>59.934420211999999</v>
       </c>
       <c r="C25" s="5">
-        <v>0.27438661800000119</v>
+        <v>0.27437788599999635</v>
       </c>
       <c r="D25" s="5">
-        <v>5.6607872893347899</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.6605861782836886</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>59.584928155</v>
+        <v>59.585128374</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.34933240400000187</v>
+        <v>-0.34929183799999919</v>
       </c>
       <c r="D26" s="5">
-        <v>-6.7743926427015317</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.7736135438398959</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>59.605347379000001</v>
+        <v>59.605268422000002</v>
       </c>
       <c r="C27" s="5">
-        <v>2.0419224000001179E-2</v>
+        <v>2.0140048000001798E-2</v>
       </c>
       <c r="D27" s="5">
-        <v>0.412005279939609</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.40636041159392011</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>60.229086473000002</v>
+        <v>60.229257392999997</v>
       </c>
       <c r="C28" s="5">
-        <v>0.62373909400000116</v>
+        <v>0.62398897099999573</v>
       </c>
       <c r="D28" s="5">
-        <v>13.305927953107988</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.311587713866269</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>60.718187938</v>
+        <v>60.718369117999998</v>
       </c>
       <c r="C29" s="5">
-        <v>0.4891014649999974</v>
+        <v>0.48911172500000077</v>
       </c>
       <c r="D29" s="5">
-        <v>10.192062620734021</v>
+        <v>10.192255832697938</v>
       </c>
       <c r="E29" s="5">
-        <v>-0.15422094987935786</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.15427988673306636</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>61.021032984000001</v>
+        <v>61.020571838000002</v>
       </c>
       <c r="C30" s="5">
-        <v>0.30284504600000162</v>
+        <v>0.30220272000000392</v>
       </c>
       <c r="D30" s="5">
-        <v>6.1522094566365704</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.1387827244617776</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>61.327168295</v>
+        <v>61.326489418000001</v>
       </c>
       <c r="C31" s="5">
-        <v>0.30613531099999847</v>
+        <v>0.30591757999999913</v>
       </c>
       <c r="D31" s="5">
-        <v>6.1891838245694109</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.1847078824719182</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>61.561500031000001</v>
+        <v>61.560678633999999</v>
       </c>
       <c r="C32" s="5">
-        <v>0.23433173600000146</v>
+        <v>0.2341892159999972</v>
       </c>
       <c r="D32" s="5">
-        <v>4.6828109682434338</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6799557110212664</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>61.943952871999997</v>
+        <v>61.944430570000002</v>
       </c>
       <c r="C33" s="5">
-        <v>0.38245284099999566</v>
+        <v>0.38375193600000301</v>
       </c>
       <c r="D33" s="5">
-        <v>7.7151196911686926</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.7423378410270471</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>62.097819567999998</v>
+        <v>62.098144929999997</v>
       </c>
       <c r="C34" s="5">
-        <v>0.15386669600000147</v>
+        <v>0.15371435999999505</v>
       </c>
       <c r="D34" s="5">
-        <v>3.0218213061506072</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0187649979934728</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>62.320524892000002</v>
+        <v>62.320891361000001</v>
       </c>
       <c r="C35" s="5">
-        <v>0.2227053240000032</v>
+        <v>0.22274643100000446</v>
       </c>
       <c r="D35" s="5">
-        <v>4.3895478753214867</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3903506911568968</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>62.302200769000002</v>
+        <v>62.302349741999997</v>
       </c>
       <c r="C36" s="5">
-        <v>-1.8324122999999304E-2</v>
+        <v>-1.8541619000004061E-2</v>
       </c>
       <c r="D36" s="5">
-        <v>-0.35226633077528602</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.35643858205062218</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>62.524728961999998</v>
+        <v>62.524836237000002</v>
       </c>
       <c r="C37" s="5">
-        <v>0.22252819299999516</v>
+        <v>0.22248649500000539</v>
       </c>
       <c r="D37" s="5">
-        <v>4.3713155445412211</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.370469623178197</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>63.084879696999998</v>
+        <v>63.085026292999999</v>
       </c>
       <c r="C38" s="5">
-        <v>0.56015073500000057</v>
+        <v>0.56019005599999616</v>
       </c>
       <c r="D38" s="5">
-        <v>11.296507649607879</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.297319761934288</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>63.440988400999998</v>
+        <v>63.440907533000001</v>
       </c>
       <c r="C39" s="5">
-        <v>0.35610870400000039</v>
+        <v>0.35588124000000221</v>
       </c>
       <c r="D39" s="5">
-        <v>6.9882138002407945</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.9835939550701998</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>63.329274906000002</v>
+        <v>63.329392261999999</v>
       </c>
       <c r="C40" s="5">
-        <v>-0.1117134949999965</v>
+        <v>-0.1115152710000018</v>
       </c>
       <c r="D40" s="5">
-        <v>-2.092739370584451</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.0890644852855966</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>63.995356772999997</v>
+        <v>63.995448336000003</v>
       </c>
       <c r="C41" s="5">
-        <v>0.6660818669999955</v>
+        <v>0.66605607400000366</v>
       </c>
       <c r="D41" s="5">
-        <v>13.377633633512298</v>
+        <v>13.377059039139528</v>
       </c>
       <c r="E41" s="5">
-        <v>5.3973429482881752</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3971792483940684</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>64.645192014000003</v>
+        <v>64.644857885999997</v>
       </c>
       <c r="C42" s="5">
-        <v>0.64983524100000523</v>
+        <v>0.64940954999999434</v>
       </c>
       <c r="D42" s="5">
-        <v>12.889404492770851</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.880464775020407</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>64.912874165000005</v>
+        <v>64.912405575999998</v>
       </c>
       <c r="C43" s="5">
-        <v>0.26768215100000248</v>
+        <v>0.26754769000000067</v>
       </c>
       <c r="D43" s="5">
-        <v>5.0836888890666954</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0811037284987481</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>65.417093714000004</v>
+        <v>65.416565707999993</v>
       </c>
       <c r="C44" s="5">
-        <v>0.50421954899999832</v>
+        <v>0.50416013199999554</v>
       </c>
       <c r="D44" s="5">
-        <v>9.7298745165120373</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.728751793904733</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>65.855344302999995</v>
+        <v>65.855632709999995</v>
       </c>
       <c r="C45" s="5">
-        <v>0.43825058899999192</v>
+        <v>0.43906700200000159</v>
       </c>
       <c r="D45" s="5">
-        <v>8.3421241742778882</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.358312738594087</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>66.155704760999996</v>
+        <v>66.155923176000002</v>
       </c>
       <c r="C46" s="5">
-        <v>0.30036045800000011</v>
+        <v>0.30029046600000697</v>
       </c>
       <c r="D46" s="5">
-        <v>5.6124964377435305</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.6111304104604187</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>65.769620775000007</v>
+        <v>65.769922187000006</v>
       </c>
       <c r="C47" s="5">
-        <v>-0.3860839859999885</v>
+        <v>-0.3860009889999958</v>
       </c>
       <c r="D47" s="5">
-        <v>-6.7827152639169945</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.7812819689642918</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>66.865648575999998</v>
+        <v>66.865768591999995</v>
       </c>
       <c r="C48" s="5">
-        <v>1.0960278009999911</v>
+        <v>1.095846404999989</v>
       </c>
       <c r="D48" s="5">
-        <v>21.936207944418818</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+        <v>21.932128582652521</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>67.411553807000004</v>
+        <v>67.411615143999995</v>
       </c>
       <c r="C49" s="5">
-        <v>0.5459052310000061</v>
+        <v>0.54584655200000043</v>
       </c>
       <c r="D49" s="5">
-        <v>10.249165993244681</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.247995162540935</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>67.777833173999994</v>
+        <v>67.777909617000006</v>
       </c>
       <c r="C50" s="5">
-        <v>0.36627936699998997</v>
+        <v>0.36629447300001061</v>
       </c>
       <c r="D50" s="5">
-        <v>6.718599126989222</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.7188782492461963</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>68.176626577999997</v>
+        <v>68.176559521000001</v>
       </c>
       <c r="C51" s="5">
-        <v>0.39879340400000274</v>
+        <v>0.39864990399999556</v>
       </c>
       <c r="D51" s="5">
-        <v>7.2936285273052404</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.2909100536023175</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>68.374027170999994</v>
+        <v>68.374092266000005</v>
       </c>
       <c r="C52" s="5">
-        <v>0.19740059299999757</v>
+        <v>0.19753274500000373</v>
       </c>
       <c r="D52" s="5">
-        <v>3.5303836850595349</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5327884592428971</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>68.717545673000004</v>
+        <v>68.717561657999994</v>
       </c>
       <c r="C53" s="5">
-        <v>0.34351850200000911</v>
+        <v>0.34346939199998872</v>
       </c>
       <c r="D53" s="5">
-        <v>6.1983464222563844</v>
+        <v>6.1974296072210056</v>
       </c>
       <c r="E53" s="5">
-        <v>7.3789555025847164</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.3788268459455741</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>69.076097446000006</v>
+        <v>69.075894767999998</v>
       </c>
       <c r="C54" s="5">
-        <v>0.35855177300000207</v>
+        <v>0.35833311000000378</v>
       </c>
       <c r="D54" s="5">
-        <v>6.4441613744075754</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.4401164672450717</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>69.914673754999995</v>
+        <v>69.914416066000001</v>
       </c>
       <c r="C55" s="5">
-        <v>0.83857630899998981</v>
+        <v>0.83852129800000341</v>
       </c>
       <c r="D55" s="5">
-        <v>15.581014800414096</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.579972300957824</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>70.474028029999999</v>
+        <v>70.473779747999998</v>
       </c>
       <c r="C56" s="5">
-        <v>0.55935427500000401</v>
+        <v>0.5593636819999972</v>
       </c>
       <c r="D56" s="5">
-        <v>10.034560453215802</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.034775332958468</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>71.417604912000002</v>
+        <v>71.417723163999995</v>
       </c>
       <c r="C57" s="5">
-        <v>0.94357688200000212</v>
+        <v>0.9439434159999962</v>
       </c>
       <c r="D57" s="5">
-        <v>17.304382882724067</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+        <v>17.311673082209246</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>71.446725063000002</v>
+        <v>71.446834984999995</v>
       </c>
       <c r="C58" s="5">
-        <v>2.912015100000076E-2</v>
+        <v>2.9111821000000759E-2</v>
       </c>
       <c r="D58" s="5">
-        <v>0.49039243937554211</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.49025103135327264</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>71.639922190999997</v>
+        <v>71.640162384999996</v>
       </c>
       <c r="C59" s="5">
-        <v>0.19319712799999422</v>
+        <v>0.19332740000000115</v>
       </c>
       <c r="D59" s="5">
-        <v>3.2935839610745532</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2958328198658515</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>71.787443413000005</v>
+        <v>71.787519801000002</v>
       </c>
       <c r="C60" s="5">
-        <v>0.14752122200000883</v>
+        <v>0.14735741600000551</v>
       </c>
       <c r="D60" s="5">
-        <v>2.4992240407355037</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4964089941544421</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>72.371222844000002</v>
+        <v>72.371235400000003</v>
       </c>
       <c r="C61" s="5">
-        <v>0.58377943099999641</v>
+        <v>0.58371559900000136</v>
       </c>
       <c r="D61" s="5">
-        <v>10.206976348091112</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.205798562439416</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>72.959457370999999</v>
+        <v>72.959475581000007</v>
       </c>
       <c r="C62" s="5">
-        <v>0.58823452699999734</v>
+        <v>0.5882401810000033</v>
       </c>
       <c r="D62" s="5">
-        <v>10.20167943560255</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.20178006690562</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>73.630574401000004</v>
+        <v>73.630529245999995</v>
       </c>
       <c r="C63" s="5">
-        <v>0.67111703000000489</v>
+        <v>0.67105366499998809</v>
       </c>
       <c r="D63" s="5">
-        <v>11.614114470403724</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.612958794701477</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>74.413808218</v>
+        <v>74.413821698000007</v>
       </c>
       <c r="C64" s="5">
-        <v>0.78323381699999572</v>
+        <v>0.78329245200001196</v>
       </c>
       <c r="D64" s="5">
-        <v>13.538749389019555</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.539831754913202</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>75.107474599</v>
+        <v>75.107432466000006</v>
       </c>
       <c r="C65" s="5">
-        <v>0.69366638099999989</v>
+        <v>0.69361076799999921</v>
       </c>
       <c r="D65" s="5">
-        <v>11.777797282783119</v>
+        <v>11.77680185838037</v>
       </c>
       <c r="E65" s="5">
-        <v>9.2988317079995433</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.298744969738193</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>75.629076131000005</v>
+        <v>75.629000957000002</v>
       </c>
       <c r="C66" s="5">
-        <v>0.52160153200000536</v>
+        <v>0.52156849099999647</v>
       </c>
       <c r="D66" s="5">
-        <v>8.6594812029650026</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.6589165919581426</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>76.239161644999996</v>
+        <v>76.239071370999994</v>
       </c>
       <c r="C67" s="5">
-        <v>0.61008551399999078</v>
+        <v>0.61007041399999196</v>
       </c>
       <c r="D67" s="5">
-        <v>10.12141969615028</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.121168478152409</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>76.410855796999996</v>
+        <v>76.410788186999994</v>
       </c>
       <c r="C68" s="5">
-        <v>0.1716941520000006</v>
+        <v>0.17171681599999999</v>
       </c>
       <c r="D68" s="5">
-        <v>2.7361819043693281</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7365508528670146</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>76.974399013999999</v>
+        <v>76.974419588999993</v>
       </c>
       <c r="C69" s="5">
-        <v>0.56354321700000298</v>
+        <v>0.56363140199999862</v>
       </c>
       <c r="D69" s="5">
-        <v>9.2181751788372743</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.2196851772102129</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>77.311365248000001</v>
+        <v>77.311394969999995</v>
       </c>
       <c r="C70" s="5">
-        <v>0.33696623400000192</v>
+        <v>0.33697538100000202</v>
       </c>
       <c r="D70" s="5">
-        <v>5.381512983669845</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3816611274800863</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>78.992953886999999</v>
+        <v>78.993112995999994</v>
       </c>
       <c r="C71" s="5">
-        <v>1.6815886389999974</v>
+        <v>1.6817180259999986</v>
       </c>
       <c r="D71" s="5">
-        <v>29.461352632561532</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+        <v>29.463884564459541</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>80.526961751000002</v>
+        <v>80.526994008000003</v>
       </c>
       <c r="C72" s="5">
-        <v>1.534007864000003</v>
+        <v>1.533881012000009</v>
       </c>
       <c r="D72" s="5">
-        <v>25.960829665691843</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+        <v>25.958390621438674</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>81.548892868999999</v>
+        <v>81.548891647000005</v>
       </c>
       <c r="C73" s="5">
-        <v>1.0219311179999977</v>
+        <v>1.0218976390000023</v>
       </c>
       <c r="D73" s="5">
-        <v>16.337859225196393</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+        <v>16.337279084119729</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>83.051115073999995</v>
+        <v>83.051098608999993</v>
       </c>
       <c r="C74" s="5">
-        <v>1.5022222049999954</v>
+        <v>1.5022069619999883</v>
       </c>
       <c r="D74" s="5">
-        <v>24.488370460392627</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+        <v>24.488096686049232</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>83.299332342</v>
+        <v>83.299307958</v>
       </c>
       <c r="C75" s="5">
-        <v>0.24821726800000476</v>
+        <v>0.2482093490000068</v>
       </c>
       <c r="D75" s="5">
-        <v>3.6460204845163657</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6459029797744513</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>83.904231023999998</v>
+        <v>83.904223931999994</v>
       </c>
       <c r="C76" s="5">
-        <v>0.60489868199999819</v>
+        <v>0.60491597399999364</v>
       </c>
       <c r="D76" s="5">
-        <v>9.0706978782376879</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.0709703841298293</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>84.310620580000005</v>
+        <v>84.310597376999993</v>
       </c>
       <c r="C77" s="5">
-        <v>0.4063895560000077</v>
+        <v>0.40637344499999983</v>
       </c>
       <c r="D77" s="5">
-        <v>5.9695510234619276</v>
+        <v>5.9693085438705662</v>
       </c>
       <c r="E77" s="5">
-        <v>12.253302391187759</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.253334468817201</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>84.783312068000001</v>
+        <v>84.783285575999997</v>
       </c>
       <c r="C78" s="5">
-        <v>0.47269148799999527</v>
+        <v>0.47268819900000381</v>
       </c>
       <c r="D78" s="5">
-        <v>6.9392435771445493</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.9391957642062074</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>85.009420754999994</v>
+        <v>85.009392336999994</v>
       </c>
       <c r="C79" s="5">
-        <v>0.22610868699999287</v>
+        <v>0.22610676099999694</v>
       </c>
       <c r="D79" s="5">
-        <v>3.2476424064708409</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2476153656480156</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>85.429551673000006</v>
+        <v>85.429527864999997</v>
       </c>
       <c r="C80" s="5">
-        <v>0.42013091800001234</v>
+        <v>0.42013552800000298</v>
       </c>
       <c r="D80" s="5">
-        <v>6.0944933822780101</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.094564176966677</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>85.846601136000004</v>
+        <v>85.846621725000006</v>
       </c>
       <c r="C81" s="5">
-        <v>0.4170494629999979</v>
+        <v>0.41709386000000848</v>
       </c>
       <c r="D81" s="5">
-        <v>6.0180311482252113</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.0186908206083078</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>86.523069254999996</v>
+        <v>86.523072145</v>
       </c>
       <c r="C82" s="5">
-        <v>0.67646811899999193</v>
+        <v>0.67645041999999478</v>
       </c>
       <c r="D82" s="5">
-        <v>9.8767338021177551</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.8764616159235707</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>87.237311654999999</v>
+        <v>87.237406761000003</v>
       </c>
       <c r="C83" s="5">
-        <v>0.71424240000000339</v>
+        <v>0.71433461600000214</v>
       </c>
       <c r="D83" s="5">
-        <v>10.368281856749451</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.369681507480344</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>86.566442234999997</v>
+        <v>86.566447182999994</v>
       </c>
       <c r="C84" s="5">
-        <v>-0.67086942000000249</v>
+        <v>-0.67095957800000861</v>
       </c>
       <c r="D84" s="5">
-        <v>-8.8477185249725707</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.8488484850274283</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>87.310316573999998</v>
+        <v>87.310305744999994</v>
       </c>
       <c r="C85" s="5">
-        <v>0.74387433900000133</v>
+        <v>0.74385856199999978</v>
       </c>
       <c r="D85" s="5">
-        <v>10.813309972995633</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.813069037704381</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>87.160381094000002</v>
+        <v>87.160366644999996</v>
       </c>
       <c r="C86" s="5">
-        <v>-0.14993547999999635</v>
+        <v>-0.14993909999999744</v>
       </c>
       <c r="D86" s="5">
-        <v>-2.0413727267160842</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.0414217992685058</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>87.471406326999997</v>
+        <v>87.471390099999994</v>
       </c>
       <c r="C87" s="5">
-        <v>0.31102523299999518</v>
+        <v>0.31102345499999728</v>
       </c>
       <c r="D87" s="5">
-        <v>4.3671591539758081</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3671344349998531</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>87.803438460999999</v>
+        <v>87.803426014999999</v>
       </c>
       <c r="C88" s="5">
-        <v>0.33203213400000209</v>
+        <v>0.33203591500000584</v>
       </c>
       <c r="D88" s="5">
-        <v>4.6513838187885792</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6514387778875843</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>88.274329178000002</v>
+        <v>88.274321717999996</v>
       </c>
       <c r="C89" s="5">
-        <v>0.47089071700000318</v>
+        <v>0.4708957029999965</v>
       </c>
       <c r="D89" s="5">
-        <v>6.6288751688584613</v>
+        <v>6.6289484090525708</v>
       </c>
       <c r="E89" s="5">
-        <v>4.701315884917423</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.701335851382904</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>88.237792264999996</v>
+        <v>88.237786524000001</v>
       </c>
       <c r="C90" s="5">
-        <v>-3.6536913000006166E-2</v>
+        <v>-3.6535193999995386E-2</v>
       </c>
       <c r="D90" s="5">
-        <v>-0.49555316679283923</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.49552994668282668</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>88.739489406999994</v>
+        <v>88.739483305999997</v>
       </c>
       <c r="C91" s="5">
-        <v>0.5016971419999976</v>
+        <v>0.50169678199999623</v>
       </c>
       <c r="D91" s="5">
-        <v>7.0403463255423127</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.0403415871060693</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>89.022161320999999</v>
+        <v>89.022154708000002</v>
       </c>
       <c r="C92" s="5">
-        <v>0.28267191400000513</v>
+        <v>0.2826714020000054</v>
       </c>
       <c r="D92" s="5">
-        <v>3.8901809259671127</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8901740279880137</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>89.174912813999995</v>
+        <v>89.174927460000006</v>
       </c>
       <c r="C93" s="5">
-        <v>0.15275149299999669</v>
+        <v>0.15277275200000417</v>
       </c>
       <c r="D93" s="5">
-        <v>2.0786016021109521</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0788937807379781</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>89.413169038000007</v>
+        <v>89.413163542999996</v>
       </c>
       <c r="C94" s="5">
-        <v>0.23825622400001123</v>
+        <v>0.23823608299998966</v>
       </c>
       <c r="D94" s="5">
-        <v>3.2536782065017311</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2533985604703552</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>90.084836349</v>
+        <v>90.084885569999997</v>
       </c>
       <c r="C95" s="5">
-        <v>0.67166731099999311</v>
+        <v>0.67172202700000128</v>
       </c>
       <c r="D95" s="5">
-        <v>9.3962600242582184</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.3970579736684314</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>90.806929992999997</v>
+        <v>90.806930972000004</v>
       </c>
       <c r="C96" s="5">
-        <v>0.72209364399999743</v>
+        <v>0.72204540200000622</v>
       </c>
       <c r="D96" s="5">
-        <v>10.054446023195185</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.053738678648427</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>91.269848858000003</v>
+        <v>91.269840191</v>
       </c>
       <c r="C97" s="5">
-        <v>0.46291886500000601</v>
+        <v>0.4629092189999966</v>
       </c>
       <c r="D97" s="5">
-        <v>6.291872258951603</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.2917373857657832</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>92.324473487000006</v>
+        <v>92.324464207000005</v>
       </c>
       <c r="C98" s="5">
-        <v>1.0546246290000028</v>
+        <v>1.0546240160000053</v>
       </c>
       <c r="D98" s="5">
-        <v>14.782082316485724</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.782074665257628</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>92.573685479999995</v>
+        <v>92.573676311</v>
       </c>
       <c r="C99" s="5">
-        <v>0.24921199299998875</v>
+        <v>0.24921210399999438</v>
       </c>
       <c r="D99" s="5">
-        <v>3.2876916367589715</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2876934583021766</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>93.196025903000006</v>
+        <v>93.196020382</v>
       </c>
       <c r="C100" s="5">
-        <v>0.62234042300001136</v>
+        <v>0.62234407100000055</v>
       </c>
       <c r="D100" s="5">
-        <v>8.3722459821681703</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.3722977468829729</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>93.503014129999997</v>
+        <v>93.503010958000004</v>
       </c>
       <c r="C101" s="5">
-        <v>0.30698822699999084</v>
+        <v>0.30699057600000401</v>
       </c>
       <c r="D101" s="5">
-        <v>4.0252119567352862</v>
+        <v>4.0252435596221936</v>
       </c>
       <c r="E101" s="5">
-        <v>5.9232225276463435</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.9232278857984433</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>94.280859762999995</v>
+        <v>94.280855642000006</v>
       </c>
       <c r="C102" s="5">
-        <v>0.77784563299999832</v>
+        <v>0.77784468400000151</v>
       </c>
       <c r="D102" s="5">
-        <v>10.452380658070659</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.452367687710229</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>94.803075355000004</v>
+        <v>94.803072353000005</v>
       </c>
       <c r="C103" s="5">
-        <v>0.52221559200000911</v>
+        <v>0.52221671099999867</v>
       </c>
       <c r="D103" s="5">
-        <v>6.8529947432993454</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.8530101867900317</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>95.428335774000004</v>
+        <v>95.428333330000001</v>
       </c>
       <c r="C104" s="5">
-        <v>0.62526041899999996</v>
+        <v>0.62526097699999639</v>
       </c>
       <c r="D104" s="5">
-        <v>8.2079302518224253</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.2079381139483765</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>95.800127537999998</v>
+        <v>95.800131578999995</v>
       </c>
       <c r="C105" s="5">
-        <v>0.37179176399999392</v>
+        <v>0.37179824899999403</v>
       </c>
       <c r="D105" s="5">
-        <v>4.7767316192757869</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7768168561205471</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>96.238767860999999</v>
+        <v>96.238763268</v>
       </c>
       <c r="C106" s="5">
-        <v>0.43864032300000133</v>
+        <v>0.4386316890000046</v>
       </c>
       <c r="D106" s="5">
-        <v>5.6349430325625782</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.6348290652529442</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>96.054913776000006</v>
+        <v>96.054948945999996</v>
       </c>
       <c r="C107" s="5">
-        <v>-0.18385408499999301</v>
+        <v>-0.18381432200000347</v>
       </c>
       <c r="D107" s="5">
-        <v>-2.2685396051141837</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.2680542268159631</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>96.166604687000003</v>
+        <v>96.166605175000001</v>
       </c>
       <c r="C108" s="5">
-        <v>0.11169091099999662</v>
+        <v>0.11165622900000471</v>
       </c>
       <c r="D108" s="5">
-        <v>1.4042965131060958</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4038571453058646</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>96.445253742999995</v>
+        <v>96.445247918000007</v>
       </c>
       <c r="C109" s="5">
-        <v>0.2786490559999919</v>
+        <v>0.27864274300000602</v>
       </c>
       <c r="D109" s="5">
-        <v>3.5330304175537508</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5329490760480864</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>96.891968797999994</v>
+        <v>96.891962586000005</v>
       </c>
       <c r="C110" s="5">
-        <v>0.44671505499999853</v>
+        <v>0.44671466799999848</v>
       </c>
       <c r="D110" s="5">
-        <v>5.7019616997018074</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.7019569866426423</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>97.466234244999995</v>
+        <v>97.466228131999998</v>
       </c>
       <c r="C111" s="5">
-        <v>0.57426544700000193</v>
+        <v>0.57426554599999236</v>
       </c>
       <c r="D111" s="5">
-        <v>7.3487207458282189</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.3487225408934487</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>97.811601562999996</v>
+        <v>97.811598364999995</v>
       </c>
       <c r="C112" s="5">
-        <v>0.34536731800000098</v>
+        <v>0.34537023299999703</v>
       </c>
       <c r="D112" s="5">
-        <v>4.3360040713455117</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3360416619241393</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>98.624263959000004</v>
+        <v>98.624263036000002</v>
       </c>
       <c r="C113" s="5">
-        <v>0.81266239600000745</v>
+        <v>0.81266467100000739</v>
       </c>
       <c r="D113" s="5">
-        <v>10.438591627121973</v>
+        <v>10.438622554468902</v>
       </c>
       <c r="E113" s="5">
-        <v>5.4770959809699704</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.4770985720453247</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>100.03788111</v>
+        <v>100.03787877000001</v>
       </c>
       <c r="C114" s="5">
-        <v>1.4136171509999969</v>
+        <v>1.413615734000004</v>
       </c>
       <c r="D114" s="5">
-        <v>18.622893239477346</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+        <v>18.62287326473</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>101.59333458</v>
+        <v>101.59333336</v>
       </c>
       <c r="C115" s="5">
-        <v>1.5554534700000033</v>
+        <v>1.5554545899999965</v>
       </c>
       <c r="D115" s="5">
-        <v>20.339657450936045</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+        <v>20.339673888098719</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>102.08980084</v>
+        <v>102.08979997</v>
       </c>
       <c r="C116" s="5">
-        <v>0.49646625999999117</v>
+        <v>0.49646660999999881</v>
       </c>
       <c r="D116" s="5">
-        <v>6.0243686512352346</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.0243730874045553</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>102.58900568</v>
+        <v>102.58900762</v>
       </c>
       <c r="C117" s="5">
-        <v>0.49920484000000442</v>
+        <v>0.49920765000000245</v>
       </c>
       <c r="D117" s="5">
-        <v>6.0282436693351205</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.0282785725461085</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>103.01630258</v>
+        <v>103.01629785</v>
       </c>
       <c r="C118" s="5">
-        <v>0.42729690000000176</v>
+        <v>0.427290229999997</v>
       </c>
       <c r="D118" s="5">
-        <v>5.1142638487605918</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.1141820798109805</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>103.93313456</v>
+        <v>103.9331543</v>
       </c>
       <c r="C119" s="5">
-        <v>0.91683197999999777</v>
+        <v>0.91685644999999738</v>
       </c>
       <c r="D119" s="5">
-        <v>11.218441975270421</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.21875673927828</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>104.80098096</v>
+        <v>104.80098175000001</v>
       </c>
       <c r="C120" s="5">
-        <v>0.86784640000000479</v>
+        <v>0.86782745000000716</v>
       </c>
       <c r="D120" s="5">
-        <v>10.493280198036858</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.493038361628448</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>105.10856801</v>
+        <v>105.10856532</v>
       </c>
       <c r="C121" s="5">
-        <v>0.30758704999999509</v>
+        <v>0.30758356999999137</v>
       </c>
       <c r="D121" s="5">
-        <v>3.5793685150444343</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5793273351897303</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>105.18839835</v>
+        <v>105.18839439</v>
       </c>
       <c r="C122" s="5">
-        <v>7.9830340000000888E-2</v>
+        <v>7.9829070000002389E-2</v>
       </c>
       <c r="D122" s="5">
-        <v>0.91522120521017047</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.91520660784178975</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>106.1255845</v>
+        <v>106.12558088999999</v>
       </c>
       <c r="C123" s="5">
-        <v>0.93718615000000227</v>
+        <v>0.9371864999999957</v>
       </c>
       <c r="D123" s="5">
-        <v>11.23130530471359</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.231310150529715</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>106.68297609</v>
+        <v>106.68297513</v>
       </c>
       <c r="C124" s="5">
-        <v>0.55739158999999461</v>
+        <v>0.55739424000000781</v>
       </c>
       <c r="D124" s="5">
-        <v>6.4879160182386597</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.4879479872099521</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>107.2608225</v>
+        <v>107.26082326</v>
       </c>
       <c r="C125" s="5">
-        <v>0.57784641000000647</v>
+        <v>0.57784812999999247</v>
       </c>
       <c r="D125" s="5">
-        <v>6.6969499175884906</v>
+        <v>6.6969705111550981</v>
       </c>
       <c r="E125" s="5">
-        <v>8.7570321889452796</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.7570339773768158</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>107.28443769</v>
+        <v>107.28443622</v>
       </c>
       <c r="C126" s="5">
-        <v>2.3615190000001007E-2</v>
+        <v>2.3612960000008343E-2</v>
       </c>
       <c r="D126" s="5">
-        <v>0.26451939924332368</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.26449438835101091</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>108.59327287000001</v>
+        <v>108.59327217000001</v>
       </c>
       <c r="C127" s="5">
-        <v>1.3088351800000027</v>
+        <v>1.3088359500000024</v>
       </c>
       <c r="D127" s="5">
-        <v>15.662964129680113</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.662974200440027</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>108.65587778</v>
+        <v>108.65587737</v>
       </c>
       <c r="C128" s="5">
-        <v>6.2604909999990355E-2</v>
+        <v>6.2605199999993033E-2</v>
       </c>
       <c r="D128" s="5">
-        <v>0.69400762283446937</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.69401085232174697</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>108.89066946</v>
+        <v>108.8906704</v>
       </c>
       <c r="C129" s="5">
-        <v>0.23479168000000072</v>
+        <v>0.23479303000000584</v>
       </c>
       <c r="D129" s="5">
-        <v>2.6240899582161026</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6241052359387007</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>109.64206728000001</v>
+        <v>109.64206670999999</v>
       </c>
       <c r="C130" s="5">
-        <v>0.75139782000000821</v>
+        <v>0.75139630999998985</v>
       </c>
       <c r="D130" s="5">
-        <v>8.6021871150208984</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.6021690897788883</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>110.33920927</v>
+        <v>110.33921214</v>
       </c>
       <c r="C131" s="5">
-        <v>0.69714198999999155</v>
+        <v>0.69714543000000617</v>
       </c>
       <c r="D131" s="5">
-        <v>7.9025782869890371</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.9026186979369806</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>111.08858053</v>
+        <v>111.08858256000001</v>
       </c>
       <c r="C132" s="5">
-        <v>0.74937126000000376</v>
+        <v>0.74937042000000531</v>
       </c>
       <c r="D132" s="5">
-        <v>8.4612491033336354</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.4612390333660414</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>112.13835831</v>
+        <v>112.13835922</v>
       </c>
       <c r="C133" s="5">
-        <v>1.0497777799999994</v>
+        <v>1.049776659999992</v>
       </c>
       <c r="D133" s="5">
-        <v>11.948251801373445</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.948238154349266</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>112.23777382999999</v>
+        <v>112.23777216000001</v>
       </c>
       <c r="C134" s="5">
-        <v>9.9415519999993762E-2</v>
+        <v>9.9412940000007666E-2</v>
       </c>
       <c r="D134" s="5">
-        <v>1.0690547550229468</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0690268671217806</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>112.93979498</v>
+        <v>112.93979324999999</v>
       </c>
       <c r="C135" s="5">
-        <v>0.70202115000000731</v>
+        <v>0.70202108999998813</v>
       </c>
       <c r="D135" s="5">
-        <v>7.7693865447918453</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.7693859773607432</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>113.74175726</v>
+        <v>113.74175796</v>
       </c>
       <c r="C136" s="5">
-        <v>0.80196227999999792</v>
+        <v>0.80196471000000713</v>
       </c>
       <c r="D136" s="5">
-        <v>8.8617378932884137</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.8617659432881801</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>114.01063155999999</v>
+        <v>114.01063259</v>
       </c>
       <c r="C137" s="5">
-        <v>0.26887429999999313</v>
+        <v>0.26887462999999912</v>
       </c>
       <c r="D137" s="5">
-        <v>2.8738548469453784</v>
+        <v>2.873858402207996</v>
       </c>
       <c r="E137" s="5">
-        <v>6.2928932509351165</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.2928934580694706</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>114.97563233</v>
+        <v>114.97563089000001</v>
       </c>
       <c r="C138" s="5">
-        <v>0.96500077000000317</v>
+        <v>0.96499830000000486</v>
       </c>
       <c r="D138" s="5">
-        <v>10.643387410249993</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.643358786404523</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>114.71616195999999</v>
+        <v>114.71616145</v>
       </c>
       <c r="C139" s="5">
-        <v>-0.2594703700000025</v>
+        <v>-0.25946944000000371</v>
       </c>
       <c r="D139" s="5">
-        <v>-2.6747292576430381</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.6747198225754776</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>114.80571444</v>
+        <v>114.80571386</v>
       </c>
       <c r="C140" s="5">
-        <v>8.9552480000008927E-2</v>
+        <v>8.955240999999603E-2</v>
       </c>
       <c r="D140" s="5">
-        <v>0.94080532047309262</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.94080458611898177</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>114.62060742</v>
+        <v>114.62060631</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.18510702000000379</v>
+        <v>-0.1851075499999979</v>
       </c>
       <c r="D141" s="5">
-        <v>-1.9177543127766095</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.9177597647083378</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>114.59117835000001</v>
+        <v>114.59117822</v>
       </c>
       <c r="C142" s="5">
-        <v>-2.9429069999991952E-2</v>
+        <v>-2.9428089999996132E-2</v>
       </c>
       <c r="D142" s="5">
-        <v>-0.3076676876058615</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.30765745958508672</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>114.14002686000001</v>
+        <v>114.14002819</v>
       </c>
       <c r="C143" s="5">
-        <v>-0.45115149000000088</v>
+        <v>-0.45115003000000797</v>
       </c>
       <c r="D143" s="5">
-        <v>-4.6234912739992362</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.6234766392492581</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>113.34227983</v>
+        <v>113.34228007</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.79774703000001068</v>
+        <v>-0.79774811999999429</v>
       </c>
       <c r="D144" s="5">
-        <v>-8.0720271310908309</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.0720376493497721</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>112.49733901</v>
+        <v>112.49734011</v>
       </c>
       <c r="C145" s="5">
-        <v>-0.84494081999999082</v>
+        <v>-0.84493996000000493</v>
       </c>
       <c r="D145" s="5">
-        <v>-8.5879034208891198</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.5878950177086253</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>112.45217986</v>
+        <v>112.45218005</v>
       </c>
       <c r="C146" s="5">
-        <v>-4.5159150000003478E-2</v>
+        <v>-4.5160060000000612E-2</v>
       </c>
       <c r="D146" s="5">
-        <v>-0.48064688282903889</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.48065654225887267</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>112.16246681</v>
+        <v>112.16246708</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.28971305000000314</v>
+        <v>-0.28971296999999652</v>
       </c>
       <c r="D147" s="5">
-        <v>-3.0481536207697335</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.0481527858801205</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>111.07844909000001</v>
+        <v>111.07845021</v>
       </c>
       <c r="C148" s="5">
-        <v>-1.0840177199999914</v>
+        <v>-1.0840168699999992</v>
       </c>
       <c r="D148" s="5">
-        <v>-11.00060354374005</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.000595346103337</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>111.19921758</v>
+        <v>111.199218</v>
       </c>
       <c r="C149" s="5">
-        <v>0.12076848999998901</v>
+        <v>0.12076779000000215</v>
       </c>
       <c r="D149" s="5">
-        <v>1.3125133002151124</v>
+        <v>1.3125056337448759</v>
       </c>
       <c r="E149" s="5">
-        <v>-2.4659226438197956</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.4659231565798634</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>110.72328023</v>
+        <v>110.72327878</v>
       </c>
       <c r="C150" s="5">
-        <v>-0.47593734999999526</v>
+        <v>-0.47593922000000077</v>
       </c>
       <c r="D150" s="5">
-        <v>-5.0168552928626209</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.0168745243434953</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>110.41552514999999</v>
+        <v>110.41552454000001</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.30775508000000684</v>
+        <v>-0.30775423999999418</v>
       </c>
       <c r="D151" s="5">
-        <v>-3.2848774632276978</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.2848686763199075</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>110.07096717</v>
+        <v>110.07096607</v>
       </c>
       <c r="C152" s="5">
-        <v>-0.34455797999999049</v>
+        <v>-0.34455847000000972</v>
       </c>
       <c r="D152" s="5">
-        <v>-3.6810626959699722</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.6810678613240833</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>110.3742713</v>
+        <v>110.37426828</v>
       </c>
       <c r="C153" s="5">
-        <v>0.30330413000000078</v>
+        <v>0.30330220999999824</v>
       </c>
       <c r="D153" s="5">
-        <v>3.3572157262854008</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3571941851179732</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>110.18949019</v>
+        <v>110.18949157999999</v>
       </c>
       <c r="C154" s="5">
-        <v>-0.18478111000000297</v>
+        <v>-0.18477670000000046</v>
       </c>
       <c r="D154" s="5">
-        <v>-1.9905634117808435</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.9905163953696459</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>109.79757587</v>
+        <v>109.79757678999999</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.39191431999999793</v>
+        <v>-0.39191479000000129</v>
       </c>
       <c r="D155" s="5">
-        <v>-4.1855663915847163</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.1855712615381346</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>109.02280602</v>
+        <v>109.02280453</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.77476984999999843</v>
+        <v>-0.77477225999999177</v>
       </c>
       <c r="D156" s="5">
-        <v>-8.1465978858699213</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.1466221857807497</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>108.68397348000001</v>
+        <v>108.68397297999999</v>
       </c>
       <c r="C157" s="5">
-        <v>-0.33883253999999852</v>
+        <v>-0.33883155000000897</v>
       </c>
       <c r="D157" s="5">
-        <v>-3.666392119021411</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.6663816382662029</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>108.30254337</v>
+        <v>108.30254944000001</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.38143011000001081</v>
+        <v>-0.38142353999998591</v>
       </c>
       <c r="D158" s="5">
-        <v>-4.1310933454453131</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.1310235752606168</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>107.77446095000001</v>
+        <v>107.77446243999999</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.52808241999998984</v>
+        <v>-0.52808700000001352</v>
       </c>
       <c r="D159" s="5">
-        <v>-5.6967969812968029</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.6968447607903094</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>107.95739734999999</v>
+        <v>107.9573974</v>
       </c>
       <c r="C160" s="5">
-        <v>0.18293639999998845</v>
+        <v>0.18293496000001142</v>
       </c>
       <c r="D160" s="5">
-        <v>2.0560040436069738</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0559876795138932</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>108.39454304</v>
+        <v>108.39454239</v>
       </c>
       <c r="C161" s="5">
-        <v>0.43714569000000836</v>
+        <v>0.43714498999999307</v>
       </c>
       <c r="D161" s="5">
-        <v>4.9687811432652662</v>
+        <v>4.9687730063907143</v>
       </c>
       <c r="E161" s="5">
-        <v>-2.522207081162442</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.5222080338730524</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>107.09038707000001</v>
+        <v>107.09038556</v>
       </c>
       <c r="C162" s="5">
-        <v>-1.3041559699999965</v>
+        <v>-1.3041568299999966</v>
       </c>
       <c r="D162" s="5">
-        <v>-13.519770531780861</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-13.519778941422478</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>106.8235064</v>
+        <v>106.82350489</v>
       </c>
       <c r="C163" s="5">
         <v>-0.26688067000000615</v>
       </c>
       <c r="D163" s="5">
-        <v>-2.9498766980370683</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.9498767390624958</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>106.41786939000001</v>
+        <v>106.41786698</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.40563700999999242</v>
+        <v>-0.40563790999999583</v>
       </c>
       <c r="D164" s="5">
-        <v>-4.4627438502241485</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.4627536077575751</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>106.60849912</v>
+        <v>106.60849397</v>
       </c>
       <c r="C165" s="5">
-        <v>0.19062972999999772</v>
+        <v>0.19062698999999839</v>
       </c>
       <c r="D165" s="5">
-        <v>2.1709038593913155</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.17087239767908</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>106.67151866</v>
+        <v>106.67152000999999</v>
       </c>
       <c r="C166" s="5">
-        <v>6.3019539999999097E-2</v>
+        <v>6.3026039999996897E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>0.71166747541930864</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.71174115199537091</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>106.95468026</v>
+        <v>106.95468105</v>
       </c>
       <c r="C167" s="5">
-        <v>0.28316159999999968</v>
+        <v>0.28316104000001019</v>
       </c>
       <c r="D167" s="5">
-        <v>3.2323437997355597</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2323372721051014</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>107.82717547</v>
+        <v>107.82717335</v>
       </c>
       <c r="C168" s="5">
-        <v>0.87249520999999675</v>
+        <v>0.87249229999999045</v>
       </c>
       <c r="D168" s="5">
-        <v>10.240512470907316</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.240476690284762</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>108.29322899</v>
+        <v>108.29322922</v>
       </c>
       <c r="C169" s="5">
-        <v>0.46605352000000266</v>
+        <v>0.46605587000000526</v>
       </c>
       <c r="D169" s="5">
-        <v>5.3117649731182048</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3117925036668012</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>108.8027388</v>
+        <v>108.8027544</v>
       </c>
       <c r="C170" s="5">
-        <v>0.50950980999999729</v>
+        <v>0.50952517999999714</v>
       </c>
       <c r="D170" s="5">
-        <v>5.7943054830414287</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.7944848107243097</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>109.18931719</v>
+        <v>109.18932263000001</v>
       </c>
       <c r="C171" s="5">
-        <v>0.38657838999999683</v>
+        <v>0.38656823000000884</v>
       </c>
       <c r="D171" s="5">
-        <v>4.3479377319786794</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3478205822709892</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>109.35348743999999</v>
+        <v>109.35348930000001</v>
       </c>
       <c r="C172" s="5">
-        <v>0.16417024999999796</v>
+        <v>0.16416667000000018</v>
       </c>
       <c r="D172" s="5">
-        <v>1.819240345231532</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8192002537146035</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>109.57534517000001</v>
+        <v>109.57534244999999</v>
       </c>
       <c r="C173" s="5">
-        <v>0.22185773000001063</v>
+        <v>0.22185314999998695</v>
       </c>
       <c r="D173" s="5">
-        <v>2.4619257741379963</v>
+        <v>2.4618743397038401</v>
       </c>
       <c r="E173" s="5">
-        <v>1.0893556971445228</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0893537939867137</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>109.77232358000001</v>
+        <v>109.77231534000001</v>
       </c>
       <c r="C174" s="5">
-        <v>0.19697840999999983</v>
+        <v>0.19697289000001206</v>
       </c>
       <c r="D174" s="5">
-        <v>2.1786397686932357</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1785781655877745</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>110.19624733000001</v>
+        <v>110.19623658</v>
       </c>
       <c r="C175" s="5">
-        <v>0.42392375000000015</v>
+        <v>0.42392123999999853</v>
       </c>
       <c r="D175" s="5">
-        <v>4.7339241385652375</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.73389587451718</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>110.48602889</v>
+        <v>110.48601915</v>
       </c>
       <c r="C176" s="5">
-        <v>0.28978155999999444</v>
+        <v>0.28978256999999985</v>
       </c>
       <c r="D176" s="5">
-        <v>3.2016666345304756</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2016782723225834</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>109.79899305000001</v>
+        <v>109.79898521</v>
       </c>
       <c r="C177" s="5">
-        <v>-0.68703583999999296</v>
+        <v>-0.68703394000000628</v>
       </c>
       <c r="D177" s="5">
-        <v>-7.211978364851368</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.2119597114076006</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>110.11409352</v>
+        <v>110.11409702</v>
       </c>
       <c r="C178" s="5">
-        <v>0.3151004699999902</v>
+        <v>0.31511181000000477</v>
       </c>
       <c r="D178" s="5">
-        <v>3.498631632908733</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.498759791312267</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>110.03782314999999</v>
+        <v>110.03782846</v>
       </c>
       <c r="C179" s="5">
-        <v>-7.627037000000314E-2</v>
+        <v>-7.6268560000002594E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>-0.82801916023126365</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.82799955878395393</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>110.94713217</v>
+        <v>110.94713449</v>
       </c>
       <c r="C180" s="5">
-        <v>0.90930902000000913</v>
+        <v>0.90930602999999621</v>
       </c>
       <c r="D180" s="5">
-        <v>10.379668751324743</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.379632530984107</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>111.4429062</v>
+        <v>111.44291176</v>
       </c>
       <c r="C181" s="5">
-        <v>0.49577402999999265</v>
+        <v>0.49577727000000493</v>
       </c>
       <c r="D181" s="5">
-        <v>5.4960451742963157</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.496081861805413</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>111.74370084</v>
+        <v>111.74373319999999</v>
       </c>
       <c r="C182" s="5">
-        <v>0.30079464000000655</v>
+        <v>0.30082143999999289</v>
       </c>
       <c r="D182" s="5">
-        <v>3.2874270881537715</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2877241847960592</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>112.1107445</v>
+        <v>112.11075983000001</v>
       </c>
       <c r="C183" s="5">
-        <v>0.36704365999999311</v>
+        <v>0.36702663000001223</v>
       </c>
       <c r="D183" s="5">
-        <v>4.0136248056012569</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.01343402218588</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>112.55750451</v>
+        <v>112.55750925</v>
       </c>
       <c r="C184" s="5">
-        <v>0.44676001000000554</v>
+        <v>0.44674941999998907</v>
       </c>
       <c r="D184" s="5">
-        <v>4.8881996538043815</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8880805495743695</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>112.98360533</v>
+        <v>112.98359594</v>
       </c>
       <c r="C185" s="5">
-        <v>0.42610082000000205</v>
+        <v>0.42608669000000532</v>
       </c>
       <c r="D185" s="5">
-        <v>4.6385416005297442</v>
+        <v>4.6383843650661172</v>
       </c>
       <c r="E185" s="5">
-        <v>3.1104261225116669</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1104201125861985</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>113.76175055</v>
+        <v>113.76173547</v>
       </c>
       <c r="C186" s="5">
-        <v>0.77814521999999897</v>
+        <v>0.77813953000000424</v>
       </c>
       <c r="D186" s="5">
-        <v>8.5850528431230533</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.5849884109381556</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>114.24851873999999</v>
+        <v>114.24846565999999</v>
       </c>
       <c r="C187" s="5">
-        <v>0.48676818999999227</v>
+        <v>0.48673018999998874</v>
       </c>
       <c r="D187" s="5">
-        <v>5.257182544887895</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2567631460710862</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>114.89526281000001</v>
+        <v>114.89523755</v>
       </c>
       <c r="C188" s="5">
-        <v>0.64674407000001111</v>
+        <v>0.64677189000001079</v>
       </c>
       <c r="D188" s="5">
-        <v>7.0085644651781465</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.0088787483643555</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>115.27265448</v>
+        <v>115.27264484</v>
       </c>
       <c r="C189" s="5">
-        <v>0.37739166999999441</v>
+        <v>0.37740728999999362</v>
       </c>
       <c r="D189" s="5">
-        <v>4.0135825664349367</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0137525970954657</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>116.25696845</v>
+        <v>116.25698197</v>
       </c>
       <c r="C190" s="5">
-        <v>0.98431397000000231</v>
+        <v>0.98433713000000012</v>
       </c>
       <c r="D190" s="5">
-        <v>10.742009054867619</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.74227473223932</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>116.83024603</v>
+        <v>116.83026565999999</v>
       </c>
       <c r="C191" s="5">
-        <v>0.57327757999999562</v>
+        <v>0.57328368999999668</v>
       </c>
       <c r="D191" s="5">
-        <v>6.0805022809421017</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.080568128245134</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>117.43034994</v>
+        <v>117.43036624</v>
       </c>
       <c r="C192" s="5">
-        <v>0.60010391000000141</v>
+        <v>0.60010058000000299</v>
       </c>
       <c r="D192" s="5">
-        <v>6.3410062952138802</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.3409690130797891</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>117.70249806</v>
+        <v>117.70251837000001</v>
       </c>
       <c r="C193" s="5">
-        <v>0.27214811999999711</v>
+        <v>0.27215213000000915</v>
       </c>
       <c r="D193" s="5">
-        <v>2.8167570092144434</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8167986475393869</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>118.24188915000001</v>
+        <v>118.24194461</v>
       </c>
       <c r="C194" s="5">
-        <v>0.5393910900000094</v>
+        <v>0.53942623999999739</v>
       </c>
       <c r="D194" s="5">
-        <v>5.639942364890671</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.6403182131193441</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>117.43583609</v>
+        <v>117.43587006999999</v>
       </c>
       <c r="C195" s="5">
-        <v>-0.80605306000001065</v>
+        <v>-0.80607454000001155</v>
       </c>
       <c r="D195" s="5">
-        <v>-7.8805340750950243</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.8807327090821166</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>118.30273778999999</v>
+        <v>118.30275789</v>
       </c>
       <c r="C196" s="5">
-        <v>0.86690169999999966</v>
+        <v>0.86688782000000231</v>
       </c>
       <c r="D196" s="5">
-        <v>9.2269518476474808</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.2267952865857197</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>118.76255292</v>
+        <v>118.76254287</v>
       </c>
       <c r="C197" s="5">
-        <v>0.45981513000000973</v>
+        <v>0.45978498000000911</v>
       </c>
       <c r="D197" s="5">
-        <v>4.7651289671238217</v>
+        <v>4.7648089825907958</v>
       </c>
       <c r="E197" s="5">
-        <v>5.1148550031847373</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.1148548441217301</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>118.72617897000001</v>
+        <v>118.72614512</v>
       </c>
       <c r="C198" s="5">
-        <v>-3.637394999999799E-2</v>
+        <v>-3.6397750000006113E-2</v>
       </c>
       <c r="D198" s="5">
-        <v>-0.36691101021512074</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.36715071186828041</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>118.98770902</v>
+        <v>118.98756006000001</v>
       </c>
       <c r="C199" s="5">
-        <v>0.26153004999999041</v>
+        <v>0.26141494000000876</v>
       </c>
       <c r="D199" s="5">
-        <v>2.6756219227140443</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6744307466998851</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>119.47949351</v>
+        <v>119.47937481</v>
       </c>
       <c r="C200" s="5">
-        <v>0.49178449000000057</v>
+        <v>0.49181474999998898</v>
       </c>
       <c r="D200" s="5">
-        <v>5.0739943275624144</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.074320164679702</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>120.31944272</v>
+        <v>120.31949346</v>
       </c>
       <c r="C201" s="5">
-        <v>0.83994921000000033</v>
+        <v>0.84011865000000796</v>
       </c>
       <c r="D201" s="5">
-        <v>8.7700344531061134</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.7718816281297407</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>120.90846834</v>
+        <v>120.90852009</v>
       </c>
       <c r="C202" s="5">
-        <v>0.58902562000000103</v>
+        <v>0.58902662999999222</v>
       </c>
       <c r="D202" s="5">
-        <v>6.035403700687203</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.03541171567894</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>121.61227074999999</v>
+        <v>121.61231748</v>
       </c>
       <c r="C203" s="5">
-        <v>0.70380240999999444</v>
+        <v>0.70379739000000541</v>
       </c>
       <c r="D203" s="5">
-        <v>7.2131701017508876</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.2131138074960965</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>122.17054493000001</v>
+        <v>122.17058568</v>
       </c>
       <c r="C204" s="5">
-        <v>0.55827418000001217</v>
+        <v>0.55826820000000055</v>
       </c>
       <c r="D204" s="5">
-        <v>5.6499654861524418</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.6499012038532692</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>122.60277744</v>
+        <v>122.60282006</v>
       </c>
       <c r="C205" s="5">
-        <v>0.43223250999999152</v>
+        <v>0.43223437999999703</v>
       </c>
       <c r="D205" s="5">
-        <v>4.3291270043909202</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3291446275642409</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>123.23265709</v>
+        <v>123.23273428</v>
       </c>
       <c r="C206" s="5">
-        <v>0.62987965000000656</v>
+        <v>0.62991422000000341</v>
       </c>
       <c r="D206" s="5">
-        <v>6.3422993301101682</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.342655044837886</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>123.65926646</v>
+        <v>123.65931542</v>
       </c>
       <c r="C207" s="5">
-        <v>0.42660936999999421</v>
+        <v>0.42658113999999614</v>
       </c>
       <c r="D207" s="5">
-        <v>4.2342005116784431</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2339122635732584</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>125.45609128</v>
+        <v>125.45612663999999</v>
       </c>
       <c r="C208" s="5">
-        <v>1.7968248199999977</v>
+        <v>1.796811219999995</v>
       </c>
       <c r="D208" s="5">
-        <v>18.899776557045467</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+        <v>18.89961379522569</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>126.48266416</v>
+        <v>126.48265268</v>
       </c>
       <c r="C209" s="5">
-        <v>1.0265728800000034</v>
+        <v>1.0265260400000074</v>
       </c>
       <c r="D209" s="5">
-        <v>10.273466511536444</v>
+        <v>10.272973438078669</v>
       </c>
       <c r="E209" s="5">
-        <v>6.5004591516320431</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.5004584976347202</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>127.18574149</v>
+        <v>127.18568768</v>
       </c>
       <c r="C210" s="5">
-        <v>0.70307732999999928</v>
+        <v>0.70303499999999985</v>
       </c>
       <c r="D210" s="5">
-        <v>6.8781820364262058</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.8777558258855231</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>128.16841031999999</v>
+        <v>128.16813257000001</v>
       </c>
       <c r="C211" s="5">
-        <v>0.98266882999999439</v>
+        <v>0.98244489000001067</v>
       </c>
       <c r="D211" s="5">
-        <v>9.6758119339480189</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.673516674563686</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>128.93377581999999</v>
+        <v>128.93353721</v>
       </c>
       <c r="C212" s="5">
-        <v>0.76536550000000148</v>
+        <v>0.76540463999998565</v>
       </c>
       <c r="D212" s="5">
-        <v>7.4059746627261891</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.4063825028544139</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>129.34902686999999</v>
+        <v>129.34914531000001</v>
       </c>
       <c r="C213" s="5">
-        <v>0.41525104999999485</v>
+        <v>0.41560810000001425</v>
       </c>
       <c r="D213" s="5">
-        <v>3.9339840415665961</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9374342539822527</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>129.64561455</v>
+        <v>129.64571692000001</v>
       </c>
       <c r="C214" s="5">
-        <v>0.29658768000001601</v>
+        <v>0.29657161000000087</v>
       </c>
       <c r="D214" s="5">
-        <v>2.7864767133026103</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7863212411597837</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>130.22275246000001</v>
+        <v>130.22284008</v>
       </c>
       <c r="C215" s="5">
-        <v>0.57713791000000469</v>
+        <v>0.57712315999998509</v>
       </c>
       <c r="D215" s="5">
-        <v>5.4747436564388741</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.4745958650555426</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>130.38691248999999</v>
+        <v>130.38698896</v>
       </c>
       <c r="C216" s="5">
-        <v>0.16416002999997659</v>
+        <v>0.16414887999999905</v>
       </c>
       <c r="D216" s="5">
-        <v>1.5232638142287813</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5231586015107323</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>129.93050113000001</v>
+        <v>129.93057037</v>
       </c>
       <c r="C217" s="5">
-        <v>-0.45641135999997573</v>
+        <v>-0.4564185899999984</v>
       </c>
       <c r="D217" s="5">
-        <v>-4.1205920800675866</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.1206537323510872</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>130.84280158000001</v>
+        <v>130.84289383000001</v>
       </c>
       <c r="C218" s="5">
-        <v>0.91230045000000359</v>
+        <v>0.9123234600000103</v>
       </c>
       <c r="D218" s="5">
-        <v>8.7588616046119672</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.7590862712457529</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>131.29321851</v>
+        <v>131.29328142</v>
       </c>
       <c r="C219" s="5">
-        <v>0.45041692999998872</v>
+        <v>0.45038758999999118</v>
       </c>
       <c r="D219" s="5">
-        <v>4.2100301632068904</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2097476861997274</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>131.57735138999999</v>
+        <v>131.5774021</v>
       </c>
       <c r="C220" s="5">
-        <v>0.28413287999998715</v>
+        <v>0.2841206800000009</v>
       </c>
       <c r="D220" s="5">
-        <v>2.6280655072922432</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6279500436505732</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>132.47318171000001</v>
+        <v>132.47317287999999</v>
       </c>
       <c r="C221" s="5">
-        <v>0.89583032000001594</v>
+        <v>0.89577077999999233</v>
       </c>
       <c r="D221" s="5">
-        <v>8.4830601175841522</v>
+        <v>8.4824716346777684</v>
       </c>
       <c r="E221" s="5">
-        <v>4.73623606032052</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7362385853465305</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>133.30524735</v>
+        <v>133.30517651</v>
       </c>
       <c r="C222" s="5">
-        <v>0.83206563999999616</v>
+        <v>0.83200363000000266</v>
       </c>
       <c r="D222" s="5">
-        <v>7.8031209639007226</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.8025197384159029</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>133.58671063</v>
+        <v>133.58635024</v>
       </c>
       <c r="C223" s="5">
-        <v>0.28146327999999698</v>
+        <v>0.28117373000000612</v>
       </c>
       <c r="D223" s="5">
-        <v>2.5633347078508173</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5606684364979815</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>133.04362495999999</v>
+        <v>133.04318746000001</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.54308567000001062</v>
+        <v>-0.54316277999998874</v>
       </c>
       <c r="D224" s="5">
-        <v>-4.7708827973275465</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.7715577010677972</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>133.03350280999999</v>
+        <v>133.03372003999999</v>
       </c>
       <c r="C225" s="5">
-        <v>-1.0122150000000829E-2</v>
+        <v>-9.4674200000213204E-3</v>
       </c>
       <c r="D225" s="5">
-        <v>-9.1259529207643464E-2</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.5359189067846231E-2</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>132.93076889</v>
+        <v>132.93092906000001</v>
       </c>
       <c r="C226" s="5">
-        <v>-0.10273391999999149</v>
+        <v>-0.10279097999998044</v>
       </c>
       <c r="D226" s="5">
-        <v>-0.92276331652499932</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.9232721561960533</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>133.13876339000001</v>
+        <v>133.13889061</v>
       </c>
       <c r="C227" s="5">
-        <v>0.20799450000001229</v>
+        <v>0.20796154999999317</v>
       </c>
       <c r="D227" s="5">
-        <v>1.893862379147726</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8935574704834091</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>133.30753229999999</v>
+        <v>133.30763956000001</v>
       </c>
       <c r="C228" s="5">
-        <v>0.16876890999998295</v>
+        <v>0.16874895000000834</v>
       </c>
       <c r="D228" s="5">
-        <v>1.5317901127152922</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5316062121219831</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>133.66941294</v>
+        <v>133.66950392999999</v>
       </c>
       <c r="C229" s="5">
-        <v>0.36188064000000963</v>
+        <v>0.36186436999997795</v>
       </c>
       <c r="D229" s="5">
-        <v>3.3066357550186609</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3064821632904584</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>133.81669865000001</v>
+        <v>133.81678871</v>
       </c>
       <c r="C230" s="5">
-        <v>0.14728571000000557</v>
+        <v>0.14728478000000678</v>
       </c>
       <c r="D230" s="5">
-        <v>1.3302811732477382</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3302718115163925</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>133.85066809</v>
+        <v>133.85072751000001</v>
       </c>
       <c r="C231" s="5">
-        <v>3.3969439999992801E-2</v>
+        <v>3.393880000001559E-2</v>
       </c>
       <c r="D231" s="5">
-        <v>0.30504630181196202</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.30477056463107388</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>133.17423912000001</v>
+        <v>133.17428871999999</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.67642896999998925</v>
+        <v>-0.67643879000002016</v>
       </c>
       <c r="D232" s="5">
-        <v>-5.8985812650526164</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.8986619849789035</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>132.05108963000001</v>
+        <v>132.0510803</v>
       </c>
       <c r="C233" s="5">
-        <v>-1.123149490000003</v>
+        <v>-1.1232084199999974</v>
       </c>
       <c r="D233" s="5">
-        <v>-9.6639326665696519</v>
+        <v>-9.6644129989378218</v>
       </c>
       <c r="E233" s="5">
-        <v>-0.31862455068378814</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.31862494935661623</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>131.61944976999999</v>
+        <v>131.61938404</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.43163986000001842</v>
+        <v>-0.43169625999999539</v>
       </c>
       <c r="D234" s="5">
-        <v>-3.8527247961134048</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.8532194609504078</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>128.56786915999999</v>
+        <v>128.56751482999999</v>
       </c>
       <c r="C235" s="5">
-        <v>-3.051580610000002</v>
+        <v>-3.0518692100000067</v>
       </c>
       <c r="D235" s="5">
-        <v>-24.534491562937689</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-24.536535067909337</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>128.68465950000001</v>
+        <v>128.68413666999999</v>
       </c>
       <c r="C236" s="5">
-        <v>0.11679034000002275</v>
+        <v>0.11662183999999343</v>
       </c>
       <c r="D236" s="5">
-        <v>1.0955360672440406</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.09395061181079</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>126.29309483</v>
+        <v>126.29332505000001</v>
       </c>
       <c r="C237" s="5">
-        <v>-2.3915646700000082</v>
+        <v>-2.3908116199999796</v>
       </c>
       <c r="D237" s="5">
-        <v>-20.157534914260733</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-20.151895486626525</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>126.50243122000001</v>
+        <v>126.50260471</v>
       </c>
       <c r="C238" s="5">
-        <v>0.20933639000000426</v>
+        <v>0.20927965999999287</v>
       </c>
       <c r="D238" s="5">
-        <v>2.0072868221159279</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0067341901196079</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>126.12041514000001</v>
+        <v>126.12055664</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.38201607999999965</v>
+        <v>-0.38204806999999619</v>
       </c>
       <c r="D239" s="5">
-        <v>-3.5642121278450567</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.5645008470463369</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>126.28483007</v>
+        <v>126.28494664999999</v>
       </c>
       <c r="C240" s="5">
-        <v>0.16441492999999241</v>
+        <v>0.16439000999999109</v>
       </c>
       <c r="D240" s="5">
-        <v>1.5756267937122148</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5753844846989162</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>126.52069833</v>
+        <v>126.52079016</v>
       </c>
       <c r="C241" s="5">
-        <v>0.23586826000000372</v>
+        <v>0.23584351000000936</v>
       </c>
       <c r="D241" s="5">
-        <v>2.2644657383284805</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2642235669487087</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>126.52912354999999</v>
+        <v>126.52919605</v>
       </c>
       <c r="C242" s="5">
-        <v>8.4252199999923505E-3</v>
+        <v>8.4058899999917003E-3</v>
       </c>
       <c r="D242" s="5">
-        <v>7.9939234291703798E-2</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.9755704605632971E-2</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>126.41473454</v>
+        <v>126.41478245</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.11438900999999646</v>
+        <v>-0.11441359999999179</v>
       </c>
       <c r="D243" s="5">
-        <v>-1.0794853417226857</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.0797156282813414</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>126.27019892</v>
+        <v>126.27024302</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.1445356199999992</v>
+        <v>-0.14453943000000891</v>
       </c>
       <c r="D244" s="5">
-        <v>-1.3634187029585965</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.363453903862577</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>126.27654382</v>
+        <v>126.27654298</v>
       </c>
       <c r="C245" s="5">
-        <v>6.3449000000019851E-3</v>
+        <v>6.2999600000068767E-3</v>
       </c>
       <c r="D245" s="5">
-        <v>6.0314980453402001E-2</v>
+        <v>5.9887640099565154E-2</v>
       </c>
       <c r="E245" s="5">
-        <v>-4.3729633933199397</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.3729572729591659</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>128.22207804999999</v>
+        <v>128.22202419000001</v>
       </c>
       <c r="C246" s="5">
-        <v>1.9455342299999927</v>
+        <v>1.9454812100000112</v>
       </c>
       <c r="D246" s="5">
-        <v>20.13830255292952</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+        <v>20.137706571614778</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>127.90013804</v>
+        <v>127.89984036</v>
       </c>
       <c r="C247" s="5">
-        <v>-0.32194000999999162</v>
+        <v>-0.32218383000001438</v>
       </c>
       <c r="D247" s="5">
-        <v>-2.971699244695003</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.9739200701216606</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>128.18012231</v>
+        <v>128.17951893</v>
       </c>
       <c r="C248" s="5">
-        <v>0.27998426999999992</v>
+        <v>0.27967857000000151</v>
       </c>
       <c r="D248" s="5">
-        <v>2.6587617066255786</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6558299994037693</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>128.69262366000001</v>
+        <v>128.69288455</v>
       </c>
       <c r="C249" s="5">
-        <v>0.51250135000000796</v>
+        <v>0.51336562000000185</v>
       </c>
       <c r="D249" s="5">
-        <v>4.9048771350171272</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9133552913967149</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>129.07634619999999</v>
+        <v>129.07652702999999</v>
       </c>
       <c r="C250" s="5">
-        <v>0.38372253999997952</v>
+        <v>0.38364247999999179</v>
       </c>
       <c r="D250" s="5">
-        <v>3.6373021913012282</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6365233243025763</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>129.23737746</v>
+        <v>129.23751998</v>
       </c>
       <c r="C251" s="5">
-        <v>0.16103126000001566</v>
+        <v>0.1609929500000078</v>
       </c>
       <c r="D251" s="5">
-        <v>1.507394407781093</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5070312029936028</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>129.48022885</v>
+        <v>129.48034319999999</v>
       </c>
       <c r="C252" s="5">
-        <v>0.24285138999999845</v>
+        <v>0.24282321999999112</v>
       </c>
       <c r="D252" s="5">
-        <v>2.2783848959159192</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2781153350716288</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>129.65674508000001</v>
+        <v>129.65683163</v>
       </c>
       <c r="C253" s="5">
-        <v>0.17651623000000427</v>
+        <v>0.17648843000000625</v>
       </c>
       <c r="D253" s="5">
-        <v>1.6482433960583576</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6479803944355886</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>130.30078735000001</v>
+        <v>130.30084087</v>
       </c>
       <c r="C254" s="5">
-        <v>0.64404226999999992</v>
+        <v>0.64400924000000259</v>
       </c>
       <c r="D254" s="5">
-        <v>6.1263192132471778</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.1259921879976531</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>130.88001506000001</v>
+        <v>130.88004266999999</v>
       </c>
       <c r="C255" s="5">
-        <v>0.57922770999999784</v>
+        <v>0.57920179999999277</v>
       </c>
       <c r="D255" s="5">
-        <v>5.4667482287152902</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.4664953805285688</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>131.50449724000001</v>
+        <v>131.50452747</v>
       </c>
       <c r="C256" s="5">
-        <v>0.62448218000000111</v>
+        <v>0.62448480000000473</v>
       </c>
       <c r="D256" s="5">
-        <v>5.8783652773257034</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.8783893178436353</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>131.96687868999999</v>
+        <v>131.96688130000001</v>
       </c>
       <c r="C257" s="5">
-        <v>0.46238144999998099</v>
+        <v>0.46235383000001207</v>
       </c>
       <c r="D257" s="5">
-        <v>4.3018651186240486</v>
+        <v>4.301602152650652</v>
       </c>
       <c r="E257" s="5">
-        <v>4.506248506540711</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5062512686154799</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>132.43770401</v>
+        <v>132.43766904</v>
       </c>
       <c r="C258" s="5">
-        <v>0.4708253200000172</v>
+        <v>0.47078773999999157</v>
       </c>
       <c r="D258" s="5">
-        <v>4.3663221235676453</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.36596666116571</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>132.77429443</v>
+        <v>132.77408796</v>
       </c>
       <c r="C259" s="5">
-        <v>0.33659041999999317</v>
+        <v>0.33641891999999984</v>
       </c>
       <c r="D259" s="5">
-        <v>3.0927940508056251</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0911969527277927</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>133.7616783</v>
+        <v>133.76113867999999</v>
       </c>
       <c r="C260" s="5">
-        <v>0.98738387000000216</v>
+        <v>0.98705071999998495</v>
       </c>
       <c r="D260" s="5">
-        <v>9.2980675807182287</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.2948160311233217</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>134.07361044999999</v>
+        <v>134.07381265000001</v>
       </c>
       <c r="C261" s="5">
-        <v>0.31193214999998986</v>
+        <v>0.31267397000002006</v>
       </c>
       <c r="D261" s="5">
-        <v>2.8345719791925239</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8414115163033937</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>134.22984353999999</v>
+        <v>134.22998691999999</v>
       </c>
       <c r="C262" s="5">
-        <v>0.15623309000000063</v>
+        <v>0.15617426999997974</v>
       </c>
       <c r="D262" s="5">
-        <v>1.4073310189087085</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4067956402725068</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>133.83487819999999</v>
+        <v>133.83499547</v>
       </c>
       <c r="C263" s="5">
-        <v>-0.39496533999999883</v>
+        <v>-0.39499144999999203</v>
       </c>
       <c r="D263" s="5">
-        <v>-3.4743602719747746</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.4745825957296694</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>135.05766485000001</v>
+        <v>135.05775586999999</v>
       </c>
       <c r="C264" s="5">
-        <v>1.2227866500000175</v>
+        <v>1.2227603999999985</v>
       </c>
       <c r="D264" s="5">
-        <v>11.531910513096388</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.531639765948331</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>135.62066067000001</v>
+        <v>135.62072413999999</v>
       </c>
       <c r="C265" s="5">
-        <v>0.56299581999999759</v>
+        <v>0.56296826999999894</v>
       </c>
       <c r="D265" s="5">
-        <v>5.1185666604829372</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.1183068862997949</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>135.89460961</v>
+        <v>135.89464429</v>
       </c>
       <c r="C266" s="5">
-        <v>0.27394893999999681</v>
+        <v>0.27392015000000924</v>
       </c>
       <c r="D266" s="5">
-        <v>2.4510694243780939</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4508078072555284</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>136.22916290000001</v>
+        <v>136.22918265999999</v>
       </c>
       <c r="C267" s="5">
-        <v>0.33455329000000233</v>
+        <v>0.33453836999998998</v>
       </c>
       <c r="D267" s="5">
-        <v>2.9945611242449655</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9944249885556662</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>136.48561873</v>
+        <v>136.48564415999999</v>
       </c>
       <c r="C268" s="5">
-        <v>0.25645582999999306</v>
+        <v>0.25646150000000034</v>
       </c>
       <c r="D268" s="5">
-        <v>2.282576357267474</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2826270120516856</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>137.05568987000001</v>
+        <v>137.0557029</v>
       </c>
       <c r="C269" s="5">
-        <v>0.57007114000001025</v>
+        <v>0.57005874000000745</v>
       </c>
       <c r="D269" s="5">
-        <v>5.1289012469980078</v>
+        <v>5.1287861319986305</v>
       </c>
       <c r="E269" s="5">
-        <v>3.856127560578293</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8561353802334608</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>137.57724408000001</v>
+        <v>137.57723471</v>
       </c>
       <c r="C270" s="5">
-        <v>0.52155421000000501</v>
+        <v>0.52153180999999904</v>
       </c>
       <c r="D270" s="5">
-        <v>4.6633005490340107</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6630956042144733</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>137.63360969999999</v>
+        <v>137.63352800999999</v>
       </c>
       <c r="C271" s="5">
-        <v>5.6365619999979799E-2</v>
+        <v>5.6293299999992996E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>0.49275130607830953</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.49211769082990742</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>138.12012730000001</v>
+        <v>138.11968630000001</v>
       </c>
       <c r="C272" s="5">
-        <v>0.48651760000001332</v>
+        <v>0.48615829000002009</v>
       </c>
       <c r="D272" s="5">
-        <v>4.3252986980010233</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3220446189450756</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>138.49919693999999</v>
+        <v>138.49932479</v>
       </c>
       <c r="C273" s="5">
-        <v>0.37906963999998311</v>
+        <v>0.37963848999999072</v>
       </c>
       <c r="D273" s="5">
-        <v>3.3435612658555991</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3486657216329263</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>139.0559245</v>
+        <v>139.05601873000001</v>
       </c>
       <c r="C274" s="5">
-        <v>0.556727560000013</v>
+        <v>0.55669394000000239</v>
       </c>
       <c r="D274" s="5">
-        <v>4.9317458058462549</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9314367166415796</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>139.42591733</v>
+        <v>139.42598594</v>
       </c>
       <c r="C275" s="5">
-        <v>0.36999283000000105</v>
+        <v>0.36996720999999866</v>
       </c>
       <c r="D275" s="5">
-        <v>3.2400402390091454</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2398103629633246</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>139.6768175</v>
+        <v>139.67685766</v>
       </c>
       <c r="C276" s="5">
-        <v>0.2509001699999942</v>
+        <v>0.25087171999999214</v>
       </c>
       <c r="D276" s="5">
-        <v>2.1809292097751953</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.180678374290923</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>140.39180540000001</v>
+        <v>140.39183072</v>
       </c>
       <c r="C277" s="5">
-        <v>0.71498790000001122</v>
+        <v>0.71497306000000549</v>
       </c>
       <c r="D277" s="5">
-        <v>6.318571680455709</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.3184349526009598</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>140.55527051999999</v>
+        <v>140.55528665</v>
       </c>
       <c r="C278" s="5">
-        <v>0.1634651199999837</v>
+        <v>0.16345592999999781</v>
       </c>
       <c r="D278" s="5">
-        <v>1.4062018300804224</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4061220113380291</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>141.07054729999999</v>
+        <v>141.07056894999999</v>
       </c>
       <c r="C279" s="5">
-        <v>0.51527677999999355</v>
+        <v>0.51528229999999553</v>
       </c>
       <c r="D279" s="5">
-        <v>4.4890042851180478</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4890528225898674</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>142.65314925999999</v>
+        <v>142.65319761999999</v>
       </c>
       <c r="C280" s="5">
-        <v>1.5826019600000052</v>
+        <v>1.5826286699999912</v>
       </c>
       <c r="D280" s="5">
-        <v>14.324720916250966</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.324975451000377</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>142.24676757</v>
+        <v>142.24679724000001</v>
       </c>
       <c r="C281" s="5">
-        <v>-0.40638168999998925</v>
+        <v>-0.40640037999997958</v>
       </c>
       <c r="D281" s="5">
-        <v>-3.3654319052841553</v>
+        <v>-3.365583145443507</v>
       </c>
       <c r="E281" s="5">
-        <v>3.7875681811706086</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7875799621323258</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>142.50832351</v>
+        <v>142.50834545999999</v>
       </c>
       <c r="C282" s="5">
-        <v>0.26155593999999383</v>
+        <v>0.26154821999998035</v>
       </c>
       <c r="D282" s="5">
-        <v>2.228949332005925</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2288824067148383</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>143.28690571000001</v>
+        <v>143.28690684</v>
       </c>
       <c r="C283" s="5">
-        <v>0.77858220000001666</v>
+        <v>0.77856138000001351</v>
       </c>
       <c r="D283" s="5">
-        <v>6.7567337302357977</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.7565465135027258</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>143.17665647000001</v>
+        <v>143.17640818000001</v>
       </c>
       <c r="C284" s="5">
-        <v>-0.11024924000000169</v>
+        <v>-0.11049865999999042</v>
       </c>
       <c r="D284" s="5">
-        <v>-0.91941862338745795</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.92148982880034813</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>144.25585810999999</v>
+        <v>144.25587282000001</v>
       </c>
       <c r="C285" s="5">
-        <v>1.0792016399999795</v>
+        <v>1.0794646399999976</v>
       </c>
       <c r="D285" s="5">
-        <v>9.4296237766707147</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.4320349201915334</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>145.03682767000001</v>
+        <v>145.03686508000001</v>
       </c>
       <c r="C286" s="5">
-        <v>0.78096956000001683</v>
+        <v>0.78099226000000499</v>
       </c>
       <c r="D286" s="5">
-        <v>6.6935098903529777</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.6937095732457541</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>146.05732764000001</v>
+        <v>146.05733111000001</v>
       </c>
       <c r="C287" s="5">
-        <v>1.020499970000003</v>
+        <v>1.0204660299999944</v>
       </c>
       <c r="D287" s="5">
-        <v>8.7779070115127524</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.7776013329772908</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>146.67438179000001</v>
+        <v>146.67427832999999</v>
       </c>
       <c r="C288" s="5">
-        <v>0.6170541500000013</v>
+        <v>0.61694721999998592</v>
       </c>
       <c r="D288" s="5">
-        <v>5.189161684582122</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.1882413296897134</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>147.25311970000001</v>
+        <v>147.25312958999999</v>
       </c>
       <c r="C289" s="5">
-        <v>0.57873791000000097</v>
+        <v>0.57885125999999332</v>
       </c>
       <c r="D289" s="5">
-        <v>4.83899695228307</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8399688589458423</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>147.89010938000001</v>
+        <v>147.89011653</v>
       </c>
       <c r="C290" s="5">
-        <v>0.63698967999999923</v>
+        <v>0.6369869400000141</v>
       </c>
       <c r="D290" s="5">
-        <v>5.3162793256974261</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3162555454274507</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>148.55574965</v>
+        <v>148.55577244</v>
       </c>
       <c r="C291" s="5">
-        <v>0.66564026999998305</v>
+        <v>0.66565590999999813</v>
       </c>
       <c r="D291" s="5">
-        <v>5.5368241736784451</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5369572308347825</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>149.41151206999999</v>
+        <v>149.41178377</v>
       </c>
       <c r="C292" s="5">
-        <v>0.8557624199999907</v>
+        <v>0.85601133000000118</v>
       </c>
       <c r="D292" s="5">
-        <v>7.1359309901843471</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.1380716589265258</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>149.80853805999999</v>
+        <v>149.80856487</v>
       </c>
       <c r="C293" s="5">
-        <v>0.39702599000000305</v>
+        <v>0.39678109999999833</v>
       </c>
       <c r="D293" s="5">
-        <v>3.2357363140725459</v>
+        <v>3.2337052689208612</v>
       </c>
       <c r="E293" s="5">
-        <v>5.3159524249145607</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3159493055170204</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>150.48772366</v>
+        <v>150.48773646000001</v>
       </c>
       <c r="C294" s="5">
-        <v>0.67918560000001094</v>
+        <v>0.67917159000000993</v>
       </c>
       <c r="D294" s="5">
-        <v>5.5781589437838619</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5780399720746221</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>150.77183191</v>
+        <v>150.77184463</v>
       </c>
       <c r="C295" s="5">
-        <v>0.28410825000000273</v>
+        <v>0.28410816999999611</v>
       </c>
       <c r="D295" s="5">
-        <v>2.289172324201183</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2891714761658521</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>150.76148411</v>
+        <v>150.76134908</v>
       </c>
       <c r="C296" s="5">
-        <v>-1.0347800000005236E-2</v>
+        <v>-1.0495550000001685E-2</v>
       </c>
       <c r="D296" s="5">
-        <v>-8.2327538552928736E-2</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.3502586793959832E-2</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>150.90098424000001</v>
+        <v>150.90085561999999</v>
       </c>
       <c r="C297" s="5">
-        <v>0.13950013000001604</v>
+        <v>0.13950653999998508</v>
       </c>
       <c r="D297" s="5">
-        <v>1.1160325055436848</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1160850529805755</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>151.20630535999999</v>
+        <v>151.20632703999999</v>
       </c>
       <c r="C298" s="5">
-        <v>0.30532111999997369</v>
+        <v>0.30547142000000349</v>
       </c>
       <c r="D298" s="5">
-        <v>2.4551874410112751</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4564116578311923</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>151.51806857</v>
+        <v>151.51802253</v>
       </c>
       <c r="C299" s="5">
-        <v>0.31176321000000939</v>
+        <v>0.31169549000000529</v>
       </c>
       <c r="D299" s="5">
-        <v>2.5024595599431709</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5019094449255874</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>151.52348873</v>
+        <v>151.52323479</v>
       </c>
       <c r="C300" s="5">
-        <v>5.4201599999998962E-3</v>
+        <v>5.2122600000075181E-3</v>
       </c>
       <c r="D300" s="5">
-        <v>4.2935287526524313E-2</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1288128183492034E-2</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>151.78842596999999</v>
+        <v>151.7883721</v>
       </c>
       <c r="C301" s="5">
-        <v>0.26493723999999474</v>
+        <v>0.26513731000000007</v>
       </c>
       <c r="D301" s="5">
-        <v>2.118483176083874</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.120101984869649</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>152.28705299999999</v>
+        <v>152.28708112000001</v>
       </c>
       <c r="C302" s="5">
-        <v>0.49862702999999442</v>
+        <v>0.49870902000000683</v>
       </c>
       <c r="D302" s="5">
-        <v>4.0140245693057963</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0146980247158348</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>152.72270301</v>
+        <v>152.72278746000001</v>
       </c>
       <c r="C303" s="5">
-        <v>0.43565001000001757</v>
+        <v>0.43570633999999586</v>
       </c>
       <c r="D303" s="5">
-        <v>3.4873899784993334</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4878473667255827</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>153.19159292000001</v>
+        <v>153.19217338000001</v>
       </c>
       <c r="C304" s="5">
-        <v>0.46888991000000146</v>
+        <v>0.46938592000000767</v>
       </c>
       <c r="D304" s="5">
-        <v>3.7470989694647905</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7511279309897283</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>153.44451194000001</v>
+        <v>153.44459169999999</v>
       </c>
       <c r="C305" s="5">
-        <v>0.25291902000000732</v>
+        <v>0.25241831999997544</v>
       </c>
       <c r="D305" s="5">
-        <v>1.999287269581651</v>
+        <v>1.9952857439456961</v>
       </c>
       <c r="E305" s="5">
-        <v>2.4270805436628518</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4271154544169393</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>153.74933791999999</v>
+        <v>153.74935590999999</v>
       </c>
       <c r="C306" s="5">
-        <v>0.30482597999997552</v>
+        <v>0.30476421000000187</v>
       </c>
       <c r="D306" s="5">
-        <v>2.4100856333111986</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4095906395482647</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>154.31769442999999</v>
+        <v>154.31766972</v>
       </c>
       <c r="C307" s="5">
-        <v>0.56835651000000098</v>
+        <v>0.56831381000000647</v>
       </c>
       <c r="D307" s="5">
-        <v>4.5272831345728015</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5269355198157557</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>155.10584326</v>
+        <v>155.10577309999999</v>
       </c>
       <c r="C308" s="5">
-        <v>0.78814883000001146</v>
+        <v>0.78810337999999547</v>
       </c>
       <c r="D308" s="5">
-        <v>6.3038996341982179</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.3035268753568241</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>155.20069494000001</v>
+        <v>155.20036261999999</v>
       </c>
       <c r="C309" s="5">
-        <v>9.485168000000499E-2</v>
+        <v>9.4589519999999538E-2</v>
       </c>
       <c r="D309" s="5">
-        <v>0.73630770401393875</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.73426613003497732</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>156.3248782</v>
+        <v>156.32480998</v>
       </c>
       <c r="C310" s="5">
-        <v>1.1241832599999952</v>
+        <v>1.1244473600000049</v>
       </c>
       <c r="D310" s="5">
-        <v>9.0468811798873681</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.0491120805582312</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>157.21049063999999</v>
+        <v>157.21032729999999</v>
       </c>
       <c r="C311" s="5">
-        <v>0.88561243999998851</v>
+        <v>0.88551731999999106</v>
       </c>
       <c r="D311" s="5">
-        <v>7.0141212163702393</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.013347390515734</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>157.89050872000001</v>
+        <v>157.89001150999999</v>
       </c>
       <c r="C312" s="5">
-        <v>0.68001808000002484</v>
+        <v>0.6796842100000049</v>
       </c>
       <c r="D312" s="5">
-        <v>5.315916417057065</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3132497302081916</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>158.24126760999999</v>
+        <v>158.24111088999999</v>
       </c>
       <c r="C313" s="5">
-        <v>0.35075888999998028</v>
+        <v>0.35109937999999374</v>
       </c>
       <c r="D313" s="5">
-        <v>2.6986537245822451</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7013141048835454</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>158.99147789</v>
+        <v>158.99157880999999</v>
       </c>
       <c r="C314" s="5">
-        <v>0.75021028000000456</v>
+        <v>0.75046792000000551</v>
       </c>
       <c r="D314" s="5">
-        <v>5.839825915167518</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.8418899867836105</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>159.18106280999999</v>
+        <v>159.18130635</v>
       </c>
       <c r="C315" s="5">
-        <v>0.18958491999998728</v>
+        <v>0.18972754000000691</v>
       </c>
       <c r="D315" s="5">
-        <v>1.4403280213576508</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4414177445252641</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>159.21958114</v>
+        <v>159.22062181999999</v>
       </c>
       <c r="C316" s="5">
-        <v>3.8518330000016476E-2</v>
+        <v>3.9315469999991137E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>0.29076047574869701</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.2967855094598848</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>160.39690188</v>
+        <v>160.3972832</v>
       </c>
       <c r="C317" s="5">
-        <v>1.177320739999999</v>
+        <v>1.176661380000013</v>
       </c>
       <c r="D317" s="5">
-        <v>9.2430912401623146</v>
+        <v>9.2376395871928132</v>
       </c>
       <c r="E317" s="5">
-        <v>4.5308821098264618</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5310762816543226</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>160.69737534999999</v>
+        <v>160.69777812999999</v>
       </c>
       <c r="C318" s="5">
-        <v>0.30047346999998581</v>
+        <v>0.30049492999998506</v>
       </c>
       <c r="D318" s="5">
-        <v>2.2712812265102134</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2714396621462019</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>161.50713454000001</v>
+        <v>161.50636208</v>
       </c>
       <c r="C319" s="5">
-        <v>0.8097591900000225</v>
+        <v>0.80858395000001337</v>
       </c>
       <c r="D319" s="5">
-        <v>6.2172714369353343</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.2079808722236729</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>162.16295481</v>
+        <v>162.16322994999999</v>
       </c>
       <c r="C320" s="5">
-        <v>0.65582026999999243</v>
+        <v>0.65686786999998503</v>
       </c>
       <c r="D320" s="5">
-        <v>4.9830646093022013</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9912278064948357</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>162.62768915999999</v>
+        <v>162.62700814999999</v>
       </c>
       <c r="C321" s="5">
-        <v>0.46473434999998631</v>
+        <v>0.46377820000000725</v>
       </c>
       <c r="D321" s="5">
-        <v>3.4937449108059626</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4864373893846778</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>162.73227664999999</v>
+        <v>162.73201684</v>
       </c>
       <c r="C322" s="5">
-        <v>0.10458749000000012</v>
+        <v>0.10500869000000534</v>
       </c>
       <c r="D322" s="5">
-        <v>0.77446753364451837</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.77760086102156567</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>163.10911801</v>
+        <v>163.10861423</v>
       </c>
       <c r="C323" s="5">
-        <v>0.37684136000001445</v>
+        <v>0.37659739000000059</v>
       </c>
       <c r="D323" s="5">
-        <v>2.8145237455142746</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8126828942085957</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>164.27974495999999</v>
+        <v>164.27895405000001</v>
       </c>
       <c r="C324" s="5">
-        <v>1.1706269499999848</v>
+        <v>1.1703398200000095</v>
       </c>
       <c r="D324" s="5">
-        <v>8.960570214222475</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.9583136955895704</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>164.90207340000001</v>
+        <v>164.90168879999999</v>
       </c>
       <c r="C325" s="5">
-        <v>0.62232844000001819</v>
+        <v>0.62273474999997802</v>
       </c>
       <c r="D325" s="5">
-        <v>4.641789034945365</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6449058897342743</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>165.51772342000001</v>
+        <v>165.51779596</v>
       </c>
       <c r="C326" s="5">
-        <v>0.61565002000000391</v>
+        <v>0.61610716000001275</v>
       </c>
       <c r="D326" s="5">
-        <v>4.5732621309077626</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5767389030817451</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>166.04719133</v>
+        <v>166.04754002999999</v>
       </c>
       <c r="C327" s="5">
-        <v>0.52946790999999394</v>
+        <v>0.52974406999999246</v>
       </c>
       <c r="D327" s="5">
-        <v>3.9068923288787749</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9089643469982116</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>165.94247601000001</v>
+        <v>165.94464178000001</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.10471531999999684</v>
+        <v>-0.10289824999998132</v>
       </c>
       <c r="D328" s="5">
-        <v>-0.75414375945520584</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.74110051831951518</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>166.36290959999999</v>
+        <v>166.36363596999999</v>
       </c>
       <c r="C329" s="5">
-        <v>0.42043358999998759</v>
+        <v>0.41899418999997806</v>
       </c>
       <c r="D329" s="5">
-        <v>3.0830589803478636</v>
+        <v>3.0723161288540579</v>
       </c>
       <c r="E329" s="5">
-        <v>3.719528027083352</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7197343065720867</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>166.98082217000001</v>
+        <v>166.98180418000001</v>
       </c>
       <c r="C330" s="5">
-        <v>0.61791257000001565</v>
+        <v>0.61816821000002165</v>
       </c>
       <c r="D330" s="5">
-        <v>4.549281564411789</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5511820234710676</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>167.08278802999999</v>
+        <v>167.08147385000001</v>
       </c>
       <c r="C331" s="5">
-        <v>0.10196585999997865</v>
+        <v>9.9669669999997268E-2</v>
       </c>
       <c r="D331" s="5">
-        <v>0.73523902967806976</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.71862340057204932</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>167.38818898</v>
+        <v>167.38917316000001</v>
       </c>
       <c r="C332" s="5">
-        <v>0.30540095000000633</v>
+        <v>0.30769931000000383</v>
       </c>
       <c r="D332" s="5">
-        <v>2.215596038590828</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2324569701799968</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>168.35839311000001</v>
+        <v>168.35733103000001</v>
       </c>
       <c r="C333" s="5">
-        <v>0.97020413000001327</v>
+        <v>0.96815786999999887</v>
       </c>
       <c r="D333" s="5">
-        <v>7.1814273339915857</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.1657524558107477</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>168.62532542</v>
+        <v>168.62452795999999</v>
       </c>
       <c r="C334" s="5">
-        <v>0.26693230999998718</v>
+        <v>0.26719692999998301</v>
       </c>
       <c r="D334" s="5">
-        <v>1.9192797091918345</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9212112277084525</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>168.72868936</v>
+        <v>168.72630902</v>
       </c>
       <c r="C335" s="5">
-        <v>0.10336394000000837</v>
+        <v>0.10178106000000753</v>
       </c>
       <c r="D335" s="5">
-        <v>0.73806090188910378</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.72672439113841136</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>168.89402215999999</v>
+        <v>168.89276504</v>
       </c>
       <c r="C336" s="5">
-        <v>0.1653327999999874</v>
+        <v>0.16645601999999826</v>
       </c>
       <c r="D336" s="5">
-        <v>1.1822061532661632</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1902982094315728</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>169.37049615000001</v>
+        <v>169.37016819999999</v>
       </c>
       <c r="C337" s="5">
-        <v>0.47647399000001656</v>
+        <v>0.47740315999999439</v>
       </c>
       <c r="D337" s="5">
-        <v>3.4383956586936826</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4452314896587621</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>169.04390961999999</v>
+        <v>169.04424344</v>
       </c>
       <c r="C338" s="5">
-        <v>-0.32658653000001436</v>
+        <v>-0.32592475999999238</v>
       </c>
       <c r="D338" s="5">
-        <v>-2.289502501383156</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.2849165969018426</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>169.62638458999999</v>
+        <v>169.62590506999999</v>
       </c>
       <c r="C339" s="5">
-        <v>0.58247496999999271</v>
+        <v>0.58166162999998505</v>
       </c>
       <c r="D339" s="5">
-        <v>4.2141105748422003</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2081059216840577</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>169.71156353999999</v>
+        <v>169.71664695999999</v>
       </c>
       <c r="C340" s="5">
-        <v>8.5178949999999531E-2</v>
+        <v>9.0741890000003878E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>0.60425455660282346</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.64383574794635301</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>170.23402483000001</v>
+        <v>170.23647958000001</v>
       </c>
       <c r="C341" s="5">
-        <v>0.52246129000002384</v>
+        <v>0.51983262000001673</v>
       </c>
       <c r="D341" s="5">
-        <v>3.7574266218203034</v>
+        <v>3.7380883403406617</v>
       </c>
       <c r="E341" s="5">
-        <v>2.3269100301910095</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3279387874754143</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>170.41324576</v>
+        <v>170.41342983999999</v>
       </c>
       <c r="C342" s="5">
-        <v>0.1792209299999854</v>
+        <v>0.17695025999998393</v>
       </c>
       <c r="D342" s="5">
-        <v>1.2706907429132164</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2544811699446434</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>171.28649424</v>
+        <v>171.28306716</v>
       </c>
       <c r="C343" s="5">
-        <v>0.87324848000000088</v>
+        <v>0.86963732000000959</v>
       </c>
       <c r="D343" s="5">
-        <v>6.3254595627403765</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.2985563148269641</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>171.72353014999999</v>
+        <v>171.72900050999999</v>
       </c>
       <c r="C344" s="5">
-        <v>0.43703590999999165</v>
+        <v>0.44593334999999001</v>
       </c>
       <c r="D344" s="5">
-        <v>3.1051231615045749</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.169311470224101</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>172.19821142000001</v>
+        <v>172.19540744</v>
       </c>
       <c r="C345" s="5">
-        <v>0.47468127000001914</v>
+        <v>0.4664069300000051</v>
       </c>
       <c r="D345" s="5">
-        <v>3.3679590928905379</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3082643556992641</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>172.82175509000001</v>
+        <v>172.81922370999999</v>
       </c>
       <c r="C346" s="5">
-        <v>0.62354367000000366</v>
+        <v>0.62381626999999185</v>
       </c>
       <c r="D346" s="5">
-        <v>4.432891020282903</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4349414222540684</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>173.11481554</v>
+        <v>173.10983726000001</v>
       </c>
       <c r="C347" s="5">
-        <v>0.29306044999998448</v>
+        <v>0.29061355000001754</v>
       </c>
       <c r="D347" s="5">
-        <v>2.05397199721431</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0366936078965558</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>173.28618520000001</v>
+        <v>173.28410959999999</v>
       </c>
       <c r="C348" s="5">
-        <v>0.17136966000001053</v>
+        <v>0.17427233999998748</v>
       </c>
       <c r="D348" s="5">
-        <v>1.1943918950060306</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.214769924622594</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>173.56559615</v>
+        <v>173.56505902000001</v>
       </c>
       <c r="C349" s="5">
-        <v>0.27941094999999905</v>
+        <v>0.28094942000001311</v>
       </c>
       <c r="D349" s="5">
-        <v>1.9521618065245994</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9630303968956486</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>174.18948383</v>
+        <v>174.19066985000001</v>
       </c>
       <c r="C350" s="5">
-        <v>0.62388767999999573</v>
+        <v>0.6256108299999994</v>
       </c>
       <c r="D350" s="5">
-        <v>4.3997490786441329</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4121568331784378</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>174.11187536</v>
+        <v>174.11047995999999</v>
       </c>
       <c r="C351" s="5">
-        <v>-7.7608470000001262E-2</v>
+        <v>-8.0189890000013975E-2</v>
       </c>
       <c r="D351" s="5">
-        <v>-0.53334040388025583</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.55103178682632814</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>174.95484604000001</v>
+        <v>174.96286552999999</v>
       </c>
       <c r="C352" s="5">
-        <v>0.84297068000000763</v>
+        <v>0.8523855699999956</v>
       </c>
       <c r="D352" s="5">
-        <v>5.967087296836171</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.0355864435530648</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>174.71370582</v>
+        <v>174.71817272000001</v>
       </c>
       <c r="C353" s="5">
-        <v>-0.24114022000000546</v>
+        <v>-0.24469280999997522</v>
       </c>
       <c r="D353" s="5">
-        <v>-1.6414790347981878</v>
+        <v>-1.665400605332068</v>
       </c>
       <c r="E353" s="5">
-        <v>2.6314839201349471</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6326279485202164</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>175.45189822</v>
+        <v>175.45172124000001</v>
       </c>
       <c r="C354" s="5">
-        <v>0.73819240000000264</v>
+        <v>0.73354851999999937</v>
       </c>
       <c r="D354" s="5">
-        <v>5.1896834190745089</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.1561433320635119</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>176.12458429</v>
+        <v>176.11954258</v>
       </c>
       <c r="C355" s="5">
-        <v>0.67268606999999747</v>
+        <v>0.66782133999998905</v>
       </c>
       <c r="D355" s="5">
-        <v>4.699092621333123</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6644000239755012</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>175.97005659000001</v>
+        <v>175.98053454999999</v>
       </c>
       <c r="C356" s="5">
-        <v>-0.1545276999999885</v>
+        <v>-0.1390080300000136</v>
       </c>
       <c r="D356" s="5">
-        <v>-1.0477868868159601</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.9430379272901912</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>175.62377473000001</v>
+        <v>175.62067647999999</v>
       </c>
       <c r="C357" s="5">
-        <v>-0.34628186000000483</v>
+        <v>-0.35985807000000136</v>
       </c>
       <c r="D357" s="5">
-        <v>-2.336023401862708</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.4264384239578662</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>176.4354721</v>
+        <v>176.43208279999999</v>
       </c>
       <c r="C358" s="5">
-        <v>0.81169736999999031</v>
+        <v>0.81140632000000323</v>
       </c>
       <c r="D358" s="5">
-        <v>5.689333312760847</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.6873440714364509</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>177.18244879</v>
+        <v>177.17207689</v>
       </c>
       <c r="C359" s="5">
-        <v>0.74697668999999678</v>
+        <v>0.73999409000001037</v>
       </c>
       <c r="D359" s="5">
-        <v>5.2004383727538794</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.1508001452276631</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>177.65721436000001</v>
+        <v>177.65411173000001</v>
       </c>
       <c r="C360" s="5">
-        <v>0.47476557000001662</v>
+        <v>0.4820348400000114</v>
       </c>
       <c r="D360" s="5">
-        <v>3.2632482128979623</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.314159695705543</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>178.56995352000001</v>
+        <v>178.56765283999999</v>
       </c>
       <c r="C361" s="5">
-        <v>0.91273916000000099</v>
+        <v>0.91354110999998284</v>
       </c>
       <c r="D361" s="5">
-        <v>6.3423979587617252</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.3482430708057702</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>179.19379146</v>
+        <v>179.19260924</v>
       </c>
       <c r="C362" s="5">
-        <v>0.62383793999998716</v>
+        <v>0.62495640000000208</v>
       </c>
       <c r="D362" s="5">
-        <v>4.2737219841748164</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2815885285586441</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>180.10353746999999</v>
+        <v>180.10312508999999</v>
       </c>
       <c r="C363" s="5">
-        <v>0.90974600999999211</v>
+        <v>0.91051584999999591</v>
       </c>
       <c r="D363" s="5">
-        <v>6.2652855443146249</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.270778889049744</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>181.30179211000001</v>
+        <v>181.31542067999999</v>
       </c>
       <c r="C364" s="5">
-        <v>1.198254640000016</v>
+        <v>1.2122955899999965</v>
       </c>
       <c r="D364" s="5">
-        <v>8.2824933757997599</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.3831876484867109</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>180.81839417</v>
+        <v>180.82408022000001</v>
       </c>
       <c r="C365" s="5">
-        <v>-0.48339794000000325</v>
+        <v>-0.49134045999997511</v>
       </c>
       <c r="D365" s="5">
-        <v>-3.1530089218645863</v>
+        <v>-3.2038078488972888</v>
       </c>
       <c r="E365" s="5">
-        <v>3.4941095899421848</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4947180393107846</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>181.73241182999999</v>
+        <v>181.73261134000001</v>
       </c>
       <c r="C366" s="5">
-        <v>0.91401765999998474</v>
+        <v>0.90853111999999214</v>
       </c>
       <c r="D366" s="5">
-        <v>6.2373887540738693</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.1987068492482367</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>181.80919062000001</v>
+        <v>181.80404311000001</v>
       </c>
       <c r="C367" s="5">
-        <v>7.6778790000020081E-2</v>
+        <v>7.143177000000378E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>0.5081588788391711</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.47269267883949251</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>181.93929919999999</v>
+        <v>181.95602514999999</v>
       </c>
       <c r="C368" s="5">
-        <v>0.13010857999998393</v>
+        <v>0.15198203999997872</v>
       </c>
       <c r="D368" s="5">
-        <v>0.86214722885533668</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0077846902463827</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>164.97119763000001</v>
+        <v>164.9681649</v>
       </c>
       <c r="C369" s="5">
-        <v>-16.968101569999988</v>
+        <v>-16.987860249999983</v>
       </c>
       <c r="D369" s="5">
-        <v>-69.112744813123371</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-69.15360414501761</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>167.41306840999999</v>
+        <v>167.40852952</v>
       </c>
       <c r="C370" s="5">
-        <v>2.4418707799999879</v>
+        <v>2.4403646199999969</v>
       </c>
       <c r="D370" s="5">
-        <v>19.2819553819904</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+        <v>19.26946187735048</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>173.54043129999999</v>
+        <v>173.52513923000001</v>
       </c>
       <c r="C371" s="5">
-        <v>6.1273628900000006</v>
+        <v>6.1166097100000059</v>
       </c>
       <c r="D371" s="5">
-        <v>53.934438897389647</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+        <v>53.821782046260779</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>175.36155248</v>
+        <v>175.35586441999999</v>
       </c>
       <c r="C372" s="5">
-        <v>1.8211211800000058</v>
+        <v>1.8307251899999812</v>
       </c>
       <c r="D372" s="5">
-        <v>13.345559361288828</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.42132494247088</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>177.45356029000001</v>
+        <v>177.44771005999999</v>
       </c>
       <c r="C373" s="5">
-        <v>2.0920078100000126</v>
+        <v>2.0918456400000025</v>
       </c>
       <c r="D373" s="5">
-        <v>15.293288238617153</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.292552902226909</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>178.85602073999999</v>
+        <v>178.85129818999999</v>
       </c>
       <c r="C374" s="5">
-        <v>1.4024604499999782</v>
+        <v>1.4035881300000028</v>
       </c>
       <c r="D374" s="5">
-        <v>9.9072052369867372</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.9158623045918048</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>182.71001778999999</v>
+        <v>182.71168188999999</v>
       </c>
       <c r="C375" s="5">
-        <v>3.8539970500000038</v>
+        <v>3.8603836999999999</v>
       </c>
       <c r="D375" s="5">
-        <v>29.153312317928769</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+        <v>29.208362546968438</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>184.21034979000001</v>
+        <v>184.22855534000001</v>
       </c>
       <c r="C376" s="5">
-        <v>1.5003320000000144</v>
+        <v>1.5168734500000198</v>
       </c>
       <c r="D376" s="5">
-        <v>10.311301317977994</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.430127529817689</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>184.21319582000001</v>
+        <v>184.21870469000001</v>
       </c>
       <c r="C377" s="5">
-        <v>2.84603000000061E-3</v>
+        <v>-9.8506500000041797E-3</v>
       </c>
       <c r="D377" s="5">
-        <v>1.8541445833486492E-2</v>
+        <v>-6.4144802642340792E-2</v>
       </c>
       <c r="E377" s="5">
-        <v>1.8774647709836056</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8773077489844914</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>184.17342288</v>
+        <v>184.17926416</v>
       </c>
       <c r="C378" s="5">
-        <v>-3.9772940000005974E-2</v>
+        <v>-3.9440530000007357E-2</v>
       </c>
       <c r="D378" s="5">
-        <v>-0.25878109673854732</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.2566131652007364</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>184.24665872</v>
+        <v>184.24548135000001</v>
       </c>
       <c r="C379" s="5">
-        <v>7.3235839999995278E-2</v>
+        <v>6.6217190000003257E-2</v>
       </c>
       <c r="D379" s="5">
-        <v>0.47822029070054839</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.43228504360557363</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>185.90975155000001</v>
+        <v>185.93043363999999</v>
       </c>
       <c r="C380" s="5">
-        <v>1.6630928300000107</v>
+        <v>1.684952289999984</v>
       </c>
       <c r="D380" s="5">
-        <v>11.385997057048126</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.543338808965453</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>185.29739044999999</v>
+        <v>185.29416724000001</v>
       </c>
       <c r="C381" s="5">
-        <v>-0.61236110000001531</v>
+        <v>-0.63626639999998247</v>
       </c>
       <c r="D381" s="5">
-        <v>-3.8818081483000477</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.0300656938473622</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>186.96440240000001</v>
+        <v>186.95842066</v>
       </c>
       <c r="C382" s="5">
-        <v>1.6670119500000169</v>
+        <v>1.6642534199999943</v>
       </c>
       <c r="D382" s="5">
-        <v>11.346218047795741</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.326712472231094</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>188.10571313</v>
+        <v>188.08164201</v>
       </c>
       <c r="C383" s="5">
-        <v>1.1413107299999865</v>
+        <v>1.1232213499999943</v>
       </c>
       <c r="D383" s="5">
-        <v>7.5763301280202144</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.452499870304341</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>189.63297029</v>
+        <v>189.62101365999999</v>
       </c>
       <c r="C384" s="5">
-        <v>1.5272571600000049</v>
+        <v>1.5393716499999925</v>
       </c>
       <c r="D384" s="5">
-        <v>10.190039336626855</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.275916139844711</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>189.92632624999999</v>
+        <v>189.91167689</v>
       </c>
       <c r="C385" s="5">
-        <v>0.29335595999998532</v>
+        <v>0.29066323000000693</v>
       </c>
       <c r="D385" s="5">
-        <v>1.8722367176897681</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8550241765202147</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>191.52955420999999</v>
+        <v>191.52408772000001</v>
       </c>
       <c r="C386" s="5">
-        <v>1.6032279599999981</v>
+        <v>1.6124108300000159</v>
       </c>
       <c r="D386" s="5">
-        <v>10.613353962417982</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.677873368406022</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>196.23390906</v>
+        <v>196.23755109000001</v>
       </c>
       <c r="C387" s="5">
-        <v>4.7043548500000156</v>
+        <v>4.7134633699999995</v>
       </c>
       <c r="D387" s="5">
-        <v>33.800916773701182</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+        <v>33.876564204744142</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>197.26197676000001</v>
+        <v>197.28713236999999</v>
       </c>
       <c r="C388" s="5">
-        <v>1.0280677000000082</v>
+        <v>1.049581279999984</v>
       </c>
       <c r="D388" s="5">
-        <v>6.4711407720985603</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.6104402003064111</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>198.24711567</v>
+        <v>198.2536379</v>
       </c>
       <c r="C389" s="5">
-        <v>0.98513890999998921</v>
+        <v>0.96650553000000627</v>
       </c>
       <c r="D389" s="5">
-        <v>6.1602563404902888</v>
+        <v>6.0397902398857006</v>
       </c>
       <c r="E389" s="5">
-        <v>7.6183032314975696</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.6186254993040547</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>198.72885538</v>
+        <v>198.75297721000001</v>
       </c>
       <c r="C390" s="5">
-        <v>0.48173970999999938</v>
+        <v>0.49933931000001053</v>
       </c>
       <c r="D390" s="5">
-        <v>2.9552848928124487</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0646496892149155</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>202.57550169000001</v>
+        <v>202.58197729</v>
       </c>
       <c r="C391" s="5">
-        <v>3.8466463100000112</v>
+        <v>3.8290000799999859</v>
       </c>
       <c r="D391" s="5">
-        <v>25.867006643594092</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+        <v>25.732037752965155</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>203.23272917</v>
+        <v>203.24895681000001</v>
       </c>
       <c r="C392" s="5">
-        <v>0.65722747999998887</v>
+        <v>0.66697952000001237</v>
       </c>
       <c r="D392" s="5">
-        <v>3.9634572607055274</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0232058486329159</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>203.74306662999999</v>
+        <v>203.73010894999999</v>
       </c>
       <c r="C393" s="5">
-        <v>0.51033745999998814</v>
+        <v>0.48115213999997763</v>
       </c>
       <c r="D393" s="5">
-        <v>3.0552859439110458</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8780459072315967</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>203.50591098999999</v>
+        <v>203.50537236</v>
       </c>
       <c r="C394" s="5">
-        <v>-0.23715563999999745</v>
+        <v>-0.22473658999999202</v>
       </c>
       <c r="D394" s="5">
-        <v>-1.3878847933637806</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.3157294775706152</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>202.8660284</v>
+        <v>202.81277699</v>
       </c>
       <c r="C395" s="5">
-        <v>-0.63988258999998493</v>
+        <v>-0.69259536999999227</v>
       </c>
       <c r="D395" s="5">
-        <v>-3.7085814231319736</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.0084078715475595</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>204.43091301000001</v>
+        <v>204.41350933999999</v>
       </c>
       <c r="C396" s="5">
-        <v>1.5648846100000071</v>
+        <v>1.600732349999987</v>
       </c>
       <c r="D396" s="5">
-        <v>9.6596602660439892</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.893344499479495</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>205.00375267999999</v>
+        <v>204.99312893000001</v>
       </c>
       <c r="C397" s="5">
-        <v>0.57283966999997915</v>
+        <v>0.57961959000002139</v>
       </c>
       <c r="D397" s="5">
-        <v>3.4148517974228021</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4561999502271457</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>205.26737759</v>
+        <v>205.27226028999999</v>
       </c>
       <c r="C398" s="5">
-        <v>0.26362491000000432</v>
+        <v>0.27913135999997962</v>
       </c>
       <c r="D398" s="5">
-        <v>1.5541031085900991</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.646287364260135</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>205.68884237</v>
+        <v>205.69674910000001</v>
       </c>
       <c r="C399" s="5">
-        <v>0.42146478000000798</v>
+        <v>0.42448881000001393</v>
       </c>
       <c r="D399" s="5">
-        <v>2.4919130643052512</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5099361311517354</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>204.36809796</v>
+        <v>204.39867620000001</v>
       </c>
       <c r="C400" s="5">
-        <v>-1.3207444100000032</v>
+        <v>-1.298072899999994</v>
       </c>
       <c r="D400" s="5">
-        <v>-7.4389167286166842</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.3153511915634573</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>204.67107401000001</v>
+        <v>204.67975698000001</v>
       </c>
       <c r="C401" s="5">
-        <v>0.30297605000001226</v>
+        <v>0.28108077999999637</v>
       </c>
       <c r="D401" s="5">
-        <v>1.7935795000620036</v>
+        <v>1.662729800683338</v>
       </c>
       <c r="E401" s="5">
-        <v>3.2403792197881254</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2413625031392224</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>205.00485369</v>
+        <v>205.04809044999999</v>
       </c>
       <c r="C402" s="5">
-        <v>0.33377967999999214</v>
+        <v>0.36833346999998184</v>
       </c>
       <c r="D402" s="5">
-        <v>1.9746210152169708</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1809740772787745</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>205.60904848000001</v>
+        <v>205.61650707000001</v>
       </c>
       <c r="C403" s="5">
-        <v>0.6041947900000082</v>
+        <v>0.56841662000002202</v>
       </c>
       <c r="D403" s="5">
-        <v>3.5945615755998528</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.377726484509358</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>206.39811270000001</v>
+        <v>206.39111177999999</v>
       </c>
       <c r="C404" s="5">
-        <v>0.7890642200000002</v>
+        <v>0.7746047099999771</v>
       </c>
       <c r="D404" s="5">
-        <v>4.7036887928471938</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6155298155224678</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>206.88984737000001</v>
+        <v>206.85941998000001</v>
       </c>
       <c r="C405" s="5">
-        <v>0.4917346699999996</v>
+        <v>0.46830820000002404</v>
       </c>
       <c r="D405" s="5">
-        <v>2.8967100256751754</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.757077835447741</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>207.65606320000001</v>
+        <v>207.65802192000001</v>
       </c>
       <c r="C406" s="5">
-        <v>0.76621582999999305</v>
+        <v>0.79860193999999751</v>
       </c>
       <c r="D406" s="5">
-        <v>4.5358475720532532</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7323676652228253</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>208.39384213</v>
+        <v>208.30836517</v>
       </c>
       <c r="C407" s="5">
-        <v>0.7377789299999904</v>
+        <v>0.65034324999999171</v>
       </c>
       <c r="D407" s="5">
-        <v>4.3477732497155142</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8235736395489939</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>208.36437683</v>
+        <v>208.35608292000001</v>
       </c>
       <c r="C408" s="5">
-        <v>-2.9465299999998251E-2</v>
+        <v>4.7717750000003889E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>-0.16953896468673291</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.27523377929303816</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>208.20883814999999</v>
+        <v>208.21983732999999</v>
       </c>
       <c r="C409" s="5">
-        <v>-0.15553868000000648</v>
+        <v>-0.13624559000001568</v>
       </c>
       <c r="D409" s="5">
-        <v>-0.89210077600956339</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.78187292776265016</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>208.4688261</v>
+        <v>208.50277256999999</v>
       </c>
       <c r="C410" s="5">
-        <v>0.25998795000000996</v>
+        <v>0.28293524000000048</v>
       </c>
       <c r="D410" s="5">
-        <v>1.5087598400407076</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6428370205443965</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>208.36464766</v>
+        <v>208.37406759000001</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.10417843999999832</v>
+        <v>-0.12870497999998065</v>
       </c>
       <c r="D411" s="5">
-        <v>-0.59803231886211838</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.73822856006189319</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>208.60778753</v>
+        <v>208.64094888</v>
       </c>
       <c r="C412" s="5">
-        <v>0.24313986999999315</v>
+        <v>0.26688128999998639</v>
       </c>
       <c r="D412" s="5">
-        <v>1.409297090426942</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.547808696081665</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>207.66074193</v>
+        <v>207.66718764000001</v>
       </c>
       <c r="C413" s="5">
-        <v>-0.9470455999999956</v>
+        <v>-0.97376123999998754</v>
       </c>
       <c r="D413" s="5">
-        <v>-5.3138165536466779</v>
+        <v>-5.4590445241369911</v>
       </c>
       <c r="E413" s="5">
-        <v>1.460718342570444</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4595633217856063</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>209.57411124999999</v>
+        <v>209.63274883</v>
       </c>
       <c r="C414" s="5">
-        <v>1.9133693199999868</v>
+        <v>1.9655611899999883</v>
       </c>
       <c r="D414" s="5">
-        <v>11.63458990405395</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.968270955009697</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>209.00647583</v>
+        <v>209.01001633000001</v>
       </c>
       <c r="C415" s="5">
-        <v>-0.56763541999998779</v>
+        <v>-0.6227324999999837</v>
       </c>
       <c r="D415" s="5">
-        <v>-3.2022389544608343</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.5070373138867073</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>208.51821584000001</v>
+        <v>208.47893680000001</v>
       </c>
       <c r="C416" s="5">
-        <v>-0.48825998999998887</v>
+        <v>-0.53107952999999952</v>
       </c>
       <c r="D416" s="5">
-        <v>-2.7675801971993153</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.0068614863317356</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>208.86377149</v>
+        <v>208.91051303</v>
       </c>
       <c r="C417" s="5">
-        <v>0.34555564999999433</v>
+        <v>0.43157622999999035</v>
       </c>
       <c r="D417" s="5">
-        <v>2.0068618375955527</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5126226002634588</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>209.05567318999999</v>
+        <v>209.26070836</v>
       </c>
       <c r="C418" s="5">
-        <v>0.1919016999999883</v>
+        <v>0.35019532999999115</v>
       </c>
       <c r="D418" s="5">
-        <v>1.1081352347526163</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0302019245226344</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>209.50345829</v>
+        <v>209.78520556999999</v>
       </c>
       <c r="C419" s="5">
-        <v>0.44778510000000438</v>
+        <v>0.52449720999999272</v>
       </c>
       <c r="D419" s="5">
-        <v>2.6008277259193191</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0495262012786961</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>209.52584210000001</v>
+        <v>210.13685226999999</v>
       </c>
       <c r="C420" s="5">
-        <v>2.2383810000007998E-2</v>
+        <v>0.35164670000000342</v>
       </c>
       <c r="D420" s="5">
-        <v>0.12828600528207446</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.030115276357769</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>210.03081165</v>
+        <v>210.88175315999999</v>
       </c>
       <c r="C421" s="5">
-        <v>0.50496954999999843</v>
+        <v>0.74490088999999671</v>
       </c>
       <c r="D421" s="5">
-        <v>2.9307152434483452</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3377269714563127</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>209.76172305</v>
+        <v>210.64354514999999</v>
       </c>
       <c r="C422" s="5">
-        <v>-0.26908860000000345</v>
+        <v>-0.23820800999999392</v>
       </c>
       <c r="D422" s="5">
-        <v>-1.5266362082876461</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.3471074713534259</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>210.35331839</v>
+        <v>211.33501742000001</v>
       </c>
       <c r="C423" s="5">
-        <v>0.5915953399999978</v>
+        <v>0.69147227000001976</v>
       </c>
       <c r="D423" s="5">
-        <v>3.4373793611223835</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0111033228591664</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>210.84725917</v>
+        <v>211.83738567</v>
       </c>
       <c r="C424" s="5">
-        <v>0.49394078000000263</v>
+        <v>0.5023682499999893</v>
       </c>
       <c r="D424" s="5">
-        <v>2.854455351488272</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8901331128068142</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>211.91127326</v>
+        <v>212.9002357</v>
       </c>
       <c r="C425" s="5">
-        <v>1.0640140900000006</v>
+        <v>1.0628500299999928</v>
       </c>
       <c r="D425" s="5">
-        <v>6.226583048196499</v>
+        <v>6.1897039543891585</v>
       </c>
       <c r="E425" s="5">
-        <v>2.0468632108772811</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5199205129467606</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>212.16199341000001</v>
+        <v>213.07403836</v>
       </c>
       <c r="C426" s="5">
-        <v>0.25072015000000647</v>
+        <v>0.17380266000000688</v>
       </c>
       <c r="D426" s="5">
-        <v>1.4290401695830068</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.98403924114527364</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>212.5512267</v>
+        <v>213.60439536999999</v>
       </c>
       <c r="C427" s="5">
-        <v>0.38923328999999285</v>
+        <v>0.5303570099999888</v>
       </c>
       <c r="D427" s="5">
-        <v>2.2238755818325462</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0281199747046905</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>212.41998448000001</v>
+        <v>213.70262996</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.13124221999999008</v>
+        <v>9.8234590000004118E-2</v>
       </c>
       <c r="D428" s="5">
-        <v>-0.73844278071290015</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.55326639906083663</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>212.46022708000001</v>
+        <v>213.81704465999999</v>
       </c>
       <c r="C429" s="5">
-        <v>4.0242599999999129E-2</v>
+        <v>0.11441469999999754</v>
       </c>
       <c r="D429" s="5">
-        <v>0.22757495999858879</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.64436575633772808</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>212.94491708999999</v>
+        <v>214.41570614</v>
       </c>
       <c r="C430" s="5">
-        <v>0.48469000999998002</v>
+        <v>0.59866148000000408</v>
       </c>
       <c r="D430" s="5">
-        <v>2.7721971462847605</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4120781051867333</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>211.75237877000001</v>
+        <v>213.21226107999999</v>
       </c>
       <c r="C431" s="5">
-        <v>-1.1925383199999828</v>
+        <v>-1.2034450600000071</v>
       </c>
       <c r="D431" s="5">
-        <v>-6.517087152811996</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.5311339374092174</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>211.49310564999999</v>
+        <v>213.03775762000001</v>
       </c>
       <c r="C432" s="5">
-        <v>-0.25927312000001734</v>
+        <v>-0.17450345999998262</v>
       </c>
       <c r="D432" s="5">
-        <v>-1.4594454565815096</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.97773031871021265</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>212.01433491</v>
+        <v>213.20907351</v>
       </c>
       <c r="C433" s="5">
-        <v>0.52122926000001257</v>
+        <v>0.17131588999998826</v>
       </c>
       <c r="D433" s="5">
-        <v>2.9978442042459585</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.96926836161865815</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>211.88411604999999</v>
+        <v>213.68915224</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.13021886000001359</v>
+        <v>0.48007873000000245</v>
       </c>
       <c r="D434" s="5">
-        <v>-0.734553358833967</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7357315588378839</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>211.304472</v>
+        <v>213.26530348</v>
       </c>
       <c r="C435" s="5">
-        <v>-0.57964404999998465</v>
+        <v>-0.42384875999999849</v>
       </c>
       <c r="D435" s="5">
-        <v>-3.2338526502138532</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.3543845360289528</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>211.78718443</v>
+        <v>213.58603989</v>
       </c>
       <c r="C436" s="5">
-        <v>0.48271242999999231</v>
+        <v>0.32073640999999498</v>
       </c>
       <c r="D436" s="5">
-        <v>2.7760350719380877</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8197208477256144</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>212.20772285000001</v>
+        <v>214.73750264</v>
       </c>
       <c r="C437" s="5">
-        <v>0.42053842000001396</v>
+        <v>1.1514627500000074</v>
       </c>
       <c r="D437" s="5">
-        <v>2.4089940451601954</v>
+        <v>6.6646257541580711</v>
       </c>
       <c r="E437" s="5">
-        <v>0.1398932607215686</v>
+        <v>0.862970834184007</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>214.72370710999999</v>
+      </c>
+      <c r="C438" s="5">
+        <v>-1.3795530000010103E-2</v>
+      </c>
+      <c r="D438" s="5">
+        <v>-7.7065196478776077E-2</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+      <c r="B439" s="5">
+        <v>213.97575875000001</v>
+      </c>
+      <c r="C439" s="5">
+        <v>-0.74794835999998099</v>
+      </c>
+      <c r="D439" s="5">
+        <v>-4.1008091005482417</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>austtula</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>