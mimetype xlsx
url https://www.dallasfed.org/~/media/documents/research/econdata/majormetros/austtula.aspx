--- v3 (2026-04-23)
+++ v4 (2026-05-13)
@@ -1,98 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{7DAAF644-CD9C-4AD7-BAB8-D7254CFA282D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{80BABC3D-C584-4AA4-81ED-C8B911E9568C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{2ADB42C3-D39A-42F4-99E5-0EE2D628D61C}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{C0C3BB2D-15AE-446E-97B4-714D31977475}"/>
   </bookViews>
   <sheets>
     <sheet name="austtula" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Austin—Round Rock—Georgetown Trade, Transportation and Utilities Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry February 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -916,6330 +930,6345 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{568D624B-3989-47EE-AB80-412520F1EC00}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DD858582-D76C-48EE-8EAB-82225F649D82}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>62.195190854000003</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>62.115452155</v>
       </c>
       <c r="C7" s="5">
         <v>-7.9738699000003521E-2</v>
       </c>
       <c r="D7" s="5">
         <v>-1.5276838902816725</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>61.98960898</v>
       </c>
       <c r="C8" s="5">
         <v>-0.12584317499999997</v>
       </c>
       <c r="D8" s="5">
         <v>-2.4042396636093977</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>60.280495641999998</v>
       </c>
       <c r="C9" s="5">
         <v>-1.7091133380000016</v>
       </c>
       <c r="D9" s="5">
         <v>-28.501815926550645</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>60.463360739000002</v>
       </c>
       <c r="C10" s="5">
         <v>0.18286509700000408</v>
       </c>
       <c r="D10" s="5">
         <v>3.7016390599246662</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>60.463547974000001</v>
       </c>
       <c r="C11" s="5">
         <v>1.8723499999850901E-4</v>
       </c>
       <c r="D11" s="5">
         <v>3.7160657958557053E-3</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>60.952540456000001</v>
       </c>
       <c r="C12" s="5">
         <v>0.48899248200000045</v>
       </c>
       <c r="D12" s="5">
         <v>10.148402587409254</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>60.648963416000001</v>
       </c>
       <c r="C13" s="5">
         <v>-0.30357704000000041</v>
       </c>
       <c r="D13" s="5">
         <v>-5.8156264951587433</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>60.787237726999997</v>
       </c>
       <c r="C14" s="5">
         <v>0.13827431099999643</v>
       </c>
       <c r="D14" s="5">
         <v>2.7704634892203428</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>60.405503604000003</v>
       </c>
       <c r="C15" s="5">
         <v>-0.38173412299999399</v>
       </c>
       <c r="D15" s="5">
         <v>-7.2808999270439489</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>60.822059408999998</v>
       </c>
       <c r="C16" s="5">
         <v>0.41655580499999445</v>
       </c>
       <c r="D16" s="5">
         <v>8.5963778711128036</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>60.812190096000002</v>
       </c>
       <c r="C17" s="5">
         <v>-9.8693129999958273E-3</v>
       </c>
       <c r="D17" s="5">
         <v>-0.1945447404420042</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>60.104915527999999</v>
       </c>
       <c r="C18" s="5">
         <v>-0.70727456800000255</v>
       </c>
       <c r="D18" s="5">
         <v>-13.09752197772699</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>59.242961792999999</v>
       </c>
       <c r="C19" s="5">
         <v>-0.86195373500000017</v>
       </c>
       <c r="D19" s="5">
         <v>-15.914471801284414</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>59.540141362</v>
       </c>
       <c r="C20" s="5">
         <v>0.29717956900000075</v>
       </c>
       <c r="D20" s="5">
         <v>6.1884268655391761</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>58.473066838000001</v>
       </c>
       <c r="C21" s="5">
         <v>-1.0670745239999988</v>
       </c>
       <c r="D21" s="5">
         <v>-19.508108258945967</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>58.644079967000003</v>
       </c>
       <c r="C22" s="5">
         <v>0.1710131290000021</v>
       </c>
       <c r="D22" s="5">
         <v>3.5665849390833504</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>59.062945708999997</v>
       </c>
       <c r="C23" s="5">
         <v>0.41886574199999416</v>
       </c>
       <c r="D23" s="5">
         <v>8.9158564927666273</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>59.660042326000003</v>
       </c>
       <c r="C24" s="5">
         <v>0.59709661700000538</v>
       </c>
       <c r="D24" s="5">
         <v>12.829184000790029</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>59.934420211999999</v>
       </c>
       <c r="C25" s="5">
         <v>0.27437788599999635</v>
       </c>
       <c r="D25" s="5">
         <v>5.6605861782836886</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>59.585128374</v>
       </c>
       <c r="C26" s="5">
         <v>-0.34929183799999919</v>
       </c>
       <c r="D26" s="5">
         <v>-6.7736135438398959</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>59.605268422000002</v>
       </c>
       <c r="C27" s="5">
         <v>2.0140048000001798E-2</v>
       </c>
       <c r="D27" s="5">
         <v>0.40636041159392011</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>60.229257392999997</v>
       </c>
       <c r="C28" s="5">
         <v>0.62398897099999573</v>
       </c>
       <c r="D28" s="5">
         <v>13.311587713866269</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>60.718369117999998</v>
       </c>
       <c r="C29" s="5">
         <v>0.48911172500000077</v>
       </c>
       <c r="D29" s="5">
         <v>10.192255832697938</v>
       </c>
       <c r="E29" s="5">
         <v>-0.15427988673306636</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>61.020571838000002</v>
       </c>
       <c r="C30" s="5">
         <v>0.30220272000000392</v>
       </c>
       <c r="D30" s="5">
         <v>6.1387827244617776</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>61.326489418000001</v>
       </c>
       <c r="C31" s="5">
         <v>0.30591757999999913</v>
       </c>
       <c r="D31" s="5">
         <v>6.1847078824719182</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>61.560678633999999</v>
       </c>
       <c r="C32" s="5">
         <v>0.2341892159999972</v>
       </c>
       <c r="D32" s="5">
         <v>4.6799557110212664</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>61.944430570000002</v>
       </c>
       <c r="C33" s="5">
         <v>0.38375193600000301</v>
       </c>
       <c r="D33" s="5">
         <v>7.7423378410270471</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>62.098144929999997</v>
       </c>
       <c r="C34" s="5">
         <v>0.15371435999999505</v>
       </c>
       <c r="D34" s="5">
         <v>3.0187649979934728</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>62.320891361000001</v>
       </c>
       <c r="C35" s="5">
         <v>0.22274643100000446</v>
       </c>
       <c r="D35" s="5">
         <v>4.3903506911568968</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>62.302349741999997</v>
       </c>
       <c r="C36" s="5">
         <v>-1.8541619000004061E-2</v>
       </c>
       <c r="D36" s="5">
         <v>-0.35643858205062218</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>62.524836237000002</v>
       </c>
       <c r="C37" s="5">
         <v>0.22248649500000539</v>
       </c>
       <c r="D37" s="5">
         <v>4.370469623178197</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>63.085026292999999</v>
       </c>
       <c r="C38" s="5">
         <v>0.56019005599999616</v>
       </c>
       <c r="D38" s="5">
         <v>11.297319761934288</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>63.440907533000001</v>
       </c>
       <c r="C39" s="5">
         <v>0.35588124000000221</v>
       </c>
       <c r="D39" s="5">
         <v>6.9835939550701998</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>63.329392261999999</v>
       </c>
       <c r="C40" s="5">
         <v>-0.1115152710000018</v>
       </c>
       <c r="D40" s="5">
         <v>-2.0890644852855966</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>63.995448336000003</v>
       </c>
       <c r="C41" s="5">
         <v>0.66605607400000366</v>
       </c>
       <c r="D41" s="5">
         <v>13.377059039139528</v>
       </c>
       <c r="E41" s="5">
         <v>5.3971792483940684</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>64.644857885999997</v>
       </c>
       <c r="C42" s="5">
         <v>0.64940954999999434</v>
       </c>
       <c r="D42" s="5">
         <v>12.880464775020407</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>64.912405575999998</v>
       </c>
       <c r="C43" s="5">
         <v>0.26754769000000067</v>
       </c>
       <c r="D43" s="5">
         <v>5.0811037284987481</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>65.416565707999993</v>
       </c>
       <c r="C44" s="5">
         <v>0.50416013199999554</v>
       </c>
       <c r="D44" s="5">
         <v>9.728751793904733</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>65.855632709999995</v>
       </c>
       <c r="C45" s="5">
         <v>0.43906700200000159</v>
       </c>
       <c r="D45" s="5">
         <v>8.358312738594087</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>66.155923176000002</v>
       </c>
       <c r="C46" s="5">
         <v>0.30029046600000697</v>
       </c>
       <c r="D46" s="5">
         <v>5.6111304104604187</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>65.769922187000006</v>
       </c>
       <c r="C47" s="5">
         <v>-0.3860009889999958</v>
       </c>
       <c r="D47" s="5">
         <v>-6.7812819689642918</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>66.865768591999995</v>
       </c>
       <c r="C48" s="5">
         <v>1.095846404999989</v>
       </c>
       <c r="D48" s="5">
         <v>21.932128582652521</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>67.411615143999995</v>
       </c>
       <c r="C49" s="5">
         <v>0.54584655200000043</v>
       </c>
       <c r="D49" s="5">
         <v>10.247995162540935</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>67.777909617000006</v>
       </c>
       <c r="C50" s="5">
         <v>0.36629447300001061</v>
       </c>
       <c r="D50" s="5">
         <v>6.7188782492461963</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>68.176559521000001</v>
       </c>
       <c r="C51" s="5">
         <v>0.39864990399999556</v>
       </c>
       <c r="D51" s="5">
         <v>7.2909100536023175</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>68.374092266000005</v>
       </c>
       <c r="C52" s="5">
         <v>0.19753274500000373</v>
       </c>
       <c r="D52" s="5">
         <v>3.5327884592428971</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>68.717561657999994</v>
       </c>
       <c r="C53" s="5">
         <v>0.34346939199998872</v>
       </c>
       <c r="D53" s="5">
         <v>6.1974296072210056</v>
       </c>
       <c r="E53" s="5">
         <v>7.3788268459455741</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>69.075894767999998</v>
       </c>
       <c r="C54" s="5">
         <v>0.35833311000000378</v>
       </c>
       <c r="D54" s="5">
         <v>6.4401164672450717</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>69.914416066000001</v>
       </c>
       <c r="C55" s="5">
         <v>0.83852129800000341</v>
       </c>
       <c r="D55" s="5">
         <v>15.579972300957824</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>70.473779747999998</v>
       </c>
       <c r="C56" s="5">
         <v>0.5593636819999972</v>
       </c>
       <c r="D56" s="5">
         <v>10.034775332958468</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>71.417723163999995</v>
       </c>
       <c r="C57" s="5">
         <v>0.9439434159999962</v>
       </c>
       <c r="D57" s="5">
         <v>17.311673082209246</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>71.446834984999995</v>
       </c>
       <c r="C58" s="5">
         <v>2.9111821000000759E-2</v>
       </c>
       <c r="D58" s="5">
         <v>0.49025103135327264</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>71.640162384999996</v>
       </c>
       <c r="C59" s="5">
         <v>0.19332740000000115</v>
       </c>
       <c r="D59" s="5">
         <v>3.2958328198658515</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>71.787519801000002</v>
       </c>
       <c r="C60" s="5">
         <v>0.14735741600000551</v>
       </c>
       <c r="D60" s="5">
         <v>2.4964089941544421</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>72.371235400000003</v>
       </c>
       <c r="C61" s="5">
         <v>0.58371559900000136</v>
       </c>
       <c r="D61" s="5">
         <v>10.205798562439416</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>72.959475581000007</v>
       </c>
       <c r="C62" s="5">
         <v>0.5882401810000033</v>
       </c>
       <c r="D62" s="5">
         <v>10.20178006690562</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>73.630529245999995</v>
       </c>
       <c r="C63" s="5">
         <v>0.67105366499998809</v>
       </c>
       <c r="D63" s="5">
         <v>11.612958794701477</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>74.413821698000007</v>
       </c>
       <c r="C64" s="5">
         <v>0.78329245200001196</v>
       </c>
       <c r="D64" s="5">
         <v>13.539831754913202</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>75.107432466000006</v>
       </c>
       <c r="C65" s="5">
         <v>0.69361076799999921</v>
       </c>
       <c r="D65" s="5">
         <v>11.77680185838037</v>
       </c>
       <c r="E65" s="5">
         <v>9.298744969738193</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>75.629000957000002</v>
       </c>
       <c r="C66" s="5">
         <v>0.52156849099999647</v>
       </c>
       <c r="D66" s="5">
         <v>8.6589165919581426</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>76.239071370999994</v>
       </c>
       <c r="C67" s="5">
         <v>0.61007041399999196</v>
       </c>
       <c r="D67" s="5">
         <v>10.121168478152409</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>76.410788186999994</v>
       </c>
       <c r="C68" s="5">
         <v>0.17171681599999999</v>
       </c>
       <c r="D68" s="5">
         <v>2.7365508528670146</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>76.974419588999993</v>
       </c>
       <c r="C69" s="5">
         <v>0.56363140199999862</v>
       </c>
       <c r="D69" s="5">
         <v>9.2196851772102129</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>77.311394969999995</v>
       </c>
       <c r="C70" s="5">
         <v>0.33697538100000202</v>
       </c>
       <c r="D70" s="5">
         <v>5.3816611274800863</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>78.993112995999994</v>
       </c>
       <c r="C71" s="5">
         <v>1.6817180259999986</v>
       </c>
       <c r="D71" s="5">
         <v>29.463884564459541</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>80.526994008000003</v>
       </c>
       <c r="C72" s="5">
         <v>1.533881012000009</v>
       </c>
       <c r="D72" s="5">
         <v>25.958390621438674</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>81.548891647000005</v>
       </c>
       <c r="C73" s="5">
         <v>1.0218976390000023</v>
       </c>
       <c r="D73" s="5">
         <v>16.337279084119729</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>83.051098608999993</v>
       </c>
       <c r="C74" s="5">
         <v>1.5022069619999883</v>
       </c>
       <c r="D74" s="5">
         <v>24.488096686049232</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>83.299307958</v>
       </c>
       <c r="C75" s="5">
         <v>0.2482093490000068</v>
       </c>
       <c r="D75" s="5">
         <v>3.6459029797744513</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>83.904223931999994</v>
       </c>
       <c r="C76" s="5">
         <v>0.60491597399999364</v>
       </c>
       <c r="D76" s="5">
         <v>9.0709703841298293</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>84.310597376999993</v>
       </c>
       <c r="C77" s="5">
         <v>0.40637344499999983</v>
       </c>
       <c r="D77" s="5">
         <v>5.9693085438705662</v>
       </c>
       <c r="E77" s="5">
         <v>12.253334468817201</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>84.783285575999997</v>
       </c>
       <c r="C78" s="5">
         <v>0.47268819900000381</v>
       </c>
       <c r="D78" s="5">
         <v>6.9391957642062074</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>85.009392336999994</v>
       </c>
       <c r="C79" s="5">
         <v>0.22610676099999694</v>
       </c>
       <c r="D79" s="5">
         <v>3.2476153656480156</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>85.429527864999997</v>
       </c>
       <c r="C80" s="5">
         <v>0.42013552800000298</v>
       </c>
       <c r="D80" s="5">
         <v>6.094564176966677</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>85.846621725000006</v>
       </c>
       <c r="C81" s="5">
         <v>0.41709386000000848</v>
       </c>
       <c r="D81" s="5">
         <v>6.0186908206083078</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>86.523072145</v>
       </c>
       <c r="C82" s="5">
         <v>0.67645041999999478</v>
       </c>
       <c r="D82" s="5">
         <v>9.8764616159235707</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>87.237406761000003</v>
       </c>
       <c r="C83" s="5">
         <v>0.71433461600000214</v>
       </c>
       <c r="D83" s="5">
         <v>10.369681507480344</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>86.566447182999994</v>
       </c>
       <c r="C84" s="5">
         <v>-0.67095957800000861</v>
       </c>
       <c r="D84" s="5">
         <v>-8.8488484850274283</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>87.310305744999994</v>
       </c>
       <c r="C85" s="5">
         <v>0.74385856199999978</v>
       </c>
       <c r="D85" s="5">
         <v>10.813069037704381</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>87.160366644999996</v>
       </c>
       <c r="C86" s="5">
         <v>-0.14993909999999744</v>
       </c>
       <c r="D86" s="5">
         <v>-2.0414217992685058</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>87.471390099999994</v>
       </c>
       <c r="C87" s="5">
         <v>0.31102345499999728</v>
       </c>
       <c r="D87" s="5">
         <v>4.3671344349998531</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>87.803426014999999</v>
       </c>
       <c r="C88" s="5">
         <v>0.33203591500000584</v>
       </c>
       <c r="D88" s="5">
         <v>4.6514387778875843</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>88.274321717999996</v>
       </c>
       <c r="C89" s="5">
         <v>0.4708957029999965</v>
       </c>
       <c r="D89" s="5">
         <v>6.6289484090525708</v>
       </c>
       <c r="E89" s="5">
         <v>4.701335851382904</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>88.237786524000001</v>
       </c>
       <c r="C90" s="5">
         <v>-3.6535193999995386E-2</v>
       </c>
       <c r="D90" s="5">
         <v>-0.49552994668282668</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>88.739483305999997</v>
       </c>
       <c r="C91" s="5">
         <v>0.50169678199999623</v>
       </c>
       <c r="D91" s="5">
         <v>7.0403415871060693</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>89.022154708000002</v>
       </c>
       <c r="C92" s="5">
         <v>0.2826714020000054</v>
       </c>
       <c r="D92" s="5">
         <v>3.8901740279880137</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>89.174927460000006</v>
       </c>
       <c r="C93" s="5">
         <v>0.15277275200000417</v>
       </c>
       <c r="D93" s="5">
         <v>2.0788937807379781</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>89.413163542999996</v>
       </c>
       <c r="C94" s="5">
         <v>0.23823608299998966</v>
       </c>
       <c r="D94" s="5">
         <v>3.2533985604703552</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>90.084885569999997</v>
       </c>
       <c r="C95" s="5">
         <v>0.67172202700000128</v>
       </c>
       <c r="D95" s="5">
         <v>9.3970579736684314</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>90.806930972000004</v>
       </c>
       <c r="C96" s="5">
         <v>0.72204540200000622</v>
       </c>
       <c r="D96" s="5">
         <v>10.053738678648427</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>91.269840191</v>
       </c>
       <c r="C97" s="5">
         <v>0.4629092189999966</v>
       </c>
       <c r="D97" s="5">
         <v>6.2917373857657832</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>92.324464207000005</v>
       </c>
       <c r="C98" s="5">
         <v>1.0546240160000053</v>
       </c>
       <c r="D98" s="5">
         <v>14.782074665257628</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>92.573676311</v>
       </c>
       <c r="C99" s="5">
         <v>0.24921210399999438</v>
       </c>
       <c r="D99" s="5">
         <v>3.2876934583021766</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>93.196020382</v>
       </c>
       <c r="C100" s="5">
         <v>0.62234407100000055</v>
       </c>
       <c r="D100" s="5">
         <v>8.3722977468829729</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>93.503010958000004</v>
       </c>
       <c r="C101" s="5">
         <v>0.30699057600000401</v>
       </c>
       <c r="D101" s="5">
         <v>4.0252435596221936</v>
       </c>
       <c r="E101" s="5">
         <v>5.9232278857984433</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>94.280855642000006</v>
       </c>
       <c r="C102" s="5">
         <v>0.77784468400000151</v>
       </c>
       <c r="D102" s="5">
         <v>10.452367687710229</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>94.803072353000005</v>
       </c>
       <c r="C103" s="5">
         <v>0.52221671099999867</v>
       </c>
       <c r="D103" s="5">
         <v>6.8530101867900317</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>95.428333330000001</v>
       </c>
       <c r="C104" s="5">
         <v>0.62526097699999639</v>
       </c>
       <c r="D104" s="5">
         <v>8.2079381139483765</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>95.800131578999995</v>
       </c>
       <c r="C105" s="5">
         <v>0.37179824899999403</v>
       </c>
       <c r="D105" s="5">
         <v>4.7768168561205471</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>96.238763268</v>
       </c>
       <c r="C106" s="5">
         <v>0.4386316890000046</v>
       </c>
       <c r="D106" s="5">
         <v>5.6348290652529442</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>96.054948945999996</v>
       </c>
       <c r="C107" s="5">
         <v>-0.18381432200000347</v>
       </c>
       <c r="D107" s="5">
         <v>-2.2680542268159631</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>96.166605175000001</v>
       </c>
       <c r="C108" s="5">
         <v>0.11165622900000471</v>
       </c>
       <c r="D108" s="5">
         <v>1.4038571453058646</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>96.445247918000007</v>
       </c>
       <c r="C109" s="5">
         <v>0.27864274300000602</v>
       </c>
       <c r="D109" s="5">
         <v>3.5329490760480864</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>96.891962586000005</v>
       </c>
       <c r="C110" s="5">
         <v>0.44671466799999848</v>
       </c>
       <c r="D110" s="5">
         <v>5.7019569866426423</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>97.466228131999998</v>
       </c>
       <c r="C111" s="5">
         <v>0.57426554599999236</v>
       </c>
       <c r="D111" s="5">
         <v>7.3487225408934487</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>97.811598364999995</v>
       </c>
       <c r="C112" s="5">
         <v>0.34537023299999703</v>
       </c>
       <c r="D112" s="5">
         <v>4.3360416619241393</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>98.624263036000002</v>
       </c>
       <c r="C113" s="5">
         <v>0.81266467100000739</v>
       </c>
       <c r="D113" s="5">
         <v>10.438622554468902</v>
       </c>
       <c r="E113" s="5">
         <v>5.4770985720453247</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>100.03787877000001</v>
       </c>
       <c r="C114" s="5">
         <v>1.413615734000004</v>
       </c>
       <c r="D114" s="5">
         <v>18.62287326473</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>101.59333336</v>
       </c>
       <c r="C115" s="5">
         <v>1.5554545899999965</v>
       </c>
       <c r="D115" s="5">
         <v>20.339673888098719</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>102.08979997</v>
       </c>
       <c r="C116" s="5">
         <v>0.49646660999999881</v>
       </c>
       <c r="D116" s="5">
         <v>6.0243730874045553</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>102.58900762</v>
       </c>
       <c r="C117" s="5">
         <v>0.49920765000000245</v>
       </c>
       <c r="D117" s="5">
         <v>6.0282785725461085</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>103.01629785</v>
       </c>
       <c r="C118" s="5">
         <v>0.427290229999997</v>
       </c>
       <c r="D118" s="5">
         <v>5.1141820798109805</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>103.9331543</v>
       </c>
       <c r="C119" s="5">
         <v>0.91685644999999738</v>
       </c>
       <c r="D119" s="5">
         <v>11.21875673927828</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>104.80098175000001</v>
       </c>
       <c r="C120" s="5">
         <v>0.86782745000000716</v>
       </c>
       <c r="D120" s="5">
         <v>10.493038361628448</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>105.10856532</v>
       </c>
       <c r="C121" s="5">
         <v>0.30758356999999137</v>
       </c>
       <c r="D121" s="5">
         <v>3.5793273351897303</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>105.18839439</v>
       </c>
       <c r="C122" s="5">
         <v>7.9829070000002389E-2</v>
       </c>
       <c r="D122" s="5">
         <v>0.91520660784178975</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>106.12558088999999</v>
       </c>
       <c r="C123" s="5">
         <v>0.9371864999999957</v>
       </c>
       <c r="D123" s="5">
         <v>11.231310150529715</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>106.68297513</v>
       </c>
       <c r="C124" s="5">
         <v>0.55739424000000781</v>
       </c>
       <c r="D124" s="5">
         <v>6.4879479872099521</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>107.26082326</v>
       </c>
       <c r="C125" s="5">
         <v>0.57784812999999247</v>
       </c>
       <c r="D125" s="5">
         <v>6.6969705111550981</v>
       </c>
       <c r="E125" s="5">
         <v>8.7570339773768158</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>107.28443622</v>
       </c>
       <c r="C126" s="5">
         <v>2.3612960000008343E-2</v>
       </c>
       <c r="D126" s="5">
         <v>0.26449438835101091</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>108.59327217000001</v>
       </c>
       <c r="C127" s="5">
         <v>1.3088359500000024</v>
       </c>
       <c r="D127" s="5">
         <v>15.662974200440027</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>108.65587737</v>
       </c>
       <c r="C128" s="5">
         <v>6.2605199999993033E-2</v>
       </c>
       <c r="D128" s="5">
         <v>0.69401085232174697</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>108.8906704</v>
       </c>
       <c r="C129" s="5">
         <v>0.23479303000000584</v>
       </c>
       <c r="D129" s="5">
         <v>2.6241052359387007</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>109.64206670999999</v>
       </c>
       <c r="C130" s="5">
         <v>0.75139630999998985</v>
       </c>
       <c r="D130" s="5">
         <v>8.6021690897788883</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>110.33921214</v>
       </c>
       <c r="C131" s="5">
         <v>0.69714543000000617</v>
       </c>
       <c r="D131" s="5">
         <v>7.9026186979369806</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>111.08858256000001</v>
       </c>
       <c r="C132" s="5">
         <v>0.74937042000000531</v>
       </c>
       <c r="D132" s="5">
         <v>8.4612390333660414</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>112.13835922</v>
       </c>
       <c r="C133" s="5">
         <v>1.049776659999992</v>
       </c>
       <c r="D133" s="5">
         <v>11.948238154349266</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>112.23777216000001</v>
       </c>
       <c r="C134" s="5">
         <v>9.9412940000007666E-2</v>
       </c>
       <c r="D134" s="5">
         <v>1.0690268671217806</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>112.93979324999999</v>
       </c>
       <c r="C135" s="5">
         <v>0.70202108999998813</v>
       </c>
       <c r="D135" s="5">
         <v>7.7693859773607432</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>113.74175796</v>
       </c>
       <c r="C136" s="5">
         <v>0.80196471000000713</v>
       </c>
       <c r="D136" s="5">
         <v>8.8617659432881801</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>114.01063259</v>
       </c>
       <c r="C137" s="5">
         <v>0.26887462999999912</v>
       </c>
       <c r="D137" s="5">
         <v>2.873858402207996</v>
       </c>
       <c r="E137" s="5">
         <v>6.2928934580694706</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>114.97563089000001</v>
       </c>
       <c r="C138" s="5">
         <v>0.96499830000000486</v>
       </c>
       <c r="D138" s="5">
         <v>10.643358786404523</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>114.71616145</v>
       </c>
       <c r="C139" s="5">
         <v>-0.25946944000000371</v>
       </c>
       <c r="D139" s="5">
         <v>-2.6747198225754776</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>114.80571386</v>
       </c>
       <c r="C140" s="5">
         <v>8.955240999999603E-2</v>
       </c>
       <c r="D140" s="5">
         <v>0.94080458611898177</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>114.62060631</v>
       </c>
       <c r="C141" s="5">
         <v>-0.1851075499999979</v>
       </c>
       <c r="D141" s="5">
         <v>-1.9177597647083378</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>114.59117822</v>
       </c>
       <c r="C142" s="5">
         <v>-2.9428089999996132E-2</v>
       </c>
       <c r="D142" s="5">
         <v>-0.30765745958508672</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>114.14002819</v>
       </c>
       <c r="C143" s="5">
         <v>-0.45115003000000797</v>
       </c>
       <c r="D143" s="5">
         <v>-4.6234766392492581</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>113.34228007</v>
       </c>
       <c r="C144" s="5">
         <v>-0.79774811999999429</v>
       </c>
       <c r="D144" s="5">
         <v>-8.0720376493497721</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>112.49734011</v>
       </c>
       <c r="C145" s="5">
         <v>-0.84493996000000493</v>
       </c>
       <c r="D145" s="5">
         <v>-8.5878950177086253</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>112.45218005</v>
       </c>
       <c r="C146" s="5">
         <v>-4.5160060000000612E-2</v>
       </c>
       <c r="D146" s="5">
         <v>-0.48065654225887267</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>112.16246708</v>
       </c>
       <c r="C147" s="5">
         <v>-0.28971296999999652</v>
       </c>
       <c r="D147" s="5">
         <v>-3.0481527858801205</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>111.07845021</v>
       </c>
       <c r="C148" s="5">
         <v>-1.0840168699999992</v>
       </c>
       <c r="D148" s="5">
         <v>-11.000595346103337</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>111.199218</v>
       </c>
       <c r="C149" s="5">
         <v>0.12076779000000215</v>
       </c>
       <c r="D149" s="5">
         <v>1.3125056337448759</v>
       </c>
       <c r="E149" s="5">
         <v>-2.4659231565798634</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>110.72327878</v>
       </c>
       <c r="C150" s="5">
         <v>-0.47593922000000077</v>
       </c>
       <c r="D150" s="5">
         <v>-5.0168745243434953</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>110.41552454000001</v>
       </c>
       <c r="C151" s="5">
         <v>-0.30775423999999418</v>
       </c>
       <c r="D151" s="5">
         <v>-3.2848686763199075</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>110.07096607</v>
       </c>
       <c r="C152" s="5">
         <v>-0.34455847000000972</v>
       </c>
       <c r="D152" s="5">
         <v>-3.6810678613240833</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>110.37426828</v>
       </c>
       <c r="C153" s="5">
         <v>0.30330220999999824</v>
       </c>
       <c r="D153" s="5">
         <v>3.3571941851179732</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>110.18949157999999</v>
       </c>
       <c r="C154" s="5">
         <v>-0.18477670000000046</v>
       </c>
       <c r="D154" s="5">
         <v>-1.9905163953696459</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>109.79757678999999</v>
       </c>
       <c r="C155" s="5">
         <v>-0.39191479000000129</v>
       </c>
       <c r="D155" s="5">
         <v>-4.1855712615381346</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>109.02280453</v>
       </c>
       <c r="C156" s="5">
         <v>-0.77477225999999177</v>
       </c>
       <c r="D156" s="5">
         <v>-8.1466221857807497</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>108.68397297999999</v>
       </c>
       <c r="C157" s="5">
         <v>-0.33883155000000897</v>
       </c>
       <c r="D157" s="5">
         <v>-3.6663816382662029</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>108.30254944000001</v>
       </c>
       <c r="C158" s="5">
         <v>-0.38142353999998591</v>
       </c>
       <c r="D158" s="5">
         <v>-4.1310235752606168</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>107.77446243999999</v>
       </c>
       <c r="C159" s="5">
         <v>-0.52808700000001352</v>
       </c>
       <c r="D159" s="5">
         <v>-5.6968447607903094</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>107.9573974</v>
       </c>
       <c r="C160" s="5">
         <v>0.18293496000001142</v>
       </c>
       <c r="D160" s="5">
         <v>2.0559876795138932</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>108.39454239</v>
       </c>
       <c r="C161" s="5">
         <v>0.43714498999999307</v>
       </c>
       <c r="D161" s="5">
         <v>4.9687730063907143</v>
       </c>
       <c r="E161" s="5">
         <v>-2.5222080338730524</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>107.09038556</v>
       </c>
       <c r="C162" s="5">
         <v>-1.3041568299999966</v>
       </c>
       <c r="D162" s="5">
         <v>-13.519778941422478</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>106.82350489</v>
       </c>
       <c r="C163" s="5">
         <v>-0.26688067000000615</v>
       </c>
       <c r="D163" s="5">
         <v>-2.9498767390624958</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>106.41786698</v>
       </c>
       <c r="C164" s="5">
         <v>-0.40563790999999583</v>
       </c>
       <c r="D164" s="5">
         <v>-4.4627536077575751</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>106.60849397</v>
       </c>
       <c r="C165" s="5">
         <v>0.19062698999999839</v>
       </c>
       <c r="D165" s="5">
         <v>2.17087239767908</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>106.67152000999999</v>
       </c>
       <c r="C166" s="5">
         <v>6.3026039999996897E-2</v>
       </c>
       <c r="D166" s="5">
         <v>0.71174115199537091</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>106.95468105</v>
       </c>
       <c r="C167" s="5">
         <v>0.28316104000001019</v>
       </c>
       <c r="D167" s="5">
         <v>3.2323372721051014</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>107.82717335</v>
       </c>
       <c r="C168" s="5">
         <v>0.87249229999999045</v>
       </c>
       <c r="D168" s="5">
         <v>10.240476690284762</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>108.29322922</v>
       </c>
       <c r="C169" s="5">
         <v>0.46605587000000526</v>
       </c>
       <c r="D169" s="5">
         <v>5.3117925036668012</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>108.8027544</v>
       </c>
       <c r="C170" s="5">
         <v>0.50952517999999714</v>
       </c>
       <c r="D170" s="5">
         <v>5.7944848107243097</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>109.18932263000001</v>
       </c>
       <c r="C171" s="5">
         <v>0.38656823000000884</v>
       </c>
       <c r="D171" s="5">
         <v>4.3478205822709892</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>109.35348930000001</v>
       </c>
       <c r="C172" s="5">
         <v>0.16416667000000018</v>
       </c>
       <c r="D172" s="5">
         <v>1.8192002537146035</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>109.57534244999999</v>
       </c>
       <c r="C173" s="5">
         <v>0.22185314999998695</v>
       </c>
       <c r="D173" s="5">
         <v>2.4618743397038401</v>
       </c>
       <c r="E173" s="5">
         <v>1.0893537939867137</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>109.77231534000001</v>
       </c>
       <c r="C174" s="5">
         <v>0.19697289000001206</v>
       </c>
       <c r="D174" s="5">
         <v>2.1785781655877745</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>110.19623658</v>
       </c>
       <c r="C175" s="5">
         <v>0.42392123999999853</v>
       </c>
       <c r="D175" s="5">
         <v>4.73389587451718</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>110.48601915</v>
       </c>
       <c r="C176" s="5">
         <v>0.28978256999999985</v>
       </c>
       <c r="D176" s="5">
         <v>3.2016782723225834</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>109.79898521</v>
       </c>
       <c r="C177" s="5">
         <v>-0.68703394000000628</v>
       </c>
       <c r="D177" s="5">
         <v>-7.2119597114076006</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>110.11409702</v>
       </c>
       <c r="C178" s="5">
         <v>0.31511181000000477</v>
       </c>
       <c r="D178" s="5">
         <v>3.498759791312267</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>110.03782846</v>
       </c>
       <c r="C179" s="5">
         <v>-7.6268560000002594E-2</v>
       </c>
       <c r="D179" s="5">
         <v>-0.82799955878395393</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>110.94713449</v>
       </c>
       <c r="C180" s="5">
         <v>0.90930602999999621</v>
       </c>
       <c r="D180" s="5">
         <v>10.379632530984107</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>111.44291176</v>
       </c>
       <c r="C181" s="5">
         <v>0.49577727000000493</v>
       </c>
       <c r="D181" s="5">
         <v>5.496081861805413</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>111.74373319999999</v>
       </c>
       <c r="C182" s="5">
         <v>0.30082143999999289</v>
       </c>
       <c r="D182" s="5">
         <v>3.2877241847960592</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>112.11075983000001</v>
       </c>
       <c r="C183" s="5">
         <v>0.36702663000001223</v>
       </c>
       <c r="D183" s="5">
         <v>4.01343402218588</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>112.55750925</v>
       </c>
       <c r="C184" s="5">
         <v>0.44674941999998907</v>
       </c>
       <c r="D184" s="5">
         <v>4.8880805495743695</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>112.98359594</v>
       </c>
       <c r="C185" s="5">
         <v>0.42608669000000532</v>
       </c>
       <c r="D185" s="5">
         <v>4.6383843650661172</v>
       </c>
       <c r="E185" s="5">
         <v>3.1104201125861985</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>113.76173547</v>
       </c>
       <c r="C186" s="5">
         <v>0.77813953000000424</v>
       </c>
       <c r="D186" s="5">
         <v>8.5849884109381556</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>114.24846565999999</v>
       </c>
       <c r="C187" s="5">
         <v>0.48673018999998874</v>
       </c>
       <c r="D187" s="5">
         <v>5.2567631460710862</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>114.89523755</v>
       </c>
       <c r="C188" s="5">
         <v>0.64677189000001079</v>
       </c>
       <c r="D188" s="5">
         <v>7.0088787483643555</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>115.27264484</v>
       </c>
       <c r="C189" s="5">
         <v>0.37740728999999362</v>
       </c>
       <c r="D189" s="5">
         <v>4.0137525970954657</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>116.25698197</v>
       </c>
       <c r="C190" s="5">
         <v>0.98433713000000012</v>
       </c>
       <c r="D190" s="5">
         <v>10.74227473223932</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>116.83026565999999</v>
       </c>
       <c r="C191" s="5">
         <v>0.57328368999999668</v>
       </c>
       <c r="D191" s="5">
         <v>6.080568128245134</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>117.43036624</v>
       </c>
       <c r="C192" s="5">
         <v>0.60010058000000299</v>
       </c>
       <c r="D192" s="5">
         <v>6.3409690130797891</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>117.70251837000001</v>
       </c>
       <c r="C193" s="5">
         <v>0.27215213000000915</v>
       </c>
       <c r="D193" s="5">
         <v>2.8167986475393869</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>118.24194461</v>
       </c>
       <c r="C194" s="5">
         <v>0.53942623999999739</v>
       </c>
       <c r="D194" s="5">
         <v>5.6403182131193441</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>117.43587006999999</v>
       </c>
       <c r="C195" s="5">
         <v>-0.80607454000001155</v>
       </c>
       <c r="D195" s="5">
         <v>-7.8807327090821166</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>118.30275789</v>
       </c>
       <c r="C196" s="5">
         <v>0.86688782000000231</v>
       </c>
       <c r="D196" s="5">
         <v>9.2267952865857197</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>118.76254287</v>
       </c>
       <c r="C197" s="5">
         <v>0.45978498000000911</v>
       </c>
       <c r="D197" s="5">
         <v>4.7648089825907958</v>
       </c>
       <c r="E197" s="5">
         <v>5.1148548441217301</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>118.72614512</v>
       </c>
       <c r="C198" s="5">
         <v>-3.6397750000006113E-2</v>
       </c>
       <c r="D198" s="5">
         <v>-0.36715071186828041</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>118.98756006000001</v>
       </c>
       <c r="C199" s="5">
         <v>0.26141494000000876</v>
       </c>
       <c r="D199" s="5">
         <v>2.6744307466998851</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>119.47937481</v>
       </c>
       <c r="C200" s="5">
         <v>0.49181474999998898</v>
       </c>
       <c r="D200" s="5">
         <v>5.074320164679702</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>120.31949346</v>
       </c>
       <c r="C201" s="5">
         <v>0.84011865000000796</v>
       </c>
       <c r="D201" s="5">
         <v>8.7718816281297407</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>120.90852009</v>
       </c>
       <c r="C202" s="5">
         <v>0.58902662999999222</v>
       </c>
       <c r="D202" s="5">
         <v>6.03541171567894</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>121.61231748</v>
       </c>
       <c r="C203" s="5">
         <v>0.70379739000000541</v>
       </c>
       <c r="D203" s="5">
         <v>7.2131138074960965</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>122.17058568</v>
       </c>
       <c r="C204" s="5">
         <v>0.55826820000000055</v>
       </c>
       <c r="D204" s="5">
         <v>5.6499012038532692</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>122.60282006</v>
       </c>
       <c r="C205" s="5">
         <v>0.43223437999999703</v>
       </c>
       <c r="D205" s="5">
         <v>4.3291446275642409</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>123.23273428</v>
       </c>
       <c r="C206" s="5">
         <v>0.62991422000000341</v>
       </c>
       <c r="D206" s="5">
         <v>6.342655044837886</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>123.65931542</v>
       </c>
       <c r="C207" s="5">
         <v>0.42658113999999614</v>
       </c>
       <c r="D207" s="5">
         <v>4.2339122635732584</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>125.45612663999999</v>
       </c>
       <c r="C208" s="5">
         <v>1.796811219999995</v>
       </c>
       <c r="D208" s="5">
         <v>18.89961379522569</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>126.48265268</v>
       </c>
       <c r="C209" s="5">
         <v>1.0265260400000074</v>
       </c>
       <c r="D209" s="5">
         <v>10.272973438078669</v>
       </c>
       <c r="E209" s="5">
         <v>6.5004584976347202</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>127.18568768</v>
       </c>
       <c r="C210" s="5">
         <v>0.70303499999999985</v>
       </c>
       <c r="D210" s="5">
         <v>6.8777558258855231</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>128.16813257000001</v>
       </c>
       <c r="C211" s="5">
         <v>0.98244489000001067</v>
       </c>
       <c r="D211" s="5">
         <v>9.673516674563686</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>128.93353721</v>
       </c>
       <c r="C212" s="5">
         <v>0.76540463999998565</v>
       </c>
       <c r="D212" s="5">
         <v>7.4063825028544139</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>129.34914531000001</v>
       </c>
       <c r="C213" s="5">
         <v>0.41560810000001425</v>
       </c>
       <c r="D213" s="5">
         <v>3.9374342539822527</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>129.64571692000001</v>
       </c>
       <c r="C214" s="5">
         <v>0.29657161000000087</v>
       </c>
       <c r="D214" s="5">
         <v>2.7863212411597837</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>130.22284008</v>
       </c>
       <c r="C215" s="5">
         <v>0.57712315999998509</v>
       </c>
       <c r="D215" s="5">
         <v>5.4745958650555426</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>130.38698896</v>
       </c>
       <c r="C216" s="5">
         <v>0.16414887999999905</v>
       </c>
       <c r="D216" s="5">
         <v>1.5231586015107323</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>129.93057037</v>
       </c>
       <c r="C217" s="5">
         <v>-0.4564185899999984</v>
       </c>
       <c r="D217" s="5">
         <v>-4.1206537323510872</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>130.84289383000001</v>
       </c>
       <c r="C218" s="5">
         <v>0.9123234600000103</v>
       </c>
       <c r="D218" s="5">
         <v>8.7590862712457529</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>131.29328142</v>
       </c>
       <c r="C219" s="5">
         <v>0.45038758999999118</v>
       </c>
       <c r="D219" s="5">
         <v>4.2097476861997274</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>131.5774021</v>
       </c>
       <c r="C220" s="5">
         <v>0.2841206800000009</v>
       </c>
       <c r="D220" s="5">
         <v>2.6279500436505732</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>132.47317287999999</v>
       </c>
       <c r="C221" s="5">
         <v>0.89577077999999233</v>
       </c>
       <c r="D221" s="5">
         <v>8.4824716346777684</v>
       </c>
       <c r="E221" s="5">
         <v>4.7362385853465305</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>133.30517651</v>
       </c>
       <c r="C222" s="5">
         <v>0.83200363000000266</v>
       </c>
       <c r="D222" s="5">
         <v>7.8025197384159029</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>133.58635024</v>
       </c>
       <c r="C223" s="5">
         <v>0.28117373000000612</v>
       </c>
       <c r="D223" s="5">
         <v>2.5606684364979815</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>133.04318746000001</v>
       </c>
       <c r="C224" s="5">
         <v>-0.54316277999998874</v>
       </c>
       <c r="D224" s="5">
         <v>-4.7715577010677972</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>133.03372003999999</v>
       </c>
       <c r="C225" s="5">
         <v>-9.4674200000213204E-3</v>
       </c>
       <c r="D225" s="5">
         <v>-8.5359189067846231E-2</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>132.93092906000001</v>
       </c>
       <c r="C226" s="5">
         <v>-0.10279097999998044</v>
       </c>
       <c r="D226" s="5">
         <v>-0.9232721561960533</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>133.13889061</v>
       </c>
       <c r="C227" s="5">
         <v>0.20796154999999317</v>
       </c>
       <c r="D227" s="5">
         <v>1.8935574704834091</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>133.30763956000001</v>
       </c>
       <c r="C228" s="5">
         <v>0.16874895000000834</v>
       </c>
       <c r="D228" s="5">
         <v>1.5316062121219831</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>133.66950392999999</v>
       </c>
       <c r="C229" s="5">
         <v>0.36186436999997795</v>
       </c>
       <c r="D229" s="5">
         <v>3.3064821632904584</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>133.81678871</v>
       </c>
       <c r="C230" s="5">
         <v>0.14728478000000678</v>
       </c>
       <c r="D230" s="5">
         <v>1.3302718115163925</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>133.85072751000001</v>
       </c>
       <c r="C231" s="5">
         <v>3.393880000001559E-2</v>
       </c>
       <c r="D231" s="5">
         <v>0.30477056463107388</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>133.17428871999999</v>
       </c>
       <c r="C232" s="5">
         <v>-0.67643879000002016</v>
       </c>
       <c r="D232" s="5">
         <v>-5.8986619849789035</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>132.0510803</v>
       </c>
       <c r="C233" s="5">
         <v>-1.1232084199999974</v>
       </c>
       <c r="D233" s="5">
         <v>-9.6644129989378218</v>
       </c>
       <c r="E233" s="5">
         <v>-0.31862494935661623</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>131.61938404</v>
       </c>
       <c r="C234" s="5">
         <v>-0.43169625999999539</v>
       </c>
       <c r="D234" s="5">
         <v>-3.8532194609504078</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>128.56751482999999</v>
       </c>
       <c r="C235" s="5">
         <v>-3.0518692100000067</v>
       </c>
       <c r="D235" s="5">
         <v>-24.536535067909337</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>128.68413666999999</v>
       </c>
       <c r="C236" s="5">
         <v>0.11662183999999343</v>
       </c>
       <c r="D236" s="5">
         <v>1.09395061181079</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>126.29332505000001</v>
       </c>
       <c r="C237" s="5">
         <v>-2.3908116199999796</v>
       </c>
       <c r="D237" s="5">
         <v>-20.151895486626525</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>126.50260471</v>
       </c>
       <c r="C238" s="5">
         <v>0.20927965999999287</v>
       </c>
       <c r="D238" s="5">
         <v>2.0067341901196079</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>126.12055664</v>
       </c>
       <c r="C239" s="5">
         <v>-0.38204806999999619</v>
       </c>
       <c r="D239" s="5">
         <v>-3.5645008470463369</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>126.28494664999999</v>
       </c>
       <c r="C240" s="5">
         <v>0.16439000999999109</v>
       </c>
       <c r="D240" s="5">
         <v>1.5753844846989162</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>126.52079016</v>
       </c>
       <c r="C241" s="5">
         <v>0.23584351000000936</v>
       </c>
       <c r="D241" s="5">
         <v>2.2642235669487087</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>126.52919605</v>
       </c>
       <c r="C242" s="5">
         <v>8.4058899999917003E-3</v>
       </c>
       <c r="D242" s="5">
         <v>7.9755704605632971E-2</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>126.41478245</v>
       </c>
       <c r="C243" s="5">
         <v>-0.11441359999999179</v>
       </c>
       <c r="D243" s="5">
         <v>-1.0797156282813414</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>126.27024302</v>
       </c>
       <c r="C244" s="5">
         <v>-0.14453943000000891</v>
       </c>
       <c r="D244" s="5">
         <v>-1.363453903862577</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>126.27654298</v>
       </c>
       <c r="C245" s="5">
         <v>6.2999600000068767E-3</v>
       </c>
       <c r="D245" s="5">
         <v>5.9887640099565154E-2</v>
       </c>
       <c r="E245" s="5">
         <v>-4.3729572729591659</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>128.22202419000001</v>
       </c>
       <c r="C246" s="5">
         <v>1.9454812100000112</v>
       </c>
       <c r="D246" s="5">
         <v>20.137706571614778</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>127.89984036</v>
       </c>
       <c r="C247" s="5">
         <v>-0.32218383000001438</v>
       </c>
       <c r="D247" s="5">
         <v>-2.9739200701216606</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>128.17951893</v>
       </c>
       <c r="C248" s="5">
         <v>0.27967857000000151</v>
       </c>
       <c r="D248" s="5">
         <v>2.6558299994037693</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>128.69288455</v>
       </c>
       <c r="C249" s="5">
         <v>0.51336562000000185</v>
       </c>
       <c r="D249" s="5">
         <v>4.9133552913967149</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>129.07652702999999</v>
       </c>
       <c r="C250" s="5">
         <v>0.38364247999999179</v>
       </c>
       <c r="D250" s="5">
         <v>3.6365233243025763</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>129.23751998</v>
       </c>
       <c r="C251" s="5">
         <v>0.1609929500000078</v>
       </c>
       <c r="D251" s="5">
         <v>1.5070312029936028</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>129.48034319999999</v>
       </c>
       <c r="C252" s="5">
         <v>0.24282321999999112</v>
       </c>
       <c r="D252" s="5">
         <v>2.2781153350716288</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>129.65683163</v>
       </c>
       <c r="C253" s="5">
         <v>0.17648843000000625</v>
       </c>
       <c r="D253" s="5">
         <v>1.6479803944355886</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>130.30084087</v>
       </c>
       <c r="C254" s="5">
         <v>0.64400924000000259</v>
       </c>
       <c r="D254" s="5">
         <v>6.1259921879976531</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>130.88004266999999</v>
       </c>
       <c r="C255" s="5">
         <v>0.57920179999999277</v>
       </c>
       <c r="D255" s="5">
         <v>5.4664953805285688</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>131.50452747</v>
       </c>
       <c r="C256" s="5">
         <v>0.62448480000000473</v>
       </c>
       <c r="D256" s="5">
         <v>5.8783893178436353</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>131.96688130000001</v>
       </c>
       <c r="C257" s="5">
         <v>0.46235383000001207</v>
       </c>
       <c r="D257" s="5">
         <v>4.301602152650652</v>
       </c>
       <c r="E257" s="5">
         <v>4.5062512686154799</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>132.43766904</v>
       </c>
       <c r="C258" s="5">
         <v>0.47078773999999157</v>
       </c>
       <c r="D258" s="5">
         <v>4.36596666116571</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>132.77408796</v>
       </c>
       <c r="C259" s="5">
         <v>0.33641891999999984</v>
       </c>
       <c r="D259" s="5">
         <v>3.0911969527277927</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>133.76113867999999</v>
       </c>
       <c r="C260" s="5">
         <v>0.98705071999998495</v>
       </c>
       <c r="D260" s="5">
         <v>9.2948160311233217</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>134.07381265000001</v>
       </c>
       <c r="C261" s="5">
         <v>0.31267397000002006</v>
       </c>
       <c r="D261" s="5">
         <v>2.8414115163033937</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>134.22998691999999</v>
       </c>
       <c r="C262" s="5">
         <v>0.15617426999997974</v>
       </c>
       <c r="D262" s="5">
         <v>1.4067956402725068</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>133.83499547</v>
       </c>
       <c r="C263" s="5">
         <v>-0.39499144999999203</v>
       </c>
       <c r="D263" s="5">
         <v>-3.4745825957296694</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>135.05775586999999</v>
       </c>
       <c r="C264" s="5">
         <v>1.2227603999999985</v>
       </c>
       <c r="D264" s="5">
         <v>11.531639765948331</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>135.62072413999999</v>
       </c>
       <c r="C265" s="5">
         <v>0.56296826999999894</v>
       </c>
       <c r="D265" s="5">
         <v>5.1183068862997949</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>135.89464429</v>
       </c>
       <c r="C266" s="5">
         <v>0.27392015000000924</v>
       </c>
       <c r="D266" s="5">
         <v>2.4508078072555284</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>136.22918265999999</v>
       </c>
       <c r="C267" s="5">
         <v>0.33453836999998998</v>
       </c>
       <c r="D267" s="5">
         <v>2.9944249885556662</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>136.48564415999999</v>
       </c>
       <c r="C268" s="5">
         <v>0.25646150000000034</v>
       </c>
       <c r="D268" s="5">
         <v>2.2826270120516856</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>137.0557029</v>
       </c>
       <c r="C269" s="5">
         <v>0.57005874000000745</v>
       </c>
       <c r="D269" s="5">
         <v>5.1287861319986305</v>
       </c>
       <c r="E269" s="5">
         <v>3.8561353802334608</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>137.57723471</v>
       </c>
       <c r="C270" s="5">
         <v>0.52153180999999904</v>
       </c>
       <c r="D270" s="5">
         <v>4.6630956042144733</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>137.63352800999999</v>
       </c>
       <c r="C271" s="5">
         <v>5.6293299999992996E-2</v>
       </c>
       <c r="D271" s="5">
         <v>0.49211769082990742</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>138.11968630000001</v>
       </c>
       <c r="C272" s="5">
         <v>0.48615829000002009</v>
       </c>
       <c r="D272" s="5">
         <v>4.3220446189450756</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>138.49932479</v>
       </c>
       <c r="C273" s="5">
         <v>0.37963848999999072</v>
       </c>
       <c r="D273" s="5">
         <v>3.3486657216329263</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>139.05601873000001</v>
       </c>
       <c r="C274" s="5">
         <v>0.55669394000000239</v>
       </c>
       <c r="D274" s="5">
         <v>4.9314367166415796</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>139.42598594</v>
       </c>
       <c r="C275" s="5">
         <v>0.36996720999999866</v>
       </c>
       <c r="D275" s="5">
         <v>3.2398103629633246</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>139.67685766</v>
       </c>
       <c r="C276" s="5">
         <v>0.25087171999999214</v>
       </c>
       <c r="D276" s="5">
         <v>2.180678374290923</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>140.39183072</v>
       </c>
       <c r="C277" s="5">
         <v>0.71497306000000549</v>
       </c>
       <c r="D277" s="5">
         <v>6.3184349526009598</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>140.55528665</v>
       </c>
       <c r="C278" s="5">
         <v>0.16345592999999781</v>
       </c>
       <c r="D278" s="5">
         <v>1.4061220113380291</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>141.07056894999999</v>
       </c>
       <c r="C279" s="5">
         <v>0.51528229999999553</v>
       </c>
       <c r="D279" s="5">
         <v>4.4890528225898674</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>142.65319761999999</v>
       </c>
       <c r="C280" s="5">
         <v>1.5826286699999912</v>
       </c>
       <c r="D280" s="5">
         <v>14.324975451000377</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>142.24679724000001</v>
       </c>
       <c r="C281" s="5">
         <v>-0.40640037999997958</v>
       </c>
       <c r="D281" s="5">
         <v>-3.365583145443507</v>
       </c>
       <c r="E281" s="5">
         <v>3.7875799621323258</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>142.50834545999999</v>
       </c>
       <c r="C282" s="5">
         <v>0.26154821999998035</v>
       </c>
       <c r="D282" s="5">
         <v>2.2288824067148383</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>143.28690684</v>
       </c>
       <c r="C283" s="5">
         <v>0.77856138000001351</v>
       </c>
       <c r="D283" s="5">
         <v>6.7565465135027258</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>143.17640818000001</v>
       </c>
       <c r="C284" s="5">
         <v>-0.11049865999999042</v>
       </c>
       <c r="D284" s="5">
         <v>-0.92148982880034813</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>144.25587282000001</v>
       </c>
       <c r="C285" s="5">
         <v>1.0794646399999976</v>
       </c>
       <c r="D285" s="5">
         <v>9.4320349201915334</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>145.03686508000001</v>
       </c>
       <c r="C286" s="5">
         <v>0.78099226000000499</v>
       </c>
       <c r="D286" s="5">
         <v>6.6937095732457541</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>146.05733111000001</v>
       </c>
       <c r="C287" s="5">
         <v>1.0204660299999944</v>
       </c>
       <c r="D287" s="5">
         <v>8.7776013329772908</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>146.67427832999999</v>
       </c>
       <c r="C288" s="5">
         <v>0.61694721999998592</v>
       </c>
       <c r="D288" s="5">
         <v>5.1882413296897134</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>147.25312958999999</v>
       </c>
       <c r="C289" s="5">
         <v>0.57885125999999332</v>
       </c>
       <c r="D289" s="5">
         <v>4.8399688589458423</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>147.89011653</v>
       </c>
       <c r="C290" s="5">
         <v>0.6369869400000141</v>
       </c>
       <c r="D290" s="5">
         <v>5.3162555454274507</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>148.55577244</v>
       </c>
       <c r="C291" s="5">
         <v>0.66565590999999813</v>
       </c>
       <c r="D291" s="5">
         <v>5.5369572308347825</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>149.41178377</v>
       </c>
       <c r="C292" s="5">
         <v>0.85601133000000118</v>
       </c>
       <c r="D292" s="5">
         <v>7.1380716589265258</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>149.80856487</v>
       </c>
       <c r="C293" s="5">
         <v>0.39678109999999833</v>
       </c>
       <c r="D293" s="5">
         <v>3.2337052689208612</v>
       </c>
       <c r="E293" s="5">
         <v>5.3159493055170204</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>150.48773646000001</v>
       </c>
       <c r="C294" s="5">
         <v>0.67917159000000993</v>
       </c>
       <c r="D294" s="5">
         <v>5.5780399720746221</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>150.77184463</v>
       </c>
       <c r="C295" s="5">
         <v>0.28410816999999611</v>
       </c>
       <c r="D295" s="5">
         <v>2.2891714761658521</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>150.76134908</v>
       </c>
       <c r="C296" s="5">
         <v>-1.0495550000001685E-2</v>
       </c>
       <c r="D296" s="5">
         <v>-8.3502586793959832E-2</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>150.90085561999999</v>
       </c>
       <c r="C297" s="5">
         <v>0.13950653999998508</v>
       </c>
       <c r="D297" s="5">
         <v>1.1160850529805755</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>151.20632703999999</v>
       </c>
       <c r="C298" s="5">
         <v>0.30547142000000349</v>
       </c>
       <c r="D298" s="5">
         <v>2.4564116578311923</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>151.51802253</v>
       </c>
       <c r="C299" s="5">
         <v>0.31169549000000529</v>
       </c>
       <c r="D299" s="5">
         <v>2.5019094449255874</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>151.52323479</v>
       </c>
       <c r="C300" s="5">
         <v>5.2122600000075181E-3</v>
       </c>
       <c r="D300" s="5">
         <v>4.1288128183492034E-2</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>151.7883721</v>
       </c>
       <c r="C301" s="5">
         <v>0.26513731000000007</v>
       </c>
       <c r="D301" s="5">
         <v>2.120101984869649</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>152.28708112000001</v>
       </c>
       <c r="C302" s="5">
         <v>0.49870902000000683</v>
       </c>
       <c r="D302" s="5">
         <v>4.0146980247158348</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>152.72278746000001</v>
       </c>
       <c r="C303" s="5">
         <v>0.43570633999999586</v>
       </c>
       <c r="D303" s="5">
         <v>3.4878473667255827</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>153.19217338000001</v>
       </c>
       <c r="C304" s="5">
         <v>0.46938592000000767</v>
       </c>
       <c r="D304" s="5">
         <v>3.7511279309897283</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>153.44459169999999</v>
       </c>
       <c r="C305" s="5">
         <v>0.25241831999997544</v>
       </c>
       <c r="D305" s="5">
         <v>1.9952857439456961</v>
       </c>
       <c r="E305" s="5">
         <v>2.4271154544169393</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>153.74935590999999</v>
       </c>
       <c r="C306" s="5">
         <v>0.30476421000000187</v>
       </c>
       <c r="D306" s="5">
         <v>2.4095906395482647</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>154.31766972</v>
       </c>
       <c r="C307" s="5">
         <v>0.56831381000000647</v>
       </c>
       <c r="D307" s="5">
         <v>4.5269355198157557</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>155.10577309999999</v>
       </c>
       <c r="C308" s="5">
         <v>0.78810337999999547</v>
       </c>
       <c r="D308" s="5">
         <v>6.3035268753568241</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>155.20036261999999</v>
       </c>
       <c r="C309" s="5">
         <v>9.4589519999999538E-2</v>
       </c>
       <c r="D309" s="5">
         <v>0.73426613003497732</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>156.32480998</v>
       </c>
       <c r="C310" s="5">
         <v>1.1244473600000049</v>
       </c>
       <c r="D310" s="5">
         <v>9.0491120805582312</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>157.21032729999999</v>
       </c>
       <c r="C311" s="5">
         <v>0.88551731999999106</v>
       </c>
       <c r="D311" s="5">
         <v>7.013347390515734</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>157.89001150999999</v>
       </c>
       <c r="C312" s="5">
         <v>0.6796842100000049</v>
       </c>
       <c r="D312" s="5">
         <v>5.3132497302081916</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>158.24111088999999</v>
       </c>
       <c r="C313" s="5">
         <v>0.35109937999999374</v>
       </c>
       <c r="D313" s="5">
         <v>2.7013141048835454</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>158.99157880999999</v>
       </c>
       <c r="C314" s="5">
         <v>0.75046792000000551</v>
       </c>
       <c r="D314" s="5">
         <v>5.8418899867836105</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>159.18130635</v>
       </c>
       <c r="C315" s="5">
         <v>0.18972754000000691</v>
       </c>
       <c r="D315" s="5">
         <v>1.4414177445252641</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>159.22062181999999</v>
       </c>
       <c r="C316" s="5">
         <v>3.9315469999991137E-2</v>
       </c>
       <c r="D316" s="5">
         <v>0.2967855094598848</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>160.3972832</v>
       </c>
       <c r="C317" s="5">
         <v>1.176661380000013</v>
       </c>
       <c r="D317" s="5">
         <v>9.2376395871928132</v>
       </c>
       <c r="E317" s="5">
         <v>4.5310762816543226</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>160.69777812999999</v>
       </c>
       <c r="C318" s="5">
         <v>0.30049492999998506</v>
       </c>
       <c r="D318" s="5">
         <v>2.2714396621462019</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>161.50636208</v>
       </c>
       <c r="C319" s="5">
         <v>0.80858395000001337</v>
       </c>
       <c r="D319" s="5">
         <v>6.2079808722236729</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>162.16322994999999</v>
       </c>
       <c r="C320" s="5">
         <v>0.65686786999998503</v>
       </c>
       <c r="D320" s="5">
         <v>4.9912278064948357</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>162.62700814999999</v>
       </c>
       <c r="C321" s="5">
         <v>0.46377820000000725</v>
       </c>
       <c r="D321" s="5">
         <v>3.4864373893846778</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>162.73201684</v>
       </c>
       <c r="C322" s="5">
         <v>0.10500869000000534</v>
       </c>
       <c r="D322" s="5">
         <v>0.77760086102156567</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>163.10861423</v>
       </c>
       <c r="C323" s="5">
         <v>0.37659739000000059</v>
       </c>
       <c r="D323" s="5">
         <v>2.8126828942085957</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>164.27895405000001</v>
       </c>
       <c r="C324" s="5">
         <v>1.1703398200000095</v>
       </c>
       <c r="D324" s="5">
         <v>8.9583136955895704</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>164.90168879999999</v>
       </c>
       <c r="C325" s="5">
         <v>0.62273474999997802</v>
       </c>
       <c r="D325" s="5">
         <v>4.6449058897342743</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>165.51779596</v>
       </c>
       <c r="C326" s="5">
         <v>0.61610716000001275</v>
       </c>
       <c r="D326" s="5">
         <v>4.5767389030817451</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>166.04754002999999</v>
       </c>
       <c r="C327" s="5">
         <v>0.52974406999999246</v>
       </c>
       <c r="D327" s="5">
         <v>3.9089643469982116</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>165.94464178000001</v>
       </c>
       <c r="C328" s="5">
         <v>-0.10289824999998132</v>
       </c>
       <c r="D328" s="5">
         <v>-0.74110051831951518</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>166.36363596999999</v>
       </c>
       <c r="C329" s="5">
         <v>0.41899418999997806</v>
       </c>
       <c r="D329" s="5">
         <v>3.0723161288540579</v>
       </c>
       <c r="E329" s="5">
         <v>3.7197343065720867</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>166.98180418000001</v>
       </c>
       <c r="C330" s="5">
         <v>0.61816821000002165</v>
       </c>
       <c r="D330" s="5">
         <v>4.5511820234710676</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>167.08147385000001</v>
       </c>
       <c r="C331" s="5">
         <v>9.9669669999997268E-2</v>
       </c>
       <c r="D331" s="5">
         <v>0.71862340057204932</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>167.38917316000001</v>
       </c>
       <c r="C332" s="5">
         <v>0.30769931000000383</v>
       </c>
       <c r="D332" s="5">
         <v>2.2324569701799968</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>168.35733103000001</v>
       </c>
       <c r="C333" s="5">
         <v>0.96815786999999887</v>
       </c>
       <c r="D333" s="5">
         <v>7.1657524558107477</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>168.62452795999999</v>
       </c>
       <c r="C334" s="5">
         <v>0.26719692999998301</v>
       </c>
       <c r="D334" s="5">
         <v>1.9212112277084525</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>168.72630902</v>
       </c>
       <c r="C335" s="5">
         <v>0.10178106000000753</v>
       </c>
       <c r="D335" s="5">
         <v>0.72672439113841136</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>168.89276504</v>
       </c>
       <c r="C336" s="5">
         <v>0.16645601999999826</v>
       </c>
       <c r="D336" s="5">
         <v>1.1902982094315728</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>169.37016819999999</v>
       </c>
       <c r="C337" s="5">
         <v>0.47740315999999439</v>
       </c>
       <c r="D337" s="5">
         <v>3.4452314896587621</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>169.04424344</v>
       </c>
       <c r="C338" s="5">
         <v>-0.32592475999999238</v>
       </c>
       <c r="D338" s="5">
         <v>-2.2849165969018426</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>169.62590506999999</v>
       </c>
       <c r="C339" s="5">
         <v>0.58166162999998505</v>
       </c>
       <c r="D339" s="5">
         <v>4.2081059216840577</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>169.71664695999999</v>
       </c>
       <c r="C340" s="5">
         <v>9.0741890000003878E-2</v>
       </c>
       <c r="D340" s="5">
         <v>0.64383574794635301</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>170.23647958000001</v>
       </c>
       <c r="C341" s="5">
         <v>0.51983262000001673</v>
       </c>
       <c r="D341" s="5">
         <v>3.7380883403406617</v>
       </c>
       <c r="E341" s="5">
         <v>2.3279387874754143</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>170.41342983999999</v>
       </c>
       <c r="C342" s="5">
         <v>0.17695025999998393</v>
       </c>
       <c r="D342" s="5">
         <v>1.2544811699446434</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>171.28306716</v>
       </c>
       <c r="C343" s="5">
         <v>0.86963732000000959</v>
       </c>
       <c r="D343" s="5">
         <v>6.2985563148269641</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>171.72900050999999</v>
       </c>
       <c r="C344" s="5">
         <v>0.44593334999999001</v>
       </c>
       <c r="D344" s="5">
         <v>3.169311470224101</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>172.19540744</v>
       </c>
       <c r="C345" s="5">
         <v>0.4664069300000051</v>
       </c>
       <c r="D345" s="5">
         <v>3.3082643556992641</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>172.81922370999999</v>
       </c>
       <c r="C346" s="5">
         <v>0.62381626999999185</v>
       </c>
       <c r="D346" s="5">
         <v>4.4349414222540684</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>173.10983726000001</v>
       </c>
       <c r="C347" s="5">
         <v>0.29061355000001754</v>
       </c>
       <c r="D347" s="5">
         <v>2.0366936078965558</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>173.28410959999999</v>
       </c>
       <c r="C348" s="5">
         <v>0.17427233999998748</v>
       </c>
       <c r="D348" s="5">
         <v>1.214769924622594</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>173.56505902000001</v>
       </c>
       <c r="C349" s="5">
         <v>0.28094942000001311</v>
       </c>
       <c r="D349" s="5">
         <v>1.9630303968956486</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>174.19066985000001</v>
       </c>
       <c r="C350" s="5">
         <v>0.6256108299999994</v>
       </c>
       <c r="D350" s="5">
         <v>4.4121568331784378</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>174.11047995999999</v>
       </c>
       <c r="C351" s="5">
         <v>-8.0189890000013975E-2</v>
       </c>
       <c r="D351" s="5">
         <v>-0.55103178682632814</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>174.96286552999999</v>
       </c>
       <c r="C352" s="5">
         <v>0.8523855699999956</v>
       </c>
       <c r="D352" s="5">
         <v>6.0355864435530648</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>174.71817272000001</v>
       </c>
       <c r="C353" s="5">
         <v>-0.24469280999997522</v>
       </c>
       <c r="D353" s="5">
         <v>-1.665400605332068</v>
       </c>
       <c r="E353" s="5">
         <v>2.6326279485202164</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>175.45172124000001</v>
       </c>
       <c r="C354" s="5">
         <v>0.73354851999999937</v>
       </c>
       <c r="D354" s="5">
         <v>5.1561433320635119</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>176.11954258</v>
       </c>
       <c r="C355" s="5">
         <v>0.66782133999998905</v>
       </c>
       <c r="D355" s="5">
         <v>4.6644000239755012</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>175.98053454999999</v>
       </c>
       <c r="C356" s="5">
         <v>-0.1390080300000136</v>
       </c>
       <c r="D356" s="5">
         <v>-0.9430379272901912</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>175.62067647999999</v>
       </c>
       <c r="C357" s="5">
         <v>-0.35985807000000136</v>
       </c>
       <c r="D357" s="5">
         <v>-2.4264384239578662</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>176.43208279999999</v>
       </c>
       <c r="C358" s="5">
         <v>0.81140632000000323</v>
       </c>
       <c r="D358" s="5">
         <v>5.6873440714364509</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>177.17207689</v>
       </c>
       <c r="C359" s="5">
         <v>0.73999409000001037</v>
       </c>
       <c r="D359" s="5">
         <v>5.1508001452276631</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>177.65411173000001</v>
       </c>
       <c r="C360" s="5">
         <v>0.4820348400000114</v>
       </c>
       <c r="D360" s="5">
         <v>3.314159695705543</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>178.56765283999999</v>
       </c>
       <c r="C361" s="5">
         <v>0.91354110999998284</v>
       </c>
       <c r="D361" s="5">
         <v>6.3482430708057702</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>179.19260924</v>
       </c>
       <c r="C362" s="5">
         <v>0.62495640000000208</v>
       </c>
       <c r="D362" s="5">
         <v>4.2815885285586441</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>180.10312508999999</v>
       </c>
       <c r="C363" s="5">
         <v>0.91051584999999591</v>
       </c>
       <c r="D363" s="5">
         <v>6.270778889049744</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>181.31542067999999</v>
       </c>
       <c r="C364" s="5">
         <v>1.2122955899999965</v>
       </c>
       <c r="D364" s="5">
         <v>8.3831876484867109</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>180.82408022000001</v>
       </c>
       <c r="C365" s="5">
         <v>-0.49134045999997511</v>
       </c>
       <c r="D365" s="5">
         <v>-3.2038078488972888</v>
       </c>
       <c r="E365" s="5">
         <v>3.4947180393107846</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>181.73261134000001</v>
       </c>
       <c r="C366" s="5">
         <v>0.90853111999999214</v>
       </c>
       <c r="D366" s="5">
         <v>6.1987068492482367</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>181.80404311000001</v>
       </c>
       <c r="C367" s="5">
         <v>7.143177000000378E-2</v>
       </c>
       <c r="D367" s="5">
         <v>0.47269267883949251</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>181.95602514999999</v>
       </c>
       <c r="C368" s="5">
         <v>0.15198203999997872</v>
       </c>
       <c r="D368" s="5">
         <v>1.0077846902463827</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>164.9681649</v>
       </c>
       <c r="C369" s="5">
         <v>-16.987860249999983</v>
       </c>
       <c r="D369" s="5">
         <v>-69.15360414501761</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>167.40852952</v>
       </c>
       <c r="C370" s="5">
         <v>2.4403646199999969</v>
       </c>
       <c r="D370" s="5">
         <v>19.26946187735048</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>173.52513923000001</v>
       </c>
       <c r="C371" s="5">
         <v>6.1166097100000059</v>
       </c>
       <c r="D371" s="5">
         <v>53.821782046260779</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>175.35586441999999</v>
       </c>
       <c r="C372" s="5">
         <v>1.8307251899999812</v>
       </c>
       <c r="D372" s="5">
         <v>13.42132494247088</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>177.44771005999999</v>
       </c>
       <c r="C373" s="5">
         <v>2.0918456400000025</v>
       </c>
       <c r="D373" s="5">
         <v>15.292552902226909</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>178.85129818999999</v>
       </c>
       <c r="C374" s="5">
         <v>1.4035881300000028</v>
       </c>
       <c r="D374" s="5">
         <v>9.9158623045918048</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>182.71168188999999</v>
       </c>
       <c r="C375" s="5">
         <v>3.8603836999999999</v>
       </c>
       <c r="D375" s="5">
         <v>29.208362546968438</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>184.22855534000001</v>
       </c>
       <c r="C376" s="5">
         <v>1.5168734500000198</v>
       </c>
       <c r="D376" s="5">
         <v>10.430127529817689</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>184.21870469000001</v>
       </c>
       <c r="C377" s="5">
         <v>-9.8506500000041797E-3</v>
       </c>
       <c r="D377" s="5">
         <v>-6.4144802642340792E-2</v>
       </c>
       <c r="E377" s="5">
         <v>1.8773077489844914</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>184.17926416</v>
       </c>
       <c r="C378" s="5">
         <v>-3.9440530000007357E-2</v>
       </c>
       <c r="D378" s="5">
         <v>-0.2566131652007364</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>184.24548135000001</v>
       </c>
       <c r="C379" s="5">
         <v>6.6217190000003257E-2</v>
       </c>
       <c r="D379" s="5">
         <v>0.43228504360557363</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>185.93043363999999</v>
       </c>
       <c r="C380" s="5">
         <v>1.684952289999984</v>
       </c>
       <c r="D380" s="5">
         <v>11.543338808965453</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>185.29416724000001</v>
       </c>
       <c r="C381" s="5">
         <v>-0.63626639999998247</v>
       </c>
       <c r="D381" s="5">
         <v>-4.0300656938473622</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>186.95842066</v>
       </c>
       <c r="C382" s="5">
         <v>1.6642534199999943</v>
       </c>
       <c r="D382" s="5">
         <v>11.326712472231094</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>188.08164201</v>
       </c>
       <c r="C383" s="5">
         <v>1.1232213499999943</v>
       </c>
       <c r="D383" s="5">
         <v>7.452499870304341</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>189.62101365999999</v>
       </c>
       <c r="C384" s="5">
         <v>1.5393716499999925</v>
       </c>
       <c r="D384" s="5">
         <v>10.275916139844711</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>189.91167689</v>
       </c>
       <c r="C385" s="5">
         <v>0.29066323000000693</v>
       </c>
       <c r="D385" s="5">
         <v>1.8550241765202147</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>191.52408772000001</v>
       </c>
       <c r="C386" s="5">
         <v>1.6124108300000159</v>
       </c>
       <c r="D386" s="5">
         <v>10.677873368406022</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>196.23755109000001</v>
       </c>
       <c r="C387" s="5">
         <v>4.7134633699999995</v>
       </c>
       <c r="D387" s="5">
         <v>33.876564204744142</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>197.28713236999999</v>
       </c>
       <c r="C388" s="5">
         <v>1.049581279999984</v>
       </c>
       <c r="D388" s="5">
         <v>6.6104402003064111</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>198.2536379</v>
       </c>
       <c r="C389" s="5">
         <v>0.96650553000000627</v>
       </c>
       <c r="D389" s="5">
         <v>6.0397902398857006</v>
       </c>
       <c r="E389" s="5">
         <v>7.6186254993040547</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>198.75297721000001</v>
       </c>
       <c r="C390" s="5">
         <v>0.49933931000001053</v>
       </c>
       <c r="D390" s="5">
         <v>3.0646496892149155</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>202.58197729</v>
       </c>
       <c r="C391" s="5">
         <v>3.8290000799999859</v>
       </c>
       <c r="D391" s="5">
         <v>25.732037752965155</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>203.24895681000001</v>
       </c>
       <c r="C392" s="5">
         <v>0.66697952000001237</v>
       </c>
       <c r="D392" s="5">
         <v>4.0232058486329159</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>203.73010894999999</v>
       </c>
       <c r="C393" s="5">
         <v>0.48115213999997763</v>
       </c>
       <c r="D393" s="5">
         <v>2.8780459072315967</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>203.50537236</v>
       </c>
       <c r="C394" s="5">
         <v>-0.22473658999999202</v>
       </c>
       <c r="D394" s="5">
         <v>-1.3157294775706152</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>202.81277699</v>
       </c>
       <c r="C395" s="5">
         <v>-0.69259536999999227</v>
       </c>
       <c r="D395" s="5">
         <v>-4.0084078715475595</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>204.41350933999999</v>
       </c>
       <c r="C396" s="5">
         <v>1.600732349999987</v>
       </c>
       <c r="D396" s="5">
         <v>9.893344499479495</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>204.99312893000001</v>
       </c>
       <c r="C397" s="5">
         <v>0.57961959000002139</v>
       </c>
       <c r="D397" s="5">
         <v>3.4561999502271457</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>205.27226028999999</v>
       </c>
       <c r="C398" s="5">
         <v>0.27913135999997962</v>
       </c>
       <c r="D398" s="5">
         <v>1.646287364260135</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>205.69674910000001</v>
       </c>
       <c r="C399" s="5">
         <v>0.42448881000001393</v>
       </c>
       <c r="D399" s="5">
         <v>2.5099361311517354</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>204.39867620000001</v>
       </c>
       <c r="C400" s="5">
         <v>-1.298072899999994</v>
       </c>
       <c r="D400" s="5">
         <v>-7.3153511915634573</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>204.67975698000001</v>
       </c>
       <c r="C401" s="5">
         <v>0.28108077999999637</v>
       </c>
       <c r="D401" s="5">
         <v>1.662729800683338</v>
       </c>
       <c r="E401" s="5">
         <v>3.2413625031392224</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>205.04809044999999</v>
       </c>
       <c r="C402" s="5">
         <v>0.36833346999998184</v>
       </c>
       <c r="D402" s="5">
         <v>2.1809740772787745</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>205.61650707000001</v>
       </c>
       <c r="C403" s="5">
         <v>0.56841662000002202</v>
       </c>
       <c r="D403" s="5">
         <v>3.377726484509358</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>206.39111177999999</v>
       </c>
       <c r="C404" s="5">
         <v>0.7746047099999771</v>
       </c>
       <c r="D404" s="5">
         <v>4.6155298155224678</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>206.85941998000001</v>
       </c>
       <c r="C405" s="5">
         <v>0.46830820000002404</v>
       </c>
       <c r="D405" s="5">
         <v>2.757077835447741</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>207.65802192000001</v>
       </c>
       <c r="C406" s="5">
         <v>0.79860193999999751</v>
       </c>
       <c r="D406" s="5">
         <v>4.7323676652228253</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>208.30836517</v>
       </c>
       <c r="C407" s="5">
         <v>0.65034324999999171</v>
       </c>
       <c r="D407" s="5">
         <v>3.8235736395489939</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>208.35608292000001</v>
       </c>
       <c r="C408" s="5">
         <v>4.7717750000003889E-2</v>
       </c>
       <c r="D408" s="5">
         <v>0.27523377929303816</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>208.21983732999999</v>
       </c>
       <c r="C409" s="5">
         <v>-0.13624559000001568</v>
       </c>
       <c r="D409" s="5">
         <v>-0.78187292776265016</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>208.50277256999999</v>
       </c>
       <c r="C410" s="5">
         <v>0.28293524000000048</v>
       </c>
       <c r="D410" s="5">
         <v>1.6428370205443965</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>208.37406759000001</v>
       </c>
       <c r="C411" s="5">
         <v>-0.12870497999998065</v>
       </c>
       <c r="D411" s="5">
         <v>-0.73822856006189319</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>208.64094888</v>
       </c>
       <c r="C412" s="5">
         <v>0.26688128999998639</v>
       </c>
       <c r="D412" s="5">
         <v>1.547808696081665</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>207.66718764000001</v>
       </c>
       <c r="C413" s="5">
         <v>-0.97376123999998754</v>
       </c>
       <c r="D413" s="5">
         <v>-5.4590445241369911</v>
       </c>
       <c r="E413" s="5">
         <v>1.4595633217856063</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>209.63274883</v>
       </c>
       <c r="C414" s="5">
         <v>1.9655611899999883</v>
       </c>
       <c r="D414" s="5">
         <v>11.968270955009697</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>209.01001633000001</v>
       </c>
       <c r="C415" s="5">
         <v>-0.6227324999999837</v>
       </c>
       <c r="D415" s="5">
         <v>-3.5070373138867073</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>208.47893680000001</v>
       </c>
       <c r="C416" s="5">
         <v>-0.53107952999999952</v>
       </c>
       <c r="D416" s="5">
         <v>-3.0068614863317356</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>208.91051303</v>
       </c>
       <c r="C417" s="5">
         <v>0.43157622999999035</v>
       </c>
       <c r="D417" s="5">
         <v>2.5126226002634588</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>209.26070836</v>
       </c>
       <c r="C418" s="5">
         <v>0.35019532999999115</v>
       </c>
       <c r="D418" s="5">
         <v>2.0302019245226344</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>209.78520556999999</v>
       </c>
       <c r="C419" s="5">
         <v>0.52449720999999272</v>
       </c>
       <c r="D419" s="5">
         <v>3.0495262012786961</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>210.13685226999999</v>
       </c>
       <c r="C420" s="5">
         <v>0.35164670000000342</v>
       </c>
       <c r="D420" s="5">
         <v>2.030115276357769</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>210.88175315999999</v>
       </c>
       <c r="C421" s="5">
         <v>0.74490088999999671</v>
       </c>
       <c r="D421" s="5">
         <v>4.3377269714563127</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>210.64354514999999</v>
       </c>
       <c r="C422" s="5">
         <v>-0.23820800999999392</v>
       </c>
       <c r="D422" s="5">
         <v>-1.3471074713534259</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>211.33501742000001</v>
       </c>
       <c r="C423" s="5">
         <v>0.69147227000001976</v>
       </c>
       <c r="D423" s="5">
         <v>4.0111033228591664</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>211.83738567</v>
       </c>
       <c r="C424" s="5">
         <v>0.5023682499999893</v>
       </c>
       <c r="D424" s="5">
         <v>2.8901331128068142</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>212.9002357</v>
       </c>
       <c r="C425" s="5">
         <v>1.0628500299999928</v>
       </c>
       <c r="D425" s="5">
         <v>6.1897039543891585</v>
       </c>
       <c r="E425" s="5">
         <v>2.5199205129467606</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>213.07403836</v>
       </c>
       <c r="C426" s="5">
         <v>0.17380266000000688</v>
       </c>
       <c r="D426" s="5">
         <v>0.98403924114527364</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>213.60439536999999</v>
       </c>
       <c r="C427" s="5">
         <v>0.5303570099999888</v>
       </c>
       <c r="D427" s="5">
         <v>3.0281199747046905</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>213.70262996</v>
       </c>
       <c r="C428" s="5">
         <v>9.8234590000004118E-2</v>
       </c>
       <c r="D428" s="5">
         <v>0.55326639906083663</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>213.81704465999999</v>
       </c>
       <c r="C429" s="5">
         <v>0.11441469999999754</v>
       </c>
       <c r="D429" s="5">
         <v>0.64436575633772808</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>214.41570614</v>
       </c>
       <c r="C430" s="5">
         <v>0.59866148000000408</v>
       </c>
       <c r="D430" s="5">
         <v>3.4120781051867333</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>213.21226107999999</v>
       </c>
       <c r="C431" s="5">
         <v>-1.2034450600000071</v>
       </c>
       <c r="D431" s="5">
         <v>-6.5311339374092174</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>213.03775762000001</v>
       </c>
       <c r="C432" s="5">
         <v>-0.17450345999998262</v>
       </c>
       <c r="D432" s="5">
         <v>-0.97773031871021265</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>213.20907351</v>
       </c>
       <c r="C433" s="5">
         <v>0.17131588999998826</v>
       </c>
       <c r="D433" s="5">
         <v>0.96926836161865815</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>213.68915224</v>
       </c>
       <c r="C434" s="5">
         <v>0.48007873000000245</v>
       </c>
       <c r="D434" s="5">
         <v>2.7357315588378839</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>213.26530348</v>
       </c>
       <c r="C435" s="5">
         <v>-0.42384875999999849</v>
       </c>
       <c r="D435" s="5">
         <v>-2.3543845360289528</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>213.58603989</v>
       </c>
       <c r="C436" s="5">
         <v>0.32073640999999498</v>
       </c>
       <c r="D436" s="5">
         <v>1.8197208477256144</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>214.73750264</v>
       </c>
       <c r="C437" s="5">
         <v>1.1514627500000074</v>
       </c>
       <c r="D437" s="5">
         <v>6.6646257541580711</v>
       </c>
       <c r="E437" s="5">
         <v>0.862970834184007</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>214.72370710999999</v>
       </c>
       <c r="C438" s="5">
         <v>-1.3795530000010103E-2</v>
       </c>
       <c r="D438" s="5">
         <v>-7.7065196478776077E-2</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>213.97575875000001</v>
+        <v>213.97978889999999</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.74794835999998099</v>
+        <v>-0.74391821000000391</v>
       </c>
       <c r="D439" s="5">
-        <v>-4.1008091005482417</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-4.0791321686145636</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
-    </row>
-    <row r="441" spans="1:5">
+      <c r="B440" s="5">
+        <v>214.16726853</v>
+      </c>
+      <c r="C440" s="5">
+        <v>0.18747963000001278</v>
+      </c>
+      <c r="D440" s="5">
+        <v>1.0564682515710633</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>austtula</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>