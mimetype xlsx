--- v4 (2026-05-13)
+++ v5 (2026-06-02)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{80BABC3D-C584-4AA4-81ED-C8B911E9568C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{8CB35CA2-84FF-44CE-9A71-2FF86713F128}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{C0C3BB2D-15AE-446E-97B4-714D31977475}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{363932F3-B0C9-43F3-8326-7F755F552D28}"/>
   </bookViews>
   <sheets>
     <sheet name="austtula" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Austin—Round Rock—Georgetown Trade, Transportation and Utilities Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DD858582-D76C-48EE-8EAB-82225F649D82}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C5A3AE2C-9888-4397-87C9-6FFAD864C2C1}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>62.195190854000003</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>62.115452155</v>
       </c>
       <c r="C7" s="5">
         <v>-7.9738699000003521E-2</v>
       </c>
       <c r="D7" s="5">
         <v>-1.5276838902816725</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>61.98960898</v>
       </c>
       <c r="C8" s="5">
         <v>-0.12584317499999997</v>
       </c>
       <c r="D8" s="5">
         <v>-2.4042396636093977</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>60.280495641999998</v>
       </c>
       <c r="C9" s="5">
         <v>-1.7091133380000016</v>
       </c>
       <c r="D9" s="5">
         <v>-28.501815926550645</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>60.463360739000002</v>
       </c>
       <c r="C10" s="5">
         <v>0.18286509700000408</v>
       </c>
       <c r="D10" s="5">
         <v>3.7016390599246662</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>60.463547974000001</v>
       </c>
       <c r="C11" s="5">
         <v>1.8723499999850901E-4</v>
       </c>
       <c r="D11" s="5">
         <v>3.7160657958557053E-3</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>60.952540456000001</v>
       </c>
       <c r="C12" s="5">
         <v>0.48899248200000045</v>
       </c>
       <c r="D12" s="5">
         <v>10.148402587409254</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>60.648963416000001</v>
       </c>
       <c r="C13" s="5">
         <v>-0.30357704000000041</v>
       </c>
       <c r="D13" s="5">
         <v>-5.8156264951587433</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>60.787237726999997</v>
       </c>
       <c r="C14" s="5">
         <v>0.13827431099999643</v>
       </c>
       <c r="D14" s="5">
         <v>2.7704634892203428</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>60.405503604000003</v>
       </c>
       <c r="C15" s="5">
         <v>-0.38173412299999399</v>
       </c>
       <c r="D15" s="5">
         <v>-7.2808999270439489</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>60.822059408999998</v>
       </c>
       <c r="C16" s="5">
         <v>0.41655580499999445</v>
       </c>
       <c r="D16" s="5">
         <v>8.5963778711128036</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>60.812190096000002</v>
       </c>
       <c r="C17" s="5">
         <v>-9.8693129999958273E-3</v>
       </c>
       <c r="D17" s="5">
         <v>-0.1945447404420042</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>60.104915527999999</v>
       </c>
       <c r="C18" s="5">
         <v>-0.70727456800000255</v>
       </c>
       <c r="D18" s="5">
         <v>-13.09752197772699</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>59.242961792999999</v>
       </c>
       <c r="C19" s="5">
         <v>-0.86195373500000017</v>
       </c>
       <c r="D19" s="5">
         <v>-15.914471801284414</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>59.540141362</v>
       </c>
       <c r="C20" s="5">
         <v>0.29717956900000075</v>
       </c>
       <c r="D20" s="5">
         <v>6.1884268655391761</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>58.473066838000001</v>
       </c>
       <c r="C21" s="5">
         <v>-1.0670745239999988</v>
       </c>
       <c r="D21" s="5">
         <v>-19.508108258945967</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>58.644079967000003</v>
       </c>
       <c r="C22" s="5">
         <v>0.1710131290000021</v>
       </c>
       <c r="D22" s="5">
         <v>3.5665849390833504</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>59.062945708999997</v>
       </c>
       <c r="C23" s="5">
         <v>0.41886574199999416</v>
       </c>
       <c r="D23" s="5">
         <v>8.9158564927666273</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>59.660042326000003</v>
       </c>
       <c r="C24" s="5">
         <v>0.59709661700000538</v>
       </c>
       <c r="D24" s="5">
         <v>12.829184000790029</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>59.934420211999999</v>
       </c>
       <c r="C25" s="5">
         <v>0.27437788599999635</v>
       </c>
       <c r="D25" s="5">
         <v>5.6605861782836886</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>59.585128374</v>
       </c>
       <c r="C26" s="5">
         <v>-0.34929183799999919</v>
       </c>
       <c r="D26" s="5">
         <v>-6.7736135438398959</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>59.605268422000002</v>
       </c>
       <c r="C27" s="5">
         <v>2.0140048000001798E-2</v>
       </c>
       <c r="D27" s="5">
         <v>0.40636041159392011</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>60.229257392999997</v>
       </c>
       <c r="C28" s="5">
         <v>0.62398897099999573</v>
       </c>
       <c r="D28" s="5">
         <v>13.311587713866269</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>60.718369117999998</v>
       </c>
       <c r="C29" s="5">
         <v>0.48911172500000077</v>
       </c>
       <c r="D29" s="5">
         <v>10.192255832697938</v>
       </c>
       <c r="E29" s="5">
         <v>-0.15427988673306636</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>61.020571838000002</v>
       </c>
       <c r="C30" s="5">
         <v>0.30220272000000392</v>
       </c>
       <c r="D30" s="5">
         <v>6.1387827244617776</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>61.326489418000001</v>
       </c>
       <c r="C31" s="5">
         <v>0.30591757999999913</v>
       </c>
       <c r="D31" s="5">
         <v>6.1847078824719182</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>61.560678633999999</v>
       </c>
       <c r="C32" s="5">
         <v>0.2341892159999972</v>
       </c>
       <c r="D32" s="5">
         <v>4.6799557110212664</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>61.944430570000002</v>
       </c>
       <c r="C33" s="5">
         <v>0.38375193600000301</v>
       </c>
       <c r="D33" s="5">
         <v>7.7423378410270471</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>62.098144929999997</v>
       </c>
       <c r="C34" s="5">
         <v>0.15371435999999505</v>
       </c>
       <c r="D34" s="5">
         <v>3.0187649979934728</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>62.320891361000001</v>
       </c>
       <c r="C35" s="5">
         <v>0.22274643100000446</v>
       </c>
       <c r="D35" s="5">
         <v>4.3903506911568968</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>62.302349741999997</v>
       </c>
       <c r="C36" s="5">
         <v>-1.8541619000004061E-2</v>
       </c>
       <c r="D36" s="5">
         <v>-0.35643858205062218</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>62.524836237000002</v>
       </c>
       <c r="C37" s="5">
         <v>0.22248649500000539</v>
       </c>
       <c r="D37" s="5">
         <v>4.370469623178197</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>63.085026292999999</v>
       </c>
       <c r="C38" s="5">
         <v>0.56019005599999616</v>
       </c>
       <c r="D38" s="5">
         <v>11.297319761934288</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>63.440907533000001</v>
       </c>
       <c r="C39" s="5">
         <v>0.35588124000000221</v>
       </c>
       <c r="D39" s="5">
         <v>6.9835939550701998</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>63.329392261999999</v>
       </c>
       <c r="C40" s="5">
         <v>-0.1115152710000018</v>
       </c>
       <c r="D40" s="5">
         <v>-2.0890644852855966</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>63.995448336000003</v>
       </c>
       <c r="C41" s="5">
         <v>0.66605607400000366</v>
       </c>
       <c r="D41" s="5">
         <v>13.377059039139528</v>
       </c>
       <c r="E41" s="5">
         <v>5.3971792483940684</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>64.644857885999997</v>
       </c>
       <c r="C42" s="5">
         <v>0.64940954999999434</v>
       </c>
       <c r="D42" s="5">
         <v>12.880464775020407</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>64.912405575999998</v>
       </c>
       <c r="C43" s="5">
         <v>0.26754769000000067</v>
       </c>
       <c r="D43" s="5">
         <v>5.0811037284987481</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>65.416565707999993</v>
       </c>
       <c r="C44" s="5">
         <v>0.50416013199999554</v>
       </c>
       <c r="D44" s="5">
         <v>9.728751793904733</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>65.855632709999995</v>
       </c>
       <c r="C45" s="5">
         <v>0.43906700200000159</v>
       </c>
       <c r="D45" s="5">
         <v>8.358312738594087</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>66.155923176000002</v>
       </c>
       <c r="C46" s="5">
         <v>0.30029046600000697</v>
       </c>
       <c r="D46" s="5">
         <v>5.6111304104604187</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>65.769922187000006</v>
       </c>
       <c r="C47" s="5">
         <v>-0.3860009889999958</v>
       </c>
       <c r="D47" s="5">
         <v>-6.7812819689642918</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>66.865768591999995</v>
       </c>
       <c r="C48" s="5">
         <v>1.095846404999989</v>
       </c>
       <c r="D48" s="5">
         <v>21.932128582652521</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>67.411615143999995</v>
       </c>
       <c r="C49" s="5">
         <v>0.54584655200000043</v>
       </c>
       <c r="D49" s="5">
         <v>10.247995162540935</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>67.777909617000006</v>
       </c>
       <c r="C50" s="5">
         <v>0.36629447300001061</v>
       </c>
       <c r="D50" s="5">
         <v>6.7188782492461963</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>68.176559521000001</v>
       </c>
       <c r="C51" s="5">
         <v>0.39864990399999556</v>
       </c>
       <c r="D51" s="5">
         <v>7.2909100536023175</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>68.374092266000005</v>
       </c>
       <c r="C52" s="5">
         <v>0.19753274500000373</v>
       </c>
       <c r="D52" s="5">
         <v>3.5327884592428971</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>68.717561657999994</v>
       </c>
       <c r="C53" s="5">
         <v>0.34346939199998872</v>
       </c>
       <c r="D53" s="5">
         <v>6.1974296072210056</v>
       </c>
       <c r="E53" s="5">
         <v>7.3788268459455741</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>69.075894767999998</v>
       </c>
       <c r="C54" s="5">
         <v>0.35833311000000378</v>
       </c>
       <c r="D54" s="5">
         <v>6.4401164672450717</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>69.914416066000001</v>
       </c>
       <c r="C55" s="5">
         <v>0.83852129800000341</v>
       </c>
       <c r="D55" s="5">
         <v>15.579972300957824</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>70.473779747999998</v>
       </c>
       <c r="C56" s="5">
         <v>0.5593636819999972</v>
       </c>
       <c r="D56" s="5">
         <v>10.034775332958468</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>71.417723163999995</v>
       </c>
       <c r="C57" s="5">
         <v>0.9439434159999962</v>
       </c>
       <c r="D57" s="5">
         <v>17.311673082209246</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>71.446834984999995</v>
       </c>
       <c r="C58" s="5">
         <v>2.9111821000000759E-2</v>
       </c>
       <c r="D58" s="5">
         <v>0.49025103135327264</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>71.640162384999996</v>
       </c>
       <c r="C59" s="5">
         <v>0.19332740000000115</v>
       </c>
       <c r="D59" s="5">
         <v>3.2958328198658515</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>71.787519801000002</v>
       </c>
       <c r="C60" s="5">
         <v>0.14735741600000551</v>
       </c>
       <c r="D60" s="5">
         <v>2.4964089941544421</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>72.371235400000003</v>
       </c>
       <c r="C61" s="5">
         <v>0.58371559900000136</v>
       </c>
       <c r="D61" s="5">
         <v>10.205798562439416</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>72.959475581000007</v>
       </c>
       <c r="C62" s="5">
         <v>0.5882401810000033</v>
       </c>
       <c r="D62" s="5">
         <v>10.20178006690562</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>73.630529245999995</v>
       </c>
       <c r="C63" s="5">
         <v>0.67105366499998809</v>
       </c>
       <c r="D63" s="5">
         <v>11.612958794701477</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>74.413821698000007</v>
       </c>
       <c r="C64" s="5">
         <v>0.78329245200001196</v>
       </c>
       <c r="D64" s="5">
         <v>13.539831754913202</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>75.107432466000006</v>
       </c>
       <c r="C65" s="5">
         <v>0.69361076799999921</v>
       </c>
       <c r="D65" s="5">
         <v>11.77680185838037</v>
       </c>
       <c r="E65" s="5">
         <v>9.298744969738193</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>75.629000957000002</v>
       </c>
       <c r="C66" s="5">
         <v>0.52156849099999647</v>
       </c>
       <c r="D66" s="5">
         <v>8.6589165919581426</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>76.239071370999994</v>
       </c>
       <c r="C67" s="5">
         <v>0.61007041399999196</v>
       </c>
       <c r="D67" s="5">
         <v>10.121168478152409</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>76.410788186999994</v>
       </c>
       <c r="C68" s="5">
         <v>0.17171681599999999</v>
       </c>
       <c r="D68" s="5">
         <v>2.7365508528670146</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>76.974419588999993</v>
       </c>
       <c r="C69" s="5">
         <v>0.56363140199999862</v>
       </c>
       <c r="D69" s="5">
         <v>9.2196851772102129</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>77.311394969999995</v>
       </c>
       <c r="C70" s="5">
         <v>0.33697538100000202</v>
       </c>
       <c r="D70" s="5">
         <v>5.3816611274800863</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>78.993112995999994</v>
       </c>
       <c r="C71" s="5">
         <v>1.6817180259999986</v>
       </c>
       <c r="D71" s="5">
         <v>29.463884564459541</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>80.526994008000003</v>
       </c>
       <c r="C72" s="5">
         <v>1.533881012000009</v>
       </c>
       <c r="D72" s="5">
         <v>25.958390621438674</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>81.548891647000005</v>
       </c>
       <c r="C73" s="5">
         <v>1.0218976390000023</v>
       </c>
       <c r="D73" s="5">
         <v>16.337279084119729</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>83.051098608999993</v>
       </c>
       <c r="C74" s="5">
         <v>1.5022069619999883</v>
       </c>
       <c r="D74" s="5">
         <v>24.488096686049232</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>83.299307958</v>
       </c>
       <c r="C75" s="5">
         <v>0.2482093490000068</v>
       </c>
       <c r="D75" s="5">
         <v>3.6459029797744513</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>83.904223931999994</v>
       </c>
       <c r="C76" s="5">
         <v>0.60491597399999364</v>
       </c>
       <c r="D76" s="5">
         <v>9.0709703841298293</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>84.310597376999993</v>
       </c>
       <c r="C77" s="5">
         <v>0.40637344499999983</v>
       </c>
       <c r="D77" s="5">
         <v>5.9693085438705662</v>
       </c>
       <c r="E77" s="5">
         <v>12.253334468817201</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>84.783285575999997</v>
       </c>
       <c r="C78" s="5">
         <v>0.47268819900000381</v>
       </c>
       <c r="D78" s="5">
         <v>6.9391957642062074</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>85.009392336999994</v>
       </c>
       <c r="C79" s="5">
         <v>0.22610676099999694</v>
       </c>
       <c r="D79" s="5">
         <v>3.2476153656480156</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>85.429527864999997</v>
       </c>
       <c r="C80" s="5">
         <v>0.42013552800000298</v>
       </c>
       <c r="D80" s="5">
         <v>6.094564176966677</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>85.846621725000006</v>
       </c>
       <c r="C81" s="5">
         <v>0.41709386000000848</v>
       </c>
       <c r="D81" s="5">
         <v>6.0186908206083078</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>86.523072145</v>
       </c>
       <c r="C82" s="5">
         <v>0.67645041999999478</v>
       </c>
       <c r="D82" s="5">
         <v>9.8764616159235707</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>87.237406761000003</v>
       </c>
       <c r="C83" s="5">
         <v>0.71433461600000214</v>
       </c>
       <c r="D83" s="5">
         <v>10.369681507480344</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>86.566447182999994</v>
       </c>
       <c r="C84" s="5">
         <v>-0.67095957800000861</v>
       </c>
       <c r="D84" s="5">
         <v>-8.8488484850274283</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>87.310305744999994</v>
       </c>
       <c r="C85" s="5">
         <v>0.74385856199999978</v>
       </c>
       <c r="D85" s="5">
         <v>10.813069037704381</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>87.160366644999996</v>
       </c>
       <c r="C86" s="5">
         <v>-0.14993909999999744</v>
       </c>
       <c r="D86" s="5">
         <v>-2.0414217992685058</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>87.471390099999994</v>
       </c>
       <c r="C87" s="5">
         <v>0.31102345499999728</v>
       </c>
       <c r="D87" s="5">
         <v>4.3671344349998531</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>87.803426014999999</v>
       </c>
       <c r="C88" s="5">
         <v>0.33203591500000584</v>
       </c>
       <c r="D88" s="5">
         <v>4.6514387778875843</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>88.274321717999996</v>
       </c>
       <c r="C89" s="5">
         <v>0.4708957029999965</v>
       </c>
       <c r="D89" s="5">
         <v>6.6289484090525708</v>
       </c>
       <c r="E89" s="5">
         <v>4.701335851382904</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>88.237786524000001</v>
       </c>
       <c r="C90" s="5">
         <v>-3.6535193999995386E-2</v>
       </c>
       <c r="D90" s="5">
         <v>-0.49552994668282668</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>88.739483305999997</v>
       </c>
       <c r="C91" s="5">
         <v>0.50169678199999623</v>
       </c>
       <c r="D91" s="5">
         <v>7.0403415871060693</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>89.022154708000002</v>
       </c>
       <c r="C92" s="5">
         <v>0.2826714020000054</v>
       </c>
       <c r="D92" s="5">
         <v>3.8901740279880137</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>89.174927460000006</v>
       </c>
       <c r="C93" s="5">
         <v>0.15277275200000417</v>
       </c>
       <c r="D93" s="5">
         <v>2.0788937807379781</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>89.413163542999996</v>
       </c>
       <c r="C94" s="5">
         <v>0.23823608299998966</v>
       </c>
       <c r="D94" s="5">
         <v>3.2533985604703552</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>90.084885569999997</v>
       </c>
       <c r="C95" s="5">
         <v>0.67172202700000128</v>
       </c>
       <c r="D95" s="5">
         <v>9.3970579736684314</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>90.806930972000004</v>
       </c>
       <c r="C96" s="5">
         <v>0.72204540200000622</v>
       </c>
       <c r="D96" s="5">
         <v>10.053738678648427</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>91.269840191</v>
       </c>
       <c r="C97" s="5">
         <v>0.4629092189999966</v>
       </c>
       <c r="D97" s="5">
         <v>6.2917373857657832</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>92.324464207000005</v>
       </c>
       <c r="C98" s="5">
         <v>1.0546240160000053</v>
       </c>
       <c r="D98" s="5">
         <v>14.782074665257628</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>92.573676311</v>
       </c>
       <c r="C99" s="5">
         <v>0.24921210399999438</v>
       </c>
       <c r="D99" s="5">
         <v>3.2876934583021766</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>93.196020382</v>
       </c>
       <c r="C100" s="5">
         <v>0.62234407100000055</v>
       </c>
       <c r="D100" s="5">
         <v>8.3722977468829729</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>93.503010958000004</v>
       </c>
       <c r="C101" s="5">
         <v>0.30699057600000401</v>
       </c>
       <c r="D101" s="5">
         <v>4.0252435596221936</v>
       </c>
       <c r="E101" s="5">
         <v>5.9232278857984433</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>94.280855642000006</v>
       </c>
       <c r="C102" s="5">
         <v>0.77784468400000151</v>
       </c>
       <c r="D102" s="5">
         <v>10.452367687710229</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>94.803072353000005</v>
       </c>
       <c r="C103" s="5">
         <v>0.52221671099999867</v>
       </c>
       <c r="D103" s="5">
         <v>6.8530101867900317</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>95.428333330000001</v>
       </c>
       <c r="C104" s="5">
         <v>0.62526097699999639</v>
       </c>
       <c r="D104" s="5">
         <v>8.2079381139483765</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>95.800131578999995</v>
       </c>
       <c r="C105" s="5">
         <v>0.37179824899999403</v>
       </c>
       <c r="D105" s="5">
         <v>4.7768168561205471</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>96.238763268</v>
       </c>
       <c r="C106" s="5">
         <v>0.4386316890000046</v>
       </c>
       <c r="D106" s="5">
         <v>5.6348290652529442</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>96.054948945999996</v>
       </c>
       <c r="C107" s="5">
         <v>-0.18381432200000347</v>
       </c>
       <c r="D107" s="5">
         <v>-2.2680542268159631</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>96.166605175000001</v>
       </c>
       <c r="C108" s="5">
         <v>0.11165622900000471</v>
       </c>
       <c r="D108" s="5">
         <v>1.4038571453058646</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>96.445247918000007</v>
       </c>
       <c r="C109" s="5">
         <v>0.27864274300000602</v>
       </c>
       <c r="D109" s="5">
         <v>3.5329490760480864</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>96.891962586000005</v>
       </c>
       <c r="C110" s="5">
         <v>0.44671466799999848</v>
       </c>
       <c r="D110" s="5">
         <v>5.7019569866426423</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>97.466228131999998</v>
       </c>
       <c r="C111" s="5">
         <v>0.57426554599999236</v>
       </c>
       <c r="D111" s="5">
         <v>7.3487225408934487</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>97.811598364999995</v>
       </c>
       <c r="C112" s="5">
         <v>0.34537023299999703</v>
       </c>
       <c r="D112" s="5">
         <v>4.3360416619241393</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>98.624263036000002</v>
       </c>
       <c r="C113" s="5">
         <v>0.81266467100000739</v>
       </c>
       <c r="D113" s="5">
         <v>10.438622554468902</v>
       </c>
       <c r="E113" s="5">
         <v>5.4770985720453247</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>100.03787877000001</v>
       </c>
       <c r="C114" s="5">
         <v>1.413615734000004</v>
       </c>
       <c r="D114" s="5">
         <v>18.62287326473</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>101.59333336</v>
       </c>
       <c r="C115" s="5">
         <v>1.5554545899999965</v>
       </c>
       <c r="D115" s="5">
         <v>20.339673888098719</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>102.08979997</v>
       </c>
       <c r="C116" s="5">
         <v>0.49646660999999881</v>
       </c>
       <c r="D116" s="5">
         <v>6.0243730874045553</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>102.58900762</v>
       </c>
       <c r="C117" s="5">
         <v>0.49920765000000245</v>
       </c>
       <c r="D117" s="5">
         <v>6.0282785725461085</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>103.01629785</v>
       </c>
       <c r="C118" s="5">
         <v>0.427290229999997</v>
       </c>
       <c r="D118" s="5">
         <v>5.1141820798109805</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>103.9331543</v>
       </c>
       <c r="C119" s="5">
         <v>0.91685644999999738</v>
       </c>
       <c r="D119" s="5">
         <v>11.21875673927828</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>104.80098175000001</v>
       </c>
       <c r="C120" s="5">
         <v>0.86782745000000716</v>
       </c>
       <c r="D120" s="5">
         <v>10.493038361628448</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>105.10856532</v>
       </c>
       <c r="C121" s="5">
         <v>0.30758356999999137</v>
       </c>
       <c r="D121" s="5">
         <v>3.5793273351897303</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>105.18839439</v>
       </c>
       <c r="C122" s="5">
         <v>7.9829070000002389E-2</v>
       </c>
       <c r="D122" s="5">
         <v>0.91520660784178975</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>106.12558088999999</v>
       </c>
       <c r="C123" s="5">
         <v>0.9371864999999957</v>
       </c>
       <c r="D123" s="5">
         <v>11.231310150529715</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>106.68297513</v>
       </c>
       <c r="C124" s="5">
         <v>0.55739424000000781</v>
       </c>
       <c r="D124" s="5">
         <v>6.4879479872099521</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>107.26082326</v>
       </c>
       <c r="C125" s="5">
         <v>0.57784812999999247</v>
       </c>
       <c r="D125" s="5">
         <v>6.6969705111550981</v>
       </c>
       <c r="E125" s="5">
         <v>8.7570339773768158</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>107.28443622</v>
       </c>
       <c r="C126" s="5">
         <v>2.3612960000008343E-2</v>
       </c>
       <c r="D126" s="5">
         <v>0.26449438835101091</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>108.59327217000001</v>
       </c>
       <c r="C127" s="5">
         <v>1.3088359500000024</v>
       </c>
       <c r="D127" s="5">
         <v>15.662974200440027</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>108.65587737</v>
       </c>
       <c r="C128" s="5">
         <v>6.2605199999993033E-2</v>
       </c>
       <c r="D128" s="5">
         <v>0.69401085232174697</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>108.8906704</v>
       </c>
       <c r="C129" s="5">
         <v>0.23479303000000584</v>
       </c>
       <c r="D129" s="5">
         <v>2.6241052359387007</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>109.64206670999999</v>
       </c>
       <c r="C130" s="5">
         <v>0.75139630999998985</v>
       </c>
       <c r="D130" s="5">
         <v>8.6021690897788883</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>110.33921214</v>
       </c>
       <c r="C131" s="5">
         <v>0.69714543000000617</v>
       </c>
       <c r="D131" s="5">
         <v>7.9026186979369806</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>111.08858256000001</v>
       </c>
       <c r="C132" s="5">
         <v>0.74937042000000531</v>
       </c>
       <c r="D132" s="5">
         <v>8.4612390333660414</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>112.13835922</v>
       </c>
       <c r="C133" s="5">
         <v>1.049776659999992</v>
       </c>
       <c r="D133" s="5">
         <v>11.948238154349266</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>112.23777216000001</v>
       </c>
       <c r="C134" s="5">
         <v>9.9412940000007666E-2</v>
       </c>
       <c r="D134" s="5">
         <v>1.0690268671217806</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>112.93979324999999</v>
       </c>
       <c r="C135" s="5">
         <v>0.70202108999998813</v>
       </c>
       <c r="D135" s="5">
         <v>7.7693859773607432</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>113.74175796</v>
       </c>
       <c r="C136" s="5">
         <v>0.80196471000000713</v>
       </c>
       <c r="D136" s="5">
         <v>8.8617659432881801</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>114.01063259</v>
       </c>
       <c r="C137" s="5">
         <v>0.26887462999999912</v>
       </c>
       <c r="D137" s="5">
         <v>2.873858402207996</v>
       </c>
       <c r="E137" s="5">
         <v>6.2928934580694706</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>114.97563089000001</v>
       </c>
       <c r="C138" s="5">
         <v>0.96499830000000486</v>
       </c>
       <c r="D138" s="5">
         <v>10.643358786404523</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>114.71616145</v>
       </c>
       <c r="C139" s="5">
         <v>-0.25946944000000371</v>
       </c>
       <c r="D139" s="5">
         <v>-2.6747198225754776</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>114.80571386</v>
       </c>
       <c r="C140" s="5">
         <v>8.955240999999603E-2</v>
       </c>
       <c r="D140" s="5">
         <v>0.94080458611898177</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>114.62060631</v>
       </c>
       <c r="C141" s="5">
         <v>-0.1851075499999979</v>
       </c>
       <c r="D141" s="5">
         <v>-1.9177597647083378</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>114.59117822</v>
       </c>
       <c r="C142" s="5">
         <v>-2.9428089999996132E-2</v>
       </c>
       <c r="D142" s="5">
         <v>-0.30765745958508672</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>114.14002819</v>
       </c>
       <c r="C143" s="5">
         <v>-0.45115003000000797</v>
       </c>
       <c r="D143" s="5">
         <v>-4.6234766392492581</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>113.34228007</v>
       </c>
       <c r="C144" s="5">
         <v>-0.79774811999999429</v>
       </c>
       <c r="D144" s="5">
         <v>-8.0720376493497721</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>112.49734011</v>
       </c>
       <c r="C145" s="5">
         <v>-0.84493996000000493</v>
       </c>
       <c r="D145" s="5">
         <v>-8.5878950177086253</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>112.45218005</v>
       </c>
       <c r="C146" s="5">
         <v>-4.5160060000000612E-2</v>
       </c>
       <c r="D146" s="5">
         <v>-0.48065654225887267</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>112.16246708</v>
       </c>
       <c r="C147" s="5">
         <v>-0.28971296999999652</v>
       </c>
       <c r="D147" s="5">
         <v>-3.0481527858801205</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>111.07845021</v>
       </c>
       <c r="C148" s="5">
         <v>-1.0840168699999992</v>
       </c>
       <c r="D148" s="5">
         <v>-11.000595346103337</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>111.199218</v>
       </c>
       <c r="C149" s="5">
         <v>0.12076779000000215</v>
       </c>
       <c r="D149" s="5">
         <v>1.3125056337448759</v>
       </c>
       <c r="E149" s="5">
         <v>-2.4659231565798634</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>110.72327878</v>
       </c>
       <c r="C150" s="5">
         <v>-0.47593922000000077</v>
       </c>
       <c r="D150" s="5">
         <v>-5.0168745243434953</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>110.41552454000001</v>
       </c>
       <c r="C151" s="5">
         <v>-0.30775423999999418</v>
       </c>
       <c r="D151" s="5">
         <v>-3.2848686763199075</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>110.07096607</v>
       </c>
       <c r="C152" s="5">
         <v>-0.34455847000000972</v>
       </c>
       <c r="D152" s="5">
         <v>-3.6810678613240833</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>110.37426828</v>
       </c>
       <c r="C153" s="5">
         <v>0.30330220999999824</v>
       </c>
       <c r="D153" s="5">
         <v>3.3571941851179732</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>110.18949157999999</v>
       </c>
       <c r="C154" s="5">
         <v>-0.18477670000000046</v>
       </c>
       <c r="D154" s="5">
         <v>-1.9905163953696459</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>109.79757678999999</v>
       </c>
       <c r="C155" s="5">
         <v>-0.39191479000000129</v>
       </c>
       <c r="D155" s="5">
         <v>-4.1855712615381346</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>109.02280453</v>
       </c>
       <c r="C156" s="5">
         <v>-0.77477225999999177</v>
       </c>
       <c r="D156" s="5">
         <v>-8.1466221857807497</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>108.68397297999999</v>
       </c>
       <c r="C157" s="5">
         <v>-0.33883155000000897</v>
       </c>
       <c r="D157" s="5">
         <v>-3.6663816382662029</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>108.30254944000001</v>
       </c>
       <c r="C158" s="5">
         <v>-0.38142353999998591</v>
       </c>
       <c r="D158" s="5">
         <v>-4.1310235752606168</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>107.77446243999999</v>
       </c>
       <c r="C159" s="5">
         <v>-0.52808700000001352</v>
       </c>
       <c r="D159" s="5">
         <v>-5.6968447607903094</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>107.9573974</v>
       </c>
       <c r="C160" s="5">
         <v>0.18293496000001142</v>
       </c>
       <c r="D160" s="5">
         <v>2.0559876795138932</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>108.39454239</v>
       </c>
       <c r="C161" s="5">
         <v>0.43714498999999307</v>
       </c>
       <c r="D161" s="5">
         <v>4.9687730063907143</v>
       </c>
       <c r="E161" s="5">
         <v>-2.5222080338730524</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>107.09038556</v>
       </c>
       <c r="C162" s="5">
         <v>-1.3041568299999966</v>
       </c>
       <c r="D162" s="5">
         <v>-13.519778941422478</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>106.82350489</v>
       </c>
       <c r="C163" s="5">
         <v>-0.26688067000000615</v>
       </c>
       <c r="D163" s="5">
         <v>-2.9498767390624958</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>106.41786698</v>
       </c>
       <c r="C164" s="5">
         <v>-0.40563790999999583</v>
       </c>
       <c r="D164" s="5">
         <v>-4.4627536077575751</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>106.60849397</v>
       </c>
       <c r="C165" s="5">
         <v>0.19062698999999839</v>
       </c>
       <c r="D165" s="5">
         <v>2.17087239767908</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>106.67152000999999</v>
       </c>
       <c r="C166" s="5">
         <v>6.3026039999996897E-2</v>
       </c>
       <c r="D166" s="5">
         <v>0.71174115199537091</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>106.95468105</v>
       </c>
       <c r="C167" s="5">
         <v>0.28316104000001019</v>
       </c>
       <c r="D167" s="5">
         <v>3.2323372721051014</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>107.82717335</v>
       </c>
       <c r="C168" s="5">
         <v>0.87249229999999045</v>
       </c>
       <c r="D168" s="5">
         <v>10.240476690284762</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>108.29322922</v>
       </c>
       <c r="C169" s="5">
         <v>0.46605587000000526</v>
       </c>
       <c r="D169" s="5">
         <v>5.3117925036668012</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>108.8027544</v>
       </c>
       <c r="C170" s="5">
         <v>0.50952517999999714</v>
       </c>
       <c r="D170" s="5">
         <v>5.7944848107243097</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>109.18932263000001</v>
       </c>
       <c r="C171" s="5">
         <v>0.38656823000000884</v>
       </c>
       <c r="D171" s="5">
         <v>4.3478205822709892</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>109.35348930000001</v>
       </c>
       <c r="C172" s="5">
         <v>0.16416667000000018</v>
       </c>
       <c r="D172" s="5">
         <v>1.8192002537146035</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>109.57534244999999</v>
       </c>
       <c r="C173" s="5">
         <v>0.22185314999998695</v>
       </c>
       <c r="D173" s="5">
         <v>2.4618743397038401</v>
       </c>
       <c r="E173" s="5">
         <v>1.0893537939867137</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>109.77231534000001</v>
       </c>
       <c r="C174" s="5">
         <v>0.19697289000001206</v>
       </c>
       <c r="D174" s="5">
         <v>2.1785781655877745</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>110.19623658</v>
       </c>
       <c r="C175" s="5">
         <v>0.42392123999999853</v>
       </c>
       <c r="D175" s="5">
         <v>4.73389587451718</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>110.48601915</v>
       </c>
       <c r="C176" s="5">
         <v>0.28978256999999985</v>
       </c>
       <c r="D176" s="5">
         <v>3.2016782723225834</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>109.79898521</v>
       </c>
       <c r="C177" s="5">
         <v>-0.68703394000000628</v>
       </c>
       <c r="D177" s="5">
         <v>-7.2119597114076006</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>110.11409702</v>
       </c>
       <c r="C178" s="5">
         <v>0.31511181000000477</v>
       </c>
       <c r="D178" s="5">
         <v>3.498759791312267</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>110.03782846</v>
       </c>
       <c r="C179" s="5">
         <v>-7.6268560000002594E-2</v>
       </c>
       <c r="D179" s="5">
         <v>-0.82799955878395393</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>110.94713449</v>
       </c>
       <c r="C180" s="5">
         <v>0.90930602999999621</v>
       </c>
       <c r="D180" s="5">
         <v>10.379632530984107</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>111.44291176</v>
       </c>
       <c r="C181" s="5">
         <v>0.49577727000000493</v>
       </c>
       <c r="D181" s="5">
         <v>5.496081861805413</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>111.74373319999999</v>
       </c>
       <c r="C182" s="5">
         <v>0.30082143999999289</v>
       </c>
       <c r="D182" s="5">
         <v>3.2877241847960592</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>112.11075983000001</v>
       </c>
       <c r="C183" s="5">
         <v>0.36702663000001223</v>
       </c>
       <c r="D183" s="5">
         <v>4.01343402218588</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>112.55750925</v>
       </c>
       <c r="C184" s="5">
         <v>0.44674941999998907</v>
       </c>
       <c r="D184" s="5">
         <v>4.8880805495743695</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>112.98359594</v>
       </c>
       <c r="C185" s="5">
         <v>0.42608669000000532</v>
       </c>
       <c r="D185" s="5">
         <v>4.6383843650661172</v>
       </c>
       <c r="E185" s="5">
         <v>3.1104201125861985</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>113.76173547</v>
       </c>
       <c r="C186" s="5">
         <v>0.77813953000000424</v>
       </c>
       <c r="D186" s="5">
         <v>8.5849884109381556</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>114.24846565999999</v>
       </c>
       <c r="C187" s="5">
         <v>0.48673018999998874</v>
       </c>
       <c r="D187" s="5">
         <v>5.2567631460710862</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>114.89523755</v>
       </c>
       <c r="C188" s="5">
         <v>0.64677189000001079</v>
       </c>
       <c r="D188" s="5">
         <v>7.0088787483643555</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>115.27264484</v>
       </c>
       <c r="C189" s="5">
         <v>0.37740728999999362</v>
       </c>
       <c r="D189" s="5">
         <v>4.0137525970954657</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>116.25698197</v>
       </c>
       <c r="C190" s="5">
         <v>0.98433713000000012</v>
       </c>
       <c r="D190" s="5">
         <v>10.74227473223932</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>116.83026565999999</v>
       </c>
       <c r="C191" s="5">
         <v>0.57328368999999668</v>
       </c>
       <c r="D191" s="5">
         <v>6.080568128245134</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>117.43036624</v>
       </c>
       <c r="C192" s="5">
         <v>0.60010058000000299</v>
       </c>
       <c r="D192" s="5">
         <v>6.3409690130797891</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>117.70251837000001</v>
       </c>
       <c r="C193" s="5">
         <v>0.27215213000000915</v>
       </c>
       <c r="D193" s="5">
         <v>2.8167986475393869</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>118.24194461</v>
       </c>
       <c r="C194" s="5">
         <v>0.53942623999999739</v>
       </c>
       <c r="D194" s="5">
         <v>5.6403182131193441</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>117.43587006999999</v>
       </c>
       <c r="C195" s="5">
         <v>-0.80607454000001155</v>
       </c>
       <c r="D195" s="5">
         <v>-7.8807327090821166</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>118.30275789</v>
       </c>
       <c r="C196" s="5">
         <v>0.86688782000000231</v>
       </c>
       <c r="D196" s="5">
         <v>9.2267952865857197</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>118.76254287</v>
       </c>
       <c r="C197" s="5">
         <v>0.45978498000000911</v>
       </c>
       <c r="D197" s="5">
         <v>4.7648089825907958</v>
       </c>
       <c r="E197" s="5">
         <v>5.1148548441217301</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>118.72614512</v>
       </c>
       <c r="C198" s="5">
         <v>-3.6397750000006113E-2</v>
       </c>
       <c r="D198" s="5">
         <v>-0.36715071186828041</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>118.98756006000001</v>
       </c>
       <c r="C199" s="5">
         <v>0.26141494000000876</v>
       </c>
       <c r="D199" s="5">
         <v>2.6744307466998851</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>119.47937481</v>
       </c>
       <c r="C200" s="5">
         <v>0.49181474999998898</v>
       </c>
       <c r="D200" s="5">
         <v>5.074320164679702</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>120.31949346</v>
       </c>
       <c r="C201" s="5">
         <v>0.84011865000000796</v>
       </c>
       <c r="D201" s="5">
         <v>8.7718816281297407</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>120.90852009</v>
       </c>
       <c r="C202" s="5">
         <v>0.58902662999999222</v>
       </c>
       <c r="D202" s="5">
         <v>6.03541171567894</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>121.61231748</v>
       </c>
       <c r="C203" s="5">
         <v>0.70379739000000541</v>
       </c>
       <c r="D203" s="5">
         <v>7.2131138074960965</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>122.17058568</v>
       </c>
       <c r="C204" s="5">
         <v>0.55826820000000055</v>
       </c>
       <c r="D204" s="5">
         <v>5.6499012038532692</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>122.60282006</v>
       </c>
       <c r="C205" s="5">
         <v>0.43223437999999703</v>
       </c>
       <c r="D205" s="5">
         <v>4.3291446275642409</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>123.23273428</v>
       </c>
       <c r="C206" s="5">
         <v>0.62991422000000341</v>
       </c>
       <c r="D206" s="5">
         <v>6.342655044837886</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>123.65931542</v>
       </c>
       <c r="C207" s="5">
         <v>0.42658113999999614</v>
       </c>
       <c r="D207" s="5">
         <v>4.2339122635732584</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>125.45612663999999</v>
       </c>
       <c r="C208" s="5">
         <v>1.796811219999995</v>
       </c>
       <c r="D208" s="5">
         <v>18.89961379522569</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>126.48265268</v>
       </c>
       <c r="C209" s="5">
         <v>1.0265260400000074</v>
       </c>
       <c r="D209" s="5">
         <v>10.272973438078669</v>
       </c>
       <c r="E209" s="5">
         <v>6.5004584976347202</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>127.18568768</v>
       </c>
       <c r="C210" s="5">
         <v>0.70303499999999985</v>
       </c>
       <c r="D210" s="5">
         <v>6.8777558258855231</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>128.16813257000001</v>
       </c>
       <c r="C211" s="5">
         <v>0.98244489000001067</v>
       </c>
       <c r="D211" s="5">
         <v>9.673516674563686</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>128.93353721</v>
       </c>
       <c r="C212" s="5">
         <v>0.76540463999998565</v>
       </c>
       <c r="D212" s="5">
         <v>7.4063825028544139</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>129.34914531000001</v>
       </c>
       <c r="C213" s="5">
         <v>0.41560810000001425</v>
       </c>
       <c r="D213" s="5">
         <v>3.9374342539822527</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>129.64571692000001</v>
       </c>
       <c r="C214" s="5">
         <v>0.29657161000000087</v>
       </c>
       <c r="D214" s="5">
         <v>2.7863212411597837</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>130.22284008</v>
       </c>
       <c r="C215" s="5">
         <v>0.57712315999998509</v>
       </c>
       <c r="D215" s="5">
         <v>5.4745958650555426</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>130.38698896</v>
       </c>
       <c r="C216" s="5">
         <v>0.16414887999999905</v>
       </c>
       <c r="D216" s="5">
         <v>1.5231586015107323</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>129.93057037</v>
       </c>
       <c r="C217" s="5">
         <v>-0.4564185899999984</v>
       </c>
       <c r="D217" s="5">
         <v>-4.1206537323510872</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>130.84289383000001</v>
       </c>
       <c r="C218" s="5">
         <v>0.9123234600000103</v>
       </c>
       <c r="D218" s="5">
         <v>8.7590862712457529</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>131.29328142</v>
       </c>
       <c r="C219" s="5">
         <v>0.45038758999999118</v>
       </c>
       <c r="D219" s="5">
         <v>4.2097476861997274</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>131.5774021</v>
       </c>
       <c r="C220" s="5">
         <v>0.2841206800000009</v>
       </c>
       <c r="D220" s="5">
         <v>2.6279500436505732</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>132.47317287999999</v>
       </c>
       <c r="C221" s="5">
         <v>0.89577077999999233</v>
       </c>
       <c r="D221" s="5">
         <v>8.4824716346777684</v>
       </c>
       <c r="E221" s="5">
         <v>4.7362385853465305</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>133.30517651</v>
       </c>
       <c r="C222" s="5">
         <v>0.83200363000000266</v>
       </c>
       <c r="D222" s="5">
         <v>7.8025197384159029</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>133.58635024</v>
       </c>
       <c r="C223" s="5">
         <v>0.28117373000000612</v>
       </c>
       <c r="D223" s="5">
         <v>2.5606684364979815</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>133.04318746000001</v>
       </c>
       <c r="C224" s="5">
         <v>-0.54316277999998874</v>
       </c>
       <c r="D224" s="5">
         <v>-4.7715577010677972</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>133.03372003999999</v>
       </c>
       <c r="C225" s="5">
         <v>-9.4674200000213204E-3</v>
       </c>
       <c r="D225" s="5">
         <v>-8.5359189067846231E-2</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>132.93092906000001</v>
       </c>
       <c r="C226" s="5">
         <v>-0.10279097999998044</v>
       </c>
       <c r="D226" s="5">
         <v>-0.9232721561960533</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>133.13889061</v>
       </c>
       <c r="C227" s="5">
         <v>0.20796154999999317</v>
       </c>
       <c r="D227" s="5">
         <v>1.8935574704834091</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>133.30763956000001</v>
       </c>
       <c r="C228" s="5">
         <v>0.16874895000000834</v>
       </c>
       <c r="D228" s="5">
         <v>1.5316062121219831</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>133.66950392999999</v>
       </c>
       <c r="C229" s="5">
         <v>0.36186436999997795</v>
       </c>
       <c r="D229" s="5">
         <v>3.3064821632904584</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>133.81678871</v>
       </c>
       <c r="C230" s="5">
         <v>0.14728478000000678</v>
       </c>
       <c r="D230" s="5">
         <v>1.3302718115163925</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>133.85072751000001</v>
       </c>
       <c r="C231" s="5">
         <v>3.393880000001559E-2</v>
       </c>
       <c r="D231" s="5">
         <v>0.30477056463107388</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>133.17428871999999</v>
       </c>
       <c r="C232" s="5">
         <v>-0.67643879000002016</v>
       </c>
       <c r="D232" s="5">
         <v>-5.8986619849789035</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>132.0510803</v>
       </c>
       <c r="C233" s="5">
         <v>-1.1232084199999974</v>
       </c>
       <c r="D233" s="5">
         <v>-9.6644129989378218</v>
       </c>
       <c r="E233" s="5">
         <v>-0.31862494935661623</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>131.61938404</v>
       </c>
       <c r="C234" s="5">
         <v>-0.43169625999999539</v>
       </c>
       <c r="D234" s="5">
         <v>-3.8532194609504078</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>128.56751482999999</v>
       </c>
       <c r="C235" s="5">
         <v>-3.0518692100000067</v>
       </c>
       <c r="D235" s="5">
         <v>-24.536535067909337</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>128.68413666999999</v>
       </c>
       <c r="C236" s="5">
         <v>0.11662183999999343</v>
       </c>
       <c r="D236" s="5">
         <v>1.09395061181079</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>126.29332505000001</v>
       </c>
       <c r="C237" s="5">
         <v>-2.3908116199999796</v>
       </c>
       <c r="D237" s="5">
         <v>-20.151895486626525</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>126.50260471</v>
       </c>
       <c r="C238" s="5">
         <v>0.20927965999999287</v>
       </c>
       <c r="D238" s="5">
         <v>2.0067341901196079</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>126.12055664</v>
       </c>
       <c r="C239" s="5">
         <v>-0.38204806999999619</v>
       </c>
       <c r="D239" s="5">
         <v>-3.5645008470463369</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>126.28494664999999</v>
       </c>
       <c r="C240" s="5">
         <v>0.16439000999999109</v>
       </c>
       <c r="D240" s="5">
         <v>1.5753844846989162</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>126.52079016</v>
       </c>
       <c r="C241" s="5">
         <v>0.23584351000000936</v>
       </c>
       <c r="D241" s="5">
         <v>2.2642235669487087</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>126.52919605</v>
       </c>
       <c r="C242" s="5">
         <v>8.4058899999917003E-3</v>
       </c>
       <c r="D242" s="5">
         <v>7.9755704605632971E-2</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>126.41478245</v>
       </c>
       <c r="C243" s="5">
         <v>-0.11441359999999179</v>
       </c>
       <c r="D243" s="5">
         <v>-1.0797156282813414</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>126.27024302</v>
       </c>
       <c r="C244" s="5">
         <v>-0.14453943000000891</v>
       </c>
       <c r="D244" s="5">
         <v>-1.363453903862577</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>126.27654298</v>
       </c>
       <c r="C245" s="5">
         <v>6.2999600000068767E-3</v>
       </c>
       <c r="D245" s="5">
         <v>5.9887640099565154E-2</v>
       </c>
       <c r="E245" s="5">
         <v>-4.3729572729591659</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>128.22202419000001</v>
       </c>
       <c r="C246" s="5">
         <v>1.9454812100000112</v>
       </c>
       <c r="D246" s="5">
         <v>20.137706571614778</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>127.89984036</v>
       </c>
       <c r="C247" s="5">
         <v>-0.32218383000001438</v>
       </c>
       <c r="D247" s="5">
         <v>-2.9739200701216606</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>128.17951893</v>
       </c>
       <c r="C248" s="5">
         <v>0.27967857000000151</v>
       </c>
       <c r="D248" s="5">
         <v>2.6558299994037693</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>128.69288455</v>
       </c>
       <c r="C249" s="5">
         <v>0.51336562000000185</v>
       </c>
       <c r="D249" s="5">
         <v>4.9133552913967149</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>129.07652702999999</v>
       </c>
       <c r="C250" s="5">
         <v>0.38364247999999179</v>
       </c>
       <c r="D250" s="5">
         <v>3.6365233243025763</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>129.23751998</v>
       </c>
       <c r="C251" s="5">
         <v>0.1609929500000078</v>
       </c>
       <c r="D251" s="5">
         <v>1.5070312029936028</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>129.48034319999999</v>
       </c>
       <c r="C252" s="5">
         <v>0.24282321999999112</v>
       </c>
       <c r="D252" s="5">
         <v>2.2781153350716288</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>129.65683163</v>
       </c>
       <c r="C253" s="5">
         <v>0.17648843000000625</v>
       </c>
       <c r="D253" s="5">
         <v>1.6479803944355886</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>130.30084087</v>
       </c>
       <c r="C254" s="5">
         <v>0.64400924000000259</v>
       </c>
       <c r="D254" s="5">
         <v>6.1259921879976531</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>130.88004266999999</v>
       </c>
       <c r="C255" s="5">
         <v>0.57920179999999277</v>
       </c>
       <c r="D255" s="5">
         <v>5.4664953805285688</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>131.50452747</v>
       </c>
       <c r="C256" s="5">
         <v>0.62448480000000473</v>
       </c>
       <c r="D256" s="5">
         <v>5.8783893178436353</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>131.96688130000001</v>
       </c>
       <c r="C257" s="5">
         <v>0.46235383000001207</v>
       </c>
       <c r="D257" s="5">
         <v>4.301602152650652</v>
       </c>
       <c r="E257" s="5">
         <v>4.5062512686154799</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>132.43766904</v>
       </c>
       <c r="C258" s="5">
         <v>0.47078773999999157</v>
       </c>
       <c r="D258" s="5">
         <v>4.36596666116571</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>132.77408796</v>
       </c>
       <c r="C259" s="5">
         <v>0.33641891999999984</v>
       </c>
       <c r="D259" s="5">
         <v>3.0911969527277927</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>133.76113867999999</v>
       </c>
       <c r="C260" s="5">
         <v>0.98705071999998495</v>
       </c>
       <c r="D260" s="5">
         <v>9.2948160311233217</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>134.07381265000001</v>
       </c>
       <c r="C261" s="5">
         <v>0.31267397000002006</v>
       </c>
       <c r="D261" s="5">
         <v>2.8414115163033937</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>134.22998691999999</v>
       </c>
       <c r="C262" s="5">
         <v>0.15617426999997974</v>
       </c>
       <c r="D262" s="5">
         <v>1.4067956402725068</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>133.83499547</v>
       </c>
       <c r="C263" s="5">
         <v>-0.39499144999999203</v>
       </c>
       <c r="D263" s="5">
         <v>-3.4745825957296694</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>135.05775586999999</v>
       </c>
       <c r="C264" s="5">
         <v>1.2227603999999985</v>
       </c>
       <c r="D264" s="5">
         <v>11.531639765948331</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>135.62072413999999</v>
       </c>
       <c r="C265" s="5">
         <v>0.56296826999999894</v>
       </c>
       <c r="D265" s="5">
         <v>5.1183068862997949</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>135.89464429</v>
       </c>
       <c r="C266" s="5">
         <v>0.27392015000000924</v>
       </c>
       <c r="D266" s="5">
         <v>2.4508078072555284</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>136.22918265999999</v>
       </c>
       <c r="C267" s="5">
         <v>0.33453836999998998</v>
       </c>
       <c r="D267" s="5">
         <v>2.9944249885556662</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>136.48564415999999</v>
       </c>
       <c r="C268" s="5">
         <v>0.25646150000000034</v>
       </c>
       <c r="D268" s="5">
         <v>2.2826270120516856</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>137.0557029</v>
       </c>
       <c r="C269" s="5">
         <v>0.57005874000000745</v>
       </c>
       <c r="D269" s="5">
         <v>5.1287861319986305</v>
       </c>
       <c r="E269" s="5">
         <v>3.8561353802334608</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>137.57723471</v>
       </c>
       <c r="C270" s="5">
         <v>0.52153180999999904</v>
       </c>
       <c r="D270" s="5">
         <v>4.6630956042144733</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>137.63352800999999</v>
       </c>
       <c r="C271" s="5">
         <v>5.6293299999992996E-2</v>
       </c>
       <c r="D271" s="5">
         <v>0.49211769082990742</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>138.11968630000001</v>
       </c>
       <c r="C272" s="5">
         <v>0.48615829000002009</v>
       </c>
       <c r="D272" s="5">
         <v>4.3220446189450756</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>138.49932479</v>
       </c>
       <c r="C273" s="5">
         <v>0.37963848999999072</v>
       </c>
       <c r="D273" s="5">
         <v>3.3486657216329263</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>139.05601873000001</v>
       </c>
       <c r="C274" s="5">
         <v>0.55669394000000239</v>
       </c>
       <c r="D274" s="5">
         <v>4.9314367166415796</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>139.42598594</v>
       </c>
       <c r="C275" s="5">
         <v>0.36996720999999866</v>
       </c>
       <c r="D275" s="5">
         <v>3.2398103629633246</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>139.67685766</v>
       </c>
       <c r="C276" s="5">
         <v>0.25087171999999214</v>
       </c>
       <c r="D276" s="5">
         <v>2.180678374290923</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>140.39183072</v>
       </c>
       <c r="C277" s="5">
         <v>0.71497306000000549</v>
       </c>
       <c r="D277" s="5">
         <v>6.3184349526009598</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>140.55528665</v>
       </c>
       <c r="C278" s="5">
         <v>0.16345592999999781</v>
       </c>
       <c r="D278" s="5">
         <v>1.4061220113380291</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>141.07056894999999</v>
       </c>
       <c r="C279" s="5">
         <v>0.51528229999999553</v>
       </c>
       <c r="D279" s="5">
         <v>4.4890528225898674</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>142.65319761999999</v>
       </c>
       <c r="C280" s="5">
         <v>1.5826286699999912</v>
       </c>
       <c r="D280" s="5">
         <v>14.324975451000377</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>142.24679724000001</v>
       </c>
       <c r="C281" s="5">
         <v>-0.40640037999997958</v>
       </c>
       <c r="D281" s="5">
         <v>-3.365583145443507</v>
       </c>
       <c r="E281" s="5">
         <v>3.7875799621323258</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>142.50834545999999</v>
       </c>
       <c r="C282" s="5">
         <v>0.26154821999998035</v>
       </c>
       <c r="D282" s="5">
         <v>2.2288824067148383</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>143.28690684</v>
       </c>
       <c r="C283" s="5">
         <v>0.77856138000001351</v>
       </c>
       <c r="D283" s="5">
         <v>6.7565465135027258</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>143.17640818000001</v>
       </c>
       <c r="C284" s="5">
         <v>-0.11049865999999042</v>
       </c>
       <c r="D284" s="5">
         <v>-0.92148982880034813</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>144.25587282000001</v>
       </c>
       <c r="C285" s="5">
         <v>1.0794646399999976</v>
       </c>
       <c r="D285" s="5">
         <v>9.4320349201915334</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>145.03686508000001</v>
       </c>
       <c r="C286" s="5">
         <v>0.78099226000000499</v>
       </c>
       <c r="D286" s="5">
         <v>6.6937095732457541</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>146.05733111000001</v>
       </c>
       <c r="C287" s="5">
         <v>1.0204660299999944</v>
       </c>
       <c r="D287" s="5">
         <v>8.7776013329772908</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>146.67427832999999</v>
       </c>
       <c r="C288" s="5">
         <v>0.61694721999998592</v>
       </c>
       <c r="D288" s="5">
         <v>5.1882413296897134</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>147.25312958999999</v>
       </c>
       <c r="C289" s="5">
         <v>0.57885125999999332</v>
       </c>
       <c r="D289" s="5">
         <v>4.8399688589458423</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>147.89011653</v>
       </c>
       <c r="C290" s="5">
         <v>0.6369869400000141</v>
       </c>
       <c r="D290" s="5">
         <v>5.3162555454274507</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>148.55577244</v>
       </c>
       <c r="C291" s="5">
         <v>0.66565590999999813</v>
       </c>
       <c r="D291" s="5">
         <v>5.5369572308347825</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>149.41178377</v>
       </c>
       <c r="C292" s="5">
         <v>0.85601133000000118</v>
       </c>
       <c r="D292" s="5">
         <v>7.1380716589265258</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>149.80856487</v>
       </c>
       <c r="C293" s="5">
         <v>0.39678109999999833</v>
       </c>
       <c r="D293" s="5">
         <v>3.2337052689208612</v>
       </c>
       <c r="E293" s="5">
         <v>5.3159493055170204</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>150.48773646000001</v>
       </c>
       <c r="C294" s="5">
         <v>0.67917159000000993</v>
       </c>
       <c r="D294" s="5">
         <v>5.5780399720746221</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>150.77184463</v>
       </c>
       <c r="C295" s="5">
         <v>0.28410816999999611</v>
       </c>
       <c r="D295" s="5">
         <v>2.2891714761658521</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>150.76134908</v>
       </c>
       <c r="C296" s="5">
         <v>-1.0495550000001685E-2</v>
       </c>
       <c r="D296" s="5">
         <v>-8.3502586793959832E-2</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>150.90085561999999</v>
       </c>
       <c r="C297" s="5">
         <v>0.13950653999998508</v>
       </c>
       <c r="D297" s="5">
         <v>1.1160850529805755</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>151.20632703999999</v>
       </c>
       <c r="C298" s="5">
         <v>0.30547142000000349</v>
       </c>
       <c r="D298" s="5">
         <v>2.4564116578311923</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>151.51802253</v>
       </c>
       <c r="C299" s="5">
         <v>0.31169549000000529</v>
       </c>
       <c r="D299" s="5">
         <v>2.5019094449255874</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>151.52323479</v>
       </c>
       <c r="C300" s="5">
         <v>5.2122600000075181E-3</v>
       </c>
       <c r="D300" s="5">
         <v>4.1288128183492034E-2</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>151.7883721</v>
       </c>
       <c r="C301" s="5">
         <v>0.26513731000000007</v>
       </c>
       <c r="D301" s="5">
         <v>2.120101984869649</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>152.28708112000001</v>
       </c>
       <c r="C302" s="5">
         <v>0.49870902000000683</v>
       </c>
       <c r="D302" s="5">
         <v>4.0146980247158348</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>152.72278746000001</v>
       </c>
       <c r="C303" s="5">
         <v>0.43570633999999586</v>
       </c>
       <c r="D303" s="5">
         <v>3.4878473667255827</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>153.19217338000001</v>
       </c>
       <c r="C304" s="5">
         <v>0.46938592000000767</v>
       </c>
       <c r="D304" s="5">
         <v>3.7511279309897283</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>153.44459169999999</v>
       </c>
       <c r="C305" s="5">
         <v>0.25241831999997544</v>
       </c>
       <c r="D305" s="5">
         <v>1.9952857439456961</v>
       </c>
       <c r="E305" s="5">
         <v>2.4271154544169393</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>153.74935590999999</v>
       </c>
       <c r="C306" s="5">
         <v>0.30476421000000187</v>
       </c>
       <c r="D306" s="5">
         <v>2.4095906395482647</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>154.31766972</v>
       </c>
       <c r="C307" s="5">
         <v>0.56831381000000647</v>
       </c>
       <c r="D307" s="5">
         <v>4.5269355198157557</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>155.10577309999999</v>
       </c>
       <c r="C308" s="5">
         <v>0.78810337999999547</v>
       </c>
       <c r="D308" s="5">
         <v>6.3035268753568241</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>155.20036261999999</v>
       </c>
       <c r="C309" s="5">
         <v>9.4589519999999538E-2</v>
       </c>
       <c r="D309" s="5">
         <v>0.73426613003497732</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>156.32480998</v>
       </c>
       <c r="C310" s="5">
         <v>1.1244473600000049</v>
       </c>
       <c r="D310" s="5">
         <v>9.0491120805582312</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>157.21032729999999</v>
       </c>
       <c r="C311" s="5">
         <v>0.88551731999999106</v>
       </c>
       <c r="D311" s="5">
         <v>7.013347390515734</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>157.89001150999999</v>
       </c>
       <c r="C312" s="5">
         <v>0.6796842100000049</v>
       </c>
       <c r="D312" s="5">
         <v>5.3132497302081916</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>158.24111088999999</v>
       </c>
       <c r="C313" s="5">
         <v>0.35109937999999374</v>
       </c>
       <c r="D313" s="5">
         <v>2.7013141048835454</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>158.99157880999999</v>
       </c>
       <c r="C314" s="5">
         <v>0.75046792000000551</v>
       </c>
       <c r="D314" s="5">
         <v>5.8418899867836105</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>159.18130635</v>
       </c>
       <c r="C315" s="5">
         <v>0.18972754000000691</v>
       </c>
       <c r="D315" s="5">
         <v>1.4414177445252641</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>159.22062181999999</v>
       </c>
       <c r="C316" s="5">
         <v>3.9315469999991137E-2</v>
       </c>
       <c r="D316" s="5">
         <v>0.2967855094598848</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>160.3972832</v>
       </c>
       <c r="C317" s="5">
         <v>1.176661380000013</v>
       </c>
       <c r="D317" s="5">
         <v>9.2376395871928132</v>
       </c>
       <c r="E317" s="5">
         <v>4.5310762816543226</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>160.69777812999999</v>
       </c>
       <c r="C318" s="5">
         <v>0.30049492999998506</v>
       </c>
       <c r="D318" s="5">
         <v>2.2714396621462019</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>161.50636208</v>
       </c>
       <c r="C319" s="5">
         <v>0.80858395000001337</v>
       </c>
       <c r="D319" s="5">
         <v>6.2079808722236729</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>162.16322994999999</v>
       </c>
       <c r="C320" s="5">
         <v>0.65686786999998503</v>
       </c>
       <c r="D320" s="5">
         <v>4.9912278064948357</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>162.62700814999999</v>
       </c>
       <c r="C321" s="5">
         <v>0.46377820000000725</v>
       </c>
       <c r="D321" s="5">
         <v>3.4864373893846778</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>162.73201684</v>
       </c>
       <c r="C322" s="5">
         <v>0.10500869000000534</v>
       </c>
       <c r="D322" s="5">
         <v>0.77760086102156567</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>163.10861423</v>
       </c>
       <c r="C323" s="5">
         <v>0.37659739000000059</v>
       </c>
       <c r="D323" s="5">
         <v>2.8126828942085957</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>164.27895405000001</v>
       </c>
       <c r="C324" s="5">
         <v>1.1703398200000095</v>
       </c>
       <c r="D324" s="5">
         <v>8.9583136955895704</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>164.90168879999999</v>
       </c>
       <c r="C325" s="5">
         <v>0.62273474999997802</v>
       </c>
       <c r="D325" s="5">
         <v>4.6449058897342743</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>165.51779596</v>
       </c>
       <c r="C326" s="5">
         <v>0.61610716000001275</v>
       </c>
       <c r="D326" s="5">
         <v>4.5767389030817451</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>166.04754002999999</v>
       </c>
       <c r="C327" s="5">
         <v>0.52974406999999246</v>
       </c>
       <c r="D327" s="5">
         <v>3.9089643469982116</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>165.94464178000001</v>
       </c>
       <c r="C328" s="5">
         <v>-0.10289824999998132</v>
       </c>
       <c r="D328" s="5">
         <v>-0.74110051831951518</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>166.36363596999999</v>
       </c>
       <c r="C329" s="5">
         <v>0.41899418999997806</v>
       </c>
       <c r="D329" s="5">
         <v>3.0723161288540579</v>
       </c>
       <c r="E329" s="5">
         <v>3.7197343065720867</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>166.98180418000001</v>
       </c>
       <c r="C330" s="5">
         <v>0.61816821000002165</v>
       </c>
       <c r="D330" s="5">
         <v>4.5511820234710676</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>167.08147385000001</v>
       </c>
       <c r="C331" s="5">
         <v>9.9669669999997268E-2</v>
       </c>
       <c r="D331" s="5">
         <v>0.71862340057204932</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>167.38917316000001</v>
       </c>
       <c r="C332" s="5">
         <v>0.30769931000000383</v>
       </c>
       <c r="D332" s="5">
         <v>2.2324569701799968</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>168.35733103000001</v>
       </c>
       <c r="C333" s="5">
         <v>0.96815786999999887</v>
       </c>
       <c r="D333" s="5">
         <v>7.1657524558107477</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>168.62452795999999</v>
       </c>
       <c r="C334" s="5">
         <v>0.26719692999998301</v>
       </c>
       <c r="D334" s="5">
         <v>1.9212112277084525</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>168.72630902</v>
       </c>
       <c r="C335" s="5">
         <v>0.10178106000000753</v>
       </c>
       <c r="D335" s="5">
         <v>0.72672439113841136</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>168.89276504</v>
       </c>
       <c r="C336" s="5">
         <v>0.16645601999999826</v>
       </c>
       <c r="D336" s="5">
         <v>1.1902982094315728</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>169.37016819999999</v>
       </c>
       <c r="C337" s="5">
         <v>0.47740315999999439</v>
       </c>
       <c r="D337" s="5">
         <v>3.4452314896587621</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>169.04424344</v>
       </c>
       <c r="C338" s="5">
         <v>-0.32592475999999238</v>
       </c>
       <c r="D338" s="5">
         <v>-2.2849165969018426</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>169.62590506999999</v>
       </c>
       <c r="C339" s="5">
         <v>0.58166162999998505</v>
       </c>
       <c r="D339" s="5">
         <v>4.2081059216840577</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>169.71664695999999</v>
       </c>
       <c r="C340" s="5">
         <v>9.0741890000003878E-2</v>
       </c>
       <c r="D340" s="5">
         <v>0.64383574794635301</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>170.23647958000001</v>
       </c>
       <c r="C341" s="5">
         <v>0.51983262000001673</v>
       </c>
       <c r="D341" s="5">
         <v>3.7380883403406617</v>
       </c>
       <c r="E341" s="5">
         <v>2.3279387874754143</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>170.41342983999999</v>
       </c>
       <c r="C342" s="5">
         <v>0.17695025999998393</v>
       </c>
       <c r="D342" s="5">
         <v>1.2544811699446434</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>171.28306716</v>
       </c>
       <c r="C343" s="5">
         <v>0.86963732000000959</v>
       </c>
       <c r="D343" s="5">
         <v>6.2985563148269641</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>171.72900050999999</v>
       </c>
       <c r="C344" s="5">
         <v>0.44593334999999001</v>
       </c>
       <c r="D344" s="5">
         <v>3.169311470224101</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>172.19540744</v>
       </c>
       <c r="C345" s="5">
         <v>0.4664069300000051</v>
       </c>
       <c r="D345" s="5">
         <v>3.3082643556992641</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>172.81922370999999</v>
       </c>
       <c r="C346" s="5">
         <v>0.62381626999999185</v>
       </c>
       <c r="D346" s="5">
         <v>4.4349414222540684</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>173.10983726000001</v>
       </c>
       <c r="C347" s="5">
         <v>0.29061355000001754</v>
       </c>
       <c r="D347" s="5">
         <v>2.0366936078965558</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>173.28410959999999</v>
       </c>
       <c r="C348" s="5">
         <v>0.17427233999998748</v>
       </c>
       <c r="D348" s="5">
         <v>1.214769924622594</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>173.56505902000001</v>
       </c>
       <c r="C349" s="5">
         <v>0.28094942000001311</v>
       </c>
       <c r="D349" s="5">
         <v>1.9630303968956486</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>174.19066985000001</v>
       </c>
       <c r="C350" s="5">
         <v>0.6256108299999994</v>
       </c>
       <c r="D350" s="5">
         <v>4.4121568331784378</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>174.11047995999999</v>
       </c>
       <c r="C351" s="5">
         <v>-8.0189890000013975E-2</v>
       </c>
       <c r="D351" s="5">
         <v>-0.55103178682632814</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>174.96286552999999</v>
       </c>
       <c r="C352" s="5">
         <v>0.8523855699999956</v>
       </c>
       <c r="D352" s="5">
         <v>6.0355864435530648</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>174.71817272000001</v>
       </c>
       <c r="C353" s="5">
         <v>-0.24469280999997522</v>
       </c>
       <c r="D353" s="5">
         <v>-1.665400605332068</v>
       </c>
       <c r="E353" s="5">
         <v>2.6326279485202164</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>175.45172124000001</v>
       </c>
       <c r="C354" s="5">
         <v>0.73354851999999937</v>
       </c>
       <c r="D354" s="5">
         <v>5.1561433320635119</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>176.11954258</v>
       </c>
       <c r="C355" s="5">
         <v>0.66782133999998905</v>
       </c>
       <c r="D355" s="5">
         <v>4.6644000239755012</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>175.98053454999999</v>
       </c>
       <c r="C356" s="5">
         <v>-0.1390080300000136</v>
       </c>
       <c r="D356" s="5">
         <v>-0.9430379272901912</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>175.62067647999999</v>
       </c>
       <c r="C357" s="5">
         <v>-0.35985807000000136</v>
       </c>
       <c r="D357" s="5">
         <v>-2.4264384239578662</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>176.43208279999999</v>
       </c>
       <c r="C358" s="5">
         <v>0.81140632000000323</v>
       </c>
       <c r="D358" s="5">
         <v>5.6873440714364509</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>177.17207689</v>
       </c>
       <c r="C359" s="5">
         <v>0.73999409000001037</v>
       </c>
       <c r="D359" s="5">
         <v>5.1508001452276631</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>177.65411173000001</v>
       </c>
       <c r="C360" s="5">
         <v>0.4820348400000114</v>
       </c>
       <c r="D360" s="5">
         <v>3.314159695705543</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>178.56765283999999</v>
       </c>
       <c r="C361" s="5">
         <v>0.91354110999998284</v>
       </c>
       <c r="D361" s="5">
         <v>6.3482430708057702</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>179.19260924</v>
       </c>
       <c r="C362" s="5">
         <v>0.62495640000000208</v>
       </c>
       <c r="D362" s="5">
         <v>4.2815885285586441</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>180.10312508999999</v>
       </c>
       <c r="C363" s="5">
         <v>0.91051584999999591</v>
       </c>
       <c r="D363" s="5">
         <v>6.270778889049744</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>181.31542067999999</v>
       </c>
       <c r="C364" s="5">
         <v>1.2122955899999965</v>
       </c>
       <c r="D364" s="5">
         <v>8.3831876484867109</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>180.82408022000001</v>
       </c>
       <c r="C365" s="5">
         <v>-0.49134045999997511</v>
       </c>
       <c r="D365" s="5">
         <v>-3.2038078488972888</v>
       </c>
       <c r="E365" s="5">
         <v>3.4947180393107846</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>181.73261134000001</v>
       </c>
       <c r="C366" s="5">
         <v>0.90853111999999214</v>
       </c>
       <c r="D366" s="5">
         <v>6.1987068492482367</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>181.80404311000001</v>
       </c>
       <c r="C367" s="5">
         <v>7.143177000000378E-2</v>
       </c>
       <c r="D367" s="5">
         <v>0.47269267883949251</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>181.95602514999999</v>
       </c>
       <c r="C368" s="5">
         <v>0.15198203999997872</v>
       </c>
       <c r="D368" s="5">
         <v>1.0077846902463827</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>164.9681649</v>
       </c>
       <c r="C369" s="5">
         <v>-16.987860249999983</v>
       </c>
       <c r="D369" s="5">
         <v>-69.15360414501761</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>167.40852952</v>
       </c>
       <c r="C370" s="5">
         <v>2.4403646199999969</v>
       </c>
       <c r="D370" s="5">
         <v>19.26946187735048</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>173.52513923000001</v>
       </c>
       <c r="C371" s="5">
         <v>6.1166097100000059</v>
       </c>
       <c r="D371" s="5">
         <v>53.821782046260779</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>175.35586441999999</v>
       </c>
       <c r="C372" s="5">
         <v>1.8307251899999812</v>
       </c>
       <c r="D372" s="5">
         <v>13.42132494247088</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>177.44771005999999</v>
       </c>
       <c r="C373" s="5">
         <v>2.0918456400000025</v>
       </c>
       <c r="D373" s="5">
         <v>15.292552902226909</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>178.85129818999999</v>
       </c>
       <c r="C374" s="5">
         <v>1.4035881300000028</v>
       </c>
       <c r="D374" s="5">
         <v>9.9158623045918048</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>182.71168188999999</v>
       </c>
       <c r="C375" s="5">
         <v>3.8603836999999999</v>
       </c>
       <c r="D375" s="5">
         <v>29.208362546968438</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>184.22855534000001</v>
       </c>
       <c r="C376" s="5">
         <v>1.5168734500000198</v>
       </c>
       <c r="D376" s="5">
         <v>10.430127529817689</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>184.21870469000001</v>
       </c>
       <c r="C377" s="5">
         <v>-9.8506500000041797E-3</v>
       </c>
       <c r="D377" s="5">
         <v>-6.4144802642340792E-2</v>
       </c>
       <c r="E377" s="5">
         <v>1.8773077489844914</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>184.17926416</v>
       </c>
       <c r="C378" s="5">
         <v>-3.9440530000007357E-2</v>
       </c>
       <c r="D378" s="5">
         <v>-0.2566131652007364</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>184.24548135000001</v>
       </c>
       <c r="C379" s="5">
         <v>6.6217190000003257E-2</v>
       </c>
       <c r="D379" s="5">
         <v>0.43228504360557363</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>185.93043363999999</v>
       </c>
       <c r="C380" s="5">
         <v>1.684952289999984</v>
       </c>
       <c r="D380" s="5">
         <v>11.543338808965453</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>185.29416724000001</v>
       </c>
       <c r="C381" s="5">
         <v>-0.63626639999998247</v>
       </c>
       <c r="D381" s="5">
         <v>-4.0300656938473622</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>186.95842066</v>
       </c>
       <c r="C382" s="5">
         <v>1.6642534199999943</v>
       </c>
       <c r="D382" s="5">
         <v>11.326712472231094</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>188.08164201</v>
       </c>
       <c r="C383" s="5">
         <v>1.1232213499999943</v>
       </c>
       <c r="D383" s="5">
         <v>7.452499870304341</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>189.62101365999999</v>
       </c>
       <c r="C384" s="5">
         <v>1.5393716499999925</v>
       </c>
       <c r="D384" s="5">
         <v>10.275916139844711</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>189.91167689</v>
       </c>
       <c r="C385" s="5">
         <v>0.29066323000000693</v>
       </c>
       <c r="D385" s="5">
         <v>1.8550241765202147</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>191.52408772000001</v>
       </c>
       <c r="C386" s="5">
         <v>1.6124108300000159</v>
       </c>
       <c r="D386" s="5">
         <v>10.677873368406022</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>196.23755109000001</v>
       </c>
       <c r="C387" s="5">
         <v>4.7134633699999995</v>
       </c>
       <c r="D387" s="5">
         <v>33.876564204744142</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>197.28713236999999</v>
       </c>
       <c r="C388" s="5">
         <v>1.049581279999984</v>
       </c>
       <c r="D388" s="5">
         <v>6.6104402003064111</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>198.2536379</v>
       </c>
       <c r="C389" s="5">
         <v>0.96650553000000627</v>
       </c>
       <c r="D389" s="5">
         <v>6.0397902398857006</v>
       </c>
       <c r="E389" s="5">
         <v>7.6186254993040547</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>198.75297721000001</v>
       </c>
       <c r="C390" s="5">
         <v>0.49933931000001053</v>
       </c>
       <c r="D390" s="5">
         <v>3.0646496892149155</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>202.58197729</v>
       </c>
       <c r="C391" s="5">
         <v>3.8290000799999859</v>
       </c>
       <c r="D391" s="5">
         <v>25.732037752965155</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>203.24895681000001</v>
       </c>
       <c r="C392" s="5">
         <v>0.66697952000001237</v>
       </c>
       <c r="D392" s="5">
         <v>4.0232058486329159</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>203.73010894999999</v>
       </c>
       <c r="C393" s="5">
         <v>0.48115213999997763</v>
       </c>
       <c r="D393" s="5">
         <v>2.8780459072315967</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>203.50537236</v>
       </c>
       <c r="C394" s="5">
         <v>-0.22473658999999202</v>
       </c>
       <c r="D394" s="5">
         <v>-1.3157294775706152</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>202.81277699</v>
       </c>
       <c r="C395" s="5">
         <v>-0.69259536999999227</v>
       </c>
       <c r="D395" s="5">
         <v>-4.0084078715475595</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>204.41350933999999</v>
       </c>
       <c r="C396" s="5">
         <v>1.600732349999987</v>
       </c>
       <c r="D396" s="5">
         <v>9.893344499479495</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>204.99312893000001</v>
       </c>
       <c r="C397" s="5">
         <v>0.57961959000002139</v>
       </c>
       <c r="D397" s="5">
         <v>3.4561999502271457</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>205.27226028999999</v>
       </c>
       <c r="C398" s="5">
         <v>0.27913135999997962</v>
       </c>
       <c r="D398" s="5">
         <v>1.646287364260135</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>205.69674910000001</v>
       </c>
       <c r="C399" s="5">
         <v>0.42448881000001393</v>
       </c>
       <c r="D399" s="5">
         <v>2.5099361311517354</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>204.39867620000001</v>
       </c>
       <c r="C400" s="5">
         <v>-1.298072899999994</v>
       </c>
       <c r="D400" s="5">
         <v>-7.3153511915634573</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>204.67975698000001</v>
       </c>
       <c r="C401" s="5">
         <v>0.28108077999999637</v>
       </c>
       <c r="D401" s="5">
         <v>1.662729800683338</v>
       </c>
       <c r="E401" s="5">
         <v>3.2413625031392224</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>205.04809044999999</v>
       </c>
       <c r="C402" s="5">
         <v>0.36833346999998184</v>
       </c>
       <c r="D402" s="5">
         <v>2.1809740772787745</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>205.61650707000001</v>
       </c>
       <c r="C403" s="5">
         <v>0.56841662000002202</v>
       </c>
       <c r="D403" s="5">
         <v>3.377726484509358</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>206.39111177999999</v>
       </c>
       <c r="C404" s="5">
         <v>0.7746047099999771</v>
       </c>
       <c r="D404" s="5">
         <v>4.6155298155224678</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>206.85941998000001</v>
       </c>
       <c r="C405" s="5">
         <v>0.46830820000002404</v>
       </c>
       <c r="D405" s="5">
         <v>2.757077835447741</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>207.65802192000001</v>
       </c>
       <c r="C406" s="5">
         <v>0.79860193999999751</v>
       </c>
       <c r="D406" s="5">
         <v>4.7323676652228253</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>208.30836517</v>
       </c>
       <c r="C407" s="5">
         <v>0.65034324999999171</v>
       </c>
       <c r="D407" s="5">
         <v>3.8235736395489939</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>208.35608292000001</v>
       </c>
       <c r="C408" s="5">
         <v>4.7717750000003889E-2</v>
       </c>
       <c r="D408" s="5">
         <v>0.27523377929303816</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>208.21983732999999</v>
       </c>
       <c r="C409" s="5">
         <v>-0.13624559000001568</v>
       </c>
       <c r="D409" s="5">
         <v>-0.78187292776265016</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>208.50277256999999</v>
       </c>
       <c r="C410" s="5">
         <v>0.28293524000000048</v>
       </c>
       <c r="D410" s="5">
         <v>1.6428370205443965</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>208.37406759000001</v>
       </c>
       <c r="C411" s="5">
         <v>-0.12870497999998065</v>
       </c>
       <c r="D411" s="5">
         <v>-0.73822856006189319</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>208.64094888</v>
       </c>
       <c r="C412" s="5">
         <v>0.26688128999998639</v>
       </c>
       <c r="D412" s="5">
         <v>1.547808696081665</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>207.66718764000001</v>
       </c>
       <c r="C413" s="5">
         <v>-0.97376123999998754</v>
       </c>
       <c r="D413" s="5">
         <v>-5.4590445241369911</v>
       </c>
       <c r="E413" s="5">
         <v>1.4595633217856063</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>209.63274883</v>
       </c>
       <c r="C414" s="5">
         <v>1.9655611899999883</v>
       </c>
       <c r="D414" s="5">
         <v>11.968270955009697</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>209.01001633000001</v>
       </c>
       <c r="C415" s="5">
         <v>-0.6227324999999837</v>
       </c>
       <c r="D415" s="5">
         <v>-3.5070373138867073</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>208.47893680000001</v>
       </c>
       <c r="C416" s="5">
         <v>-0.53107952999999952</v>
       </c>
       <c r="D416" s="5">
         <v>-3.0068614863317356</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>208.91051303</v>
       </c>
       <c r="C417" s="5">
         <v>0.43157622999999035</v>
       </c>
       <c r="D417" s="5">
         <v>2.5126226002634588</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>209.26070836</v>
       </c>
       <c r="C418" s="5">
         <v>0.35019532999999115</v>
       </c>
       <c r="D418" s="5">
         <v>2.0302019245226344</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>209.78520556999999</v>
       </c>
       <c r="C419" s="5">
         <v>0.52449720999999272</v>
       </c>
       <c r="D419" s="5">
         <v>3.0495262012786961</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>210.13685226999999</v>
       </c>
       <c r="C420" s="5">
         <v>0.35164670000000342</v>
       </c>
       <c r="D420" s="5">
         <v>2.030115276357769</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>210.88175315999999</v>
       </c>
       <c r="C421" s="5">
         <v>0.74490088999999671</v>
       </c>
       <c r="D421" s="5">
         <v>4.3377269714563127</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>210.64354514999999</v>
       </c>
       <c r="C422" s="5">
         <v>-0.23820800999999392</v>
       </c>
       <c r="D422" s="5">
         <v>-1.3471074713534259</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>211.33501742000001</v>
       </c>
       <c r="C423" s="5">
         <v>0.69147227000001976</v>
       </c>
       <c r="D423" s="5">
         <v>4.0111033228591664</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>211.83738567</v>
       </c>
       <c r="C424" s="5">
         <v>0.5023682499999893</v>
       </c>
       <c r="D424" s="5">
         <v>2.8901331128068142</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>212.9002357</v>
       </c>
       <c r="C425" s="5">
         <v>1.0628500299999928</v>
       </c>
       <c r="D425" s="5">
         <v>6.1897039543891585</v>
       </c>
       <c r="E425" s="5">
         <v>2.5199205129467606</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>213.07403836</v>
       </c>
       <c r="C426" s="5">
         <v>0.17380266000000688</v>
       </c>
       <c r="D426" s="5">
         <v>0.98403924114527364</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>213.60439536999999</v>
       </c>
       <c r="C427" s="5">
         <v>0.5303570099999888</v>
       </c>
       <c r="D427" s="5">
         <v>3.0281199747046905</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>213.70262996</v>
       </c>
       <c r="C428" s="5">
         <v>9.8234590000004118E-2</v>
       </c>
       <c r="D428" s="5">
         <v>0.55326639906083663</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>213.81704465999999</v>
       </c>
       <c r="C429" s="5">
         <v>0.11441469999999754</v>
       </c>
       <c r="D429" s="5">
         <v>0.64436575633772808</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>214.41570614</v>
       </c>
       <c r="C430" s="5">
         <v>0.59866148000000408</v>
       </c>
       <c r="D430" s="5">
         <v>3.4120781051867333</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>213.21226107999999</v>
       </c>
       <c r="C431" s="5">
         <v>-1.2034450600000071</v>
       </c>
       <c r="D431" s="5">
         <v>-6.5311339374092174</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>213.03775762000001</v>
       </c>
       <c r="C432" s="5">
         <v>-0.17450345999998262</v>
       </c>
       <c r="D432" s="5">
         <v>-0.97773031871021265</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>213.20907351</v>
       </c>
       <c r="C433" s="5">
         <v>0.17131588999998826</v>
       </c>
       <c r="D433" s="5">
         <v>0.96926836161865815</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>213.68915224</v>
       </c>
       <c r="C434" s="5">
         <v>0.48007873000000245</v>
       </c>
       <c r="D434" s="5">
         <v>2.7357315588378839</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>213.26530348</v>
       </c>
       <c r="C435" s="5">
         <v>-0.42384875999999849</v>
       </c>
       <c r="D435" s="5">
         <v>-2.3543845360289528</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>213.58603989</v>
       </c>
       <c r="C436" s="5">
         <v>0.32073640999999498</v>
       </c>
       <c r="D436" s="5">
         <v>1.8197208477256144</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>214.73750264</v>
       </c>
       <c r="C437" s="5">
         <v>1.1514627500000074</v>
       </c>
       <c r="D437" s="5">
         <v>6.6646257541580711</v>
       </c>
       <c r="E437" s="5">
         <v>0.862970834184007</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>214.72370710999999</v>
       </c>
       <c r="C438" s="5">
         <v>-1.3795530000010103E-2</v>
       </c>
       <c r="D438" s="5">
         <v>-7.7065196478776077E-2</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>213.97978889999999</v>
       </c>
       <c r="C439" s="5">
         <v>-0.74391821000000391</v>
       </c>
       <c r="D439" s="5">
         <v>-4.0791321686145636</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>214.16726853</v>
+        <v>214.14262482999999</v>
       </c>
       <c r="C440" s="5">
-        <v>0.18747963000001278</v>
+        <v>0.16283592999999996</v>
       </c>
       <c r="D440" s="5">
-        <v>1.0564682515710633</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.91701670222632536</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>214.64009512000001</v>
+      </c>
+      <c r="C441" s="5">
+        <v>0.49747029000002385</v>
+      </c>
+      <c r="D441" s="5">
+        <v>2.8235905714458331</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>