--- v5 (2026-06-02)
+++ v6 (2026-06-23)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{8CB35CA2-84FF-44CE-9A71-2FF86713F128}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{14F4D80A-4AEA-4683-84BA-45A5DEA82920}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{363932F3-B0C9-43F3-8326-7F755F552D28}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{76EEC22A-79AE-4568-857C-1B509BC14828}"/>
   </bookViews>
   <sheets>
     <sheet name="austtula" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Austin—Round Rock—Georgetown Trade, Transportation and Utilities Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C5A3AE2C-9888-4397-87C9-6FFAD864C2C1}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{52F98D47-3A14-4288-867E-F502E6C84255}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>62.195190854000003</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>62.194973822000001</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>62.115452155</v>
+        <v>62.115091327999998</v>
       </c>
       <c r="C7" s="5">
-        <v>-7.9738699000003521E-2</v>
+        <v>-7.9882494000003135E-2</v>
       </c>
       <c r="D7" s="5">
-        <v>-1.5276838902816725</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>-1.5304246759713647</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>61.98960898</v>
+        <v>61.989135863000001</v>
       </c>
       <c r="C8" s="5">
-        <v>-0.12584317499999997</v>
+        <v>-0.12595546499999699</v>
       </c>
       <c r="D8" s="5">
-        <v>-2.4042396636093977</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>-2.4063749232424492</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>60.280495641999998</v>
+        <v>60.280787554</v>
       </c>
       <c r="C9" s="5">
-        <v>-1.7091133380000016</v>
+        <v>-1.7083483090000016</v>
       </c>
       <c r="D9" s="5">
-        <v>-28.501815926550645</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>-28.491112038343381</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>60.463360739000002</v>
+        <v>60.463551682000002</v>
       </c>
       <c r="C10" s="5">
-        <v>0.18286509700000408</v>
+        <v>0.1827641280000023</v>
       </c>
       <c r="D10" s="5">
-        <v>3.7016390599246662</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>3.6995427821526539</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>60.463547974000001</v>
+        <v>60.463724685999999</v>
       </c>
       <c r="C11" s="5">
-        <v>1.8723499999850901E-4</v>
+        <v>1.7300399999697902E-4</v>
       </c>
       <c r="D11" s="5">
-        <v>3.7160657958557053E-3</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>3.4336068813090037E-3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>60.952540456000001</v>
+        <v>60.952603269999997</v>
       </c>
       <c r="C12" s="5">
-        <v>0.48899248200000045</v>
+        <v>0.48887858399999828</v>
       </c>
       <c r="D12" s="5">
-        <v>10.148402587409254</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>10.145901704440231</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>60.648963416000001</v>
+        <v>60.649030060000001</v>
       </c>
       <c r="C13" s="5">
-        <v>-0.30357704000000041</v>
+        <v>-0.30357320999999615</v>
       </c>
       <c r="D13" s="5">
-        <v>-5.8156264951587433</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>-5.8155492919332641</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>60.787237726999997</v>
+        <v>60.787324353000002</v>
       </c>
       <c r="C14" s="5">
-        <v>0.13827431099999643</v>
+        <v>0.13829429300000129</v>
       </c>
       <c r="D14" s="5">
-        <v>2.7704634892203428</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>2.7708657997771224</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>60.405503604000003</v>
+        <v>60.405493882000002</v>
       </c>
       <c r="C15" s="5">
-        <v>-0.38173412299999399</v>
+        <v>-0.38183047100000067</v>
       </c>
       <c r="D15" s="5">
-        <v>-7.2808999270439489</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>-7.2826645551450238</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>60.822059408999998</v>
+        <v>60.822117550999998</v>
       </c>
       <c r="C16" s="5">
-        <v>0.41655580499999445</v>
+        <v>0.41662366899999626</v>
       </c>
       <c r="D16" s="5">
-        <v>8.5963778711128036</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>8.5978333519243222</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>60.812190096000002</v>
+        <v>60.812247507999999</v>
       </c>
       <c r="C17" s="5">
-        <v>-9.8693129999958273E-3</v>
+        <v>-9.8700429999993844E-3</v>
       </c>
       <c r="D17" s="5">
-        <v>-0.1945447404420042</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>-0.1945589316036278</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>60.104915527999999</v>
+        <v>60.104724124000001</v>
       </c>
       <c r="C18" s="5">
-        <v>-0.70727456800000255</v>
+        <v>-0.70752338399999815</v>
       </c>
       <c r="D18" s="5">
-        <v>-13.09752197772699</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>-13.101827287428902</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>59.242961792999999</v>
+        <v>59.242652141999997</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.86195373500000017</v>
+        <v>-0.86207198200000335</v>
       </c>
       <c r="D19" s="5">
-        <v>-15.914471801284414</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>-15.916532519008209</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>59.540141362</v>
+        <v>59.539736060000003</v>
       </c>
       <c r="C20" s="5">
-        <v>0.29717956900000075</v>
+        <v>0.29708391800000555</v>
       </c>
       <c r="D20" s="5">
-        <v>6.1884268655391761</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>6.1864130203318046</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>58.473066838000001</v>
+        <v>58.473318235999997</v>
       </c>
       <c r="C21" s="5">
-        <v>-1.0670745239999988</v>
+        <v>-1.0664178240000055</v>
       </c>
       <c r="D21" s="5">
-        <v>-19.508108258945967</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>-19.497379648177969</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>58.644079967000003</v>
+        <v>58.644243842999998</v>
       </c>
       <c r="C22" s="5">
-        <v>0.1710131290000021</v>
+        <v>0.17092560700000092</v>
       </c>
       <c r="D22" s="5">
-        <v>3.5665849390833504</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>3.5647145943680236</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>59.062945708999997</v>
+        <v>59.063109281000003</v>
       </c>
       <c r="C23" s="5">
-        <v>0.41886574199999416</v>
+        <v>0.41886543800000453</v>
       </c>
       <c r="D23" s="5">
-        <v>8.9158564927666273</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>8.9158238643148415</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>59.660042326000003</v>
+        <v>59.660096566999997</v>
       </c>
       <c r="C24" s="5">
-        <v>0.59709661700000538</v>
+        <v>0.59698728599999384</v>
       </c>
       <c r="D24" s="5">
-        <v>12.829184000790029</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>12.826665301437966</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>59.934420211999999</v>
+        <v>59.934475501999998</v>
       </c>
       <c r="C25" s="5">
-        <v>0.27437788599999635</v>
+        <v>0.27437893500000143</v>
       </c>
       <c r="D25" s="5">
-        <v>5.6605861782836886</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>5.6606030928232798</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>59.585128374</v>
+        <v>59.585196609</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.34929183799999919</v>
+        <v>-0.34927889299999748</v>
       </c>
       <c r="D26" s="5">
-        <v>-6.7736135438398959</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>-6.7733644503193524</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>59.605268422000002</v>
+        <v>59.605252471999997</v>
       </c>
       <c r="C27" s="5">
-        <v>2.0140048000001798E-2</v>
+        <v>2.0055862999996066E-2</v>
       </c>
       <c r="D27" s="5">
-        <v>0.40636041159392011</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>0.40465822317130584</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>60.229257392999997</v>
+        <v>60.229303002000002</v>
       </c>
       <c r="C28" s="5">
-        <v>0.62398897099999573</v>
+        <v>0.62405053000000521</v>
       </c>
       <c r="D28" s="5">
-        <v>13.311587713866269</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>13.312981251139288</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>60.718369117999998</v>
+        <v>60.718416064000003</v>
       </c>
       <c r="C29" s="5">
-        <v>0.48911172500000077</v>
+        <v>0.48911306200000126</v>
       </c>
       <c r="D29" s="5">
-        <v>10.192255832697938</v>
+        <v>10.192276883387997</v>
       </c>
       <c r="E29" s="5">
-        <v>-0.15427988673306636</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>-0.15429695142850086</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>61.020571838000002</v>
+        <v>61.020407657</v>
       </c>
       <c r="C30" s="5">
-        <v>0.30220272000000392</v>
+        <v>0.30199159299999678</v>
       </c>
       <c r="D30" s="5">
-        <v>6.1387827244617776</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>6.1343711398403444</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>61.326489418000001</v>
+        <v>61.326234382000003</v>
       </c>
       <c r="C31" s="5">
-        <v>0.30591757999999913</v>
+        <v>0.30582672500000285</v>
       </c>
       <c r="D31" s="5">
-        <v>6.1847078824719182</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>6.1828372468103909</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>61.560678633999999</v>
+        <v>61.560360367000001</v>
       </c>
       <c r="C32" s="5">
-        <v>0.2341892159999972</v>
+        <v>0.23412598499999859</v>
       </c>
       <c r="D32" s="5">
-        <v>4.6799557110212664</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>4.6786853429719111</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>61.944430570000002</v>
+        <v>61.944630224999997</v>
       </c>
       <c r="C33" s="5">
-        <v>0.38375193600000301</v>
+        <v>0.38426985799999613</v>
       </c>
       <c r="D33" s="5">
-        <v>7.7423378410270471</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>7.7531899085608202</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>62.098144929999997</v>
+        <v>62.098278219000001</v>
       </c>
       <c r="C34" s="5">
-        <v>0.15371435999999505</v>
+        <v>0.15364799400000351</v>
       </c>
       <c r="D34" s="5">
-        <v>3.0187649979934728</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>3.0174339591721555</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>62.320891361000001</v>
+        <v>62.321043717999999</v>
       </c>
       <c r="C35" s="5">
-        <v>0.22274643100000446</v>
+        <v>0.22276549899999765</v>
       </c>
       <c r="D35" s="5">
-        <v>4.3903506911568968</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>4.3907243580167288</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>62.302349741999997</v>
+        <v>62.302397927000001</v>
       </c>
       <c r="C36" s="5">
-        <v>-1.8541619000004061E-2</v>
+        <v>-1.8645790999997303E-2</v>
       </c>
       <c r="D36" s="5">
-        <v>-0.35643858205062218</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>-0.35843698467352691</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>62.524836237000002</v>
+        <v>62.524872273</v>
       </c>
       <c r="C37" s="5">
-        <v>0.22248649500000539</v>
+        <v>0.22247434599999849</v>
       </c>
       <c r="D37" s="5">
-        <v>4.370469623178197</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>4.3702228181392133</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>63.085026292999999</v>
+        <v>63.085075387000003</v>
       </c>
       <c r="C38" s="5">
-        <v>0.56019005599999616</v>
+        <v>0.56020311400000367</v>
       </c>
       <c r="D38" s="5">
-        <v>11.297319761934288</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>11.297589376585204</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>63.440907533000001</v>
+        <v>63.440887359000001</v>
       </c>
       <c r="C39" s="5">
-        <v>0.35588124000000221</v>
+        <v>0.35581197199999792</v>
       </c>
       <c r="D39" s="5">
-        <v>6.9835939550701998</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>6.9821866388005915</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>63.329392261999999</v>
+        <v>63.329421850999999</v>
       </c>
       <c r="C40" s="5">
-        <v>-0.1115152710000018</v>
+        <v>-0.11146550800000199</v>
       </c>
       <c r="D40" s="5">
-        <v>-2.0890644852855966</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>-2.0881419008960789</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>63.995448336000003</v>
+        <v>63.995467843999997</v>
       </c>
       <c r="C41" s="5">
-        <v>0.66605607400000366</v>
+        <v>0.66604599299999734</v>
       </c>
       <c r="D41" s="5">
-        <v>13.377059039139528</v>
+        <v>13.376838104334322</v>
       </c>
       <c r="E41" s="5">
-        <v>5.3971792483940684</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>5.3971298865007178</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>64.644857885999997</v>
+        <v>64.644736709</v>
       </c>
       <c r="C42" s="5">
-        <v>0.64940954999999434</v>
+        <v>0.64926886500000336</v>
       </c>
       <c r="D42" s="5">
-        <v>12.880464775020407</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>12.877512755761455</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>64.912405575999998</v>
+        <v>64.912229257999996</v>
       </c>
       <c r="C43" s="5">
-        <v>0.26754769000000067</v>
+        <v>0.26749254899999642</v>
       </c>
       <c r="D43" s="5">
-        <v>5.0811037284987481</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>5.0800423176145859</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>65.416565707999993</v>
+        <v>65.416362054000004</v>
       </c>
       <c r="C44" s="5">
-        <v>0.50416013199999554</v>
+        <v>0.50413279600000749</v>
       </c>
       <c r="D44" s="5">
-        <v>9.728751793904733</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>9.7282291223224071</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>65.855632709999995</v>
+        <v>65.855755424999998</v>
       </c>
       <c r="C45" s="5">
-        <v>0.43906700200000159</v>
+        <v>0.4393933709999942</v>
       </c>
       <c r="D45" s="5">
-        <v>8.358312738594087</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>8.3647839830500956</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>66.155923176000002</v>
+        <v>66.156012160000003</v>
       </c>
       <c r="C46" s="5">
-        <v>0.30029046600000697</v>
+        <v>0.30025673500000494</v>
       </c>
       <c r="D46" s="5">
-        <v>5.6111304104604187</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>5.610473517319714</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>65.769922187000006</v>
+        <v>65.770048974000005</v>
       </c>
       <c r="C47" s="5">
-        <v>-0.3860009889999958</v>
+        <v>-0.3859631859999979</v>
       </c>
       <c r="D47" s="5">
-        <v>-6.7812819689642918</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>-6.7806301781387912</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>66.865768591999995</v>
+        <v>66.865808373999997</v>
       </c>
       <c r="C48" s="5">
-        <v>1.095846404999989</v>
+        <v>1.0957593999999915</v>
       </c>
       <c r="D48" s="5">
-        <v>21.932128582652521</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>21.930178493155374</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>67.411615143999995</v>
+        <v>67.411634716999998</v>
       </c>
       <c r="C49" s="5">
-        <v>0.54584655200000043</v>
+        <v>0.54582634300000166</v>
       </c>
       <c r="D49" s="5">
-        <v>10.247995162540935</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>10.247592181546384</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>67.777909617000006</v>
+        <v>67.777933876000006</v>
       </c>
       <c r="C50" s="5">
-        <v>0.36629447300001061</v>
+        <v>0.36629915900000753</v>
       </c>
       <c r="D50" s="5">
-        <v>6.7188782492461963</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>6.7189647791636053</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>68.176559521000001</v>
+        <v>68.176539594999994</v>
       </c>
       <c r="C51" s="5">
-        <v>0.39864990399999556</v>
+        <v>0.39860571899998831</v>
       </c>
       <c r="D51" s="5">
-        <v>7.2909100536023175</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>7.2900729437943124</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>68.374092266000005</v>
+        <v>68.374106933999997</v>
       </c>
       <c r="C52" s="5">
-        <v>0.19753274500000373</v>
+        <v>0.19756733900000256</v>
       </c>
       <c r="D52" s="5">
-        <v>3.5327884592428971</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>3.5334181015193034</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>68.717561657999994</v>
+        <v>68.717559183000006</v>
       </c>
       <c r="C53" s="5">
-        <v>0.34346939199998872</v>
+        <v>0.34345224900000915</v>
       </c>
       <c r="D53" s="5">
-        <v>6.1974296072210056</v>
+        <v>6.1971103238487979</v>
       </c>
       <c r="E53" s="5">
-        <v>7.3788268459455741</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>7.3787902457575827</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>69.075894767999998</v>
+        <v>69.075819115000002</v>
       </c>
       <c r="C54" s="5">
-        <v>0.35833311000000378</v>
+        <v>0.35825993199999573</v>
       </c>
       <c r="D54" s="5">
-        <v>6.4401164672450717</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>6.4387635803562882</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>69.914416066000001</v>
+        <v>69.914318785000006</v>
       </c>
       <c r="C55" s="5">
-        <v>0.83852129800000341</v>
+        <v>0.83849967000000447</v>
       </c>
       <c r="D55" s="5">
-        <v>15.579972300957824</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>15.579561464117253</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>70.473779747999998</v>
+        <v>70.473684883999994</v>
       </c>
       <c r="C56" s="5">
-        <v>0.5593636819999972</v>
+        <v>0.55936609899998757</v>
       </c>
       <c r="D56" s="5">
-        <v>10.034775332958468</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>10.034835201415881</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>71.417723163999995</v>
+        <v>71.417776076999999</v>
       </c>
       <c r="C57" s="5">
-        <v>0.9439434159999962</v>
+        <v>0.94409119300000555</v>
       </c>
       <c r="D57" s="5">
-        <v>17.311673082209246</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>17.314611050638963</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>71.446834984999995</v>
+        <v>71.446878623000003</v>
       </c>
       <c r="C58" s="5">
-        <v>2.9111821000000759E-2</v>
+        <v>2.9102546000004281E-2</v>
       </c>
       <c r="D58" s="5">
-        <v>0.49025103135327264</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>0.49009412366052274</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>71.640162384999996</v>
+        <v>71.640265842000005</v>
       </c>
       <c r="C59" s="5">
-        <v>0.19332740000000115</v>
+        <v>0.19338721900000166</v>
       </c>
       <c r="D59" s="5">
-        <v>3.2958328198658515</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>3.2968657958795999</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>71.787519801000002</v>
+        <v>71.787545027999997</v>
       </c>
       <c r="C60" s="5">
-        <v>0.14735741600000551</v>
+        <v>0.14727918599999157</v>
       </c>
       <c r="D60" s="5">
-        <v>2.4964089941544421</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>2.495065020340026</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>72.371235400000003</v>
+        <v>72.371237273999995</v>
       </c>
       <c r="C61" s="5">
-        <v>0.58371559900000136</v>
+        <v>0.58369224599999825</v>
       </c>
       <c r="D61" s="5">
-        <v>10.205798562439416</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>10.205368075983534</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>72.959475581000007</v>
+        <v>72.959479451999997</v>
       </c>
       <c r="C62" s="5">
-        <v>0.5882401810000033</v>
+        <v>0.58824217800000156</v>
       </c>
       <c r="D62" s="5">
-        <v>10.20178006690562</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>10.201815987292552</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>73.630529245999995</v>
+        <v>73.630513162</v>
       </c>
       <c r="C63" s="5">
-        <v>0.67105366499998809</v>
+        <v>0.67103371000000323</v>
       </c>
       <c r="D63" s="5">
-        <v>11.612958794701477</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>11.612595161784833</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>74.413821698000007</v>
+        <v>74.413821788000007</v>
       </c>
       <c r="C64" s="5">
-        <v>0.78329245200001196</v>
+        <v>0.78330862600000728</v>
       </c>
       <c r="D64" s="5">
-        <v>13.539831754913202</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>13.540131025606762</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>75.107432466000006</v>
+        <v>75.107413933000004</v>
       </c>
       <c r="C65" s="5">
-        <v>0.69361076799999921</v>
+        <v>0.69359214499999666</v>
       </c>
       <c r="D65" s="5">
-        <v>11.77680185838037</v>
+        <v>11.776469261154144</v>
       </c>
       <c r="E65" s="5">
-        <v>9.298744969738193</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>9.2987219365334717</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>75.629000957000002</v>
+        <v>75.628970796000004</v>
       </c>
       <c r="C66" s="5">
-        <v>0.52156849099999647</v>
+        <v>0.5215568630000007</v>
       </c>
       <c r="D66" s="5">
-        <v>8.6589165919581426</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>8.6587183345381078</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>76.239071370999994</v>
+        <v>76.239036440000007</v>
       </c>
       <c r="C67" s="5">
-        <v>0.61007041399999196</v>
+        <v>0.61006564400000229</v>
       </c>
       <c r="D67" s="5">
-        <v>10.121168478152409</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>10.121090016678981</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>76.410788186999994</v>
+        <v>76.410762653999996</v>
       </c>
       <c r="C68" s="5">
-        <v>0.17171681599999999</v>
+        <v>0.17172621399998889</v>
       </c>
       <c r="D68" s="5">
-        <v>2.7365508528670146</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>2.7367037530860339</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>76.974419588999993</v>
+        <v>76.974432296000003</v>
       </c>
       <c r="C69" s="5">
-        <v>0.56363140199999862</v>
+        <v>0.5636696420000078</v>
       </c>
       <c r="D69" s="5">
-        <v>9.2196851772102129</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>9.2203394949643922</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>77.311394969999995</v>
+        <v>77.311405488000005</v>
       </c>
       <c r="C70" s="5">
-        <v>0.33697538100000202</v>
+        <v>0.33697319200000209</v>
       </c>
       <c r="D70" s="5">
-        <v>5.3816611274800863</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>5.381624412183017</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>78.993112995999994</v>
+        <v>78.993183591000005</v>
       </c>
       <c r="C71" s="5">
-        <v>1.6817180259999986</v>
+        <v>1.6817781029999992</v>
       </c>
       <c r="D71" s="5">
-        <v>29.463884564459541</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>29.465061610755484</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>80.526994008000003</v>
+        <v>80.527004653000006</v>
       </c>
       <c r="C72" s="5">
-        <v>1.533881012000009</v>
+        <v>1.5338210620000012</v>
       </c>
       <c r="D72" s="5">
-        <v>25.958390621438674</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>25.957239628875129</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>81.548891647000005</v>
+        <v>81.548889238000001</v>
       </c>
       <c r="C73" s="5">
-        <v>1.0218976390000023</v>
+        <v>1.0218845849999951</v>
       </c>
       <c r="D73" s="5">
-        <v>16.337279084119729</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>16.337053298460379</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>83.051098608999993</v>
+        <v>83.051090415999994</v>
       </c>
       <c r="C74" s="5">
-        <v>1.5022069619999883</v>
+        <v>1.5022011779999929</v>
       </c>
       <c r="D74" s="5">
-        <v>24.488096686049232</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>24.487993446291068</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>83.299307958</v>
+        <v>83.299297363999997</v>
       </c>
       <c r="C75" s="5">
-        <v>0.2482093490000068</v>
+        <v>0.24820694800000354</v>
       </c>
       <c r="D75" s="5">
-        <v>3.6459029797744513</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>3.6458674957911663</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>83.904223931999994</v>
+        <v>83.904218944999997</v>
       </c>
       <c r="C76" s="5">
-        <v>0.60491597399999364</v>
+        <v>0.60492158099999926</v>
       </c>
       <c r="D76" s="5">
-        <v>9.0709703841298293</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>9.07105904985659</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>84.310597376999993</v>
+        <v>84.310587431000002</v>
       </c>
       <c r="C77" s="5">
-        <v>0.40637344499999983</v>
+        <v>0.40636848600000519</v>
       </c>
       <c r="D77" s="5">
-        <v>5.9693085438705662</v>
+        <v>5.9692341130664683</v>
       </c>
       <c r="E77" s="5">
-        <v>12.253334468817201</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>12.25334892532679</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>84.783285575999997</v>
+        <v>84.783274517999999</v>
       </c>
       <c r="C78" s="5">
-        <v>0.47268819900000381</v>
+        <v>0.47268708699999706</v>
       </c>
       <c r="D78" s="5">
-        <v>6.9391957642062074</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>6.9391797771102715</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>85.009392336999994</v>
+        <v>85.009380737000001</v>
       </c>
       <c r="C79" s="5">
-        <v>0.22610676099999694</v>
+        <v>0.22610621900000183</v>
       </c>
       <c r="D79" s="5">
-        <v>3.2476153656480156</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>3.2476078960634203</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>85.429527864999997</v>
+        <v>85.429518277</v>
       </c>
       <c r="C80" s="5">
-        <v>0.42013552800000298</v>
+        <v>0.42013753999999892</v>
       </c>
       <c r="D80" s="5">
-        <v>6.094564176966677</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>6.0945950156767514</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>85.846621725000006</v>
+        <v>85.846633453999999</v>
       </c>
       <c r="C81" s="5">
-        <v>0.41709386000000848</v>
+        <v>0.41711517699999945</v>
       </c>
       <c r="D81" s="5">
-        <v>6.0186908206083078</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>6.0190074271301297</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>86.523072145</v>
+        <v>86.523071763000004</v>
       </c>
       <c r="C82" s="5">
-        <v>0.67645041999999478</v>
+        <v>0.67643830900000523</v>
       </c>
       <c r="D82" s="5">
-        <v>9.8764616159235707</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>9.8762756492167156</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>87.237406761000003</v>
+        <v>87.237450428000002</v>
       </c>
       <c r="C83" s="5">
-        <v>0.71433461600000214</v>
+        <v>0.71437866499999814</v>
       </c>
       <c r="D83" s="5">
-        <v>10.369681507480344</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>10.370350308063436</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>86.566447182999994</v>
+        <v>86.566448148000006</v>
       </c>
       <c r="C84" s="5">
-        <v>-0.67095957800000861</v>
+        <v>-0.67100227999999618</v>
       </c>
       <c r="D84" s="5">
-        <v>-8.8488484850274283</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>-8.8493838024915839</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>87.310305744999994</v>
+        <v>87.310300400000003</v>
       </c>
       <c r="C85" s="5">
-        <v>0.74385856199999978</v>
+        <v>0.74385225199999638</v>
       </c>
       <c r="D85" s="5">
-        <v>10.813069037704381</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>10.812972808643661</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>87.160366644999996</v>
+        <v>87.160359600000007</v>
       </c>
       <c r="C86" s="5">
-        <v>-0.14993909999999744</v>
+        <v>-0.14994079999999599</v>
       </c>
       <c r="D86" s="5">
-        <v>-2.0414217992685058</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>-2.0414448503977556</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>87.471390099999994</v>
+        <v>87.471382813000005</v>
       </c>
       <c r="C87" s="5">
-        <v>0.31102345499999728</v>
+        <v>0.31102321299999858</v>
       </c>
       <c r="D87" s="5">
-        <v>4.3671344349998531</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>4.3671313300138959</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>87.803426014999999</v>
+        <v>87.803420334999998</v>
       </c>
       <c r="C88" s="5">
-        <v>0.33203591500000584</v>
+        <v>0.33203752199999315</v>
       </c>
       <c r="D88" s="5">
-        <v>4.6514387778875843</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>4.6514621577939064</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>88.274321717999996</v>
+        <v>88.274318188999999</v>
       </c>
       <c r="C89" s="5">
-        <v>0.4708957029999965</v>
+        <v>0.47089785400000039</v>
       </c>
       <c r="D89" s="5">
-        <v>6.6289484090525708</v>
+        <v>6.6289800296280621</v>
       </c>
       <c r="E89" s="5">
-        <v>4.701335851382904</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>4.701344017136555</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>88.237786524000001</v>
+        <v>88.237783774999997</v>
       </c>
       <c r="C90" s="5">
-        <v>-3.6535193999995386E-2</v>
+        <v>-3.6534414000001902E-2</v>
       </c>
       <c r="D90" s="5">
-        <v>-0.49552994668282668</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>-0.49551941131105171</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>88.739483305999997</v>
+        <v>88.739480415000003</v>
       </c>
       <c r="C91" s="5">
-        <v>0.50169678199999623</v>
+        <v>0.5016966400000058</v>
       </c>
       <c r="D91" s="5">
-        <v>7.0403415871060693</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>7.0403397579301696</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>89.022154708000002</v>
+        <v>89.022151632999993</v>
       </c>
       <c r="C92" s="5">
-        <v>0.2826714020000054</v>
+        <v>0.28267121799999018</v>
       </c>
       <c r="D92" s="5">
-        <v>3.8901740279880137</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>3.8901715801837211</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>89.174927460000006</v>
+        <v>89.174935884999996</v>
       </c>
       <c r="C93" s="5">
-        <v>0.15277275200000417</v>
+        <v>0.15278425200000356</v>
       </c>
       <c r="D93" s="5">
-        <v>2.0788937807379781</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>2.0790518224922616</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>89.413163542999996</v>
+        <v>89.413160360999996</v>
       </c>
       <c r="C94" s="5">
-        <v>0.23823608299998966</v>
+        <v>0.23822447599999919</v>
       </c>
       <c r="D94" s="5">
-        <v>3.2533985604703552</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>3.2532374049725421</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>90.084885569999997</v>
+        <v>90.084908588999994</v>
       </c>
       <c r="C95" s="5">
-        <v>0.67172202700000128</v>
+        <v>0.67174822799999845</v>
       </c>
       <c r="D95" s="5">
-        <v>9.3970579736684314</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>9.3974401375078962</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>90.806930972000004</v>
+        <v>90.806931047999996</v>
       </c>
       <c r="C96" s="5">
-        <v>0.72204540200000622</v>
+        <v>0.7220224590000015</v>
       </c>
       <c r="D96" s="5">
-        <v>10.053738678648427</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>10.053402325853789</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>91.269840191</v>
+        <v>91.269836201000004</v>
       </c>
       <c r="C97" s="5">
-        <v>0.4629092189999966</v>
+        <v>0.46290515300000834</v>
       </c>
       <c r="D97" s="5">
-        <v>6.2917373857657832</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>6.291680557800361</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>92.324464207000005</v>
+        <v>92.324459535000003</v>
       </c>
       <c r="C98" s="5">
-        <v>1.0546240160000053</v>
+        <v>1.0546233339999986</v>
       </c>
       <c r="D98" s="5">
-        <v>14.782074665257628</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>14.782065178358671</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>92.573676311</v>
+        <v>92.573671970000007</v>
       </c>
       <c r="C99" s="5">
-        <v>0.24921210399999438</v>
+        <v>0.24921243500000401</v>
       </c>
       <c r="D99" s="5">
-        <v>3.2876934583021766</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>3.2876980588506299</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>93.196020382</v>
+        <v>93.196017710000007</v>
       </c>
       <c r="C100" s="5">
-        <v>0.62234407100000055</v>
+        <v>0.62234574000000009</v>
       </c>
       <c r="D100" s="5">
-        <v>8.3722977468829729</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>8.3723214435223792</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>93.503010958000004</v>
+        <v>93.503009402999993</v>
       </c>
       <c r="C101" s="5">
-        <v>0.30699057600000401</v>
+        <v>0.3069916929999863</v>
       </c>
       <c r="D101" s="5">
-        <v>4.0252435596221936</v>
+        <v>4.0252585895294013</v>
       </c>
       <c r="E101" s="5">
-        <v>5.9232278857984433</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>5.923230358806153</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>94.280855642000006</v>
+        <v>94.280853755999999</v>
       </c>
       <c r="C102" s="5">
-        <v>0.77784468400000151</v>
+        <v>0.77784435300000609</v>
       </c>
       <c r="D102" s="5">
-        <v>10.452367687710229</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>10.452363216270699</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>94.803072353000005</v>
+        <v>94.803070997999995</v>
       </c>
       <c r="C103" s="5">
-        <v>0.52221671099999867</v>
+        <v>0.52221724199999642</v>
       </c>
       <c r="D103" s="5">
-        <v>6.8530101867900317</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>6.8530175099939639</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>95.428333330000001</v>
+        <v>95.428332210999997</v>
       </c>
       <c r="C104" s="5">
-        <v>0.62526097699999639</v>
+        <v>0.6252612130000017</v>
       </c>
       <c r="D104" s="5">
-        <v>8.2079381139483765</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>8.2079414468074994</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>95.800131578999995</v>
+        <v>95.800134618000001</v>
       </c>
       <c r="C105" s="5">
-        <v>0.37179824899999403</v>
+        <v>0.37180240700000411</v>
       </c>
       <c r="D105" s="5">
-        <v>4.7768168561205471</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>4.7768714847193916</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>96.238763268</v>
+        <v>96.238760743</v>
       </c>
       <c r="C106" s="5">
-        <v>0.4386316890000046</v>
+        <v>0.43862612499999898</v>
       </c>
       <c r="D106" s="5">
-        <v>5.6348290652529442</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>5.6347555952527717</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>96.054948945999996</v>
+        <v>96.054965280000005</v>
       </c>
       <c r="C107" s="5">
-        <v>-0.18381432200000347</v>
+        <v>-0.18379546299999561</v>
       </c>
       <c r="D107" s="5">
-        <v>-2.2680542268159631</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>-2.2678240263953375</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>96.166605175000001</v>
+        <v>96.166605031000003</v>
       </c>
       <c r="C108" s="5">
-        <v>0.11165622900000471</v>
+        <v>0.11163975099999845</v>
       </c>
       <c r="D108" s="5">
-        <v>1.4038571453058646</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>1.4036484005453431</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>96.445247918000007</v>
+        <v>96.445245161000003</v>
       </c>
       <c r="C109" s="5">
-        <v>0.27864274300000602</v>
+        <v>0.27864012999999943</v>
       </c>
       <c r="D109" s="5">
-        <v>3.5329490760480864</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>3.5329154210950175</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>96.891962586000005</v>
+        <v>96.891959491999998</v>
       </c>
       <c r="C110" s="5">
-        <v>0.44671466799999848</v>
+        <v>0.44671433099999547</v>
       </c>
       <c r="D110" s="5">
-        <v>5.7019569866426423</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>5.7019527421097838</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>97.466228131999998</v>
+        <v>97.466225300999994</v>
       </c>
       <c r="C111" s="5">
-        <v>0.57426554599999236</v>
+        <v>0.57426580899999635</v>
       </c>
       <c r="D111" s="5">
-        <v>7.3487225408934487</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>7.3487262592580427</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>97.811598364999995</v>
+        <v>97.811596856999998</v>
       </c>
       <c r="C112" s="5">
-        <v>0.34537023299999703</v>
+        <v>0.34537155600000347</v>
       </c>
       <c r="D112" s="5">
-        <v>4.3360416619241393</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>4.3360587253309157</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>98.624263036000002</v>
+        <v>98.624262583000004</v>
       </c>
       <c r="C113" s="5">
-        <v>0.81266467100000739</v>
+        <v>0.81266572600000586</v>
       </c>
       <c r="D113" s="5">
-        <v>10.438622554468902</v>
+        <v>10.438636899392373</v>
       </c>
       <c r="E113" s="5">
-        <v>5.4770985720453247</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>5.4770998417038141</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>100.03787877000001</v>
+        <v>100.03787774</v>
       </c>
       <c r="C114" s="5">
-        <v>1.413615734000004</v>
+        <v>1.4136151569999953</v>
       </c>
       <c r="D114" s="5">
-        <v>18.62287326473</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>18.622865146783596</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>101.59333336</v>
+        <v>101.59333284</v>
       </c>
       <c r="C115" s="5">
-        <v>1.5554545899999965</v>
+        <v>1.5554551000000032</v>
       </c>
       <c r="D115" s="5">
-        <v>20.339673888098719</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>20.339681365025129</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>102.08979997</v>
+        <v>102.08979960000001</v>
       </c>
       <c r="C116" s="5">
-        <v>0.49646660999999881</v>
+        <v>0.49646676000000411</v>
       </c>
       <c r="D116" s="5">
-        <v>6.0243730874045553</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>6.0243749884459463</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>102.58900762</v>
+        <v>102.58900892</v>
       </c>
       <c r="C117" s="5">
-        <v>0.49920765000000245</v>
+        <v>0.49920931999999141</v>
       </c>
       <c r="D117" s="5">
-        <v>6.0282785725461085</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>6.0282993068228041</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>103.01629785</v>
+        <v>103.01629568</v>
       </c>
       <c r="C118" s="5">
-        <v>0.427290229999997</v>
+        <v>0.42728676000000121</v>
       </c>
       <c r="D118" s="5">
-        <v>5.1141820798109805</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>5.1141395255398736</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>103.9331543</v>
+        <v>103.93316344</v>
       </c>
       <c r="C119" s="5">
-        <v>0.91685644999999738</v>
+        <v>0.91686776000000236</v>
       </c>
       <c r="D119" s="5">
-        <v>11.21875673927828</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>11.218902221199878</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>104.80098175000001</v>
+        <v>104.80098187</v>
       </c>
       <c r="C120" s="5">
-        <v>0.86782745000000716</v>
+        <v>0.86781842999999981</v>
       </c>
       <c r="D120" s="5">
-        <v>10.493038361628448</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>10.492923277300093</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>105.10856532</v>
+        <v>105.10856398</v>
       </c>
       <c r="C121" s="5">
-        <v>0.30758356999999137</v>
+        <v>0.30758210999999847</v>
       </c>
       <c r="D121" s="5">
-        <v>3.5793273351897303</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>3.5793100659272659</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>105.18839439</v>
+        <v>105.18839251</v>
       </c>
       <c r="C122" s="5">
-        <v>7.9829070000002389E-2</v>
+        <v>7.9828530000000342E-2</v>
       </c>
       <c r="D122" s="5">
-        <v>0.91520660784178975</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>0.91520040280290704</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>106.12558088999999</v>
+        <v>106.1255792</v>
       </c>
       <c r="C123" s="5">
-        <v>0.9371864999999957</v>
+        <v>0.93718669000000432</v>
       </c>
       <c r="D123" s="5">
-        <v>11.231310150529715</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>11.231312750891975</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>106.68297513</v>
+        <v>106.68297462</v>
       </c>
       <c r="C124" s="5">
-        <v>0.55739424000000781</v>
+        <v>0.55739541999999176</v>
       </c>
       <c r="D124" s="5">
-        <v>6.4879479872099521</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>6.4879622276449833</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>107.26082326</v>
+        <v>107.26082357999999</v>
       </c>
       <c r="C125" s="5">
-        <v>0.57784812999999247</v>
+        <v>0.57784895999999719</v>
       </c>
       <c r="D125" s="5">
-        <v>6.6969705111550981</v>
+        <v>6.6969804517723386</v>
       </c>
       <c r="E125" s="5">
-        <v>8.7570339773768158</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>8.7570348013823249</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>107.28443622</v>
+        <v>107.28443559999999</v>
       </c>
       <c r="C126" s="5">
-        <v>2.3612960000008343E-2</v>
+        <v>2.3612020000001621E-2</v>
       </c>
       <c r="D126" s="5">
-        <v>0.26449438835101091</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>0.26448384564550231</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>108.59327217000001</v>
+        <v>108.59327189</v>
       </c>
       <c r="C127" s="5">
-        <v>1.3088359500000024</v>
+        <v>1.3088362900000021</v>
       </c>
       <c r="D127" s="5">
-        <v>15.662974200440027</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>15.66297864273356</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>108.65587737</v>
+        <v>108.65587727</v>
       </c>
       <c r="C128" s="5">
-        <v>6.2605199999993033E-2</v>
+        <v>6.2605380000007926E-2</v>
       </c>
       <c r="D128" s="5">
-        <v>0.69401085232174697</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>0.69401285584083094</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>108.8906704</v>
+        <v>108.89067093</v>
       </c>
       <c r="C129" s="5">
-        <v>0.23479303000000584</v>
+        <v>0.23479365999999402</v>
       </c>
       <c r="D129" s="5">
-        <v>2.6241052359387007</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>2.6241123633111707</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>109.64206670999999</v>
+        <v>109.64206655</v>
       </c>
       <c r="C130" s="5">
-        <v>0.75139630999998985</v>
+        <v>0.75139561999999671</v>
       </c>
       <c r="D130" s="5">
-        <v>8.6021690897788883</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>8.6021608448401565</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>110.33921214</v>
+        <v>110.33921349000001</v>
       </c>
       <c r="C131" s="5">
-        <v>0.69714543000000617</v>
+        <v>0.69714694000001032</v>
       </c>
       <c r="D131" s="5">
-        <v>7.9026186979369806</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>7.9026364297372753</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>111.08858256000001</v>
+        <v>111.08858346</v>
       </c>
       <c r="C132" s="5">
-        <v>0.74937042000000531</v>
+        <v>0.74936996999998939</v>
       </c>
       <c r="D132" s="5">
-        <v>8.4612390333660414</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>8.4612336536604928</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>112.13835922</v>
+        <v>112.13835951999999</v>
       </c>
       <c r="C133" s="5">
-        <v>1.049776659999992</v>
+        <v>1.0497760599999992</v>
       </c>
       <c r="D133" s="5">
-        <v>11.948238154349266</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>11.94823086467065</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>112.23777216000001</v>
+        <v>112.23777131</v>
       </c>
       <c r="C134" s="5">
-        <v>9.9412940000007666E-2</v>
+        <v>9.9411790000004885E-2</v>
       </c>
       <c r="D134" s="5">
-        <v>1.0690268671217806</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>1.0690144374821742</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>112.93979324999999</v>
+        <v>112.93979241</v>
       </c>
       <c r="C135" s="5">
-        <v>0.70202108999998813</v>
+        <v>0.70202109999999607</v>
       </c>
       <c r="D135" s="5">
-        <v>7.7693859773607432</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>7.7693861527451169</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>113.74175796</v>
+        <v>113.74175815</v>
       </c>
       <c r="C136" s="5">
-        <v>0.80196471000000713</v>
+        <v>0.80196573999999998</v>
       </c>
       <c r="D136" s="5">
-        <v>8.8617659432881801</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>8.8617778414989967</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>114.01063259</v>
+        <v>114.010633</v>
       </c>
       <c r="C137" s="5">
-        <v>0.26887462999999912</v>
+        <v>0.26887485000000311</v>
       </c>
       <c r="D137" s="5">
-        <v>2.873858402207996</v>
+        <v>2.8738607794645876</v>
       </c>
       <c r="E137" s="5">
-        <v>6.2928934580694706</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>6.2928935232029914</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>114.97563089000001</v>
+        <v>114.97563026</v>
       </c>
       <c r="C138" s="5">
-        <v>0.96499830000000486</v>
+        <v>0.96499726000000408</v>
       </c>
       <c r="D138" s="5">
-        <v>10.643358786404523</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>10.643346736576298</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>114.71616145</v>
+        <v>114.71616124000001</v>
       </c>
       <c r="C139" s="5">
-        <v>-0.25946944000000371</v>
+        <v>-0.25946901999999739</v>
       </c>
       <c r="D139" s="5">
-        <v>-2.6747198225754776</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>-2.6747155611098528</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>114.80571386</v>
+        <v>114.80571365</v>
       </c>
       <c r="C140" s="5">
         <v>8.955240999999603E-2</v>
       </c>
       <c r="D140" s="5">
-        <v>0.94080458611898177</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>0.94080458784866483</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>114.62060631</v>
+        <v>114.62060609</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.1851075499999979</v>
+        <v>-0.18510756000000583</v>
       </c>
       <c r="D141" s="5">
-        <v>-1.9177597647083378</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-1.9177598708708055</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>114.59117822</v>
       </c>
       <c r="C142" s="5">
-        <v>-2.9428089999996132E-2</v>
+        <v>-2.942786999999214E-2</v>
       </c>
       <c r="D142" s="5">
-        <v>-0.30765745958508672</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>-0.30765516342043941</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>114.14002819</v>
+        <v>114.14002886</v>
       </c>
       <c r="C143" s="5">
-        <v>-0.45115003000000797</v>
+        <v>-0.45114936000000228</v>
       </c>
       <c r="D143" s="5">
-        <v>-4.6234766392492581</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>-4.6234699209463104</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>113.34228007</v>
+        <v>113.34228019</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.79774811999999429</v>
+        <v>-0.79774867000000427</v>
       </c>
       <c r="D144" s="5">
-        <v>-8.0720376493497721</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-8.0720429568027718</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>112.49734011</v>
+        <v>112.49734048000001</v>
       </c>
       <c r="C145" s="5">
-        <v>-0.84493996000000493</v>
+        <v>-0.84493970999999135</v>
       </c>
       <c r="D145" s="5">
-        <v>-8.5878950177086253</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>-8.5878925712717713</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>112.45218005</v>
+        <v>112.45217999</v>
       </c>
       <c r="C146" s="5">
-        <v>-4.5160060000000612E-2</v>
+        <v>-4.5160490000000664E-2</v>
       </c>
       <c r="D146" s="5">
-        <v>-0.48065654225887267</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-0.48066110724291899</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>112.16246708</v>
+        <v>112.16246706</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.28971296999999652</v>
+        <v>-0.28971293000000742</v>
       </c>
       <c r="D147" s="5">
-        <v>-3.0481527858801205</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-3.0481523725776061</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>111.07845021</v>
+        <v>111.07845053</v>
       </c>
       <c r="C148" s="5">
-        <v>-1.0840168699999992</v>
+        <v>-1.0840165299999995</v>
       </c>
       <c r="D148" s="5">
-        <v>-11.000595346103337</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-11.000592078942727</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>111.199218</v>
+        <v>111.19921812</v>
       </c>
       <c r="C149" s="5">
-        <v>0.12076779000000215</v>
+        <v>0.12076758999999981</v>
       </c>
       <c r="D149" s="5">
-        <v>1.3125056337448759</v>
+        <v>1.312503443324875</v>
       </c>
       <c r="E149" s="5">
-        <v>-2.4659231565798634</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>-2.465923402074266</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>110.72327878</v>
+        <v>110.72327814000001</v>
       </c>
       <c r="C150" s="5">
-        <v>-0.47593922000000077</v>
+        <v>-0.4759399799999926</v>
       </c>
       <c r="D150" s="5">
-        <v>-5.0168745243434953</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>-5.01688234257891</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>110.41552454000001</v>
+        <v>110.41552425</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.30775423999999418</v>
+        <v>-0.30775389000000075</v>
       </c>
       <c r="D151" s="5">
-        <v>-3.2848686763199075</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>-3.2848650161549697</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>110.07096607</v>
+        <v>110.07096559999999</v>
       </c>
       <c r="C152" s="5">
-        <v>-0.34455847000000972</v>
+        <v>-0.3445586500000104</v>
       </c>
       <c r="D152" s="5">
-        <v>-3.6810678613240833</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>-3.681069760961031</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>110.37426828</v>
+        <v>110.37426768</v>
       </c>
       <c r="C153" s="5">
-        <v>0.30330220999999824</v>
+        <v>0.3033020800000088</v>
       </c>
       <c r="D153" s="5">
-        <v>3.3571941851179732</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>3.3571927388487799</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>110.18949157999999</v>
+        <v>110.18949225</v>
       </c>
       <c r="C154" s="5">
-        <v>-0.18477670000000046</v>
+        <v>-0.18477543000000196</v>
       </c>
       <c r="D154" s="5">
-        <v>-1.9905163953696459</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>-1.9905028506725264</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>109.79757678999999</v>
+        <v>109.79757730999999</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.39191479000000129</v>
+        <v>-0.3919149400000066</v>
       </c>
       <c r="D155" s="5">
-        <v>-4.1855712615381346</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-4.1855728073469267</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>109.02280453</v>
+        <v>109.02280395</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.77477225999999177</v>
+        <v>-0.77477335999999752</v>
       </c>
       <c r="D156" s="5">
-        <v>-8.1466221857807497</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-8.1466332698843065</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>108.68397297999999</v>
+        <v>108.68397272</v>
       </c>
       <c r="C157" s="5">
-        <v>-0.33883155000000897</v>
+        <v>-0.33883122999999671</v>
       </c>
       <c r="D157" s="5">
-        <v>-3.6663816382662029</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>-3.6663782537991296</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>108.30254944000001</v>
+        <v>108.30255151</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.38142353999998591</v>
+        <v>-0.38142120999999918</v>
       </c>
       <c r="D158" s="5">
-        <v>-4.1310235752606168</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>-4.1309988348719902</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>107.77446243999999</v>
+        <v>107.77446252999999</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.52808700000001352</v>
+        <v>-0.52808898000000681</v>
       </c>
       <c r="D159" s="5">
-        <v>-5.6968447607903094</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-5.6968654449169982</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>107.9573974</v>
+        <v>107.95739727</v>
       </c>
       <c r="C160" s="5">
-        <v>0.18293496000001142</v>
+        <v>0.18293474000000742</v>
       </c>
       <c r="D160" s="5">
-        <v>2.0559876795138932</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>2.0559851820943331</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>108.39454239</v>
+        <v>108.39454209</v>
       </c>
       <c r="C161" s="5">
-        <v>0.43714498999999307</v>
+        <v>0.43714482000000032</v>
       </c>
       <c r="D161" s="5">
-        <v>4.9687730063907143</v>
+        <v>4.9687710369814564</v>
       </c>
       <c r="E161" s="5">
-        <v>-2.5222080338730524</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>-2.5222084088517116</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>107.09038556</v>
+        <v>107.09038498</v>
       </c>
       <c r="C162" s="5">
-        <v>-1.3041568299999966</v>
+        <v>-1.3041571100000056</v>
       </c>
       <c r="D162" s="5">
-        <v>-13.519778941422478</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-13.519781689748811</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>106.82350489</v>
+        <v>106.82350434</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.26688067000000615</v>
+        <v>-0.26688063999999656</v>
       </c>
       <c r="D163" s="5">
-        <v>-2.9498767390624958</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-2.9498764277573031</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>106.41786698</v>
+        <v>106.41786609</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.40563790999999583</v>
+        <v>-0.40563824999999554</v>
       </c>
       <c r="D164" s="5">
-        <v>-4.4627536077575751</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-4.4627572931002835</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>106.60849397</v>
+        <v>106.60849303000001</v>
       </c>
       <c r="C165" s="5">
-        <v>0.19062698999999839</v>
+        <v>0.19062694000000135</v>
       </c>
       <c r="D165" s="5">
-        <v>2.17087239767908</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>2.1708718409893413</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>106.67152000999999</v>
+        <v>106.67152086</v>
       </c>
       <c r="C166" s="5">
-        <v>6.3026039999996897E-2</v>
+        <v>6.3027829999995788E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>0.71174115199537091</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>0.71176143819782212</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>106.95468105</v>
+        <v>106.95468175000001</v>
       </c>
       <c r="C167" s="5">
-        <v>0.28316104000001019</v>
+        <v>0.28316089000000488</v>
       </c>
       <c r="D167" s="5">
-        <v>3.2323372721051014</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>3.232335508616746</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>107.82717335</v>
+        <v>107.82717262</v>
       </c>
       <c r="C168" s="5">
-        <v>0.87249229999999045</v>
+        <v>0.87249086999999292</v>
       </c>
       <c r="D168" s="5">
-        <v>10.240476690284762</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>10.240459076167085</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>108.29322922</v>
+        <v>108.29322915</v>
       </c>
       <c r="C169" s="5">
-        <v>0.46605587000000526</v>
+        <v>0.46605653000000302</v>
       </c>
       <c r="D169" s="5">
-        <v>5.3117925036668012</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>5.3118002424409339</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>108.8027544</v>
+        <v>108.80275961</v>
       </c>
       <c r="C170" s="5">
-        <v>0.50952517999999714</v>
+        <v>0.50953045999999347</v>
       </c>
       <c r="D170" s="5">
-        <v>5.7944848107243097</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>5.7945464227532106</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>109.18932263000001</v>
+        <v>109.18932316</v>
       </c>
       <c r="C171" s="5">
-        <v>0.38656823000000884</v>
+        <v>0.38656355000000531</v>
       </c>
       <c r="D171" s="5">
-        <v>4.3478205822709892</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>4.3477667001651676</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>109.35348930000001</v>
+        <v>109.35348928000001</v>
       </c>
       <c r="C172" s="5">
-        <v>0.16416667000000018</v>
+        <v>0.16416612000000441</v>
       </c>
       <c r="D172" s="5">
-        <v>1.8192002537146035</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>1.8191940995413658</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>109.57534244999999</v>
+        <v>109.5753411</v>
       </c>
       <c r="C173" s="5">
-        <v>0.22185314999998695</v>
+        <v>0.2218518199999977</v>
       </c>
       <c r="D173" s="5">
-        <v>2.4618743397038401</v>
+        <v>2.4618594162598262</v>
       </c>
       <c r="E173" s="5">
-        <v>1.0893537939867137</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>1.089352828318213</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>109.77231534000001</v>
+        <v>109.77231241</v>
       </c>
       <c r="C174" s="5">
-        <v>0.19697289000001206</v>
+        <v>0.19697130999999501</v>
       </c>
       <c r="D174" s="5">
-        <v>2.1785781655877745</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>2.1785605442944833</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>110.19623658</v>
+        <v>110.19623310999999</v>
       </c>
       <c r="C175" s="5">
-        <v>0.42392123999999853</v>
+        <v>0.42392069999999649</v>
       </c>
       <c r="D175" s="5">
-        <v>4.73389587451718</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>4.7338898447767397</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>110.48601915</v>
+        <v>110.48601625000001</v>
       </c>
       <c r="C176" s="5">
-        <v>0.28978256999999985</v>
+        <v>0.28978314000001149</v>
       </c>
       <c r="D176" s="5">
-        <v>3.2016782723225834</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>3.2016847636431756</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>109.79898521</v>
+        <v>109.79898434</v>
       </c>
       <c r="C177" s="5">
-        <v>-0.68703394000000628</v>
+        <v>-0.68703191000000174</v>
       </c>
       <c r="D177" s="5">
-        <v>-7.2119597114076006</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>-7.2119393083234007</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>110.11409702</v>
+        <v>110.11409936</v>
       </c>
       <c r="C178" s="5">
-        <v>0.31511181000000477</v>
+        <v>0.31511501999999325</v>
       </c>
       <c r="D178" s="5">
-        <v>3.498759791312267</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>3.4987960253096251</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>110.03782846</v>
+        <v>110.03783144000001</v>
       </c>
       <c r="C179" s="5">
-        <v>-7.6268560000002594E-2</v>
+        <v>-7.6267919999992273E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>-0.82799955878395393</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>-0.82799261962670512</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>110.94713449</v>
+        <v>110.94713575999999</v>
       </c>
       <c r="C180" s="5">
-        <v>0.90930602999999621</v>
+        <v>0.90930431999998973</v>
       </c>
       <c r="D180" s="5">
-        <v>10.379632530984107</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>10.379611821953549</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>111.44291176</v>
+        <v>111.44291329000001</v>
       </c>
       <c r="C181" s="5">
-        <v>0.49577727000000493</v>
+        <v>0.49577753000001223</v>
       </c>
       <c r="D181" s="5">
-        <v>5.496081861805413</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>5.4960847508483957</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>111.74373319999999</v>
+        <v>111.74374338</v>
       </c>
       <c r="C182" s="5">
-        <v>0.30082143999999289</v>
+        <v>0.30083008999999095</v>
       </c>
       <c r="D182" s="5">
-        <v>3.2877241847960592</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>3.2878200841449434</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>112.11075983000001</v>
+        <v>112.11076171000001</v>
       </c>
       <c r="C183" s="5">
-        <v>0.36702663000001223</v>
+        <v>0.36701833000000761</v>
       </c>
       <c r="D183" s="5">
-        <v>4.01343402218588</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>4.0133412436949012</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>112.55750925</v>
+        <v>112.55750927</v>
       </c>
       <c r="C184" s="5">
-        <v>0.44674941999998907</v>
+        <v>0.44674755999999149</v>
       </c>
       <c r="D184" s="5">
-        <v>4.8880805495743695</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>4.8880596666402765</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>112.98359594</v>
+        <v>112.98359005</v>
       </c>
       <c r="C185" s="5">
-        <v>0.42608669000000532</v>
+        <v>0.4260807800000066</v>
       </c>
       <c r="D185" s="5">
-        <v>4.6383843650661172</v>
+        <v>4.6383186825473821</v>
       </c>
       <c r="E185" s="5">
-        <v>3.1104201125861985</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>3.1104160076395049</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>113.76173547</v>
+        <v>113.76173032</v>
       </c>
       <c r="C186" s="5">
-        <v>0.77813953000000424</v>
+        <v>0.77814026999999442</v>
       </c>
       <c r="D186" s="5">
-        <v>8.5849884109381556</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>8.5849973514882993</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>114.24846565999999</v>
+        <v>114.24844962</v>
       </c>
       <c r="C187" s="5">
-        <v>0.48673018999998874</v>
+        <v>0.4867193000000043</v>
       </c>
       <c r="D187" s="5">
-        <v>5.2567631460710862</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>5.2566429946443893</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>114.89523755</v>
+        <v>114.89522975</v>
       </c>
       <c r="C188" s="5">
-        <v>0.64677189000001079</v>
+        <v>0.64678012999999623</v>
       </c>
       <c r="D188" s="5">
-        <v>7.0088787483643555</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>7.0089718561899828</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>115.27264484</v>
+        <v>115.2726449</v>
       </c>
       <c r="C189" s="5">
-        <v>0.37740728999999362</v>
+        <v>0.37741515000000447</v>
       </c>
       <c r="D189" s="5">
-        <v>4.0137525970954657</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>4.0138379821518022</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>116.25698197</v>
+        <v>116.25698985</v>
       </c>
       <c r="C190" s="5">
-        <v>0.98433713000000012</v>
+        <v>0.98434494999999345</v>
       </c>
       <c r="D190" s="5">
-        <v>10.74227473223932</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>10.742364115069126</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>116.83026565999999</v>
+        <v>116.83027556</v>
       </c>
       <c r="C191" s="5">
-        <v>0.57328368999999668</v>
+        <v>0.5732857100000075</v>
       </c>
       <c r="D191" s="5">
-        <v>6.080568128245134</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>6.0805897145052912</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>117.43036624</v>
+        <v>117.43037345</v>
       </c>
       <c r="C192" s="5">
-        <v>0.60010058000000299</v>
+        <v>0.60009789000000069</v>
       </c>
       <c r="D192" s="5">
-        <v>6.3409690130797891</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>6.3409392288166666</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>117.70251837000001</v>
+        <v>117.70252476</v>
       </c>
       <c r="C193" s="5">
-        <v>0.27215213000000915</v>
+        <v>0.27215130999999815</v>
       </c>
       <c r="D193" s="5">
-        <v>2.8167986475393869</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>2.8167898768386879</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>118.24194461</v>
+        <v>118.24196155</v>
       </c>
       <c r="C194" s="5">
-        <v>0.53942623999999739</v>
+        <v>0.53943678999999634</v>
       </c>
       <c r="D194" s="5">
-        <v>5.6403182131193441</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>5.6404310068140173</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>117.43587006999999</v>
+        <v>117.43587555000001</v>
       </c>
       <c r="C195" s="5">
-        <v>-0.80607454000001155</v>
+        <v>-0.80608599999999342</v>
       </c>
       <c r="D195" s="5">
-        <v>-7.8807327090821166</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>-7.8808394956622063</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>118.30275789</v>
+        <v>118.30275937</v>
       </c>
       <c r="C196" s="5">
-        <v>0.86688782000000231</v>
+        <v>0.8668838199999982</v>
       </c>
       <c r="D196" s="5">
-        <v>9.2267952865857197</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>9.2267505208787135</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>118.76254287</v>
+        <v>118.76253156999999</v>
       </c>
       <c r="C197" s="5">
-        <v>0.45978498000000911</v>
+        <v>0.45977219999998908</v>
       </c>
       <c r="D197" s="5">
-        <v>4.7648089825907958</v>
+        <v>4.7646736372844556</v>
       </c>
       <c r="E197" s="5">
-        <v>5.1148548441217301</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>5.1148503224605957</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>118.72614512</v>
+        <v>118.72613391</v>
       </c>
       <c r="C198" s="5">
-        <v>-3.6397750000006113E-2</v>
+        <v>-3.6397659999991561E-2</v>
       </c>
       <c r="D198" s="5">
-        <v>-0.36715071186828041</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>-0.36714984042628407</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>118.98756006000001</v>
+        <v>118.98751491</v>
       </c>
       <c r="C199" s="5">
-        <v>0.26141494000000876</v>
+        <v>0.26138100000000009</v>
       </c>
       <c r="D199" s="5">
-        <v>2.6744307466998851</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>2.6740795606650325</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>119.47937481</v>
+        <v>119.47933259</v>
       </c>
       <c r="C200" s="5">
-        <v>0.49181474999998898</v>
+        <v>0.49181767999999693</v>
       </c>
       <c r="D200" s="5">
-        <v>5.074320164679702</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>5.0743530550640292</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>120.31949346</v>
+        <v>120.31952099999999</v>
       </c>
       <c r="C201" s="5">
-        <v>0.84011865000000796</v>
+        <v>0.84018840999999611</v>
       </c>
       <c r="D201" s="5">
-        <v>8.7718816281297407</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>8.7726416291319396</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>120.90852009</v>
+        <v>120.90854546</v>
       </c>
       <c r="C202" s="5">
-        <v>0.58902662999999222</v>
+        <v>0.58902446000000452</v>
       </c>
       <c r="D202" s="5">
-        <v>6.03541171567894</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>6.0353874600447277</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>121.61231748</v>
+        <v>121.61233908</v>
       </c>
       <c r="C203" s="5">
-        <v>0.70379739000000541</v>
+        <v>0.70379361999999901</v>
       </c>
       <c r="D203" s="5">
-        <v>7.2131138074960965</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>7.2130723617476411</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>122.17058568</v>
+        <v>122.1706023</v>
       </c>
       <c r="C204" s="5">
-        <v>0.55826820000000055</v>
+        <v>0.55826322000000062</v>
       </c>
       <c r="D204" s="5">
-        <v>5.6499012038532692</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>5.6498484960322504</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>122.60282006</v>
+        <v>122.60283355</v>
       </c>
       <c r="C205" s="5">
-        <v>0.43223437999999703</v>
+        <v>0.43223125000000095</v>
       </c>
       <c r="D205" s="5">
-        <v>4.3291446275642409</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>4.3291120653664805</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>123.23273428</v>
+        <v>123.23275636</v>
       </c>
       <c r="C206" s="5">
-        <v>0.62991422000000341</v>
+        <v>0.6299228099999965</v>
       </c>
       <c r="D206" s="5">
-        <v>6.342655044837886</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>6.3427432791627103</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>123.65931542</v>
+        <v>123.65932151</v>
       </c>
       <c r="C207" s="5">
-        <v>0.42658113999999614</v>
+        <v>0.42656515000000184</v>
       </c>
       <c r="D207" s="5">
-        <v>4.2339122635732584</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>4.2337497526731882</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>125.45612663999999</v>
+        <v>125.45612973999999</v>
       </c>
       <c r="C208" s="5">
-        <v>1.796811219999995</v>
+        <v>1.7968082299999963</v>
       </c>
       <c r="D208" s="5">
-        <v>18.89961379522569</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>18.899578783989291</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>126.48265268</v>
+        <v>126.48263428999999</v>
       </c>
       <c r="C209" s="5">
-        <v>1.0265260400000074</v>
+        <v>1.0265045499999985</v>
       </c>
       <c r="D209" s="5">
-        <v>10.272973438078669</v>
+        <v>10.272748342133076</v>
       </c>
       <c r="E209" s="5">
-        <v>6.5004584976347202</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>6.5004531462430792</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>127.18568768</v>
+        <v>127.18566896999999</v>
       </c>
       <c r="C210" s="5">
-        <v>0.70303499999999985</v>
+        <v>0.7030346800000018</v>
       </c>
       <c r="D210" s="5">
-        <v>6.8777558258855231</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>6.8777536297848885</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>128.16813257000001</v>
+        <v>128.16804764</v>
       </c>
       <c r="C211" s="5">
-        <v>0.98244489000001067</v>
+        <v>0.98237867000000278</v>
       </c>
       <c r="D211" s="5">
-        <v>9.673516674563686</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>9.6728381867004174</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>128.93353721</v>
+        <v>128.93345171999999</v>
       </c>
       <c r="C212" s="5">
-        <v>0.76540463999998565</v>
+        <v>0.76540407999999616</v>
       </c>
       <c r="D212" s="5">
-        <v>7.4063825028544139</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>7.4063819749594639</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>129.34914531000001</v>
+        <v>129.34920428999999</v>
       </c>
       <c r="C213" s="5">
-        <v>0.41560810000001425</v>
+        <v>0.4157525699999951</v>
       </c>
       <c r="D213" s="5">
-        <v>3.9374342539822527</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>3.9388299727520115</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>129.64571692000001</v>
+        <v>129.64576535</v>
       </c>
       <c r="C214" s="5">
-        <v>0.29657161000000087</v>
+        <v>0.29656106000001614</v>
       </c>
       <c r="D214" s="5">
-        <v>2.7863212411597837</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>2.7862195830933079</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>130.22284008</v>
+        <v>130.22287878</v>
       </c>
       <c r="C215" s="5">
-        <v>0.57712315999998509</v>
+        <v>0.57711342999999715</v>
       </c>
       <c r="D215" s="5">
-        <v>5.4745958650555426</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>5.4744991994276182</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>130.38698896</v>
+        <v>130.38701885</v>
       </c>
       <c r="C216" s="5">
-        <v>0.16414887999999905</v>
+        <v>0.16414007000000197</v>
       </c>
       <c r="D216" s="5">
-        <v>1.5231586015107323</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>1.5230758290539548</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>129.93057037</v>
+        <v>129.93059231000001</v>
       </c>
       <c r="C217" s="5">
-        <v>-0.4564185899999984</v>
+        <v>-0.45642653999999538</v>
       </c>
       <c r="D217" s="5">
-        <v>-4.1206537323510872</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>-4.1207232040897379</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>130.84289383000001</v>
+        <v>130.84291855999999</v>
       </c>
       <c r="C218" s="5">
-        <v>0.9123234600000103</v>
+        <v>0.91232624999997824</v>
       </c>
       <c r="D218" s="5">
-        <v>8.7590862712457529</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>8.7591125638174496</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>131.29328142</v>
+        <v>131.29328806000001</v>
       </c>
       <c r="C219" s="5">
-        <v>0.45038758999999118</v>
+        <v>0.45036950000002207</v>
       </c>
       <c r="D219" s="5">
-        <v>4.2097476861997274</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>4.2095745754267222</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>131.5774021</v>
+        <v>131.57740623999999</v>
       </c>
       <c r="C220" s="5">
-        <v>0.2841206800000009</v>
+        <v>0.28411817999997879</v>
       </c>
       <c r="D220" s="5">
-        <v>2.6279500436505732</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>2.6279265097153282</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>132.47317287999999</v>
+        <v>132.47314986999999</v>
       </c>
       <c r="C221" s="5">
-        <v>0.89577077999999233</v>
+        <v>0.89574362999999835</v>
       </c>
       <c r="D221" s="5">
-        <v>8.4824716346777684</v>
+        <v>8.482204559931894</v>
       </c>
       <c r="E221" s="5">
-        <v>4.7362385853465305</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>4.7362356212987455</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>133.30517651</v>
+        <v>133.30515038999999</v>
       </c>
       <c r="C222" s="5">
-        <v>0.83200363000000266</v>
+        <v>0.83200052000000824</v>
       </c>
       <c r="D222" s="5">
-        <v>7.8025197384159029</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>7.8024909605323156</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>133.58635024</v>
+        <v>133.58623886000001</v>
       </c>
       <c r="C223" s="5">
-        <v>0.28117373000000612</v>
+        <v>0.28108847000001447</v>
       </c>
       <c r="D223" s="5">
-        <v>2.5606684364979815</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>2.5598834482233768</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>133.04318746000001</v>
+        <v>133.04303196000001</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.54316277999998874</v>
+        <v>-0.54320690000000127</v>
       </c>
       <c r="D224" s="5">
-        <v>-4.7715577010677972</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-4.7719405482562705</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>133.03372003999999</v>
+        <v>133.0338232</v>
       </c>
       <c r="C225" s="5">
-        <v>-9.4674200000213204E-3</v>
+        <v>-9.2087600000070324E-3</v>
       </c>
       <c r="D225" s="5">
-        <v>-8.5359189067846231E-2</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>-8.3028069835588969E-2</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>132.93092906000001</v>
+        <v>132.93100107000001</v>
       </c>
       <c r="C226" s="5">
-        <v>-0.10279097999998044</v>
+        <v>-0.10282212999999274</v>
       </c>
       <c r="D226" s="5">
-        <v>-0.9232721561960533</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>-0.92355004515631833</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>133.13889061</v>
+        <v>133.13894440000001</v>
       </c>
       <c r="C227" s="5">
-        <v>0.20796154999999317</v>
+        <v>0.2079433300000062</v>
       </c>
       <c r="D227" s="5">
-        <v>1.8935574704834091</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>1.8933891070264552</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>133.30763956000001</v>
+        <v>133.30768011000001</v>
       </c>
       <c r="C228" s="5">
-        <v>0.16874895000000834</v>
+        <v>0.16873570999999288</v>
       </c>
       <c r="D228" s="5">
-        <v>1.5316062121219831</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>1.5314845807462785</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>133.66950392999999</v>
+        <v>133.66953242</v>
       </c>
       <c r="C229" s="5">
-        <v>0.36186436999997795</v>
+        <v>0.36185230999998907</v>
       </c>
       <c r="D229" s="5">
-        <v>3.3064821632904584</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>3.3063692956817992</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>133.81678871</v>
+        <v>133.81681030999999</v>
       </c>
       <c r="C230" s="5">
-        <v>0.14728478000000678</v>
+        <v>0.14727788999999802</v>
       </c>
       <c r="D230" s="5">
-        <v>1.3302718115163925</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>1.3302089184056287</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>133.85072751000001</v>
+        <v>133.85073041000001</v>
       </c>
       <c r="C231" s="5">
-        <v>3.393880000001559E-2</v>
+        <v>3.3920100000017328E-2</v>
       </c>
       <c r="D231" s="5">
-        <v>0.30477056463107388</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>0.30460235513469769</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>133.17428871999999</v>
+        <v>133.17429215000001</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.67643879000002016</v>
+        <v>-0.67643825999999763</v>
       </c>
       <c r="D232" s="5">
-        <v>-5.8986619849789035</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-5.8986573667153657</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>132.0510803</v>
+        <v>132.05105585999999</v>
       </c>
       <c r="C233" s="5">
-        <v>-1.1232084199999974</v>
+        <v>-1.1232362900000226</v>
       </c>
       <c r="D233" s="5">
-        <v>-9.6644129989378218</v>
+        <v>-9.6646415501775778</v>
       </c>
       <c r="E233" s="5">
-        <v>-0.31862494935661623</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>-0.3186260841643862</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>131.61938404</v>
+        <v>131.61935686999999</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.43169625999999539</v>
+        <v>-0.431698990000001</v>
       </c>
       <c r="D234" s="5">
-        <v>-3.8532194609504078</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-3.8532440922184663</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>128.56751482999999</v>
+        <v>128.56740472000001</v>
       </c>
       <c r="C235" s="5">
-        <v>-3.0518692100000067</v>
+        <v>-3.0519521499999769</v>
       </c>
       <c r="D235" s="5">
-        <v>-24.536535067909337</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-24.537123688759255</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>128.68413666999999</v>
+        <v>128.68395319000001</v>
       </c>
       <c r="C236" s="5">
-        <v>0.11662183999999343</v>
+        <v>0.11654846999999791</v>
       </c>
       <c r="D236" s="5">
-        <v>1.09395061181079</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>1.0932598833988338</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>126.29332505000001</v>
+        <v>126.29343459</v>
       </c>
       <c r="C237" s="5">
-        <v>-2.3908116199999796</v>
+        <v>-2.3905186000000072</v>
       </c>
       <c r="D237" s="5">
-        <v>-20.151895486626525</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-20.149698199453571</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>126.50260471</v>
+        <v>126.50268081</v>
       </c>
       <c r="C238" s="5">
-        <v>0.20927965999999287</v>
+        <v>0.20924621999999715</v>
       </c>
       <c r="D238" s="5">
-        <v>2.0067341901196079</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>2.0064088580123318</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>126.12055664</v>
+        <v>126.12061505</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.38204806999999619</v>
+        <v>-0.38206576000000325</v>
       </c>
       <c r="D239" s="5">
-        <v>-3.5645008470463369</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-3.564661053579421</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>126.28494664999999</v>
+        <v>126.28498982000001</v>
       </c>
       <c r="C240" s="5">
-        <v>0.16439000999999109</v>
+        <v>0.16437477000000911</v>
       </c>
       <c r="D240" s="5">
-        <v>1.5753844846989162</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>1.5752366532639783</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>126.52079016</v>
+        <v>126.52081875</v>
       </c>
       <c r="C241" s="5">
-        <v>0.23584351000000936</v>
+        <v>0.23582892999999672</v>
       </c>
       <c r="D241" s="5">
-        <v>2.2642235669487087</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>2.2640813684367211</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>126.52919605</v>
+        <v>126.52921211</v>
       </c>
       <c r="C242" s="5">
-        <v>8.4058899999917003E-3</v>
+        <v>8.3933599999994613E-3</v>
       </c>
       <c r="D242" s="5">
-        <v>7.9755704605632971E-2</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>7.9636757657919333E-2</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>126.41478245</v>
+        <v>126.41478373</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.11441359999999179</v>
+        <v>-0.11442838000000677</v>
       </c>
       <c r="D243" s="5">
-        <v>-1.0797156282813414</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-1.0798542770164343</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>126.27024302</v>
+        <v>126.27024466</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.14453943000000891</v>
+        <v>-0.14453906999999333</v>
       </c>
       <c r="D244" s="5">
-        <v>-1.363453903862577</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-1.3634505155568077</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>126.27654298</v>
+        <v>126.27652442</v>
       </c>
       <c r="C245" s="5">
-        <v>6.2999600000068767E-3</v>
+        <v>6.2797599999981912E-3</v>
       </c>
       <c r="D245" s="5">
-        <v>5.9887640099565154E-2</v>
+        <v>5.9695564890560604E-2</v>
       </c>
       <c r="E245" s="5">
-        <v>-4.3729572729591659</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-4.3729536294826232</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>128.22202419000001</v>
+        <v>128.22199943999999</v>
       </c>
       <c r="C246" s="5">
-        <v>1.9454812100000112</v>
+        <v>1.9454750199999893</v>
       </c>
       <c r="D246" s="5">
-        <v>20.137706571614778</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>20.13764018992368</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>127.89984036</v>
+        <v>127.89974724</v>
       </c>
       <c r="C247" s="5">
-        <v>-0.32218383000001438</v>
+        <v>-0.3222521999999941</v>
       </c>
       <c r="D247" s="5">
-        <v>-2.9739200701216606</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>-2.9745430284115137</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>128.17951893</v>
+        <v>128.17930815</v>
       </c>
       <c r="C248" s="5">
-        <v>0.27967857000000151</v>
+        <v>0.27956091000000072</v>
       </c>
       <c r="D248" s="5">
-        <v>2.6558299994037693</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>2.6547011891487227</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>128.69288455</v>
+        <v>128.69300706000001</v>
       </c>
       <c r="C249" s="5">
-        <v>0.51336562000000185</v>
+        <v>0.51369891000001644</v>
       </c>
       <c r="D249" s="5">
-        <v>4.9133552913967149</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>4.9166240685458718</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>129.07652702999999</v>
+        <v>129.07660387999999</v>
       </c>
       <c r="C250" s="5">
-        <v>0.38364247999999179</v>
+        <v>0.38359681999997974</v>
       </c>
       <c r="D250" s="5">
-        <v>3.6365233243025763</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>3.6360798777004932</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>129.23751998</v>
+        <v>129.23757713000001</v>
       </c>
       <c r="C251" s="5">
-        <v>0.1609929500000078</v>
+        <v>0.16097325000001206</v>
       </c>
       <c r="D251" s="5">
-        <v>1.5070312029936028</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>1.5068446241738753</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>129.48034319999999</v>
+        <v>129.48038443999999</v>
       </c>
       <c r="C252" s="5">
-        <v>0.24282321999999112</v>
+        <v>0.24280730999998923</v>
       </c>
       <c r="D252" s="5">
-        <v>2.2781153350716288</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>2.2779635073498561</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>129.65683163</v>
+        <v>129.65685827999999</v>
       </c>
       <c r="C253" s="5">
-        <v>0.17648843000000625</v>
+        <v>0.17647383999999988</v>
       </c>
       <c r="D253" s="5">
-        <v>1.6479803944355886</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>1.647842607033545</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>130.30084087</v>
+        <v>130.30085106000001</v>
       </c>
       <c r="C254" s="5">
-        <v>0.64400924000000259</v>
+        <v>0.64399278000001914</v>
       </c>
       <c r="D254" s="5">
-        <v>6.1259921879976531</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>6.1258300204849681</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>130.88004266999999</v>
+        <v>130.88003925999999</v>
       </c>
       <c r="C255" s="5">
-        <v>0.57920179999999277</v>
+        <v>0.57918819999997595</v>
       </c>
       <c r="D255" s="5">
-        <v>5.4664953805285688</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>5.4663634318630194</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>131.50452747</v>
+        <v>131.50452701</v>
       </c>
       <c r="C256" s="5">
-        <v>0.62448480000000473</v>
+        <v>0.62448775000001433</v>
       </c>
       <c r="D256" s="5">
-        <v>5.8783893178436353</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>5.8784179766895539</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>131.96688130000001</v>
+        <v>131.9668686</v>
       </c>
       <c r="C257" s="5">
-        <v>0.46235383000001207</v>
+        <v>0.46234158999999408</v>
       </c>
       <c r="D257" s="5">
-        <v>4.301602152650652</v>
+        <v>4.3014860796845245</v>
       </c>
       <c r="E257" s="5">
-        <v>4.5062512686154799</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>4.506256571549061</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>132.43766904</v>
+        <v>132.43764851</v>
       </c>
       <c r="C258" s="5">
-        <v>0.47078773999999157</v>
+        <v>0.47077991000000452</v>
       </c>
       <c r="D258" s="5">
-        <v>4.36596666116571</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>4.3658930455386935</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>132.77408796</v>
+        <v>132.77402205999999</v>
       </c>
       <c r="C259" s="5">
-        <v>0.33641891999999984</v>
+        <v>0.33637354999999047</v>
       </c>
       <c r="D259" s="5">
-        <v>3.0911969527277927</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>3.0907747140169306</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>133.76113867999999</v>
+        <v>133.76095203</v>
       </c>
       <c r="C260" s="5">
-        <v>0.98705071999998495</v>
+        <v>0.9869299700000056</v>
       </c>
       <c r="D260" s="5">
-        <v>9.2948160311233217</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>9.2936368772982725</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>134.07381265000001</v>
+        <v>134.07390918999999</v>
       </c>
       <c r="C261" s="5">
-        <v>0.31267397000002006</v>
+        <v>0.31295715999999629</v>
       </c>
       <c r="D261" s="5">
-        <v>2.8414115163033937</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>2.844022219378739</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>134.22998691999999</v>
+        <v>134.23004784</v>
       </c>
       <c r="C262" s="5">
-        <v>0.15617426999997974</v>
+        <v>0.1561386500000026</v>
       </c>
       <c r="D262" s="5">
-        <v>1.4067956402725068</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>1.4064717032054697</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>133.83499547</v>
+        <v>133.83504375999999</v>
       </c>
       <c r="C263" s="5">
-        <v>-0.39499144999999203</v>
+        <v>-0.39500408000000675</v>
       </c>
       <c r="D263" s="5">
-        <v>-3.4745825957296694</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>-3.4746903532974271</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>135.05775586999999</v>
+        <v>135.05779129999999</v>
       </c>
       <c r="C264" s="5">
-        <v>1.2227603999999985</v>
+        <v>1.2227475400000003</v>
       </c>
       <c r="D264" s="5">
-        <v>11.531639765948331</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>11.531507955445687</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>135.62072413999999</v>
+        <v>135.62074605999999</v>
       </c>
       <c r="C265" s="5">
-        <v>0.56296826999999894</v>
+        <v>0.56295475999999667</v>
       </c>
       <c r="D265" s="5">
-        <v>5.1183068862997949</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>5.1181798551372948</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>135.89464429</v>
+        <v>135.89465077</v>
       </c>
       <c r="C266" s="5">
-        <v>0.27392015000000924</v>
+        <v>0.27390471000001071</v>
       </c>
       <c r="D266" s="5">
-        <v>2.4508078072555284</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>2.4506677244705344</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>136.22918265999999</v>
+        <v>136.22917835000001</v>
       </c>
       <c r="C267" s="5">
-        <v>0.33453836999998998</v>
+        <v>0.33452758000001381</v>
       </c>
       <c r="D267" s="5">
-        <v>2.9944249885556662</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>2.9943269520912974</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>136.48564415999999</v>
+        <v>136.48563988999999</v>
       </c>
       <c r="C268" s="5">
-        <v>0.25646150000000034</v>
+        <v>0.25646153999997523</v>
       </c>
       <c r="D268" s="5">
-        <v>2.2826270120516856</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>2.2826274447312889</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>137.0557029</v>
+        <v>137.05569491</v>
       </c>
       <c r="C269" s="5">
-        <v>0.57005874000000745</v>
+        <v>0.57005502000001229</v>
       </c>
       <c r="D269" s="5">
-        <v>5.1287861319986305</v>
+        <v>5.1287520549822663</v>
       </c>
       <c r="E269" s="5">
-        <v>3.8561353802334608</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>3.8561393204112226</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>137.57723471</v>
+        <v>137.57721957999999</v>
       </c>
       <c r="C270" s="5">
-        <v>0.52153180999999904</v>
+        <v>0.52152466999999092</v>
       </c>
       <c r="D270" s="5">
-        <v>4.6630956042144733</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>4.6630306999738469</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>137.63352800999999</v>
+        <v>137.63349971</v>
       </c>
       <c r="C271" s="5">
-        <v>5.6293299999992996E-2</v>
+        <v>5.6280130000004647E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>0.49211769082990742</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>0.49200235336570586</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>138.11968630000001</v>
+        <v>138.11953621999999</v>
       </c>
       <c r="C272" s="5">
-        <v>0.48615829000002009</v>
+        <v>0.48603650999999104</v>
       </c>
       <c r="D272" s="5">
-        <v>4.3220446189450756</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>4.320941762283792</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>138.49932479</v>
+        <v>138.49939576</v>
       </c>
       <c r="C273" s="5">
-        <v>0.37963848999999072</v>
+        <v>0.37985954000001243</v>
       </c>
       <c r="D273" s="5">
-        <v>3.3486657216329263</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>3.3506488141634039</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>139.05601873000001</v>
+        <v>139.05606151999999</v>
       </c>
       <c r="C274" s="5">
-        <v>0.55669394000000239</v>
+        <v>0.55666575999998713</v>
       </c>
       <c r="D274" s="5">
-        <v>4.9314367166415796</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>4.9311789590021471</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>139.42598594</v>
+        <v>139.42602024999999</v>
       </c>
       <c r="C275" s="5">
-        <v>0.36996720999999866</v>
+        <v>0.36995873000000756</v>
       </c>
       <c r="D275" s="5">
-        <v>3.2398103629633246</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>3.239734001898098</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>139.67685766</v>
+        <v>139.67688183999999</v>
       </c>
       <c r="C276" s="5">
-        <v>0.25087171999999214</v>
+        <v>0.25086158999999952</v>
       </c>
       <c r="D276" s="5">
-        <v>2.180678374290923</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>2.1805889051233818</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>140.39183072</v>
+        <v>140.39184573</v>
       </c>
       <c r="C277" s="5">
-        <v>0.71497306000000549</v>
+        <v>0.71496389000000704</v>
       </c>
       <c r="D277" s="5">
-        <v>6.3184349526009598</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>6.3183504948034264</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>140.55528665</v>
+        <v>140.55528898</v>
       </c>
       <c r="C278" s="5">
-        <v>0.16345592999999781</v>
+        <v>0.16344325000000026</v>
       </c>
       <c r="D278" s="5">
-        <v>1.4061220113380291</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>1.4060120815552635</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>141.07056894999999</v>
+        <v>141.070562</v>
       </c>
       <c r="C279" s="5">
-        <v>0.51528229999999553</v>
+        <v>0.51527301999999509</v>
       </c>
       <c r="D279" s="5">
-        <v>4.4890528225898674</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>4.4889702638605034</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>142.65319761999999</v>
+        <v>142.65318768</v>
       </c>
       <c r="C280" s="5">
-        <v>1.5826286699999912</v>
+        <v>1.5826256800000067</v>
       </c>
       <c r="D280" s="5">
-        <v>14.324975451000377</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>14.324947445930047</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>142.24679724000001</v>
+        <v>142.24678724</v>
       </c>
       <c r="C281" s="5">
-        <v>-0.40640037999997958</v>
+        <v>-0.40640043999999875</v>
       </c>
       <c r="D281" s="5">
-        <v>-3.365583145443507</v>
+        <v>-3.365583865420807</v>
       </c>
       <c r="E281" s="5">
-        <v>3.7875799621323258</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>3.7875787163815566</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>142.50834545999999</v>
+        <v>142.50833334999999</v>
       </c>
       <c r="C282" s="5">
-        <v>0.26154821999998035</v>
+        <v>0.2615461099999834</v>
       </c>
       <c r="D282" s="5">
-        <v>2.2288824067148383</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>2.2288644015997727</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>143.28690684</v>
+        <v>143.28690424999999</v>
       </c>
       <c r="C283" s="5">
-        <v>0.77856138000001351</v>
+        <v>0.77857090000000539</v>
       </c>
       <c r="D283" s="5">
-        <v>6.7565465135027258</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>6.7566322200762308</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>143.17640818000001</v>
+        <v>143.17633384999999</v>
       </c>
       <c r="C284" s="5">
-        <v>-0.11049865999999042</v>
+        <v>-0.11057040000000029</v>
       </c>
       <c r="D284" s="5">
-        <v>-0.92148982880034813</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>-0.92208557533501878</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>144.25587282000001</v>
+        <v>144.25591222</v>
       </c>
       <c r="C285" s="5">
-        <v>1.0794646399999976</v>
+        <v>1.0795783700000072</v>
       </c>
       <c r="D285" s="5">
-        <v>9.4320349201915334</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>9.4330753291989708</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>145.03686508000001</v>
+        <v>145.03689858999999</v>
       </c>
       <c r="C286" s="5">
-        <v>0.78099226000000499</v>
+        <v>0.78098636999999371</v>
       </c>
       <c r="D286" s="5">
-        <v>6.6937095732457541</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>6.6936556958237858</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>146.05733111000001</v>
+        <v>146.05734537000001</v>
       </c>
       <c r="C287" s="5">
-        <v>1.0204660299999944</v>
+        <v>1.0204467800000145</v>
       </c>
       <c r="D287" s="5">
-        <v>8.7776013329772908</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>8.777427186542063</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>146.67427832999999</v>
+        <v>146.67429208999999</v>
       </c>
       <c r="C288" s="5">
-        <v>0.61694721999998592</v>
+        <v>0.61694671999998718</v>
       </c>
       <c r="D288" s="5">
-        <v>5.1882413296897134</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>5.1882365083898208</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>147.25312958999999</v>
+        <v>147.25313997999999</v>
       </c>
       <c r="C289" s="5">
-        <v>0.57885125999999332</v>
+        <v>0.57884788999999159</v>
       </c>
       <c r="D289" s="5">
-        <v>4.8399688589458423</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>4.8399396028877106</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>147.89011653</v>
+        <v>147.89011839</v>
       </c>
       <c r="C290" s="5">
-        <v>0.6369869400000141</v>
+        <v>0.63697841000001176</v>
       </c>
       <c r="D290" s="5">
-        <v>5.3162555454274507</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>5.3161822682589621</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>148.55577244</v>
+        <v>148.55575955</v>
       </c>
       <c r="C291" s="5">
-        <v>0.66565590999999813</v>
+        <v>0.66564116000000695</v>
       </c>
       <c r="D291" s="5">
-        <v>5.5369572308347825</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>5.5368314152358877</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>149.41178377</v>
+        <v>149.41174372</v>
       </c>
       <c r="C292" s="5">
-        <v>0.85601133000000118</v>
+        <v>0.85598416999999927</v>
       </c>
       <c r="D292" s="5">
-        <v>7.1380716589265258</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>7.137838592193102</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>149.80856487</v>
+        <v>149.8085432</v>
       </c>
       <c r="C293" s="5">
-        <v>0.39678109999999833</v>
+        <v>0.39679947999999854</v>
       </c>
       <c r="D293" s="5">
-        <v>3.2337052689208612</v>
+        <v>3.2338581373768438</v>
       </c>
       <c r="E293" s="5">
-        <v>5.3159493055170204</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>5.3159414751784428</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>150.48773646000001</v>
+        <v>150.48771896</v>
       </c>
       <c r="C294" s="5">
-        <v>0.67917159000000993</v>
+        <v>0.67917575999999258</v>
       </c>
       <c r="D294" s="5">
-        <v>5.5780399720746221</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>5.5780759058624563</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>150.77184463</v>
+        <v>150.77184749</v>
       </c>
       <c r="C295" s="5">
-        <v>0.28410816999999611</v>
+        <v>0.28412853000000382</v>
       </c>
       <c r="D295" s="5">
-        <v>2.2891714761658521</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>2.2893375009683581</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>150.76134908</v>
+        <v>150.76131649999999</v>
       </c>
       <c r="C296" s="5">
-        <v>-1.0495550000001685E-2</v>
+        <v>-1.0530990000006568E-2</v>
       </c>
       <c r="D296" s="5">
-        <v>-8.3502586793959832E-2</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>-8.3784437505818321E-2</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>150.90085561999999</v>
+        <v>150.90099518</v>
       </c>
       <c r="C297" s="5">
-        <v>0.13950653999998508</v>
+        <v>0.13967868000000294</v>
       </c>
       <c r="D297" s="5">
-        <v>1.1160850529805755</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>1.1174694812594144</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>151.20632703999999</v>
+        <v>151.20635644000001</v>
       </c>
       <c r="C298" s="5">
-        <v>0.30547142000000349</v>
+        <v>0.30536126000001218</v>
       </c>
       <c r="D298" s="5">
-        <v>2.4564116578311923</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>2.4555136408261014</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>151.51802253</v>
+        <v>151.51801372</v>
       </c>
       <c r="C299" s="5">
-        <v>0.31169549000000529</v>
+        <v>0.31165727999999149</v>
       </c>
       <c r="D299" s="5">
-        <v>2.5019094449255874</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>2.5015987647463378</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>151.52323479</v>
+        <v>151.52323903999999</v>
       </c>
       <c r="C300" s="5">
-        <v>5.2122600000075181E-3</v>
+        <v>5.2253199999938715E-3</v>
       </c>
       <c r="D300" s="5">
-        <v>4.1288128183492034E-2</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>4.1391603025808799E-2</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>151.7883721</v>
+        <v>151.78835190000001</v>
       </c>
       <c r="C301" s="5">
-        <v>0.26513731000000007</v>
+        <v>0.26511286000001633</v>
       </c>
       <c r="D301" s="5">
-        <v>2.120101984869649</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>2.119904531511696</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>152.28708112000001</v>
+        <v>152.28706597999999</v>
       </c>
       <c r="C302" s="5">
-        <v>0.49870902000000683</v>
+        <v>0.49871407999998496</v>
       </c>
       <c r="D302" s="5">
-        <v>4.0146980247158348</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>4.0147400415019074</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>152.72278746000001</v>
+        <v>152.72273860000001</v>
       </c>
       <c r="C303" s="5">
-        <v>0.43570633999999586</v>
+        <v>0.43567262000001961</v>
       </c>
       <c r="D303" s="5">
-        <v>3.4878473667255827</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>3.4875735275463837</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>153.19217338000001</v>
+        <v>153.19207588</v>
       </c>
       <c r="C304" s="5">
-        <v>0.46938592000000767</v>
+        <v>0.46933727999999064</v>
       </c>
       <c r="D304" s="5">
-        <v>3.7511279309897283</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>3.7507338481256758</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>153.44459169999999</v>
+        <v>153.44453365000001</v>
       </c>
       <c r="C305" s="5">
-        <v>0.25241831999997544</v>
+        <v>0.25245777000000658</v>
       </c>
       <c r="D305" s="5">
-        <v>1.9952857439456961</v>
+        <v>1.9956016970703372</v>
       </c>
       <c r="E305" s="5">
-        <v>2.4271154544169393</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>2.4270915211730193</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>153.74935590999999</v>
+        <v>153.74933406</v>
       </c>
       <c r="C306" s="5">
-        <v>0.30476421000000187</v>
+        <v>0.30480040999998437</v>
       </c>
       <c r="D306" s="5">
-        <v>2.4095906395482647</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>2.4098809073667349</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>154.31766972</v>
+        <v>154.31770821999999</v>
       </c>
       <c r="C307" s="5">
-        <v>0.56831381000000647</v>
+        <v>0.56837415999999052</v>
       </c>
       <c r="D307" s="5">
-        <v>4.5269355198157557</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>4.5274267136432567</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>155.10577309999999</v>
+        <v>155.10584904000001</v>
       </c>
       <c r="C308" s="5">
-        <v>0.78810337999999547</v>
+        <v>0.78814082000002372</v>
       </c>
       <c r="D308" s="5">
-        <v>6.3035268753568241</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>6.303833177833118</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>155.20036261999999</v>
+        <v>155.20067048000001</v>
       </c>
       <c r="C309" s="5">
-        <v>9.4589519999999538E-2</v>
+        <v>9.4821440000004031E-2</v>
       </c>
       <c r="D309" s="5">
-        <v>0.73426613003497732</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>0.73607214177249247</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>156.32480998</v>
+        <v>156.32486972000001</v>
       </c>
       <c r="C310" s="5">
-        <v>1.1244473600000049</v>
+        <v>1.1241992399999958</v>
       </c>
       <c r="D310" s="5">
-        <v>9.0491120805582312</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>9.0470164282799637</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>157.21032729999999</v>
+        <v>157.21028109</v>
       </c>
       <c r="C311" s="5">
-        <v>0.88551731999999106</v>
+        <v>0.88541136999998571</v>
       </c>
       <c r="D311" s="5">
-        <v>7.013347390515734</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>7.0124791856315483</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>157.89001150999999</v>
+        <v>157.88995474000001</v>
       </c>
       <c r="C312" s="5">
-        <v>0.6796842100000049</v>
+        <v>0.67967365000001223</v>
       </c>
       <c r="D312" s="5">
-        <v>5.3132497302081916</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>5.3131668065681481</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>158.24111088999999</v>
+        <v>158.24097538999999</v>
       </c>
       <c r="C313" s="5">
-        <v>0.35109937999999374</v>
+        <v>0.35102064999998106</v>
       </c>
       <c r="D313" s="5">
-        <v>2.7013141048835454</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>2.7007019233589835</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>158.99157880999999</v>
+        <v>158.99147769999999</v>
       </c>
       <c r="C314" s="5">
-        <v>0.75046792000000551</v>
+        <v>0.75050231000000167</v>
       </c>
       <c r="D314" s="5">
-        <v>5.8418899867836105</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>5.8421698450809245</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>159.18130635</v>
+        <v>159.18118745999999</v>
       </c>
       <c r="C315" s="5">
-        <v>0.18972754000000691</v>
+        <v>0.18970975999999951</v>
       </c>
       <c r="D315" s="5">
-        <v>1.4414177445252641</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>1.4412826993539518</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>159.22062181999999</v>
+        <v>159.22046341000001</v>
       </c>
       <c r="C316" s="5">
-        <v>3.9315469999991137E-2</v>
+        <v>3.9275950000018156E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>0.2967855094598848</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>0.29648699676632084</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>160.3972832</v>
+        <v>160.39721879000001</v>
       </c>
       <c r="C317" s="5">
-        <v>1.176661380000013</v>
+        <v>1.176755380000003</v>
       </c>
       <c r="D317" s="5">
-        <v>9.2376395871928132</v>
+        <v>9.238417375706188</v>
       </c>
       <c r="E317" s="5">
-        <v>4.5310762816543226</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>4.531073850997358</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>160.69777812999999</v>
+        <v>160.69775343000001</v>
       </c>
       <c r="C318" s="5">
-        <v>0.30049492999998506</v>
+        <v>0.30053463999999508</v>
       </c>
       <c r="D318" s="5">
-        <v>2.2714396621462019</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>2.2717438515655664</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>161.50636208</v>
+        <v>161.50663635999999</v>
       </c>
       <c r="C319" s="5">
-        <v>0.80858395000001337</v>
+        <v>0.80888292999998157</v>
       </c>
       <c r="D319" s="5">
-        <v>6.2079808722236729</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>6.2103412193971863</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>162.16322994999999</v>
+        <v>162.16323650999999</v>
       </c>
       <c r="C320" s="5">
-        <v>0.65686786999998503</v>
+        <v>0.65660015000000271</v>
       </c>
       <c r="D320" s="5">
-        <v>4.9912278064948357</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>4.989139165258516</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>162.62700814999999</v>
+        <v>162.62798018999999</v>
       </c>
       <c r="C321" s="5">
-        <v>0.46377820000000725</v>
+        <v>0.46474367999999799</v>
       </c>
       <c r="D321" s="5">
-        <v>3.4864373893846778</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>3.4938099952134705</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>162.73201684</v>
+        <v>162.73196603</v>
       </c>
       <c r="C322" s="5">
-        <v>0.10500869000000534</v>
+        <v>0.1039858400000071</v>
       </c>
       <c r="D322" s="5">
-        <v>0.77760086102156567</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>0.76999526946881502</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>163.10861423</v>
+        <v>163.10840949999999</v>
       </c>
       <c r="C323" s="5">
-        <v>0.37659739000000059</v>
+        <v>0.37644346999999811</v>
       </c>
       <c r="D323" s="5">
-        <v>2.8126828942085957</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>2.8115195397004689</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>164.27895405000001</v>
+        <v>164.27868346</v>
       </c>
       <c r="C324" s="5">
-        <v>1.1703398200000095</v>
+        <v>1.1702739600000029</v>
       </c>
       <c r="D324" s="5">
-        <v>8.9583136955895704</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>8.9578012065423493</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>164.90168879999999</v>
+        <v>164.90126821000001</v>
       </c>
       <c r="C325" s="5">
-        <v>0.62273474999997802</v>
+        <v>0.62258475000001567</v>
       </c>
       <c r="D325" s="5">
-        <v>4.6449058897342743</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>4.6437714431318833</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>165.51779596</v>
+        <v>165.51749164</v>
       </c>
       <c r="C326" s="5">
-        <v>0.61610716000001275</v>
+        <v>0.61622342999999091</v>
       </c>
       <c r="D326" s="5">
-        <v>4.5767389030817451</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>4.5776323574828304</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>166.04754002999999</v>
+        <v>166.04738624999999</v>
       </c>
       <c r="C327" s="5">
-        <v>0.52974406999999246</v>
+        <v>0.52989460999998528</v>
       </c>
       <c r="D327" s="5">
-        <v>3.9089643469982116</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>3.9101021249480672</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>165.94464178000001</v>
+        <v>165.94441617999999</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.10289824999998132</v>
+        <v>-0.1029700699999978</v>
       </c>
       <c r="D328" s="5">
-        <v>-0.74110051831951518</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>-0.74161670656214262</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>166.36363596999999</v>
+        <v>166.36375404</v>
       </c>
       <c r="C329" s="5">
-        <v>0.41899418999997806</v>
+        <v>0.41933786000001305</v>
       </c>
       <c r="D329" s="5">
-        <v>3.0723161288540579</v>
+        <v>3.0748754881701368</v>
       </c>
       <c r="E329" s="5">
-        <v>3.7197343065720867</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>3.7198495678479881</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>166.98180418000001</v>
+        <v>166.98186484999999</v>
       </c>
       <c r="C330" s="5">
-        <v>0.61816821000002165</v>
+        <v>0.61811080999999035</v>
       </c>
       <c r="D330" s="5">
-        <v>4.5511820234710676</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>4.5507474546290894</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>167.08147385000001</v>
+        <v>167.08200896</v>
       </c>
       <c r="C331" s="5">
-        <v>9.9669669999997268E-2</v>
+        <v>0.10014411000000223</v>
       </c>
       <c r="D331" s="5">
-        <v>0.71862340057204932</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>0.7220551652594942</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>167.38917316000001</v>
+        <v>167.38916803000001</v>
       </c>
       <c r="C332" s="5">
-        <v>0.30769931000000383</v>
+        <v>0.30715907000001152</v>
       </c>
       <c r="D332" s="5">
-        <v>2.2324569701799968</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>2.2284904306329345</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>168.35733103000001</v>
+        <v>168.35889793000001</v>
       </c>
       <c r="C333" s="5">
-        <v>0.96815786999999887</v>
+        <v>0.96972990000000436</v>
       </c>
       <c r="D333" s="5">
-        <v>7.1657524558107477</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>7.177761171853847</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>168.62452795999999</v>
+        <v>168.62449495999999</v>
       </c>
       <c r="C334" s="5">
-        <v>0.26719692999998301</v>
+        <v>0.2655970299999808</v>
       </c>
       <c r="D334" s="5">
-        <v>1.9212112277084525</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>1.90958963385508</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>168.72630902</v>
+        <v>168.72612314</v>
       </c>
       <c r="C335" s="5">
-        <v>0.10178106000000753</v>
+        <v>0.10162818000000584</v>
       </c>
       <c r="D335" s="5">
-        <v>0.72672439113841136</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>0.72562933809088292</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>168.89276504</v>
+        <v>168.89244801000001</v>
       </c>
       <c r="C336" s="5">
-        <v>0.16645601999999826</v>
+        <v>0.16632487000001106</v>
       </c>
       <c r="D336" s="5">
-        <v>1.1902982094315728</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>1.1893566053657212</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>169.37016819999999</v>
+        <v>169.36938014</v>
       </c>
       <c r="C337" s="5">
-        <v>0.47740315999999439</v>
+        <v>0.47693212999999446</v>
       </c>
       <c r="D337" s="5">
-        <v>3.4452314896587621</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>3.4417858447316707</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>169.04424344</v>
+        <v>169.04326320000001</v>
       </c>
       <c r="C338" s="5">
-        <v>-0.32592475999999238</v>
+        <v>-0.32611693999999147</v>
       </c>
       <c r="D338" s="5">
-        <v>-2.2849165969018426</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>-2.2862601768166346</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>169.62590506999999</v>
+        <v>169.62536136</v>
       </c>
       <c r="C339" s="5">
-        <v>0.58166162999998505</v>
+        <v>0.58209815999998682</v>
       </c>
       <c r="D339" s="5">
-        <v>4.2081059216840577</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>4.2113489900247991</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>169.71664695999999</v>
+        <v>169.71547498000001</v>
       </c>
       <c r="C340" s="5">
-        <v>9.0741890000003878E-2</v>
+        <v>9.0113620000010997E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>0.64383574794635301</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>0.639367042230643</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>170.23647958000001</v>
+        <v>170.23814887</v>
       </c>
       <c r="C341" s="5">
-        <v>0.51983262000001673</v>
+        <v>0.52267388999999298</v>
       </c>
       <c r="D341" s="5">
-        <v>3.7380883403406617</v>
+        <v>3.7588934796463525</v>
       </c>
       <c r="E341" s="5">
-        <v>2.3279387874754143</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>2.3288695619770872</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>170.41342983999999</v>
+        <v>170.41329722</v>
       </c>
       <c r="C342" s="5">
-        <v>0.17695025999998393</v>
+        <v>0.17514835000000062</v>
       </c>
       <c r="D342" s="5">
-        <v>1.2544811699446434</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>1.2416219911719262</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>171.28306716</v>
+        <v>171.28391092000001</v>
       </c>
       <c r="C343" s="5">
-        <v>0.86963732000000959</v>
+        <v>0.87061370000000693</v>
       </c>
       <c r="D343" s="5">
-        <v>6.2985563148269641</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>6.3058329054832774</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>171.72900050999999</v>
+        <v>171.72845978000001</v>
       </c>
       <c r="C344" s="5">
-        <v>0.44593334999999001</v>
+        <v>0.4445488599999976</v>
       </c>
       <c r="D344" s="5">
-        <v>3.169311470224101</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>3.1593150370976097</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>172.19540744</v>
+        <v>172.19847745999999</v>
       </c>
       <c r="C345" s="5">
-        <v>0.4664069300000051</v>
+        <v>0.47001767999998378</v>
       </c>
       <c r="D345" s="5">
-        <v>3.3082643556992641</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>3.3342731515687341</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>172.81922370999999</v>
+        <v>172.81929220000001</v>
       </c>
       <c r="C346" s="5">
-        <v>0.62381626999999185</v>
+        <v>0.62081474000001435</v>
       </c>
       <c r="D346" s="5">
-        <v>4.4349414222540684</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>4.4130973006116125</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>173.10983726000001</v>
+        <v>173.10998452999999</v>
       </c>
       <c r="C347" s="5">
-        <v>0.29061355000001754</v>
+        <v>0.29069232999998462</v>
       </c>
       <c r="D347" s="5">
-        <v>2.0366936078965558</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>2.0372500210393829</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>173.28410959999999</v>
+        <v>173.28419561999999</v>
       </c>
       <c r="C348" s="5">
-        <v>0.17427233999998748</v>
+        <v>0.17421109000000001</v>
       </c>
       <c r="D348" s="5">
-        <v>1.214769924622594</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>1.2143395751852637</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>173.56505902000001</v>
+        <v>173.56386470000001</v>
       </c>
       <c r="C349" s="5">
-        <v>0.28094942000001311</v>
+        <v>0.27966908000001922</v>
       </c>
       <c r="D349" s="5">
-        <v>1.9630303968956486</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>1.9540039576978918</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>174.19066985000001</v>
+        <v>174.1880774</v>
       </c>
       <c r="C350" s="5">
-        <v>0.6256108299999994</v>
+        <v>0.62421269999998685</v>
       </c>
       <c r="D350" s="5">
-        <v>4.4121568331784378</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>4.4021314823006641</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>174.11047995999999</v>
+        <v>174.10893533999999</v>
       </c>
       <c r="C351" s="5">
-        <v>-8.0189890000013975E-2</v>
+        <v>-7.9142060000009451E-2</v>
       </c>
       <c r="D351" s="5">
-        <v>-0.55103178682632814</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>-0.54385758924101468</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>174.96286552999999</v>
+        <v>174.96010132999999</v>
       </c>
       <c r="C352" s="5">
-        <v>0.8523855699999956</v>
+        <v>0.85116598999999837</v>
       </c>
       <c r="D352" s="5">
-        <v>6.0355864435530648</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>6.0267722333070539</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>174.71817272000001</v>
+        <v>174.72130408000001</v>
       </c>
       <c r="C353" s="5">
-        <v>-0.24469280999997522</v>
+        <v>-0.2387972499999762</v>
       </c>
       <c r="D353" s="5">
-        <v>-1.665400605332068</v>
+        <v>-1.6256011503488321</v>
       </c>
       <c r="E353" s="5">
-        <v>2.6326279485202164</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>2.6334609720312985</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>175.45172124000001</v>
+        <v>175.45182779000001</v>
       </c>
       <c r="C354" s="5">
-        <v>0.73354851999999937</v>
+        <v>0.73052370999999994</v>
       </c>
       <c r="D354" s="5">
-        <v>5.1561433320635119</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>5.1342963862711866</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>176.11954258</v>
+        <v>176.12106974</v>
       </c>
       <c r="C355" s="5">
-        <v>0.66782133999998905</v>
+        <v>0.66924194999998576</v>
       </c>
       <c r="D355" s="5">
-        <v>4.6644000239755012</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>4.6745284637272455</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>175.98053454999999</v>
+        <v>175.97988099</v>
       </c>
       <c r="C356" s="5">
-        <v>-0.1390080300000136</v>
+        <v>-0.14118874999999775</v>
       </c>
       <c r="D356" s="5">
-        <v>-0.9430379272901912</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>-0.95775861367209947</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>175.62067647999999</v>
+        <v>175.62486079000001</v>
       </c>
       <c r="C357" s="5">
-        <v>-0.35985807000000136</v>
+        <v>-0.35502019999998424</v>
       </c>
       <c r="D357" s="5">
-        <v>-2.4264384239578662</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>-2.3941877081061103</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>176.43208279999999</v>
+        <v>176.43310245000001</v>
       </c>
       <c r="C358" s="5">
-        <v>0.81140632000000323</v>
+        <v>0.80824165999999309</v>
       </c>
       <c r="D358" s="5">
-        <v>5.6873440714364509</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>5.6644593703370605</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>177.17207689</v>
+        <v>177.17300734</v>
       </c>
       <c r="C359" s="5">
-        <v>0.73999409000001037</v>
+        <v>0.73990488999999116</v>
       </c>
       <c r="D359" s="5">
-        <v>5.1508001452276631</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>5.1501344156776208</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>177.65411173000001</v>
+        <v>177.65462581</v>
       </c>
       <c r="C360" s="5">
-        <v>0.4820348400000114</v>
+        <v>0.4816184700000008</v>
       </c>
       <c r="D360" s="5">
-        <v>3.314159695705543</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>3.3112364196974831</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>178.56765283999999</v>
+        <v>178.56662383</v>
       </c>
       <c r="C361" s="5">
-        <v>0.91354110999998284</v>
+        <v>0.91199801999999863</v>
       </c>
       <c r="D361" s="5">
-        <v>6.3482430708057702</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>6.3371966529132573</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>179.19260924</v>
+        <v>179.19077354999999</v>
       </c>
       <c r="C362" s="5">
-        <v>0.62495640000000208</v>
+        <v>0.62414971999999125</v>
       </c>
       <c r="D362" s="5">
-        <v>4.2815885285586441</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>4.275980390924361</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>180.10312508999999</v>
+        <v>180.09678450000001</v>
       </c>
       <c r="C363" s="5">
-        <v>0.91051584999999591</v>
+        <v>0.90601095000002374</v>
       </c>
       <c r="D363" s="5">
-        <v>6.270778889049744</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>6.2389513037609978</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>181.31542067999999</v>
+        <v>181.30362966000001</v>
       </c>
       <c r="C364" s="5">
-        <v>1.2122955899999965</v>
+        <v>1.2068451600000003</v>
       </c>
       <c r="D364" s="5">
-        <v>8.3831876484867109</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>8.3444021715257897</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>180.82408022000001</v>
+        <v>180.83309505</v>
       </c>
       <c r="C365" s="5">
-        <v>-0.49134045999997511</v>
+        <v>-0.47053461000001562</v>
       </c>
       <c r="D365" s="5">
-        <v>-3.2038078488972888</v>
+        <v>-3.0702701332859683</v>
       </c>
       <c r="E365" s="5">
-        <v>3.4947180393107846</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>3.4980227523951912</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>181.73261134000001</v>
+        <v>181.73532409000001</v>
       </c>
       <c r="C366" s="5">
-        <v>0.90853111999999214</v>
+        <v>0.90222904000000881</v>
       </c>
       <c r="D366" s="5">
-        <v>6.1987068492482367</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>6.1542071960198674</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>181.80404311000001</v>
+        <v>181.80717422999999</v>
       </c>
       <c r="C367" s="5">
-        <v>7.143177000000378E-2</v>
+        <v>7.1850139999980911E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>0.47269267883949251</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>0.47546011119383724</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>181.95602514999999</v>
+        <v>181.95603795</v>
       </c>
       <c r="C368" s="5">
-        <v>0.15198203999997872</v>
+        <v>0.14886372000000847</v>
       </c>
       <c r="D368" s="5">
-        <v>1.0077846902463827</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>0.986996998134404</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>164.9681649</v>
+        <v>164.97427994</v>
       </c>
       <c r="C369" s="5">
-        <v>-16.987860249999983</v>
+        <v>-16.981758009999993</v>
       </c>
       <c r="D369" s="5">
-        <v>-69.15360414501761</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-69.139906427628702</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>167.40852952</v>
+        <v>167.41121014999999</v>
       </c>
       <c r="C370" s="5">
-        <v>2.4403646199999969</v>
+        <v>2.4369302099999857</v>
       </c>
       <c r="D370" s="5">
-        <v>19.26946187735048</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>19.239331153159476</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>173.52513923000001</v>
+        <v>173.52677856</v>
       </c>
       <c r="C371" s="5">
-        <v>6.1166097100000059</v>
+        <v>6.1155684100000087</v>
       </c>
       <c r="D371" s="5">
-        <v>53.821782046260779</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>53.809664069124594</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>175.35586441999999</v>
+        <v>175.35569537999999</v>
       </c>
       <c r="C372" s="5">
-        <v>1.8307251899999812</v>
+        <v>1.8289168199999892</v>
       </c>
       <c r="D372" s="5">
-        <v>13.42132494247088</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>13.407155660304838</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>177.44771005999999</v>
+        <v>177.44471429000001</v>
       </c>
       <c r="C373" s="5">
-        <v>2.0918456400000025</v>
+        <v>2.0890189100000214</v>
       </c>
       <c r="D373" s="5">
-        <v>15.292552902226909</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>15.270531300530333</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>178.85129818999999</v>
+        <v>178.84744232</v>
       </c>
       <c r="C374" s="5">
-        <v>1.4035881300000028</v>
+        <v>1.4027280299999916</v>
       </c>
       <c r="D374" s="5">
-        <v>9.9158623045918048</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>9.9096940583009321</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>182.71168188999999</v>
+        <v>182.69722005</v>
       </c>
       <c r="C375" s="5">
-        <v>3.8603836999999999</v>
+        <v>3.8497777299999996</v>
       </c>
       <c r="D375" s="5">
-        <v>29.208362546968438</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>29.119092380682442</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>184.22855534000001</v>
+        <v>184.20574006999999</v>
       </c>
       <c r="C376" s="5">
-        <v>1.5168734500000198</v>
+        <v>1.5085200199999917</v>
       </c>
       <c r="D376" s="5">
-        <v>10.430127529817689</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>10.37091453781902</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>184.21870469000001</v>
+        <v>184.23829441999999</v>
       </c>
       <c r="C377" s="5">
-        <v>-9.8506500000041797E-3</v>
+        <v>3.2554349999998067E-2</v>
       </c>
       <c r="D377" s="5">
-        <v>-6.4144802642340792E-2</v>
+        <v>0.2122801056973378</v>
       </c>
       <c r="E377" s="5">
-        <v>1.8773077489844914</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>1.8830620407500387</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>184.17926416</v>
+        <v>184.18837962000001</v>
       </c>
       <c r="C378" s="5">
-        <v>-3.9440530000007357E-2</v>
+        <v>-4.9914799999982051E-2</v>
       </c>
       <c r="D378" s="5">
-        <v>-0.2566131652007364</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>-0.32462625518189236</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>184.24548135000001</v>
+        <v>184.25152255</v>
       </c>
       <c r="C379" s="5">
-        <v>6.6217190000003257E-2</v>
+        <v>6.3142929999997932E-2</v>
       </c>
       <c r="D379" s="5">
-        <v>0.43228504360557363</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>0.41215708771165094</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>185.93043363999999</v>
+        <v>185.93399532000001</v>
       </c>
       <c r="C380" s="5">
-        <v>1.684952289999984</v>
+        <v>1.6824727700000039</v>
       </c>
       <c r="D380" s="5">
-        <v>11.543338808965453</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>11.525092889187082</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>185.29416724000001</v>
+        <v>185.30423009</v>
       </c>
       <c r="C381" s="5">
-        <v>-0.63626639999998247</v>
+        <v>-0.62976523000000384</v>
       </c>
       <c r="D381" s="5">
-        <v>-4.0300656938473622</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>-3.9895768562124623</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>186.95842066</v>
+        <v>186.96500861000001</v>
       </c>
       <c r="C382" s="5">
-        <v>1.6642534199999943</v>
+        <v>1.660778520000008</v>
       </c>
       <c r="D382" s="5">
-        <v>11.326712472231094</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>11.301240634956811</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>188.08164201</v>
+        <v>188.08380167000001</v>
       </c>
       <c r="C383" s="5">
-        <v>1.1232213499999943</v>
+        <v>1.1187930600000016</v>
       </c>
       <c r="D383" s="5">
-        <v>7.452499870304341</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>7.4218746090318088</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>189.62101365999999</v>
+        <v>189.61731735000001</v>
       </c>
       <c r="C384" s="5">
-        <v>1.5393716499999925</v>
+        <v>1.5335156799999936</v>
       </c>
       <c r="D384" s="5">
-        <v>10.275916139844711</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>10.234933092607301</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>189.91167689</v>
+        <v>189.90230070999999</v>
       </c>
       <c r="C385" s="5">
-        <v>0.29066323000000693</v>
+        <v>0.28498335999998403</v>
       </c>
       <c r="D385" s="5">
-        <v>1.8550241765202147</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>1.8185106245758753</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>191.52408772000001</v>
+        <v>191.50908784000001</v>
       </c>
       <c r="C386" s="5">
-        <v>1.6124108300000159</v>
+        <v>1.6067871300000149</v>
       </c>
       <c r="D386" s="5">
-        <v>10.677873368406022</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>10.639431767053598</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>196.23755109000001</v>
+        <v>196.20822247999999</v>
       </c>
       <c r="C387" s="5">
-        <v>4.7134633699999995</v>
+        <v>4.6991346399999827</v>
       </c>
       <c r="D387" s="5">
-        <v>33.876564204744142</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>33.762318445481718</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>197.28713236999999</v>
+        <v>197.24798308000001</v>
       </c>
       <c r="C388" s="5">
-        <v>1.049581279999984</v>
+        <v>1.0397606000000224</v>
       </c>
       <c r="D388" s="5">
-        <v>6.6104402003064111</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>6.5477818819761779</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>198.2536379</v>
+        <v>198.3024456</v>
       </c>
       <c r="C389" s="5">
-        <v>0.96650553000000627</v>
+        <v>1.0544625199999871</v>
       </c>
       <c r="D389" s="5">
-        <v>6.0397902398857006</v>
+        <v>6.6070656687504892</v>
       </c>
       <c r="E389" s="5">
-        <v>7.6186254993040547</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>7.6336742175535877</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>198.75297721000001</v>
+        <v>198.77217673000001</v>
       </c>
       <c r="C390" s="5">
-        <v>0.49933931000001053</v>
+        <v>0.46973113000001376</v>
       </c>
       <c r="D390" s="5">
-        <v>3.0646496892149155</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>2.8798401501238136</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>202.58197729</v>
+        <v>202.59546538999999</v>
       </c>
       <c r="C391" s="5">
-        <v>3.8290000799999859</v>
+        <v>3.8232886599999745</v>
       </c>
       <c r="D391" s="5">
-        <v>25.732037752965155</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>25.686757457425081</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>203.24895681000001</v>
+        <v>203.25943771999999</v>
       </c>
       <c r="C392" s="5">
-        <v>0.66697952000001237</v>
+        <v>0.6639723300000071</v>
       </c>
       <c r="D392" s="5">
-        <v>4.0232058486329159</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>4.0044668784718906</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>203.73010894999999</v>
+        <v>203.74563068</v>
       </c>
       <c r="C393" s="5">
-        <v>0.48115213999997763</v>
+        <v>0.486192960000011</v>
       </c>
       <c r="D393" s="5">
-        <v>2.8780459072315967</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>2.9084437953094788</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>203.50537236</v>
+        <v>203.51898349000001</v>
       </c>
       <c r="C394" s="5">
-        <v>-0.22473658999999202</v>
+        <v>-0.22664718999999423</v>
       </c>
       <c r="D394" s="5">
-        <v>-1.3157294775706152</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>-1.3267463474171848</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>202.81277699</v>
+        <v>202.81336284</v>
       </c>
       <c r="C395" s="5">
-        <v>-0.69259536999999227</v>
+        <v>-0.70562065000001439</v>
       </c>
       <c r="D395" s="5">
-        <v>-4.0084078715475595</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>-4.0820925222906705</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>204.41350933999999</v>
+        <v>204.40192458999999</v>
       </c>
       <c r="C396" s="5">
-        <v>1.600732349999987</v>
+        <v>1.5885617499999967</v>
       </c>
       <c r="D396" s="5">
-        <v>9.893344499479495</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>9.8148251884209827</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>204.99312893000001</v>
+        <v>204.96854142999999</v>
       </c>
       <c r="C397" s="5">
-        <v>0.57961959000002139</v>
+        <v>0.56661683999999468</v>
       </c>
       <c r="D397" s="5">
-        <v>3.4561999502271457</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>3.3776748294721548</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>205.27226028999999</v>
+        <v>205.22912332000001</v>
       </c>
       <c r="C398" s="5">
-        <v>0.27913135999997962</v>
+        <v>0.26058189000002585</v>
       </c>
       <c r="D398" s="5">
-        <v>1.646287364260135</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>1.5363042371475899</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>205.69674910000001</v>
+        <v>205.64574506</v>
       </c>
       <c r="C399" s="5">
-        <v>0.42448881000001393</v>
+        <v>0.41662173999998231</v>
       </c>
       <c r="D399" s="5">
-        <v>2.5099361311517354</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>2.463422401839277</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>204.39867620000001</v>
+        <v>204.34532125999999</v>
       </c>
       <c r="C400" s="5">
-        <v>-1.298072899999994</v>
+        <v>-1.3004238000000043</v>
       </c>
       <c r="D400" s="5">
-        <v>-7.3153511915634573</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>-7.3298973565231744</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>204.67975698000001</v>
+        <v>204.77116968999999</v>
       </c>
       <c r="C401" s="5">
-        <v>0.28108077999999637</v>
+        <v>0.42584843000000205</v>
       </c>
       <c r="D401" s="5">
-        <v>1.662729800683338</v>
+        <v>2.5296208488462479</v>
       </c>
       <c r="E401" s="5">
-        <v>3.2413625031392224</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>3.2620495780713687</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>205.04809044999999</v>
+        <v>205.08917547999999</v>
       </c>
       <c r="C402" s="5">
-        <v>0.36833346999998184</v>
+        <v>0.31800579000000084</v>
       </c>
       <c r="D402" s="5">
-        <v>2.1809740772787745</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>1.8795777600232544</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>205.61650707000001</v>
+        <v>205.64120069000001</v>
       </c>
       <c r="C403" s="5">
-        <v>0.56841662000002202</v>
+        <v>0.5520252100000107</v>
       </c>
       <c r="D403" s="5">
-        <v>3.377726484509358</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>3.2782099994843161</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>206.39111177999999</v>
+        <v>206.40910790000001</v>
       </c>
       <c r="C404" s="5">
-        <v>0.7746047099999771</v>
+        <v>0.76790721000000417</v>
       </c>
       <c r="D404" s="5">
-        <v>4.6155298155224678</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>4.5742384605283792</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>206.85941998000001</v>
+        <v>206.87734778999999</v>
       </c>
       <c r="C405" s="5">
-        <v>0.46830820000002404</v>
+        <v>0.46823988999997823</v>
       </c>
       <c r="D405" s="5">
-        <v>2.757077835447741</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>2.7564272900954201</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>207.65802192000001</v>
+        <v>207.67777287000001</v>
       </c>
       <c r="C406" s="5">
-        <v>0.79860193999999751</v>
+        <v>0.80042508000002499</v>
       </c>
       <c r="D406" s="5">
-        <v>4.7323676652228253</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>4.742982365036541</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>208.30836517</v>
+        <v>208.30659829999999</v>
       </c>
       <c r="C407" s="5">
-        <v>0.65034324999999171</v>
+        <v>0.62882542999997781</v>
       </c>
       <c r="D407" s="5">
-        <v>3.8235736395489939</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>3.6945923502974765</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>208.35608292000001</v>
+        <v>208.33432303999999</v>
       </c>
       <c r="C408" s="5">
-        <v>4.7717750000003889E-2</v>
+        <v>2.7724739999996473E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>0.27523377929303816</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>0.15983196592053162</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>208.21983732999999</v>
+        <v>208.17678296</v>
       </c>
       <c r="C409" s="5">
-        <v>-0.13624559000001568</v>
+        <v>-0.15754007999998976</v>
       </c>
       <c r="D409" s="5">
-        <v>-0.78187292776265016</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>-0.90366202490576031</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>208.50277256999999</v>
+        <v>208.42582116</v>
       </c>
       <c r="C410" s="5">
-        <v>0.28293524000000048</v>
+        <v>0.2490382000000011</v>
       </c>
       <c r="D410" s="5">
-        <v>1.6428370205443965</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>1.4450217239469598</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>208.37406759000001</v>
+        <v>208.30824981000001</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.12870497999998065</v>
+        <v>-0.11757134999999153</v>
       </c>
       <c r="D411" s="5">
-        <v>-0.73822856006189319</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-0.67481429217134403</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>208.64094888</v>
+        <v>208.56433100999999</v>
       </c>
       <c r="C412" s="5">
-        <v>0.26688128999998639</v>
+        <v>0.2560811999999828</v>
       </c>
       <c r="D412" s="5">
-        <v>1.547808696081665</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>1.4852207053130062</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>207.66718764000001</v>
+        <v>207.81030637999999</v>
       </c>
       <c r="C413" s="5">
-        <v>-0.97376123999998754</v>
+        <v>-0.75402463000000353</v>
       </c>
       <c r="D413" s="5">
-        <v>-5.4590445241369911</v>
+        <v>-4.253137646546012</v>
       </c>
       <c r="E413" s="5">
-        <v>1.4595633217856063</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>1.4841623919035651</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>209.63274883</v>
+        <v>209.69827419000001</v>
       </c>
       <c r="C414" s="5">
-        <v>1.9655611899999883</v>
+        <v>1.8879678100000206</v>
       </c>
       <c r="D414" s="5">
-        <v>11.968270955009697</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>11.463655857443623</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>209.01001633000001</v>
+        <v>209.04725689</v>
       </c>
       <c r="C415" s="5">
-        <v>-0.6227324999999837</v>
+        <v>-0.65101730000000657</v>
       </c>
       <c r="D415" s="5">
-        <v>-3.5070373138867073</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>-3.662493225218777</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>208.47893680000001</v>
+        <v>208.50332456999999</v>
       </c>
       <c r="C416" s="5">
-        <v>-0.53107952999999952</v>
+        <v>-0.54393232000001035</v>
       </c>
       <c r="D416" s="5">
-        <v>-3.0068614863317356</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>-3.0780524302546741</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>208.91051303</v>
+        <v>208.92972735000001</v>
       </c>
       <c r="C417" s="5">
-        <v>0.43157622999999035</v>
+        <v>0.42640278000001786</v>
       </c>
       <c r="D417" s="5">
-        <v>2.5126226002634588</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>2.4818697349247687</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>209.26070836</v>
+        <v>209.28508909999999</v>
       </c>
       <c r="C418" s="5">
-        <v>0.35019532999999115</v>
+        <v>0.35536174999998593</v>
       </c>
       <c r="D418" s="5">
-        <v>2.0302019245226344</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>2.0602429453115745</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>209.78520556999999</v>
+        <v>209.78000832000001</v>
       </c>
       <c r="C419" s="5">
-        <v>0.52449720999999272</v>
+        <v>0.49491922000001409</v>
       </c>
       <c r="D419" s="5">
-        <v>3.0495262012786961</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>2.8749723727920617</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>210.13685226999999</v>
+        <v>210.10499367</v>
       </c>
       <c r="C420" s="5">
-        <v>0.35164670000000342</v>
+        <v>0.32498534999999151</v>
       </c>
       <c r="D420" s="5">
-        <v>2.030115276357769</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>1.8749282468475403</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>210.88175315999999</v>
+        <v>210.81868231000001</v>
       </c>
       <c r="C421" s="5">
-        <v>0.74490088999999671</v>
+        <v>0.71368864000001508</v>
       </c>
       <c r="D421" s="5">
-        <v>4.3377269714563127</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>4.1532050255475017</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>210.64354514999999</v>
+        <v>210.53056973</v>
       </c>
       <c r="C422" s="5">
-        <v>-0.23820800999999392</v>
+        <v>-0.28811258000001772</v>
       </c>
       <c r="D422" s="5">
-        <v>-1.3471074713534259</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>-1.6276934069227256</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>211.33501742000001</v>
+        <v>211.26572071000001</v>
       </c>
       <c r="C423" s="5">
-        <v>0.69147227000001976</v>
+        <v>0.73515098000001444</v>
       </c>
       <c r="D423" s="5">
-        <v>4.0111033228591664</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>4.2716960869258802</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>211.83738567</v>
+        <v>211.74166285000001</v>
       </c>
       <c r="C424" s="5">
-        <v>0.5023682499999893</v>
+        <v>0.47594214000000079</v>
       </c>
       <c r="D424" s="5">
-        <v>2.8901331128068142</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>2.7371243842399418</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>212.9002357</v>
+        <v>213.08693890000001</v>
       </c>
       <c r="C425" s="5">
-        <v>1.0628500299999928</v>
+        <v>1.3452760499999954</v>
       </c>
       <c r="D425" s="5">
-        <v>6.1897039543891585</v>
+        <v>7.8961963056607631</v>
       </c>
       <c r="E425" s="5">
-        <v>2.5199205129467606</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>2.5391582409542313</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>213.07403836</v>
+        <v>213.16474545</v>
       </c>
       <c r="C426" s="5">
-        <v>0.17380266000000688</v>
+        <v>7.7806549999991148E-2</v>
       </c>
       <c r="D426" s="5">
-        <v>0.98403924114527364</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>0.43904894748081347</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>213.60439536999999</v>
+        <v>213.65243072000001</v>
       </c>
       <c r="C427" s="5">
-        <v>0.5303570099999888</v>
+        <v>0.48768527000001427</v>
       </c>
       <c r="D427" s="5">
-        <v>3.0281199747046905</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>2.7802095977087937</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>213.70262996</v>
+        <v>213.73153701000001</v>
       </c>
       <c r="C428" s="5">
-        <v>9.8234590000004118E-2</v>
+        <v>7.910628999999858E-2</v>
       </c>
       <c r="D428" s="5">
-        <v>0.55326639906083663</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>0.44521421150132134</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>213.81704465999999</v>
+        <v>213.83656139999999</v>
       </c>
       <c r="C429" s="5">
-        <v>0.11441469999999754</v>
+        <v>0.10502438999998276</v>
       </c>
       <c r="D429" s="5">
-        <v>0.64436575633772808</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>0.59125778500508375</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>214.41570614</v>
+        <v>214.44249384</v>
       </c>
       <c r="C430" s="5">
-        <v>0.59866148000000408</v>
+        <v>0.60593244000000368</v>
       </c>
       <c r="D430" s="5">
-        <v>3.4120781051867333</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>3.4538469222885615</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>213.21226107999999</v>
+        <v>213.20491132999999</v>
       </c>
       <c r="C431" s="5">
-        <v>-1.2034450600000071</v>
+        <v>-1.23758251000001</v>
       </c>
       <c r="D431" s="5">
-        <v>-6.5311339374092174</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-6.7097478223600788</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>213.03775762000001</v>
+        <v>212.99848549999999</v>
       </c>
       <c r="C432" s="5">
-        <v>-0.17450345999998262</v>
+        <v>-0.20642583000000059</v>
       </c>
       <c r="D432" s="5">
-        <v>-0.97773031871021265</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>-1.1556776586792439</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>213.20907351</v>
+        <v>213.13130826</v>
       </c>
       <c r="C433" s="5">
-        <v>0.17131588999998826</v>
+        <v>0.13282276000001048</v>
       </c>
       <c r="D433" s="5">
-        <v>0.96926836161865815</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>0.7508743706208465</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>213.68915224</v>
+        <v>213.54691535000001</v>
       </c>
       <c r="C434" s="5">
-        <v>0.48007873000000245</v>
+        <v>0.41560709000000884</v>
       </c>
       <c r="D434" s="5">
-        <v>2.7357315588378839</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>2.3652663212197389</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>213.26530348</v>
+        <v>213.79725762999999</v>
       </c>
       <c r="C435" s="5">
-        <v>-0.42384875999999849</v>
+        <v>0.25034227999998393</v>
       </c>
       <c r="D435" s="5">
-        <v>-2.3543845360289528</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>1.4158728414187749</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>213.58603989</v>
+        <v>213.99371371999999</v>
       </c>
       <c r="C436" s="5">
-        <v>0.32073640999999498</v>
+        <v>0.19645608999999808</v>
       </c>
       <c r="D436" s="5">
-        <v>1.8197208477256144</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>1.1082574642522713</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>214.73750264</v>
+        <v>213.61702113999999</v>
       </c>
       <c r="C437" s="5">
-        <v>1.1514627500000074</v>
+        <v>-0.37669257999999672</v>
       </c>
       <c r="D437" s="5">
-        <v>6.6646257541580711</v>
+        <v>-2.0920253478316053</v>
       </c>
       <c r="E437" s="5">
-        <v>0.862970834184007</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>0.24876336519561448</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>214.72370710999999</v>
+        <v>213.58833168999999</v>
       </c>
       <c r="C438" s="5">
-        <v>-1.3795530000010103E-2</v>
+        <v>-2.8689450000001671E-2</v>
       </c>
       <c r="D438" s="5">
-        <v>-7.7065196478776077E-2</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>-0.16104484949995834</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>213.97978889999999</v>
+        <v>212.81296545000001</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.74391821000000391</v>
+        <v>-0.77536623999998255</v>
       </c>
       <c r="D439" s="5">
-        <v>-4.0791321686145636</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-4.270295357959486</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>214.14262482999999</v>
+        <v>212.97491342999999</v>
       </c>
       <c r="C440" s="5">
-        <v>0.16283592999999996</v>
+        <v>0.16194797999997945</v>
       </c>
       <c r="D440" s="5">
-        <v>0.91701670222632536</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>0.91701663388170651</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>214.64009512000001</v>
+        <v>213.60494614999999</v>
       </c>
       <c r="C441" s="5">
-        <v>0.49747029000002385</v>
+        <v>0.63003272000000266</v>
       </c>
       <c r="D441" s="5">
-        <v>2.8235905714458331</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>3.6082297082402848</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>214.39228367000001</v>
+      </c>
+      <c r="C442" s="5">
+        <v>0.78733752000002255</v>
+      </c>
+      <c r="D442" s="5">
+        <v>4.5139221684401098</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>