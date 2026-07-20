--- v6 (2026-06-23)
+++ v7 (2026-07-20)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{14F4D80A-4AEA-4683-84BA-45A5DEA82920}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{6BBF1F99-3D2C-4840-A051-69A2CB91B236}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{76EEC22A-79AE-4568-857C-1B509BC14828}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{0C0001B6-2E7B-4655-8021-9781DD8D425A}"/>
   </bookViews>
   <sheets>
     <sheet name="austtula" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Austin—Round Rock—Georgetown Trade, Transportation and Utilities Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{52F98D47-3A14-4288-867E-F502E6C84255}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A04C57F8-07A5-4FA5-98AC-D1802671A54E}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>62.194973822000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>62.115091327999998</v>
       </c>
       <c r="C7" s="5">
         <v>-7.9882494000003135E-2</v>
       </c>
       <c r="D7" s="5">
         <v>-1.5304246759713647</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>61.989135863000001</v>
       </c>
       <c r="C8" s="5">
         <v>-0.12595546499999699</v>
       </c>
       <c r="D8" s="5">
         <v>-2.4063749232424492</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>60.280787554</v>
       </c>
       <c r="C9" s="5">
         <v>-1.7083483090000016</v>
       </c>
       <c r="D9" s="5">
         <v>-28.491112038343381</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>60.463551682000002</v>
       </c>
       <c r="C10" s="5">
         <v>0.1827641280000023</v>
       </c>
       <c r="D10" s="5">
         <v>3.6995427821526539</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>60.463724685999999</v>
       </c>
       <c r="C11" s="5">
         <v>1.7300399999697902E-4</v>
       </c>
       <c r="D11" s="5">
         <v>3.4336068813090037E-3</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>60.952603269999997</v>
       </c>
       <c r="C12" s="5">
         <v>0.48887858399999828</v>
       </c>
       <c r="D12" s="5">
         <v>10.145901704440231</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>60.649030060000001</v>
       </c>
       <c r="C13" s="5">
         <v>-0.30357320999999615</v>
       </c>
       <c r="D13" s="5">
         <v>-5.8155492919332641</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>60.787324353000002</v>
       </c>
       <c r="C14" s="5">
         <v>0.13829429300000129</v>
       </c>
       <c r="D14" s="5">
         <v>2.7708657997771224</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>60.405493882000002</v>
       </c>
       <c r="C15" s="5">
         <v>-0.38183047100000067</v>
       </c>
       <c r="D15" s="5">
         <v>-7.2826645551450238</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>60.822117550999998</v>
       </c>
       <c r="C16" s="5">
         <v>0.41662366899999626</v>
       </c>
       <c r="D16" s="5">
         <v>8.5978333519243222</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>60.812247507999999</v>
       </c>
       <c r="C17" s="5">
         <v>-9.8700429999993844E-3</v>
       </c>
       <c r="D17" s="5">
         <v>-0.1945589316036278</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>60.104724124000001</v>
       </c>
       <c r="C18" s="5">
         <v>-0.70752338399999815</v>
       </c>
       <c r="D18" s="5">
         <v>-13.101827287428902</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>59.242652141999997</v>
       </c>
       <c r="C19" s="5">
         <v>-0.86207198200000335</v>
       </c>
       <c r="D19" s="5">
         <v>-15.916532519008209</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>59.539736060000003</v>
       </c>
       <c r="C20" s="5">
         <v>0.29708391800000555</v>
       </c>
       <c r="D20" s="5">
         <v>6.1864130203318046</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>58.473318235999997</v>
       </c>
       <c r="C21" s="5">
         <v>-1.0664178240000055</v>
       </c>
       <c r="D21" s="5">
         <v>-19.497379648177969</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>58.644243842999998</v>
       </c>
       <c r="C22" s="5">
         <v>0.17092560700000092</v>
       </c>
       <c r="D22" s="5">
         <v>3.5647145943680236</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>59.063109281000003</v>
       </c>
       <c r="C23" s="5">
         <v>0.41886543800000453</v>
       </c>
       <c r="D23" s="5">
         <v>8.9158238643148415</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>59.660096566999997</v>
       </c>
       <c r="C24" s="5">
         <v>0.59698728599999384</v>
       </c>
       <c r="D24" s="5">
         <v>12.826665301437966</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>59.934475501999998</v>
       </c>
       <c r="C25" s="5">
         <v>0.27437893500000143</v>
       </c>
       <c r="D25" s="5">
         <v>5.6606030928232798</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>59.585196609</v>
       </c>
       <c r="C26" s="5">
         <v>-0.34927889299999748</v>
       </c>
       <c r="D26" s="5">
         <v>-6.7733644503193524</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>59.605252471999997</v>
       </c>
       <c r="C27" s="5">
         <v>2.0055862999996066E-2</v>
       </c>
       <c r="D27" s="5">
         <v>0.40465822317130584</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>60.229303002000002</v>
       </c>
       <c r="C28" s="5">
         <v>0.62405053000000521</v>
       </c>
       <c r="D28" s="5">
         <v>13.312981251139288</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>60.718416064000003</v>
       </c>
       <c r="C29" s="5">
         <v>0.48911306200000126</v>
       </c>
       <c r="D29" s="5">
         <v>10.192276883387997</v>
       </c>
       <c r="E29" s="5">
         <v>-0.15429695142850086</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>61.020407657</v>
       </c>
       <c r="C30" s="5">
         <v>0.30199159299999678</v>
       </c>
       <c r="D30" s="5">
         <v>6.1343711398403444</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>61.326234382000003</v>
       </c>
       <c r="C31" s="5">
         <v>0.30582672500000285</v>
       </c>
       <c r="D31" s="5">
         <v>6.1828372468103909</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>61.560360367000001</v>
       </c>
       <c r="C32" s="5">
         <v>0.23412598499999859</v>
       </c>
       <c r="D32" s="5">
         <v>4.6786853429719111</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>61.944630224999997</v>
       </c>
       <c r="C33" s="5">
         <v>0.38426985799999613</v>
       </c>
       <c r="D33" s="5">
         <v>7.7531899085608202</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>62.098278219000001</v>
       </c>
       <c r="C34" s="5">
         <v>0.15364799400000351</v>
       </c>
       <c r="D34" s="5">
         <v>3.0174339591721555</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>62.321043717999999</v>
       </c>
       <c r="C35" s="5">
         <v>0.22276549899999765</v>
       </c>
       <c r="D35" s="5">
         <v>4.3907243580167288</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>62.302397927000001</v>
       </c>
       <c r="C36" s="5">
         <v>-1.8645790999997303E-2</v>
       </c>
       <c r="D36" s="5">
         <v>-0.35843698467352691</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>62.524872273</v>
       </c>
       <c r="C37" s="5">
         <v>0.22247434599999849</v>
       </c>
       <c r="D37" s="5">
         <v>4.3702228181392133</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>63.085075387000003</v>
       </c>
       <c r="C38" s="5">
         <v>0.56020311400000367</v>
       </c>
       <c r="D38" s="5">
         <v>11.297589376585204</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>63.440887359000001</v>
       </c>
       <c r="C39" s="5">
         <v>0.35581197199999792</v>
       </c>
       <c r="D39" s="5">
         <v>6.9821866388005915</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>63.329421850999999</v>
       </c>
       <c r="C40" s="5">
         <v>-0.11146550800000199</v>
       </c>
       <c r="D40" s="5">
         <v>-2.0881419008960789</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>63.995467843999997</v>
       </c>
       <c r="C41" s="5">
         <v>0.66604599299999734</v>
       </c>
       <c r="D41" s="5">
         <v>13.376838104334322</v>
       </c>
       <c r="E41" s="5">
         <v>5.3971298865007178</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>64.644736709</v>
       </c>
       <c r="C42" s="5">
         <v>0.64926886500000336</v>
       </c>
       <c r="D42" s="5">
         <v>12.877512755761455</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>64.912229257999996</v>
       </c>
       <c r="C43" s="5">
         <v>0.26749254899999642</v>
       </c>
       <c r="D43" s="5">
         <v>5.0800423176145859</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>65.416362054000004</v>
       </c>
       <c r="C44" s="5">
         <v>0.50413279600000749</v>
       </c>
       <c r="D44" s="5">
         <v>9.7282291223224071</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>65.855755424999998</v>
       </c>
       <c r="C45" s="5">
         <v>0.4393933709999942</v>
       </c>
       <c r="D45" s="5">
         <v>8.3647839830500956</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>66.156012160000003</v>
       </c>
       <c r="C46" s="5">
         <v>0.30025673500000494</v>
       </c>
       <c r="D46" s="5">
         <v>5.610473517319714</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>65.770048974000005</v>
       </c>
       <c r="C47" s="5">
         <v>-0.3859631859999979</v>
       </c>
       <c r="D47" s="5">
         <v>-6.7806301781387912</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>66.865808373999997</v>
       </c>
       <c r="C48" s="5">
         <v>1.0957593999999915</v>
       </c>
       <c r="D48" s="5">
         <v>21.930178493155374</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>67.411634716999998</v>
       </c>
       <c r="C49" s="5">
         <v>0.54582634300000166</v>
       </c>
       <c r="D49" s="5">
         <v>10.247592181546384</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>67.777933876000006</v>
       </c>
       <c r="C50" s="5">
         <v>0.36629915900000753</v>
       </c>
       <c r="D50" s="5">
         <v>6.7189647791636053</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>68.176539594999994</v>
       </c>
       <c r="C51" s="5">
         <v>0.39860571899998831</v>
       </c>
       <c r="D51" s="5">
         <v>7.2900729437943124</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>68.374106933999997</v>
       </c>
       <c r="C52" s="5">
         <v>0.19756733900000256</v>
       </c>
       <c r="D52" s="5">
         <v>3.5334181015193034</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>68.717559183000006</v>
       </c>
       <c r="C53" s="5">
         <v>0.34345224900000915</v>
       </c>
       <c r="D53" s="5">
         <v>6.1971103238487979</v>
       </c>
       <c r="E53" s="5">
         <v>7.3787902457575827</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>69.075819115000002</v>
       </c>
       <c r="C54" s="5">
         <v>0.35825993199999573</v>
       </c>
       <c r="D54" s="5">
         <v>6.4387635803562882</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>69.914318785000006</v>
       </c>
       <c r="C55" s="5">
         <v>0.83849967000000447</v>
       </c>
       <c r="D55" s="5">
         <v>15.579561464117253</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>70.473684883999994</v>
       </c>
       <c r="C56" s="5">
         <v>0.55936609899998757</v>
       </c>
       <c r="D56" s="5">
         <v>10.034835201415881</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>71.417776076999999</v>
       </c>
       <c r="C57" s="5">
         <v>0.94409119300000555</v>
       </c>
       <c r="D57" s="5">
         <v>17.314611050638963</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>71.446878623000003</v>
       </c>
       <c r="C58" s="5">
         <v>2.9102546000004281E-2</v>
       </c>
       <c r="D58" s="5">
         <v>0.49009412366052274</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>71.640265842000005</v>
       </c>
       <c r="C59" s="5">
         <v>0.19338721900000166</v>
       </c>
       <c r="D59" s="5">
         <v>3.2968657958795999</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>71.787545027999997</v>
       </c>
       <c r="C60" s="5">
         <v>0.14727918599999157</v>
       </c>
       <c r="D60" s="5">
         <v>2.495065020340026</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>72.371237273999995</v>
       </c>
       <c r="C61" s="5">
         <v>0.58369224599999825</v>
       </c>
       <c r="D61" s="5">
         <v>10.205368075983534</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>72.959479451999997</v>
       </c>
       <c r="C62" s="5">
         <v>0.58824217800000156</v>
       </c>
       <c r="D62" s="5">
         <v>10.201815987292552</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>73.630513162</v>
       </c>
       <c r="C63" s="5">
         <v>0.67103371000000323</v>
       </c>
       <c r="D63" s="5">
         <v>11.612595161784833</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>74.413821788000007</v>
       </c>
       <c r="C64" s="5">
         <v>0.78330862600000728</v>
       </c>
       <c r="D64" s="5">
         <v>13.540131025606762</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>75.107413933000004</v>
       </c>
       <c r="C65" s="5">
         <v>0.69359214499999666</v>
       </c>
       <c r="D65" s="5">
         <v>11.776469261154144</v>
       </c>
       <c r="E65" s="5">
         <v>9.2987219365334717</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>75.628970796000004</v>
       </c>
       <c r="C66" s="5">
         <v>0.5215568630000007</v>
       </c>
       <c r="D66" s="5">
         <v>8.6587183345381078</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>76.239036440000007</v>
       </c>
       <c r="C67" s="5">
         <v>0.61006564400000229</v>
       </c>
       <c r="D67" s="5">
         <v>10.121090016678981</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>76.410762653999996</v>
       </c>
       <c r="C68" s="5">
         <v>0.17172621399998889</v>
       </c>
       <c r="D68" s="5">
         <v>2.7367037530860339</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>76.974432296000003</v>
       </c>
       <c r="C69" s="5">
         <v>0.5636696420000078</v>
       </c>
       <c r="D69" s="5">
         <v>9.2203394949643922</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>77.311405488000005</v>
       </c>
       <c r="C70" s="5">
         <v>0.33697319200000209</v>
       </c>
       <c r="D70" s="5">
         <v>5.381624412183017</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>78.993183591000005</v>
       </c>
       <c r="C71" s="5">
         <v>1.6817781029999992</v>
       </c>
       <c r="D71" s="5">
         <v>29.465061610755484</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>80.527004653000006</v>
       </c>
       <c r="C72" s="5">
         <v>1.5338210620000012</v>
       </c>
       <c r="D72" s="5">
         <v>25.957239628875129</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>81.548889238000001</v>
       </c>
       <c r="C73" s="5">
         <v>1.0218845849999951</v>
       </c>
       <c r="D73" s="5">
         <v>16.337053298460379</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>83.051090415999994</v>
       </c>
       <c r="C74" s="5">
         <v>1.5022011779999929</v>
       </c>
       <c r="D74" s="5">
         <v>24.487993446291068</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>83.299297363999997</v>
       </c>
       <c r="C75" s="5">
         <v>0.24820694800000354</v>
       </c>
       <c r="D75" s="5">
         <v>3.6458674957911663</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>83.904218944999997</v>
       </c>
       <c r="C76" s="5">
         <v>0.60492158099999926</v>
       </c>
       <c r="D76" s="5">
         <v>9.07105904985659</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>84.310587431000002</v>
       </c>
       <c r="C77" s="5">
         <v>0.40636848600000519</v>
       </c>
       <c r="D77" s="5">
         <v>5.9692341130664683</v>
       </c>
       <c r="E77" s="5">
         <v>12.25334892532679</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>84.783274517999999</v>
       </c>
       <c r="C78" s="5">
         <v>0.47268708699999706</v>
       </c>
       <c r="D78" s="5">
         <v>6.9391797771102715</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>85.009380737000001</v>
       </c>
       <c r="C79" s="5">
         <v>0.22610621900000183</v>
       </c>
       <c r="D79" s="5">
         <v>3.2476078960634203</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>85.429518277</v>
       </c>
       <c r="C80" s="5">
         <v>0.42013753999999892</v>
       </c>
       <c r="D80" s="5">
         <v>6.0945950156767514</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>85.846633453999999</v>
       </c>
       <c r="C81" s="5">
         <v>0.41711517699999945</v>
       </c>
       <c r="D81" s="5">
         <v>6.0190074271301297</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>86.523071763000004</v>
       </c>
       <c r="C82" s="5">
         <v>0.67643830900000523</v>
       </c>
       <c r="D82" s="5">
         <v>9.8762756492167156</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>87.237450428000002</v>
       </c>
       <c r="C83" s="5">
         <v>0.71437866499999814</v>
       </c>
       <c r="D83" s="5">
         <v>10.370350308063436</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>86.566448148000006</v>
       </c>
       <c r="C84" s="5">
         <v>-0.67100227999999618</v>
       </c>
       <c r="D84" s="5">
         <v>-8.8493838024915839</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>87.310300400000003</v>
       </c>
       <c r="C85" s="5">
         <v>0.74385225199999638</v>
       </c>
       <c r="D85" s="5">
         <v>10.812972808643661</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>87.160359600000007</v>
       </c>
       <c r="C86" s="5">
         <v>-0.14994079999999599</v>
       </c>
       <c r="D86" s="5">
         <v>-2.0414448503977556</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>87.471382813000005</v>
       </c>
       <c r="C87" s="5">
         <v>0.31102321299999858</v>
       </c>
       <c r="D87" s="5">
         <v>4.3671313300138959</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>87.803420334999998</v>
       </c>
       <c r="C88" s="5">
         <v>0.33203752199999315</v>
       </c>
       <c r="D88" s="5">
         <v>4.6514621577939064</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>88.274318188999999</v>
       </c>
       <c r="C89" s="5">
         <v>0.47089785400000039</v>
       </c>
       <c r="D89" s="5">
         <v>6.6289800296280621</v>
       </c>
       <c r="E89" s="5">
         <v>4.701344017136555</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>88.237783774999997</v>
       </c>
       <c r="C90" s="5">
         <v>-3.6534414000001902E-2</v>
       </c>
       <c r="D90" s="5">
         <v>-0.49551941131105171</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>88.739480415000003</v>
       </c>
       <c r="C91" s="5">
         <v>0.5016966400000058</v>
       </c>
       <c r="D91" s="5">
         <v>7.0403397579301696</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>89.022151632999993</v>
       </c>
       <c r="C92" s="5">
         <v>0.28267121799999018</v>
       </c>
       <c r="D92" s="5">
         <v>3.8901715801837211</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>89.174935884999996</v>
       </c>
       <c r="C93" s="5">
         <v>0.15278425200000356</v>
       </c>
       <c r="D93" s="5">
         <v>2.0790518224922616</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>89.413160360999996</v>
       </c>
       <c r="C94" s="5">
         <v>0.23822447599999919</v>
       </c>
       <c r="D94" s="5">
         <v>3.2532374049725421</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>90.084908588999994</v>
       </c>
       <c r="C95" s="5">
         <v>0.67174822799999845</v>
       </c>
       <c r="D95" s="5">
         <v>9.3974401375078962</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>90.806931047999996</v>
       </c>
       <c r="C96" s="5">
         <v>0.7220224590000015</v>
       </c>
       <c r="D96" s="5">
         <v>10.053402325853789</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>91.269836201000004</v>
       </c>
       <c r="C97" s="5">
         <v>0.46290515300000834</v>
       </c>
       <c r="D97" s="5">
         <v>6.291680557800361</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>92.324459535000003</v>
       </c>
       <c r="C98" s="5">
         <v>1.0546233339999986</v>
       </c>
       <c r="D98" s="5">
         <v>14.782065178358671</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>92.573671970000007</v>
       </c>
       <c r="C99" s="5">
         <v>0.24921243500000401</v>
       </c>
       <c r="D99" s="5">
         <v>3.2876980588506299</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>93.196017710000007</v>
       </c>
       <c r="C100" s="5">
         <v>0.62234574000000009</v>
       </c>
       <c r="D100" s="5">
         <v>8.3723214435223792</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>93.503009402999993</v>
       </c>
       <c r="C101" s="5">
         <v>0.3069916929999863</v>
       </c>
       <c r="D101" s="5">
         <v>4.0252585895294013</v>
       </c>
       <c r="E101" s="5">
         <v>5.923230358806153</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>94.280853755999999</v>
       </c>
       <c r="C102" s="5">
         <v>0.77784435300000609</v>
       </c>
       <c r="D102" s="5">
         <v>10.452363216270699</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>94.803070997999995</v>
       </c>
       <c r="C103" s="5">
         <v>0.52221724199999642</v>
       </c>
       <c r="D103" s="5">
         <v>6.8530175099939639</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>95.428332210999997</v>
       </c>
       <c r="C104" s="5">
         <v>0.6252612130000017</v>
       </c>
       <c r="D104" s="5">
         <v>8.2079414468074994</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>95.800134618000001</v>
       </c>
       <c r="C105" s="5">
         <v>0.37180240700000411</v>
       </c>
       <c r="D105" s="5">
         <v>4.7768714847193916</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>96.238760743</v>
       </c>
       <c r="C106" s="5">
         <v>0.43862612499999898</v>
       </c>
       <c r="D106" s="5">
         <v>5.6347555952527717</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>96.054965280000005</v>
       </c>
       <c r="C107" s="5">
         <v>-0.18379546299999561</v>
       </c>
       <c r="D107" s="5">
         <v>-2.2678240263953375</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>96.166605031000003</v>
       </c>
       <c r="C108" s="5">
         <v>0.11163975099999845</v>
       </c>
       <c r="D108" s="5">
         <v>1.4036484005453431</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>96.445245161000003</v>
       </c>
       <c r="C109" s="5">
         <v>0.27864012999999943</v>
       </c>
       <c r="D109" s="5">
         <v>3.5329154210950175</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>96.891959491999998</v>
       </c>
       <c r="C110" s="5">
         <v>0.44671433099999547</v>
       </c>
       <c r="D110" s="5">
         <v>5.7019527421097838</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>97.466225300999994</v>
       </c>
       <c r="C111" s="5">
         <v>0.57426580899999635</v>
       </c>
       <c r="D111" s="5">
         <v>7.3487262592580427</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>97.811596856999998</v>
       </c>
       <c r="C112" s="5">
         <v>0.34537155600000347</v>
       </c>
       <c r="D112" s="5">
         <v>4.3360587253309157</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>98.624262583000004</v>
       </c>
       <c r="C113" s="5">
         <v>0.81266572600000586</v>
       </c>
       <c r="D113" s="5">
         <v>10.438636899392373</v>
       </c>
       <c r="E113" s="5">
         <v>5.4770998417038141</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>100.03787774</v>
       </c>
       <c r="C114" s="5">
         <v>1.4136151569999953</v>
       </c>
       <c r="D114" s="5">
         <v>18.622865146783596</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>101.59333284</v>
       </c>
       <c r="C115" s="5">
         <v>1.5554551000000032</v>
       </c>
       <c r="D115" s="5">
         <v>20.339681365025129</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>102.08979960000001</v>
       </c>
       <c r="C116" s="5">
         <v>0.49646676000000411</v>
       </c>
       <c r="D116" s="5">
         <v>6.0243749884459463</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>102.58900892</v>
       </c>
       <c r="C117" s="5">
         <v>0.49920931999999141</v>
       </c>
       <c r="D117" s="5">
         <v>6.0282993068228041</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>103.01629568</v>
       </c>
       <c r="C118" s="5">
         <v>0.42728676000000121</v>
       </c>
       <c r="D118" s="5">
         <v>5.1141395255398736</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>103.93316344</v>
       </c>
       <c r="C119" s="5">
         <v>0.91686776000000236</v>
       </c>
       <c r="D119" s="5">
         <v>11.218902221199878</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>104.80098187</v>
       </c>
       <c r="C120" s="5">
         <v>0.86781842999999981</v>
       </c>
       <c r="D120" s="5">
         <v>10.492923277300093</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>105.10856398</v>
       </c>
       <c r="C121" s="5">
         <v>0.30758210999999847</v>
       </c>
       <c r="D121" s="5">
         <v>3.5793100659272659</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>105.18839251</v>
       </c>
       <c r="C122" s="5">
         <v>7.9828530000000342E-2</v>
       </c>
       <c r="D122" s="5">
         <v>0.91520040280290704</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>106.1255792</v>
       </c>
       <c r="C123" s="5">
         <v>0.93718669000000432</v>
       </c>
       <c r="D123" s="5">
         <v>11.231312750891975</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>106.68297462</v>
       </c>
       <c r="C124" s="5">
         <v>0.55739541999999176</v>
       </c>
       <c r="D124" s="5">
         <v>6.4879622276449833</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>107.26082357999999</v>
       </c>
       <c r="C125" s="5">
         <v>0.57784895999999719</v>
       </c>
       <c r="D125" s="5">
         <v>6.6969804517723386</v>
       </c>
       <c r="E125" s="5">
         <v>8.7570348013823249</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>107.28443559999999</v>
       </c>
       <c r="C126" s="5">
         <v>2.3612020000001621E-2</v>
       </c>
       <c r="D126" s="5">
         <v>0.26448384564550231</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>108.59327189</v>
       </c>
       <c r="C127" s="5">
         <v>1.3088362900000021</v>
       </c>
       <c r="D127" s="5">
         <v>15.66297864273356</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>108.65587727</v>
       </c>
       <c r="C128" s="5">
         <v>6.2605380000007926E-2</v>
       </c>
       <c r="D128" s="5">
         <v>0.69401285584083094</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>108.89067093</v>
       </c>
       <c r="C129" s="5">
         <v>0.23479365999999402</v>
       </c>
       <c r="D129" s="5">
         <v>2.6241123633111707</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>109.64206655</v>
       </c>
       <c r="C130" s="5">
         <v>0.75139561999999671</v>
       </c>
       <c r="D130" s="5">
         <v>8.6021608448401565</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>110.33921349000001</v>
       </c>
       <c r="C131" s="5">
         <v>0.69714694000001032</v>
       </c>
       <c r="D131" s="5">
         <v>7.9026364297372753</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>111.08858346</v>
       </c>
       <c r="C132" s="5">
         <v>0.74936996999998939</v>
       </c>
       <c r="D132" s="5">
         <v>8.4612336536604928</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>112.13835951999999</v>
       </c>
       <c r="C133" s="5">
         <v>1.0497760599999992</v>
       </c>
       <c r="D133" s="5">
         <v>11.94823086467065</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>112.23777131</v>
       </c>
       <c r="C134" s="5">
         <v>9.9411790000004885E-2</v>
       </c>
       <c r="D134" s="5">
         <v>1.0690144374821742</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>112.93979241</v>
       </c>
       <c r="C135" s="5">
         <v>0.70202109999999607</v>
       </c>
       <c r="D135" s="5">
         <v>7.7693861527451169</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>113.74175815</v>
       </c>
       <c r="C136" s="5">
         <v>0.80196573999999998</v>
       </c>
       <c r="D136" s="5">
         <v>8.8617778414989967</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>114.010633</v>
       </c>
       <c r="C137" s="5">
         <v>0.26887485000000311</v>
       </c>
       <c r="D137" s="5">
         <v>2.8738607794645876</v>
       </c>
       <c r="E137" s="5">
         <v>6.2928935232029914</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>114.97563026</v>
       </c>
       <c r="C138" s="5">
         <v>0.96499726000000408</v>
       </c>
       <c r="D138" s="5">
         <v>10.643346736576298</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>114.71616124000001</v>
       </c>
       <c r="C139" s="5">
         <v>-0.25946901999999739</v>
       </c>
       <c r="D139" s="5">
         <v>-2.6747155611098528</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>114.80571365</v>
       </c>
       <c r="C140" s="5">
         <v>8.955240999999603E-2</v>
       </c>
       <c r="D140" s="5">
         <v>0.94080458784866483</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>114.62060609</v>
       </c>
       <c r="C141" s="5">
         <v>-0.18510756000000583</v>
       </c>
       <c r="D141" s="5">
         <v>-1.9177598708708055</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>114.59117822</v>
       </c>
       <c r="C142" s="5">
         <v>-2.942786999999214E-2</v>
       </c>
       <c r="D142" s="5">
         <v>-0.30765516342043941</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>114.14002886</v>
       </c>
       <c r="C143" s="5">
         <v>-0.45114936000000228</v>
       </c>
       <c r="D143" s="5">
         <v>-4.6234699209463104</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>113.34228019</v>
       </c>
       <c r="C144" s="5">
         <v>-0.79774867000000427</v>
       </c>
       <c r="D144" s="5">
         <v>-8.0720429568027718</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>112.49734048000001</v>
       </c>
       <c r="C145" s="5">
         <v>-0.84493970999999135</v>
       </c>
       <c r="D145" s="5">
         <v>-8.5878925712717713</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>112.45217999</v>
       </c>
       <c r="C146" s="5">
         <v>-4.5160490000000664E-2</v>
       </c>
       <c r="D146" s="5">
         <v>-0.48066110724291899</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>112.16246706</v>
       </c>
       <c r="C147" s="5">
         <v>-0.28971293000000742</v>
       </c>
       <c r="D147" s="5">
         <v>-3.0481523725776061</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>111.07845053</v>
       </c>
       <c r="C148" s="5">
         <v>-1.0840165299999995</v>
       </c>
       <c r="D148" s="5">
         <v>-11.000592078942727</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>111.19921812</v>
       </c>
       <c r="C149" s="5">
         <v>0.12076758999999981</v>
       </c>
       <c r="D149" s="5">
         <v>1.312503443324875</v>
       </c>
       <c r="E149" s="5">
         <v>-2.465923402074266</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>110.72327814000001</v>
       </c>
       <c r="C150" s="5">
         <v>-0.4759399799999926</v>
       </c>
       <c r="D150" s="5">
         <v>-5.01688234257891</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>110.41552425</v>
       </c>
       <c r="C151" s="5">
         <v>-0.30775389000000075</v>
       </c>
       <c r="D151" s="5">
         <v>-3.2848650161549697</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>110.07096559999999</v>
       </c>
       <c r="C152" s="5">
         <v>-0.3445586500000104</v>
       </c>
       <c r="D152" s="5">
         <v>-3.681069760961031</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>110.37426768</v>
       </c>
       <c r="C153" s="5">
         <v>0.3033020800000088</v>
       </c>
       <c r="D153" s="5">
         <v>3.3571927388487799</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>110.18949225</v>
       </c>
       <c r="C154" s="5">
         <v>-0.18477543000000196</v>
       </c>
       <c r="D154" s="5">
         <v>-1.9905028506725264</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>109.79757730999999</v>
       </c>
       <c r="C155" s="5">
         <v>-0.3919149400000066</v>
       </c>
       <c r="D155" s="5">
         <v>-4.1855728073469267</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>109.02280395</v>
       </c>
       <c r="C156" s="5">
         <v>-0.77477335999999752</v>
       </c>
       <c r="D156" s="5">
         <v>-8.1466332698843065</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>108.68397272</v>
       </c>
       <c r="C157" s="5">
         <v>-0.33883122999999671</v>
       </c>
       <c r="D157" s="5">
         <v>-3.6663782537991296</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>108.30255151</v>
       </c>
       <c r="C158" s="5">
         <v>-0.38142120999999918</v>
       </c>
       <c r="D158" s="5">
         <v>-4.1309988348719902</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>107.77446252999999</v>
       </c>
       <c r="C159" s="5">
         <v>-0.52808898000000681</v>
       </c>
       <c r="D159" s="5">
         <v>-5.6968654449169982</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>107.95739727</v>
       </c>
       <c r="C160" s="5">
         <v>0.18293474000000742</v>
       </c>
       <c r="D160" s="5">
         <v>2.0559851820943331</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>108.39454209</v>
       </c>
       <c r="C161" s="5">
         <v>0.43714482000000032</v>
       </c>
       <c r="D161" s="5">
         <v>4.9687710369814564</v>
       </c>
       <c r="E161" s="5">
         <v>-2.5222084088517116</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>107.09038498</v>
       </c>
       <c r="C162" s="5">
         <v>-1.3041571100000056</v>
       </c>
       <c r="D162" s="5">
         <v>-13.519781689748811</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>106.82350434</v>
       </c>
       <c r="C163" s="5">
         <v>-0.26688063999999656</v>
       </c>
       <c r="D163" s="5">
         <v>-2.9498764277573031</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>106.41786609</v>
       </c>
       <c r="C164" s="5">
         <v>-0.40563824999999554</v>
       </c>
       <c r="D164" s="5">
         <v>-4.4627572931002835</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>106.60849303000001</v>
       </c>
       <c r="C165" s="5">
         <v>0.19062694000000135</v>
       </c>
       <c r="D165" s="5">
         <v>2.1708718409893413</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>106.67152086</v>
       </c>
       <c r="C166" s="5">
         <v>6.3027829999995788E-2</v>
       </c>
       <c r="D166" s="5">
         <v>0.71176143819782212</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>106.95468175000001</v>
       </c>
       <c r="C167" s="5">
         <v>0.28316089000000488</v>
       </c>
       <c r="D167" s="5">
         <v>3.232335508616746</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>107.82717262</v>
       </c>
       <c r="C168" s="5">
         <v>0.87249086999999292</v>
       </c>
       <c r="D168" s="5">
         <v>10.240459076167085</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>108.29322915</v>
       </c>
       <c r="C169" s="5">
         <v>0.46605653000000302</v>
       </c>
       <c r="D169" s="5">
         <v>5.3118002424409339</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>108.80275961</v>
       </c>
       <c r="C170" s="5">
         <v>0.50953045999999347</v>
       </c>
       <c r="D170" s="5">
         <v>5.7945464227532106</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>109.18932316</v>
       </c>
       <c r="C171" s="5">
         <v>0.38656355000000531</v>
       </c>
       <c r="D171" s="5">
         <v>4.3477667001651676</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>109.35348928000001</v>
       </c>
       <c r="C172" s="5">
         <v>0.16416612000000441</v>
       </c>
       <c r="D172" s="5">
         <v>1.8191940995413658</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>109.5753411</v>
       </c>
       <c r="C173" s="5">
         <v>0.2218518199999977</v>
       </c>
       <c r="D173" s="5">
         <v>2.4618594162598262</v>
       </c>
       <c r="E173" s="5">
         <v>1.089352828318213</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>109.77231241</v>
       </c>
       <c r="C174" s="5">
         <v>0.19697130999999501</v>
       </c>
       <c r="D174" s="5">
         <v>2.1785605442944833</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>110.19623310999999</v>
       </c>
       <c r="C175" s="5">
         <v>0.42392069999999649</v>
       </c>
       <c r="D175" s="5">
         <v>4.7338898447767397</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>110.48601625000001</v>
       </c>
       <c r="C176" s="5">
         <v>0.28978314000001149</v>
       </c>
       <c r="D176" s="5">
         <v>3.2016847636431756</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>109.79898434</v>
       </c>
       <c r="C177" s="5">
         <v>-0.68703191000000174</v>
       </c>
       <c r="D177" s="5">
         <v>-7.2119393083234007</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>110.11409936</v>
       </c>
       <c r="C178" s="5">
         <v>0.31511501999999325</v>
       </c>
       <c r="D178" s="5">
         <v>3.4987960253096251</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>110.03783144000001</v>
       </c>
       <c r="C179" s="5">
         <v>-7.6267919999992273E-2</v>
       </c>
       <c r="D179" s="5">
         <v>-0.82799261962670512</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>110.94713575999999</v>
       </c>
       <c r="C180" s="5">
         <v>0.90930431999998973</v>
       </c>
       <c r="D180" s="5">
         <v>10.379611821953549</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>111.44291329000001</v>
       </c>
       <c r="C181" s="5">
         <v>0.49577753000001223</v>
       </c>
       <c r="D181" s="5">
         <v>5.4960847508483957</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>111.74374338</v>
       </c>
       <c r="C182" s="5">
         <v>0.30083008999999095</v>
       </c>
       <c r="D182" s="5">
         <v>3.2878200841449434</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>112.11076171000001</v>
       </c>
       <c r="C183" s="5">
         <v>0.36701833000000761</v>
       </c>
       <c r="D183" s="5">
         <v>4.0133412436949012</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>112.55750927</v>
       </c>
       <c r="C184" s="5">
         <v>0.44674755999999149</v>
       </c>
       <c r="D184" s="5">
         <v>4.8880596666402765</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>112.98359005</v>
       </c>
       <c r="C185" s="5">
         <v>0.4260807800000066</v>
       </c>
       <c r="D185" s="5">
         <v>4.6383186825473821</v>
       </c>
       <c r="E185" s="5">
         <v>3.1104160076395049</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>113.76173032</v>
       </c>
       <c r="C186" s="5">
         <v>0.77814026999999442</v>
       </c>
       <c r="D186" s="5">
         <v>8.5849973514882993</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>114.24844962</v>
       </c>
       <c r="C187" s="5">
         <v>0.4867193000000043</v>
       </c>
       <c r="D187" s="5">
         <v>5.2566429946443893</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>114.89522975</v>
       </c>
       <c r="C188" s="5">
         <v>0.64678012999999623</v>
       </c>
       <c r="D188" s="5">
         <v>7.0089718561899828</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>115.2726449</v>
       </c>
       <c r="C189" s="5">
         <v>0.37741515000000447</v>
       </c>
       <c r="D189" s="5">
         <v>4.0138379821518022</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>116.25698985</v>
       </c>
       <c r="C190" s="5">
         <v>0.98434494999999345</v>
       </c>
       <c r="D190" s="5">
         <v>10.742364115069126</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>116.83027556</v>
       </c>
       <c r="C191" s="5">
         <v>0.5732857100000075</v>
       </c>
       <c r="D191" s="5">
         <v>6.0805897145052912</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>117.43037345</v>
       </c>
       <c r="C192" s="5">
         <v>0.60009789000000069</v>
       </c>
       <c r="D192" s="5">
         <v>6.3409392288166666</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>117.70252476</v>
       </c>
       <c r="C193" s="5">
         <v>0.27215130999999815</v>
       </c>
       <c r="D193" s="5">
         <v>2.8167898768386879</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>118.24196155</v>
       </c>
       <c r="C194" s="5">
         <v>0.53943678999999634</v>
       </c>
       <c r="D194" s="5">
         <v>5.6404310068140173</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>117.43587555000001</v>
       </c>
       <c r="C195" s="5">
         <v>-0.80608599999999342</v>
       </c>
       <c r="D195" s="5">
         <v>-7.8808394956622063</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>118.30275937</v>
       </c>
       <c r="C196" s="5">
         <v>0.8668838199999982</v>
       </c>
       <c r="D196" s="5">
         <v>9.2267505208787135</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>118.76253156999999</v>
       </c>
       <c r="C197" s="5">
         <v>0.45977219999998908</v>
       </c>
       <c r="D197" s="5">
         <v>4.7646736372844556</v>
       </c>
       <c r="E197" s="5">
         <v>5.1148503224605957</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>118.72613391</v>
       </c>
       <c r="C198" s="5">
         <v>-3.6397659999991561E-2</v>
       </c>
       <c r="D198" s="5">
         <v>-0.36714984042628407</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>118.98751491</v>
       </c>
       <c r="C199" s="5">
         <v>0.26138100000000009</v>
       </c>
       <c r="D199" s="5">
         <v>2.6740795606650325</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>119.47933259</v>
       </c>
       <c r="C200" s="5">
         <v>0.49181767999999693</v>
       </c>
       <c r="D200" s="5">
         <v>5.0743530550640292</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>120.31952099999999</v>
       </c>
       <c r="C201" s="5">
         <v>0.84018840999999611</v>
       </c>
       <c r="D201" s="5">
         <v>8.7726416291319396</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>120.90854546</v>
       </c>
       <c r="C202" s="5">
         <v>0.58902446000000452</v>
       </c>
       <c r="D202" s="5">
         <v>6.0353874600447277</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>121.61233908</v>
       </c>
       <c r="C203" s="5">
         <v>0.70379361999999901</v>
       </c>
       <c r="D203" s="5">
         <v>7.2130723617476411</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>122.1706023</v>
       </c>
       <c r="C204" s="5">
         <v>0.55826322000000062</v>
       </c>
       <c r="D204" s="5">
         <v>5.6498484960322504</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>122.60283355</v>
       </c>
       <c r="C205" s="5">
         <v>0.43223125000000095</v>
       </c>
       <c r="D205" s="5">
         <v>4.3291120653664805</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>123.23275636</v>
       </c>
       <c r="C206" s="5">
         <v>0.6299228099999965</v>
       </c>
       <c r="D206" s="5">
         <v>6.3427432791627103</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>123.65932151</v>
       </c>
       <c r="C207" s="5">
         <v>0.42656515000000184</v>
       </c>
       <c r="D207" s="5">
         <v>4.2337497526731882</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>125.45612973999999</v>
       </c>
       <c r="C208" s="5">
         <v>1.7968082299999963</v>
       </c>
       <c r="D208" s="5">
         <v>18.899578783989291</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>126.48263428999999</v>
       </c>
       <c r="C209" s="5">
         <v>1.0265045499999985</v>
       </c>
       <c r="D209" s="5">
         <v>10.272748342133076</v>
       </c>
       <c r="E209" s="5">
         <v>6.5004531462430792</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>127.18566896999999</v>
       </c>
       <c r="C210" s="5">
         <v>0.7030346800000018</v>
       </c>
       <c r="D210" s="5">
         <v>6.8777536297848885</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>128.16804764</v>
       </c>
       <c r="C211" s="5">
         <v>0.98237867000000278</v>
       </c>
       <c r="D211" s="5">
         <v>9.6728381867004174</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>128.93345171999999</v>
       </c>
       <c r="C212" s="5">
         <v>0.76540407999999616</v>
       </c>
       <c r="D212" s="5">
         <v>7.4063819749594639</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>129.34920428999999</v>
       </c>
       <c r="C213" s="5">
         <v>0.4157525699999951</v>
       </c>
       <c r="D213" s="5">
         <v>3.9388299727520115</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>129.64576535</v>
       </c>
       <c r="C214" s="5">
         <v>0.29656106000001614</v>
       </c>
       <c r="D214" s="5">
         <v>2.7862195830933079</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>130.22287878</v>
       </c>
       <c r="C215" s="5">
         <v>0.57711342999999715</v>
       </c>
       <c r="D215" s="5">
         <v>5.4744991994276182</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>130.38701885</v>
       </c>
       <c r="C216" s="5">
         <v>0.16414007000000197</v>
       </c>
       <c r="D216" s="5">
         <v>1.5230758290539548</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>129.93059231000001</v>
       </c>
       <c r="C217" s="5">
         <v>-0.45642653999999538</v>
       </c>
       <c r="D217" s="5">
         <v>-4.1207232040897379</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>130.84291855999999</v>
       </c>
       <c r="C218" s="5">
         <v>0.91232624999997824</v>
       </c>
       <c r="D218" s="5">
         <v>8.7591125638174496</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>131.29328806000001</v>
       </c>
       <c r="C219" s="5">
         <v>0.45036950000002207</v>
       </c>
       <c r="D219" s="5">
         <v>4.2095745754267222</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>131.57740623999999</v>
       </c>
       <c r="C220" s="5">
         <v>0.28411817999997879</v>
       </c>
       <c r="D220" s="5">
         <v>2.6279265097153282</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>132.47314986999999</v>
       </c>
       <c r="C221" s="5">
         <v>0.89574362999999835</v>
       </c>
       <c r="D221" s="5">
         <v>8.482204559931894</v>
       </c>
       <c r="E221" s="5">
         <v>4.7362356212987455</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>133.30515038999999</v>
       </c>
       <c r="C222" s="5">
         <v>0.83200052000000824</v>
       </c>
       <c r="D222" s="5">
         <v>7.8024909605323156</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>133.58623886000001</v>
       </c>
       <c r="C223" s="5">
         <v>0.28108847000001447</v>
       </c>
       <c r="D223" s="5">
         <v>2.5598834482233768</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>133.04303196000001</v>
       </c>
       <c r="C224" s="5">
         <v>-0.54320690000000127</v>
       </c>
       <c r="D224" s="5">
         <v>-4.7719405482562705</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>133.0338232</v>
       </c>
       <c r="C225" s="5">
         <v>-9.2087600000070324E-3</v>
       </c>
       <c r="D225" s="5">
         <v>-8.3028069835588969E-2</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>132.93100107000001</v>
       </c>
       <c r="C226" s="5">
         <v>-0.10282212999999274</v>
       </c>
       <c r="D226" s="5">
         <v>-0.92355004515631833</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>133.13894440000001</v>
       </c>
       <c r="C227" s="5">
         <v>0.2079433300000062</v>
       </c>
       <c r="D227" s="5">
         <v>1.8933891070264552</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>133.30768011000001</v>
       </c>
       <c r="C228" s="5">
         <v>0.16873570999999288</v>
       </c>
       <c r="D228" s="5">
         <v>1.5314845807462785</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>133.66953242</v>
       </c>
       <c r="C229" s="5">
         <v>0.36185230999998907</v>
       </c>
       <c r="D229" s="5">
         <v>3.3063692956817992</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>133.81681030999999</v>
       </c>
       <c r="C230" s="5">
         <v>0.14727788999999802</v>
       </c>
       <c r="D230" s="5">
         <v>1.3302089184056287</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>133.85073041000001</v>
       </c>
       <c r="C231" s="5">
         <v>3.3920100000017328E-2</v>
       </c>
       <c r="D231" s="5">
         <v>0.30460235513469769</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>133.17429215000001</v>
       </c>
       <c r="C232" s="5">
         <v>-0.67643825999999763</v>
       </c>
       <c r="D232" s="5">
         <v>-5.8986573667153657</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>132.05105585999999</v>
       </c>
       <c r="C233" s="5">
         <v>-1.1232362900000226</v>
       </c>
       <c r="D233" s="5">
         <v>-9.6646415501775778</v>
       </c>
       <c r="E233" s="5">
         <v>-0.3186260841643862</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>131.61935686999999</v>
       </c>
       <c r="C234" s="5">
         <v>-0.431698990000001</v>
       </c>
       <c r="D234" s="5">
         <v>-3.8532440922184663</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>128.56740472000001</v>
       </c>
       <c r="C235" s="5">
         <v>-3.0519521499999769</v>
       </c>
       <c r="D235" s="5">
         <v>-24.537123688759255</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>128.68395319000001</v>
       </c>
       <c r="C236" s="5">
         <v>0.11654846999999791</v>
       </c>
       <c r="D236" s="5">
         <v>1.0932598833988338</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>126.29343459</v>
       </c>
       <c r="C237" s="5">
         <v>-2.3905186000000072</v>
       </c>
       <c r="D237" s="5">
         <v>-20.149698199453571</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>126.50268081</v>
       </c>
       <c r="C238" s="5">
         <v>0.20924621999999715</v>
       </c>
       <c r="D238" s="5">
         <v>2.0064088580123318</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>126.12061505</v>
       </c>
       <c r="C239" s="5">
         <v>-0.38206576000000325</v>
       </c>
       <c r="D239" s="5">
         <v>-3.564661053579421</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>126.28498982000001</v>
       </c>
       <c r="C240" s="5">
         <v>0.16437477000000911</v>
       </c>
       <c r="D240" s="5">
         <v>1.5752366532639783</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>126.52081875</v>
       </c>
       <c r="C241" s="5">
         <v>0.23582892999999672</v>
       </c>
       <c r="D241" s="5">
         <v>2.2640813684367211</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>126.52921211</v>
       </c>
       <c r="C242" s="5">
         <v>8.3933599999994613E-3</v>
       </c>
       <c r="D242" s="5">
         <v>7.9636757657919333E-2</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>126.41478373</v>
       </c>
       <c r="C243" s="5">
         <v>-0.11442838000000677</v>
       </c>
       <c r="D243" s="5">
         <v>-1.0798542770164343</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>126.27024466</v>
       </c>
       <c r="C244" s="5">
         <v>-0.14453906999999333</v>
       </c>
       <c r="D244" s="5">
         <v>-1.3634505155568077</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>126.27652442</v>
       </c>
       <c r="C245" s="5">
         <v>6.2797599999981912E-3</v>
       </c>
       <c r="D245" s="5">
         <v>5.9695564890560604E-2</v>
       </c>
       <c r="E245" s="5">
         <v>-4.3729536294826232</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>128.22199943999999</v>
       </c>
       <c r="C246" s="5">
         <v>1.9454750199999893</v>
       </c>
       <c r="D246" s="5">
         <v>20.13764018992368</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>127.89974724</v>
       </c>
       <c r="C247" s="5">
         <v>-0.3222521999999941</v>
       </c>
       <c r="D247" s="5">
         <v>-2.9745430284115137</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>128.17930815</v>
       </c>
       <c r="C248" s="5">
         <v>0.27956091000000072</v>
       </c>
       <c r="D248" s="5">
         <v>2.6547011891487227</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>128.69300706000001</v>
       </c>
       <c r="C249" s="5">
         <v>0.51369891000001644</v>
       </c>
       <c r="D249" s="5">
         <v>4.9166240685458718</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>129.07660387999999</v>
       </c>
       <c r="C250" s="5">
         <v>0.38359681999997974</v>
       </c>
       <c r="D250" s="5">
         <v>3.6360798777004932</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>129.23757713000001</v>
       </c>
       <c r="C251" s="5">
         <v>0.16097325000001206</v>
       </c>
       <c r="D251" s="5">
         <v>1.5068446241738753</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>129.48038443999999</v>
       </c>
       <c r="C252" s="5">
         <v>0.24280730999998923</v>
       </c>
       <c r="D252" s="5">
         <v>2.2779635073498561</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>129.65685827999999</v>
       </c>
       <c r="C253" s="5">
         <v>0.17647383999999988</v>
       </c>
       <c r="D253" s="5">
         <v>1.647842607033545</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>130.30085106000001</v>
       </c>
       <c r="C254" s="5">
         <v>0.64399278000001914</v>
       </c>
       <c r="D254" s="5">
         <v>6.1258300204849681</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>130.88003925999999</v>
       </c>
       <c r="C255" s="5">
         <v>0.57918819999997595</v>
       </c>
       <c r="D255" s="5">
         <v>5.4663634318630194</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>131.50452701</v>
       </c>
       <c r="C256" s="5">
         <v>0.62448775000001433</v>
       </c>
       <c r="D256" s="5">
         <v>5.8784179766895539</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>131.9668686</v>
       </c>
       <c r="C257" s="5">
         <v>0.46234158999999408</v>
       </c>
       <c r="D257" s="5">
         <v>4.3014860796845245</v>
       </c>
       <c r="E257" s="5">
         <v>4.506256571549061</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>132.43764851</v>
       </c>
       <c r="C258" s="5">
         <v>0.47077991000000452</v>
       </c>
       <c r="D258" s="5">
         <v>4.3658930455386935</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>132.77402205999999</v>
       </c>
       <c r="C259" s="5">
         <v>0.33637354999999047</v>
       </c>
       <c r="D259" s="5">
         <v>3.0907747140169306</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>133.76095203</v>
       </c>
       <c r="C260" s="5">
         <v>0.9869299700000056</v>
       </c>
       <c r="D260" s="5">
         <v>9.2936368772982725</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>134.07390918999999</v>
       </c>
       <c r="C261" s="5">
         <v>0.31295715999999629</v>
       </c>
       <c r="D261" s="5">
         <v>2.844022219378739</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>134.23004784</v>
       </c>
       <c r="C262" s="5">
         <v>0.1561386500000026</v>
       </c>
       <c r="D262" s="5">
         <v>1.4064717032054697</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>133.83504375999999</v>
       </c>
       <c r="C263" s="5">
         <v>-0.39500408000000675</v>
       </c>
       <c r="D263" s="5">
         <v>-3.4746903532974271</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>135.05779129999999</v>
       </c>
       <c r="C264" s="5">
         <v>1.2227475400000003</v>
       </c>
       <c r="D264" s="5">
         <v>11.531507955445687</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>135.62074605999999</v>
       </c>
       <c r="C265" s="5">
         <v>0.56295475999999667</v>
       </c>
       <c r="D265" s="5">
         <v>5.1181798551372948</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>135.89465077</v>
       </c>
       <c r="C266" s="5">
         <v>0.27390471000001071</v>
       </c>
       <c r="D266" s="5">
         <v>2.4506677244705344</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>136.22917835000001</v>
       </c>
       <c r="C267" s="5">
         <v>0.33452758000001381</v>
       </c>
       <c r="D267" s="5">
         <v>2.9943269520912974</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>136.48563988999999</v>
       </c>
       <c r="C268" s="5">
         <v>0.25646153999997523</v>
       </c>
       <c r="D268" s="5">
         <v>2.2826274447312889</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>137.05569491</v>
       </c>
       <c r="C269" s="5">
         <v>0.57005502000001229</v>
       </c>
       <c r="D269" s="5">
         <v>5.1287520549822663</v>
       </c>
       <c r="E269" s="5">
         <v>3.8561393204112226</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>137.57721957999999</v>
       </c>
       <c r="C270" s="5">
         <v>0.52152466999999092</v>
       </c>
       <c r="D270" s="5">
         <v>4.6630306999738469</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>137.63349971</v>
       </c>
       <c r="C271" s="5">
         <v>5.6280130000004647E-2</v>
       </c>
       <c r="D271" s="5">
         <v>0.49200235336570586</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>138.11953621999999</v>
       </c>
       <c r="C272" s="5">
         <v>0.48603650999999104</v>
       </c>
       <c r="D272" s="5">
         <v>4.320941762283792</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>138.49939576</v>
       </c>
       <c r="C273" s="5">
         <v>0.37985954000001243</v>
       </c>
       <c r="D273" s="5">
         <v>3.3506488141634039</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>139.05606151999999</v>
       </c>
       <c r="C274" s="5">
         <v>0.55666575999998713</v>
       </c>
       <c r="D274" s="5">
         <v>4.9311789590021471</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>139.42602024999999</v>
       </c>
       <c r="C275" s="5">
         <v>0.36995873000000756</v>
       </c>
       <c r="D275" s="5">
         <v>3.239734001898098</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>139.67688183999999</v>
       </c>
       <c r="C276" s="5">
         <v>0.25086158999999952</v>
       </c>
       <c r="D276" s="5">
         <v>2.1805889051233818</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>140.39184573</v>
       </c>
       <c r="C277" s="5">
         <v>0.71496389000000704</v>
       </c>
       <c r="D277" s="5">
         <v>6.3183504948034264</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>140.55528898</v>
       </c>
       <c r="C278" s="5">
         <v>0.16344325000000026</v>
       </c>
       <c r="D278" s="5">
         <v>1.4060120815552635</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>141.070562</v>
       </c>
       <c r="C279" s="5">
         <v>0.51527301999999509</v>
       </c>
       <c r="D279" s="5">
         <v>4.4889702638605034</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>142.65318768</v>
       </c>
       <c r="C280" s="5">
         <v>1.5826256800000067</v>
       </c>
       <c r="D280" s="5">
         <v>14.324947445930047</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>142.24678724</v>
       </c>
       <c r="C281" s="5">
         <v>-0.40640043999999875</v>
       </c>
       <c r="D281" s="5">
         <v>-3.365583865420807</v>
       </c>
       <c r="E281" s="5">
         <v>3.7875787163815566</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>142.50833334999999</v>
       </c>
       <c r="C282" s="5">
         <v>0.2615461099999834</v>
       </c>
       <c r="D282" s="5">
         <v>2.2288644015997727</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>143.28690424999999</v>
       </c>
       <c r="C283" s="5">
         <v>0.77857090000000539</v>
       </c>
       <c r="D283" s="5">
         <v>6.7566322200762308</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>143.17633384999999</v>
       </c>
       <c r="C284" s="5">
         <v>-0.11057040000000029</v>
       </c>
       <c r="D284" s="5">
         <v>-0.92208557533501878</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>144.25591222</v>
       </c>
       <c r="C285" s="5">
         <v>1.0795783700000072</v>
       </c>
       <c r="D285" s="5">
         <v>9.4330753291989708</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>145.03689858999999</v>
       </c>
       <c r="C286" s="5">
         <v>0.78098636999999371</v>
       </c>
       <c r="D286" s="5">
         <v>6.6936556958237858</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>146.05734537000001</v>
       </c>
       <c r="C287" s="5">
         <v>1.0204467800000145</v>
       </c>
       <c r="D287" s="5">
         <v>8.777427186542063</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>146.67429208999999</v>
       </c>
       <c r="C288" s="5">
         <v>0.61694671999998718</v>
       </c>
       <c r="D288" s="5">
         <v>5.1882365083898208</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>147.25313997999999</v>
       </c>
       <c r="C289" s="5">
         <v>0.57884788999999159</v>
       </c>
       <c r="D289" s="5">
         <v>4.8399396028877106</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>147.89011839</v>
       </c>
       <c r="C290" s="5">
         <v>0.63697841000001176</v>
       </c>
       <c r="D290" s="5">
         <v>5.3161822682589621</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>148.55575955</v>
       </c>
       <c r="C291" s="5">
         <v>0.66564116000000695</v>
       </c>
       <c r="D291" s="5">
         <v>5.5368314152358877</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>149.41174372</v>
       </c>
       <c r="C292" s="5">
         <v>0.85598416999999927</v>
       </c>
       <c r="D292" s="5">
         <v>7.137838592193102</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>149.8085432</v>
       </c>
       <c r="C293" s="5">
         <v>0.39679947999999854</v>
       </c>
       <c r="D293" s="5">
         <v>3.2338581373768438</v>
       </c>
       <c r="E293" s="5">
         <v>5.3159414751784428</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>150.48771896</v>
       </c>
       <c r="C294" s="5">
         <v>0.67917575999999258</v>
       </c>
       <c r="D294" s="5">
         <v>5.5780759058624563</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>150.77184749</v>
       </c>
       <c r="C295" s="5">
         <v>0.28412853000000382</v>
       </c>
       <c r="D295" s="5">
         <v>2.2893375009683581</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>150.76131649999999</v>
       </c>
       <c r="C296" s="5">
         <v>-1.0530990000006568E-2</v>
       </c>
       <c r="D296" s="5">
         <v>-8.3784437505818321E-2</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>150.90099518</v>
       </c>
       <c r="C297" s="5">
         <v>0.13967868000000294</v>
       </c>
       <c r="D297" s="5">
         <v>1.1174694812594144</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>151.20635644000001</v>
       </c>
       <c r="C298" s="5">
         <v>0.30536126000001218</v>
       </c>
       <c r="D298" s="5">
         <v>2.4555136408261014</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>151.51801372</v>
       </c>
       <c r="C299" s="5">
         <v>0.31165727999999149</v>
       </c>
       <c r="D299" s="5">
         <v>2.5015987647463378</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>151.52323903999999</v>
       </c>
       <c r="C300" s="5">
         <v>5.2253199999938715E-3</v>
       </c>
       <c r="D300" s="5">
         <v>4.1391603025808799E-2</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>151.78835190000001</v>
       </c>
       <c r="C301" s="5">
         <v>0.26511286000001633</v>
       </c>
       <c r="D301" s="5">
         <v>2.119904531511696</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>152.28706597999999</v>
       </c>
       <c r="C302" s="5">
         <v>0.49871407999998496</v>
       </c>
       <c r="D302" s="5">
         <v>4.0147400415019074</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>152.72273860000001</v>
       </c>
       <c r="C303" s="5">
         <v>0.43567262000001961</v>
       </c>
       <c r="D303" s="5">
         <v>3.4875735275463837</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>153.19207588</v>
       </c>
       <c r="C304" s="5">
         <v>0.46933727999999064</v>
       </c>
       <c r="D304" s="5">
         <v>3.7507338481256758</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>153.44453365000001</v>
       </c>
       <c r="C305" s="5">
         <v>0.25245777000000658</v>
       </c>
       <c r="D305" s="5">
         <v>1.9956016970703372</v>
       </c>
       <c r="E305" s="5">
         <v>2.4270915211730193</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>153.74933406</v>
       </c>
       <c r="C306" s="5">
         <v>0.30480040999998437</v>
       </c>
       <c r="D306" s="5">
         <v>2.4098809073667349</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>154.31770821999999</v>
       </c>
       <c r="C307" s="5">
         <v>0.56837415999999052</v>
       </c>
       <c r="D307" s="5">
         <v>4.5274267136432567</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>155.10584904000001</v>
       </c>
       <c r="C308" s="5">
         <v>0.78814082000002372</v>
       </c>
       <c r="D308" s="5">
         <v>6.303833177833118</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>155.20067048000001</v>
       </c>
       <c r="C309" s="5">
         <v>9.4821440000004031E-2</v>
       </c>
       <c r="D309" s="5">
         <v>0.73607214177249247</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>156.32486972000001</v>
       </c>
       <c r="C310" s="5">
         <v>1.1241992399999958</v>
       </c>
       <c r="D310" s="5">
         <v>9.0470164282799637</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>157.21028109</v>
       </c>
       <c r="C311" s="5">
         <v>0.88541136999998571</v>
       </c>
       <c r="D311" s="5">
         <v>7.0124791856315483</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>157.88995474000001</v>
       </c>
       <c r="C312" s="5">
         <v>0.67967365000001223</v>
       </c>
       <c r="D312" s="5">
         <v>5.3131668065681481</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>158.24097538999999</v>
       </c>
       <c r="C313" s="5">
         <v>0.35102064999998106</v>
       </c>
       <c r="D313" s="5">
         <v>2.7007019233589835</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>158.99147769999999</v>
       </c>
       <c r="C314" s="5">
         <v>0.75050231000000167</v>
       </c>
       <c r="D314" s="5">
         <v>5.8421698450809245</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>159.18118745999999</v>
       </c>
       <c r="C315" s="5">
         <v>0.18970975999999951</v>
       </c>
       <c r="D315" s="5">
         <v>1.4412826993539518</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>159.22046341000001</v>
       </c>
       <c r="C316" s="5">
         <v>3.9275950000018156E-2</v>
       </c>
       <c r="D316" s="5">
         <v>0.29648699676632084</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>160.39721879000001</v>
       </c>
       <c r="C317" s="5">
         <v>1.176755380000003</v>
       </c>
       <c r="D317" s="5">
         <v>9.238417375706188</v>
       </c>
       <c r="E317" s="5">
         <v>4.531073850997358</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>160.69775343000001</v>
       </c>
       <c r="C318" s="5">
         <v>0.30053463999999508</v>
       </c>
       <c r="D318" s="5">
         <v>2.2717438515655664</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>161.50663635999999</v>
       </c>
       <c r="C319" s="5">
         <v>0.80888292999998157</v>
       </c>
       <c r="D319" s="5">
         <v>6.2103412193971863</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>162.16323650999999</v>
       </c>
       <c r="C320" s="5">
         <v>0.65660015000000271</v>
       </c>
       <c r="D320" s="5">
         <v>4.989139165258516</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>162.62798018999999</v>
       </c>
       <c r="C321" s="5">
         <v>0.46474367999999799</v>
       </c>
       <c r="D321" s="5">
         <v>3.4938099952134705</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>162.73196603</v>
       </c>
       <c r="C322" s="5">
         <v>0.1039858400000071</v>
       </c>
       <c r="D322" s="5">
         <v>0.76999526946881502</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>163.10840949999999</v>
       </c>
       <c r="C323" s="5">
         <v>0.37644346999999811</v>
       </c>
       <c r="D323" s="5">
         <v>2.8115195397004689</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>164.27868346</v>
       </c>
       <c r="C324" s="5">
         <v>1.1702739600000029</v>
       </c>
       <c r="D324" s="5">
         <v>8.9578012065423493</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>164.90126821000001</v>
       </c>
       <c r="C325" s="5">
         <v>0.62258475000001567</v>
       </c>
       <c r="D325" s="5">
         <v>4.6437714431318833</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>165.51749164</v>
       </c>
       <c r="C326" s="5">
         <v>0.61622342999999091</v>
       </c>
       <c r="D326" s="5">
         <v>4.5776323574828304</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>166.04738624999999</v>
       </c>
       <c r="C327" s="5">
         <v>0.52989460999998528</v>
       </c>
       <c r="D327" s="5">
         <v>3.9101021249480672</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>165.94441617999999</v>
       </c>
       <c r="C328" s="5">
         <v>-0.1029700699999978</v>
       </c>
       <c r="D328" s="5">
         <v>-0.74161670656214262</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>166.36375404</v>
       </c>
       <c r="C329" s="5">
         <v>0.41933786000001305</v>
       </c>
       <c r="D329" s="5">
         <v>3.0748754881701368</v>
       </c>
       <c r="E329" s="5">
         <v>3.7198495678479881</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>166.98186484999999</v>
       </c>
       <c r="C330" s="5">
         <v>0.61811080999999035</v>
       </c>
       <c r="D330" s="5">
         <v>4.5507474546290894</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>167.08200896</v>
       </c>
       <c r="C331" s="5">
         <v>0.10014411000000223</v>
       </c>
       <c r="D331" s="5">
         <v>0.7220551652594942</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>167.38916803000001</v>
       </c>
       <c r="C332" s="5">
         <v>0.30715907000001152</v>
       </c>
       <c r="D332" s="5">
         <v>2.2284904306329345</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>168.35889793000001</v>
       </c>
       <c r="C333" s="5">
         <v>0.96972990000000436</v>
       </c>
       <c r="D333" s="5">
         <v>7.177761171853847</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>168.62449495999999</v>
       </c>
       <c r="C334" s="5">
         <v>0.2655970299999808</v>
       </c>
       <c r="D334" s="5">
         <v>1.90958963385508</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>168.72612314</v>
       </c>
       <c r="C335" s="5">
         <v>0.10162818000000584</v>
       </c>
       <c r="D335" s="5">
         <v>0.72562933809088292</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>168.89244801000001</v>
       </c>
       <c r="C336" s="5">
         <v>0.16632487000001106</v>
       </c>
       <c r="D336" s="5">
         <v>1.1893566053657212</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>169.36938014</v>
       </c>
       <c r="C337" s="5">
         <v>0.47693212999999446</v>
       </c>
       <c r="D337" s="5">
         <v>3.4417858447316707</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>169.04326320000001</v>
       </c>
       <c r="C338" s="5">
         <v>-0.32611693999999147</v>
       </c>
       <c r="D338" s="5">
         <v>-2.2862601768166346</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>169.62536136</v>
       </c>
       <c r="C339" s="5">
         <v>0.58209815999998682</v>
       </c>
       <c r="D339" s="5">
         <v>4.2113489900247991</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>169.71547498000001</v>
       </c>
       <c r="C340" s="5">
         <v>9.0113620000010997E-2</v>
       </c>
       <c r="D340" s="5">
         <v>0.639367042230643</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>170.23814887</v>
       </c>
       <c r="C341" s="5">
         <v>0.52267388999999298</v>
       </c>
       <c r="D341" s="5">
         <v>3.7588934796463525</v>
       </c>
       <c r="E341" s="5">
         <v>2.3288695619770872</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>170.41329722</v>
       </c>
       <c r="C342" s="5">
         <v>0.17514835000000062</v>
       </c>
       <c r="D342" s="5">
         <v>1.2416219911719262</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>171.28391092000001</v>
       </c>
       <c r="C343" s="5">
         <v>0.87061370000000693</v>
       </c>
       <c r="D343" s="5">
         <v>6.3058329054832774</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>171.72845978000001</v>
       </c>
       <c r="C344" s="5">
         <v>0.4445488599999976</v>
       </c>
       <c r="D344" s="5">
         <v>3.1593150370976097</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>172.19847745999999</v>
       </c>
       <c r="C345" s="5">
         <v>0.47001767999998378</v>
       </c>
       <c r="D345" s="5">
         <v>3.3342731515687341</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>172.81929220000001</v>
       </c>
       <c r="C346" s="5">
         <v>0.62081474000001435</v>
       </c>
       <c r="D346" s="5">
         <v>4.4130973006116125</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>173.10998452999999</v>
       </c>
       <c r="C347" s="5">
         <v>0.29069232999998462</v>
       </c>
       <c r="D347" s="5">
         <v>2.0372500210393829</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>173.28419561999999</v>
       </c>
       <c r="C348" s="5">
         <v>0.17421109000000001</v>
       </c>
       <c r="D348" s="5">
         <v>1.2143395751852637</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>173.56386470000001</v>
       </c>
       <c r="C349" s="5">
         <v>0.27966908000001922</v>
       </c>
       <c r="D349" s="5">
         <v>1.9540039576978918</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>174.1880774</v>
       </c>
       <c r="C350" s="5">
         <v>0.62421269999998685</v>
       </c>
       <c r="D350" s="5">
         <v>4.4021314823006641</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>174.10893533999999</v>
       </c>
       <c r="C351" s="5">
         <v>-7.9142060000009451E-2</v>
       </c>
       <c r="D351" s="5">
         <v>-0.54385758924101468</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>174.96010132999999</v>
       </c>
       <c r="C352" s="5">
         <v>0.85116598999999837</v>
       </c>
       <c r="D352" s="5">
         <v>6.0267722333070539</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>174.72130408000001</v>
       </c>
       <c r="C353" s="5">
         <v>-0.2387972499999762</v>
       </c>
       <c r="D353" s="5">
         <v>-1.6256011503488321</v>
       </c>
       <c r="E353" s="5">
         <v>2.6334609720312985</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>175.45182779000001</v>
       </c>
       <c r="C354" s="5">
         <v>0.73052370999999994</v>
       </c>
       <c r="D354" s="5">
         <v>5.1342963862711866</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>176.12106974</v>
       </c>
       <c r="C355" s="5">
         <v>0.66924194999998576</v>
       </c>
       <c r="D355" s="5">
         <v>4.6745284637272455</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>175.97988099</v>
       </c>
       <c r="C356" s="5">
         <v>-0.14118874999999775</v>
       </c>
       <c r="D356" s="5">
         <v>-0.95775861367209947</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>175.62486079000001</v>
       </c>
       <c r="C357" s="5">
         <v>-0.35502019999998424</v>
       </c>
       <c r="D357" s="5">
         <v>-2.3941877081061103</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>176.43310245000001</v>
       </c>
       <c r="C358" s="5">
         <v>0.80824165999999309</v>
       </c>
       <c r="D358" s="5">
         <v>5.6644593703370605</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>177.17300734</v>
       </c>
       <c r="C359" s="5">
         <v>0.73990488999999116</v>
       </c>
       <c r="D359" s="5">
         <v>5.1501344156776208</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>177.65462581</v>
       </c>
       <c r="C360" s="5">
         <v>0.4816184700000008</v>
       </c>
       <c r="D360" s="5">
         <v>3.3112364196974831</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>178.56662383</v>
       </c>
       <c r="C361" s="5">
         <v>0.91199801999999863</v>
       </c>
       <c r="D361" s="5">
         <v>6.3371966529132573</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>179.19077354999999</v>
       </c>
       <c r="C362" s="5">
         <v>0.62414971999999125</v>
       </c>
       <c r="D362" s="5">
         <v>4.275980390924361</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>180.09678450000001</v>
       </c>
       <c r="C363" s="5">
         <v>0.90601095000002374</v>
       </c>
       <c r="D363" s="5">
         <v>6.2389513037609978</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>181.30362966000001</v>
       </c>
       <c r="C364" s="5">
         <v>1.2068451600000003</v>
       </c>
       <c r="D364" s="5">
         <v>8.3444021715257897</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>180.83309505</v>
       </c>
       <c r="C365" s="5">
         <v>-0.47053461000001562</v>
       </c>
       <c r="D365" s="5">
         <v>-3.0702701332859683</v>
       </c>
       <c r="E365" s="5">
         <v>3.4980227523951912</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>181.73532409000001</v>
       </c>
       <c r="C366" s="5">
         <v>0.90222904000000881</v>
       </c>
       <c r="D366" s="5">
         <v>6.1542071960198674</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>181.80717422999999</v>
       </c>
       <c r="C367" s="5">
         <v>7.1850139999980911E-2</v>
       </c>
       <c r="D367" s="5">
         <v>0.47546011119383724</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>181.95603795</v>
       </c>
       <c r="C368" s="5">
         <v>0.14886372000000847</v>
       </c>
       <c r="D368" s="5">
         <v>0.986996998134404</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>164.97427994</v>
       </c>
       <c r="C369" s="5">
         <v>-16.981758009999993</v>
       </c>
       <c r="D369" s="5">
         <v>-69.139906427628702</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>167.41121014999999</v>
       </c>
       <c r="C370" s="5">
         <v>2.4369302099999857</v>
       </c>
       <c r="D370" s="5">
         <v>19.239331153159476</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>173.52677856</v>
       </c>
       <c r="C371" s="5">
         <v>6.1155684100000087</v>
       </c>
       <c r="D371" s="5">
         <v>53.809664069124594</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>175.35569537999999</v>
       </c>
       <c r="C372" s="5">
         <v>1.8289168199999892</v>
       </c>
       <c r="D372" s="5">
         <v>13.407155660304838</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>177.44471429000001</v>
       </c>
       <c r="C373" s="5">
         <v>2.0890189100000214</v>
       </c>
       <c r="D373" s="5">
         <v>15.270531300530333</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>178.84744232</v>
       </c>
       <c r="C374" s="5">
         <v>1.4027280299999916</v>
       </c>
       <c r="D374" s="5">
         <v>9.9096940583009321</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>182.69722005</v>
       </c>
       <c r="C375" s="5">
         <v>3.8497777299999996</v>
       </c>
       <c r="D375" s="5">
         <v>29.119092380682442</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>184.20574006999999</v>
       </c>
       <c r="C376" s="5">
         <v>1.5085200199999917</v>
       </c>
       <c r="D376" s="5">
         <v>10.37091453781902</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>184.23829441999999</v>
       </c>
       <c r="C377" s="5">
         <v>3.2554349999998067E-2</v>
       </c>
       <c r="D377" s="5">
         <v>0.2122801056973378</v>
       </c>
       <c r="E377" s="5">
         <v>1.8830620407500387</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>184.18837962000001</v>
       </c>
       <c r="C378" s="5">
         <v>-4.9914799999982051E-2</v>
       </c>
       <c r="D378" s="5">
         <v>-0.32462625518189236</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>184.25152255</v>
       </c>
       <c r="C379" s="5">
         <v>6.3142929999997932E-2</v>
       </c>
       <c r="D379" s="5">
         <v>0.41215708771165094</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>185.93399532000001</v>
       </c>
       <c r="C380" s="5">
         <v>1.6824727700000039</v>
       </c>
       <c r="D380" s="5">
         <v>11.525092889187082</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>185.30423009</v>
       </c>
       <c r="C381" s="5">
         <v>-0.62976523000000384</v>
       </c>
       <c r="D381" s="5">
         <v>-3.9895768562124623</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>186.96500861000001</v>
       </c>
       <c r="C382" s="5">
         <v>1.660778520000008</v>
       </c>
       <c r="D382" s="5">
         <v>11.301240634956811</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>188.08380167000001</v>
       </c>
       <c r="C383" s="5">
         <v>1.1187930600000016</v>
       </c>
       <c r="D383" s="5">
         <v>7.4218746090318088</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>189.61731735000001</v>
       </c>
       <c r="C384" s="5">
         <v>1.5335156799999936</v>
       </c>
       <c r="D384" s="5">
         <v>10.234933092607301</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>189.90230070999999</v>
       </c>
       <c r="C385" s="5">
         <v>0.28498335999998403</v>
       </c>
       <c r="D385" s="5">
         <v>1.8185106245758753</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>191.50908784000001</v>
       </c>
       <c r="C386" s="5">
         <v>1.6067871300000149</v>
       </c>
       <c r="D386" s="5">
         <v>10.639431767053598</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>196.20822247999999</v>
       </c>
       <c r="C387" s="5">
         <v>4.6991346399999827</v>
       </c>
       <c r="D387" s="5">
         <v>33.762318445481718</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>197.24798308000001</v>
       </c>
       <c r="C388" s="5">
         <v>1.0397606000000224</v>
       </c>
       <c r="D388" s="5">
         <v>6.5477818819761779</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>198.3024456</v>
       </c>
       <c r="C389" s="5">
         <v>1.0544625199999871</v>
       </c>
       <c r="D389" s="5">
         <v>6.6070656687504892</v>
       </c>
       <c r="E389" s="5">
         <v>7.6336742175535877</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>198.77217673000001</v>
       </c>
       <c r="C390" s="5">
         <v>0.46973113000001376</v>
       </c>
       <c r="D390" s="5">
         <v>2.8798401501238136</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>202.59546538999999</v>
       </c>
       <c r="C391" s="5">
         <v>3.8232886599999745</v>
       </c>
       <c r="D391" s="5">
         <v>25.686757457425081</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>203.25943771999999</v>
       </c>
       <c r="C392" s="5">
         <v>0.6639723300000071</v>
       </c>
       <c r="D392" s="5">
         <v>4.0044668784718906</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>203.74563068</v>
       </c>
       <c r="C393" s="5">
         <v>0.486192960000011</v>
       </c>
       <c r="D393" s="5">
         <v>2.9084437953094788</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>203.51898349000001</v>
       </c>
       <c r="C394" s="5">
         <v>-0.22664718999999423</v>
       </c>
       <c r="D394" s="5">
         <v>-1.3267463474171848</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>202.81336284</v>
       </c>
       <c r="C395" s="5">
         <v>-0.70562065000001439</v>
       </c>
       <c r="D395" s="5">
         <v>-4.0820925222906705</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>204.40192458999999</v>
       </c>
       <c r="C396" s="5">
         <v>1.5885617499999967</v>
       </c>
       <c r="D396" s="5">
         <v>9.8148251884209827</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>204.96854142999999</v>
       </c>
       <c r="C397" s="5">
         <v>0.56661683999999468</v>
       </c>
       <c r="D397" s="5">
         <v>3.3776748294721548</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>205.22912332000001</v>
       </c>
       <c r="C398" s="5">
         <v>0.26058189000002585</v>
       </c>
       <c r="D398" s="5">
         <v>1.5363042371475899</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>205.64574506</v>
       </c>
       <c r="C399" s="5">
         <v>0.41662173999998231</v>
       </c>
       <c r="D399" s="5">
         <v>2.463422401839277</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>204.34532125999999</v>
       </c>
       <c r="C400" s="5">
         <v>-1.3004238000000043</v>
       </c>
       <c r="D400" s="5">
         <v>-7.3298973565231744</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>204.77116968999999</v>
       </c>
       <c r="C401" s="5">
         <v>0.42584843000000205</v>
       </c>
       <c r="D401" s="5">
         <v>2.5296208488462479</v>
       </c>
       <c r="E401" s="5">
         <v>3.2620495780713687</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>205.08917547999999</v>
       </c>
       <c r="C402" s="5">
         <v>0.31800579000000084</v>
       </c>
       <c r="D402" s="5">
         <v>1.8795777600232544</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>205.64120069000001</v>
       </c>
       <c r="C403" s="5">
         <v>0.5520252100000107</v>
       </c>
       <c r="D403" s="5">
         <v>3.2782099994843161</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>206.40910790000001</v>
       </c>
       <c r="C404" s="5">
         <v>0.76790721000000417</v>
       </c>
       <c r="D404" s="5">
         <v>4.5742384605283792</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>206.87734778999999</v>
       </c>
       <c r="C405" s="5">
         <v>0.46823988999997823</v>
       </c>
       <c r="D405" s="5">
         <v>2.7564272900954201</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>207.67777287000001</v>
       </c>
       <c r="C406" s="5">
         <v>0.80042508000002499</v>
       </c>
       <c r="D406" s="5">
         <v>4.742982365036541</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>208.30659829999999</v>
       </c>
       <c r="C407" s="5">
         <v>0.62882542999997781</v>
       </c>
       <c r="D407" s="5">
         <v>3.6945923502974765</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>208.33432303999999</v>
       </c>
       <c r="C408" s="5">
         <v>2.7724739999996473E-2</v>
       </c>
       <c r="D408" s="5">
         <v>0.15983196592053162</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>208.17678296</v>
       </c>
       <c r="C409" s="5">
         <v>-0.15754007999998976</v>
       </c>
       <c r="D409" s="5">
         <v>-0.90366202490576031</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>208.42582116</v>
       </c>
       <c r="C410" s="5">
         <v>0.2490382000000011</v>
       </c>
       <c r="D410" s="5">
         <v>1.4450217239469598</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>208.30824981000001</v>
       </c>
       <c r="C411" s="5">
         <v>-0.11757134999999153</v>
       </c>
       <c r="D411" s="5">
         <v>-0.67481429217134403</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>208.56433100999999</v>
       </c>
       <c r="C412" s="5">
         <v>0.2560811999999828</v>
       </c>
       <c r="D412" s="5">
         <v>1.4852207053130062</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>207.81030637999999</v>
       </c>
       <c r="C413" s="5">
         <v>-0.75402463000000353</v>
       </c>
       <c r="D413" s="5">
         <v>-4.253137646546012</v>
       </c>
       <c r="E413" s="5">
         <v>1.4841623919035651</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>209.69827419000001</v>
       </c>
       <c r="C414" s="5">
         <v>1.8879678100000206</v>
       </c>
       <c r="D414" s="5">
         <v>11.463655857443623</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>209.04725689</v>
       </c>
       <c r="C415" s="5">
         <v>-0.65101730000000657</v>
       </c>
       <c r="D415" s="5">
         <v>-3.662493225218777</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>208.50332456999999</v>
       </c>
       <c r="C416" s="5">
         <v>-0.54393232000001035</v>
       </c>
       <c r="D416" s="5">
         <v>-3.0780524302546741</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>208.92972735000001</v>
       </c>
       <c r="C417" s="5">
         <v>0.42640278000001786</v>
       </c>
       <c r="D417" s="5">
         <v>2.4818697349247687</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>209.28508909999999</v>
       </c>
       <c r="C418" s="5">
         <v>0.35536174999998593</v>
       </c>
       <c r="D418" s="5">
         <v>2.0602429453115745</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>209.78000832000001</v>
       </c>
       <c r="C419" s="5">
         <v>0.49491922000001409</v>
       </c>
       <c r="D419" s="5">
         <v>2.8749723727920617</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>210.10499367</v>
       </c>
       <c r="C420" s="5">
         <v>0.32498534999999151</v>
       </c>
       <c r="D420" s="5">
         <v>1.8749282468475403</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>210.81868231000001</v>
       </c>
       <c r="C421" s="5">
         <v>0.71368864000001508</v>
       </c>
       <c r="D421" s="5">
         <v>4.1532050255475017</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>210.53056973</v>
       </c>
       <c r="C422" s="5">
         <v>-0.28811258000001772</v>
       </c>
       <c r="D422" s="5">
         <v>-1.6276934069227256</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>211.26572071000001</v>
       </c>
       <c r="C423" s="5">
         <v>0.73515098000001444</v>
       </c>
       <c r="D423" s="5">
         <v>4.2716960869258802</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>211.74166285000001</v>
       </c>
       <c r="C424" s="5">
         <v>0.47594214000000079</v>
       </c>
       <c r="D424" s="5">
         <v>2.7371243842399418</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>213.08693890000001</v>
       </c>
       <c r="C425" s="5">
         <v>1.3452760499999954</v>
       </c>
       <c r="D425" s="5">
         <v>7.8961963056607631</v>
       </c>
       <c r="E425" s="5">
         <v>2.5391582409542313</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>213.16474545</v>
       </c>
       <c r="C426" s="5">
         <v>7.7806549999991148E-2</v>
       </c>
       <c r="D426" s="5">
         <v>0.43904894748081347</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>213.65243072000001</v>
       </c>
       <c r="C427" s="5">
         <v>0.48768527000001427</v>
       </c>
       <c r="D427" s="5">
         <v>2.7802095977087937</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>213.73153701000001</v>
       </c>
       <c r="C428" s="5">
         <v>7.910628999999858E-2</v>
       </c>
       <c r="D428" s="5">
         <v>0.44521421150132134</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>213.83656139999999</v>
       </c>
       <c r="C429" s="5">
         <v>0.10502438999998276</v>
       </c>
       <c r="D429" s="5">
         <v>0.59125778500508375</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>214.44249384</v>
       </c>
       <c r="C430" s="5">
         <v>0.60593244000000368</v>
       </c>
       <c r="D430" s="5">
         <v>3.4538469222885615</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>213.20491132999999</v>
       </c>
       <c r="C431" s="5">
         <v>-1.23758251000001</v>
       </c>
       <c r="D431" s="5">
         <v>-6.7097478223600788</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>212.99848549999999</v>
       </c>
       <c r="C432" s="5">
         <v>-0.20642583000000059</v>
       </c>
       <c r="D432" s="5">
         <v>-1.1556776586792439</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>213.13130826</v>
       </c>
       <c r="C433" s="5">
         <v>0.13282276000001048</v>
       </c>
       <c r="D433" s="5">
         <v>0.7508743706208465</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>213.54691535000001</v>
       </c>
       <c r="C434" s="5">
         <v>0.41560709000000884</v>
       </c>
       <c r="D434" s="5">
         <v>2.3652663212197389</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>213.79725762999999</v>
       </c>
       <c r="C435" s="5">
         <v>0.25034227999998393</v>
       </c>
       <c r="D435" s="5">
         <v>1.4158728414187749</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>213.99371371999999</v>
       </c>
       <c r="C436" s="5">
         <v>0.19645608999999808</v>
       </c>
       <c r="D436" s="5">
         <v>1.1082574642522713</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>213.61702113999999</v>
       </c>
       <c r="C437" s="5">
         <v>-0.37669257999999672</v>
       </c>
       <c r="D437" s="5">
         <v>-2.0920253478316053</v>
       </c>
       <c r="E437" s="5">
         <v>0.24876336519561448</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>213.58833168999999</v>
       </c>
       <c r="C438" s="5">
         <v>-2.8689450000001671E-2</v>
       </c>
       <c r="D438" s="5">
         <v>-0.16104484949995834</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>212.81296545000001</v>
       </c>
       <c r="C439" s="5">
         <v>-0.77536623999998255</v>
       </c>
       <c r="D439" s="5">
         <v>-4.270295357959486</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>212.97491342999999</v>
       </c>
       <c r="C440" s="5">
         <v>0.16194797999997945</v>
       </c>
       <c r="D440" s="5">
         <v>0.91701663388170651</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>213.60494614999999</v>
       </c>
       <c r="C441" s="5">
         <v>0.63003272000000266</v>
       </c>
       <c r="D441" s="5">
         <v>3.6082297082402848</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>214.39228367000001</v>
+        <v>214.22889612</v>
       </c>
       <c r="C442" s="5">
-        <v>0.78733752000002255</v>
+        <v>0.6239499700000124</v>
       </c>
       <c r="D442" s="5">
-        <v>4.5139221684401098</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5621222693197119</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>214.25452805</v>
+      </c>
+      <c r="C443" s="5">
+        <v>2.5631930000002967E-2</v>
+      </c>
+      <c r="D443" s="5">
+        <v>0.14367139760684822</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A2CBDED9-E4C3-4D71-B439-5F0AA84F3386}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F332A371-2461-4192-8277-61670387BA31}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{06E6C5F9-026A-4F4B-AAC1-CDFFA8CB0199}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>austtula</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>