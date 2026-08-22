--- v7 (2026-07-20)
+++ v8 (2026-08-22)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{6BBF1F99-3D2C-4840-A051-69A2CB91B236}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{2398973C-F010-4C9A-9EB0-2758682C1E0F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{0C0001B6-2E7B-4655-8021-9781DD8D425A}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{AB327ED7-BB7E-4C7F-B9AF-7E3964724498}"/>
   </bookViews>
   <sheets>
     <sheet name="austtula" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Austin—Round Rock—Georgetown Trade, Transportation and Utilities Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A04C57F8-07A5-4FA5-98AC-D1802671A54E}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DB9578E4-26C1-4D4B-A193-B827E4881A0D}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>62.194973822000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>62.115091327999998</v>
       </c>
       <c r="C7" s="5">
         <v>-7.9882494000003135E-2</v>
       </c>
       <c r="D7" s="5">
         <v>-1.5304246759713647</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>61.989135863000001</v>
       </c>
       <c r="C8" s="5">
         <v>-0.12595546499999699</v>
       </c>
       <c r="D8" s="5">
         <v>-2.4063749232424492</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>60.280787554</v>
       </c>
       <c r="C9" s="5">
         <v>-1.7083483090000016</v>
       </c>
       <c r="D9" s="5">
         <v>-28.491112038343381</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>60.463551682000002</v>
       </c>
       <c r="C10" s="5">
         <v>0.1827641280000023</v>
       </c>
       <c r="D10" s="5">
         <v>3.6995427821526539</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>60.463724685999999</v>
       </c>
       <c r="C11" s="5">
         <v>1.7300399999697902E-4</v>
       </c>
       <c r="D11" s="5">
         <v>3.4336068813090037E-3</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>60.952603269999997</v>
       </c>
       <c r="C12" s="5">
         <v>0.48887858399999828</v>
       </c>
       <c r="D12" s="5">
         <v>10.145901704440231</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>60.649030060000001</v>
       </c>
       <c r="C13" s="5">
         <v>-0.30357320999999615</v>
       </c>
       <c r="D13" s="5">
         <v>-5.8155492919332641</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>60.787324353000002</v>
       </c>
       <c r="C14" s="5">
         <v>0.13829429300000129</v>
       </c>
       <c r="D14" s="5">
         <v>2.7708657997771224</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>60.405493882000002</v>
       </c>
       <c r="C15" s="5">
         <v>-0.38183047100000067</v>
       </c>
       <c r="D15" s="5">
         <v>-7.2826645551450238</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>60.822117550999998</v>
       </c>
       <c r="C16" s="5">
         <v>0.41662366899999626</v>
       </c>
       <c r="D16" s="5">
         <v>8.5978333519243222</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>60.812247507999999</v>
       </c>
       <c r="C17" s="5">
         <v>-9.8700429999993844E-3</v>
       </c>
       <c r="D17" s="5">
         <v>-0.1945589316036278</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>60.104724124000001</v>
       </c>
       <c r="C18" s="5">
         <v>-0.70752338399999815</v>
       </c>
       <c r="D18" s="5">
         <v>-13.101827287428902</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>59.242652141999997</v>
       </c>
       <c r="C19" s="5">
         <v>-0.86207198200000335</v>
       </c>
       <c r="D19" s="5">
         <v>-15.916532519008209</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>59.539736060000003</v>
       </c>
       <c r="C20" s="5">
         <v>0.29708391800000555</v>
       </c>
       <c r="D20" s="5">
         <v>6.1864130203318046</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>58.473318235999997</v>
       </c>
       <c r="C21" s="5">
         <v>-1.0664178240000055</v>
       </c>
       <c r="D21" s="5">
         <v>-19.497379648177969</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>58.644243842999998</v>
       </c>
       <c r="C22" s="5">
         <v>0.17092560700000092</v>
       </c>
       <c r="D22" s="5">
         <v>3.5647145943680236</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>59.063109281000003</v>
       </c>
       <c r="C23" s="5">
         <v>0.41886543800000453</v>
       </c>
       <c r="D23" s="5">
         <v>8.9158238643148415</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>59.660096566999997</v>
       </c>
       <c r="C24" s="5">
         <v>0.59698728599999384</v>
       </c>
       <c r="D24" s="5">
         <v>12.826665301437966</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>59.934475501999998</v>
       </c>
       <c r="C25" s="5">
         <v>0.27437893500000143</v>
       </c>
       <c r="D25" s="5">
         <v>5.6606030928232798</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>59.585196609</v>
       </c>
       <c r="C26" s="5">
         <v>-0.34927889299999748</v>
       </c>
       <c r="D26" s="5">
         <v>-6.7733644503193524</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>59.605252471999997</v>
       </c>
       <c r="C27" s="5">
         <v>2.0055862999996066E-2</v>
       </c>
       <c r="D27" s="5">
         <v>0.40465822317130584</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>60.229303002000002</v>
       </c>
       <c r="C28" s="5">
         <v>0.62405053000000521</v>
       </c>
       <c r="D28" s="5">
         <v>13.312981251139288</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>60.718416064000003</v>
       </c>
       <c r="C29" s="5">
         <v>0.48911306200000126</v>
       </c>
       <c r="D29" s="5">
         <v>10.192276883387997</v>
       </c>
       <c r="E29" s="5">
         <v>-0.15429695142850086</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>61.020407657</v>
       </c>
       <c r="C30" s="5">
         <v>0.30199159299999678</v>
       </c>
       <c r="D30" s="5">
         <v>6.1343711398403444</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>61.326234382000003</v>
       </c>
       <c r="C31" s="5">
         <v>0.30582672500000285</v>
       </c>
       <c r="D31" s="5">
         <v>6.1828372468103909</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>61.560360367000001</v>
       </c>
       <c r="C32" s="5">
         <v>0.23412598499999859</v>
       </c>
       <c r="D32" s="5">
         <v>4.6786853429719111</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>61.944630224999997</v>
       </c>
       <c r="C33" s="5">
         <v>0.38426985799999613</v>
       </c>
       <c r="D33" s="5">
         <v>7.7531899085608202</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>62.098278219000001</v>
       </c>
       <c r="C34" s="5">
         <v>0.15364799400000351</v>
       </c>
       <c r="D34" s="5">
         <v>3.0174339591721555</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>62.321043717999999</v>
       </c>
       <c r="C35" s="5">
         <v>0.22276549899999765</v>
       </c>
       <c r="D35" s="5">
         <v>4.3907243580167288</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>62.302397927000001</v>
       </c>
       <c r="C36" s="5">
         <v>-1.8645790999997303E-2</v>
       </c>
       <c r="D36" s="5">
         <v>-0.35843698467352691</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>62.524872273</v>
       </c>
       <c r="C37" s="5">
         <v>0.22247434599999849</v>
       </c>
       <c r="D37" s="5">
         <v>4.3702228181392133</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>63.085075387000003</v>
       </c>
       <c r="C38" s="5">
         <v>0.56020311400000367</v>
       </c>
       <c r="D38" s="5">
         <v>11.297589376585204</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>63.440887359000001</v>
       </c>
       <c r="C39" s="5">
         <v>0.35581197199999792</v>
       </c>
       <c r="D39" s="5">
         <v>6.9821866388005915</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>63.329421850999999</v>
       </c>
       <c r="C40" s="5">
         <v>-0.11146550800000199</v>
       </c>
       <c r="D40" s="5">
         <v>-2.0881419008960789</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>63.995467843999997</v>
       </c>
       <c r="C41" s="5">
         <v>0.66604599299999734</v>
       </c>
       <c r="D41" s="5">
         <v>13.376838104334322</v>
       </c>
       <c r="E41" s="5">
         <v>5.3971298865007178</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>64.644736709</v>
       </c>
       <c r="C42" s="5">
         <v>0.64926886500000336</v>
       </c>
       <c r="D42" s="5">
         <v>12.877512755761455</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>64.912229257999996</v>
       </c>
       <c r="C43" s="5">
         <v>0.26749254899999642</v>
       </c>
       <c r="D43" s="5">
         <v>5.0800423176145859</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>65.416362054000004</v>
       </c>
       <c r="C44" s="5">
         <v>0.50413279600000749</v>
       </c>
       <c r="D44" s="5">
         <v>9.7282291223224071</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>65.855755424999998</v>
       </c>
       <c r="C45" s="5">
         <v>0.4393933709999942</v>
       </c>
       <c r="D45" s="5">
         <v>8.3647839830500956</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>66.156012160000003</v>
       </c>
       <c r="C46" s="5">
         <v>0.30025673500000494</v>
       </c>
       <c r="D46" s="5">
         <v>5.610473517319714</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>65.770048974000005</v>
       </c>
       <c r="C47" s="5">
         <v>-0.3859631859999979</v>
       </c>
       <c r="D47" s="5">
         <v>-6.7806301781387912</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>66.865808373999997</v>
       </c>
       <c r="C48" s="5">
         <v>1.0957593999999915</v>
       </c>
       <c r="D48" s="5">
         <v>21.930178493155374</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>67.411634716999998</v>
       </c>
       <c r="C49" s="5">
         <v>0.54582634300000166</v>
       </c>
       <c r="D49" s="5">
         <v>10.247592181546384</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>67.777933876000006</v>
       </c>
       <c r="C50" s="5">
         <v>0.36629915900000753</v>
       </c>
       <c r="D50" s="5">
         <v>6.7189647791636053</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>68.176539594999994</v>
       </c>
       <c r="C51" s="5">
         <v>0.39860571899998831</v>
       </c>
       <c r="D51" s="5">
         <v>7.2900729437943124</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>68.374106933999997</v>
       </c>
       <c r="C52" s="5">
         <v>0.19756733900000256</v>
       </c>
       <c r="D52" s="5">
         <v>3.5334181015193034</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>68.717559183000006</v>
       </c>
       <c r="C53" s="5">
         <v>0.34345224900000915</v>
       </c>
       <c r="D53" s="5">
         <v>6.1971103238487979</v>
       </c>
       <c r="E53" s="5">
         <v>7.3787902457575827</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>69.075819115000002</v>
       </c>
       <c r="C54" s="5">
         <v>0.35825993199999573</v>
       </c>
       <c r="D54" s="5">
         <v>6.4387635803562882</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>69.914318785000006</v>
       </c>
       <c r="C55" s="5">
         <v>0.83849967000000447</v>
       </c>
       <c r="D55" s="5">
         <v>15.579561464117253</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>70.473684883999994</v>
       </c>
       <c r="C56" s="5">
         <v>0.55936609899998757</v>
       </c>
       <c r="D56" s="5">
         <v>10.034835201415881</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>71.417776076999999</v>
       </c>
       <c r="C57" s="5">
         <v>0.94409119300000555</v>
       </c>
       <c r="D57" s="5">
         <v>17.314611050638963</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>71.446878623000003</v>
       </c>
       <c r="C58" s="5">
         <v>2.9102546000004281E-2</v>
       </c>
       <c r="D58" s="5">
         <v>0.49009412366052274</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>71.640265842000005</v>
       </c>
       <c r="C59" s="5">
         <v>0.19338721900000166</v>
       </c>
       <c r="D59" s="5">
         <v>3.2968657958795999</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>71.787545027999997</v>
       </c>
       <c r="C60" s="5">
         <v>0.14727918599999157</v>
       </c>
       <c r="D60" s="5">
         <v>2.495065020340026</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>72.371237273999995</v>
       </c>
       <c r="C61" s="5">
         <v>0.58369224599999825</v>
       </c>
       <c r="D61" s="5">
         <v>10.205368075983534</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>72.959479451999997</v>
       </c>
       <c r="C62" s="5">
         <v>0.58824217800000156</v>
       </c>
       <c r="D62" s="5">
         <v>10.201815987292552</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>73.630513162</v>
       </c>
       <c r="C63" s="5">
         <v>0.67103371000000323</v>
       </c>
       <c r="D63" s="5">
         <v>11.612595161784833</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>74.413821788000007</v>
       </c>
       <c r="C64" s="5">
         <v>0.78330862600000728</v>
       </c>
       <c r="D64" s="5">
         <v>13.540131025606762</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>75.107413933000004</v>
       </c>
       <c r="C65" s="5">
         <v>0.69359214499999666</v>
       </c>
       <c r="D65" s="5">
         <v>11.776469261154144</v>
       </c>
       <c r="E65" s="5">
         <v>9.2987219365334717</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>75.628970796000004</v>
       </c>
       <c r="C66" s="5">
         <v>0.5215568630000007</v>
       </c>
       <c r="D66" s="5">
         <v>8.6587183345381078</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>76.239036440000007</v>
       </c>
       <c r="C67" s="5">
         <v>0.61006564400000229</v>
       </c>
       <c r="D67" s="5">
         <v>10.121090016678981</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>76.410762653999996</v>
       </c>
       <c r="C68" s="5">
         <v>0.17172621399998889</v>
       </c>
       <c r="D68" s="5">
         <v>2.7367037530860339</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>76.974432296000003</v>
       </c>
       <c r="C69" s="5">
         <v>0.5636696420000078</v>
       </c>
       <c r="D69" s="5">
         <v>9.2203394949643922</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>77.311405488000005</v>
       </c>
       <c r="C70" s="5">
         <v>0.33697319200000209</v>
       </c>
       <c r="D70" s="5">
         <v>5.381624412183017</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>78.993183591000005</v>
       </c>
       <c r="C71" s="5">
         <v>1.6817781029999992</v>
       </c>
       <c r="D71" s="5">
         <v>29.465061610755484</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>80.527004653000006</v>
       </c>
       <c r="C72" s="5">
         <v>1.5338210620000012</v>
       </c>
       <c r="D72" s="5">
         <v>25.957239628875129</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>81.548889238000001</v>
       </c>
       <c r="C73" s="5">
         <v>1.0218845849999951</v>
       </c>
       <c r="D73" s="5">
         <v>16.337053298460379</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>83.051090415999994</v>
       </c>
       <c r="C74" s="5">
         <v>1.5022011779999929</v>
       </c>
       <c r="D74" s="5">
         <v>24.487993446291068</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>83.299297363999997</v>
       </c>
       <c r="C75" s="5">
         <v>0.24820694800000354</v>
       </c>
       <c r="D75" s="5">
         <v>3.6458674957911663</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>83.904218944999997</v>
       </c>
       <c r="C76" s="5">
         <v>0.60492158099999926</v>
       </c>
       <c r="D76" s="5">
         <v>9.07105904985659</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>84.310587431000002</v>
       </c>
       <c r="C77" s="5">
         <v>0.40636848600000519</v>
       </c>
       <c r="D77" s="5">
         <v>5.9692341130664683</v>
       </c>
       <c r="E77" s="5">
         <v>12.25334892532679</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>84.783274517999999</v>
       </c>
       <c r="C78" s="5">
         <v>0.47268708699999706</v>
       </c>
       <c r="D78" s="5">
         <v>6.9391797771102715</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>85.009380737000001</v>
       </c>
       <c r="C79" s="5">
         <v>0.22610621900000183</v>
       </c>
       <c r="D79" s="5">
         <v>3.2476078960634203</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>85.429518277</v>
       </c>
       <c r="C80" s="5">
         <v>0.42013753999999892</v>
       </c>
       <c r="D80" s="5">
         <v>6.0945950156767514</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>85.846633453999999</v>
       </c>
       <c r="C81" s="5">
         <v>0.41711517699999945</v>
       </c>
       <c r="D81" s="5">
         <v>6.0190074271301297</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>86.523071763000004</v>
       </c>
       <c r="C82" s="5">
         <v>0.67643830900000523</v>
       </c>
       <c r="D82" s="5">
         <v>9.8762756492167156</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>87.237450428000002</v>
       </c>
       <c r="C83" s="5">
         <v>0.71437866499999814</v>
       </c>
       <c r="D83" s="5">
         <v>10.370350308063436</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>86.566448148000006</v>
       </c>
       <c r="C84" s="5">
         <v>-0.67100227999999618</v>
       </c>
       <c r="D84" s="5">
         <v>-8.8493838024915839</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>87.310300400000003</v>
       </c>
       <c r="C85" s="5">
         <v>0.74385225199999638</v>
       </c>
       <c r="D85" s="5">
         <v>10.812972808643661</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>87.160359600000007</v>
       </c>
       <c r="C86" s="5">
         <v>-0.14994079999999599</v>
       </c>
       <c r="D86" s="5">
         <v>-2.0414448503977556</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>87.471382813000005</v>
       </c>
       <c r="C87" s="5">
         <v>0.31102321299999858</v>
       </c>
       <c r="D87" s="5">
         <v>4.3671313300138959</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>87.803420334999998</v>
       </c>
       <c r="C88" s="5">
         <v>0.33203752199999315</v>
       </c>
       <c r="D88" s="5">
         <v>4.6514621577939064</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>88.274318188999999</v>
       </c>
       <c r="C89" s="5">
         <v>0.47089785400000039</v>
       </c>
       <c r="D89" s="5">
         <v>6.6289800296280621</v>
       </c>
       <c r="E89" s="5">
         <v>4.701344017136555</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>88.237783774999997</v>
       </c>
       <c r="C90" s="5">
         <v>-3.6534414000001902E-2</v>
       </c>
       <c r="D90" s="5">
         <v>-0.49551941131105171</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>88.739480415000003</v>
       </c>
       <c r="C91" s="5">
         <v>0.5016966400000058</v>
       </c>
       <c r="D91" s="5">
         <v>7.0403397579301696</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>89.022151632999993</v>
       </c>
       <c r="C92" s="5">
         <v>0.28267121799999018</v>
       </c>
       <c r="D92" s="5">
         <v>3.8901715801837211</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>89.174935884999996</v>
       </c>
       <c r="C93" s="5">
         <v>0.15278425200000356</v>
       </c>
       <c r="D93" s="5">
         <v>2.0790518224922616</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>89.413160360999996</v>
       </c>
       <c r="C94" s="5">
         <v>0.23822447599999919</v>
       </c>
       <c r="D94" s="5">
         <v>3.2532374049725421</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>90.084908588999994</v>
       </c>
       <c r="C95" s="5">
         <v>0.67174822799999845</v>
       </c>
       <c r="D95" s="5">
         <v>9.3974401375078962</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>90.806931047999996</v>
       </c>
       <c r="C96" s="5">
         <v>0.7220224590000015</v>
       </c>
       <c r="D96" s="5">
         <v>10.053402325853789</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>91.269836201000004</v>
       </c>
       <c r="C97" s="5">
         <v>0.46290515300000834</v>
       </c>
       <c r="D97" s="5">
         <v>6.291680557800361</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>92.324459535000003</v>
       </c>
       <c r="C98" s="5">
         <v>1.0546233339999986</v>
       </c>
       <c r="D98" s="5">
         <v>14.782065178358671</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>92.573671970000007</v>
       </c>
       <c r="C99" s="5">
         <v>0.24921243500000401</v>
       </c>
       <c r="D99" s="5">
         <v>3.2876980588506299</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>93.196017710000007</v>
       </c>
       <c r="C100" s="5">
         <v>0.62234574000000009</v>
       </c>
       <c r="D100" s="5">
         <v>8.3723214435223792</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>93.503009402999993</v>
       </c>
       <c r="C101" s="5">
         <v>0.3069916929999863</v>
       </c>
       <c r="D101" s="5">
         <v>4.0252585895294013</v>
       </c>
       <c r="E101" s="5">
         <v>5.923230358806153</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>94.280853755999999</v>
       </c>
       <c r="C102" s="5">
         <v>0.77784435300000609</v>
       </c>
       <c r="D102" s="5">
         <v>10.452363216270699</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>94.803070997999995</v>
       </c>
       <c r="C103" s="5">
         <v>0.52221724199999642</v>
       </c>
       <c r="D103" s="5">
         <v>6.8530175099939639</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>95.428332210999997</v>
       </c>
       <c r="C104" s="5">
         <v>0.6252612130000017</v>
       </c>
       <c r="D104" s="5">
         <v>8.2079414468074994</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>95.800134618000001</v>
       </c>
       <c r="C105" s="5">
         <v>0.37180240700000411</v>
       </c>
       <c r="D105" s="5">
         <v>4.7768714847193916</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>96.238760743</v>
       </c>
       <c r="C106" s="5">
         <v>0.43862612499999898</v>
       </c>
       <c r="D106" s="5">
         <v>5.6347555952527717</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>96.054965280000005</v>
       </c>
       <c r="C107" s="5">
         <v>-0.18379546299999561</v>
       </c>
       <c r="D107" s="5">
         <v>-2.2678240263953375</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>96.166605031000003</v>
       </c>
       <c r="C108" s="5">
         <v>0.11163975099999845</v>
       </c>
       <c r="D108" s="5">
         <v>1.4036484005453431</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>96.445245161000003</v>
       </c>
       <c r="C109" s="5">
         <v>0.27864012999999943</v>
       </c>
       <c r="D109" s="5">
         <v>3.5329154210950175</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>96.891959491999998</v>
       </c>
       <c r="C110" s="5">
         <v>0.44671433099999547</v>
       </c>
       <c r="D110" s="5">
         <v>5.7019527421097838</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>97.466225300999994</v>
       </c>
       <c r="C111" s="5">
         <v>0.57426580899999635</v>
       </c>
       <c r="D111" s="5">
         <v>7.3487262592580427</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>97.811596856999998</v>
       </c>
       <c r="C112" s="5">
         <v>0.34537155600000347</v>
       </c>
       <c r="D112" s="5">
         <v>4.3360587253309157</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>98.624262583000004</v>
       </c>
       <c r="C113" s="5">
         <v>0.81266572600000586</v>
       </c>
       <c r="D113" s="5">
         <v>10.438636899392373</v>
       </c>
       <c r="E113" s="5">
         <v>5.4770998417038141</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>100.03787774</v>
       </c>
       <c r="C114" s="5">
         <v>1.4136151569999953</v>
       </c>
       <c r="D114" s="5">
         <v>18.622865146783596</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>101.59333284</v>
       </c>
       <c r="C115" s="5">
         <v>1.5554551000000032</v>
       </c>
       <c r="D115" s="5">
         <v>20.339681365025129</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>102.08979960000001</v>
       </c>
       <c r="C116" s="5">
         <v>0.49646676000000411</v>
       </c>
       <c r="D116" s="5">
         <v>6.0243749884459463</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>102.58900892</v>
       </c>
       <c r="C117" s="5">
         <v>0.49920931999999141</v>
       </c>
       <c r="D117" s="5">
         <v>6.0282993068228041</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>103.01629568</v>
       </c>
       <c r="C118" s="5">
         <v>0.42728676000000121</v>
       </c>
       <c r="D118" s="5">
         <v>5.1141395255398736</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>103.93316344</v>
       </c>
       <c r="C119" s="5">
         <v>0.91686776000000236</v>
       </c>
       <c r="D119" s="5">
         <v>11.218902221199878</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>104.80098187</v>
       </c>
       <c r="C120" s="5">
         <v>0.86781842999999981</v>
       </c>
       <c r="D120" s="5">
         <v>10.492923277300093</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>105.10856398</v>
       </c>
       <c r="C121" s="5">
         <v>0.30758210999999847</v>
       </c>
       <c r="D121" s="5">
         <v>3.5793100659272659</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>105.18839251</v>
       </c>
       <c r="C122" s="5">
         <v>7.9828530000000342E-2</v>
       </c>
       <c r="D122" s="5">
         <v>0.91520040280290704</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>106.1255792</v>
       </c>
       <c r="C123" s="5">
         <v>0.93718669000000432</v>
       </c>
       <c r="D123" s="5">
         <v>11.231312750891975</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>106.68297462</v>
       </c>
       <c r="C124" s="5">
         <v>0.55739541999999176</v>
       </c>
       <c r="D124" s="5">
         <v>6.4879622276449833</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>107.26082357999999</v>
       </c>
       <c r="C125" s="5">
         <v>0.57784895999999719</v>
       </c>
       <c r="D125" s="5">
         <v>6.6969804517723386</v>
       </c>
       <c r="E125" s="5">
         <v>8.7570348013823249</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>107.28443559999999</v>
       </c>
       <c r="C126" s="5">
         <v>2.3612020000001621E-2</v>
       </c>
       <c r="D126" s="5">
         <v>0.26448384564550231</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>108.59327189</v>
       </c>
       <c r="C127" s="5">
         <v>1.3088362900000021</v>
       </c>
       <c r="D127" s="5">
         <v>15.66297864273356</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>108.65587727</v>
       </c>
       <c r="C128" s="5">
         <v>6.2605380000007926E-2</v>
       </c>
       <c r="D128" s="5">
         <v>0.69401285584083094</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>108.89067093</v>
       </c>
       <c r="C129" s="5">
         <v>0.23479365999999402</v>
       </c>
       <c r="D129" s="5">
         <v>2.6241123633111707</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>109.64206655</v>
       </c>
       <c r="C130" s="5">
         <v>0.75139561999999671</v>
       </c>
       <c r="D130" s="5">
         <v>8.6021608448401565</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>110.33921349000001</v>
       </c>
       <c r="C131" s="5">
         <v>0.69714694000001032</v>
       </c>
       <c r="D131" s="5">
         <v>7.9026364297372753</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>111.08858346</v>
       </c>
       <c r="C132" s="5">
         <v>0.74936996999998939</v>
       </c>
       <c r="D132" s="5">
         <v>8.4612336536604928</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>112.13835951999999</v>
       </c>
       <c r="C133" s="5">
         <v>1.0497760599999992</v>
       </c>
       <c r="D133" s="5">
         <v>11.94823086467065</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>112.23777131</v>
       </c>
       <c r="C134" s="5">
         <v>9.9411790000004885E-2</v>
       </c>
       <c r="D134" s="5">
         <v>1.0690144374821742</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>112.93979241</v>
       </c>
       <c r="C135" s="5">
         <v>0.70202109999999607</v>
       </c>
       <c r="D135" s="5">
         <v>7.7693861527451169</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>113.74175815</v>
       </c>
       <c r="C136" s="5">
         <v>0.80196573999999998</v>
       </c>
       <c r="D136" s="5">
         <v>8.8617778414989967</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>114.010633</v>
       </c>
       <c r="C137" s="5">
         <v>0.26887485000000311</v>
       </c>
       <c r="D137" s="5">
         <v>2.8738607794645876</v>
       </c>
       <c r="E137" s="5">
         <v>6.2928935232029914</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>114.97563026</v>
       </c>
       <c r="C138" s="5">
         <v>0.96499726000000408</v>
       </c>
       <c r="D138" s="5">
         <v>10.643346736576298</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>114.71616124000001</v>
       </c>
       <c r="C139" s="5">
         <v>-0.25946901999999739</v>
       </c>
       <c r="D139" s="5">
         <v>-2.6747155611098528</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>114.80571365</v>
       </c>
       <c r="C140" s="5">
         <v>8.955240999999603E-2</v>
       </c>
       <c r="D140" s="5">
         <v>0.94080458784866483</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>114.62060609</v>
       </c>
       <c r="C141" s="5">
         <v>-0.18510756000000583</v>
       </c>
       <c r="D141" s="5">
         <v>-1.9177598708708055</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>114.59117822</v>
       </c>
       <c r="C142" s="5">
         <v>-2.942786999999214E-2</v>
       </c>
       <c r="D142" s="5">
         <v>-0.30765516342043941</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>114.14002886</v>
       </c>
       <c r="C143" s="5">
         <v>-0.45114936000000228</v>
       </c>
       <c r="D143" s="5">
         <v>-4.6234699209463104</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>113.34228019</v>
       </c>
       <c r="C144" s="5">
         <v>-0.79774867000000427</v>
       </c>
       <c r="D144" s="5">
         <v>-8.0720429568027718</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>112.49734048000001</v>
       </c>
       <c r="C145" s="5">
         <v>-0.84493970999999135</v>
       </c>
       <c r="D145" s="5">
         <v>-8.5878925712717713</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>112.45217999</v>
       </c>
       <c r="C146" s="5">
         <v>-4.5160490000000664E-2</v>
       </c>
       <c r="D146" s="5">
         <v>-0.48066110724291899</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>112.16246706</v>
       </c>
       <c r="C147" s="5">
         <v>-0.28971293000000742</v>
       </c>
       <c r="D147" s="5">
         <v>-3.0481523725776061</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>111.07845053</v>
       </c>
       <c r="C148" s="5">
         <v>-1.0840165299999995</v>
       </c>
       <c r="D148" s="5">
         <v>-11.000592078942727</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>111.19921812</v>
       </c>
       <c r="C149" s="5">
         <v>0.12076758999999981</v>
       </c>
       <c r="D149" s="5">
         <v>1.312503443324875</v>
       </c>
       <c r="E149" s="5">
         <v>-2.465923402074266</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>110.72327814000001</v>
       </c>
       <c r="C150" s="5">
         <v>-0.4759399799999926</v>
       </c>
       <c r="D150" s="5">
         <v>-5.01688234257891</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>110.41552425</v>
       </c>
       <c r="C151" s="5">
         <v>-0.30775389000000075</v>
       </c>
       <c r="D151" s="5">
         <v>-3.2848650161549697</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>110.07096559999999</v>
       </c>
       <c r="C152" s="5">
         <v>-0.3445586500000104</v>
       </c>
       <c r="D152" s="5">
         <v>-3.681069760961031</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>110.37426768</v>
       </c>
       <c r="C153" s="5">
         <v>0.3033020800000088</v>
       </c>
       <c r="D153" s="5">
         <v>3.3571927388487799</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>110.18949225</v>
       </c>
       <c r="C154" s="5">
         <v>-0.18477543000000196</v>
       </c>
       <c r="D154" s="5">
         <v>-1.9905028506725264</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>109.79757730999999</v>
       </c>
       <c r="C155" s="5">
         <v>-0.3919149400000066</v>
       </c>
       <c r="D155" s="5">
         <v>-4.1855728073469267</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>109.02280395</v>
       </c>
       <c r="C156" s="5">
         <v>-0.77477335999999752</v>
       </c>
       <c r="D156" s="5">
         <v>-8.1466332698843065</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>108.68397272</v>
       </c>
       <c r="C157" s="5">
         <v>-0.33883122999999671</v>
       </c>
       <c r="D157" s="5">
         <v>-3.6663782537991296</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>108.30255151</v>
       </c>
       <c r="C158" s="5">
         <v>-0.38142120999999918</v>
       </c>
       <c r="D158" s="5">
         <v>-4.1309988348719902</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>107.77446252999999</v>
       </c>
       <c r="C159" s="5">
         <v>-0.52808898000000681</v>
       </c>
       <c r="D159" s="5">
         <v>-5.6968654449169982</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>107.95739727</v>
       </c>
       <c r="C160" s="5">
         <v>0.18293474000000742</v>
       </c>
       <c r="D160" s="5">
         <v>2.0559851820943331</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>108.39454209</v>
       </c>
       <c r="C161" s="5">
         <v>0.43714482000000032</v>
       </c>
       <c r="D161" s="5">
         <v>4.9687710369814564</v>
       </c>
       <c r="E161" s="5">
         <v>-2.5222084088517116</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>107.09038498</v>
       </c>
       <c r="C162" s="5">
         <v>-1.3041571100000056</v>
       </c>
       <c r="D162" s="5">
         <v>-13.519781689748811</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>106.82350434</v>
       </c>
       <c r="C163" s="5">
         <v>-0.26688063999999656</v>
       </c>
       <c r="D163" s="5">
         <v>-2.9498764277573031</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>106.41786609</v>
       </c>
       <c r="C164" s="5">
         <v>-0.40563824999999554</v>
       </c>
       <c r="D164" s="5">
         <v>-4.4627572931002835</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>106.60849303000001</v>
       </c>
       <c r="C165" s="5">
         <v>0.19062694000000135</v>
       </c>
       <c r="D165" s="5">
         <v>2.1708718409893413</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>106.67152086</v>
       </c>
       <c r="C166" s="5">
         <v>6.3027829999995788E-2</v>
       </c>
       <c r="D166" s="5">
         <v>0.71176143819782212</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>106.95468175000001</v>
       </c>
       <c r="C167" s="5">
         <v>0.28316089000000488</v>
       </c>
       <c r="D167" s="5">
         <v>3.232335508616746</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>107.82717262</v>
       </c>
       <c r="C168" s="5">
         <v>0.87249086999999292</v>
       </c>
       <c r="D168" s="5">
         <v>10.240459076167085</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>108.29322915</v>
       </c>
       <c r="C169" s="5">
         <v>0.46605653000000302</v>
       </c>
       <c r="D169" s="5">
         <v>5.3118002424409339</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>108.80275961</v>
       </c>
       <c r="C170" s="5">
         <v>0.50953045999999347</v>
       </c>
       <c r="D170" s="5">
         <v>5.7945464227532106</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>109.18932316</v>
       </c>
       <c r="C171" s="5">
         <v>0.38656355000000531</v>
       </c>
       <c r="D171" s="5">
         <v>4.3477667001651676</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>109.35348928000001</v>
       </c>
       <c r="C172" s="5">
         <v>0.16416612000000441</v>
       </c>
       <c r="D172" s="5">
         <v>1.8191940995413658</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>109.5753411</v>
       </c>
       <c r="C173" s="5">
         <v>0.2218518199999977</v>
       </c>
       <c r="D173" s="5">
         <v>2.4618594162598262</v>
       </c>
       <c r="E173" s="5">
         <v>1.089352828318213</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>109.77231241</v>
       </c>
       <c r="C174" s="5">
         <v>0.19697130999999501</v>
       </c>
       <c r="D174" s="5">
         <v>2.1785605442944833</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>110.19623310999999</v>
       </c>
       <c r="C175" s="5">
         <v>0.42392069999999649</v>
       </c>
       <c r="D175" s="5">
         <v>4.7338898447767397</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>110.48601625000001</v>
       </c>
       <c r="C176" s="5">
         <v>0.28978314000001149</v>
       </c>
       <c r="D176" s="5">
         <v>3.2016847636431756</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>109.79898434</v>
       </c>
       <c r="C177" s="5">
         <v>-0.68703191000000174</v>
       </c>
       <c r="D177" s="5">
         <v>-7.2119393083234007</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>110.11409936</v>
       </c>
       <c r="C178" s="5">
         <v>0.31511501999999325</v>
       </c>
       <c r="D178" s="5">
         <v>3.4987960253096251</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>110.03783144000001</v>
       </c>
       <c r="C179" s="5">
         <v>-7.6267919999992273E-2</v>
       </c>
       <c r="D179" s="5">
         <v>-0.82799261962670512</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>110.94713575999999</v>
       </c>
       <c r="C180" s="5">
         <v>0.90930431999998973</v>
       </c>
       <c r="D180" s="5">
         <v>10.379611821953549</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>111.44291329000001</v>
       </c>
       <c r="C181" s="5">
         <v>0.49577753000001223</v>
       </c>
       <c r="D181" s="5">
         <v>5.4960847508483957</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>111.74374338</v>
       </c>
       <c r="C182" s="5">
         <v>0.30083008999999095</v>
       </c>
       <c r="D182" s="5">
         <v>3.2878200841449434</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>112.11076171000001</v>
       </c>
       <c r="C183" s="5">
         <v>0.36701833000000761</v>
       </c>
       <c r="D183" s="5">
         <v>4.0133412436949012</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>112.55750927</v>
       </c>
       <c r="C184" s="5">
         <v>0.44674755999999149</v>
       </c>
       <c r="D184" s="5">
         <v>4.8880596666402765</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>112.98359005</v>
       </c>
       <c r="C185" s="5">
         <v>0.4260807800000066</v>
       </c>
       <c r="D185" s="5">
         <v>4.6383186825473821</v>
       </c>
       <c r="E185" s="5">
         <v>3.1104160076395049</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>113.76173032</v>
       </c>
       <c r="C186" s="5">
         <v>0.77814026999999442</v>
       </c>
       <c r="D186" s="5">
         <v>8.5849973514882993</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>114.24844962</v>
       </c>
       <c r="C187" s="5">
         <v>0.4867193000000043</v>
       </c>
       <c r="D187" s="5">
         <v>5.2566429946443893</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>114.89522975</v>
       </c>
       <c r="C188" s="5">
         <v>0.64678012999999623</v>
       </c>
       <c r="D188" s="5">
         <v>7.0089718561899828</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>115.2726449</v>
       </c>
       <c r="C189" s="5">
         <v>0.37741515000000447</v>
       </c>
       <c r="D189" s="5">
         <v>4.0138379821518022</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>116.25698985</v>
       </c>
       <c r="C190" s="5">
         <v>0.98434494999999345</v>
       </c>
       <c r="D190" s="5">
         <v>10.742364115069126</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>116.83027556</v>
       </c>
       <c r="C191" s="5">
         <v>0.5732857100000075</v>
       </c>
       <c r="D191" s="5">
         <v>6.0805897145052912</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>117.43037345</v>
       </c>
       <c r="C192" s="5">
         <v>0.60009789000000069</v>
       </c>
       <c r="D192" s="5">
         <v>6.3409392288166666</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>117.70252476</v>
       </c>
       <c r="C193" s="5">
         <v>0.27215130999999815</v>
       </c>
       <c r="D193" s="5">
         <v>2.8167898768386879</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>118.24196155</v>
       </c>
       <c r="C194" s="5">
         <v>0.53943678999999634</v>
       </c>
       <c r="D194" s="5">
         <v>5.6404310068140173</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>117.43587555000001</v>
       </c>
       <c r="C195" s="5">
         <v>-0.80608599999999342</v>
       </c>
       <c r="D195" s="5">
         <v>-7.8808394956622063</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>118.30275937</v>
       </c>
       <c r="C196" s="5">
         <v>0.8668838199999982</v>
       </c>
       <c r="D196" s="5">
         <v>9.2267505208787135</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>118.76253156999999</v>
       </c>
       <c r="C197" s="5">
         <v>0.45977219999998908</v>
       </c>
       <c r="D197" s="5">
         <v>4.7646736372844556</v>
       </c>
       <c r="E197" s="5">
         <v>5.1148503224605957</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>118.72613391</v>
       </c>
       <c r="C198" s="5">
         <v>-3.6397659999991561E-2</v>
       </c>
       <c r="D198" s="5">
         <v>-0.36714984042628407</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>118.98751491</v>
       </c>
       <c r="C199" s="5">
         <v>0.26138100000000009</v>
       </c>
       <c r="D199" s="5">
         <v>2.6740795606650325</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>119.47933259</v>
       </c>
       <c r="C200" s="5">
         <v>0.49181767999999693</v>
       </c>
       <c r="D200" s="5">
         <v>5.0743530550640292</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>120.31952099999999</v>
       </c>
       <c r="C201" s="5">
         <v>0.84018840999999611</v>
       </c>
       <c r="D201" s="5">
         <v>8.7726416291319396</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>120.90854546</v>
       </c>
       <c r="C202" s="5">
         <v>0.58902446000000452</v>
       </c>
       <c r="D202" s="5">
         <v>6.0353874600447277</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>121.61233908</v>
       </c>
       <c r="C203" s="5">
         <v>0.70379361999999901</v>
       </c>
       <c r="D203" s="5">
         <v>7.2130723617476411</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>122.1706023</v>
       </c>
       <c r="C204" s="5">
         <v>0.55826322000000062</v>
       </c>
       <c r="D204" s="5">
         <v>5.6498484960322504</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>122.60283355</v>
       </c>
       <c r="C205" s="5">
         <v>0.43223125000000095</v>
       </c>
       <c r="D205" s="5">
         <v>4.3291120653664805</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>123.23275636</v>
       </c>
       <c r="C206" s="5">
         <v>0.6299228099999965</v>
       </c>
       <c r="D206" s="5">
         <v>6.3427432791627103</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>123.65932151</v>
       </c>
       <c r="C207" s="5">
         <v>0.42656515000000184</v>
       </c>
       <c r="D207" s="5">
         <v>4.2337497526731882</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>125.45612973999999</v>
       </c>
       <c r="C208" s="5">
         <v>1.7968082299999963</v>
       </c>
       <c r="D208" s="5">
         <v>18.899578783989291</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>126.48263428999999</v>
       </c>
       <c r="C209" s="5">
         <v>1.0265045499999985</v>
       </c>
       <c r="D209" s="5">
         <v>10.272748342133076</v>
       </c>
       <c r="E209" s="5">
         <v>6.5004531462430792</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>127.18566896999999</v>
       </c>
       <c r="C210" s="5">
         <v>0.7030346800000018</v>
       </c>
       <c r="D210" s="5">
         <v>6.8777536297848885</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>128.16804764</v>
       </c>
       <c r="C211" s="5">
         <v>0.98237867000000278</v>
       </c>
       <c r="D211" s="5">
         <v>9.6728381867004174</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>128.93345171999999</v>
       </c>
       <c r="C212" s="5">
         <v>0.76540407999999616</v>
       </c>
       <c r="D212" s="5">
         <v>7.4063819749594639</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>129.34920428999999</v>
       </c>
       <c r="C213" s="5">
         <v>0.4157525699999951</v>
       </c>
       <c r="D213" s="5">
         <v>3.9388299727520115</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>129.64576535</v>
       </c>
       <c r="C214" s="5">
         <v>0.29656106000001614</v>
       </c>
       <c r="D214" s="5">
         <v>2.7862195830933079</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>130.22287878</v>
       </c>
       <c r="C215" s="5">
         <v>0.57711342999999715</v>
       </c>
       <c r="D215" s="5">
         <v>5.4744991994276182</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>130.38701885</v>
       </c>
       <c r="C216" s="5">
         <v>0.16414007000000197</v>
       </c>
       <c r="D216" s="5">
         <v>1.5230758290539548</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>129.93059231000001</v>
       </c>
       <c r="C217" s="5">
         <v>-0.45642653999999538</v>
       </c>
       <c r="D217" s="5">
         <v>-4.1207232040897379</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>130.84291855999999</v>
       </c>
       <c r="C218" s="5">
         <v>0.91232624999997824</v>
       </c>
       <c r="D218" s="5">
         <v>8.7591125638174496</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>131.29328806000001</v>
       </c>
       <c r="C219" s="5">
         <v>0.45036950000002207</v>
       </c>
       <c r="D219" s="5">
         <v>4.2095745754267222</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>131.57740623999999</v>
       </c>
       <c r="C220" s="5">
         <v>0.28411817999997879</v>
       </c>
       <c r="D220" s="5">
         <v>2.6279265097153282</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>132.47314986999999</v>
       </c>
       <c r="C221" s="5">
         <v>0.89574362999999835</v>
       </c>
       <c r="D221" s="5">
         <v>8.482204559931894</v>
       </c>
       <c r="E221" s="5">
         <v>4.7362356212987455</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>133.30515038999999</v>
       </c>
       <c r="C222" s="5">
         <v>0.83200052000000824</v>
       </c>
       <c r="D222" s="5">
         <v>7.8024909605323156</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>133.58623886000001</v>
       </c>
       <c r="C223" s="5">
         <v>0.28108847000001447</v>
       </c>
       <c r="D223" s="5">
         <v>2.5598834482233768</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>133.04303196000001</v>
       </c>
       <c r="C224" s="5">
         <v>-0.54320690000000127</v>
       </c>
       <c r="D224" s="5">
         <v>-4.7719405482562705</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>133.0338232</v>
       </c>
       <c r="C225" s="5">
         <v>-9.2087600000070324E-3</v>
       </c>
       <c r="D225" s="5">
         <v>-8.3028069835588969E-2</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>132.93100107000001</v>
       </c>
       <c r="C226" s="5">
         <v>-0.10282212999999274</v>
       </c>
       <c r="D226" s="5">
         <v>-0.92355004515631833</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>133.13894440000001</v>
       </c>
       <c r="C227" s="5">
         <v>0.2079433300000062</v>
       </c>
       <c r="D227" s="5">
         <v>1.8933891070264552</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>133.30768011000001</v>
       </c>
       <c r="C228" s="5">
         <v>0.16873570999999288</v>
       </c>
       <c r="D228" s="5">
         <v>1.5314845807462785</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>133.66953242</v>
       </c>
       <c r="C229" s="5">
         <v>0.36185230999998907</v>
       </c>
       <c r="D229" s="5">
         <v>3.3063692956817992</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>133.81681030999999</v>
       </c>
       <c r="C230" s="5">
         <v>0.14727788999999802</v>
       </c>
       <c r="D230" s="5">
         <v>1.3302089184056287</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>133.85073041000001</v>
       </c>
       <c r="C231" s="5">
         <v>3.3920100000017328E-2</v>
       </c>
       <c r="D231" s="5">
         <v>0.30460235513469769</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>133.17429215000001</v>
       </c>
       <c r="C232" s="5">
         <v>-0.67643825999999763</v>
       </c>
       <c r="D232" s="5">
         <v>-5.8986573667153657</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>132.05105585999999</v>
       </c>
       <c r="C233" s="5">
         <v>-1.1232362900000226</v>
       </c>
       <c r="D233" s="5">
         <v>-9.6646415501775778</v>
       </c>
       <c r="E233" s="5">
         <v>-0.3186260841643862</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>131.61935686999999</v>
       </c>
       <c r="C234" s="5">
         <v>-0.431698990000001</v>
       </c>
       <c r="D234" s="5">
         <v>-3.8532440922184663</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>128.56740472000001</v>
       </c>
       <c r="C235" s="5">
         <v>-3.0519521499999769</v>
       </c>
       <c r="D235" s="5">
         <v>-24.537123688759255</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>128.68395319000001</v>
       </c>
       <c r="C236" s="5">
         <v>0.11654846999999791</v>
       </c>
       <c r="D236" s="5">
         <v>1.0932598833988338</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>126.29343459</v>
       </c>
       <c r="C237" s="5">
         <v>-2.3905186000000072</v>
       </c>
       <c r="D237" s="5">
         <v>-20.149698199453571</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>126.50268081</v>
       </c>
       <c r="C238" s="5">
         <v>0.20924621999999715</v>
       </c>
       <c r="D238" s="5">
         <v>2.0064088580123318</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>126.12061505</v>
       </c>
       <c r="C239" s="5">
         <v>-0.38206576000000325</v>
       </c>
       <c r="D239" s="5">
         <v>-3.564661053579421</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>126.28498982000001</v>
       </c>
       <c r="C240" s="5">
         <v>0.16437477000000911</v>
       </c>
       <c r="D240" s="5">
         <v>1.5752366532639783</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>126.52081875</v>
       </c>
       <c r="C241" s="5">
         <v>0.23582892999999672</v>
       </c>
       <c r="D241" s="5">
         <v>2.2640813684367211</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>126.52921211</v>
       </c>
       <c r="C242" s="5">
         <v>8.3933599999994613E-3</v>
       </c>
       <c r="D242" s="5">
         <v>7.9636757657919333E-2</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>126.41478373</v>
       </c>
       <c r="C243" s="5">
         <v>-0.11442838000000677</v>
       </c>
       <c r="D243" s="5">
         <v>-1.0798542770164343</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>126.27024466</v>
       </c>
       <c r="C244" s="5">
         <v>-0.14453906999999333</v>
       </c>
       <c r="D244" s="5">
         <v>-1.3634505155568077</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>126.27652442</v>
       </c>
       <c r="C245" s="5">
         <v>6.2797599999981912E-3</v>
       </c>
       <c r="D245" s="5">
         <v>5.9695564890560604E-2</v>
       </c>
       <c r="E245" s="5">
         <v>-4.3729536294826232</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>128.22199943999999</v>
       </c>
       <c r="C246" s="5">
         <v>1.9454750199999893</v>
       </c>
       <c r="D246" s="5">
         <v>20.13764018992368</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>127.89974724</v>
       </c>
       <c r="C247" s="5">
         <v>-0.3222521999999941</v>
       </c>
       <c r="D247" s="5">
         <v>-2.9745430284115137</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>128.17930815</v>
       </c>
       <c r="C248" s="5">
         <v>0.27956091000000072</v>
       </c>
       <c r="D248" s="5">
         <v>2.6547011891487227</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>128.69300706000001</v>
       </c>
       <c r="C249" s="5">
         <v>0.51369891000001644</v>
       </c>
       <c r="D249" s="5">
         <v>4.9166240685458718</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>129.07660387999999</v>
       </c>
       <c r="C250" s="5">
         <v>0.38359681999997974</v>
       </c>
       <c r="D250" s="5">
         <v>3.6360798777004932</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>129.23757713000001</v>
       </c>
       <c r="C251" s="5">
         <v>0.16097325000001206</v>
       </c>
       <c r="D251" s="5">
         <v>1.5068446241738753</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>129.48038443999999</v>
       </c>
       <c r="C252" s="5">
         <v>0.24280730999998923</v>
       </c>
       <c r="D252" s="5">
         <v>2.2779635073498561</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>129.65685827999999</v>
       </c>
       <c r="C253" s="5">
         <v>0.17647383999999988</v>
       </c>
       <c r="D253" s="5">
         <v>1.647842607033545</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>130.30085106000001</v>
       </c>
       <c r="C254" s="5">
         <v>0.64399278000001914</v>
       </c>
       <c r="D254" s="5">
         <v>6.1258300204849681</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>130.88003925999999</v>
       </c>
       <c r="C255" s="5">
         <v>0.57918819999997595</v>
       </c>
       <c r="D255" s="5">
         <v>5.4663634318630194</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>131.50452701</v>
       </c>
       <c r="C256" s="5">
         <v>0.62448775000001433</v>
       </c>
       <c r="D256" s="5">
         <v>5.8784179766895539</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>131.9668686</v>
       </c>
       <c r="C257" s="5">
         <v>0.46234158999999408</v>
       </c>
       <c r="D257" s="5">
         <v>4.3014860796845245</v>
       </c>
       <c r="E257" s="5">
         <v>4.506256571549061</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>132.43764851</v>
       </c>
       <c r="C258" s="5">
         <v>0.47077991000000452</v>
       </c>
       <c r="D258" s="5">
         <v>4.3658930455386935</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>132.77402205999999</v>
       </c>
       <c r="C259" s="5">
         <v>0.33637354999999047</v>
       </c>
       <c r="D259" s="5">
         <v>3.0907747140169306</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>133.76095203</v>
       </c>
       <c r="C260" s="5">
         <v>0.9869299700000056</v>
       </c>
       <c r="D260" s="5">
         <v>9.2936368772982725</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>134.07390918999999</v>
       </c>
       <c r="C261" s="5">
         <v>0.31295715999999629</v>
       </c>
       <c r="D261" s="5">
         <v>2.844022219378739</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>134.23004784</v>
       </c>
       <c r="C262" s="5">
         <v>0.1561386500000026</v>
       </c>
       <c r="D262" s="5">
         <v>1.4064717032054697</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>133.83504375999999</v>
       </c>
       <c r="C263" s="5">
         <v>-0.39500408000000675</v>
       </c>
       <c r="D263" s="5">
         <v>-3.4746903532974271</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>135.05779129999999</v>
       </c>
       <c r="C264" s="5">
         <v>1.2227475400000003</v>
       </c>
       <c r="D264" s="5">
         <v>11.531507955445687</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>135.62074605999999</v>
       </c>
       <c r="C265" s="5">
         <v>0.56295475999999667</v>
       </c>
       <c r="D265" s="5">
         <v>5.1181798551372948</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>135.89465077</v>
       </c>
       <c r="C266" s="5">
         <v>0.27390471000001071</v>
       </c>
       <c r="D266" s="5">
         <v>2.4506677244705344</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>136.22917835000001</v>
       </c>
       <c r="C267" s="5">
         <v>0.33452758000001381</v>
       </c>
       <c r="D267" s="5">
         <v>2.9943269520912974</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>136.48563988999999</v>
       </c>
       <c r="C268" s="5">
         <v>0.25646153999997523</v>
       </c>
       <c r="D268" s="5">
         <v>2.2826274447312889</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>137.05569491</v>
       </c>
       <c r="C269" s="5">
         <v>0.57005502000001229</v>
       </c>
       <c r="D269" s="5">
         <v>5.1287520549822663</v>
       </c>
       <c r="E269" s="5">
         <v>3.8561393204112226</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>137.57721957999999</v>
       </c>
       <c r="C270" s="5">
         <v>0.52152466999999092</v>
       </c>
       <c r="D270" s="5">
         <v>4.6630306999738469</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>137.63349971</v>
       </c>
       <c r="C271" s="5">
         <v>5.6280130000004647E-2</v>
       </c>
       <c r="D271" s="5">
         <v>0.49200235336570586</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>138.11953621999999</v>
       </c>
       <c r="C272" s="5">
         <v>0.48603650999999104</v>
       </c>
       <c r="D272" s="5">
         <v>4.320941762283792</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>138.49939576</v>
       </c>
       <c r="C273" s="5">
         <v>0.37985954000001243</v>
       </c>
       <c r="D273" s="5">
         <v>3.3506488141634039</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>139.05606151999999</v>
       </c>
       <c r="C274" s="5">
         <v>0.55666575999998713</v>
       </c>
       <c r="D274" s="5">
         <v>4.9311789590021471</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>139.42602024999999</v>
       </c>
       <c r="C275" s="5">
         <v>0.36995873000000756</v>
       </c>
       <c r="D275" s="5">
         <v>3.239734001898098</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>139.67688183999999</v>
       </c>
       <c r="C276" s="5">
         <v>0.25086158999999952</v>
       </c>
       <c r="D276" s="5">
         <v>2.1805889051233818</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>140.39184573</v>
       </c>
       <c r="C277" s="5">
         <v>0.71496389000000704</v>
       </c>
       <c r="D277" s="5">
         <v>6.3183504948034264</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>140.55528898</v>
       </c>
       <c r="C278" s="5">
         <v>0.16344325000000026</v>
       </c>
       <c r="D278" s="5">
         <v>1.4060120815552635</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>141.070562</v>
       </c>
       <c r="C279" s="5">
         <v>0.51527301999999509</v>
       </c>
       <c r="D279" s="5">
         <v>4.4889702638605034</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>142.65318768</v>
       </c>
       <c r="C280" s="5">
         <v>1.5826256800000067</v>
       </c>
       <c r="D280" s="5">
         <v>14.324947445930047</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>142.24678724</v>
       </c>
       <c r="C281" s="5">
         <v>-0.40640043999999875</v>
       </c>
       <c r="D281" s="5">
         <v>-3.365583865420807</v>
       </c>
       <c r="E281" s="5">
         <v>3.7875787163815566</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>142.50833334999999</v>
       </c>
       <c r="C282" s="5">
         <v>0.2615461099999834</v>
       </c>
       <c r="D282" s="5">
         <v>2.2288644015997727</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>143.28690424999999</v>
       </c>
       <c r="C283" s="5">
         <v>0.77857090000000539</v>
       </c>
       <c r="D283" s="5">
         <v>6.7566322200762308</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>143.17633384999999</v>
       </c>
       <c r="C284" s="5">
         <v>-0.11057040000000029</v>
       </c>
       <c r="D284" s="5">
         <v>-0.92208557533501878</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>144.25591222</v>
       </c>
       <c r="C285" s="5">
         <v>1.0795783700000072</v>
       </c>
       <c r="D285" s="5">
         <v>9.4330753291989708</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>145.03689858999999</v>
       </c>
       <c r="C286" s="5">
         <v>0.78098636999999371</v>
       </c>
       <c r="D286" s="5">
         <v>6.6936556958237858</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>146.05734537000001</v>
       </c>
       <c r="C287" s="5">
         <v>1.0204467800000145</v>
       </c>
       <c r="D287" s="5">
         <v>8.777427186542063</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>146.67429208999999</v>
       </c>
       <c r="C288" s="5">
         <v>0.61694671999998718</v>
       </c>
       <c r="D288" s="5">
         <v>5.1882365083898208</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>147.25313997999999</v>
       </c>
       <c r="C289" s="5">
         <v>0.57884788999999159</v>
       </c>
       <c r="D289" s="5">
         <v>4.8399396028877106</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>147.89011839</v>
       </c>
       <c r="C290" s="5">
         <v>0.63697841000001176</v>
       </c>
       <c r="D290" s="5">
         <v>5.3161822682589621</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>148.55575955</v>
       </c>
       <c r="C291" s="5">
         <v>0.66564116000000695</v>
       </c>
       <c r="D291" s="5">
         <v>5.5368314152358877</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>149.41174372</v>
       </c>
       <c r="C292" s="5">
         <v>0.85598416999999927</v>
       </c>
       <c r="D292" s="5">
         <v>7.137838592193102</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>149.8085432</v>
       </c>
       <c r="C293" s="5">
         <v>0.39679947999999854</v>
       </c>
       <c r="D293" s="5">
         <v>3.2338581373768438</v>
       </c>
       <c r="E293" s="5">
         <v>5.3159414751784428</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>150.48771896</v>
       </c>
       <c r="C294" s="5">
         <v>0.67917575999999258</v>
       </c>
       <c r="D294" s="5">
         <v>5.5780759058624563</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>150.77184749</v>
       </c>
       <c r="C295" s="5">
         <v>0.28412853000000382</v>
       </c>
       <c r="D295" s="5">
         <v>2.2893375009683581</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>150.76131649999999</v>
       </c>
       <c r="C296" s="5">
         <v>-1.0530990000006568E-2</v>
       </c>
       <c r="D296" s="5">
         <v>-8.3784437505818321E-2</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>150.90099518</v>
       </c>
       <c r="C297" s="5">
         <v>0.13967868000000294</v>
       </c>
       <c r="D297" s="5">
         <v>1.1174694812594144</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>151.20635644000001</v>
       </c>
       <c r="C298" s="5">
         <v>0.30536126000001218</v>
       </c>
       <c r="D298" s="5">
         <v>2.4555136408261014</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>151.51801372</v>
       </c>
       <c r="C299" s="5">
         <v>0.31165727999999149</v>
       </c>
       <c r="D299" s="5">
         <v>2.5015987647463378</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>151.52323903999999</v>
       </c>
       <c r="C300" s="5">
         <v>5.2253199999938715E-3</v>
       </c>
       <c r="D300" s="5">
         <v>4.1391603025808799E-2</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>151.78835190000001</v>
       </c>
       <c r="C301" s="5">
         <v>0.26511286000001633</v>
       </c>
       <c r="D301" s="5">
         <v>2.119904531511696</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>152.28706597999999</v>
       </c>
       <c r="C302" s="5">
         <v>0.49871407999998496</v>
       </c>
       <c r="D302" s="5">
         <v>4.0147400415019074</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>152.72273860000001</v>
       </c>
       <c r="C303" s="5">
         <v>0.43567262000001961</v>
       </c>
       <c r="D303" s="5">
         <v>3.4875735275463837</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>153.19207588</v>
       </c>
       <c r="C304" s="5">
         <v>0.46933727999999064</v>
       </c>
       <c r="D304" s="5">
         <v>3.7507338481256758</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>153.44453365000001</v>
       </c>
       <c r="C305" s="5">
         <v>0.25245777000000658</v>
       </c>
       <c r="D305" s="5">
         <v>1.9956016970703372</v>
       </c>
       <c r="E305" s="5">
         <v>2.4270915211730193</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>153.74933406</v>
       </c>
       <c r="C306" s="5">
         <v>0.30480040999998437</v>
       </c>
       <c r="D306" s="5">
         <v>2.4098809073667349</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>154.31770821999999</v>
       </c>
       <c r="C307" s="5">
         <v>0.56837415999999052</v>
       </c>
       <c r="D307" s="5">
         <v>4.5274267136432567</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>155.10584904000001</v>
       </c>
       <c r="C308" s="5">
         <v>0.78814082000002372</v>
       </c>
       <c r="D308" s="5">
         <v>6.303833177833118</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>155.20067048000001</v>
       </c>
       <c r="C309" s="5">
         <v>9.4821440000004031E-2</v>
       </c>
       <c r="D309" s="5">
         <v>0.73607214177249247</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>156.32486972000001</v>
       </c>
       <c r="C310" s="5">
         <v>1.1241992399999958</v>
       </c>
       <c r="D310" s="5">
         <v>9.0470164282799637</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>157.21028109</v>
       </c>
       <c r="C311" s="5">
         <v>0.88541136999998571</v>
       </c>
       <c r="D311" s="5">
         <v>7.0124791856315483</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>157.88995474000001</v>
       </c>
       <c r="C312" s="5">
         <v>0.67967365000001223</v>
       </c>
       <c r="D312" s="5">
         <v>5.3131668065681481</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>158.24097538999999</v>
       </c>
       <c r="C313" s="5">
         <v>0.35102064999998106</v>
       </c>
       <c r="D313" s="5">
         <v>2.7007019233589835</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>158.99147769999999</v>
       </c>
       <c r="C314" s="5">
         <v>0.75050231000000167</v>
       </c>
       <c r="D314" s="5">
         <v>5.8421698450809245</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>159.18118745999999</v>
       </c>
       <c r="C315" s="5">
         <v>0.18970975999999951</v>
       </c>
       <c r="D315" s="5">
         <v>1.4412826993539518</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>159.22046341000001</v>
       </c>
       <c r="C316" s="5">
         <v>3.9275950000018156E-2</v>
       </c>
       <c r="D316" s="5">
         <v>0.29648699676632084</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>160.39721879000001</v>
       </c>
       <c r="C317" s="5">
         <v>1.176755380000003</v>
       </c>
       <c r="D317" s="5">
         <v>9.238417375706188</v>
       </c>
       <c r="E317" s="5">
         <v>4.531073850997358</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>160.69775343000001</v>
       </c>
       <c r="C318" s="5">
         <v>0.30053463999999508</v>
       </c>
       <c r="D318" s="5">
         <v>2.2717438515655664</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>161.50663635999999</v>
       </c>
       <c r="C319" s="5">
         <v>0.80888292999998157</v>
       </c>
       <c r="D319" s="5">
         <v>6.2103412193971863</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>162.16323650999999</v>
       </c>
       <c r="C320" s="5">
         <v>0.65660015000000271</v>
       </c>
       <c r="D320" s="5">
         <v>4.989139165258516</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>162.62798018999999</v>
       </c>
       <c r="C321" s="5">
         <v>0.46474367999999799</v>
       </c>
       <c r="D321" s="5">
         <v>3.4938099952134705</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>162.73196603</v>
       </c>
       <c r="C322" s="5">
         <v>0.1039858400000071</v>
       </c>
       <c r="D322" s="5">
         <v>0.76999526946881502</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>163.10840949999999</v>
       </c>
       <c r="C323" s="5">
         <v>0.37644346999999811</v>
       </c>
       <c r="D323" s="5">
         <v>2.8115195397004689</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>164.27868346</v>
       </c>
       <c r="C324" s="5">
         <v>1.1702739600000029</v>
       </c>
       <c r="D324" s="5">
         <v>8.9578012065423493</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>164.90126821000001</v>
       </c>
       <c r="C325" s="5">
         <v>0.62258475000001567</v>
       </c>
       <c r="D325" s="5">
         <v>4.6437714431318833</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>165.51749164</v>
       </c>
       <c r="C326" s="5">
         <v>0.61622342999999091</v>
       </c>
       <c r="D326" s="5">
         <v>4.5776323574828304</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>166.04738624999999</v>
       </c>
       <c r="C327" s="5">
         <v>0.52989460999998528</v>
       </c>
       <c r="D327" s="5">
         <v>3.9101021249480672</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>165.94441617999999</v>
       </c>
       <c r="C328" s="5">
         <v>-0.1029700699999978</v>
       </c>
       <c r="D328" s="5">
         <v>-0.74161670656214262</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>166.36375404</v>
       </c>
       <c r="C329" s="5">
         <v>0.41933786000001305</v>
       </c>
       <c r="D329" s="5">
         <v>3.0748754881701368</v>
       </c>
       <c r="E329" s="5">
         <v>3.7198495678479881</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>166.98186484999999</v>
       </c>
       <c r="C330" s="5">
         <v>0.61811080999999035</v>
       </c>
       <c r="D330" s="5">
         <v>4.5507474546290894</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>167.08200896</v>
       </c>
       <c r="C331" s="5">
         <v>0.10014411000000223</v>
       </c>
       <c r="D331" s="5">
         <v>0.7220551652594942</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>167.38916803000001</v>
       </c>
       <c r="C332" s="5">
         <v>0.30715907000001152</v>
       </c>
       <c r="D332" s="5">
         <v>2.2284904306329345</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>168.35889793000001</v>
       </c>
       <c r="C333" s="5">
         <v>0.96972990000000436</v>
       </c>
       <c r="D333" s="5">
         <v>7.177761171853847</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>168.62449495999999</v>
       </c>
       <c r="C334" s="5">
         <v>0.2655970299999808</v>
       </c>
       <c r="D334" s="5">
         <v>1.90958963385508</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>168.72612314</v>
       </c>
       <c r="C335" s="5">
         <v>0.10162818000000584</v>
       </c>
       <c r="D335" s="5">
         <v>0.72562933809088292</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>168.89244801000001</v>
       </c>
       <c r="C336" s="5">
         <v>0.16632487000001106</v>
       </c>
       <c r="D336" s="5">
         <v>1.1893566053657212</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>169.36938014</v>
       </c>
       <c r="C337" s="5">
         <v>0.47693212999999446</v>
       </c>
       <c r="D337" s="5">
         <v>3.4417858447316707</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>169.04326320000001</v>
       </c>
       <c r="C338" s="5">
         <v>-0.32611693999999147</v>
       </c>
       <c r="D338" s="5">
         <v>-2.2862601768166346</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>169.62536136</v>
       </c>
       <c r="C339" s="5">
         <v>0.58209815999998682</v>
       </c>
       <c r="D339" s="5">
         <v>4.2113489900247991</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>169.71547498000001</v>
       </c>
       <c r="C340" s="5">
         <v>9.0113620000010997E-2</v>
       </c>
       <c r="D340" s="5">
         <v>0.639367042230643</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>170.23814887</v>
       </c>
       <c r="C341" s="5">
         <v>0.52267388999999298</v>
       </c>
       <c r="D341" s="5">
         <v>3.7588934796463525</v>
       </c>
       <c r="E341" s="5">
         <v>2.3288695619770872</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>170.41329722</v>
       </c>
       <c r="C342" s="5">
         <v>0.17514835000000062</v>
       </c>
       <c r="D342" s="5">
         <v>1.2416219911719262</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>171.28391092000001</v>
       </c>
       <c r="C343" s="5">
         <v>0.87061370000000693</v>
       </c>
       <c r="D343" s="5">
         <v>6.3058329054832774</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>171.72845978000001</v>
       </c>
       <c r="C344" s="5">
         <v>0.4445488599999976</v>
       </c>
       <c r="D344" s="5">
         <v>3.1593150370976097</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>172.19847745999999</v>
       </c>
       <c r="C345" s="5">
         <v>0.47001767999998378</v>
       </c>
       <c r="D345" s="5">
         <v>3.3342731515687341</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>172.81929220000001</v>
       </c>
       <c r="C346" s="5">
         <v>0.62081474000001435</v>
       </c>
       <c r="D346" s="5">
         <v>4.4130973006116125</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>173.10998452999999</v>
       </c>
       <c r="C347" s="5">
         <v>0.29069232999998462</v>
       </c>
       <c r="D347" s="5">
         <v>2.0372500210393829</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>173.28419561999999</v>
       </c>
       <c r="C348" s="5">
         <v>0.17421109000000001</v>
       </c>
       <c r="D348" s="5">
         <v>1.2143395751852637</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>173.56386470000001</v>
       </c>
       <c r="C349" s="5">
         <v>0.27966908000001922</v>
       </c>
       <c r="D349" s="5">
         <v>1.9540039576978918</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>174.1880774</v>
       </c>
       <c r="C350" s="5">
         <v>0.62421269999998685</v>
       </c>
       <c r="D350" s="5">
         <v>4.4021314823006641</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>174.10893533999999</v>
       </c>
       <c r="C351" s="5">
         <v>-7.9142060000009451E-2</v>
       </c>
       <c r="D351" s="5">
         <v>-0.54385758924101468</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>174.96010132999999</v>
       </c>
       <c r="C352" s="5">
         <v>0.85116598999999837</v>
       </c>
       <c r="D352" s="5">
         <v>6.0267722333070539</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>174.72130408000001</v>
       </c>
       <c r="C353" s="5">
         <v>-0.2387972499999762</v>
       </c>
       <c r="D353" s="5">
         <v>-1.6256011503488321</v>
       </c>
       <c r="E353" s="5">
         <v>2.6334609720312985</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>175.45182779000001</v>
       </c>
       <c r="C354" s="5">
         <v>0.73052370999999994</v>
       </c>
       <c r="D354" s="5">
         <v>5.1342963862711866</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>176.12106974</v>
       </c>
       <c r="C355" s="5">
         <v>0.66924194999998576</v>
       </c>
       <c r="D355" s="5">
         <v>4.6745284637272455</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>175.97988099</v>
       </c>
       <c r="C356" s="5">
         <v>-0.14118874999999775</v>
       </c>
       <c r="D356" s="5">
         <v>-0.95775861367209947</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>175.62486079000001</v>
       </c>
       <c r="C357" s="5">
         <v>-0.35502019999998424</v>
       </c>
       <c r="D357" s="5">
         <v>-2.3941877081061103</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>176.43310245000001</v>
       </c>
       <c r="C358" s="5">
         <v>0.80824165999999309</v>
       </c>
       <c r="D358" s="5">
         <v>5.6644593703370605</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>177.17300734</v>
       </c>
       <c r="C359" s="5">
         <v>0.73990488999999116</v>
       </c>
       <c r="D359" s="5">
         <v>5.1501344156776208</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>177.65462581</v>
       </c>
       <c r="C360" s="5">
         <v>0.4816184700000008</v>
       </c>
       <c r="D360" s="5">
         <v>3.3112364196974831</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>178.56662383</v>
       </c>
       <c r="C361" s="5">
         <v>0.91199801999999863</v>
       </c>
       <c r="D361" s="5">
         <v>6.3371966529132573</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>179.19077354999999</v>
       </c>
       <c r="C362" s="5">
         <v>0.62414971999999125</v>
       </c>
       <c r="D362" s="5">
         <v>4.275980390924361</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>180.09678450000001</v>
       </c>
       <c r="C363" s="5">
         <v>0.90601095000002374</v>
       </c>
       <c r="D363" s="5">
         <v>6.2389513037609978</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>181.30362966000001</v>
       </c>
       <c r="C364" s="5">
         <v>1.2068451600000003</v>
       </c>
       <c r="D364" s="5">
         <v>8.3444021715257897</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>180.83309505</v>
       </c>
       <c r="C365" s="5">
         <v>-0.47053461000001562</v>
       </c>
       <c r="D365" s="5">
         <v>-3.0702701332859683</v>
       </c>
       <c r="E365" s="5">
         <v>3.4980227523951912</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>181.73532409000001</v>
       </c>
       <c r="C366" s="5">
         <v>0.90222904000000881</v>
       </c>
       <c r="D366" s="5">
         <v>6.1542071960198674</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>181.80717422999999</v>
       </c>
       <c r="C367" s="5">
         <v>7.1850139999980911E-2</v>
       </c>
       <c r="D367" s="5">
         <v>0.47546011119383724</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>181.95603795</v>
       </c>
       <c r="C368" s="5">
         <v>0.14886372000000847</v>
       </c>
       <c r="D368" s="5">
         <v>0.986996998134404</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>164.97427994</v>
       </c>
       <c r="C369" s="5">
         <v>-16.981758009999993</v>
       </c>
       <c r="D369" s="5">
         <v>-69.139906427628702</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>167.41121014999999</v>
       </c>
       <c r="C370" s="5">
         <v>2.4369302099999857</v>
       </c>
       <c r="D370" s="5">
         <v>19.239331153159476</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>173.52677856</v>
       </c>
       <c r="C371" s="5">
         <v>6.1155684100000087</v>
       </c>
       <c r="D371" s="5">
         <v>53.809664069124594</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>175.35569537999999</v>
       </c>
       <c r="C372" s="5">
         <v>1.8289168199999892</v>
       </c>
       <c r="D372" s="5">
         <v>13.407155660304838</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>177.44471429000001</v>
       </c>
       <c r="C373" s="5">
         <v>2.0890189100000214</v>
       </c>
       <c r="D373" s="5">
         <v>15.270531300530333</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>178.84744232</v>
       </c>
       <c r="C374" s="5">
         <v>1.4027280299999916</v>
       </c>
       <c r="D374" s="5">
         <v>9.9096940583009321</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>182.69722005</v>
       </c>
       <c r="C375" s="5">
         <v>3.8497777299999996</v>
       </c>
       <c r="D375" s="5">
         <v>29.119092380682442</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>184.20574006999999</v>
       </c>
       <c r="C376" s="5">
         <v>1.5085200199999917</v>
       </c>
       <c r="D376" s="5">
         <v>10.37091453781902</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>184.23829441999999</v>
       </c>
       <c r="C377" s="5">
         <v>3.2554349999998067E-2</v>
       </c>
       <c r="D377" s="5">
         <v>0.2122801056973378</v>
       </c>
       <c r="E377" s="5">
         <v>1.8830620407500387</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>184.18837962000001</v>
       </c>
       <c r="C378" s="5">
         <v>-4.9914799999982051E-2</v>
       </c>
       <c r="D378" s="5">
         <v>-0.32462625518189236</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>184.25152255</v>
       </c>
       <c r="C379" s="5">
         <v>6.3142929999997932E-2</v>
       </c>
       <c r="D379" s="5">
         <v>0.41215708771165094</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>185.93399532000001</v>
       </c>
       <c r="C380" s="5">
         <v>1.6824727700000039</v>
       </c>
       <c r="D380" s="5">
         <v>11.525092889187082</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>185.30423009</v>
       </c>
       <c r="C381" s="5">
         <v>-0.62976523000000384</v>
       </c>
       <c r="D381" s="5">
         <v>-3.9895768562124623</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>186.96500861000001</v>
       </c>
       <c r="C382" s="5">
         <v>1.660778520000008</v>
       </c>
       <c r="D382" s="5">
         <v>11.301240634956811</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>188.08380167000001</v>
       </c>
       <c r="C383" s="5">
         <v>1.1187930600000016</v>
       </c>
       <c r="D383" s="5">
         <v>7.4218746090318088</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>189.61731735000001</v>
       </c>
       <c r="C384" s="5">
         <v>1.5335156799999936</v>
       </c>
       <c r="D384" s="5">
         <v>10.234933092607301</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>189.90230070999999</v>
       </c>
       <c r="C385" s="5">
         <v>0.28498335999998403</v>
       </c>
       <c r="D385" s="5">
         <v>1.8185106245758753</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>191.50908784000001</v>
       </c>
       <c r="C386" s="5">
         <v>1.6067871300000149</v>
       </c>
       <c r="D386" s="5">
         <v>10.639431767053598</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>196.20822247999999</v>
       </c>
       <c r="C387" s="5">
         <v>4.6991346399999827</v>
       </c>
       <c r="D387" s="5">
         <v>33.762318445481718</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>197.24798308000001</v>
       </c>
       <c r="C388" s="5">
         <v>1.0397606000000224</v>
       </c>
       <c r="D388" s="5">
         <v>6.5477818819761779</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>198.3024456</v>
       </c>
       <c r="C389" s="5">
         <v>1.0544625199999871</v>
       </c>
       <c r="D389" s="5">
         <v>6.6070656687504892</v>
       </c>
       <c r="E389" s="5">
         <v>7.6336742175535877</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>198.77217673000001</v>
       </c>
       <c r="C390" s="5">
         <v>0.46973113000001376</v>
       </c>
       <c r="D390" s="5">
         <v>2.8798401501238136</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>202.59546538999999</v>
       </c>
       <c r="C391" s="5">
         <v>3.8232886599999745</v>
       </c>
       <c r="D391" s="5">
         <v>25.686757457425081</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>203.25943771999999</v>
       </c>
       <c r="C392" s="5">
         <v>0.6639723300000071</v>
       </c>
       <c r="D392" s="5">
         <v>4.0044668784718906</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>203.74563068</v>
       </c>
       <c r="C393" s="5">
         <v>0.486192960000011</v>
       </c>
       <c r="D393" s="5">
         <v>2.9084437953094788</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>203.51898349000001</v>
       </c>
       <c r="C394" s="5">
         <v>-0.22664718999999423</v>
       </c>
       <c r="D394" s="5">
         <v>-1.3267463474171848</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>202.81336284</v>
       </c>
       <c r="C395" s="5">
         <v>-0.70562065000001439</v>
       </c>
       <c r="D395" s="5">
         <v>-4.0820925222906705</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>204.40192458999999</v>
       </c>
       <c r="C396" s="5">
         <v>1.5885617499999967</v>
       </c>
       <c r="D396" s="5">
         <v>9.8148251884209827</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>204.96854142999999</v>
       </c>
       <c r="C397" s="5">
         <v>0.56661683999999468</v>
       </c>
       <c r="D397" s="5">
         <v>3.3776748294721548</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>205.22912332000001</v>
       </c>
       <c r="C398" s="5">
         <v>0.26058189000002585</v>
       </c>
       <c r="D398" s="5">
         <v>1.5363042371475899</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>205.64574506</v>
       </c>
       <c r="C399" s="5">
         <v>0.41662173999998231</v>
       </c>
       <c r="D399" s="5">
         <v>2.463422401839277</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>204.34532125999999</v>
       </c>
       <c r="C400" s="5">
         <v>-1.3004238000000043</v>
       </c>
       <c r="D400" s="5">
         <v>-7.3298973565231744</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>204.77116968999999</v>
       </c>
       <c r="C401" s="5">
         <v>0.42584843000000205</v>
       </c>
       <c r="D401" s="5">
         <v>2.5296208488462479</v>
       </c>
       <c r="E401" s="5">
         <v>3.2620495780713687</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>205.08917547999999</v>
       </c>
       <c r="C402" s="5">
         <v>0.31800579000000084</v>
       </c>
       <c r="D402" s="5">
         <v>1.8795777600232544</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>205.64120069000001</v>
       </c>
       <c r="C403" s="5">
         <v>0.5520252100000107</v>
       </c>
       <c r="D403" s="5">
         <v>3.2782099994843161</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>206.40910790000001</v>
       </c>
       <c r="C404" s="5">
         <v>0.76790721000000417</v>
       </c>
       <c r="D404" s="5">
         <v>4.5742384605283792</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>206.87734778999999</v>
       </c>
       <c r="C405" s="5">
         <v>0.46823988999997823</v>
       </c>
       <c r="D405" s="5">
         <v>2.7564272900954201</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>207.67777287000001</v>
       </c>
       <c r="C406" s="5">
         <v>0.80042508000002499</v>
       </c>
       <c r="D406" s="5">
         <v>4.742982365036541</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>208.30659829999999</v>
       </c>
       <c r="C407" s="5">
         <v>0.62882542999997781</v>
       </c>
       <c r="D407" s="5">
         <v>3.6945923502974765</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>208.33432303999999</v>
       </c>
       <c r="C408" s="5">
         <v>2.7724739999996473E-2</v>
       </c>
       <c r="D408" s="5">
         <v>0.15983196592053162</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>208.17678296</v>
       </c>
       <c r="C409" s="5">
         <v>-0.15754007999998976</v>
       </c>
       <c r="D409" s="5">
         <v>-0.90366202490576031</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>208.42582116</v>
       </c>
       <c r="C410" s="5">
         <v>0.2490382000000011</v>
       </c>
       <c r="D410" s="5">
         <v>1.4450217239469598</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>208.30824981000001</v>
       </c>
       <c r="C411" s="5">
         <v>-0.11757134999999153</v>
       </c>
       <c r="D411" s="5">
         <v>-0.67481429217134403</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>208.56433100999999</v>
       </c>
       <c r="C412" s="5">
         <v>0.2560811999999828</v>
       </c>
       <c r="D412" s="5">
         <v>1.4852207053130062</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>207.81030637999999</v>
       </c>
       <c r="C413" s="5">
         <v>-0.75402463000000353</v>
       </c>
       <c r="D413" s="5">
         <v>-4.253137646546012</v>
       </c>
       <c r="E413" s="5">
         <v>1.4841623919035651</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>209.69827419000001</v>
       </c>
       <c r="C414" s="5">
         <v>1.8879678100000206</v>
       </c>
       <c r="D414" s="5">
         <v>11.463655857443623</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>209.04725689</v>
       </c>
       <c r="C415" s="5">
         <v>-0.65101730000000657</v>
       </c>
       <c r="D415" s="5">
         <v>-3.662493225218777</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>208.50332456999999</v>
       </c>
       <c r="C416" s="5">
         <v>-0.54393232000001035</v>
       </c>
       <c r="D416" s="5">
         <v>-3.0780524302546741</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>208.92972735000001</v>
       </c>
       <c r="C417" s="5">
         <v>0.42640278000001786</v>
       </c>
       <c r="D417" s="5">
         <v>2.4818697349247687</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>209.28508909999999</v>
       </c>
       <c r="C418" s="5">
         <v>0.35536174999998593</v>
       </c>
       <c r="D418" s="5">
         <v>2.0602429453115745</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>209.78000832000001</v>
       </c>
       <c r="C419" s="5">
         <v>0.49491922000001409</v>
       </c>
       <c r="D419" s="5">
         <v>2.8749723727920617</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>210.10499367</v>
       </c>
       <c r="C420" s="5">
         <v>0.32498534999999151</v>
       </c>
       <c r="D420" s="5">
         <v>1.8749282468475403</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>210.81868231000001</v>
       </c>
       <c r="C421" s="5">
         <v>0.71368864000001508</v>
       </c>
       <c r="D421" s="5">
         <v>4.1532050255475017</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>210.53056973</v>
       </c>
       <c r="C422" s="5">
         <v>-0.28811258000001772</v>
       </c>
       <c r="D422" s="5">
         <v>-1.6276934069227256</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>211.26572071000001</v>
       </c>
       <c r="C423" s="5">
         <v>0.73515098000001444</v>
       </c>
       <c r="D423" s="5">
         <v>4.2716960869258802</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>211.74166285000001</v>
       </c>
       <c r="C424" s="5">
         <v>0.47594214000000079</v>
       </c>
       <c r="D424" s="5">
         <v>2.7371243842399418</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>213.08693890000001</v>
       </c>
       <c r="C425" s="5">
         <v>1.3452760499999954</v>
       </c>
       <c r="D425" s="5">
         <v>7.8961963056607631</v>
       </c>
       <c r="E425" s="5">
         <v>2.5391582409542313</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>213.16474545</v>
       </c>
       <c r="C426" s="5">
         <v>7.7806549999991148E-2</v>
       </c>
       <c r="D426" s="5">
         <v>0.43904894748081347</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>213.65243072000001</v>
       </c>
       <c r="C427" s="5">
         <v>0.48768527000001427</v>
       </c>
       <c r="D427" s="5">
         <v>2.7802095977087937</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>213.73153701000001</v>
       </c>
       <c r="C428" s="5">
         <v>7.910628999999858E-2</v>
       </c>
       <c r="D428" s="5">
         <v>0.44521421150132134</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>213.83656139999999</v>
       </c>
       <c r="C429" s="5">
         <v>0.10502438999998276</v>
       </c>
       <c r="D429" s="5">
         <v>0.59125778500508375</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>214.44249384</v>
       </c>
       <c r="C430" s="5">
         <v>0.60593244000000368</v>
       </c>
       <c r="D430" s="5">
         <v>3.4538469222885615</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>213.20491132999999</v>
       </c>
       <c r="C431" s="5">
         <v>-1.23758251000001</v>
       </c>
       <c r="D431" s="5">
         <v>-6.7097478223600788</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>212.99848549999999</v>
       </c>
       <c r="C432" s="5">
         <v>-0.20642583000000059</v>
       </c>
       <c r="D432" s="5">
         <v>-1.1556776586792439</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>213.13130826</v>
       </c>
       <c r="C433" s="5">
         <v>0.13282276000001048</v>
       </c>
       <c r="D433" s="5">
         <v>0.7508743706208465</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>213.54691535000001</v>
       </c>
       <c r="C434" s="5">
         <v>0.41560709000000884</v>
       </c>
       <c r="D434" s="5">
         <v>2.3652663212197389</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>213.79725762999999</v>
       </c>
       <c r="C435" s="5">
         <v>0.25034227999998393</v>
       </c>
       <c r="D435" s="5">
         <v>1.4158728414187749</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>213.99371371999999</v>
       </c>
       <c r="C436" s="5">
         <v>0.19645608999999808</v>
       </c>
       <c r="D436" s="5">
         <v>1.1082574642522713</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>213.61702113999999</v>
       </c>
       <c r="C437" s="5">
         <v>-0.37669257999999672</v>
       </c>
       <c r="D437" s="5">
         <v>-2.0920253478316053</v>
       </c>
       <c r="E437" s="5">
         <v>0.24876336519561448</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>213.58833168999999</v>
       </c>
       <c r="C438" s="5">
         <v>-2.8689450000001671E-2</v>
       </c>
       <c r="D438" s="5">
         <v>-0.16104484949995834</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>212.81296545000001</v>
       </c>
       <c r="C439" s="5">
         <v>-0.77536623999998255</v>
       </c>
       <c r="D439" s="5">
         <v>-4.270295357959486</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>212.97491342999999</v>
       </c>
       <c r="C440" s="5">
         <v>0.16194797999997945</v>
       </c>
       <c r="D440" s="5">
         <v>0.91701663388170651</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>213.60494614999999</v>
       </c>
       <c r="C441" s="5">
         <v>0.63003272000000266</v>
       </c>
       <c r="D441" s="5">
         <v>3.6082297082402848</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>214.22889612</v>
       </c>
       <c r="C442" s="5">
         <v>0.6239499700000124</v>
       </c>
       <c r="D442" s="5">
         <v>3.5621222693197119</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>214.25452805</v>
+        <v>214.2899065</v>
       </c>
       <c r="C443" s="5">
-        <v>2.5631930000002967E-2</v>
+        <v>6.1010379999999031E-2</v>
       </c>
       <c r="D443" s="5">
-        <v>0.14367139760684822</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>0.34228454925551155</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>214.76358961</v>
+      </c>
+      <c r="C444" s="5">
+        <v>0.47368310999999608</v>
+      </c>
+      <c r="D444" s="5">
+        <v>2.6850613308064375</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{06E6C5F9-026A-4F4B-AAC1-CDFFA8CB0199}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>austtula</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>