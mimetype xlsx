--- v8 (2026-08-22)
+++ v9 (2026-10-02)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{FA681E53-856D-4F38-B16C-78FD83FD829D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{417FA365-AFDE-4495-A44D-DAD1835D9001}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{ADFF1629-A59C-4AE4-957E-40E474601019}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{65D808FF-98A6-4938-BFCA-021AF40ED2C3}"/>
   </bookViews>
   <sheets>
     <sheet name="brogovta" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Brownsville—Harlingen Government Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2026:Q1.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FCA2A6C3-C6DE-431D-B61D-E89CA70E4D20}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{12353ED4-43A0-4FFC-894A-D6DA4EA6BC6D}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -987,6293 +987,6302 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>17.948839021000001</v>
+        <v>17.949980704000001</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>17.992100911000001</v>
+        <v>17.993041058999999</v>
       </c>
       <c r="C7" s="5">
-        <v>4.3261890000000136E-2</v>
+        <v>4.3060354999997941E-2</v>
       </c>
       <c r="D7" s="5">
-        <v>2.9309992387134498</v>
+        <v>2.9169765565681072</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>18.045681224999999</v>
+        <v>18.046373567</v>
       </c>
       <c r="C8" s="5">
-        <v>5.3580313999997742E-2</v>
+        <v>5.3332508000000445E-2</v>
       </c>
       <c r="D8" s="5">
-        <v>3.6327057344378577</v>
+        <v>3.615437816542455</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>18.020905408000001</v>
+        <v>18.021324599</v>
       </c>
       <c r="C9" s="5">
-        <v>-2.4775816999998312E-2</v>
+        <v>-2.5048968000000116E-2</v>
       </c>
       <c r="D9" s="5">
-        <v>-1.6351557472713996</v>
+        <v>-1.6529828450072115</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>18.152837195</v>
+        <v>18.153080161999998</v>
       </c>
       <c r="C10" s="5">
-        <v>0.13193178699999919</v>
+        <v>0.13175556299999869</v>
       </c>
       <c r="D10" s="5">
-        <v>9.1477700781928064</v>
+        <v>9.1348346433071335</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>17.829692730000001</v>
+        <v>17.828241639000002</v>
       </c>
       <c r="C11" s="5">
-        <v>-0.3231444649999986</v>
+        <v>-0.32483852299999683</v>
       </c>
       <c r="D11" s="5">
-        <v>-19.389400074018869</v>
+        <v>-19.481025376980465</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>18.459854744000001</v>
+        <v>18.460146460000001</v>
       </c>
       <c r="C12" s="5">
-        <v>0.63016201399999971</v>
+        <v>0.63190482099999912</v>
       </c>
       <c r="D12" s="5">
-        <v>51.709594258426606</v>
+        <v>51.886637197751064</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>18.013750442999999</v>
+        <v>18.013570942000001</v>
       </c>
       <c r="C13" s="5">
-        <v>-0.44610430100000187</v>
+        <v>-0.44657551799999951</v>
       </c>
       <c r="D13" s="5">
-        <v>-25.439235867359113</v>
+        <v>-25.462287071708179</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>17.929896391</v>
+        <v>17.929389148999999</v>
       </c>
       <c r="C14" s="5">
-        <v>-8.3854051999999513E-2</v>
+        <v>-8.4181793000002614E-2</v>
       </c>
       <c r="D14" s="5">
-        <v>-5.4451832541631546</v>
+        <v>-5.465974680304031</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>17.984458025999999</v>
+        <v>17.983494439000001</v>
       </c>
       <c r="C15" s="5">
-        <v>5.4561634999998887E-2</v>
+        <v>5.4105290000002526E-2</v>
       </c>
       <c r="D15" s="5">
-        <v>3.7134056318074427</v>
+        <v>3.6819359396596196</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>17.771239375</v>
+        <v>17.772276430000002</v>
       </c>
       <c r="C16" s="5">
-        <v>-0.21321865099999826</v>
+        <v>-0.21121800899999954</v>
       </c>
       <c r="D16" s="5">
-        <v>-13.33487929966266</v>
+        <v>-13.218391370869709</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>17.95693576</v>
+        <v>17.955014353999999</v>
       </c>
       <c r="C17" s="5">
-        <v>0.18569638499999996</v>
+        <v>0.18273792399999778</v>
       </c>
       <c r="D17" s="5">
-        <v>13.285453244845424</v>
+        <v>13.060880723463253</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>18.156115161999999</v>
+        <v>18.157659896999998</v>
       </c>
       <c r="C18" s="5">
-        <v>0.19917940199999862</v>
+        <v>0.20264554299999915</v>
       </c>
       <c r="D18" s="5">
-        <v>14.153280659273637</v>
+        <v>14.416707791438599</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>18.083738950000001</v>
+        <v>18.084692126</v>
       </c>
       <c r="C19" s="5">
-        <v>-7.2376211999998219E-2</v>
+        <v>-7.2967770999998294E-2</v>
       </c>
       <c r="D19" s="5">
-        <v>-4.6800942854659189</v>
+        <v>-4.7171125411961672</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>18.029774791000001</v>
+        <v>18.030425353999998</v>
       </c>
       <c r="C20" s="5">
-        <v>-5.3964158999999512E-2</v>
+        <v>-5.4266772000001851E-2</v>
       </c>
       <c r="D20" s="5">
-        <v>-3.5227590810622877</v>
+        <v>-3.5420050313731188</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>18.011673611999999</v>
+        <v>18.012038788000002</v>
       </c>
       <c r="C21" s="5">
-        <v>-1.8101179000002077E-2</v>
+        <v>-1.8386565999996662E-2</v>
       </c>
       <c r="D21" s="5">
-        <v>-1.198122251443301</v>
+        <v>-1.2168626172516794</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>18.053770939</v>
+        <v>18.053892130000001</v>
       </c>
       <c r="C22" s="5">
-        <v>4.2097327000000462E-2</v>
+        <v>4.1853341999999571E-2</v>
       </c>
       <c r="D22" s="5">
-        <v>2.841005192699253</v>
+        <v>2.8242704846343836</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>18.340520437999999</v>
+        <v>18.339067375999999</v>
       </c>
       <c r="C23" s="5">
-        <v>0.28674949899999902</v>
+        <v>0.28517524599999788</v>
       </c>
       <c r="D23" s="5">
-        <v>20.816076303867305</v>
+        <v>20.691541320418281</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>18.67760505</v>
+        <v>18.677818330000001</v>
       </c>
       <c r="C24" s="5">
-        <v>0.33708461200000173</v>
+        <v>0.33875095400000177</v>
       </c>
       <c r="D24" s="5">
-        <v>24.426931194577396</v>
+        <v>24.562354907377504</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>18.640701725</v>
+        <v>18.640408185999998</v>
       </c>
       <c r="C25" s="5">
-        <v>-3.690332500000082E-2</v>
+        <v>-3.7410144000002532E-2</v>
       </c>
       <c r="D25" s="5">
-        <v>-2.3453710511503467</v>
+        <v>-2.3772008295170899</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>18.738846021000001</v>
+        <v>18.73858113</v>
       </c>
       <c r="C26" s="5">
-        <v>9.8144296000000963E-2</v>
+        <v>9.817294400000165E-2</v>
       </c>
       <c r="D26" s="5">
-        <v>6.5042709773851737</v>
+        <v>6.5063303244925708</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>18.678114466</v>
+        <v>18.677091181000002</v>
       </c>
       <c r="C27" s="5">
-        <v>-6.073155500000027E-2</v>
+        <v>-6.1489948999998489E-2</v>
       </c>
       <c r="D27" s="5">
-        <v>-3.8205520244604108</v>
+        <v>-3.8674577401473398</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>18.857631477999998</v>
+        <v>18.858494483000001</v>
       </c>
       <c r="C28" s="5">
-        <v>0.17951701199999803</v>
+        <v>0.18140330199999966</v>
       </c>
       <c r="D28" s="5">
-        <v>12.1629288645263</v>
+        <v>12.298346234790646</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>18.851247693000001</v>
+        <v>18.849497053</v>
       </c>
       <c r="C29" s="5">
-        <v>-6.3837849999970331E-3</v>
+        <v>-8.9974300000008611E-3</v>
       </c>
       <c r="D29" s="5">
-        <v>-0.40547483453219346</v>
+        <v>-0.57102274192629698</v>
       </c>
       <c r="E29" s="5">
-        <v>4.9803148207063552</v>
+        <v>4.9817988522004697</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>18.839070231000001</v>
+        <v>18.841000100999999</v>
       </c>
       <c r="C30" s="5">
-        <v>-1.2177462000000361E-2</v>
+        <v>-8.4969520000015564E-3</v>
       </c>
       <c r="D30" s="5">
-        <v>-0.77242357287896635</v>
+        <v>-0.53959533776638535</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>18.967150995000001</v>
+        <v>18.968112941000001</v>
       </c>
       <c r="C31" s="5">
-        <v>0.1280807639999999</v>
+        <v>0.12711284000000234</v>
       </c>
       <c r="D31" s="5">
-        <v>8.4704987632039384</v>
+        <v>8.4031993156171723</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>19.006001092000002</v>
+        <v>19.006591557</v>
       </c>
       <c r="C32" s="5">
-        <v>3.8850097000000972E-2</v>
+        <v>3.8478615999999022E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>2.4858198511231056</v>
+        <v>2.4616586044793998</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>19.180720000000001</v>
+        <v>19.180976031</v>
       </c>
       <c r="C33" s="5">
-        <v>0.17471890799999912</v>
+        <v>0.17438447400000001</v>
       </c>
       <c r="D33" s="5">
-        <v>11.606597468324642</v>
+        <v>11.582869909503412</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>19.258411608999999</v>
+        <v>19.258313946000001</v>
       </c>
       <c r="C34" s="5">
-        <v>7.7691608999998607E-2</v>
+        <v>7.733791500000109E-2</v>
       </c>
       <c r="D34" s="5">
-        <v>4.9703653600916997</v>
+        <v>4.9471659518434352</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>19.754103663999999</v>
+        <v>19.752739007999999</v>
       </c>
       <c r="C35" s="5">
-        <v>0.49569205499999924</v>
+        <v>0.49442506199999769</v>
       </c>
       <c r="D35" s="5">
-        <v>35.657049316976043</v>
+        <v>35.552883001789425</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>19.420492399</v>
+        <v>19.420535303000001</v>
       </c>
       <c r="C36" s="5">
-        <v>-0.33361126499999827</v>
+        <v>-0.33220370499999774</v>
       </c>
       <c r="D36" s="5">
-        <v>-18.485493613267323</v>
+        <v>-18.415726076460071</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>19.300739910000001</v>
+        <v>19.300280867000001</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.11975248899999968</v>
+        <v>-0.12025443599999974</v>
       </c>
       <c r="D37" s="5">
-        <v>-7.1536884448995641</v>
+        <v>-7.1826443936129136</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>19.544949861999999</v>
+        <v>19.544930112999999</v>
       </c>
       <c r="C38" s="5">
-        <v>0.24420995199999851</v>
+        <v>0.24464924599999804</v>
       </c>
       <c r="D38" s="5">
-        <v>16.285945350810426</v>
+        <v>16.317728607672109</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>19.564641538</v>
+        <v>19.563631742999998</v>
       </c>
       <c r="C39" s="5">
-        <v>1.9691676000000768E-2</v>
+        <v>1.8701629999998914E-2</v>
       </c>
       <c r="D39" s="5">
-        <v>1.2157305511593552</v>
+        <v>1.1542859709374742</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>20.038471838</v>
+        <v>20.039029261</v>
       </c>
       <c r="C40" s="5">
-        <v>0.47383029999999948</v>
+        <v>0.47539751800000118</v>
       </c>
       <c r="D40" s="5">
-        <v>33.263875883266223</v>
+        <v>33.390961193961807</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>19.946309908</v>
+        <v>19.944907185000002</v>
       </c>
       <c r="C41" s="5">
-        <v>-9.2161929999999614E-2</v>
+        <v>-9.412207599999789E-2</v>
       </c>
       <c r="D41" s="5">
-        <v>-5.3816072338313647</v>
+        <v>-5.4929771230120883</v>
       </c>
       <c r="E41" s="5">
-        <v>5.8089641218104893</v>
+        <v>5.8113493899597746</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>19.256631405</v>
+        <v>19.258891486</v>
       </c>
       <c r="C42" s="5">
-        <v>-0.68967850299999967</v>
+        <v>-0.68601569900000214</v>
       </c>
       <c r="D42" s="5">
-        <v>-34.44390716866824</v>
+        <v>-34.296092537858577</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>19.239471218999999</v>
+        <v>19.240469053999998</v>
       </c>
       <c r="C43" s="5">
-        <v>-1.7160186000001687E-2</v>
+        <v>-1.8422432000001265E-2</v>
       </c>
       <c r="D43" s="5">
-        <v>-1.0641318780823861</v>
+        <v>-1.1418612165992048</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>19.483354149</v>
+        <v>19.483933068999999</v>
       </c>
       <c r="C44" s="5">
-        <v>0.24388293000000161</v>
+        <v>0.2434640150000007</v>
       </c>
       <c r="D44" s="5">
-        <v>16.318051250988376</v>
+        <v>16.287138749500251</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>19.657041223</v>
+        <v>19.657233311999999</v>
       </c>
       <c r="C45" s="5">
-        <v>0.17368707400000005</v>
+        <v>0.17330024299999991</v>
       </c>
       <c r="D45" s="5">
-        <v>11.237977463684956</v>
+        <v>11.21136208201583</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>19.663559341999999</v>
+        <v>19.663274419</v>
       </c>
       <c r="C46" s="5">
-        <v>6.5181189999989897E-3</v>
+        <v>6.0411070000014888E-3</v>
       </c>
       <c r="D46" s="5">
-        <v>0.39863697915782925</v>
+        <v>0.36941080105703517</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>19.858813061999999</v>
+        <v>19.857567685999999</v>
       </c>
       <c r="C47" s="5">
-        <v>0.19525372000000019</v>
+        <v>0.19429326699999905</v>
       </c>
       <c r="D47" s="5">
-        <v>12.588453555796608</v>
+        <v>12.523319540495304</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>19.057596599</v>
+        <v>19.057342414000001</v>
       </c>
       <c r="C48" s="5">
-        <v>-0.80121646299999938</v>
+        <v>-0.80022527199999871</v>
       </c>
       <c r="D48" s="5">
-        <v>-38.993219647039055</v>
+        <v>-38.957061940214068</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>19.235434794</v>
+        <v>19.234664662</v>
       </c>
       <c r="C49" s="5">
-        <v>0.17783819499999964</v>
+        <v>0.17732224799999941</v>
       </c>
       <c r="D49" s="5">
-        <v>11.790920443067709</v>
+        <v>11.75510818548149</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>19.638669928999999</v>
+        <v>19.638764556000002</v>
       </c>
       <c r="C50" s="5">
-        <v>0.40323513499999919</v>
+        <v>0.40409989400000157</v>
       </c>
       <c r="D50" s="5">
-        <v>28.268720184088259</v>
+        <v>28.337782757039399</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>19.842510558000001</v>
+        <v>19.841265671999999</v>
       </c>
       <c r="C51" s="5">
-        <v>0.20384062900000188</v>
+        <v>0.20250111599999698</v>
       </c>
       <c r="D51" s="5">
-        <v>13.191701857821748</v>
+        <v>13.099974048522501</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>19.920185359000001</v>
+        <v>19.920130870000001</v>
       </c>
       <c r="C52" s="5">
-        <v>7.7674801000000571E-2</v>
+        <v>7.8865198000002579E-2</v>
       </c>
       <c r="D52" s="5">
-        <v>4.7999468278164148</v>
+        <v>4.8754361640206412</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>19.93683476</v>
+        <v>19.935128390999999</v>
       </c>
       <c r="C53" s="5">
-        <v>1.6649400999998676E-2</v>
+        <v>1.499752099999796E-2</v>
       </c>
       <c r="D53" s="5">
-        <v>1.0075900681838279</v>
+        <v>0.90720968267823388</v>
       </c>
       <c r="E53" s="5">
-        <v>-4.7503262727310869E-2</v>
+        <v>-4.9029027356706223E-2</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>20.176720761999999</v>
+        <v>20.182163129999999</v>
       </c>
       <c r="C54" s="5">
-        <v>0.23988600199999865</v>
+        <v>0.24703473900000006</v>
       </c>
       <c r="D54" s="5">
-        <v>15.433666521741296</v>
+        <v>15.926867756828678</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>20.318913626000001</v>
+        <v>20.319455120000001</v>
       </c>
       <c r="C55" s="5">
-        <v>0.14219286400000186</v>
+        <v>0.13729199000000136</v>
       </c>
       <c r="D55" s="5">
-        <v>8.7924625647251453</v>
+        <v>8.4756217291443114</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>20.36038018</v>
+        <v>20.360553672999998</v>
       </c>
       <c r="C56" s="5">
-        <v>4.1466553999999434E-2</v>
+        <v>4.1098552999997651E-2</v>
       </c>
       <c r="D56" s="5">
-        <v>2.4766187515092408</v>
+        <v>2.4543284231076878</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>20.318624961000001</v>
+        <v>20.318466177000001</v>
       </c>
       <c r="C57" s="5">
-        <v>-4.1755218999998789E-2</v>
+        <v>-4.208749599999706E-2</v>
       </c>
       <c r="D57" s="5">
-        <v>-2.4333994495374323</v>
+        <v>-2.4525235218065933</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>20.458548877999998</v>
+        <v>20.457913176000002</v>
       </c>
       <c r="C58" s="5">
-        <v>0.13992391699999729</v>
+        <v>0.13944699900000046</v>
       </c>
       <c r="D58" s="5">
-        <v>8.584076334763191</v>
+        <v>8.5537746180167407</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>20.465788967999998</v>
+        <v>20.464515359</v>
       </c>
       <c r="C59" s="5">
-        <v>7.2400899999998103E-3</v>
+        <v>6.6021829999982629E-3</v>
       </c>
       <c r="D59" s="5">
-        <v>0.42549637997539858</v>
+        <v>0.38795242770572891</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>20.609119128</v>
+        <v>20.608099360000001</v>
       </c>
       <c r="C60" s="5">
-        <v>0.14333016000000143</v>
+        <v>0.14358400100000068</v>
       </c>
       <c r="D60" s="5">
-        <v>8.7354750530070255</v>
+        <v>8.7521134236937073</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>20.720423698000001</v>
+        <v>20.719676974999999</v>
       </c>
       <c r="C61" s="5">
-        <v>0.11130457000000149</v>
+        <v>0.11157761499999808</v>
       </c>
       <c r="D61" s="5">
-        <v>6.6769095555029079</v>
+        <v>6.6941208569933019</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>20.635978311999999</v>
+        <v>20.635876336999999</v>
       </c>
       <c r="C62" s="5">
-        <v>-8.4445386000002287E-2</v>
+        <v>-8.3800637999999594E-2</v>
       </c>
       <c r="D62" s="5">
-        <v>-4.7824128510020492</v>
+        <v>-4.7468743957743698</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>20.800213022000001</v>
+        <v>20.798858049</v>
       </c>
       <c r="C63" s="5">
-        <v>0.16423471000000234</v>
+        <v>0.16298171200000056</v>
       </c>
       <c r="D63" s="5">
-        <v>9.979727606087053</v>
+        <v>9.900303297093016</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>21.202830251999998</v>
+        <v>21.202177123999999</v>
       </c>
       <c r="C64" s="5">
-        <v>0.40261722999999705</v>
+        <v>0.40331907499999886</v>
       </c>
       <c r="D64" s="5">
-        <v>25.867221218909098</v>
+        <v>25.919099423960603</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>21.032769161000001</v>
+        <v>21.031242173999999</v>
       </c>
       <c r="C65" s="5">
-        <v>-0.17006109099999733</v>
+        <v>-0.17093494999999947</v>
       </c>
       <c r="D65" s="5">
-        <v>-9.2113773724390882</v>
+        <v>-9.2569041403225185</v>
       </c>
       <c r="E65" s="5">
-        <v>5.4970330756756614</v>
+        <v>5.4984034288680927</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>20.973833503000002</v>
+        <v>20.982483222999999</v>
       </c>
       <c r="C66" s="5">
-        <v>-5.8935657999999336E-2</v>
+        <v>-4.8758950999999939E-2</v>
       </c>
       <c r="D66" s="5">
-        <v>-3.3111647181063186</v>
+        <v>-2.7468844931573422</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>21.098603915999998</v>
+        <v>21.098896610000001</v>
       </c>
       <c r="C67" s="5">
-        <v>0.12477041299999669</v>
+        <v>0.11641338700000148</v>
       </c>
       <c r="D67" s="5">
-        <v>7.3768939283312296</v>
+        <v>6.8647104513650081</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>21.145541243</v>
+        <v>21.145585398000001</v>
       </c>
       <c r="C68" s="5">
-        <v>4.6937327000001972E-2</v>
+        <v>4.6688788000000869E-2</v>
       </c>
       <c r="D68" s="5">
-        <v>2.7025058041071359</v>
+        <v>2.6879833446765478</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>21.296011167</v>
+        <v>21.295866264000001</v>
       </c>
       <c r="C69" s="5">
-        <v>0.15046992399999937</v>
+        <v>0.15028086599999924</v>
       </c>
       <c r="D69" s="5">
-        <v>8.8813557736482363</v>
+        <v>8.8697377947015923</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>21.23023018</v>
+        <v>21.229562411</v>
       </c>
       <c r="C70" s="5">
-        <v>-6.5780987000000124E-2</v>
+        <v>-6.6303853000000856E-2</v>
       </c>
       <c r="D70" s="5">
-        <v>-3.644337038001455</v>
+        <v>-3.6728347423650942</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>21.400761114000002</v>
+        <v>21.398238029000002</v>
       </c>
       <c r="C71" s="5">
-        <v>0.17053093400000208</v>
+        <v>0.16867561800000175</v>
       </c>
       <c r="D71" s="5">
-        <v>10.076394621422891</v>
+        <v>9.9622609183279245</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>21.354344979</v>
+        <v>21.351169723999998</v>
       </c>
       <c r="C72" s="5">
-        <v>-4.6416135000001191E-2</v>
+        <v>-4.7068305000003363E-2</v>
       </c>
       <c r="D72" s="5">
-        <v>-2.5718574560447571</v>
+        <v>-2.6078611287161935</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>21.367937205</v>
+        <v>21.367696506000001</v>
       </c>
       <c r="C73" s="5">
-        <v>1.3592226000000096E-2</v>
+        <v>1.6526782000003237E-2</v>
       </c>
       <c r="D73" s="5">
-        <v>0.76649004689741673</v>
+        <v>0.93281947936065812</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>21.326880074000002</v>
+        <v>21.326453495999999</v>
       </c>
       <c r="C74" s="5">
-        <v>-4.1057130999998748E-2</v>
+        <v>-4.12430100000023E-2</v>
       </c>
       <c r="D74" s="5">
-        <v>-2.2815123393091774</v>
+        <v>-2.2917576288538855</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>21.382652957000001</v>
+        <v>21.381043462000001</v>
       </c>
       <c r="C75" s="5">
-        <v>5.5772882999999496E-2</v>
+        <v>5.4589966000001766E-2</v>
       </c>
       <c r="D75" s="5">
-        <v>3.1837070378829102</v>
+        <v>3.115291937231901</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>21.317148734</v>
+        <v>21.316136712999999</v>
       </c>
       <c r="C76" s="5">
-        <v>-6.550422300000136E-2</v>
+        <v>-6.4906749000002151E-2</v>
       </c>
       <c r="D76" s="5">
-        <v>-3.6148037219641438</v>
+        <v>-3.5826462614808152</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>21.329931769000002</v>
+        <v>21.328849607999999</v>
       </c>
       <c r="C77" s="5">
-        <v>1.2783035000001775E-2</v>
+        <v>1.2712894999999946E-2</v>
       </c>
       <c r="D77" s="5">
-        <v>0.72196969508213638</v>
+        <v>0.7180294738037496</v>
       </c>
       <c r="E77" s="5">
-        <v>1.4128553673807831</v>
+        <v>1.415073021069202</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>21.174531412</v>
+        <v>21.186683549000001</v>
       </c>
       <c r="C78" s="5">
-        <v>-0.15540035700000132</v>
+        <v>-0.14216605899999735</v>
       </c>
       <c r="D78" s="5">
-        <v>-8.400710594901927</v>
+        <v>-7.7117151898443588</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>21.498861024</v>
+        <v>21.499808474999998</v>
       </c>
       <c r="C79" s="5">
-        <v>0.32432961199999966</v>
+        <v>0.31312492599999686</v>
       </c>
       <c r="D79" s="5">
-        <v>20.010633497992725</v>
+        <v>19.250260158448818</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>21.440190346000001</v>
+        <v>21.441022436000001</v>
       </c>
       <c r="C80" s="5">
-        <v>-5.8670677999998588E-2</v>
+        <v>-5.8786038999997459E-2</v>
       </c>
       <c r="D80" s="5">
-        <v>-3.2261067906149798</v>
+        <v>-3.2322147124626444</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>21.508601314</v>
+        <v>21.509007305000001</v>
       </c>
       <c r="C81" s="5">
-        <v>6.8410967999998462E-2</v>
+        <v>6.7984869000000003E-2</v>
       </c>
       <c r="D81" s="5">
-        <v>3.8968531188178002</v>
+        <v>3.8720037589450751</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>21.527058914000001</v>
+        <v>21.526368359999999</v>
       </c>
       <c r="C82" s="5">
-        <v>1.8457600000001406E-2</v>
+        <v>1.7361054999998515E-2</v>
       </c>
       <c r="D82" s="5">
-        <v>1.0346539612118955</v>
+        <v>0.97289479458460004</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>21.491669764000001</v>
+        <v>21.487287745</v>
       </c>
       <c r="C83" s="5">
-        <v>-3.5389150000000313E-2</v>
+        <v>-3.9080614999999597E-2</v>
       </c>
       <c r="D83" s="5">
-        <v>-1.9549862590500178</v>
+        <v>-2.1569495548521056</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>21.650325228</v>
+        <v>21.643574914999999</v>
       </c>
       <c r="C84" s="5">
-        <v>0.15865546399999886</v>
+        <v>0.15628716999999881</v>
       </c>
       <c r="D84" s="5">
-        <v>9.2272982836461903</v>
+        <v>9.0859334278849957</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>21.670984035</v>
+        <v>21.670323986</v>
       </c>
       <c r="C85" s="5">
-        <v>2.0658807000000223E-2</v>
+        <v>2.6749071000001123E-2</v>
       </c>
       <c r="D85" s="5">
-        <v>1.1510721731612605</v>
+        <v>1.4931902624708782</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>21.928435365999999</v>
+        <v>21.926586957000001</v>
       </c>
       <c r="C86" s="5">
-        <v>0.25745133099999862</v>
+        <v>0.25626297100000173</v>
       </c>
       <c r="D86" s="5">
-        <v>15.225381481416921</v>
+        <v>15.150963269240702</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>21.976047075</v>
+        <v>21.973831485000002</v>
       </c>
       <c r="C87" s="5">
-        <v>4.7611709000001667E-2</v>
+        <v>4.724452800000023E-2</v>
       </c>
       <c r="D87" s="5">
-        <v>2.6368180805384611</v>
+        <v>2.616464577365174</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>22.030113190000002</v>
+        <v>22.028780610999998</v>
       </c>
       <c r="C88" s="5">
-        <v>5.4066115000001247E-2</v>
+        <v>5.4949125999996795E-2</v>
       </c>
       <c r="D88" s="5">
-        <v>2.9925525959096921</v>
+        <v>3.0424122497490602</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>22.036177217999999</v>
+        <v>22.036476189999998</v>
       </c>
       <c r="C89" s="5">
-        <v>6.064027999997279E-3</v>
+        <v>7.6955789999999524E-3</v>
       </c>
       <c r="D89" s="5">
-        <v>0.33081356881230484</v>
+        <v>0.42001684115502425</v>
       </c>
       <c r="E89" s="5">
-        <v>3.3110534841298556</v>
+        <v>3.317696898826572</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>21.644381502000002</v>
+        <v>21.658243874</v>
       </c>
       <c r="C90" s="5">
-        <v>-0.39179571599999719</v>
+        <v>-0.37823231599999829</v>
       </c>
       <c r="D90" s="5">
-        <v>-19.368064364628502</v>
+        <v>-18.759405521986196</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>22.107276387999999</v>
+        <v>22.111366113999999</v>
       </c>
       <c r="C91" s="5">
-        <v>0.46289488599999729</v>
+        <v>0.45312223999999901</v>
       </c>
       <c r="D91" s="5">
-        <v>28.908254731417426</v>
+        <v>28.205905855034572</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>22.131589264999999</v>
+        <v>22.136264740000001</v>
       </c>
       <c r="C92" s="5">
-        <v>2.4312876999999844E-2</v>
+        <v>2.4898626000002366E-2</v>
       </c>
       <c r="D92" s="5">
-        <v>1.3277336699941467</v>
+        <v>1.35966693031222</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>22.298273003999999</v>
+        <v>22.302723750999998</v>
       </c>
       <c r="C93" s="5">
-        <v>0.16668373899999978</v>
+        <v>0.16645901099999705</v>
       </c>
       <c r="D93" s="5">
-        <v>9.4217157692649156</v>
+        <v>9.4064130292863304</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>22.200435793</v>
+        <v>22.203296310999999</v>
       </c>
       <c r="C94" s="5">
-        <v>-9.7837210999998092E-2</v>
+        <v>-9.9427439999999478E-2</v>
       </c>
       <c r="D94" s="5">
-        <v>-5.1399702950437831</v>
+        <v>-5.2204600843724913</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>22.18816399</v>
+        <v>22.171636064000001</v>
       </c>
       <c r="C95" s="5">
-        <v>-1.2271803000000858E-2</v>
+        <v>-3.166024699999781E-2</v>
       </c>
       <c r="D95" s="5">
-        <v>-0.66131470942191184</v>
+        <v>-1.6977546729743498</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>22.557872415999999</v>
+        <v>22.546046141000001</v>
       </c>
       <c r="C96" s="5">
-        <v>0.36970842599999898</v>
+        <v>0.37441007700000029</v>
       </c>
       <c r="D96" s="5">
-        <v>21.932991201202622</v>
+        <v>22.256456061019957</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>22.587458993999999</v>
+        <v>22.587262818999999</v>
       </c>
       <c r="C97" s="5">
-        <v>2.9586577999999975E-2</v>
+        <v>4.1216677999997842E-2</v>
       </c>
       <c r="D97" s="5">
-        <v>1.5853060575878652</v>
+        <v>2.2159254622275082</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>22.541780915</v>
+        <v>22.538867822</v>
       </c>
       <c r="C98" s="5">
-        <v>-4.5678078999998206E-2</v>
+        <v>-4.8394996999999051E-2</v>
       </c>
       <c r="D98" s="5">
-        <v>-2.3999211041521029</v>
+        <v>-2.5410119975675327</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>22.688129013000001</v>
+        <v>22.683955473000001</v>
       </c>
       <c r="C99" s="5">
-        <v>0.1463480980000007</v>
+        <v>0.14508765100000076</v>
       </c>
       <c r="D99" s="5">
-        <v>8.0750642582452681</v>
+        <v>8.0041077561117326</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>22.752841929999999</v>
+        <v>22.750120099</v>
       </c>
       <c r="C100" s="5">
-        <v>6.4712916999997816E-2</v>
+        <v>6.616462599999906E-2</v>
       </c>
       <c r="D100" s="5">
-        <v>3.4769452152997538</v>
+        <v>3.556864036394658</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>22.840227675000001</v>
+        <v>22.840837922999999</v>
       </c>
       <c r="C101" s="5">
-        <v>8.7385745000002402E-2</v>
+        <v>9.0717823999998615E-2</v>
       </c>
       <c r="D101" s="5">
-        <v>4.7073934334603384</v>
+        <v>4.8914432573592626</v>
       </c>
       <c r="E101" s="5">
-        <v>3.648774690118306</v>
+        <v>3.6501377355650622</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>22.985968764999999</v>
+        <v>23.002010276</v>
       </c>
       <c r="C102" s="5">
-        <v>0.1457410899999978</v>
+        <v>0.16117235300000132</v>
       </c>
       <c r="D102" s="5">
-        <v>7.9315967394901321</v>
+        <v>8.8040678253360483</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>22.724659276000001</v>
+        <v>22.733237086999999</v>
       </c>
       <c r="C103" s="5">
-        <v>-0.26130948899999851</v>
+        <v>-0.26877318900000091</v>
       </c>
       <c r="D103" s="5">
-        <v>-12.820411015488652</v>
+        <v>-13.154792434513107</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>22.907750862</v>
+        <v>22.918595023000002</v>
       </c>
       <c r="C104" s="5">
-        <v>0.18309158599999975</v>
+        <v>0.18535793600000261</v>
       </c>
       <c r="D104" s="5">
-        <v>10.10850111699575</v>
+        <v>10.235255232550177</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>22.875827005000001</v>
+        <v>22.893676004</v>
       </c>
       <c r="C105" s="5">
-        <v>-3.192385699999889E-2</v>
+        <v>-2.4919019000002152E-2</v>
       </c>
       <c r="D105" s="5">
-        <v>-1.6595415189887719</v>
+        <v>-1.29696644006978</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>23.173896446000001</v>
+        <v>23.179828913000001</v>
       </c>
       <c r="C106" s="5">
-        <v>0.2980694409999991</v>
+        <v>0.2861529090000019</v>
       </c>
       <c r="D106" s="5">
-        <v>16.806524055452087</v>
+        <v>16.074367668128332</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>23.090346073999999</v>
+        <v>23.058283905</v>
       </c>
       <c r="C107" s="5">
-        <v>-8.3550372000001261E-2</v>
+        <v>-0.12154500800000179</v>
       </c>
       <c r="D107" s="5">
-        <v>-4.2416704154003781</v>
+        <v>-6.1139491828881676</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>23.371917843999999</v>
+        <v>23.353923962</v>
       </c>
       <c r="C108" s="5">
-        <v>0.28157176999999933</v>
+        <v>0.29564005699999996</v>
       </c>
       <c r="D108" s="5">
-        <v>15.655664233523382</v>
+        <v>16.518411895404704</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>22.947845522000001</v>
+        <v>22.942108379</v>
       </c>
       <c r="C109" s="5">
-        <v>-0.42407232199999711</v>
+        <v>-0.41181558299999921</v>
       </c>
       <c r="D109" s="5">
-        <v>-19.726758622170937</v>
+        <v>-19.224141531302664</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>23.066524095999998</v>
+        <v>23.060397412</v>
       </c>
       <c r="C110" s="5">
-        <v>0.11867857399999693</v>
+        <v>0.11828903299999993</v>
       </c>
       <c r="D110" s="5">
-        <v>6.3856014210918577</v>
+        <v>6.3656809590725505</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>23.117122299999998</v>
+        <v>23.111160809000001</v>
       </c>
       <c r="C111" s="5">
-        <v>5.0598203999999924E-2</v>
+        <v>5.0763397000000765E-2</v>
       </c>
       <c r="D111" s="5">
-        <v>2.6642838963019333</v>
+        <v>2.673806611855678</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>23.068061100000001</v>
+        <v>23.065404426000001</v>
       </c>
       <c r="C112" s="5">
-        <v>-4.9061199999997029E-2</v>
+        <v>-4.5756383000000511E-2</v>
       </c>
       <c r="D112" s="5">
-        <v>-2.517228239117153</v>
+        <v>-2.3501066197209597</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>23.148792717999999</v>
+        <v>23.151470506999999</v>
       </c>
       <c r="C113" s="5">
-        <v>8.0731617999997951E-2</v>
+        <v>8.6066080999998462E-2</v>
       </c>
       <c r="D113" s="5">
-        <v>4.2814441608738152</v>
+        <v>4.5707175513747256</v>
       </c>
       <c r="E113" s="5">
-        <v>1.3509718352665123</v>
+        <v>1.359987689800124</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>23.269177103000001</v>
+        <v>23.285712724</v>
       </c>
       <c r="C114" s="5">
-        <v>0.12038438500000126</v>
+        <v>0.13424221700000061</v>
       </c>
       <c r="D114" s="5">
-        <v>6.4221790727007733</v>
+        <v>7.1843672561374694</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>23.240348767</v>
+        <v>23.254743233999999</v>
       </c>
       <c r="C115" s="5">
-        <v>-2.8828336000000121E-2</v>
+        <v>-3.0969490000000377E-2</v>
       </c>
       <c r="D115" s="5">
-        <v>-1.4765993119373877</v>
+        <v>-1.5843510686898044</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>23.275449409</v>
+        <v>23.293347683</v>
       </c>
       <c r="C116" s="5">
-        <v>3.5100641999999738E-2</v>
+        <v>3.860444900000104E-2</v>
       </c>
       <c r="D116" s="5">
-        <v>1.8275297084568765</v>
+        <v>2.01037075376167</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>23.350230964000001</v>
+        <v>23.381934389000001</v>
       </c>
       <c r="C117" s="5">
-        <v>7.4781555000001276E-2</v>
+        <v>8.8586706000000959E-2</v>
       </c>
       <c r="D117" s="5">
-        <v>3.9243376605084812</v>
+        <v>4.6603880560911248</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>23.349005529999999</v>
+        <v>23.358886463000001</v>
       </c>
       <c r="C118" s="5">
-        <v>-1.2254340000019681E-3</v>
+        <v>-2.3047926000000274E-2</v>
       </c>
       <c r="D118" s="5">
-        <v>-6.2958538636381789E-2</v>
+        <v>-1.1764663682725773</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>23.676511532999999</v>
+        <v>23.628471822000002</v>
       </c>
       <c r="C119" s="5">
-        <v>0.32750600299999988</v>
+        <v>0.26958535900000058</v>
       </c>
       <c r="D119" s="5">
-        <v>18.193043534309126</v>
+        <v>14.763024144655891</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>23.771659410000002</v>
+        <v>23.749570089999999</v>
       </c>
       <c r="C120" s="5">
-        <v>9.5147877000002268E-2</v>
+        <v>0.12109826799999723</v>
       </c>
       <c r="D120" s="5">
-        <v>4.930421775428373</v>
+        <v>6.3264752513365607</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>23.760306923000002</v>
+        <v>23.747838394999999</v>
       </c>
       <c r="C121" s="5">
-        <v>-1.1352486999999911E-2</v>
+        <v>-1.7316950000001441E-3</v>
       </c>
       <c r="D121" s="5">
-        <v>-0.57157386082473671</v>
+        <v>-8.7462671443372386E-2</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>23.90001741</v>
+        <v>23.890361099</v>
       </c>
       <c r="C122" s="5">
-        <v>0.13971048699999855</v>
+        <v>0.142522704000001</v>
       </c>
       <c r="D122" s="5">
-        <v>7.288716975927545</v>
+        <v>7.4443420163736507</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>23.834979554</v>
+        <v>23.826947775000001</v>
       </c>
       <c r="C123" s="5">
-        <v>-6.5037856000000005E-2</v>
+        <v>-6.3413323999998994E-2</v>
       </c>
       <c r="D123" s="5">
-        <v>-3.2170630636239261</v>
+        <v>-3.1391254655711465</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>23.976598110000001</v>
+        <v>23.974204703000002</v>
       </c>
       <c r="C124" s="5">
-        <v>0.14161855600000095</v>
+        <v>0.1472569280000009</v>
       </c>
       <c r="D124" s="5">
-        <v>7.3676285694303845</v>
+        <v>7.6736798289690933</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>24.039516543000001</v>
+        <v>24.044161835000001</v>
       </c>
       <c r="C125" s="5">
-        <v>6.2918433000000107E-2</v>
+        <v>6.9957131999998978E-2</v>
       </c>
       <c r="D125" s="5">
-        <v>3.1948411027110435</v>
+        <v>3.5583682071808509</v>
       </c>
       <c r="E125" s="5">
-        <v>3.8478197798513802</v>
+        <v>3.8558731192910312</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>24.256837215000001</v>
+        <v>24.273106364</v>
       </c>
       <c r="C126" s="5">
-        <v>0.2173206719999996</v>
+        <v>0.22894452899999962</v>
       </c>
       <c r="D126" s="5">
-        <v>11.404140487152858</v>
+        <v>12.043998329822102</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>24.152953216</v>
+        <v>24.171864635999999</v>
       </c>
       <c r="C127" s="5">
-        <v>-0.10388399900000067</v>
+        <v>-0.10124172800000153</v>
       </c>
       <c r="D127" s="5">
-        <v>-5.0198618035388831</v>
+        <v>-4.8918936943795348</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>24.445147948999999</v>
+        <v>24.468066014000001</v>
       </c>
       <c r="C128" s="5">
-        <v>0.29219473299999876</v>
+        <v>0.29620137800000279</v>
       </c>
       <c r="D128" s="5">
-        <v>15.523186416078993</v>
+        <v>15.73744224723297</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>24.504303377999999</v>
+        <v>24.546939838</v>
       </c>
       <c r="C129" s="5">
-        <v>5.9155429000000481E-2</v>
+        <v>7.8873823999998649E-2</v>
       </c>
       <c r="D129" s="5">
-        <v>2.9428735333562273</v>
+        <v>3.9375740340269916</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>24.833651693</v>
+        <v>24.844040682999999</v>
       </c>
       <c r="C130" s="5">
-        <v>0.32934831500000072</v>
+        <v>0.29710084499999923</v>
       </c>
       <c r="D130" s="5">
-        <v>17.3758361607252</v>
+        <v>15.530986728338213</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>24.946482606</v>
+        <v>24.893706863999999</v>
       </c>
       <c r="C131" s="5">
-        <v>0.11283091299999981</v>
+        <v>4.9666180999999199E-2</v>
       </c>
       <c r="D131" s="5">
-        <v>5.5904912949799046</v>
+        <v>2.4254954770628778</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>24.588452535999998</v>
+        <v>24.566194506999999</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.35803007000000164</v>
+        <v>-0.32751235699999981</v>
       </c>
       <c r="D132" s="5">
-        <v>-15.925840969072858</v>
+        <v>-14.693960580645927</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>24.844892046999998</v>
+        <v>24.823246104999999</v>
       </c>
       <c r="C133" s="5">
-        <v>0.25643951099999995</v>
+        <v>0.25705159800000033</v>
       </c>
       <c r="D133" s="5">
-        <v>13.258550464752062</v>
+        <v>13.304782849770834</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>24.635371626000001</v>
+        <v>24.621264278999998</v>
       </c>
       <c r="C134" s="5">
-        <v>-0.20952042099999701</v>
+        <v>-0.20198182600000081</v>
       </c>
       <c r="D134" s="5">
-        <v>-9.6633361996900433</v>
+        <v>-9.3388296438469904</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>25.336194968000001</v>
+        <v>25.327028296999998</v>
       </c>
       <c r="C135" s="5">
-        <v>0.70082334199999963</v>
+        <v>0.70576401799999999</v>
       </c>
       <c r="D135" s="5">
-        <v>40.019103378484132</v>
+        <v>40.373985197227277</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>25.367868779999998</v>
+        <v>25.366663223</v>
       </c>
       <c r="C136" s="5">
-        <v>3.1673811999997525E-2</v>
+        <v>3.9634926000001514E-2</v>
       </c>
       <c r="D136" s="5">
-        <v>1.5105269335460525</v>
+        <v>1.8941592129427143</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>25.424571738000001</v>
+        <v>25.431323321000001</v>
       </c>
       <c r="C137" s="5">
-        <v>5.6702958000002468E-2</v>
+        <v>6.4660098000000943E-2</v>
       </c>
       <c r="D137" s="5">
-        <v>2.7154951315382148</v>
+        <v>3.1020723390126514</v>
       </c>
       <c r="E137" s="5">
-        <v>5.7615767460319933</v>
+        <v>5.7692237122642043</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>25.481696614000001</v>
+        <v>25.496584757000001</v>
       </c>
       <c r="C138" s="5">
-        <v>5.7124875999999603E-2</v>
+        <v>6.5261436000000117E-2</v>
       </c>
       <c r="D138" s="5">
-        <v>2.7297741927023722</v>
+        <v>3.1232567952033996</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>25.569617211000001</v>
+        <v>25.590543608000001</v>
       </c>
       <c r="C139" s="5">
-        <v>8.79205970000001E-2</v>
+        <v>9.395885100000001E-2</v>
       </c>
       <c r="D139" s="5">
-        <v>4.2198946137580906</v>
+        <v>4.5129258401821692</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>25.813771512999999</v>
+        <v>25.839271622999998</v>
       </c>
       <c r="C140" s="5">
-        <v>0.24415430199999832</v>
+        <v>0.24872801499999753</v>
       </c>
       <c r="D140" s="5">
-        <v>12.07966439134076</v>
+        <v>12.307580022577124</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>25.359454060000001</v>
+        <v>25.402737172999998</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.45431745299999804</v>
+        <v>-0.43653444999999991</v>
       </c>
       <c r="D141" s="5">
-        <v>-19.190716178586019</v>
+        <v>-18.491486853579321</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>25.226534950000001</v>
+        <v>25.237739423000001</v>
       </c>
       <c r="C142" s="5">
-        <v>-0.13291910999999956</v>
+        <v>-0.16499774999999772</v>
       </c>
       <c r="D142" s="5">
-        <v>-6.1114968084369554</v>
+        <v>-7.5218260443025926</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>24.907243314999999</v>
+        <v>24.854982786000001</v>
       </c>
       <c r="C143" s="5">
-        <v>-0.31929163500000257</v>
+        <v>-0.38275663699999996</v>
       </c>
       <c r="D143" s="5">
-        <v>-14.174419987444209</v>
+        <v>-16.755379766829847</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>24.677159868</v>
+        <v>24.658615029</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.23008344699999839</v>
+        <v>-0.19636775700000086</v>
       </c>
       <c r="D144" s="5">
-        <v>-10.538920270180629</v>
+        <v>-9.0793430593724356</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>25.113714463000001</v>
+        <v>25.089786676999999</v>
       </c>
       <c r="C145" s="5">
-        <v>0.43655459500000049</v>
+        <v>0.43117164799999941</v>
       </c>
       <c r="D145" s="5">
-        <v>23.421076462734057</v>
+        <v>23.123076898376937</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>25.266446233</v>
+        <v>25.251144473</v>
       </c>
       <c r="C146" s="5">
-        <v>0.15273176999999905</v>
+        <v>0.16135779600000077</v>
       </c>
       <c r="D146" s="5">
-        <v>7.5470540003157005</v>
+        <v>7.996374154021324</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>25.303762571</v>
+        <v>25.293623324999999</v>
       </c>
       <c r="C147" s="5">
-        <v>3.7316338000000115E-2</v>
+        <v>4.2478851999998568E-2</v>
       </c>
       <c r="D147" s="5">
-        <v>1.7867628686316195</v>
+        <v>2.0374884313592467</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>25.556756660000001</v>
+        <v>25.555629908</v>
       </c>
       <c r="C148" s="5">
-        <v>0.25299408900000131</v>
+        <v>0.26200658300000157</v>
       </c>
       <c r="D148" s="5">
-        <v>12.680199541970349</v>
+        <v>13.163539039927485</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>25.495735813</v>
+        <v>25.502105873000001</v>
       </c>
       <c r="C149" s="5">
-        <v>-6.1020847000001766E-2</v>
+        <v>-5.3524034999998804E-2</v>
       </c>
       <c r="D149" s="5">
-        <v>-2.827863848158596</v>
+        <v>-2.4845450463566121</v>
       </c>
       <c r="E149" s="5">
-        <v>0.27990274814988503</v>
+        <v>0.27832822974473981</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>25.618713049</v>
+        <v>25.632205924000001</v>
       </c>
       <c r="C150" s="5">
-        <v>0.12297723600000054</v>
+        <v>0.13010005099999944</v>
       </c>
       <c r="D150" s="5">
-        <v>5.9441807994515594</v>
+        <v>6.2965743397350282</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>25.585923651000002</v>
+        <v>25.604592357000001</v>
       </c>
       <c r="C151" s="5">
-        <v>-3.2789397999998471E-2</v>
+        <v>-2.7613566999999506E-2</v>
       </c>
       <c r="D151" s="5">
-        <v>-1.5251145745876271</v>
+        <v>-1.285127252298468</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>25.585168865</v>
+        <v>25.608801065000002</v>
       </c>
       <c r="C152" s="5">
-        <v>-7.5478600000167262E-4</v>
+        <v>4.208708000000172E-3</v>
       </c>
       <c r="D152" s="5">
-        <v>-3.5394315629400097E-2</v>
+        <v>0.19742622352185712</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>25.601756467000001</v>
+        <v>25.641542034</v>
       </c>
       <c r="C153" s="5">
-        <v>1.6587602000001311E-2</v>
+        <v>3.2740968999998898E-2</v>
       </c>
       <c r="D153" s="5">
-        <v>0.78077475168294441</v>
+        <v>1.5450397711154196</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>25.531781113000001</v>
+        <v>25.539670716</v>
       </c>
       <c r="C154" s="5">
-        <v>-6.9975354000000323E-2</v>
+        <v>-0.1018713180000006</v>
       </c>
       <c r="D154" s="5">
-        <v>-3.2310107240056452</v>
+        <v>-4.6646749517515236</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>25.664800239000002</v>
+        <v>25.624611986000001</v>
       </c>
       <c r="C155" s="5">
-        <v>0.13301912600000065</v>
+        <v>8.4941270000001623E-2</v>
       </c>
       <c r="D155" s="5">
-        <v>6.4342267558606947</v>
+        <v>4.0648474740914597</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>25.586322673000002</v>
+        <v>25.57310464</v>
       </c>
       <c r="C156" s="5">
-        <v>-7.847756600000011E-2</v>
+        <v>-5.1507346000001064E-2</v>
       </c>
       <c r="D156" s="5">
-        <v>-3.6082620011991584</v>
+        <v>-2.3855991136239707</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>25.608332501</v>
+        <v>25.583366951999999</v>
       </c>
       <c r="C157" s="5">
-        <v>2.2009827999998066E-2</v>
+        <v>1.0262311999998275E-2</v>
       </c>
       <c r="D157" s="5">
-        <v>1.0371600665477487</v>
+        <v>0.48261605522605944</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>25.589061159</v>
+        <v>25.573627550000001</v>
       </c>
       <c r="C158" s="5">
-        <v>-1.9271341999999692E-2</v>
+        <v>-9.7394019999974546E-3</v>
       </c>
       <c r="D158" s="5">
-        <v>-0.8993218770392164</v>
+        <v>-0.45587597984726447</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>25.66471078</v>
+        <v>25.655784455999999</v>
       </c>
       <c r="C159" s="5">
-        <v>7.5649621000000167E-2</v>
+        <v>8.2156905999998031E-2</v>
       </c>
       <c r="D159" s="5">
-        <v>3.6058472179769874</v>
+        <v>3.9239268174831254</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>25.538185852000002</v>
+        <v>25.538386579000001</v>
       </c>
       <c r="C160" s="5">
-        <v>-0.12652492799999848</v>
+        <v>-0.11739787699999837</v>
       </c>
       <c r="D160" s="5">
-        <v>-5.758101934563653</v>
+        <v>-5.3549508914558235</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>25.765355573000001</v>
+        <v>25.771468681000002</v>
       </c>
       <c r="C161" s="5">
-        <v>0.22716972099999921</v>
+        <v>0.2330821020000009</v>
       </c>
       <c r="D161" s="5">
-        <v>11.212387758857801</v>
+        <v>11.518918556204483</v>
       </c>
       <c r="E161" s="5">
-        <v>1.0575092320439072</v>
+        <v>1.05623750972339</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>25.703432936999999</v>
+        <v>25.714458411999999</v>
       </c>
       <c r="C162" s="5">
-        <v>-6.1922636000002029E-2</v>
+        <v>-5.7010269000002722E-2</v>
       </c>
       <c r="D162" s="5">
-        <v>-2.8461774568696141</v>
+        <v>-2.6225152844201238</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>25.59736127</v>
+        <v>25.611512281</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.10607166699999837</v>
+        <v>-0.1029461309999995</v>
       </c>
       <c r="D163" s="5">
-        <v>-4.8412345605183482</v>
+        <v>-4.6997381295914238</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>25.57389555</v>
+        <v>25.592440691</v>
       </c>
       <c r="C164" s="5">
-        <v>-2.34657200000008E-2</v>
+        <v>-1.9071589999999361E-2</v>
       </c>
       <c r="D164" s="5">
-        <v>-1.0945393996703245</v>
+        <v>-0.88992829374530125</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>25.794361529</v>
+        <v>25.820692093000002</v>
       </c>
       <c r="C165" s="5">
-        <v>0.22046597900000009</v>
+        <v>0.22825140200000149</v>
       </c>
       <c r="D165" s="5">
-        <v>10.849757010145344</v>
+        <v>11.243355409607524</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>25.643250112</v>
+        <v>25.648157028</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.15111141699999919</v>
+        <v>-0.17253506500000171</v>
       </c>
       <c r="D166" s="5">
-        <v>-6.8078290376492268</v>
+        <v>-7.7302335708845149</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>25.889743647</v>
+        <v>25.865294392999999</v>
       </c>
       <c r="C167" s="5">
-        <v>0.24649353499999904</v>
+        <v>0.21713736499999925</v>
       </c>
       <c r="D167" s="5">
-        <v>12.164695824452544</v>
+        <v>10.645853330665123</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>25.951725450000001</v>
+        <v>25.944655448999999</v>
       </c>
       <c r="C168" s="5">
-        <v>6.1981803000001889E-2</v>
+        <v>7.9361055999999763E-2</v>
       </c>
       <c r="D168" s="5">
-        <v>2.9110132367902386</v>
+        <v>3.7446669146957268</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>25.987034400999999</v>
+        <v>25.968111310000001</v>
       </c>
       <c r="C169" s="5">
-        <v>3.5308950999997535E-2</v>
+        <v>2.3455861000002187E-2</v>
       </c>
       <c r="D169" s="5">
-        <v>1.6449483458843117</v>
+        <v>1.0902983171702019</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>25.803467677</v>
+        <v>25.790977142999999</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.18356672399999852</v>
+        <v>-0.17713416700000195</v>
       </c>
       <c r="D170" s="5">
-        <v>-8.1548494576963328</v>
+        <v>-7.8852473582630918</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>25.838171793000001</v>
+        <v>25.831008064999999</v>
       </c>
       <c r="C171" s="5">
-        <v>3.470411600000034E-2</v>
+        <v>4.0030921999999691E-2</v>
       </c>
       <c r="D171" s="5">
-        <v>1.6259201925961309</v>
+        <v>1.8785373666297955</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>25.829142818000001</v>
+        <v>25.829764298000001</v>
       </c>
       <c r="C172" s="5">
-        <v>-9.0289749999996616E-3</v>
+        <v>-1.2437669999982859E-3</v>
       </c>
       <c r="D172" s="5">
-        <v>-0.41852692086137289</v>
+        <v>-5.7764884812094852E-2</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>25.54095521</v>
+        <v>25.545576263000001</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.28818760800000121</v>
+        <v>-0.28418803499999967</v>
       </c>
       <c r="D173" s="5">
-        <v>-12.597128309754913</v>
+        <v>-12.432463801232252</v>
       </c>
       <c r="E173" s="5">
-        <v>-0.87093835116777152</v>
+        <v>-0.87652132207172162</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>25.774545142000001</v>
+        <v>25.781955909000001</v>
       </c>
       <c r="C174" s="5">
-        <v>0.233589932000001</v>
+        <v>0.23637964599999961</v>
       </c>
       <c r="D174" s="5">
-        <v>11.544071227998209</v>
+        <v>11.686810256867574</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>26.013222711000001</v>
+        <v>26.022002190999999</v>
       </c>
       <c r="C175" s="5">
-        <v>0.23867756900000003</v>
+        <v>0.240046281999998</v>
       </c>
       <c r="D175" s="5">
-        <v>11.696044175150199</v>
+        <v>11.763031410024748</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>25.980515439000001</v>
+        <v>25.992339036000001</v>
       </c>
       <c r="C176" s="5">
-        <v>-3.2707271999999676E-2</v>
+        <v>-2.9663154999997943E-2</v>
       </c>
       <c r="D176" s="5">
-        <v>-1.4984088401232887</v>
+        <v>-1.3593673725670885</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>25.900307729000001</v>
+        <v>25.913011034</v>
       </c>
       <c r="C177" s="5">
-        <v>-8.0207709999999821E-2</v>
+        <v>-7.9328002000000453E-2</v>
       </c>
       <c r="D177" s="5">
-        <v>-3.6424091245055523</v>
+        <v>-3.6015165744099131</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>25.963625480000001</v>
+        <v>25.964796277000001</v>
       </c>
       <c r="C178" s="5">
-        <v>6.3317750999999589E-2</v>
+        <v>5.1785243000001202E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>2.9733736932170851</v>
+        <v>2.4246464188165229</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>25.910205678000001</v>
+        <v>25.901655659999999</v>
       </c>
       <c r="C179" s="5">
-        <v>-5.3419802000000516E-2</v>
+        <v>-6.3140617000001953E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>-2.4412347655898392</v>
+        <v>-2.8794187018742146</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>25.717289398999998</v>
+        <v>25.714914059000002</v>
       </c>
       <c r="C180" s="5">
-        <v>-0.19291627900000208</v>
+        <v>-0.18674160099999781</v>
       </c>
       <c r="D180" s="5">
-        <v>-8.5777345643705871</v>
+        <v>-8.3166189732089215</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>25.947388634999999</v>
+        <v>25.936295447999999</v>
       </c>
       <c r="C181" s="5">
-        <v>0.23009923600000093</v>
+        <v>0.2213813889999976</v>
       </c>
       <c r="D181" s="5">
-        <v>11.281142365317143</v>
+        <v>10.834357973677399</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>26.227737468000001</v>
+        <v>26.218115909000002</v>
       </c>
       <c r="C182" s="5">
-        <v>0.28034883300000146</v>
+        <v>0.28182046100000235</v>
       </c>
       <c r="D182" s="5">
-        <v>13.764314532468468</v>
+        <v>13.847215498786646</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>26.309459617000002</v>
+        <v>26.304908964999999</v>
       </c>
       <c r="C183" s="5">
-        <v>8.1722149000000854E-2</v>
+        <v>8.6793055999997648E-2</v>
       </c>
       <c r="D183" s="5">
-        <v>3.8037878932194458</v>
+        <v>4.045640547085827</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>26.19038407</v>
+        <v>26.191229922000002</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.11907554700000134</v>
+        <v>-0.11367904299999765</v>
       </c>
       <c r="D184" s="5">
-        <v>-5.2979739089894284</v>
+        <v>-5.0644044608043171</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>26.297069895</v>
+        <v>26.300080772000001</v>
       </c>
       <c r="C185" s="5">
-        <v>0.10668582499999957</v>
+        <v>0.10885084999999961</v>
       </c>
       <c r="D185" s="5">
-        <v>4.9991834687608483</v>
+        <v>5.1027962489531564</v>
       </c>
       <c r="E185" s="5">
-        <v>2.9604009669299991</v>
+        <v>2.9535622967833408</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>26.136988665000001</v>
+        <v>26.141154841999999</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.16008122999999941</v>
+        <v>-0.15892593000000232</v>
       </c>
       <c r="D186" s="5">
-        <v>-7.0652219519652615</v>
+        <v>-7.0151387460020036</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>26.324622492</v>
+        <v>26.328899274000001</v>
       </c>
       <c r="C187" s="5">
-        <v>0.18763382699999909</v>
+        <v>0.18774443200000235</v>
       </c>
       <c r="D187" s="5">
-        <v>8.9630443487499267</v>
+        <v>8.9670520156237998</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>26.377858213</v>
+        <v>26.384589843000001</v>
       </c>
       <c r="C188" s="5">
-        <v>5.3235721000000069E-2</v>
+        <v>5.5690568999999357E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>2.4539085418494588</v>
+        <v>2.5679631921770918</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>26.391800056000001</v>
+        <v>26.393386071999998</v>
       </c>
       <c r="C189" s="5">
-        <v>1.3941843000001342E-2</v>
+        <v>8.7962289999978793E-3</v>
       </c>
       <c r="D189" s="5">
-        <v>0.63609910205439935</v>
+        <v>0.40079649130366768</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>26.485182176999999</v>
+        <v>26.485914477000001</v>
       </c>
       <c r="C190" s="5">
-        <v>9.3382120999997653E-2</v>
+        <v>9.2528405000003033E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>4.3295722023451777</v>
+        <v>4.2889614553194955</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>26.454252707999999</v>
+        <v>26.451517670000001</v>
       </c>
       <c r="C191" s="5">
-        <v>-3.0929469000000154E-2</v>
+        <v>-3.4396807000000251E-2</v>
       </c>
       <c r="D191" s="5">
-        <v>-1.3923974266785155</v>
+        <v>-1.5473362407837254</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>26.164404058999999</v>
+        <v>26.164086455</v>
       </c>
       <c r="C192" s="5">
-        <v>-0.28984864899999963</v>
+        <v>-0.28743121500000157</v>
       </c>
       <c r="D192" s="5">
-        <v>-12.383844357728801</v>
+        <v>-12.287847964321374</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>26.435813499000002</v>
+        <v>26.434508847</v>
       </c>
       <c r="C193" s="5">
-        <v>0.27140944000000289</v>
+        <v>0.2704223920000004</v>
       </c>
       <c r="D193" s="5">
-        <v>13.183203938983979</v>
+        <v>13.132671159030007</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>26.250232576999998</v>
+        <v>26.244751378</v>
       </c>
       <c r="C194" s="5">
-        <v>-0.18558092200000331</v>
+        <v>-0.1897574689999999</v>
       </c>
       <c r="D194" s="5">
-        <v>-8.1063048349390154</v>
+        <v>-8.2819932293617615</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>26.591798253</v>
+        <v>26.589044982000001</v>
       </c>
       <c r="C195" s="5">
-        <v>0.34156567600000187</v>
+        <v>0.34429360400000064</v>
       </c>
       <c r="D195" s="5">
-        <v>16.781653254944452</v>
+        <v>16.929289120313683</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>26.653637772</v>
+        <v>26.653802356</v>
       </c>
       <c r="C196" s="5">
-        <v>6.1839518999999399E-2</v>
+        <v>6.4757373999999146E-2</v>
       </c>
       <c r="D196" s="5">
-        <v>2.8265841264138558</v>
+        <v>2.9620571708476096</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>26.762049335</v>
+        <v>26.763044220000001</v>
       </c>
       <c r="C197" s="5">
-        <v>0.10841156300000065</v>
+        <v>0.10924186400000124</v>
       </c>
       <c r="D197" s="5">
-        <v>4.9915889286055837</v>
+        <v>5.0306525968665916</v>
       </c>
       <c r="E197" s="5">
-        <v>1.7681796559715135</v>
+        <v>1.7603118865432865</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>26.894519642999999</v>
+        <v>26.895934636</v>
       </c>
       <c r="C198" s="5">
-        <v>0.13247030799999848</v>
+        <v>0.13289041599999862</v>
       </c>
       <c r="D198" s="5">
-        <v>6.1043278468296158</v>
+        <v>6.1239845757846689</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>27.134705442000001</v>
+        <v>27.136054825999999</v>
       </c>
       <c r="C199" s="5">
-        <v>0.24018579900000248</v>
+        <v>0.24012018999999896</v>
       </c>
       <c r="D199" s="5">
-        <v>11.25917514010446</v>
+        <v>11.255325471151112</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>27.086855750000002</v>
+        <v>27.089997159999999</v>
       </c>
       <c r="C200" s="5">
-        <v>-4.7849691999999777E-2</v>
+        <v>-4.6057665999999386E-2</v>
       </c>
       <c r="D200" s="5">
-        <v>-2.0956922189738325</v>
+        <v>-2.0178380831899267</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>27.185026987000001</v>
+        <v>27.185216445999998</v>
       </c>
       <c r="C201" s="5">
-        <v>9.8171236999998968E-2</v>
+        <v>9.5219285999998959E-2</v>
       </c>
       <c r="D201" s="5">
-        <v>4.4369265188807905</v>
+        <v>4.3004129466555518</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>27.101770139999999</v>
+        <v>27.101804389000002</v>
       </c>
       <c r="C202" s="5">
-        <v>-8.3256847000001244E-2</v>
+        <v>-8.3412056999996764E-2</v>
       </c>
       <c r="D202" s="5">
-        <v>-3.6138420977818719</v>
+        <v>-3.62044104557947</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>27.394730104000001</v>
+        <v>27.393250971000001</v>
       </c>
       <c r="C203" s="5">
-        <v>0.29295996400000135</v>
+        <v>0.29144658199999895</v>
       </c>
       <c r="D203" s="5">
-        <v>13.771221859635574</v>
+        <v>13.695804920450927</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>27.517692968999999</v>
+        <v>27.517008224000001</v>
       </c>
       <c r="C204" s="5">
-        <v>0.12296286499999809</v>
+        <v>0.12375725300000084</v>
       </c>
       <c r="D204" s="5">
-        <v>5.5212519254141723</v>
+        <v>5.5581199099815182</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>27.392290446000001</v>
+        <v>27.395075737999999</v>
       </c>
       <c r="C205" s="5">
-        <v>-0.12540252299999821</v>
+        <v>-0.12193248600000217</v>
       </c>
       <c r="D205" s="5">
-        <v>-5.3335857790127399</v>
+        <v>-5.1897041448810688</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>27.506691407999998</v>
+        <v>27.502933211999999</v>
       </c>
       <c r="C206" s="5">
-        <v>0.11440096199999772</v>
+        <v>0.10785747399999934</v>
       </c>
       <c r="D206" s="5">
-        <v>5.1284079024047635</v>
+        <v>4.8281942739968553</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>27.388868226</v>
+        <v>27.388150726999999</v>
       </c>
       <c r="C207" s="5">
-        <v>-0.11782318199999864</v>
+        <v>-0.11478248499999921</v>
       </c>
       <c r="D207" s="5">
-        <v>-5.0207412690444038</v>
+        <v>-4.8947829333891857</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>27.511657421999999</v>
+        <v>27.512121700000002</v>
       </c>
       <c r="C208" s="5">
-        <v>0.12278919599999938</v>
+        <v>0.12397097300000226</v>
       </c>
       <c r="D208" s="5">
-        <v>5.5144698613534437</v>
+        <v>5.5690213757223495</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>27.534576440999999</v>
+        <v>27.535019233</v>
       </c>
       <c r="C209" s="5">
-        <v>2.2919018999999707E-2</v>
+        <v>2.2897532999998305E-2</v>
       </c>
       <c r="D209" s="5">
-        <v>1.0042720104169067</v>
+        <v>1.0033092078716388</v>
       </c>
       <c r="E209" s="5">
-        <v>2.8866515278023641</v>
+        <v>2.8844813267658864</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>27.448951928</v>
+        <v>27.449295421999999</v>
       </c>
       <c r="C210" s="5">
-        <v>-8.562451299999907E-2</v>
+        <v>-8.5723811000001149E-2</v>
       </c>
       <c r="D210" s="5">
-        <v>-3.6684835569443908</v>
+        <v>-3.6726072318015501</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>27.334599882999999</v>
+        <v>27.334733014000001</v>
       </c>
       <c r="C211" s="5">
-        <v>-0.1143520450000004</v>
+        <v>-0.11456240799999762</v>
       </c>
       <c r="D211" s="5">
-        <v>-4.8862171344609013</v>
+        <v>-4.8949406846739985</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>27.308849439999999</v>
+        <v>27.309801717999999</v>
       </c>
       <c r="C212" s="5">
-        <v>-2.5750442999999734E-2</v>
+        <v>-2.4931296000001879E-2</v>
       </c>
       <c r="D212" s="5">
-        <v>-1.124616054055172</v>
+        <v>-1.0890149141798311</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>27.533440205000002</v>
+        <v>27.532970192000001</v>
       </c>
       <c r="C213" s="5">
-        <v>0.22459076500000208</v>
+        <v>0.22316847400000128</v>
       </c>
       <c r="D213" s="5">
-        <v>10.327785939444034</v>
+        <v>10.259041156334558</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>27.521377908000002</v>
+        <v>27.521400195999998</v>
       </c>
       <c r="C214" s="5">
-        <v>-1.2062296999999944E-2</v>
+        <v>-1.1569996000002192E-2</v>
       </c>
       <c r="D214" s="5">
-        <v>-0.52445062525494635</v>
+        <v>-0.50310413035229429</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>27.327828609000001</v>
+        <v>27.326722948</v>
       </c>
       <c r="C215" s="5">
-        <v>-0.19354929900000073</v>
+        <v>-0.19467724799999786</v>
       </c>
       <c r="D215" s="5">
-        <v>-8.1203320561345613</v>
+        <v>-8.1658230809317995</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>27.116738419000001</v>
+        <v>27.115884712</v>
       </c>
       <c r="C216" s="5">
-        <v>-0.21109019000000018</v>
+        <v>-0.21083823600000073</v>
       </c>
       <c r="D216" s="5">
-        <v>-8.885411641127682</v>
+        <v>-8.8755960755263708</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>27.158124655999998</v>
+        <v>27.161947542</v>
       </c>
       <c r="C217" s="5">
-        <v>4.138623699999755E-2</v>
+        <v>4.6062830000000332E-2</v>
       </c>
       <c r="D217" s="5">
-        <v>1.8469219570696804</v>
+        <v>2.0576416347386495</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>27.953149565</v>
+        <v>27.950498237000001</v>
       </c>
       <c r="C218" s="5">
-        <v>0.79502490900000211</v>
+        <v>0.78855069500000141</v>
       </c>
       <c r="D218" s="5">
-        <v>41.374684919263615</v>
+        <v>40.975542075746404</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>28.115974244</v>
+        <v>28.116175267999999</v>
       </c>
       <c r="C219" s="5">
-        <v>0.16282467899999986</v>
+        <v>0.16567703099999775</v>
       </c>
       <c r="D219" s="5">
-        <v>7.2182372434764996</v>
+        <v>7.3495569362735047</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>28.210160052999999</v>
+        <v>28.210633861000002</v>
       </c>
       <c r="C220" s="5">
-        <v>9.4185808999998955E-2</v>
+        <v>9.4458593000002367E-2</v>
       </c>
       <c r="D220" s="5">
-        <v>4.0947821019149844</v>
+        <v>4.106831629872798</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>28.144876341</v>
+        <v>28.145106738999999</v>
       </c>
       <c r="C221" s="5">
-        <v>-6.5283711999999383E-2</v>
+        <v>-6.5527122000002436E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>-2.7419548365836599</v>
+        <v>-2.7520023182162401</v>
       </c>
       <c r="E221" s="5">
-        <v>2.2164855206969536</v>
+        <v>2.2156785177357863</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>28.088886016</v>
+        <v>28.088934735999999</v>
       </c>
       <c r="C222" s="5">
-        <v>-5.5990324999999785E-2</v>
+        <v>-5.6172003000000359E-2</v>
       </c>
       <c r="D222" s="5">
-        <v>-2.3612859919409979</v>
+        <v>-2.3688448312886967</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>28.147385927999999</v>
+        <v>28.147273810000002</v>
       </c>
       <c r="C223" s="5">
-        <v>5.8499911999998488E-2</v>
+        <v>5.8339074000002711E-2</v>
       </c>
       <c r="D223" s="5">
-        <v>2.528032656709267</v>
+        <v>2.5209981450739161</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>28.229314802000001</v>
+        <v>28.228987218</v>
       </c>
       <c r="C224" s="5">
-        <v>8.1928874000002594E-2</v>
+        <v>8.1713407999998822E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>3.5493146675481979</v>
+        <v>3.5398450566162198</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>28.256629031999999</v>
+        <v>28.256142352000001</v>
       </c>
       <c r="C225" s="5">
-        <v>2.7314229999998219E-2</v>
+        <v>2.7155134000000913E-2</v>
       </c>
       <c r="D225" s="5">
-        <v>1.1672996734480412</v>
+        <v>1.160478080047378</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>28.522403437000001</v>
+        <v>28.522479432000001</v>
       </c>
       <c r="C226" s="5">
-        <v>0.26577440500000193</v>
+        <v>0.26633707999999956</v>
       </c>
       <c r="D226" s="5">
-        <v>11.889471337538016</v>
+        <v>11.916177766381875</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>28.1852999</v>
+        <v>28.184298154</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.33710353700000084</v>
+        <v>-0.33818127800000042</v>
       </c>
       <c r="D227" s="5">
-        <v>-13.296126408575205</v>
+        <v>-13.335869073938166</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>28.207562407000001</v>
+        <v>28.206965202999999</v>
       </c>
       <c r="C228" s="5">
-        <v>2.2262507000000653E-2</v>
+        <v>2.266704899999894E-2</v>
       </c>
       <c r="D228" s="5">
-        <v>0.95196329598044027</v>
+        <v>0.96937304220006126</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>28.016837043999999</v>
+        <v>28.021020667999998</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.19072536300000209</v>
+        <v>-0.18594453500000085</v>
       </c>
       <c r="D229" s="5">
-        <v>-7.8187575263576008</v>
+        <v>-7.6299769334262084</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>28.409283882</v>
+        <v>28.407395855000001</v>
       </c>
       <c r="C230" s="5">
-        <v>0.39244683800000146</v>
+        <v>0.38637518700000228</v>
       </c>
       <c r="D230" s="5">
-        <v>18.166450098717934</v>
+        <v>17.860878183396302</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>28.539410304</v>
+        <v>28.539566972999999</v>
       </c>
       <c r="C231" s="5">
-        <v>0.13012642200000002</v>
+        <v>0.1321711179999987</v>
       </c>
       <c r="D231" s="5">
-        <v>5.6371084092375234</v>
+        <v>5.7283546953894149</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>28.511492849</v>
+        <v>28.5115357</v>
       </c>
       <c r="C232" s="5">
-        <v>-2.7917455000000757E-2</v>
+        <v>-2.8031272999999857E-2</v>
       </c>
       <c r="D232" s="5">
-        <v>-1.1675536496379868</v>
+        <v>-1.1722816196193975</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>28.657073190999999</v>
+        <v>28.656980604000001</v>
       </c>
       <c r="C233" s="5">
-        <v>0.14558034199999881</v>
+        <v>0.14544490400000143</v>
       </c>
       <c r="D233" s="5">
-        <v>6.3022620710511346</v>
+        <v>6.2962236760076618</v>
       </c>
       <c r="E233" s="5">
-        <v>1.8198582356315329</v>
+        <v>1.8186957674269921</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>28.855004345000001</v>
+        <v>28.854775414999999</v>
       </c>
       <c r="C234" s="5">
-        <v>0.19793115400000261</v>
+        <v>0.19779481099999785</v>
       </c>
       <c r="D234" s="5">
-        <v>8.6104801925286356</v>
+        <v>8.6043508612742237</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>28.967775574000001</v>
+        <v>28.967526212999999</v>
       </c>
       <c r="C235" s="5">
-        <v>0.11277122899999981</v>
+        <v>0.11275079800000043</v>
       </c>
       <c r="D235" s="5">
-        <v>4.7919778527186097</v>
+        <v>4.7911297700756084</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>28.920532924</v>
+        <v>28.920183418000001</v>
       </c>
       <c r="C236" s="5">
-        <v>-4.7242650000001163E-2</v>
+        <v>-4.7342794999998716E-2</v>
       </c>
       <c r="D236" s="5">
-        <v>-1.9395837518862646</v>
+        <v>-1.9436749775101347</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>29.061958615999998</v>
+        <v>29.061569191</v>
       </c>
       <c r="C237" s="5">
-        <v>0.14142569199999855</v>
+        <v>0.14138577299999966</v>
       </c>
       <c r="D237" s="5">
-        <v>6.0286084925509575</v>
+        <v>6.026935642452802</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>29.121714229999998</v>
+        <v>29.121754415000002</v>
       </c>
       <c r="C238" s="5">
-        <v>5.9755614000000179E-2</v>
+        <v>6.0185224000001369E-2</v>
       </c>
       <c r="D238" s="5">
-        <v>2.495469716199139</v>
+        <v>2.5136496868426006</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>29.273723660000002</v>
+        <v>29.273312628999999</v>
       </c>
       <c r="C239" s="5">
-        <v>0.15200943000000322</v>
+        <v>0.1515582139999978</v>
       </c>
       <c r="D239" s="5">
-        <v>6.4467474627452948</v>
+        <v>6.4270511661629115</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>28.615644109000002</v>
+        <v>28.615142805000001</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.65807955100000015</v>
+        <v>-0.65816982399999802</v>
       </c>
       <c r="D240" s="5">
-        <v>-23.87861446532359</v>
+        <v>-23.881791063605505</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>28.465645363</v>
+        <v>28.469211544</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.1499987460000014</v>
+        <v>-0.1459312610000012</v>
       </c>
       <c r="D241" s="5">
-        <v>-6.1119968100273532</v>
+        <v>-5.95098254778671</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>29.640161286000001</v>
+        <v>29.639783104999999</v>
       </c>
       <c r="C242" s="5">
-        <v>1.1745159230000013</v>
+        <v>1.1705715609999991</v>
       </c>
       <c r="D242" s="5">
-        <v>62.44798809320875</v>
+        <v>62.179135576871161</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>29.768124499999999</v>
+        <v>29.76761497</v>
       </c>
       <c r="C243" s="5">
-        <v>0.12796321399999755</v>
+        <v>0.12783186500000099</v>
       </c>
       <c r="D243" s="5">
-        <v>5.3054698941078948</v>
+        <v>5.2999634604062429</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>29.939171812000001</v>
+        <v>29.938740489000001</v>
       </c>
       <c r="C244" s="5">
-        <v>0.17104731200000245</v>
+        <v>0.17112551900000028</v>
       </c>
       <c r="D244" s="5">
-        <v>7.1173229209807065</v>
+        <v>7.1208064706151486</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>30.086682414999999</v>
+        <v>30.086265785999998</v>
       </c>
       <c r="C245" s="5">
-        <v>0.14751060299999708</v>
+        <v>0.14752529699999783</v>
       </c>
       <c r="D245" s="5">
-        <v>6.0752907123136968</v>
+        <v>6.0760023064595492</v>
       </c>
       <c r="E245" s="5">
-        <v>4.9886784127312067</v>
+        <v>4.987563769368264</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>30.316957258999999</v>
+        <v>30.316516875000001</v>
       </c>
       <c r="C246" s="5">
-        <v>0.2302748440000002</v>
+        <v>0.23025108900000291</v>
       </c>
       <c r="D246" s="5">
-        <v>9.5811152810638021</v>
+        <v>9.5802232280475899</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>30.080864351999999</v>
+        <v>30.080570079000001</v>
       </c>
       <c r="C247" s="5">
-        <v>-0.23609290699999974</v>
+        <v>-0.23594679600000035</v>
       </c>
       <c r="D247" s="5">
-        <v>-8.9549377523605926</v>
+        <v>-8.9497553314400129</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>30.201020338999999</v>
+        <v>30.200775652000001</v>
       </c>
       <c r="C248" s="5">
-        <v>0.12015598700000041</v>
+        <v>0.12020557299999979</v>
       </c>
       <c r="D248" s="5">
-        <v>4.9000402522361819</v>
+        <v>4.9021560667855679</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>30.270823633999999</v>
+        <v>30.270676998999999</v>
       </c>
       <c r="C249" s="5">
-        <v>6.9803294999999821E-2</v>
+        <v>6.9901346999998282E-2</v>
       </c>
       <c r="D249" s="5">
-        <v>2.8090777906154329</v>
+        <v>2.8130971232370738</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>30.619717420000001</v>
+        <v>30.619705018000001</v>
       </c>
       <c r="C250" s="5">
-        <v>0.34889378600000143</v>
+        <v>0.34902801900000213</v>
       </c>
       <c r="D250" s="5">
-        <v>14.74223043257734</v>
+        <v>14.748342797316983</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>30.354047543</v>
+        <v>30.354303407</v>
       </c>
       <c r="C251" s="5">
-        <v>-0.26566987700000055</v>
+        <v>-0.26540161100000148</v>
       </c>
       <c r="D251" s="5">
-        <v>-9.9289595857236286</v>
+        <v>-9.9194104846389468</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>30.319019508</v>
+        <v>30.318361653</v>
       </c>
       <c r="C252" s="5">
-        <v>-3.5028034999999846E-2</v>
+        <v>-3.5941753999999548E-2</v>
       </c>
       <c r="D252" s="5">
-        <v>-1.3760234791763803</v>
+        <v>-1.4116723087323479</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>30.152315051999999</v>
+        <v>30.155261882000001</v>
       </c>
       <c r="C253" s="5">
-        <v>-0.1667044560000015</v>
+        <v>-0.16309977099999884</v>
       </c>
       <c r="D253" s="5">
-        <v>-6.4020972300244061</v>
+        <v>-6.2678662594445882</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>29.948062627999999</v>
+        <v>29.948994786</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.20425242399999988</v>
+        <v>-0.20626709600000126</v>
       </c>
       <c r="D254" s="5">
-        <v>-7.8327043535989844</v>
+        <v>-7.9063365289320124</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>30.212379001999999</v>
+        <v>30.211281648</v>
       </c>
       <c r="C255" s="5">
-        <v>0.26431637399999985</v>
+        <v>0.26228686199999984</v>
       </c>
       <c r="D255" s="5">
-        <v>11.120528257386786</v>
+        <v>11.030627245809232</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>30.482903823000001</v>
+        <v>30.482077324999999</v>
       </c>
       <c r="C256" s="5">
-        <v>0.27052482100000219</v>
+        <v>0.27079567699999885</v>
       </c>
       <c r="D256" s="5">
-        <v>11.29020458412564</v>
+        <v>11.302502567716942</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>30.032284984</v>
+        <v>30.031636398</v>
       </c>
       <c r="C257" s="5">
-        <v>-0.45061883900000055</v>
+        <v>-0.45044092699999894</v>
       </c>
       <c r="D257" s="5">
-        <v>-16.365688298023674</v>
+        <v>-16.360150852273392</v>
       </c>
       <c r="E257" s="5">
-        <v>-0.18080235716809723</v>
+        <v>-0.18157583393223486</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>29.727895273000001</v>
+        <v>29.727320595999998</v>
       </c>
       <c r="C258" s="5">
-        <v>-0.3043897109999989</v>
+        <v>-0.30431580200000141</v>
       </c>
       <c r="D258" s="5">
-        <v>-11.506895503921022</v>
+        <v>-11.504490121270738</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>30.079353297000001</v>
+        <v>30.079066766</v>
       </c>
       <c r="C259" s="5">
-        <v>0.35145802399999937</v>
+        <v>0.35174617000000197</v>
       </c>
       <c r="D259" s="5">
-        <v>15.146830573487202</v>
+        <v>15.160380296198127</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>30.200255652999999</v>
+        <v>30.200149288999999</v>
       </c>
       <c r="C260" s="5">
-        <v>0.12090235599999843</v>
+        <v>0.12108252299999833</v>
       </c>
       <c r="D260" s="5">
-        <v>4.9314069049442688</v>
+        <v>4.9389671728938156</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>30.325207250999998</v>
+        <v>30.325290937999998</v>
       </c>
       <c r="C261" s="5">
-        <v>0.12495159799999911</v>
+        <v>0.12514164899999969</v>
       </c>
       <c r="D261" s="5">
-        <v>5.0794761434376001</v>
+        <v>5.087397262335247</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>30.350928412999998</v>
+        <v>30.350786428999999</v>
       </c>
       <c r="C262" s="5">
-        <v>2.5721161999999964E-2</v>
+        <v>2.5495491000000925E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>1.0225746640247779</v>
+        <v>1.013558515301427</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>30.459616821000001</v>
+        <v>30.460383469</v>
       </c>
       <c r="C263" s="5">
-        <v>0.10868840800000257</v>
+        <v>0.10959704000000059</v>
       </c>
       <c r="D263" s="5">
-        <v>4.3829252360795934</v>
+        <v>4.4203182596723956</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>30.122535996</v>
+        <v>30.121792424999999</v>
       </c>
       <c r="C264" s="5">
-        <v>-0.33708082500000103</v>
+        <v>-0.33859104400000106</v>
       </c>
       <c r="D264" s="5">
-        <v>-12.500583577767932</v>
+        <v>-12.552914469849663</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>30.442786467000001</v>
+        <v>30.444692878000001</v>
       </c>
       <c r="C265" s="5">
-        <v>0.32025047100000137</v>
+        <v>0.32290045300000259</v>
       </c>
       <c r="D265" s="5">
-        <v>13.530992104425344</v>
+        <v>13.649997630264444</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>30.229519373999999</v>
+        <v>30.231376310999998</v>
       </c>
       <c r="C266" s="5">
-        <v>-0.21326709300000246</v>
+        <v>-0.21331656700000323</v>
       </c>
       <c r="D266" s="5">
-        <v>-8.0901430638403493</v>
+        <v>-8.0914607539659844</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>29.761422155999998</v>
+        <v>29.760311128000001</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.46809721800000048</v>
+        <v>-0.47106518299999678</v>
       </c>
       <c r="D267" s="5">
-        <v>-17.078097958197812</v>
+        <v>-17.176310059299016</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>29.829477201</v>
+        <v>29.828657525000001</v>
       </c>
       <c r="C268" s="5">
-        <v>6.8055045000001257E-2</v>
+        <v>6.8346396999999115E-2</v>
       </c>
       <c r="D268" s="5">
-        <v>2.7787992960325303</v>
+        <v>2.7909518484364737</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>29.574482232000001</v>
+        <v>29.573838075000001</v>
       </c>
       <c r="C269" s="5">
-        <v>-0.25499496899999841</v>
+        <v>-0.25481944999999939</v>
       </c>
       <c r="D269" s="5">
-        <v>-9.7892905532747108</v>
+        <v>-9.7831220651183983</v>
       </c>
       <c r="E269" s="5">
-        <v>-1.5243686993643646</v>
+        <v>-1.5243868730059784</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>29.653076163000001</v>
+        <v>29.652497346000001</v>
       </c>
       <c r="C270" s="5">
-        <v>7.8593931000000339E-2</v>
+        <v>7.8659270999999364E-2</v>
       </c>
       <c r="D270" s="5">
-        <v>3.23601592290923</v>
+        <v>3.238817278892081</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>29.792086822000002</v>
+        <v>29.791749526</v>
       </c>
       <c r="C271" s="5">
-        <v>0.1390106590000002</v>
+        <v>0.13925217999999973</v>
       </c>
       <c r="D271" s="5">
-        <v>5.772815018247246</v>
+        <v>5.7832211505108866</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>29.904331618000001</v>
+        <v>29.904155058000001</v>
       </c>
       <c r="C272" s="5">
-        <v>0.11224479599999881</v>
+        <v>0.11240553200000036</v>
       </c>
       <c r="D272" s="5">
-        <v>4.6159977911231831</v>
+        <v>4.6227991602101781</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>29.839653064</v>
+        <v>29.839677757</v>
       </c>
       <c r="C273" s="5">
-        <v>-6.4678554000000332E-2</v>
+        <v>-6.4477301000000153E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>-2.5647660743956857</v>
+        <v>-2.5568948975583927</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>29.770618198000001</v>
+        <v>29.770273002</v>
       </c>
       <c r="C274" s="5">
-        <v>-6.9034865999999084E-2</v>
+        <v>-6.9404755000000762E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>-2.7411784247422855</v>
+        <v>-2.7556760443285477</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>29.676166303999999</v>
+        <v>29.676831144000001</v>
       </c>
       <c r="C275" s="5">
-        <v>-9.4451894000002312E-2</v>
+        <v>-9.344185799999849E-2</v>
       </c>
       <c r="D275" s="5">
-        <v>-3.7414494403855136</v>
+        <v>-3.7021700530644686</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>30.05337171</v>
+        <v>30.052346681</v>
       </c>
       <c r="C276" s="5">
-        <v>0.37720540600000163</v>
+        <v>0.37551553699999829</v>
       </c>
       <c r="D276" s="5">
-        <v>16.36567163181768</v>
+        <v>16.28678786497597</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>30.337874637999999</v>
+        <v>30.339653342999998</v>
       </c>
       <c r="C277" s="5">
-        <v>0.28450292799999843</v>
+        <v>0.28730666199999888</v>
       </c>
       <c r="D277" s="5">
-        <v>11.970442432584537</v>
+        <v>12.095115633339869</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>29.909043477000001</v>
+        <v>29.911304096999999</v>
       </c>
       <c r="C278" s="5">
-        <v>-0.42883116099999796</v>
+        <v>-0.42834924599999979</v>
       </c>
       <c r="D278" s="5">
-        <v>-15.703710276382166</v>
+        <v>-15.68656046856618</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>29.788412092000002</v>
+        <v>29.787559493</v>
       </c>
       <c r="C279" s="5">
-        <v>-0.12063138499999937</v>
+        <v>-0.12374460399999876</v>
       </c>
       <c r="D279" s="5">
-        <v>-4.73399571583405</v>
+        <v>-4.8530447927130567</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>29.754086762</v>
+        <v>29.753899140000001</v>
       </c>
       <c r="C280" s="5">
-        <v>-3.4325330000001486E-2</v>
+        <v>-3.3660352999998366E-2</v>
       </c>
       <c r="D280" s="5">
-        <v>-1.3740358023264121</v>
+        <v>-1.3476204667346559</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>29.890383938999999</v>
+        <v>29.89061925</v>
       </c>
       <c r="C281" s="5">
-        <v>0.13629717699999944</v>
+        <v>0.13672010999999884</v>
       </c>
       <c r="D281" s="5">
-        <v>5.6375746813809302</v>
+        <v>5.6555492303637767</v>
       </c>
       <c r="E281" s="5">
-        <v>1.0681563400565253</v>
+        <v>1.0711534099721254</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>29.863677032999998</v>
+        <v>29.862433487000001</v>
       </c>
       <c r="C282" s="5">
-        <v>-2.670690600000114E-2</v>
+        <v>-2.8185762999999753E-2</v>
       </c>
       <c r="D282" s="5">
-        <v>-1.0669405581042679</v>
+        <v>-1.1257060202478519</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>29.914456595000001</v>
+        <v>29.913641640000002</v>
       </c>
       <c r="C283" s="5">
-        <v>5.0779562000002443E-2</v>
+        <v>5.1208153000001033E-2</v>
       </c>
       <c r="D283" s="5">
-        <v>2.0596455804961167</v>
+        <v>2.0772810521057172</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>29.918341690999998</v>
+        <v>29.917841253999999</v>
       </c>
       <c r="C284" s="5">
-        <v>3.8850959999976453E-3</v>
+        <v>4.1996139999973536E-3</v>
       </c>
       <c r="D284" s="5">
-        <v>0.15595960423619992</v>
+        <v>0.16859966334048515</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>29.784794950999999</v>
+        <v>29.784576151</v>
       </c>
       <c r="C285" s="5">
-        <v>-0.13354673999999989</v>
+        <v>-0.13326510299999939</v>
       </c>
       <c r="D285" s="5">
-        <v>-5.2268837321852724</v>
+        <v>-5.2162145081912747</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>29.885361796000002</v>
+        <v>29.884786233</v>
       </c>
       <c r="C286" s="5">
-        <v>0.10056684500000301</v>
+        <v>0.10021008200000026</v>
       </c>
       <c r="D286" s="5">
-        <v>4.127834965798316</v>
+        <v>4.1129501364143062</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>29.881155883999998</v>
+        <v>29.881579507000001</v>
       </c>
       <c r="C287" s="5">
-        <v>-4.205912000003309E-3</v>
+        <v>-3.2067259999983833E-3</v>
       </c>
       <c r="D287" s="5">
-        <v>-0.16875116336348972</v>
+        <v>-0.12868758639433819</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>30.115759867000001</v>
+        <v>30.114800542000001</v>
       </c>
       <c r="C288" s="5">
-        <v>0.23460398300000307</v>
+        <v>0.23322103499999969</v>
       </c>
       <c r="D288" s="5">
-        <v>9.8391564471926642</v>
+        <v>9.7784999157937804</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>30.346854202999999</v>
+        <v>30.348328604999999</v>
       </c>
       <c r="C289" s="5">
-        <v>0.23109433599999818</v>
+        <v>0.23352806299999784</v>
       </c>
       <c r="D289" s="5">
-        <v>9.6069849337762534</v>
+        <v>9.7128360148427859</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>30.274759542000002</v>
+        <v>30.277119953</v>
       </c>
       <c r="C290" s="5">
-        <v>-7.2094660999997728E-2</v>
+        <v>-7.1208651999999262E-2</v>
       </c>
       <c r="D290" s="5">
-        <v>-2.8138694510804085</v>
+        <v>-2.779600123113557</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>30.202462507</v>
+        <v>30.202388449000001</v>
       </c>
       <c r="C291" s="5">
-        <v>-7.2297035000001841E-2</v>
+        <v>-7.4731503999998949E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>-2.8282962979359616</v>
+        <v>-2.9220201887669939</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>30.271438635999999</v>
+        <v>30.272186108</v>
       </c>
       <c r="C292" s="5">
-        <v>6.8976128999999275E-2</v>
+        <v>6.9797658999998902E-2</v>
       </c>
       <c r="D292" s="5">
-        <v>2.7752369253905673</v>
+        <v>2.8087192346936574</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>30.294299368000001</v>
+        <v>30.295513454000002</v>
       </c>
       <c r="C293" s="5">
-        <v>2.2860732000001605E-2</v>
+        <v>2.332734600000208E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>0.91000331917778787</v>
+        <v>0.92863330983332659</v>
       </c>
       <c r="E293" s="5">
-        <v>1.351322317653425</v>
+        <v>1.3545862018231825</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>30.570591085</v>
+        <v>30.568681266999999</v>
       </c>
       <c r="C294" s="5">
-        <v>0.27629171699999944</v>
+        <v>0.27316781299999704</v>
       </c>
       <c r="D294" s="5">
-        <v>11.510323979103966</v>
+        <v>11.3731838717539</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>30.541703961</v>
+        <v>30.540307663</v>
       </c>
       <c r="C295" s="5">
-        <v>-2.8887124000000597E-2</v>
+        <v>-2.8373603999998664E-2</v>
       </c>
       <c r="D295" s="5">
-        <v>-1.1280435814302714</v>
+        <v>-1.1081617350943263</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>30.458792394</v>
+        <v>30.457797922000001</v>
       </c>
       <c r="C296" s="5">
-        <v>-8.2911567000000019E-2</v>
+        <v>-8.2509740999999082E-2</v>
       </c>
       <c r="D296" s="5">
-        <v>-3.2094382505915564</v>
+        <v>-3.1942581579561646</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>30.627122459999999</v>
+        <v>30.626467034000001</v>
       </c>
       <c r="C297" s="5">
-        <v>0.16833006599999933</v>
+        <v>0.1686691119999999</v>
       </c>
       <c r="D297" s="5">
-        <v>6.8371196894209341</v>
+        <v>6.8515435116804024</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>30.591330496000001</v>
+        <v>30.590564582999999</v>
       </c>
       <c r="C298" s="5">
-        <v>-3.5791963999997733E-2</v>
+        <v>-3.5902451000001889E-2</v>
       </c>
       <c r="D298" s="5">
-        <v>-1.3933847701797508</v>
+        <v>-1.397688064913416</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>30.464698957</v>
+        <v>30.464692432</v>
       </c>
       <c r="C299" s="5">
-        <v>-0.12663153900000168</v>
+        <v>-0.12587215099999938</v>
       </c>
       <c r="D299" s="5">
-        <v>-4.8558043025370923</v>
+        <v>-4.8274588388504958</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>30.481998691000001</v>
+        <v>30.480975559000001</v>
       </c>
       <c r="C300" s="5">
-        <v>1.7299734000001621E-2</v>
+        <v>1.628312700000123E-2</v>
       </c>
       <c r="D300" s="5">
-        <v>0.68356628636940808</v>
+        <v>0.64327896982887545</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>30.389468298000001</v>
+        <v>30.390549039</v>
       </c>
       <c r="C301" s="5">
-        <v>-9.2530393000000544E-2</v>
+        <v>-9.0426520000001176E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>-3.5824840708243988</v>
+        <v>-3.5024690131945091</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>30.354188677</v>
+        <v>30.357341262999999</v>
       </c>
       <c r="C302" s="5">
-        <v>-3.5279621000000816E-2</v>
+        <v>-3.3207776000001132E-2</v>
       </c>
       <c r="D302" s="5">
-        <v>-1.384238579871544</v>
+        <v>-1.3033891765830474</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>30.509910271999999</v>
+        <v>30.510550080000002</v>
       </c>
       <c r="C303" s="5">
-        <v>0.15572159499999927</v>
+        <v>0.15320881700000299</v>
       </c>
       <c r="D303" s="5">
-        <v>6.3328889099105945</v>
+        <v>6.2271815270124931</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>30.464705258999999</v>
+        <v>30.466473575999999</v>
       </c>
       <c r="C304" s="5">
-        <v>-4.5205013000000349E-2</v>
+        <v>-4.4076504000003069E-2</v>
       </c>
       <c r="D304" s="5">
-        <v>-1.7635625998851601</v>
+        <v>-1.7198500632763403</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>30.476506529000002</v>
+        <v>30.478966415999999</v>
       </c>
       <c r="C305" s="5">
-        <v>1.1801270000002972E-2</v>
+        <v>1.2492840000000172E-2</v>
       </c>
       <c r="D305" s="5">
-        <v>0.465841861827343</v>
+        <v>0.49317372208470545</v>
       </c>
       <c r="E305" s="5">
-        <v>0.60145692358366531</v>
+        <v>0.60554498367735299</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>30.493271992</v>
+        <v>30.49028848</v>
       </c>
       <c r="C306" s="5">
-        <v>1.6765462999998704E-2</v>
+        <v>1.1322064000001575E-2</v>
       </c>
       <c r="D306" s="5">
-        <v>0.66213423303187469</v>
+        <v>0.44667753641121077</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>30.477305381000001</v>
+        <v>30.475045730000001</v>
       </c>
       <c r="C307" s="5">
-        <v>-1.5966610999999631E-2</v>
+        <v>-1.524274999999875E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>-0.62652677837927717</v>
+        <v>-0.59825903422705551</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>30.49663945</v>
+        <v>30.494948868000002</v>
       </c>
       <c r="C308" s="5">
-        <v>1.9334068999999232E-2</v>
+        <v>1.9903138000000098E-2</v>
       </c>
       <c r="D308" s="5">
-        <v>0.76391279928380573</v>
+        <v>0.78653676324864641</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>30.750682279999999</v>
+        <v>30.749400058999999</v>
       </c>
       <c r="C309" s="5">
-        <v>0.2540428299999995</v>
+        <v>0.25445119099999758</v>
       </c>
       <c r="D309" s="5">
-        <v>10.467175526124862</v>
+        <v>10.485388700487807</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>30.487470968</v>
+        <v>30.487193374</v>
       </c>
       <c r="C310" s="5">
-        <v>-0.26321131199999925</v>
+        <v>-0.26220668499999888</v>
       </c>
       <c r="D310" s="5">
-        <v>-9.8014151707236827</v>
+        <v>-9.7661302005025323</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>30.543165909999999</v>
+        <v>30.542629925</v>
       </c>
       <c r="C311" s="5">
-        <v>5.5694941999998804E-2</v>
+        <v>5.5436550999999668E-2</v>
       </c>
       <c r="D311" s="5">
-        <v>2.2143374515835923</v>
+        <v>2.2039815716299316</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>30.569661408000002</v>
+        <v>30.568882518999999</v>
       </c>
       <c r="C312" s="5">
-        <v>2.6495498000002726E-2</v>
+        <v>2.6252593999998908E-2</v>
       </c>
       <c r="D312" s="5">
-        <v>1.0459535586185176</v>
+        <v>1.0363374184119811</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>30.557725170000001</v>
+        <v>30.558479138999999</v>
       </c>
       <c r="C313" s="5">
-        <v>-1.1936238000000543E-2</v>
+        <v>-1.0403379999999629E-2</v>
       </c>
       <c r="D313" s="5">
-        <v>-0.46754739196473993</v>
+        <v>-0.40762742715004796</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>30.546454718</v>
+        <v>30.550306871</v>
       </c>
       <c r="C314" s="5">
-        <v>-1.1270452000001541E-2</v>
+        <v>-8.1722679999991499E-3</v>
       </c>
       <c r="D314" s="5">
-        <v>-0.44169325389901148</v>
+        <v>-0.32044494158179893</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>30.396338709999998</v>
+        <v>30.397779562</v>
       </c>
       <c r="C315" s="5">
-        <v>-0.15011600800000124</v>
+        <v>-0.15252730899999989</v>
       </c>
       <c r="D315" s="5">
-        <v>-5.7404083452627042</v>
+        <v>-5.8293839958619582</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>30.338863240999999</v>
+        <v>30.341262646000001</v>
       </c>
       <c r="C316" s="5">
-        <v>-5.747546899999989E-2</v>
+        <v>-5.651691599999964E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>-2.2455923681625856</v>
+        <v>-2.2084198361434715</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>30.233920678</v>
+        <v>30.236788734000001</v>
       </c>
       <c r="C317" s="5">
-        <v>-0.10494256299999805</v>
+        <v>-0.10447391199999956</v>
       </c>
       <c r="D317" s="5">
-        <v>-4.0727531107324193</v>
+        <v>-4.0545935446044119</v>
       </c>
       <c r="E317" s="5">
-        <v>-0.79597656893242164</v>
+        <v>-0.79457314495043896</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>30.841583765999999</v>
+        <v>30.837859921</v>
       </c>
       <c r="C318" s="5">
-        <v>0.60766308799999891</v>
+        <v>0.60107118699999873</v>
       </c>
       <c r="D318" s="5">
-        <v>26.971552083234428</v>
+        <v>26.643466707764517</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>30.718194979</v>
+        <v>30.715251757000001</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.12338878699999967</v>
+        <v>-0.12260816399999896</v>
       </c>
       <c r="D319" s="5">
-        <v>-4.6966312991414627</v>
+        <v>-4.6681159580529545</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>30.749532252000002</v>
+        <v>30.747106373000001</v>
       </c>
       <c r="C320" s="5">
-        <v>3.1337273000001886E-2</v>
+        <v>3.1854616000000391E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>1.2310762733919622</v>
+        <v>1.2516366213031427</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>30.583368483000001</v>
+        <v>30.582325975</v>
       </c>
       <c r="C321" s="5">
-        <v>-0.16616376900000063</v>
+        <v>-0.16478039800000133</v>
       </c>
       <c r="D321" s="5">
-        <v>-6.2952423748787512</v>
+        <v>-6.2448456279178171</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>30.684769428999999</v>
+        <v>30.685234689000001</v>
       </c>
       <c r="C322" s="5">
-        <v>0.10140094599999827</v>
+        <v>0.10290871400000157</v>
       </c>
       <c r="D322" s="5">
-        <v>4.0520313346603665</v>
+        <v>4.1135448264978836</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>30.709900709999999</v>
+        <v>30.708786032999999</v>
       </c>
       <c r="C323" s="5">
-        <v>2.5131281000000172E-2</v>
+        <v>2.3551343999997698E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>0.98725707907363347</v>
+        <v>0.92491455016614488</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>30.456913005000001</v>
+        <v>30.454297218000001</v>
       </c>
       <c r="C324" s="5">
-        <v>-0.2529877049999989</v>
+        <v>-0.25448881499999843</v>
       </c>
       <c r="D324" s="5">
-        <v>-9.4497515587700143</v>
+        <v>-9.5036211210938859</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>30.533413799000002</v>
+        <v>30.534752097999998</v>
       </c>
       <c r="C325" s="5">
-        <v>7.6500794000001093E-2</v>
+        <v>8.0454879999997786E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>3.0561152922877755</v>
+        <v>3.2166592608015021</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>30.332785005000002</v>
+        <v>30.338236550000001</v>
       </c>
       <c r="C326" s="5">
-        <v>-0.200628794</v>
+        <v>-0.19651554799999715</v>
       </c>
       <c r="D326" s="5">
-        <v>-7.6061464003999602</v>
+        <v>-7.4553712450502569</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>30.494851958000002</v>
+        <v>30.497055408000001</v>
       </c>
       <c r="C327" s="5">
-        <v>0.16206695300000007</v>
+        <v>0.15881885800000006</v>
       </c>
       <c r="D327" s="5">
-        <v>6.603363964011244</v>
+        <v>6.4659923955547649</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>30.519122884000002</v>
+        <v>30.522319524</v>
       </c>
       <c r="C328" s="5">
-        <v>2.4270925999999804E-2</v>
+        <v>2.5264115999998893E-2</v>
       </c>
       <c r="D328" s="5">
-        <v>0.95927483736806263</v>
+        <v>0.99863586563559981</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>30.591774260000001</v>
+        <v>30.595571475</v>
       </c>
       <c r="C329" s="5">
-        <v>7.2651375999999601E-2</v>
+        <v>7.3251950999999593E-2</v>
       </c>
       <c r="D329" s="5">
-        <v>2.8943234975923771</v>
+        <v>2.9182565509814129</v>
       </c>
       <c r="E329" s="5">
-        <v>1.1836161965602887</v>
+        <v>1.1865768688477329</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>30.391634315000001</v>
+        <v>30.386163601</v>
       </c>
       <c r="C330" s="5">
-        <v>-0.2001399450000001</v>
+        <v>-0.20940787400000005</v>
       </c>
       <c r="D330" s="5">
-        <v>-7.5743169655578813</v>
+        <v>-7.9110275264463681</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>30.461529748</v>
+        <v>30.457259229999998</v>
       </c>
       <c r="C331" s="5">
-        <v>6.989543299999923E-2</v>
+        <v>7.1095628999998439E-2</v>
       </c>
       <c r="D331" s="5">
-        <v>2.7949673908107986</v>
+        <v>2.8440984229953559</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>30.390770240999998</v>
+        <v>30.387189894999999</v>
       </c>
       <c r="C332" s="5">
-        <v>-7.0759507000001776E-2</v>
+        <v>-7.0069334999999455E-2</v>
       </c>
       <c r="D332" s="5">
-        <v>-2.7521577184259627</v>
+        <v>-2.7260298683754458</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>30.410526896</v>
+        <v>30.410366515</v>
       </c>
       <c r="C333" s="5">
-        <v>1.9756655000001899E-2</v>
+        <v>2.317662000000098E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>0.78290011099948487</v>
+        <v>0.91910142778779402</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>30.486789733999998</v>
+        <v>30.487925234999999</v>
       </c>
       <c r="C334" s="5">
-        <v>7.6262837999998112E-2</v>
+        <v>7.7558719999998971E-2</v>
       </c>
       <c r="D334" s="5">
-        <v>3.0511891076928421</v>
+        <v>3.1037819499735608</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>30.484260827</v>
+        <v>30.482795868</v>
       </c>
       <c r="C335" s="5">
-        <v>-2.5289069999985259E-3</v>
+        <v>-5.1293669999985525E-3</v>
       </c>
       <c r="D335" s="5">
-        <v>-9.9495692832340943E-2</v>
+        <v>-0.20170437612245795</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>30.354437617999999</v>
+        <v>30.349744315999999</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.12982320900000133</v>
+        <v>-0.13305155200000129</v>
       </c>
       <c r="D336" s="5">
-        <v>-4.9924177665416458</v>
+        <v>-5.1138410029187842</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>30.060704903000001</v>
+        <v>30.062867247</v>
       </c>
       <c r="C337" s="5">
-        <v>-0.29373271499999731</v>
+        <v>-0.2868770689999991</v>
       </c>
       <c r="D337" s="5">
-        <v>-11.013601336262957</v>
+        <v>-10.77134455236779</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>29.694400219999999</v>
+        <v>29.702233699000001</v>
       </c>
       <c r="C338" s="5">
-        <v>-0.36630468300000274</v>
+        <v>-0.36063354799999914</v>
       </c>
       <c r="D338" s="5">
-        <v>-13.681324393724893</v>
+        <v>-13.482384594721275</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>29.711591451</v>
+        <v>29.716817585000001</v>
       </c>
       <c r="C339" s="5">
-        <v>1.719123100000175E-2</v>
+        <v>1.458388600000049E-2</v>
       </c>
       <c r="D339" s="5">
-        <v>0.69694257387789005</v>
+        <v>0.59079736710230257</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>29.737496032999999</v>
+        <v>29.739117662999998</v>
       </c>
       <c r="C340" s="5">
-        <v>2.590458199999901E-2</v>
+        <v>2.2300077999997114E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>1.0512730687945115</v>
+        <v>0.90422931001337137</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>29.669658231</v>
+        <v>29.672341825</v>
       </c>
       <c r="C341" s="5">
-        <v>-6.783780199999967E-2</v>
+        <v>-6.6775837999998089E-2</v>
       </c>
       <c r="D341" s="5">
-        <v>-2.7033788996585817</v>
+        <v>-2.6614369535892024</v>
       </c>
       <c r="E341" s="5">
-        <v>-3.0142613539277607</v>
+        <v>-3.0175270651649044</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>30.211071812</v>
+        <v>30.204528348</v>
       </c>
       <c r="C342" s="5">
-        <v>0.54141358100000048</v>
+        <v>0.53218652300000002</v>
       </c>
       <c r="D342" s="5">
-        <v>24.234745534227709</v>
+        <v>23.777817535715418</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>30.601859140999998</v>
+        <v>30.597240013</v>
       </c>
       <c r="C343" s="5">
-        <v>0.39078732899999835</v>
+        <v>0.39271166500000021</v>
       </c>
       <c r="D343" s="5">
-        <v>16.675626848455249</v>
+        <v>16.767595436770378</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>30.538331533000001</v>
+        <v>30.533081285000002</v>
       </c>
       <c r="C344" s="5">
-        <v>-6.3527607999997571E-2</v>
+        <v>-6.4158727999998888E-2</v>
       </c>
       <c r="D344" s="5">
-        <v>-2.4628804325875886</v>
+        <v>-2.4874378192677349</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>30.539080856999998</v>
+        <v>30.540725952999999</v>
       </c>
       <c r="C345" s="5">
-        <v>7.4932399999738664E-4</v>
+        <v>7.6446679999975231E-3</v>
       </c>
       <c r="D345" s="5">
-        <v>2.9448568872503245E-2</v>
+        <v>0.30086202566581566</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>30.384767830000001</v>
+        <v>30.386776011999999</v>
       </c>
       <c r="C346" s="5">
-        <v>-0.15431302699999705</v>
+        <v>-0.15394994100000048</v>
       </c>
       <c r="D346" s="5">
-        <v>-5.8978545770980499</v>
+        <v>-5.8840516582614244</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>30.376393197999999</v>
+        <v>30.373621977999999</v>
       </c>
       <c r="C347" s="5">
-        <v>-8.3746320000024355E-3</v>
+        <v>-1.3154033999999371E-2</v>
       </c>
       <c r="D347" s="5">
-        <v>-0.33024238492593838</v>
+        <v>-0.51822915335844044</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>30.243913511999999</v>
+        <v>30.235914287</v>
       </c>
       <c r="C348" s="5">
-        <v>-0.13247968599999993</v>
+        <v>-0.13770769099999924</v>
       </c>
       <c r="D348" s="5">
-        <v>-5.1097960153605353</v>
+        <v>-5.3069153583730877</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>30.290011779</v>
+        <v>30.293462193</v>
       </c>
       <c r="C349" s="5">
-        <v>4.6098267000001414E-2</v>
+        <v>5.7547905999999927E-2</v>
       </c>
       <c r="D349" s="5">
-        <v>1.8444711278209791</v>
+        <v>2.3080167287982789</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>30.149371399</v>
+        <v>30.161587639</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.14064038000000068</v>
+        <v>-0.13187455399999948</v>
       </c>
       <c r="D350" s="5">
-        <v>-5.4316451236440351</v>
+        <v>-5.100604727641822</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>30.225887737000001</v>
+        <v>30.233712893</v>
       </c>
       <c r="C351" s="5">
-        <v>7.6516338000001127E-2</v>
+        <v>7.2125253999999472E-2</v>
       </c>
       <c r="D351" s="5">
-        <v>3.0883620274669177</v>
+        <v>2.9075971929420241</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>30.150571129999999</v>
+        <v>30.150437413999999</v>
       </c>
       <c r="C352" s="5">
-        <v>-7.5316607000001312E-2</v>
+        <v>-8.3275479000000985E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>-2.9495085887544015</v>
+        <v>-3.2556545433004236</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>30.153240209</v>
+        <v>30.154788366999998</v>
       </c>
       <c r="C353" s="5">
-        <v>2.6690790000003517E-3</v>
+        <v>4.3509529999994356E-3</v>
       </c>
       <c r="D353" s="5">
-        <v>0.10628172500288802</v>
+        <v>0.17330725641291345</v>
       </c>
       <c r="E353" s="5">
-        <v>1.6298872546322007</v>
+        <v>1.6259132657790998</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>29.815209981999999</v>
+        <v>29.807756317999999</v>
       </c>
       <c r="C354" s="5">
-        <v>-0.33803022700000085</v>
+        <v>-0.34703204899999918</v>
       </c>
       <c r="D354" s="5">
-        <v>-12.653276456890206</v>
+        <v>-12.968588363190625</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>29.930281958999998</v>
+        <v>29.925113369000002</v>
       </c>
       <c r="C355" s="5">
-        <v>0.11507197699999949</v>
+        <v>0.1173570510000026</v>
       </c>
       <c r="D355" s="5">
-        <v>4.7309950287844016</v>
+        <v>4.8282188227507294</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>29.669745020000001</v>
+        <v>29.662797814000001</v>
       </c>
       <c r="C356" s="5">
-        <v>-0.26053693899999786</v>
+        <v>-0.2623155550000007</v>
       </c>
       <c r="D356" s="5">
-        <v>-9.959878848497894</v>
+        <v>-10.026278078898066</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>29.546441768000001</v>
+        <v>29.549130330000001</v>
       </c>
       <c r="C357" s="5">
-        <v>-0.12330325199999947</v>
+        <v>-0.11366748400000048</v>
       </c>
       <c r="D357" s="5">
-        <v>-4.874604572310437</v>
+        <v>-4.502697598311844</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>29.468870213999999</v>
+        <v>29.471777499000002</v>
       </c>
       <c r="C358" s="5">
-        <v>-7.7571554000002152E-2</v>
+        <v>-7.7352830999998901E-2</v>
       </c>
       <c r="D358" s="5">
-        <v>-3.1053966417924794</v>
+        <v>-3.0964885508836137</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>29.613384891999999</v>
+        <v>29.608345362000001</v>
       </c>
       <c r="C359" s="5">
-        <v>0.14451467800000017</v>
+        <v>0.13656786299999979</v>
       </c>
       <c r="D359" s="5">
-        <v>6.0461198749934608</v>
+        <v>5.7045538052002076</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>29.755716388</v>
+        <v>29.745564951999999</v>
       </c>
       <c r="C360" s="5">
-        <v>0.14233149600000061</v>
+        <v>0.13721958999999728</v>
       </c>
       <c r="D360" s="5">
-        <v>5.9225218923109946</v>
+        <v>5.7053594164389709</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>29.616380447000001</v>
+        <v>29.621798159000001</v>
       </c>
       <c r="C361" s="5">
-        <v>-0.1393359409999988</v>
+        <v>-0.12376679299999793</v>
       </c>
       <c r="D361" s="5">
-        <v>-5.4767085441693393</v>
+        <v>-4.8803248241102377</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>29.497343423</v>
+        <v>29.513487285</v>
       </c>
       <c r="C362" s="5">
-        <v>-0.11903702400000071</v>
+        <v>-0.10831087400000072</v>
       </c>
       <c r="D362" s="5">
-        <v>-4.7179505042381109</v>
+        <v>-4.3005768785871368</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>29.340943428999999</v>
+        <v>29.351550269000001</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.15639999400000093</v>
+        <v>-0.16193701599999955</v>
       </c>
       <c r="D363" s="5">
-        <v>-6.1803011620108599</v>
+        <v>-6.3891490447112176</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>29.276862451</v>
+        <v>29.275082464</v>
       </c>
       <c r="C364" s="5">
-        <v>-6.4080977999999789E-2</v>
+        <v>-7.6467805000000055E-2</v>
       </c>
       <c r="D364" s="5">
-        <v>-2.5895612859613948</v>
+        <v>-3.0818776204049381</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>29.057452897000001</v>
+        <v>29.057237489999999</v>
       </c>
       <c r="C365" s="5">
-        <v>-0.21940955399999851</v>
+        <v>-0.21784497400000191</v>
       </c>
       <c r="D365" s="5">
-        <v>-8.6315785325025161</v>
+        <v>-8.5730250374562171</v>
       </c>
       <c r="E365" s="5">
-        <v>-3.6340615615595873</v>
+        <v>-3.6397233621480396</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>30.095414119000001</v>
+        <v>30.088245223000001</v>
       </c>
       <c r="C366" s="5">
-        <v>1.0379612219999999</v>
+        <v>1.0310077330000027</v>
       </c>
       <c r="D366" s="5">
-        <v>52.374879268279997</v>
+        <v>51.953407744025547</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>29.949523708000001</v>
+        <v>29.944240876999999</v>
       </c>
       <c r="C367" s="5">
-        <v>-0.14589041099999989</v>
+        <v>-0.14400434600000267</v>
       </c>
       <c r="D367" s="5">
-        <v>-5.6644996344507925</v>
+        <v>-5.5944835999364724</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>30.093446235999998</v>
+        <v>30.084889954000001</v>
       </c>
       <c r="C368" s="5">
-        <v>0.14392252799999738</v>
+        <v>0.14064907700000262</v>
       </c>
       <c r="D368" s="5">
-        <v>5.9214845564188767</v>
+        <v>5.7843531984544727</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>28.538551124000001</v>
+        <v>28.541374910999998</v>
       </c>
       <c r="C369" s="5">
-        <v>-1.554895111999997</v>
+        <v>-1.5435150430000029</v>
       </c>
       <c r="D369" s="5">
-        <v>-47.092170330936568</v>
+        <v>-46.848251313145397</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>27.724875597</v>
+        <v>27.727381033</v>
       </c>
       <c r="C370" s="5">
-        <v>-0.8136755270000009</v>
+        <v>-0.81399387799999801</v>
       </c>
       <c r="D370" s="5">
-        <v>-29.327211694148126</v>
+        <v>-29.334485917668808</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>28.190296868000001</v>
+        <v>28.182300702999999</v>
       </c>
       <c r="C371" s="5">
-        <v>0.4654212710000003</v>
+        <v>0.45491966999999889</v>
       </c>
       <c r="D371" s="5">
-        <v>22.112611508425537</v>
+        <v>21.565720027008027</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>28.588710481</v>
+        <v>28.575618607999999</v>
       </c>
       <c r="C372" s="5">
-        <v>0.39841361299999889</v>
+        <v>0.39331790499999997</v>
       </c>
       <c r="D372" s="5">
-        <v>18.342027643770798</v>
+        <v>18.094686090449574</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>30.170980357000001</v>
+        <v>30.180563792000001</v>
       </c>
       <c r="C373" s="5">
-        <v>1.5822698760000016</v>
+        <v>1.6049451840000017</v>
       </c>
       <c r="D373" s="5">
-        <v>90.870260577284625</v>
+        <v>92.655091502814301</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>28.837887038000002</v>
+        <v>28.854899059000001</v>
       </c>
       <c r="C374" s="5">
-        <v>-1.3330933189999996</v>
+        <v>-1.325664733</v>
       </c>
       <c r="D374" s="5">
-        <v>-41.858240482278156</v>
+        <v>-41.668045050721446</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>28.152695975</v>
+        <v>28.166168600999999</v>
       </c>
       <c r="C375" s="5">
-        <v>-0.68519106300000132</v>
+        <v>-0.68873045800000199</v>
       </c>
       <c r="D375" s="5">
-        <v>-25.066046164099909</v>
+        <v>-25.166064930758637</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>28.194001043</v>
+        <v>28.194975762999999</v>
       </c>
       <c r="C376" s="5">
-        <v>4.1305067999999778E-2</v>
+        <v>2.8807161999999664E-2</v>
       </c>
       <c r="D376" s="5">
-        <v>1.7748927911175549</v>
+        <v>1.2342364861421373</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>28.080127284</v>
+        <v>28.082903433999999</v>
       </c>
       <c r="C377" s="5">
-        <v>-0.11387375900000052</v>
+        <v>-0.11207232900000008</v>
       </c>
       <c r="D377" s="5">
-        <v>-4.7404935268566595</v>
+        <v>-4.6669753854550962</v>
       </c>
       <c r="E377" s="5">
-        <v>-3.3634249239406167</v>
+        <v>-3.3531544639620825</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>27.840174337000001</v>
+        <v>27.836657928000001</v>
       </c>
       <c r="C378" s="5">
-        <v>-0.23995294699999903</v>
+        <v>-0.2462455059999975</v>
       </c>
       <c r="D378" s="5">
-        <v>-9.7858749363757163</v>
+        <v>-10.029313895488867</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>27.657792668999999</v>
+        <v>27.645981007</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.18238166800000144</v>
+        <v>-0.19067692100000144</v>
       </c>
       <c r="D379" s="5">
-        <v>-7.5840794005747387</v>
+        <v>-7.9171076162836034</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>27.400665275000001</v>
+        <v>27.384623675</v>
       </c>
       <c r="C380" s="5">
-        <v>-0.25712739399999762</v>
+        <v>-0.26135733199999933</v>
       </c>
       <c r="D380" s="5">
-        <v>-10.602970442778703</v>
+        <v>-10.772800599377309</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>27.635103299000001</v>
+        <v>27.635993745</v>
       </c>
       <c r="C381" s="5">
-        <v>0.23443802399999925</v>
+        <v>0.25137007000000011</v>
       </c>
       <c r="D381" s="5">
-        <v>10.764302915258718</v>
+        <v>11.588567610452639</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>27.455822081000001</v>
+        <v>27.458753390999998</v>
       </c>
       <c r="C382" s="5">
-        <v>-0.17928121799999985</v>
+        <v>-0.17724035400000204</v>
       </c>
       <c r="D382" s="5">
-        <v>-7.5130804233628385</v>
+        <v>-7.4303180792051222</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>28.307538009999998</v>
+        <v>28.298877600000001</v>
       </c>
       <c r="C383" s="5">
-        <v>0.85171592899999737</v>
+        <v>0.84012420900000251</v>
       </c>
       <c r="D383" s="5">
-        <v>44.281871589921693</v>
+        <v>43.569017609133894</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>28.036253922</v>
+        <v>28.021035875999999</v>
       </c>
       <c r="C384" s="5">
-        <v>-0.27128408799999804</v>
+        <v>-0.27784172400000173</v>
       </c>
       <c r="D384" s="5">
-        <v>-10.912940020205564</v>
+        <v>-11.165900323819479</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>28.066904173000001</v>
+        <v>28.080535957999999</v>
       </c>
       <c r="C385" s="5">
-        <v>3.065025100000085E-2</v>
+        <v>5.9500081999999566E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>1.3198004905125682</v>
+        <v>2.5780592999540719</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>27.784114817999999</v>
+        <v>27.801072955999999</v>
       </c>
       <c r="C386" s="5">
-        <v>-0.28278935500000202</v>
+        <v>-0.27946300199999996</v>
       </c>
       <c r="D386" s="5">
-        <v>-11.442644727767238</v>
+        <v>-11.310138452934826</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>27.852258290999998</v>
+        <v>27.87075059</v>
       </c>
       <c r="C387" s="5">
-        <v>6.8143472999999233E-2</v>
+        <v>6.9677634000001376E-2</v>
       </c>
       <c r="D387" s="5">
-        <v>2.9831537810607101</v>
+        <v>3.049357819713272</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>27.785349295</v>
+        <v>27.790759701999999</v>
       </c>
       <c r="C388" s="5">
-        <v>-6.6908995999998666E-2</v>
+        <v>-7.9990888000001092E-2</v>
       </c>
       <c r="D388" s="5">
-        <v>-2.8449541497187369</v>
+        <v>-3.3902296938038146</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>27.807169373000001</v>
+        <v>27.814531443</v>
       </c>
       <c r="C389" s="5">
-        <v>2.1820078000001075E-2</v>
+        <v>2.3771741000000901E-2</v>
       </c>
       <c r="D389" s="5">
-        <v>0.94645146186151941</v>
+        <v>1.0313023792299036</v>
       </c>
       <c r="E389" s="5">
-        <v>-0.97206792632855699</v>
+        <v>-0.95564189661059284</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>28.375756517999999</v>
+        <v>28.378170782000002</v>
       </c>
       <c r="C390" s="5">
-        <v>0.56858714499999863</v>
+        <v>0.56363933900000163</v>
       </c>
       <c r="D390" s="5">
-        <v>27.493487607750922</v>
+        <v>27.218946879401717</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>28.454637453</v>
+        <v>28.437291405</v>
       </c>
       <c r="C391" s="5">
-        <v>7.8880935000000818E-2</v>
+        <v>5.9120622999998318E-2</v>
       </c>
       <c r="D391" s="5">
-        <v>3.3873231452235197</v>
+        <v>2.5288212046194136</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>28.40686504</v>
+        <v>28.375854310000001</v>
       </c>
       <c r="C392" s="5">
-        <v>-4.7772413000000569E-2</v>
+        <v>-6.143709499999872E-2</v>
       </c>
       <c r="D392" s="5">
-        <v>-1.9961770427719738</v>
+        <v>-2.5619446298715487</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>28.243617390000001</v>
+        <v>28.239948984000002</v>
       </c>
       <c r="C393" s="5">
-        <v>-0.16324764999999886</v>
+        <v>-0.1359053259999996</v>
       </c>
       <c r="D393" s="5">
-        <v>-6.6822756871000699</v>
+        <v>-5.5983585723451306</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>28.081310482999999</v>
+        <v>28.081955614999998</v>
       </c>
       <c r="C394" s="5">
-        <v>-0.16230690700000139</v>
+        <v>-0.15799336900000327</v>
       </c>
       <c r="D394" s="5">
-        <v>-6.6821721369698439</v>
+        <v>-6.5108332083812837</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>27.323046309999999</v>
+        <v>27.318024059999999</v>
       </c>
       <c r="C395" s="5">
-        <v>-0.7582641730000006</v>
+        <v>-0.76393155499999921</v>
       </c>
       <c r="D395" s="5">
-        <v>-27.998596445945068</v>
+        <v>-28.177053932517648</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>27.779152611000001</v>
+        <v>27.761003018</v>
       </c>
       <c r="C396" s="5">
-        <v>0.45610630100000193</v>
+        <v>0.4429789580000012</v>
       </c>
       <c r="D396" s="5">
-        <v>21.977156648708586</v>
+        <v>21.291520858328461</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>28.590961106999998</v>
+        <v>28.608766054</v>
       </c>
       <c r="C397" s="5">
-        <v>0.8118084959999976</v>
+        <v>0.84776303599999991</v>
       </c>
       <c r="D397" s="5">
-        <v>41.291856930431713</v>
+        <v>43.472172976676426</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>27.956331580000001</v>
+        <v>27.971267589</v>
       </c>
       <c r="C398" s="5">
-        <v>-0.63462952699999775</v>
+        <v>-0.63749846500000018</v>
       </c>
       <c r="D398" s="5">
-        <v>-23.613407499660578</v>
+        <v>-23.694426685495017</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>27.941030143999999</v>
+        <v>27.963302435999999</v>
       </c>
       <c r="C399" s="5">
-        <v>-1.5301436000001445E-2</v>
+        <v>-7.9651530000006687E-3</v>
       </c>
       <c r="D399" s="5">
-        <v>-0.65482658009952122</v>
+        <v>-0.34117967056862541</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>27.851386220999998</v>
+        <v>27.866258762000001</v>
       </c>
       <c r="C400" s="5">
-        <v>-8.9643923000000569E-2</v>
+        <v>-9.7043673999998248E-2</v>
       </c>
       <c r="D400" s="5">
-        <v>-3.7827759377038417</v>
+        <v>-4.0858970637614895</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>27.937481325</v>
+        <v>27.957329817000002</v>
       </c>
       <c r="C401" s="5">
-        <v>8.6095104000001754E-2</v>
+        <v>9.1071055000000456E-2</v>
       </c>
       <c r="D401" s="5">
-        <v>3.7732008615704249</v>
+        <v>3.9930443136369398</v>
       </c>
       <c r="E401" s="5">
-        <v>0.46862717399249743</v>
+        <v>0.51339485726242806</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>27.711519972000001</v>
+        <v>27.726055975000001</v>
       </c>
       <c r="C402" s="5">
-        <v>-0.22596135299999887</v>
+        <v>-0.23127384200000023</v>
       </c>
       <c r="D402" s="5">
-        <v>-9.285404805625852</v>
+        <v>-9.4874356794244044</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>27.728239664</v>
+        <v>27.704871735000001</v>
       </c>
       <c r="C403" s="5">
-        <v>1.6719691999998787E-2</v>
+        <v>-2.1184240000000187E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>0.72642510925355896</v>
+        <v>-0.91302320405644011</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>27.698439445000002</v>
+        <v>27.637417485</v>
       </c>
       <c r="C404" s="5">
-        <v>-2.9800218999998407E-2</v>
+        <v>-6.7454250000000826E-2</v>
       </c>
       <c r="D404" s="5">
-        <v>-1.2820734484522922</v>
+        <v>-2.8828830856652221</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>27.754045327</v>
+        <v>27.742501349000001</v>
       </c>
       <c r="C405" s="5">
-        <v>5.5605881999998275E-2</v>
+        <v>0.10508386400000091</v>
       </c>
       <c r="D405" s="5">
-        <v>2.4358331839765324</v>
+        <v>4.6593136967253868</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>27.824987125</v>
+        <v>27.823349984</v>
       </c>
       <c r="C406" s="5">
-        <v>7.0941797999999778E-2</v>
+        <v>8.0848634999998836E-2</v>
       </c>
       <c r="D406" s="5">
-        <v>3.1107974997351295</v>
+        <v>3.5537031767270522</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>26.246437625999999</v>
+        <v>26.245180639000001</v>
       </c>
       <c r="C407" s="5">
-        <v>-1.5785494990000011</v>
+        <v>-1.5781693449999992</v>
       </c>
       <c r="D407" s="5">
-        <v>-50.383659912746815</v>
+        <v>-50.377142311386038</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>26.308175544000001</v>
+        <v>26.291082603</v>
       </c>
       <c r="C408" s="5">
-        <v>6.1737918000002168E-2</v>
+        <v>4.5901963999998685E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>2.8594937549821342</v>
+        <v>2.1190676334182701</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>27.820998997</v>
+        <v>27.843105911999999</v>
       </c>
       <c r="C409" s="5">
-        <v>1.5128234529999993</v>
+        <v>1.5520233089999991</v>
       </c>
       <c r="D409" s="5">
-        <v>95.606766614458678</v>
+        <v>99.026321758221528</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>28.13671995</v>
+        <v>28.150720394</v>
       </c>
       <c r="C410" s="5">
-        <v>0.31572095299999958</v>
+        <v>0.30761448200000174</v>
       </c>
       <c r="D410" s="5">
-        <v>14.500918038698106</v>
+        <v>14.093789621287689</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>28.023517418000001</v>
+        <v>28.049885973999999</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.11320253199999897</v>
+        <v>-0.10083442000000176</v>
       </c>
       <c r="D411" s="5">
-        <v>-4.7225487568150264</v>
+        <v>-4.2146603852828868</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>28.102768010999998</v>
+        <v>28.12748625</v>
       </c>
       <c r="C412" s="5">
-        <v>7.9250592999997593E-2</v>
+        <v>7.7600276000001855E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>3.4468885999589638</v>
+        <v>3.3707937264157994</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>27.959223372</v>
+        <v>27.991272082999998</v>
       </c>
       <c r="C413" s="5">
-        <v>-0.14354463899999814</v>
+        <v>-0.13621416700000211</v>
       </c>
       <c r="D413" s="5">
-        <v>-5.960120115175938</v>
+        <v>-5.6589781166043736</v>
       </c>
       <c r="E413" s="5">
-        <v>7.7823933901099984E-2</v>
+        <v>0.12140739556378843</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>28.162880705999999</v>
+        <v>28.194379730000001</v>
       </c>
       <c r="C414" s="5">
-        <v>0.20365733399999897</v>
+        <v>0.20310764700000306</v>
       </c>
       <c r="D414" s="5">
-        <v>9.0997264214115248</v>
+        <v>9.0633684865708766</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>28.201636575999999</v>
+        <v>28.176894291</v>
       </c>
       <c r="C415" s="5">
-        <v>3.8755869999999248E-2</v>
+        <v>-1.7485439000001435E-2</v>
       </c>
       <c r="D415" s="5">
-        <v>1.663915829231688</v>
+        <v>-0.74167632623513002</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>28.496943430999998</v>
+        <v>28.395571713999999</v>
       </c>
       <c r="C416" s="5">
-        <v>0.29530685499999976</v>
+        <v>0.21867742299999904</v>
       </c>
       <c r="D416" s="5">
-        <v>13.315057366070038</v>
+        <v>9.7210446228537251</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>27.975040196999998</v>
+        <v>27.955589716999999</v>
       </c>
       <c r="C417" s="5">
-        <v>-0.52190323399999983</v>
+        <v>-0.43998199700000029</v>
       </c>
       <c r="D417" s="5">
-        <v>-19.893221402737094</v>
+        <v>-17.088171957503071</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>28.088648117000002</v>
+        <v>28.082722993000001</v>
       </c>
       <c r="C418" s="5">
-        <v>0.1136079200000033</v>
+        <v>0.12713327600000213</v>
       </c>
       <c r="D418" s="5">
-        <v>4.9835898008469659</v>
+        <v>5.5958126886284765</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>26.836452341000001</v>
+        <v>26.839964219999999</v>
       </c>
       <c r="C419" s="5">
-        <v>-1.2521957760000006</v>
+        <v>-1.242758773000002</v>
       </c>
       <c r="D419" s="5">
-        <v>-42.146292928185382</v>
+        <v>-41.908499138303299</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>27.724710853000001</v>
+        <v>27.709355860999999</v>
       </c>
       <c r="C420" s="5">
-        <v>0.88825851200000017</v>
+        <v>0.86939164099999999</v>
       </c>
       <c r="D420" s="5">
-        <v>47.809743685328755</v>
+        <v>46.600000424763202</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>27.94343323</v>
+        <v>27.97097059</v>
       </c>
       <c r="C421" s="5">
-        <v>0.21872237699999886</v>
+        <v>0.26161472900000149</v>
       </c>
       <c r="D421" s="5">
-        <v>9.8886561648850559</v>
+        <v>11.936900490670199</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>28.02937232</v>
+        <v>28.041344845000001</v>
       </c>
       <c r="C422" s="5">
-        <v>8.5939090000000107E-2</v>
+        <v>7.0374255000000829E-2</v>
       </c>
       <c r="D422" s="5">
-        <v>3.7536301520688653</v>
+        <v>3.0613008917780959</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>27.91248672</v>
+        <v>27.942668672</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.11688559999999981</v>
+        <v>-9.8676173000001199E-2</v>
       </c>
       <c r="D423" s="5">
-        <v>-4.8909411174992474</v>
+        <v>-4.141966644980311</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>28.257571610999999</v>
+        <v>28.292518702999999</v>
       </c>
       <c r="C424" s="5">
-        <v>0.34508489099999906</v>
+        <v>0.34985003099999901</v>
       </c>
       <c r="D424" s="5">
-        <v>15.887258495769906</v>
+        <v>16.103353993215428</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>27.885881803</v>
+        <v>27.932027797</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.37168980799999929</v>
+        <v>-0.360490905999999</v>
       </c>
       <c r="D425" s="5">
-        <v>-14.691060262006284</v>
+        <v>-14.262612318771462</v>
       </c>
       <c r="E425" s="5">
-        <v>-0.26231618820088398</v>
+        <v>-0.21165271026027943</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>28.025615914999999</v>
+        <v>28.075205776000001</v>
       </c>
       <c r="C426" s="5">
-        <v>0.1397341119999993</v>
+        <v>0.14317797900000073</v>
       </c>
       <c r="D426" s="5">
-        <v>6.1816336246766079</v>
+        <v>6.327545912590371</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>27.986091089999999</v>
+        <v>27.957651850000001</v>
       </c>
       <c r="C427" s="5">
-        <v>-3.9524825000000874E-2</v>
+        <v>-0.11755392599999936</v>
       </c>
       <c r="D427" s="5">
-        <v>-1.6793070707549207</v>
+        <v>-4.9104193926512663</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>27.996341101999999</v>
+        <v>27.851231245000001</v>
       </c>
       <c r="C428" s="5">
-        <v>1.0250012000000197E-2</v>
+        <v>-0.10642060500000028</v>
       </c>
       <c r="D428" s="5">
-        <v>0.4403909689423946</v>
+        <v>-4.4733646426314504</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>27.994976045000001</v>
+        <v>27.969435956000002</v>
       </c>
       <c r="C429" s="5">
-        <v>-1.3650569999974493E-3</v>
+        <v>0.11820471100000063</v>
       </c>
       <c r="D429" s="5">
-        <v>-5.8494400485520348E-2</v>
+        <v>5.2135584337747121</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>28.067437207000001</v>
+        <v>28.060166406</v>
       </c>
       <c r="C430" s="5">
-        <v>7.2461161999999746E-2</v>
+        <v>9.0730449999998797E-2</v>
       </c>
       <c r="D430" s="5">
-        <v>3.1506369264344913</v>
+        <v>3.9629051769812351</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>27.993512935999998</v>
+        <v>28.000448907999999</v>
       </c>
       <c r="C431" s="5">
-        <v>-7.3924271000002761E-2</v>
+        <v>-5.9717498000001257E-2</v>
       </c>
       <c r="D431" s="5">
-        <v>-3.1151866068039435</v>
+        <v>-2.5241519073069929</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>28.232182051999999</v>
+        <v>28.22072747</v>
       </c>
       <c r="C432" s="5">
-        <v>0.23866911600000051</v>
+        <v>0.22027856200000073</v>
       </c>
       <c r="D432" s="5">
-        <v>10.724703680576342</v>
+        <v>9.8597301610828136</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>29.161011206000001</v>
+        <v>29.192394082</v>
       </c>
       <c r="C433" s="5">
-        <v>0.92882915400000243</v>
+        <v>0.97166661199999993</v>
       </c>
       <c r="D433" s="5">
-        <v>47.467937793647977</v>
+        <v>50.112929620727023</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>28.219884291</v>
+        <v>28.233736657000001</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.94112691500000167</v>
+        <v>-0.9586574249999984</v>
       </c>
       <c r="D434" s="5">
-        <v>-32.542260024169622</v>
+        <v>-33.014044320149473</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>28.32070066</v>
+        <v>28.356978339000001</v>
       </c>
       <c r="C435" s="5">
-        <v>0.10081636900000035</v>
+        <v>0.12324168199999974</v>
       </c>
       <c r="D435" s="5">
-        <v>4.3722822004278683</v>
+        <v>5.3656624439227141</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>28.344199875000001</v>
+        <v>28.389946815999998</v>
       </c>
       <c r="C436" s="5">
-        <v>2.3499215000001072E-2</v>
+        <v>3.2968476999997165E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>1.0002614515844943</v>
+        <v>1.4041035085560871</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>28.367207297</v>
+        <v>28.424288430000001</v>
       </c>
       <c r="C437" s="5">
-        <v>2.3007421999999167E-2</v>
+        <v>3.4341614000002352E-2</v>
       </c>
       <c r="D437" s="5">
-        <v>0.97841882238611788</v>
+        <v>1.4612643024375815</v>
       </c>
       <c r="E437" s="5">
-        <v>1.7260544149197976</v>
+        <v>1.762351937272788</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>28.561372434999999</v>
+        <v>28.612579641</v>
       </c>
       <c r="C438" s="5">
-        <v>0.1941651379999989</v>
+        <v>0.18829121099999924</v>
       </c>
       <c r="D438" s="5">
-        <v>8.5300193350702269</v>
+        <v>8.2452772285337872</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>28.568598655999999</v>
+        <v>28.766081453000002</v>
       </c>
       <c r="C439" s="5">
-        <v>7.2262209999998106E-3</v>
+        <v>0.15350181200000179</v>
       </c>
       <c r="D439" s="5">
-        <v>0.30403097993452199</v>
+        <v>6.6311998555687923</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>28.498231977</v>
+        <v>28.826645307</v>
       </c>
       <c r="C440" s="5">
-        <v>-7.0366678999999266E-2</v>
+        <v>6.0563853999997974E-2</v>
       </c>
       <c r="D440" s="5">
-        <v>-2.9159796369269464</v>
+        <v>2.555931334973538</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>28.392742600999998</v>
+        <v>28.765181967</v>
       </c>
       <c r="C441" s="5">
-        <v>-0.1054893760000013</v>
+        <v>-6.1463339999999533E-2</v>
       </c>
       <c r="D441" s="5">
-        <v>-4.3526073697288119</v>
+        <v>-2.528812935219038</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>28.430120959</v>
+        <v>28.780635396000001</v>
       </c>
       <c r="C442" s="5">
-        <v>3.7378358000001555E-2</v>
+        <v>1.5453429000000796E-2</v>
       </c>
       <c r="D442" s="5">
-        <v>1.59125979768584</v>
+        <v>0.64658051684061135</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>27.884039176999998</v>
+        <v>28.778416935999999</v>
       </c>
       <c r="C443" s="5">
-        <v>-0.54608178200000168</v>
+        <v>-2.2184600000016985E-3</v>
       </c>
       <c r="D443" s="5">
-        <v>-20.763785024041859</v>
+        <v>-9.2458822950469699E-2</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>27.963009217</v>
+        <v>28.679895914999999</v>
       </c>
       <c r="C444" s="5">
-        <v>7.8970040000001518E-2</v>
+        <v>-9.852102099999982E-2</v>
       </c>
       <c r="D444" s="5">
-        <v>3.4519447398283054</v>
+        <v>-4.0316457877074274</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>28.930083718999999</v>
+      </c>
+      <c r="C445" s="5">
+        <v>0.2501878039999994</v>
+      </c>
+      <c r="D445" s="5">
+        <v>10.985293492068827</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>