--- v2 (2026-02-02)
+++ v3 (2026-04-05)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{DC349404-14A6-4B13-AC00-846B7831002F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{13FA3FDE-9623-4DA6-B5CD-8A9F6748D2BF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{7E28E638-B53D-43AB-A81E-128B49929D81}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{F79F11C9-B39A-4C5D-A25E-300770C0B427}"/>
   </bookViews>
   <sheets>
     <sheet name="brogovta" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Brownsville—Harlingen Government Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q2.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry January 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,52 +917,52 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{015BDBFD-E906-4765-96D0-E3315806F0F7}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A446238C-08BF-47F7-BEF3-0038BBBE747F}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
@@ -974,6190 +974,6259 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>17.948082345</v>
+        <v>17.949801975</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>18.003637398999999</v>
+        <v>17.992807261999999</v>
       </c>
       <c r="C7" s="5">
-        <v>5.555505399999916E-2</v>
+        <v>4.3005286999999726E-2</v>
       </c>
       <c r="D7" s="5">
-        <v>3.7782753499961297</v>
+        <v>2.9132262613248416</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>18.060982878000001</v>
+        <v>18.046093725999999</v>
       </c>
       <c r="C8" s="5">
-        <v>5.7345479000002086E-2</v>
+        <v>5.3286463999999256E-2</v>
       </c>
       <c r="D8" s="5">
-        <v>3.889936590039822</v>
+        <v>3.6123131593158941</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>18.081235710000001</v>
+        <v>18.021017166</v>
       </c>
       <c r="C9" s="5">
-        <v>2.0252832000000609E-2</v>
+        <v>-2.5076559999998693E-2</v>
       </c>
       <c r="D9" s="5">
-        <v>1.3539601216392638</v>
+        <v>-1.6548152147771611</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>18.173804028999999</v>
+        <v>18.15269924</v>
       </c>
       <c r="C10" s="5">
-        <v>9.2568318999997956E-2</v>
+        <v>0.13168207400000043</v>
       </c>
       <c r="D10" s="5">
-        <v>6.3194680415924021</v>
+        <v>9.1296951019772088</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>17.849344132999999</v>
+        <v>17.826931739999999</v>
       </c>
       <c r="C11" s="5">
-        <v>-0.32445989600000047</v>
+        <v>-0.32576750000000132</v>
       </c>
       <c r="D11" s="5">
-        <v>-19.44044379466202</v>
+        <v>-19.531728495537525</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>18.510258253</v>
+        <v>18.460906184999999</v>
       </c>
       <c r="C12" s="5">
-        <v>0.66091412000000105</v>
+        <v>0.63397444499999978</v>
       </c>
       <c r="D12" s="5">
-        <v>54.697246304158377</v>
+        <v>52.095710115350478</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>18.017434266999999</v>
+        <v>18.014195292</v>
       </c>
       <c r="C13" s="5">
-        <v>-0.49282398600000121</v>
+        <v>-0.44671089299999878</v>
       </c>
       <c r="D13" s="5">
-        <v>-27.66214622877753</v>
+        <v>-25.468096000016317</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>17.862629808000001</v>
+        <v>17.929938751000002</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.15480445899999751</v>
+        <v>-8.4256540999998464E-2</v>
       </c>
       <c r="D14" s="5">
-        <v>-9.8367789273161144</v>
+        <v>-5.470519186762834</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>17.973933398</v>
+        <v>17.984005870000001</v>
       </c>
       <c r="C15" s="5">
-        <v>0.11130358999999856</v>
+        <v>5.4067118999999053E-2</v>
       </c>
       <c r="D15" s="5">
-        <v>7.7389560428787973</v>
+        <v>3.6791804625669222</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>17.777000107999999</v>
+        <v>17.772125856999999</v>
       </c>
       <c r="C16" s="5">
-        <v>-0.19693329000000048</v>
+        <v>-0.21188001300000181</v>
       </c>
       <c r="D16" s="5">
-        <v>-12.383850411196429</v>
+        <v>-13.256821102202698</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>17.953031439</v>
+        <v>17.955450452000001</v>
       </c>
       <c r="C17" s="5">
-        <v>0.17603133100000079</v>
+        <v>0.18332459500000198</v>
       </c>
       <c r="D17" s="5">
-        <v>12.551631907509542</v>
+        <v>13.105336581738868</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>18.150137614999998</v>
+        <v>18.157464807</v>
       </c>
       <c r="C18" s="5">
-        <v>0.19710617599999836</v>
+        <v>0.20201435499999931</v>
       </c>
       <c r="D18" s="5">
-        <v>14.000188562231708</v>
+        <v>14.368618456938865</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>18.095241660999999</v>
+        <v>18.084440737000001</v>
       </c>
       <c r="C19" s="5">
-        <v>-5.4895953999999136E-2</v>
+        <v>-7.3024069999998886E-2</v>
       </c>
       <c r="D19" s="5">
-        <v>-3.5696855621375811</v>
+        <v>-4.7207215572723555</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>18.044346038</v>
+        <v>18.030125135999999</v>
       </c>
       <c r="C20" s="5">
-        <v>-5.0895622999998835E-2</v>
+        <v>-5.4315601000002545E-2</v>
       </c>
       <c r="D20" s="5">
-        <v>-3.3234565059324095</v>
+        <v>-3.545188120365983</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>18.078079059</v>
+        <v>18.011723349</v>
       </c>
       <c r="C21" s="5">
-        <v>3.3733020999999752E-2</v>
+        <v>-1.8401786999998393E-2</v>
       </c>
       <c r="D21" s="5">
-        <v>2.2665515499772804</v>
+        <v>-1.2178844929046306</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>18.075118942</v>
+        <v>18.053458370000001</v>
       </c>
       <c r="C22" s="5">
-        <v>-2.9601170000006505E-3</v>
+        <v>4.1735021000000927E-2</v>
       </c>
       <c r="D22" s="5">
-        <v>-0.19631196264638939</v>
+        <v>2.8162340905671712</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>18.361818339999999</v>
+        <v>18.337778725</v>
       </c>
       <c r="C23" s="5">
-        <v>0.28669939799999966</v>
+        <v>0.28432035499999841</v>
       </c>
       <c r="D23" s="5">
-        <v>20.785352624904306</v>
+        <v>20.6245841864936</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>18.833091778</v>
+        <v>18.678635558</v>
       </c>
       <c r="C24" s="5">
-        <v>0.47127343800000077</v>
+        <v>0.34085683300000014</v>
       </c>
       <c r="D24" s="5">
-        <v>35.541171987544537</v>
+        <v>24.732908022943899</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>18.643706042000002</v>
+        <v>18.641068829000002</v>
       </c>
       <c r="C25" s="5">
-        <v>-0.18938573599999842</v>
+        <v>-3.7566728999998134E-2</v>
       </c>
       <c r="D25" s="5">
-        <v>-11.42167025585098</v>
+        <v>-2.3869378178290934</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>18.676124875999999</v>
+        <v>18.739125723000001</v>
       </c>
       <c r="C26" s="5">
-        <v>3.2418833999997787E-2</v>
+        <v>9.8056893999999062E-2</v>
       </c>
       <c r="D26" s="5">
-        <v>2.1067066868676321</v>
+        <v>6.4981783268933224</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>18.662780850000001</v>
+        <v>18.677595573000001</v>
       </c>
       <c r="C27" s="5">
-        <v>-1.3344025999998621E-2</v>
+        <v>-6.1530149999999395E-2</v>
       </c>
       <c r="D27" s="5">
-        <v>-0.85403448615332112</v>
+        <v>-3.8698302812105623</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>18.859726838</v>
+        <v>18.858372231000001</v>
       </c>
       <c r="C28" s="5">
-        <v>0.19694598799999952</v>
+        <v>0.1807766579999992</v>
       </c>
       <c r="D28" s="5">
-        <v>13.42492534940849</v>
+        <v>12.253227306856186</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>18.841012159999998</v>
+        <v>18.849891396</v>
       </c>
       <c r="C29" s="5">
-        <v>-1.8714678000002039E-2</v>
+        <v>-8.4808350000002974E-3</v>
       </c>
       <c r="D29" s="5">
-        <v>-1.1842934623159884</v>
+        <v>-0.53832152719842652</v>
       </c>
       <c r="E29" s="5">
-        <v>4.9461324903102843</v>
+        <v>4.9814453076022502</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>18.823692534999999</v>
+        <v>18.840795386</v>
       </c>
       <c r="C30" s="5">
-        <v>-1.731962499999895E-2</v>
+        <v>-9.0960100000003763E-3</v>
       </c>
       <c r="D30" s="5">
-        <v>-1.0975414675206907</v>
+        <v>-0.57752530709159755</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>18.982378174000001</v>
+        <v>18.967846185999999</v>
       </c>
       <c r="C31" s="5">
-        <v>0.15868563900000154</v>
+        <v>0.12705079999999924</v>
       </c>
       <c r="D31" s="5">
-        <v>10.598595033087621</v>
+        <v>8.3990393417580087</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>19.018450103999999</v>
+        <v>19.006266058000001</v>
       </c>
       <c r="C32" s="5">
-        <v>3.6071929999998531E-2</v>
+        <v>3.8419872000002186E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>2.3043268579783005</v>
+        <v>2.4578934610847591</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>19.164642007000001</v>
+        <v>19.180640552</v>
       </c>
       <c r="C33" s="5">
-        <v>0.14619190300000184</v>
+        <v>0.17437449399999849</v>
       </c>
       <c r="D33" s="5">
-        <v>9.6243610805616608</v>
+        <v>11.582381692183198</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>19.278956759</v>
+        <v>19.257809758</v>
       </c>
       <c r="C34" s="5">
-        <v>0.11431475199999852</v>
+        <v>7.7169206000000656E-2</v>
       </c>
       <c r="D34" s="5">
-        <v>7.3974124163901145</v>
+        <v>4.936222288628711</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>19.782760292999999</v>
+        <v>19.751620372000001</v>
       </c>
       <c r="C35" s="5">
-        <v>0.50380353399999933</v>
+        <v>0.49381061400000092</v>
       </c>
       <c r="D35" s="5">
-        <v>36.282569523649187</v>
+        <v>35.503356266913613</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>19.475461115000002</v>
+        <v>19.421348178999999</v>
       </c>
       <c r="C36" s="5">
-        <v>-0.3072991779999974</v>
+        <v>-0.33027219300000255</v>
       </c>
       <c r="D36" s="5">
-        <v>-17.127521957104651</v>
+        <v>-18.319247046211153</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>19.304366679000001</v>
+        <v>19.300952810999998</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.17109443600000063</v>
+        <v>-0.1203953680000005</v>
       </c>
       <c r="D37" s="5">
-        <v>-10.047402391768511</v>
+        <v>-7.1904863909860168</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>19.595027296000001</v>
+        <v>19.545443821999999</v>
       </c>
       <c r="C38" s="5">
-        <v>0.29066061700000034</v>
+        <v>0.24449101100000092</v>
       </c>
       <c r="D38" s="5">
-        <v>19.642030394806987</v>
+        <v>16.305820850945231</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>19.634268831</v>
+        <v>19.564100522</v>
       </c>
       <c r="C39" s="5">
-        <v>3.9241534999998606E-2</v>
+        <v>1.8656700000001081E-2</v>
       </c>
       <c r="D39" s="5">
-        <v>2.4297995589074084</v>
+        <v>1.1514678411554513</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>20.031492167</v>
+        <v>20.038956514999999</v>
       </c>
       <c r="C40" s="5">
-        <v>0.3972233359999997</v>
+        <v>0.47485599299999848</v>
       </c>
       <c r="D40" s="5">
-        <v>27.169458580564743</v>
+        <v>33.346802715730028</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>19.926234121</v>
+        <v>19.945226654999999</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.10525804599999944</v>
+        <v>-9.3729859999999832E-2</v>
       </c>
       <c r="D41" s="5">
-        <v>-6.1264750716999554</v>
+        <v>-5.4706923293075249</v>
       </c>
       <c r="E41" s="5">
-        <v>5.759892047116022</v>
+        <v>5.8108306089892592</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>19.326180301000001</v>
+        <v>19.258684948999999</v>
       </c>
       <c r="C42" s="5">
-        <v>-0.6000538199999994</v>
+        <v>-0.68654170599999986</v>
       </c>
       <c r="D42" s="5">
-        <v>-30.71334764745799</v>
+        <v>-34.317173638985373</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>19.261698464999998</v>
+        <v>19.240196445999999</v>
       </c>
       <c r="C43" s="5">
-        <v>-6.4481836000002346E-2</v>
+        <v>-1.8488503000000378E-2</v>
       </c>
       <c r="D43" s="5">
-        <v>-3.931140424902213</v>
+        <v>-1.1459470629212043</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>19.489220282000002</v>
+        <v>19.483602571999999</v>
       </c>
       <c r="C44" s="5">
-        <v>0.22752181700000307</v>
+        <v>0.243406126</v>
       </c>
       <c r="D44" s="5">
-        <v>15.132680010495703</v>
+        <v>16.283239780257031</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>19.663429019999999</v>
+        <v>19.656921243999999</v>
       </c>
       <c r="C45" s="5">
-        <v>0.17420873799999725</v>
+        <v>0.17331867200000062</v>
       </c>
       <c r="D45" s="5">
-        <v>11.269845651176812</v>
+        <v>11.212812837756193</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>19.678352976999999</v>
+        <v>19.662793391000001</v>
       </c>
       <c r="C46" s="5">
-        <v>1.4923957000000598E-2</v>
+        <v>5.8721470000016041E-3</v>
       </c>
       <c r="D46" s="5">
-        <v>0.91457573192754715</v>
+        <v>0.35906770691414014</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>19.895185321</v>
+        <v>19.856692460000001</v>
       </c>
       <c r="C47" s="5">
-        <v>0.21683234400000018</v>
+        <v>0.19389906900000042</v>
       </c>
       <c r="D47" s="5">
-        <v>14.054102176303429</v>
+        <v>12.496840174240621</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>19.216615593</v>
+        <v>19.058031808999999</v>
       </c>
       <c r="C48" s="5">
-        <v>-0.67856972799999937</v>
+        <v>-0.79866065100000228</v>
       </c>
       <c r="D48" s="5">
-        <v>-34.06030028737306</v>
+        <v>-38.898249075687417</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>19.239237027000001</v>
+        <v>19.235268190999999</v>
       </c>
       <c r="C49" s="5">
-        <v>2.2621434000001273E-2</v>
+        <v>0.17723638200000025</v>
       </c>
       <c r="D49" s="5">
-        <v>1.4217991190992096</v>
+        <v>11.748674686872285</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>19.706116820999998</v>
+        <v>19.639201161999999</v>
       </c>
       <c r="C50" s="5">
-        <v>0.46687979399999691</v>
+        <v>0.4039329709999997</v>
       </c>
       <c r="D50" s="5">
-        <v>33.339399310664611</v>
+        <v>28.323699648358904</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>19.898924580999999</v>
+        <v>19.841680193999998</v>
       </c>
       <c r="C51" s="5">
-        <v>0.19280776000000088</v>
+        <v>0.20247903199999939</v>
       </c>
       <c r="D51" s="5">
-        <v>12.393872678225936</v>
+        <v>13.09815554521705</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>19.901190501999999</v>
+        <v>19.920076945999998</v>
       </c>
       <c r="C52" s="5">
-        <v>2.2659209999993379E-3</v>
+        <v>7.8396751999999736E-2</v>
       </c>
       <c r="D52" s="5">
-        <v>0.13673144964061468</v>
+        <v>4.8457412700587232</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>20.007061221000001</v>
+        <v>19.935405233000001</v>
       </c>
       <c r="C53" s="5">
-        <v>0.10587071900000211</v>
+        <v>1.5328287000002661E-2</v>
       </c>
       <c r="D53" s="5">
-        <v>6.573917299653087</v>
+        <v>0.92730520889370283</v>
       </c>
       <c r="E53" s="5">
-        <v>0.40563158853392789</v>
+        <v>-4.924196736333375E-2</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>20.238524097999999</v>
+        <v>20.181982509000001</v>
       </c>
       <c r="C54" s="5">
-        <v>0.23146287699999846</v>
+        <v>0.24657727600000001</v>
       </c>
       <c r="D54" s="5">
-        <v>14.801204832956438</v>
+        <v>15.895103569981783</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>20.351008647</v>
+        <v>20.319210667</v>
       </c>
       <c r="C55" s="5">
-        <v>0.11248454900000127</v>
+        <v>0.13722815799999921</v>
       </c>
       <c r="D55" s="5">
-        <v>6.8772343305564254</v>
+        <v>8.4716112607982055</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>20.356732650000001</v>
+        <v>20.360263547999999</v>
       </c>
       <c r="C56" s="5">
-        <v>5.7240030000009767E-3</v>
+        <v>4.105288099999882E-2</v>
       </c>
       <c r="D56" s="5">
-        <v>0.33803922898574257</v>
+        <v>2.4516004209448106</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>20.348161900000001</v>
+        <v>20.318191714000001</v>
       </c>
       <c r="C57" s="5">
-        <v>-8.5707500000005155E-3</v>
+        <v>-4.2071833999997921E-2</v>
       </c>
       <c r="D57" s="5">
-        <v>-0.50406503399298419</v>
+        <v>-2.4516557510003922</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>20.464791726000001</v>
+        <v>20.457463212</v>
       </c>
       <c r="C58" s="5">
-        <v>0.11662982600000049</v>
+        <v>0.13927149799999938</v>
       </c>
       <c r="D58" s="5">
-        <v>7.0990789904354479</v>
+        <v>8.5427200050411258</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>20.511567037999999</v>
+        <v>20.463856446000001</v>
       </c>
       <c r="C59" s="5">
-        <v>4.6775311999997626E-2</v>
+        <v>6.3932340000008026E-3</v>
       </c>
       <c r="D59" s="5">
-        <v>2.7775213864909443</v>
+        <v>0.3756614924643964</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>20.669077423000001</v>
+        <v>20.608707054</v>
       </c>
       <c r="C60" s="5">
-        <v>0.15751038500000192</v>
+        <v>0.14485060799999872</v>
       </c>
       <c r="D60" s="5">
-        <v>9.6142497019584994</v>
+        <v>8.8326450584309981</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>20.717115408000002</v>
+        <v>20.720158581</v>
       </c>
       <c r="C61" s="5">
-        <v>4.803798500000056E-2</v>
+        <v>0.11145152699999983</v>
       </c>
       <c r="D61" s="5">
-        <v>2.824905632582575</v>
+        <v>6.6861267089985743</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>20.620157173999999</v>
+        <v>20.636213212000001</v>
       </c>
       <c r="C62" s="5">
-        <v>-9.6958234000002363E-2</v>
+        <v>-8.3945368999998493E-2</v>
       </c>
       <c r="D62" s="5">
-        <v>-5.4737930473967804</v>
+        <v>-4.754782782389344</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>20.846514375999998</v>
+        <v>20.799163435000001</v>
       </c>
       <c r="C63" s="5">
-        <v>0.22635720199999909</v>
+        <v>0.16295022299999928</v>
       </c>
       <c r="D63" s="5">
-        <v>13.998133004296776</v>
+        <v>9.8981380091512037</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>21.264768553</v>
+        <v>21.202154675999999</v>
       </c>
       <c r="C64" s="5">
-        <v>0.41825417700000145</v>
+        <v>0.40299124099999872</v>
       </c>
       <c r="D64" s="5">
-        <v>26.918966753711704</v>
+        <v>25.895315838614753</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>21.094015271</v>
+        <v>21.031403332</v>
       </c>
       <c r="C65" s="5">
-        <v>-0.17075328199999973</v>
+        <v>-0.17075134399999925</v>
       </c>
       <c r="D65" s="5">
-        <v>-9.2214689772260776</v>
+        <v>-9.2474066297944528</v>
       </c>
       <c r="E65" s="5">
-        <v>5.4328521215254666</v>
+        <v>5.497746778609458</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>21.026340880999999</v>
+        <v>20.982353551999999</v>
       </c>
       <c r="C66" s="5">
-        <v>-6.7674390000000528E-2</v>
+        <v>-4.9049780000000709E-2</v>
       </c>
       <c r="D66" s="5">
-        <v>-3.7826617347803126</v>
+        <v>-2.7630381518567781</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>21.145929884000001</v>
+        <v>21.098711261999998</v>
       </c>
       <c r="C67" s="5">
-        <v>0.11958900300000153</v>
+        <v>0.11635770999999906</v>
       </c>
       <c r="D67" s="5">
-        <v>7.0426969146014651</v>
+        <v>6.8613701950428929</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>21.230235194999999</v>
+        <v>21.145382096999999</v>
       </c>
       <c r="C68" s="5">
-        <v>8.4305310999997829E-2</v>
+        <v>4.6670835000000466E-2</v>
       </c>
       <c r="D68" s="5">
-        <v>4.8905134352960733</v>
+        <v>2.6869610333146721</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>21.344492002999999</v>
+        <v>21.295710115999999</v>
       </c>
       <c r="C69" s="5">
-        <v>0.11425680800000038</v>
+        <v>0.15032801899999981</v>
       </c>
       <c r="D69" s="5">
-        <v>6.6527877709568584</v>
+        <v>8.8727191917456381</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>21.321189187000002</v>
+        <v>21.229289192</v>
       </c>
       <c r="C70" s="5">
-        <v>-2.3302815999997506E-2</v>
+        <v>-6.6420923999999104E-2</v>
       </c>
       <c r="D70" s="5">
-        <v>-1.3022600575362531</v>
+        <v>-3.679235450575058</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>21.454962288000001</v>
+        <v>21.397784532999999</v>
       </c>
       <c r="C71" s="5">
-        <v>0.13377310099999917</v>
+        <v>0.16849534099999985</v>
       </c>
       <c r="D71" s="5">
-        <v>7.7943457346229206</v>
+        <v>9.951278155391897</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>21.421475342000001</v>
+        <v>21.351591187</v>
       </c>
       <c r="C72" s="5">
-        <v>-3.3486946000000017E-2</v>
+        <v>-4.6193345999999025E-2</v>
       </c>
       <c r="D72" s="5">
-        <v>-1.8569673653217045</v>
+        <v>-2.5600110400485709</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>21.468394328999999</v>
+        <v>21.367852084999999</v>
       </c>
       <c r="C73" s="5">
-        <v>4.6918986999997969E-2</v>
+        <v>1.6260897999998747E-2</v>
       </c>
       <c r="D73" s="5">
-        <v>2.6602282519285092</v>
+        <v>0.91773110825246196</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>21.332943672999999</v>
+        <v>21.326697147000001</v>
       </c>
       <c r="C74" s="5">
-        <v>-0.13545065599999973</v>
+        <v>-4.1154937999998253E-2</v>
       </c>
       <c r="D74" s="5">
-        <v>-7.3138858504405713</v>
+        <v>-2.2868989671505413</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>21.433144991999999</v>
+        <v>21.381268891000001</v>
       </c>
       <c r="C75" s="5">
-        <v>0.10020131899999996</v>
+        <v>5.4571744000000422E-2</v>
       </c>
       <c r="D75" s="5">
-        <v>5.7843405300873396</v>
+        <v>3.1142013003262248</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>21.368155494</v>
+        <v>21.316131642999999</v>
       </c>
       <c r="C76" s="5">
-        <v>-6.4989497999999202E-2</v>
+        <v>-6.5137248000002756E-2</v>
       </c>
       <c r="D76" s="5">
-        <v>-3.5785626437405349</v>
+        <v>-3.5951193888918542</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>21.394498851000002</v>
+        <v>21.328940911</v>
       </c>
       <c r="C77" s="5">
-        <v>2.6343357000001788E-2</v>
+        <v>1.2809268000001595E-2</v>
       </c>
       <c r="D77" s="5">
-        <v>1.4894715437067552</v>
+        <v>0.72349083543861159</v>
       </c>
       <c r="E77" s="5">
-        <v>1.4244968354275578</v>
+        <v>1.4147300315775269</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>21.230243590000001</v>
+        <v>21.18664317</v>
       </c>
       <c r="C78" s="5">
-        <v>-0.16425526100000098</v>
+        <v>-0.14229774100000014</v>
       </c>
       <c r="D78" s="5">
-        <v>-8.8337038748881334</v>
+        <v>-7.718566330044629</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>21.548429382999998</v>
+        <v>21.499710614000001</v>
       </c>
       <c r="C79" s="5">
-        <v>0.31818579299999783</v>
+        <v>0.31306744400000142</v>
       </c>
       <c r="D79" s="5">
-        <v>19.543983822779264</v>
+        <v>19.246473989562475</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>21.515077443999999</v>
+        <v>21.440922438000001</v>
       </c>
       <c r="C80" s="5">
-        <v>-3.335193899999922E-2</v>
+        <v>-5.8788176000000192E-2</v>
       </c>
       <c r="D80" s="5">
-        <v>-1.8415903552850388</v>
+        <v>-3.2323449412532623</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>21.561983186999999</v>
+        <v>21.508951316000001</v>
       </c>
       <c r="C81" s="5">
-        <v>4.6905742999999944E-2</v>
+        <v>6.8028877999999793E-2</v>
       </c>
       <c r="D81" s="5">
-        <v>2.6477590799200978</v>
+        <v>3.8745725311035706</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>21.606243498000001</v>
+        <v>21.526251751</v>
       </c>
       <c r="C82" s="5">
-        <v>4.4260311000002162E-2</v>
+        <v>1.7300434999999226E-2</v>
       </c>
       <c r="D82" s="5">
-        <v>2.4912423746896506</v>
+        <v>0.96948520784672088</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>21.541315081</v>
+        <v>21.487022153000002</v>
       </c>
       <c r="C83" s="5">
-        <v>-6.4928417000000849E-2</v>
+        <v>-3.9229597999998589E-2</v>
       </c>
       <c r="D83" s="5">
-        <v>-3.5470837332310268</v>
+        <v>-2.1651016416692537</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>21.716631172</v>
+        <v>21.643832448000001</v>
       </c>
       <c r="C84" s="5">
-        <v>0.17531609099999912</v>
+        <v>0.15681029499999966</v>
       </c>
       <c r="D84" s="5">
-        <v>10.215559215131865</v>
+        <v>9.1176941659119937</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>21.760923291000001</v>
+        <v>21.670131768000001</v>
       </c>
       <c r="C85" s="5">
-        <v>4.4292119000001406E-2</v>
+        <v>2.6299319999999682E-2</v>
       </c>
       <c r="D85" s="5">
-        <v>2.4750999117201467</v>
+        <v>1.4678986019840634</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>21.950803740000001</v>
+        <v>21.926741915000001</v>
       </c>
       <c r="C86" s="5">
-        <v>0.18988044900000034</v>
+        <v>0.25661014699999996</v>
       </c>
       <c r="D86" s="5">
-        <v>10.988326997049857</v>
+        <v>15.172987644934622</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>22.038543524000001</v>
+        <v>21.973973490999999</v>
       </c>
       <c r="C87" s="5">
-        <v>8.7739784000000043E-2</v>
+        <v>4.7231575999997943E-2</v>
       </c>
       <c r="D87" s="5">
-        <v>4.9033975220956982</v>
+        <v>2.6157200538503345</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>22.068880362000002</v>
+        <v>22.028820897999999</v>
       </c>
       <c r="C88" s="5">
-        <v>3.0336838000000199E-2</v>
+        <v>5.4847407000000459E-2</v>
       </c>
       <c r="D88" s="5">
-        <v>1.664406197260293</v>
+        <v>3.0366828578650695</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>22.104309962999999</v>
+        <v>22.036508204</v>
       </c>
       <c r="C89" s="5">
-        <v>3.5429600999997035E-2</v>
+        <v>7.6873060000011151E-3</v>
       </c>
       <c r="D89" s="5">
-        <v>1.9435937989124019</v>
+        <v>0.41956367349562651</v>
       </c>
       <c r="E89" s="5">
-        <v>3.3177272201766028</v>
+        <v>3.3174047223089476</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>21.702415589000001</v>
+        <v>21.658287682000001</v>
       </c>
       <c r="C90" s="5">
-        <v>-0.40189437399999761</v>
+        <v>-0.37822052199999945</v>
       </c>
       <c r="D90" s="5">
-        <v>-19.76324334639439</v>
+        <v>-18.758849912503905</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>22.154668221000001</v>
+        <v>22.111355523</v>
       </c>
       <c r="C91" s="5">
-        <v>0.45225263200000043</v>
+        <v>0.45306784099999931</v>
       </c>
       <c r="D91" s="5">
-        <v>28.081409618813559</v>
+        <v>28.202057156385372</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>22.198824321</v>
+        <v>22.136258668</v>
       </c>
       <c r="C92" s="5">
-        <v>4.4156099999998588E-2</v>
+        <v>2.4903144999999682E-2</v>
       </c>
       <c r="D92" s="5">
-        <v>2.418092680381223</v>
+        <v>1.3599158904133324</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>22.359769609000001</v>
+        <v>22.302754157999999</v>
       </c>
       <c r="C93" s="5">
-        <v>0.16094528800000063</v>
+        <v>0.16649548999999908</v>
       </c>
       <c r="D93" s="5">
-        <v>9.0556576666451338</v>
+        <v>9.4085631177645013</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>22.269619302999999</v>
+        <v>22.203324744</v>
       </c>
       <c r="C94" s="5">
-        <v>-9.0150306000001734E-2</v>
+        <v>-9.9429413999999383E-2</v>
       </c>
       <c r="D94" s="5">
-        <v>-4.7323127325032299</v>
+        <v>-5.2205542576679758</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>22.332081218999999</v>
+        <v>22.171485265000001</v>
       </c>
       <c r="C95" s="5">
-        <v>6.2461916000000173E-2</v>
+        <v>-3.1839478999998505E-2</v>
       </c>
       <c r="D95" s="5">
-        <v>3.4181749472648182</v>
+        <v>-1.7072879975946309</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>22.623726632</v>
+        <v>22.546150057999998</v>
       </c>
       <c r="C96" s="5">
-        <v>0.29164541300000124</v>
+        <v>0.37466479299999733</v>
       </c>
       <c r="D96" s="5">
-        <v>16.847479755288731</v>
+        <v>22.273197369446883</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>22.669719792999999</v>
+        <v>22.586768017000001</v>
       </c>
       <c r="C97" s="5">
-        <v>4.5993160999998395E-2</v>
+        <v>4.0617959000002202E-2</v>
       </c>
       <c r="D97" s="5">
-        <v>2.4670166191470777</v>
+        <v>2.1834068735000045</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>22.578640267000001</v>
+        <v>22.538939872</v>
       </c>
       <c r="C98" s="5">
-        <v>-9.1079525999997912E-2</v>
+        <v>-4.7828145000000433E-2</v>
       </c>
       <c r="D98" s="5">
-        <v>-4.7160865811625152</v>
+        <v>-2.5116492149628411</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>22.669356771</v>
+        <v>22.684087365</v>
       </c>
       <c r="C99" s="5">
-        <v>9.0716503999999532E-2</v>
+        <v>0.14514749299999963</v>
       </c>
       <c r="D99" s="5">
-        <v>4.9293441900113866</v>
+        <v>8.0075003713883106</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>22.790772772</v>
+        <v>22.750196554999999</v>
       </c>
       <c r="C100" s="5">
-        <v>0.12141600100000005</v>
+        <v>6.6109189999998819E-2</v>
       </c>
       <c r="D100" s="5">
-        <v>6.6198934741648952</v>
+        <v>3.553814994734994</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>22.815999573999999</v>
+        <v>22.840908075000002</v>
       </c>
       <c r="C101" s="5">
-        <v>2.5226801999998827E-2</v>
+        <v>9.0711520000002821E-2</v>
       </c>
       <c r="D101" s="5">
-        <v>1.3363801903879757</v>
+        <v>4.8910790618372557</v>
       </c>
       <c r="E101" s="5">
-        <v>3.2196870754675588</v>
+        <v>3.6503055000972839</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>23.045509345999999</v>
+        <v>23.002104975000002</v>
       </c>
       <c r="C102" s="5">
-        <v>0.22950977200000011</v>
+        <v>0.1611969000000002</v>
       </c>
       <c r="D102" s="5">
-        <v>12.761730988505281</v>
+        <v>8.8054330768574829</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>22.858644754</v>
+        <v>22.733285272</v>
       </c>
       <c r="C103" s="5">
-        <v>-0.18686459199999916</v>
+        <v>-0.26881970300000191</v>
       </c>
       <c r="D103" s="5">
-        <v>-9.3077858073711042</v>
+        <v>-13.156873982899553</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>22.973002270999999</v>
+        <v>22.918641268999998</v>
       </c>
       <c r="C104" s="5">
-        <v>0.11435751699999841</v>
+        <v>0.1853559969999985</v>
       </c>
       <c r="D104" s="5">
-        <v>6.1713467598124794</v>
+        <v>10.235120640591489</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>22.935588873</v>
+        <v>22.893724917</v>
       </c>
       <c r="C105" s="5">
-        <v>-3.741339799999821E-2</v>
+        <v>-2.4916351999998199E-2</v>
       </c>
       <c r="D105" s="5">
-        <v>-1.9368870117609238</v>
+        <v>-1.2968258578428093</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>23.238590578</v>
+        <v>23.179877073</v>
       </c>
       <c r="C106" s="5">
-        <v>0.30300170499999979</v>
+        <v>0.28615215599999999</v>
       </c>
       <c r="D106" s="5">
-        <v>17.057345784810487</v>
+        <v>16.074285682128298</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>23.222089875999998</v>
+        <v>23.058098365999999</v>
       </c>
       <c r="C107" s="5">
-        <v>-1.6500702000001866E-2</v>
+        <v>-0.12177870700000071</v>
       </c>
       <c r="D107" s="5">
-        <v>-0.84874754655419604</v>
+        <v>-6.1253547677776581</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>23.432451560000001</v>
+        <v>23.354051832</v>
       </c>
       <c r="C108" s="5">
-        <v>0.21036168400000221</v>
+        <v>0.29595346600000028</v>
       </c>
       <c r="D108" s="5">
-        <v>11.428713445634608</v>
+        <v>16.537319964665166</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>22.910852738999999</v>
+        <v>22.941536455000001</v>
       </c>
       <c r="C109" s="5">
-        <v>-0.52159882100000132</v>
+        <v>-0.4125153769999983</v>
       </c>
       <c r="D109" s="5">
-        <v>-23.672276167039076</v>
+        <v>-19.253607661819629</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>23.106571023000001</v>
+        <v>23.060404837</v>
       </c>
       <c r="C110" s="5">
-        <v>0.19571828400000157</v>
+        <v>0.11886838199999872</v>
       </c>
       <c r="D110" s="5">
-        <v>10.74674577726309</v>
+        <v>6.3979163022314545</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>23.211600199999999</v>
+        <v>23.111281132999999</v>
       </c>
       <c r="C111" s="5">
-        <v>0.1050291769999987</v>
+        <v>5.0876295999998433E-2</v>
       </c>
       <c r="D111" s="5">
-        <v>5.5929587546790005</v>
+        <v>2.6798246909803813</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>23.123231874999998</v>
+        <v>23.065505697999999</v>
       </c>
       <c r="C112" s="5">
-        <v>-8.8368325000001136E-2</v>
+        <v>-4.5775434999999476E-2</v>
       </c>
       <c r="D112" s="5">
-        <v>-4.4740354904932556</v>
+        <v>-2.351062412504612</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>23.231187521999999</v>
+        <v>23.151555022</v>
       </c>
       <c r="C113" s="5">
-        <v>0.10795564700000071</v>
+        <v>8.6049324000001093E-2</v>
       </c>
       <c r="D113" s="5">
-        <v>5.7485727920919771</v>
+        <v>4.5697888196362113</v>
       </c>
       <c r="E113" s="5">
-        <v>1.8197228074685157</v>
+        <v>1.360046395615977</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>23.335143602999999</v>
+        <v>23.285813507</v>
       </c>
       <c r="C114" s="5">
-        <v>0.10395608099999976</v>
+        <v>0.13425848500000015</v>
       </c>
       <c r="D114" s="5">
-        <v>5.5039716624581514</v>
+        <v>7.1852387686877295</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>23.359158818000001</v>
+        <v>23.254813767000002</v>
       </c>
       <c r="C115" s="5">
-        <v>2.4015215000002144E-2</v>
+        <v>-3.099973999999861E-2</v>
       </c>
       <c r="D115" s="5">
-        <v>1.2419867248438798</v>
+        <v>-1.585880484615465</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>23.339890126</v>
+        <v>23.293406357999999</v>
       </c>
       <c r="C116" s="5">
-        <v>-1.9268692000000698E-2</v>
+        <v>3.8592590999996901E-2</v>
       </c>
       <c r="D116" s="5">
-        <v>-0.98538713206650641</v>
+        <v>2.0097414361471388</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>23.402547340999998</v>
+        <v>23.381990943000002</v>
       </c>
       <c r="C117" s="5">
-        <v>6.265721499999799E-2</v>
+        <v>8.8584585000003102E-2</v>
       </c>
       <c r="D117" s="5">
-        <v>3.2694591359742509</v>
+        <v>4.6602621442619396</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>23.418068520999999</v>
+        <v>23.358944214000001</v>
       </c>
       <c r="C118" s="5">
-        <v>1.5521180000000356E-2</v>
+        <v>-2.304672900000071E-2</v>
       </c>
       <c r="D118" s="5">
-        <v>0.79878087168983036</v>
+        <v>-1.1764027690749357</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>23.790954309</v>
+        <v>23.628257715</v>
       </c>
       <c r="C119" s="5">
-        <v>0.37288578800000138</v>
+        <v>0.26931350099999918</v>
       </c>
       <c r="D119" s="5">
-        <v>20.873051482041483</v>
+        <v>14.747141437353385</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>23.819511754000001</v>
+        <v>23.749720398000001</v>
       </c>
       <c r="C120" s="5">
-        <v>2.855744500000057E-2</v>
+        <v>0.12146268300000074</v>
       </c>
       <c r="D120" s="5">
-        <v>1.4499663168448862</v>
+        <v>6.3461138107843595</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>23.843095389999998</v>
+        <v>23.747263384</v>
       </c>
       <c r="C121" s="5">
-        <v>2.3583635999997909E-2</v>
+        <v>-2.4570140000008678E-3</v>
       </c>
       <c r="D121" s="5">
-        <v>1.1946081799521613</v>
+        <v>-0.12407471252655622</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>23.939994610999999</v>
+        <v>23.890328027999999</v>
       </c>
       <c r="C122" s="5">
-        <v>9.6899221000001035E-2</v>
+        <v>0.14306464399999896</v>
       </c>
       <c r="D122" s="5">
-        <v>4.9873428760737859</v>
+        <v>7.4737804732433855</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>23.841169558000001</v>
+        <v>23.827086803</v>
       </c>
       <c r="C123" s="5">
-        <v>-9.8825052999998775E-2</v>
+        <v>-6.3241224999998735E-2</v>
       </c>
       <c r="D123" s="5">
-        <v>-4.8427028990158494</v>
+        <v>-3.1307340382892179</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>24.049383893000002</v>
+        <v>23.974320542000001</v>
       </c>
       <c r="C124" s="5">
-        <v>0.20821433500000097</v>
+        <v>0.1472337390000007</v>
       </c>
       <c r="D124" s="5">
-        <v>10.998416117463105</v>
+        <v>7.672383769929958</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>24.126121229999999</v>
+        <v>24.044255417999999</v>
       </c>
       <c r="C125" s="5">
-        <v>7.6737336999997297E-2</v>
+        <v>6.9934875999997814E-2</v>
       </c>
       <c r="D125" s="5">
-        <v>3.8969048916495552</v>
+        <v>3.5572004676811098</v>
       </c>
       <c r="E125" s="5">
-        <v>3.8522942796294757</v>
+        <v>3.8558982113801932</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>24.331782498999999</v>
+        <v>24.273194854</v>
       </c>
       <c r="C126" s="5">
-        <v>0.20566126900000015</v>
+        <v>0.228939436000001</v>
       </c>
       <c r="D126" s="5">
-        <v>10.722794662989799</v>
+        <v>12.043666863255243</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>24.253138084</v>
+        <v>24.171930787000001</v>
       </c>
       <c r="C127" s="5">
-        <v>-7.8644414999999412E-2</v>
+        <v>-0.1012640669999989</v>
       </c>
       <c r="D127" s="5">
-        <v>-3.8103897715418888</v>
+        <v>-4.8929310154892995</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>24.507039422999998</v>
+        <v>24.468104160999999</v>
       </c>
       <c r="C128" s="5">
-        <v>0.25390133899999867</v>
+        <v>0.29617337399999855</v>
       </c>
       <c r="D128" s="5">
-        <v>13.311742968019868</v>
+        <v>15.735806695573107</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>24.547279311</v>
+        <v>24.546969379</v>
       </c>
       <c r="C129" s="5">
-        <v>4.0239888000002111E-2</v>
+        <v>7.8865218000000681E-2</v>
       </c>
       <c r="D129" s="5">
-        <v>1.9882589985397381</v>
+        <v>3.9371305092767539</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>24.907972017999999</v>
+        <v>24.844072084</v>
       </c>
       <c r="C130" s="5">
-        <v>0.36069270699999834</v>
+        <v>0.29710270500000036</v>
       </c>
       <c r="D130" s="5">
-        <v>19.129702947418114</v>
+        <v>15.531070569705395</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>25.053692433999998</v>
+        <v>24.893501607000001</v>
       </c>
       <c r="C131" s="5">
-        <v>0.14572041599999963</v>
+        <v>4.9429523000000586E-2</v>
       </c>
       <c r="D131" s="5">
-        <v>7.2507824679598709</v>
+        <v>2.4138082129547378</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>24.736470581999999</v>
+        <v>24.566374526000001</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.31722185199999942</v>
+        <v>-0.32712708100000043</v>
       </c>
       <c r="D132" s="5">
-        <v>-14.179327808788432</v>
+        <v>-14.678017173724022</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>24.826260544</v>
+        <v>24.822817095000001</v>
       </c>
       <c r="C133" s="5">
-        <v>8.9789962000001111E-2</v>
+        <v>0.25644256900000073</v>
       </c>
       <c r="D133" s="5">
-        <v>4.4438555234009414</v>
+        <v>13.271325767116583</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>24.770047197</v>
+        <v>24.621190623</v>
       </c>
       <c r="C134" s="5">
-        <v>-5.6213346999999914E-2</v>
+        <v>-0.20162647200000094</v>
       </c>
       <c r="D134" s="5">
-        <v>-2.6835399629570045</v>
+        <v>-9.3232804547214272</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>25.44520752</v>
+        <v>25.327139163999998</v>
       </c>
       <c r="C135" s="5">
-        <v>0.67516032300000006</v>
+        <v>0.70594854099999793</v>
       </c>
       <c r="D135" s="5">
-        <v>38.086097663238583</v>
+        <v>40.386398692592621</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>25.456583761000001</v>
+        <v>25.366761338</v>
       </c>
       <c r="C136" s="5">
-        <v>1.1376241000000675E-2</v>
+        <v>3.9622174000001564E-2</v>
       </c>
       <c r="D136" s="5">
-        <v>0.53782654525003082</v>
+        <v>1.8935361794676142</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>25.513939573999998</v>
+        <v>25.431404544999999</v>
       </c>
       <c r="C137" s="5">
-        <v>5.7355812999997369E-2</v>
+        <v>6.4643206999999592E-2</v>
       </c>
       <c r="D137" s="5">
-        <v>2.7374574494466675</v>
+        <v>3.101238437035736</v>
       </c>
       <c r="E137" s="5">
-        <v>5.7523475521390255</v>
+        <v>5.7691498567327359</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>25.562414767</v>
+        <v>25.496647776</v>
       </c>
       <c r="C138" s="5">
-        <v>4.8475193000001582E-2</v>
+        <v>6.5243231000000179E-2</v>
       </c>
       <c r="D138" s="5">
-        <v>2.3039154869761713</v>
+        <v>3.1223631038173716</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>25.656758015000001</v>
+        <v>25.590597500000001</v>
       </c>
       <c r="C139" s="5">
-        <v>9.4343248000001267E-2</v>
+        <v>9.3949724000001567E-2</v>
       </c>
       <c r="D139" s="5">
-        <v>4.5198577237847593</v>
+        <v>4.5124671598337107</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>25.868872259</v>
+        <v>25.839285604000001</v>
       </c>
       <c r="C140" s="5">
-        <v>0.21211424399999856</v>
+        <v>0.2486881039999993</v>
       </c>
       <c r="D140" s="5">
-        <v>10.38463298065837</v>
+        <v>12.305471099463139</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>25.491017766999999</v>
+        <v>25.402745586999998</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.37785449200000087</v>
+        <v>-0.43654001700000222</v>
       </c>
       <c r="D141" s="5">
-        <v>-16.186080075089649</v>
+        <v>-18.491692109411375</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>25.306993201000001</v>
+        <v>25.237755110999998</v>
       </c>
       <c r="C142" s="5">
-        <v>-0.18402456599999795</v>
+        <v>-0.16499047599999983</v>
       </c>
       <c r="D142" s="5">
-        <v>-8.3272049759235411</v>
+        <v>-7.5215037930277955</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>25.012422868000002</v>
+        <v>24.854817465</v>
       </c>
       <c r="C143" s="5">
-        <v>-0.29457033299999935</v>
+        <v>-0.38293764599999847</v>
       </c>
       <c r="D143" s="5">
-        <v>-13.107444927889278</v>
+        <v>-16.762644760735078</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>24.815695865999999</v>
+        <v>24.658801209</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.19672700200000293</v>
+        <v>-0.19601625600000006</v>
       </c>
       <c r="D144" s="5">
-        <v>-9.040440962089491</v>
+        <v>-9.0638469837046713</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>25.215927622999999</v>
+        <v>25.08952502</v>
       </c>
       <c r="C145" s="5">
-        <v>0.40023175700000024</v>
+        <v>0.43072381100000001</v>
       </c>
       <c r="D145" s="5">
-        <v>21.166313925771306</v>
+        <v>23.096515979371258</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>25.395701674000001</v>
+        <v>25.251042050999999</v>
       </c>
       <c r="C146" s="5">
-        <v>0.17977405100000254</v>
+        <v>0.16151703099999892</v>
       </c>
       <c r="D146" s="5">
-        <v>8.8988289628272099</v>
+        <v>8.0046332614870828</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>25.416025964999999</v>
+        <v>25.293684782</v>
       </c>
       <c r="C147" s="5">
-        <v>2.0324290999997885E-2</v>
+        <v>4.2642731000000822E-2</v>
       </c>
       <c r="D147" s="5">
-        <v>0.96460375457350089</v>
+        <v>2.0454303766215265</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>25.555577443000001</v>
+        <v>25.555702794999998</v>
       </c>
       <c r="C148" s="5">
-        <v>0.13955147800000134</v>
+        <v>0.26201801299999872</v>
       </c>
       <c r="D148" s="5">
-        <v>6.7914876612119812</v>
+        <v>13.164112573778475</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>25.590091858000001</v>
+        <v>25.502163333999999</v>
       </c>
       <c r="C149" s="5">
-        <v>3.4514415000000298E-2</v>
+        <v>-5.3539460999999733E-2</v>
       </c>
       <c r="D149" s="5">
-        <v>1.6327683843627927</v>
+        <v>-2.4852458722392723</v>
       </c>
       <c r="E149" s="5">
-        <v>0.29847324745413406</v>
+        <v>0.27823390121766156</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>25.704712624999999</v>
+        <v>25.632247155999998</v>
       </c>
       <c r="C150" s="5">
-        <v>0.11462076699999812</v>
+        <v>0.13008382199999957</v>
       </c>
       <c r="D150" s="5">
-        <v>5.5093376259264026</v>
+        <v>6.2957521381639792</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>25.662781798000001</v>
+        <v>25.604629406000001</v>
       </c>
       <c r="C151" s="5">
-        <v>-4.1930826999998061E-2</v>
+        <v>-2.7617749999997443E-2</v>
       </c>
       <c r="D151" s="5">
-        <v>-1.9400333671652947</v>
+        <v>-1.2853187203517136</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>25.730724482999999</v>
+        <v>25.608793724000002</v>
       </c>
       <c r="C152" s="5">
-        <v>6.7942684999998448E-2</v>
+        <v>4.1643180000008329E-3</v>
       </c>
       <c r="D152" s="5">
-        <v>3.2236944226994746</v>
+        <v>0.19534178774867073</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>25.729879012000001</v>
+        <v>25.641537484000001</v>
       </c>
       <c r="C153" s="5">
-        <v>-8.4547099999809916E-4</v>
+        <v>3.27437599999989E-2</v>
       </c>
       <c r="D153" s="5">
-        <v>-3.942298115964249E-2</v>
+        <v>1.545172851493648</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>25.616485530999999</v>
+        <v>25.539674300000001</v>
       </c>
       <c r="C154" s="5">
-        <v>-0.11339348100000279</v>
+        <v>-0.10186318399999905</v>
       </c>
       <c r="D154" s="5">
-        <v>-5.1621661796697804</v>
+        <v>-4.6643114064181308</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>25.774626690000002</v>
+        <v>25.624507124000001</v>
       </c>
       <c r="C155" s="5">
-        <v>0.15814115900000303</v>
+        <v>8.4832823999999363E-2</v>
       </c>
       <c r="D155" s="5">
-        <v>7.6648777616207475</v>
+        <v>4.0595620590047066</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>25.716094857000002</v>
+        <v>25.573283505999999</v>
       </c>
       <c r="C156" s="5">
-        <v>-5.8531832999999978E-2</v>
+        <v>-5.1223618000001636E-2</v>
       </c>
       <c r="D156" s="5">
-        <v>-2.6913108087173732</v>
+        <v>-2.3726117983356887</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>25.713702419000001</v>
+        <v>25.583264029999999</v>
       </c>
       <c r="C157" s="5">
-        <v>-2.392438000001107E-3</v>
+        <v>9.980523999999491E-3</v>
       </c>
       <c r="D157" s="5">
-        <v>-0.11158214637448927</v>
+        <v>0.46933238054986948</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>25.71348399</v>
+        <v>25.57352938</v>
       </c>
       <c r="C158" s="5">
-        <v>-2.1842900000024201E-4</v>
+        <v>-9.7346499999986236E-3</v>
       </c>
       <c r="D158" s="5">
-        <v>-1.0193108324785261E-2</v>
+        <v>-0.45565584569451367</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>25.782620482999999</v>
+        <v>25.655767335</v>
       </c>
       <c r="C159" s="5">
-        <v>6.9136492999998467E-2</v>
+        <v>8.2237955000000085E-2</v>
       </c>
       <c r="D159" s="5">
-        <v>3.274613496745693</v>
+        <v>3.9278818954028294</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>25.636108594</v>
+        <v>25.538413599999998</v>
       </c>
       <c r="C160" s="5">
-        <v>-0.14651188899999923</v>
+        <v>-0.11735373500000179</v>
       </c>
       <c r="D160" s="5">
-        <v>-6.6099602709069449</v>
+        <v>-5.3529912770094112</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>25.866888303</v>
+        <v>25.771491064999999</v>
       </c>
       <c r="C161" s="5">
-        <v>0.23077970900000011</v>
+        <v>0.23307746500000093</v>
       </c>
       <c r="D161" s="5">
-        <v>11.353794819791885</v>
+        <v>11.518664966859493</v>
       </c>
       <c r="E161" s="5">
-        <v>1.0816547534723497</v>
+        <v>1.0560975846348297</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>25.784824554</v>
+        <v>25.714475211</v>
       </c>
       <c r="C162" s="5">
-        <v>-8.2063748999999575E-2</v>
+        <v>-5.7015853999999422E-2</v>
       </c>
       <c r="D162" s="5">
-        <v>-3.7413169416674608</v>
+        <v>-2.62276683022028</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>25.680627253000001</v>
+        <v>25.611536547</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.10419730099999924</v>
+        <v>-0.10293866399999985</v>
       </c>
       <c r="D163" s="5">
-        <v>-4.742899453093818</v>
+        <v>-4.6994017103904167</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>25.718534584</v>
+        <v>25.592431984000001</v>
       </c>
       <c r="C164" s="5">
-        <v>3.7907330999999544E-2</v>
+        <v>-1.9104562999999075E-2</v>
       </c>
       <c r="D164" s="5">
-        <v>1.7857790042260069</v>
+        <v>-0.89145974875072254</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>25.919254001999999</v>
+        <v>25.820703235</v>
       </c>
       <c r="C165" s="5">
-        <v>0.20071941799999848</v>
+        <v>0.2282712509999989</v>
       </c>
       <c r="D165" s="5">
-        <v>9.7780066515766872</v>
+        <v>11.244385615058071</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>25.727092365000001</v>
+        <v>25.648188018999999</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.19216163699999811</v>
+        <v>-0.17251521600000075</v>
       </c>
       <c r="D166" s="5">
-        <v>-8.5426746505210645</v>
+        <v>-7.7293734673242849</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>25.999493275999999</v>
+        <v>25.865247219</v>
       </c>
       <c r="C167" s="5">
-        <v>0.2724009109999983</v>
+        <v>0.21705920000000134</v>
       </c>
       <c r="D167" s="5">
-        <v>13.472372827463674</v>
+        <v>10.64182746901392</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>26.069766277999999</v>
+        <v>25.944816758999998</v>
       </c>
       <c r="C168" s="5">
-        <v>7.0273002000000417E-2</v>
+        <v>7.9569539999997829E-2</v>
       </c>
       <c r="D168" s="5">
-        <v>3.2920855928829651</v>
+        <v>3.7546782788109523</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>26.094773957000001</v>
+        <v>25.968053346000001</v>
       </c>
       <c r="C169" s="5">
-        <v>2.5007679000001559E-2</v>
+        <v>2.3236587000003084E-2</v>
       </c>
       <c r="D169" s="5">
-        <v>1.1572044149433358</v>
+        <v>1.080048801035538</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>25.927572957999999</v>
+        <v>25.79091854</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.16720099900000207</v>
+        <v>-0.17713480600000153</v>
       </c>
       <c r="D170" s="5">
-        <v>-7.4236807007227901</v>
+        <v>-7.8852916911259952</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>25.959333001000001</v>
+        <v>25.830927747</v>
       </c>
       <c r="C171" s="5">
-        <v>3.1760043000002014E-2</v>
+        <v>4.0009207000000657E-2</v>
       </c>
       <c r="D171" s="5">
-        <v>1.4798867972063201</v>
+        <v>1.8775139359603621</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>26.020883118</v>
+        <v>25.829746479000001</v>
       </c>
       <c r="C172" s="5">
-        <v>6.155011699999946E-2</v>
+        <v>-1.1812679999998466E-3</v>
       </c>
       <c r="D172" s="5">
-        <v>2.8826231845415773</v>
+        <v>-5.4863113487080284E-2</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>25.747355762000002</v>
+        <v>25.545556175000002</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.27352735599999889</v>
+        <v>-0.28419030399999912</v>
       </c>
       <c r="D173" s="5">
-        <v>-11.909875535386337</v>
+        <v>-12.432565200453482</v>
       </c>
       <c r="E173" s="5">
-        <v>-0.46210637939830823</v>
+        <v>-0.8766853630244098</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>25.951402094999999</v>
+        <v>25.781936721000001</v>
       </c>
       <c r="C174" s="5">
-        <v>0.2040463329999973</v>
+        <v>0.23638054599999947</v>
       </c>
       <c r="D174" s="5">
-        <v>9.9355907493575923</v>
+        <v>11.686866704960686</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>26.098047236999999</v>
+        <v>26.022013524999998</v>
       </c>
       <c r="C175" s="5">
-        <v>0.14664514200000056</v>
+        <v>0.24007680399999742</v>
       </c>
       <c r="D175" s="5">
-        <v>6.9956775392792769</v>
+        <v>11.764613712310613</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>26.129485182</v>
+        <v>25.992350774999998</v>
       </c>
       <c r="C176" s="5">
-        <v>3.1437945000000411E-2</v>
+        <v>-2.966274999999996E-2</v>
       </c>
       <c r="D176" s="5">
-        <v>1.4551466194815843</v>
+        <v>-1.3593483405573092</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>26.026333541</v>
+        <v>25.913063822000002</v>
       </c>
       <c r="C177" s="5">
-        <v>-0.10315164100000018</v>
+        <v>-7.9286952999996885E-2</v>
       </c>
       <c r="D177" s="5">
-        <v>-4.6357369057315694</v>
+        <v>-3.5996824929415472</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>26.038494854</v>
+        <v>25.964848799999999</v>
       </c>
       <c r="C178" s="5">
-        <v>1.2161313000000007E-2</v>
+        <v>5.1784977999997039E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>0.56216674888271978</v>
+        <v>2.42462888082704</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>26.013329855999999</v>
+        <v>25.901747395000001</v>
       </c>
       <c r="C179" s="5">
-        <v>-2.5164998000001049E-2</v>
+        <v>-6.3101404999997612E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>-1.1535995628445095</v>
+        <v>-2.877648596768756</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>25.826268716000001</v>
+        <v>25.715141470999999</v>
       </c>
       <c r="C180" s="5">
-        <v>-0.18706113999999729</v>
+        <v>-0.18660592400000198</v>
       </c>
       <c r="D180" s="5">
-        <v>-8.2959302097362571</v>
+        <v>-8.3107856500977739</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>26.176626236000001</v>
+        <v>25.935968406000001</v>
       </c>
       <c r="C181" s="5">
-        <v>0.35035751999999931</v>
+        <v>0.22082693500000161</v>
       </c>
       <c r="D181" s="5">
-        <v>17.5503910235552</v>
+        <v>10.805828815036488</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>26.353717360000001</v>
+        <v>26.218297403000001</v>
       </c>
       <c r="C182" s="5">
-        <v>0.17709112400000038</v>
+        <v>0.28232899700000047</v>
       </c>
       <c r="D182" s="5">
-        <v>8.4272749799256363</v>
+        <v>13.87390253005092</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>26.437262222000001</v>
+        <v>26.304698347999999</v>
       </c>
       <c r="C183" s="5">
-        <v>8.3544862000000109E-2</v>
+        <v>8.640094499999762E-2</v>
       </c>
       <c r="D183" s="5">
-        <v>3.8711972669004169</v>
+        <v>4.0270023611380212</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>26.382361713000002</v>
+        <v>26.191118556999999</v>
       </c>
       <c r="C184" s="5">
-        <v>-5.4900508999999431E-2</v>
+        <v>-0.11357979099999937</v>
       </c>
       <c r="D184" s="5">
-        <v>-2.4636946197018394</v>
+        <v>-5.0601268129510935</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>26.413995087</v>
+        <v>26.300004242</v>
       </c>
       <c r="C185" s="5">
-        <v>3.1633373999998327E-2</v>
+        <v>0.10888568500000062</v>
       </c>
       <c r="D185" s="5">
-        <v>1.4483686977997401</v>
+        <v>5.104488993935874</v>
       </c>
       <c r="E185" s="5">
-        <v>2.5891564600349248</v>
+        <v>2.9533436728942153</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>26.304737898999999</v>
+        <v>26.141113115</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.10925718800000084</v>
+        <v>-0.15889112700000041</v>
       </c>
       <c r="D186" s="5">
-        <v>-4.8522257889875746</v>
+        <v>-7.0136729271261355</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>26.412196623</v>
+        <v>26.328923489000001</v>
       </c>
       <c r="C187" s="5">
-        <v>0.10745872400000067</v>
+        <v>0.18781037400000145</v>
       </c>
       <c r="D187" s="5">
-        <v>5.0138338686590567</v>
+        <v>8.9703419087776801</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>26.531278814</v>
+        <v>26.384661296000001</v>
       </c>
       <c r="C188" s="5">
-        <v>0.11908219100000039</v>
+        <v>5.5737806999999862E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>5.5465258965033737</v>
+        <v>2.570164429417221</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>26.525391197000001</v>
+        <v>26.393531958000001</v>
       </c>
       <c r="C189" s="5">
-        <v>-5.887616999999068E-3</v>
+        <v>8.8706619999996406E-3</v>
       </c>
       <c r="D189" s="5">
-        <v>-0.26596997817081025</v>
+        <v>0.40419317699895707</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>26.55374157</v>
+        <v>26.485964979999999</v>
       </c>
       <c r="C190" s="5">
-        <v>2.8350372999998541E-2</v>
+        <v>9.2433021999998033E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>1.2901279227867324</v>
+        <v>4.2844305291124485</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>26.647291738</v>
+        <v>26.451770642</v>
       </c>
       <c r="C191" s="5">
-        <v>9.3550168000000156E-2</v>
+        <v>-3.4194337999998936E-2</v>
       </c>
       <c r="D191" s="5">
-        <v>4.3105485059729887</v>
+        <v>-1.5382898616968732</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>26.263409470999999</v>
+        <v>26.164382207999999</v>
       </c>
       <c r="C192" s="5">
-        <v>-0.38388226700000061</v>
+        <v>-0.28738843400000036</v>
       </c>
       <c r="D192" s="5">
-        <v>-15.981226507327051</v>
+        <v>-12.286016358789587</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>26.560409274000001</v>
+        <v>26.433853134</v>
       </c>
       <c r="C193" s="5">
-        <v>0.29699980300000206</v>
+        <v>0.26947092600000033</v>
       </c>
       <c r="D193" s="5">
-        <v>14.446864029609952</v>
+        <v>13.083660201346481</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>26.37460935</v>
+        <v>26.245124799999999</v>
       </c>
       <c r="C194" s="5">
-        <v>-0.18579992400000123</v>
+        <v>-0.18872833400000033</v>
       </c>
       <c r="D194" s="5">
-        <v>-8.0788869002208159</v>
+        <v>-8.239021893206278</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>26.722137521000001</v>
+        <v>26.588714801999998</v>
       </c>
       <c r="C195" s="5">
-        <v>0.34752817100000044</v>
+        <v>0.34359000199999912</v>
       </c>
       <c r="D195" s="5">
-        <v>17.00971112124865</v>
+        <v>16.891906278472526</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>26.752267413999999</v>
+        <v>26.653602544000002</v>
       </c>
       <c r="C196" s="5">
-        <v>3.012989299999802E-2</v>
+        <v>6.4887742000003357E-2</v>
       </c>
       <c r="D196" s="5">
-        <v>1.3614529561595701</v>
+        <v>2.9681379337607394</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>26.885362194999999</v>
+        <v>26.762913700999999</v>
       </c>
       <c r="C197" s="5">
-        <v>0.13309478100000049</v>
+        <v>0.10931115699999694</v>
       </c>
       <c r="D197" s="5">
-        <v>6.1362002649237413</v>
+        <v>5.0339544920972923</v>
       </c>
       <c r="E197" s="5">
-        <v>1.7845354572356475</v>
+        <v>1.7601117275135358</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>27.057170087999999</v>
+        <v>26.895861628999999</v>
       </c>
       <c r="C198" s="5">
-        <v>0.17180789300000043</v>
+        <v>0.1329479280000001</v>
       </c>
       <c r="D198" s="5">
-        <v>7.9438146690635314</v>
+        <v>6.1267384269716008</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>27.322238459000001</v>
+        <v>27.13608825</v>
       </c>
       <c r="C199" s="5">
-        <v>0.26506837100000169</v>
+        <v>0.24022662100000147</v>
       </c>
       <c r="D199" s="5">
-        <v>12.410496964196295</v>
+        <v>11.260593954628217</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>27.151623382</v>
+        <v>27.090139122</v>
       </c>
       <c r="C200" s="5">
-        <v>-0.17061507700000078</v>
+        <v>-4.5949128000000172E-2</v>
       </c>
       <c r="D200" s="5">
-        <v>-7.2413791689507789</v>
+        <v>-2.0131246528307334</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>27.320864758999999</v>
+        <v>27.185463589000001</v>
       </c>
       <c r="C201" s="5">
-        <v>0.16924137699999875</v>
+        <v>9.5324467000001079E-2</v>
       </c>
       <c r="D201" s="5">
-        <v>7.7416659662012277</v>
+        <v>4.3052325741325781</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>27.263346092999999</v>
+        <v>27.101885936999999</v>
       </c>
       <c r="C202" s="5">
-        <v>-5.7518665999999996E-2</v>
+        <v>-8.3577652000002445E-2</v>
       </c>
       <c r="D202" s="5">
-        <v>-2.4973133389813551</v>
+        <v>-3.6274750622726448</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>27.570835458000001</v>
+        <v>27.393729687</v>
       </c>
       <c r="C203" s="5">
-        <v>0.30748936500000212</v>
+        <v>0.29184375000000173</v>
       </c>
       <c r="D203" s="5">
-        <v>14.406114465508125</v>
+        <v>13.71554412398137</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>27.712475605000002</v>
+        <v>27.517740287999999</v>
       </c>
       <c r="C204" s="5">
-        <v>0.14164014700000038</v>
+        <v>0.12401060099999839</v>
       </c>
       <c r="D204" s="5">
-        <v>6.3419865524936725</v>
+        <v>5.569683163241046</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>27.534920909</v>
+        <v>27.393482485</v>
       </c>
       <c r="C205" s="5">
-        <v>-0.1775546960000014</v>
+        <v>-0.124257802999999</v>
       </c>
       <c r="D205" s="5">
-        <v>-7.423210757485899</v>
+        <v>-5.2860928456544993</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>27.632851768999998</v>
+        <v>27.503513681000001</v>
       </c>
       <c r="C206" s="5">
-        <v>9.7930859999998177E-2</v>
+        <v>0.11003119600000133</v>
       </c>
       <c r="D206" s="5">
-        <v>4.3524110482713763</v>
+        <v>4.9279528882051782</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>27.516433622000001</v>
+        <v>27.387762241000001</v>
       </c>
       <c r="C207" s="5">
-        <v>-0.11641814699999742</v>
+        <v>-0.11575144000000037</v>
       </c>
       <c r="D207" s="5">
-        <v>-4.9401228648118911</v>
+        <v>-4.9350496161208017</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>27.618862264000001</v>
+        <v>27.511874602999999</v>
       </c>
       <c r="C208" s="5">
-        <v>0.10242864199999957</v>
+        <v>0.1241123619999982</v>
       </c>
       <c r="D208" s="5">
-        <v>4.5595423744919872</v>
+        <v>5.5756130523685554</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>27.656634385</v>
+        <v>27.534869791999999</v>
       </c>
       <c r="C209" s="5">
-        <v>3.7772120999999714E-2</v>
+        <v>2.2995188999999527E-2</v>
       </c>
       <c r="D209" s="5">
-        <v>1.6535455417924227</v>
+        <v>1.0076170164412535</v>
       </c>
       <c r="E209" s="5">
-        <v>2.8687439075804511</v>
+        <v>2.8844246916626126</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>27.612013942000001</v>
+        <v>27.449234677</v>
       </c>
       <c r="C210" s="5">
-        <v>-4.4620442999999455E-2</v>
+        <v>-8.5635114999998763E-2</v>
       </c>
       <c r="D210" s="5">
-        <v>-1.9189590068265261</v>
+        <v>-3.6688916240602332</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>27.528457945</v>
+        <v>27.334796641000001</v>
       </c>
       <c r="C211" s="5">
-        <v>-8.355599700000127E-2</v>
+        <v>-0.11443803599999924</v>
       </c>
       <c r="D211" s="5">
-        <v>-3.5714572547581591</v>
+        <v>-4.8897584357851631</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>27.481409108000001</v>
+        <v>27.310005490999998</v>
       </c>
       <c r="C212" s="5">
-        <v>-4.70488369999984E-2</v>
+        <v>-2.4791150000002204E-2</v>
       </c>
       <c r="D212" s="5">
-        <v>-2.031748500092323</v>
+        <v>-1.0829212434566693</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>27.661721398000001</v>
+        <v>27.533300571000002</v>
       </c>
       <c r="C213" s="5">
-        <v>0.18031228999999982</v>
+        <v>0.22329508000000331</v>
       </c>
       <c r="D213" s="5">
-        <v>8.1639319285525822</v>
+        <v>10.265045345228385</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>27.683588671999999</v>
+        <v>27.521518574000002</v>
       </c>
       <c r="C214" s="5">
-        <v>2.1867273999998105E-2</v>
+        <v>-1.1781996999999933E-2</v>
       </c>
       <c r="D214" s="5">
-        <v>0.95276506080799184</v>
+        <v>-0.51229486153314685</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>27.491822375999998</v>
+        <v>27.327331778000001</v>
       </c>
       <c r="C215" s="5">
-        <v>-0.19176629600000084</v>
+        <v>-0.19418679600000033</v>
       </c>
       <c r="D215" s="5">
-        <v>-8.002993099274736</v>
+        <v>-8.1460088842148508</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>27.199522381000001</v>
+        <v>27.11697311</v>
       </c>
       <c r="C216" s="5">
-        <v>-0.29229999499999693</v>
+        <v>-0.21035866800000136</v>
       </c>
       <c r="D216" s="5">
-        <v>-12.038427599137314</v>
+        <v>-8.8560657899521278</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>27.314122544</v>
+        <v>27.159694776999999</v>
       </c>
       <c r="C217" s="5">
-        <v>0.11460016299999864</v>
+        <v>4.2721666999998575E-2</v>
       </c>
       <c r="D217" s="5">
-        <v>5.1748028856370087</v>
+        <v>1.907018247982406</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>28.07349941</v>
+        <v>27.951049342000001</v>
       </c>
       <c r="C218" s="5">
-        <v>0.75937686600000021</v>
+        <v>0.79135456500000245</v>
       </c>
       <c r="D218" s="5">
-        <v>38.966966181405049</v>
+        <v>41.14931747705122</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>28.237254500999999</v>
+        <v>28.115802426999998</v>
       </c>
       <c r="C219" s="5">
-        <v>0.16375509099999874</v>
+        <v>0.16475308499999741</v>
       </c>
       <c r="D219" s="5">
-        <v>7.2286896081814822</v>
+        <v>7.3070835103486775</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>28.320710093999999</v>
+        <v>28.210390893</v>
       </c>
       <c r="C220" s="5">
-        <v>8.345559300000005E-2</v>
+        <v>9.4588466000001148E-2</v>
       </c>
       <c r="D220" s="5">
-        <v>3.6048396247255754</v>
+        <v>4.1126386315007313</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>28.259026298999999</v>
+        <v>28.144971891000001</v>
       </c>
       <c r="C221" s="5">
-        <v>-6.168379500000043E-2</v>
+        <v>-6.5419001999998727E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>-2.5825711726673362</v>
+        <v>-2.7475426241660217</v>
       </c>
       <c r="E221" s="5">
-        <v>2.1781099811867044</v>
+        <v>2.2157435412215376</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>28.267513134000001</v>
+        <v>28.088896302999999</v>
       </c>
       <c r="C222" s="5">
-        <v>8.4868350000029125E-3</v>
+        <v>-5.6075588000002341E-2</v>
       </c>
       <c r="D222" s="5">
-        <v>0.36098345243837926</v>
+        <v>-2.3648345457420894</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>28.339998662999999</v>
+        <v>28.147357358000001</v>
       </c>
       <c r="C223" s="5">
-        <v>7.2485528999997939E-2</v>
+        <v>5.8461055000002204E-2</v>
       </c>
       <c r="D223" s="5">
-        <v>3.1208949685184395</v>
+        <v>2.5263332747607947</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>28.409717959000002</v>
+        <v>28.229220365</v>
       </c>
       <c r="C224" s="5">
-        <v>6.9719296000002373E-2</v>
+        <v>8.1863006999999044E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>2.9923960203100952</v>
+        <v>3.546419043062965</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>28.377080328000002</v>
+        <v>28.256501921000002</v>
       </c>
       <c r="C225" s="5">
-        <v>-3.2637631000000056E-2</v>
+        <v>2.7281556000001927E-2</v>
       </c>
       <c r="D225" s="5">
-        <v>-1.3699057898880262</v>
+        <v>1.1658998095508188</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>28.682806779</v>
+        <v>28.522643048999999</v>
       </c>
       <c r="C226" s="5">
-        <v>0.30572645099999818</v>
+        <v>0.26614112799999745</v>
       </c>
       <c r="D226" s="5">
-        <v>13.722723783436885</v>
+        <v>11.906792172616033</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>28.346984785</v>
+        <v>28.184939876000001</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.33582199399999979</v>
+        <v>-0.33770317299999775</v>
       </c>
       <c r="D227" s="5">
-        <v>-13.179420647246642</v>
+        <v>-13.318154385986036</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>28.394814718999999</v>
+        <v>28.208504949999998</v>
       </c>
       <c r="C228" s="5">
-        <v>4.7829933999999241E-2</v>
+        <v>2.3565073999996855E-2</v>
       </c>
       <c r="D228" s="5">
-        <v>2.043659031388767</v>
+        <v>1.00793147914362</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>28.181534443</v>
+        <v>28.018114010000001</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.21328027599999899</v>
+        <v>-0.19039093999999679</v>
       </c>
       <c r="D229" s="5">
-        <v>-8.6502920691388869</v>
+        <v>-7.805301595907288</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>28.523580129999999</v>
+        <v>28.407895412999999</v>
       </c>
       <c r="C230" s="5">
-        <v>0.34204568699999882</v>
+        <v>0.38978140299999708</v>
       </c>
       <c r="D230" s="5">
-        <v>15.577364277700267</v>
+        <v>18.032592638203624</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>28.654789479000002</v>
+        <v>28.539252091000002</v>
       </c>
       <c r="C231" s="5">
-        <v>0.13120934900000236</v>
+        <v>0.13135667800000306</v>
       </c>
       <c r="D231" s="5">
-        <v>5.6618586762035239</v>
+        <v>5.6920513965761144</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>28.620861230999999</v>
+        <v>28.511334326</v>
       </c>
       <c r="C232" s="5">
-        <v>-3.392824800000227E-2</v>
+        <v>-2.7917765000001538E-2</v>
       </c>
       <c r="D232" s="5">
-        <v>-1.4116245643593484</v>
+        <v>-1.1675729825244785</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>28.764153443000001</v>
+        <v>28.656889112999998</v>
       </c>
       <c r="C233" s="5">
-        <v>0.14329221200000219</v>
+        <v>0.14555478699999824</v>
       </c>
       <c r="D233" s="5">
-        <v>6.1761042099528485</v>
+        <v>6.3011605574296636</v>
       </c>
       <c r="E233" s="5">
-        <v>1.7874895569840454</v>
+        <v>1.8188585299802495</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>28.941984282</v>
+        <v>28.854808431999999</v>
       </c>
       <c r="C234" s="5">
-        <v>0.17783083899999852</v>
+        <v>0.19791931900000037</v>
       </c>
       <c r="D234" s="5">
-        <v>7.6763877768754041</v>
+        <v>8.6100030529334006</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>29.057243722999999</v>
+        <v>28.967632702</v>
       </c>
       <c r="C235" s="5">
-        <v>0.11525944099999919</v>
+        <v>0.11282427000000084</v>
       </c>
       <c r="D235" s="5">
-        <v>4.8849930290542076</v>
+        <v>4.7943136632903949</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>29.010257008</v>
+        <v>28.920400360999999</v>
       </c>
       <c r="C236" s="5">
-        <v>-4.698671499999918E-2</v>
+        <v>-4.7232341000000844E-2</v>
       </c>
       <c r="D236" s="5">
-        <v>-1.9232824615850519</v>
+        <v>-1.9391737748027382</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>29.273892021000002</v>
+        <v>29.061894924000001</v>
       </c>
       <c r="C237" s="5">
-        <v>0.26363501300000181</v>
+        <v>0.14149456300000196</v>
       </c>
       <c r="D237" s="5">
-        <v>11.467095004762307</v>
+        <v>6.0316521251536193</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>29.287636934999998</v>
+        <v>29.121926542000001</v>
       </c>
       <c r="C238" s="5">
-        <v>1.3744913999996555E-2</v>
+        <v>6.0031618000000009E-2</v>
       </c>
       <c r="D238" s="5">
-        <v>0.56489097634935259</v>
+        <v>2.5071328155536365</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>29.440004451</v>
+        <v>29.273783449</v>
       </c>
       <c r="C239" s="5">
-        <v>0.15236751600000176</v>
+        <v>0.1518569069999991</v>
       </c>
       <c r="D239" s="5">
-        <v>6.4247086579443335</v>
+        <v>6.4400439958933298</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>28.797033295999999</v>
+        <v>28.616765523000002</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.64297115500000146</v>
+        <v>-0.6570179259999982</v>
       </c>
       <c r="D240" s="5">
-        <v>-23.278245379469077</v>
+        <v>-23.844675947191497</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>28.736562340999999</v>
+        <v>28.466531689</v>
       </c>
       <c r="C241" s="5">
-        <v>-6.0470954999999549E-2</v>
+        <v>-0.15023383400000156</v>
       </c>
       <c r="D241" s="5">
-        <v>-2.4909821633692153</v>
+        <v>-6.1210680592302058</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>29.854440497999999</v>
+        <v>29.639998305999999</v>
       </c>
       <c r="C242" s="5">
-        <v>1.1178781569999998</v>
+        <v>1.173466616999999</v>
       </c>
       <c r="D242" s="5">
-        <v>58.08456674038807</v>
+        <v>62.376588712455437</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>29.975169079</v>
+        <v>29.767389119000001</v>
       </c>
       <c r="C243" s="5">
-        <v>0.12072858100000161</v>
+        <v>0.12739081300000166</v>
       </c>
       <c r="D243" s="5">
-        <v>4.9620876172585815</v>
+        <v>5.2812036021270936</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>30.138823124000002</v>
+        <v>29.938606127</v>
       </c>
       <c r="C244" s="5">
-        <v>0.16365404500000125</v>
+        <v>0.17121700799999928</v>
       </c>
       <c r="D244" s="5">
-        <v>6.7519407927991049</v>
+        <v>7.1247904862770106</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>30.290717140000002</v>
+        <v>30.086222313</v>
       </c>
       <c r="C245" s="5">
-        <v>0.15189401599999997</v>
+        <v>0.14761618600000048</v>
       </c>
       <c r="D245" s="5">
-        <v>6.2182614312535467</v>
+        <v>6.0798757995385921</v>
       </c>
       <c r="E245" s="5">
-        <v>5.3071740839691017</v>
+        <v>4.9877472546439039</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>30.519856314999998</v>
+        <v>30.316591247000002</v>
       </c>
       <c r="C246" s="5">
-        <v>0.2291391749999967</v>
+        <v>0.23036893400000125</v>
       </c>
       <c r="D246" s="5">
-        <v>9.4649669327815378</v>
+        <v>9.5853492397900197</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>30.166706483999999</v>
+        <v>30.080659647000001</v>
       </c>
       <c r="C247" s="5">
-        <v>-0.35314983099999964</v>
+        <v>-0.23593160000000069</v>
       </c>
       <c r="D247" s="5">
-        <v>-13.034908825372693</v>
+        <v>-8.949182349509444</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>30.294834759</v>
+        <v>30.200929256999999</v>
       </c>
       <c r="C248" s="5">
-        <v>0.12812827500000168</v>
+        <v>0.12026960999999758</v>
       </c>
       <c r="D248" s="5">
-        <v>5.2175738765057211</v>
+        <v>4.9048103548626987</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>30.387027262</v>
+        <v>30.270897304999998</v>
       </c>
       <c r="C249" s="5">
-        <v>9.2192502999999704E-2</v>
+        <v>6.9968047999999783E-2</v>
       </c>
       <c r="D249" s="5">
-        <v>3.7135571035267656</v>
+        <v>2.8158012177935454</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>30.792026572000001</v>
+        <v>30.619881202999998</v>
       </c>
       <c r="C250" s="5">
-        <v>0.40499931000000089</v>
+        <v>0.34898389800000018</v>
       </c>
       <c r="D250" s="5">
-        <v>17.219722393082225</v>
+        <v>14.746244458658486</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>30.537961568</v>
+        <v>30.354547234000002</v>
       </c>
       <c r="C251" s="5">
-        <v>-0.25406500400000098</v>
+        <v>-0.26533396899999673</v>
       </c>
       <c r="D251" s="5">
-        <v>-9.4640097516674118</v>
+        <v>-9.9169472411000381</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>30.392952491999999</v>
+        <v>30.320175125999999</v>
       </c>
       <c r="C252" s="5">
-        <v>-0.1450090760000009</v>
+        <v>-3.437210800000301E-2</v>
       </c>
       <c r="D252" s="5">
-        <v>-5.5516959035068369</v>
+        <v>-1.3503945589419475</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>30.298126495000002</v>
+        <v>30.152833686000001</v>
       </c>
       <c r="C253" s="5">
-        <v>-9.4825996999997386E-2</v>
+        <v>-0.16734143999999773</v>
       </c>
       <c r="D253" s="5">
-        <v>-3.6804158983492763</v>
+        <v>-6.425584623805614</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>30.158100573999999</v>
+        <v>29.948950826000001</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.140025921000003</v>
+        <v>-0.20388286000000022</v>
       </c>
       <c r="D254" s="5">
-        <v>-5.407102400201202</v>
+        <v>-7.8189255853199917</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>30.413981974999999</v>
+        <v>30.211166099</v>
       </c>
       <c r="C255" s="5">
-        <v>0.2558814009999999</v>
+        <v>0.26221527299999892</v>
       </c>
       <c r="D255" s="5">
-        <v>10.670427671922367</v>
+        <v>11.027487067305074</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>30.678354238000001</v>
+        <v>30.482021159999999</v>
       </c>
       <c r="C256" s="5">
-        <v>0.26437226300000205</v>
+        <v>0.2708550609999989</v>
       </c>
       <c r="D256" s="5">
-        <v>10.944373937053143</v>
+        <v>11.305150010953625</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>30.237479585999999</v>
+        <v>30.031635241</v>
       </c>
       <c r="C257" s="5">
-        <v>-0.44087465200000153</v>
+        <v>-0.45038591899999858</v>
       </c>
       <c r="D257" s="5">
-        <v>-15.945230100382545</v>
+        <v>-16.358340163287988</v>
       </c>
       <c r="E257" s="5">
-        <v>-0.17575534363859502</v>
+        <v>-0.18143544720273797</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>29.934025422000001</v>
+        <v>29.727435080999999</v>
       </c>
       <c r="C258" s="5">
-        <v>-0.30345416399999792</v>
+        <v>-0.30420016000000061</v>
       </c>
       <c r="D258" s="5">
-        <v>-11.399857610003361</v>
+        <v>-11.500359383889913</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>30.269960151999999</v>
+        <v>30.079137904</v>
       </c>
       <c r="C259" s="5">
-        <v>0.33593472999999818</v>
+        <v>0.35170282300000011</v>
       </c>
       <c r="D259" s="5">
-        <v>14.330134143554641</v>
+        <v>15.158326590719561</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>30.395577420999999</v>
+        <v>30.200226246</v>
       </c>
       <c r="C260" s="5">
-        <v>0.12561726899999925</v>
+        <v>0.12108834200000018</v>
       </c>
       <c r="D260" s="5">
-        <v>5.0951284986122003</v>
+        <v>4.9391978690897842</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>30.531953440999999</v>
+        <v>30.325394243000002</v>
       </c>
       <c r="C261" s="5">
-        <v>0.13637602000000015</v>
+        <v>0.12516799700000192</v>
       </c>
       <c r="D261" s="5">
-        <v>5.5189159589537962</v>
+        <v>5.0884796608009264</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>30.528511621</v>
+        <v>30.350940425000001</v>
       </c>
       <c r="C262" s="5">
-        <v>-3.4418199999990406E-3</v>
+        <v>2.5546181999999362E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>-0.13519030903070828</v>
+        <v>1.0155795770781184</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>30.549737582999999</v>
+        <v>30.460378831</v>
       </c>
       <c r="C263" s="5">
-        <v>2.1225961999999043E-2</v>
+        <v>0.10943840599999888</v>
       </c>
       <c r="D263" s="5">
-        <v>0.83753783933482318</v>
+        <v>4.4137699047517742</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>30.298906375000001</v>
+        <v>30.123329214999998</v>
       </c>
       <c r="C264" s="5">
-        <v>-0.25083120799999747</v>
+        <v>-0.33704961600000161</v>
       </c>
       <c r="D264" s="5">
-        <v>-9.4197263120286081</v>
+        <v>-12.499201793662662</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>30.570736629999999</v>
+        <v>30.443151671999999</v>
       </c>
       <c r="C265" s="5">
-        <v>0.27183025499999758</v>
+        <v>0.31982245700000078</v>
       </c>
       <c r="D265" s="5">
-        <v>11.313389026421049</v>
+        <v>13.511462327202883</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>30.437691359999999</v>
+        <v>30.231092966999999</v>
       </c>
       <c r="C266" s="5">
-        <v>-0.13304527000000022</v>
+        <v>-0.21205870500000046</v>
       </c>
       <c r="D266" s="5">
-        <v>-5.0992456672864117</v>
+        <v>-8.0459527072550117</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>29.961658488000001</v>
+        <v>29.760245658999999</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.47603287199999755</v>
+        <v>-0.47084730799999974</v>
       </c>
       <c r="D267" s="5">
-        <v>-17.234434553237243</v>
+        <v>-17.169180939214566</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>30.024446793999999</v>
+        <v>29.828623669999999</v>
       </c>
       <c r="C268" s="5">
-        <v>6.2788305999998073E-2</v>
+        <v>6.8378011000000072E-2</v>
       </c>
       <c r="D268" s="5">
-        <v>2.5439344046549017</v>
+        <v>2.792265396434801</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>29.785220704</v>
+        <v>29.573837946000001</v>
       </c>
       <c r="C269" s="5">
-        <v>-0.23922608999999895</v>
+        <v>-0.25478572399999777</v>
       </c>
       <c r="D269" s="5">
-        <v>-9.1531863051051552</v>
+        <v>-9.7818980436140794</v>
       </c>
       <c r="E269" s="5">
-        <v>-1.4956897472678143</v>
+        <v>-1.5243835086775515</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>29.860599677</v>
+        <v>29.652591127000001</v>
       </c>
       <c r="C270" s="5">
-        <v>7.5378972999999405E-2</v>
+        <v>7.8753180999999728E-2</v>
       </c>
       <c r="D270" s="5">
-        <v>3.0795306852307469</v>
+        <v>3.2427408721982243</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>29.982941796999999</v>
+        <v>29.791788396000001</v>
       </c>
       <c r="C271" s="5">
-        <v>0.122342119999999</v>
+        <v>0.13919726900000029</v>
       </c>
       <c r="D271" s="5">
-        <v>5.0288469999753671</v>
+        <v>5.780862710197332</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>30.103355903000001</v>
+        <v>29.904183315000001</v>
       </c>
       <c r="C272" s="5">
-        <v>0.12041410600000191</v>
+        <v>0.11239491899999976</v>
       </c>
       <c r="D272" s="5">
-        <v>4.9271936531183114</v>
+        <v>4.6223474362851347</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>29.947896552</v>
+        <v>29.839710416999999</v>
       </c>
       <c r="C273" s="5">
-        <v>-0.15545935100000108</v>
+        <v>-6.4472898000001777E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>-6.0240048154735053</v>
+        <v>-2.5567199712433375</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>29.948416812000001</v>
+        <v>29.77040766</v>
       </c>
       <c r="C274" s="5">
-        <v>5.2026000000182648E-4</v>
+        <v>-6.9302756999999104E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>2.084859794655447E-2</v>
+        <v>-2.7516748892146725</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>29.881761562000001</v>
+        <v>29.676711452999999</v>
       </c>
       <c r="C275" s="5">
-        <v>-6.6655250000000166E-2</v>
+        <v>-9.3696207000000697E-2</v>
       </c>
       <c r="D275" s="5">
-        <v>-2.6383498606617817</v>
+        <v>-3.7120570766975947</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>30.23338446</v>
+        <v>30.053640457</v>
       </c>
       <c r="C276" s="5">
-        <v>0.35162289799999868</v>
+        <v>0.37692900400000084</v>
       </c>
       <c r="D276" s="5">
-        <v>15.07125478351381</v>
+        <v>16.352507964952444</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>30.557638410999999</v>
+        <v>30.338758775999999</v>
       </c>
       <c r="C277" s="5">
-        <v>0.32425395099999932</v>
+        <v>0.28511831899999862</v>
       </c>
       <c r="D277" s="5">
-        <v>13.657016019861024</v>
+        <v>11.997587807078979</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>30.114805992000001</v>
+        <v>29.910916533999998</v>
       </c>
       <c r="C278" s="5">
-        <v>-0.44283241899999837</v>
+        <v>-0.42784224200000054</v>
       </c>
       <c r="D278" s="5">
-        <v>-16.068809149773234</v>
+        <v>-15.669836062961352</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>29.992492720000001</v>
+        <v>29.787411819999999</v>
       </c>
       <c r="C279" s="5">
-        <v>-0.12231327199999953</v>
+        <v>-0.12350471399999918</v>
       </c>
       <c r="D279" s="5">
-        <v>-4.7664641306603084</v>
+        <v>-4.8439106954360378</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>29.953350323999999</v>
+        <v>29.753850483000001</v>
       </c>
       <c r="C280" s="5">
-        <v>-3.9142396000002577E-2</v>
+        <v>-3.3561336999998304E-2</v>
       </c>
       <c r="D280" s="5">
-        <v>-1.55489527617092</v>
+        <v>-1.3436874313520586</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>30.008954553999999</v>
+        <v>29.890596745</v>
       </c>
       <c r="C281" s="5">
-        <v>5.5604230000000143E-2</v>
+        <v>0.13674626199999906</v>
       </c>
       <c r="D281" s="5">
-        <v>2.250518574165139</v>
+        <v>5.6566680072608122</v>
       </c>
       <c r="E281" s="5">
-        <v>0.75115726763761437</v>
+        <v>1.0710777531762306</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>30.067899159</v>
+        <v>29.862528094000002</v>
       </c>
       <c r="C282" s="5">
-        <v>5.8944605000000649E-2</v>
+        <v>-2.8068650999998113E-2</v>
       </c>
       <c r="D282" s="5">
-        <v>2.3827123282777585</v>
+        <v>-1.1210536761064649</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>30.108007894</v>
+        <v>29.913692552000001</v>
       </c>
       <c r="C283" s="5">
-        <v>4.0108735000000451E-2</v>
+        <v>5.1164457999998803E-2</v>
       </c>
       <c r="D283" s="5">
-        <v>1.6125228341852038</v>
+        <v>2.0754851717668554</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>30.112109957000001</v>
+        <v>29.917890564</v>
       </c>
       <c r="C284" s="5">
-        <v>4.1020630000012659E-3</v>
+        <v>4.1980119999998067E-3</v>
       </c>
       <c r="D284" s="5">
-        <v>0.16361646826852372</v>
+        <v>0.16853501198890175</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>29.981749843999999</v>
+        <v>29.784629769999999</v>
       </c>
       <c r="C285" s="5">
-        <v>-0.13036011300000183</v>
+        <v>-0.13326079400000168</v>
       </c>
       <c r="D285" s="5">
-        <v>-5.0730638807844901</v>
+        <v>-5.2160415696506313</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>30.065847728000001</v>
+        <v>29.884928668000001</v>
       </c>
       <c r="C286" s="5">
-        <v>8.4097884000001955E-2</v>
+        <v>0.10029889800000191</v>
       </c>
       <c r="D286" s="5">
-        <v>3.4183794263371592</v>
+        <v>4.1166556664022469</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>30.091153505000001</v>
+        <v>29.881468356999999</v>
       </c>
       <c r="C287" s="5">
-        <v>2.5305776999999807E-2</v>
+        <v>-3.460311000001326E-3</v>
       </c>
       <c r="D287" s="5">
-        <v>1.0147029076375436</v>
+        <v>-0.13885694350940225</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>30.298917566</v>
+        <v>30.115644782</v>
       </c>
       <c r="C288" s="5">
-        <v>0.20776406099999889</v>
+        <v>0.23417642500000113</v>
       </c>
       <c r="D288" s="5">
-        <v>8.607377824542727</v>
+        <v>9.8203379113885205</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>30.554176559999998</v>
+        <v>30.348053558</v>
       </c>
       <c r="C289" s="5">
-        <v>0.2552589939999983</v>
+        <v>0.23240877599999976</v>
       </c>
       <c r="D289" s="5">
-        <v>10.591473476303804</v>
+        <v>9.6640070645817033</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>30.479622510999999</v>
+        <v>30.276572522999999</v>
       </c>
       <c r="C290" s="5">
-        <v>-7.4554048999999623E-2</v>
+        <v>-7.1481035000001469E-2</v>
       </c>
       <c r="D290" s="5">
-        <v>-2.8890951260834075</v>
+        <v>-2.7901200870503406</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>30.412810849</v>
+        <v>30.202084330000002</v>
       </c>
       <c r="C291" s="5">
-        <v>-6.6811661999999217E-2</v>
+        <v>-7.4488192999996983E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>-2.5989311300827378</v>
+        <v>-2.9126869816553214</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>30.474652342999999</v>
+        <v>30.272074910000001</v>
       </c>
       <c r="C292" s="5">
-        <v>6.1841493999999386E-2</v>
+        <v>6.9990579999998914E-2</v>
       </c>
       <c r="D292" s="5">
-        <v>2.4675583435926463</v>
+        <v>2.8166104854111307</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>30.514369307999999</v>
+        <v>30.295468028999998</v>
       </c>
       <c r="C293" s="5">
-        <v>3.9716965000000215E-2</v>
+        <v>2.3393118999997853E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>1.5751936056515703</v>
+        <v>0.93126622691253047</v>
       </c>
       <c r="E293" s="5">
-        <v>1.6842131340847777</v>
+        <v>1.3545105420744941</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>30.772610960000002</v>
+        <v>30.568785703</v>
       </c>
       <c r="C294" s="5">
-        <v>0.25824165200000238</v>
+        <v>0.27331767400000118</v>
       </c>
       <c r="D294" s="5">
-        <v>10.641837317218904</v>
+        <v>11.379753965308637</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>30.738083152000002</v>
+        <v>30.540428603999999</v>
       </c>
       <c r="C295" s="5">
-        <v>-3.4527807999999993E-2</v>
+        <v>-2.8357099000000829E-2</v>
       </c>
       <c r="D295" s="5">
-        <v>-1.3381585100099902</v>
+        <v>-1.1075166353714971</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>30.646141464999999</v>
+        <v>30.457961818000001</v>
       </c>
       <c r="C296" s="5">
-        <v>-9.1941687000002048E-2</v>
+        <v>-8.2466785999997683E-2</v>
       </c>
       <c r="D296" s="5">
-        <v>-3.5308947220444087</v>
+        <v>-3.1926073738759331</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>30.813596637</v>
+        <v>30.626640668</v>
       </c>
       <c r="C297" s="5">
-        <v>0.16745517200000037</v>
+        <v>0.16867884999999916</v>
       </c>
       <c r="D297" s="5">
-        <v>6.7576718439480432</v>
+        <v>6.8519132059773336</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>30.77358649</v>
+        <v>30.590784211999999</v>
       </c>
       <c r="C298" s="5">
-        <v>-4.0010147000000273E-2</v>
+        <v>-3.5856456000001202E-2</v>
       </c>
       <c r="D298" s="5">
-        <v>-1.5470695269600543</v>
+        <v>-1.3959011235519458</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>30.677657678999999</v>
+        <v>30.464740342999999</v>
       </c>
       <c r="C299" s="5">
-        <v>-9.592881100000028E-2</v>
+        <v>-0.12604386900000009</v>
       </c>
       <c r="D299" s="5">
-        <v>-3.6772222115715514</v>
+        <v>-4.833862137949529</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>30.675453825000002</v>
+        <v>30.481703627000002</v>
       </c>
       <c r="C300" s="5">
-        <v>-2.2038539999975626E-3</v>
+        <v>1.6963284000002687E-2</v>
       </c>
       <c r="D300" s="5">
-        <v>-8.6172814998020097E-2</v>
+        <v>0.67023044848451008</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>30.587951559</v>
+        <v>30.390359878999998</v>
       </c>
       <c r="C301" s="5">
-        <v>-8.7502266000001327E-2</v>
+        <v>-9.1343748000003444E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>-3.3698250106698802</v>
+        <v>-3.5373292242615539</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>30.557819650999999</v>
+        <v>30.356142192</v>
       </c>
       <c r="C302" s="5">
-        <v>-3.0131908000001317E-2</v>
+        <v>-3.4217686999998165E-2</v>
       </c>
       <c r="D302" s="5">
-        <v>-1.1757252135425</v>
+        <v>-1.3427908762794316</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>30.729050375</v>
+        <v>30.510122523</v>
       </c>
       <c r="C303" s="5">
-        <v>0.17123072400000083</v>
+        <v>0.15398033099999964</v>
       </c>
       <c r="D303" s="5">
-        <v>6.9353540755564991</v>
+        <v>6.2596739349232156</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>30.673076210000001</v>
+        <v>30.466271009</v>
       </c>
       <c r="C304" s="5">
-        <v>-5.5974164999998521E-2</v>
+        <v>-4.385151399999998E-2</v>
       </c>
       <c r="D304" s="5">
-        <v>-2.1640804433995631</v>
+        <v>-1.7111641026158919</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>30.695987062</v>
+        <v>30.478779909</v>
       </c>
       <c r="C305" s="5">
-        <v>2.2910851999998982E-2</v>
+        <v>1.2508900000000267E-2</v>
       </c>
       <c r="D305" s="5">
-        <v>0.90001568260111853</v>
+        <v>0.49381243789632379</v>
       </c>
       <c r="E305" s="5">
-        <v>0.59518763821340137</v>
+        <v>0.60508020481653269</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>30.696570677</v>
+        <v>30.490730954</v>
       </c>
       <c r="C306" s="5">
-        <v>5.836150000000373E-4</v>
+        <v>1.1951044999999993E-2</v>
       </c>
       <c r="D306" s="5">
-        <v>2.2817680944586805E-2</v>
+        <v>0.47154849868298321</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>30.672243400999999</v>
+        <v>30.475487239</v>
       </c>
       <c r="C307" s="5">
-        <v>-2.4327276000001063E-2</v>
+        <v>-1.5243715000000435E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>-0.94687520497623856</v>
+        <v>-0.59828814671816222</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>30.672874054000001</v>
+        <v>30.495374429000002</v>
       </c>
       <c r="C308" s="5">
-        <v>6.3065300000175739E-4</v>
+        <v>1.9887190000002164E-2</v>
       </c>
       <c r="D308" s="5">
-        <v>2.4676029638848185E-2</v>
+        <v>0.78589283623800021</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>30.929208337999999</v>
+        <v>30.749796724999999</v>
       </c>
       <c r="C309" s="5">
-        <v>0.25633428399999758</v>
+        <v>0.25442229599999777</v>
       </c>
       <c r="D309" s="5">
-        <v>10.502471435419935</v>
+        <v>10.483989755338285</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>30.765421462999999</v>
+        <v>30.487535299000001</v>
       </c>
       <c r="C310" s="5">
-        <v>-0.16378687499999955</v>
+        <v>-0.26226142599999847</v>
       </c>
       <c r="D310" s="5">
-        <v>-6.1727948757177131</v>
+        <v>-9.7679542493524387</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>30.750911591000001</v>
+        <v>30.542820940999999</v>
       </c>
       <c r="C311" s="5">
-        <v>-1.450987199999787E-2</v>
+        <v>5.5285641999997637E-2</v>
       </c>
       <c r="D311" s="5">
-        <v>-0.56448931486573484</v>
+        <v>2.1978970469467063</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>30.779939056</v>
+        <v>30.56925073</v>
       </c>
       <c r="C312" s="5">
-        <v>2.9027464999998642E-2</v>
+        <v>2.6429789000001591E-2</v>
       </c>
       <c r="D312" s="5">
-        <v>1.1386450173627383</v>
+        <v>1.0433590697626949</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>30.756042676</v>
+        <v>30.558201667999999</v>
       </c>
       <c r="C313" s="5">
-        <v>-2.389638000000005E-2</v>
+        <v>-1.1049062000001442E-2</v>
       </c>
       <c r="D313" s="5">
-        <v>-0.92766679779776595</v>
+        <v>-0.43287120114624544</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>30.749348177000002</v>
+        <v>30.548349204000001</v>
       </c>
       <c r="C314" s="5">
-        <v>-6.6944989999981885E-3</v>
+        <v>-9.8524639999979513E-3</v>
       </c>
       <c r="D314" s="5">
-        <v>-0.26088494663742967</v>
+        <v>-0.3862142777076194</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>30.623720087999999</v>
+        <v>30.397056529</v>
       </c>
       <c r="C315" s="5">
-        <v>-0.12562808900000277</v>
+        <v>-0.15129267500000054</v>
       </c>
       <c r="D315" s="5">
-        <v>-4.793984582024569</v>
+        <v>-5.7838364116924001</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>30.554728053000002</v>
+        <v>30.340731543</v>
       </c>
       <c r="C316" s="5">
-        <v>-6.8992034999997287E-2</v>
+        <v>-5.632498599999991E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>-2.6702261039686093</v>
+        <v>-2.2010481859861208</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>30.458783149999999</v>
+        <v>30.236277275999999</v>
       </c>
       <c r="C317" s="5">
-        <v>-9.5944903000003023E-2</v>
+        <v>-0.10445426700000127</v>
       </c>
       <c r="D317" s="5">
-        <v>-3.7037189275362925</v>
+        <v>-4.0539151299561542</v>
       </c>
       <c r="E317" s="5">
-        <v>-0.77275218914086841</v>
+        <v>-0.79564416201710619</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>31.040473241000001</v>
+        <v>30.839517041000001</v>
       </c>
       <c r="C318" s="5">
-        <v>0.58169009100000224</v>
+        <v>0.60323976500000143</v>
       </c>
       <c r="D318" s="5">
-        <v>25.484307599155187</v>
+        <v>26.750881071148402</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>30.906146381999999</v>
+        <v>30.71599659</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.13432685900000152</v>
+        <v>-0.12352045100000097</v>
       </c>
       <c r="D319" s="5">
-        <v>-5.0711367173019379</v>
+        <v>-4.7018412103766449</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>31.010899583</v>
+        <v>30.747855942000001</v>
       </c>
       <c r="C320" s="5">
-        <v>0.10475320100000118</v>
+        <v>3.1859352000001451E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>4.1439605183965611</v>
+        <v>1.2517932429674694</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>30.749652577999999</v>
+        <v>30.583206964999999</v>
       </c>
       <c r="C321" s="5">
-        <v>-0.26124700500000131</v>
+        <v>-0.16464897700000236</v>
       </c>
       <c r="D321" s="5">
-        <v>-9.6537391282727434</v>
+        <v>-6.2398631344543487</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>30.863031828</v>
+        <v>30.685874869999999</v>
       </c>
       <c r="C322" s="5">
-        <v>0.11337925000000126</v>
+        <v>0.10266790500000056</v>
       </c>
       <c r="D322" s="5">
-        <v>4.5154466604968135</v>
+        <v>4.1036202027493252</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>30.916764478000001</v>
+        <v>30.709229970999999</v>
       </c>
       <c r="C323" s="5">
-        <v>5.3732650000000604E-2</v>
+        <v>2.3355100999999934E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>2.1093261096141402</v>
+        <v>0.91715613858232015</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>30.688308382999999</v>
+        <v>30.453516009000001</v>
       </c>
       <c r="C324" s="5">
-        <v>-0.22845609500000208</v>
+        <v>-0.25571396199999796</v>
       </c>
       <c r="D324" s="5">
-        <v>-8.5156207401148816</v>
+        <v>-9.5471666816917988</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>30.736165316000001</v>
+        <v>30.534385500999999</v>
       </c>
       <c r="C325" s="5">
-        <v>4.7856933000002044E-2</v>
+        <v>8.0869491999997933E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>1.8874761712373678</v>
+        <v>3.2335628401929162</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>30.533150817999999</v>
+        <v>30.335411076</v>
       </c>
       <c r="C326" s="5">
-        <v>-0.20301449800000171</v>
+        <v>-0.1989744249999994</v>
       </c>
       <c r="D326" s="5">
-        <v>-7.6443914818103087</v>
+        <v>-7.5454260501290999</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>30.732216022999999</v>
+        <v>30.495861593000001</v>
       </c>
       <c r="C327" s="5">
-        <v>0.19906520500000013</v>
+        <v>0.16045051700000101</v>
       </c>
       <c r="D327" s="5">
-        <v>8.1102949757357656</v>
+        <v>6.5349928990118933</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>30.739510317000001</v>
+        <v>30.521240937000002</v>
       </c>
       <c r="C328" s="5">
-        <v>7.2942940000011447E-3</v>
+        <v>2.537934400000097E-2</v>
       </c>
       <c r="D328" s="5">
-        <v>0.28519220439766624</v>
+        <v>1.0032508992129596</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>30.827475894999999</v>
+        <v>30.594461031000002</v>
       </c>
       <c r="C329" s="5">
-        <v>8.7965577999998601E-2</v>
+        <v>7.3220093999999847E-2</v>
       </c>
       <c r="D329" s="5">
-        <v>3.488540846984689</v>
+        <v>2.9170750669460732</v>
       </c>
       <c r="E329" s="5">
-        <v>1.2104644600682279</v>
+        <v>1.1846159225570752</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>30.580564459000001</v>
+        <v>30.389516726</v>
       </c>
       <c r="C330" s="5">
-        <v>-0.24691143599999776</v>
+        <v>-0.20494430500000149</v>
       </c>
       <c r="D330" s="5">
-        <v>-9.1990553460348785</v>
+        <v>-7.7488385936897775</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>30.636224839</v>
+        <v>30.458733654</v>
       </c>
       <c r="C331" s="5">
-        <v>5.5660379999999066E-2</v>
+        <v>6.9216927999999456E-2</v>
       </c>
       <c r="D331" s="5">
-        <v>2.2061452460015341</v>
+        <v>2.76768996299388</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>30.538702811</v>
+        <v>30.388696491000001</v>
       </c>
       <c r="C332" s="5">
-        <v>-9.7522028000000205E-2</v>
+        <v>-7.0037162999998515E-2</v>
       </c>
       <c r="D332" s="5">
-        <v>-3.7536984596601375</v>
+        <v>-2.7246637759718362</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>30.569872187000001</v>
+        <v>30.411617796000002</v>
       </c>
       <c r="C333" s="5">
-        <v>3.1169376000001137E-2</v>
+        <v>2.2921305000000558E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>1.2316807856287415</v>
+        <v>0.90888926178087637</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>30.666782411</v>
+        <v>30.489084211000002</v>
       </c>
       <c r="C334" s="5">
-        <v>9.6910223999998379E-2</v>
+        <v>7.7466414999999955E-2</v>
       </c>
       <c r="D334" s="5">
-        <v>3.8711801465010964</v>
+        <v>3.0999067953283443</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>30.67978385</v>
+        <v>30.483166996000001</v>
       </c>
       <c r="C335" s="5">
-        <v>1.3001438999999948E-2</v>
+        <v>-5.9172150000001977E-3</v>
       </c>
       <c r="D335" s="5">
-        <v>0.50993800736678363</v>
+        <v>-0.23264337695537707</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>30.604034911999999</v>
+        <v>30.348004993</v>
       </c>
       <c r="C336" s="5">
-        <v>-7.5748938000000265E-2</v>
+        <v>-0.13516200300000136</v>
       </c>
       <c r="D336" s="5">
-        <v>-2.9229169447677839</v>
+        <v>-5.1929270051991221</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>30.382321645000001</v>
+        <v>30.062485505000001</v>
       </c>
       <c r="C337" s="5">
-        <v>-0.22171326699999838</v>
+        <v>-0.28551948799999849</v>
       </c>
       <c r="D337" s="5">
-        <v>-8.3553280837567296</v>
+        <v>-10.723562933751207</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>29.898718988999999</v>
+        <v>29.698157213999998</v>
       </c>
       <c r="C338" s="5">
-        <v>-0.48360265600000218</v>
+        <v>-0.36432829100000319</v>
       </c>
       <c r="D338" s="5">
-        <v>-17.514142986854264</v>
+        <v>-13.611603748335522</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>29.950477172999999</v>
+        <v>29.713905972999999</v>
       </c>
       <c r="C339" s="5">
-        <v>5.175818400000054E-2</v>
+        <v>1.5748759000000945E-2</v>
       </c>
       <c r="D339" s="5">
-        <v>2.0972337665493557</v>
+        <v>0.63821226163462974</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>29.953716109999998</v>
+        <v>29.737819026</v>
       </c>
       <c r="C340" s="5">
-        <v>3.2389369999989981E-3</v>
+        <v>2.3913053000001128E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>0.12984891639939988</v>
+        <v>0.97001786797825673</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>29.9105743</v>
+        <v>29.670849672999999</v>
       </c>
       <c r="C341" s="5">
-        <v>-4.314180999999806E-2</v>
+        <v>-6.6969353000001064E-2</v>
       </c>
       <c r="D341" s="5">
-        <v>-1.7147132643600793</v>
+        <v>-2.6691695867361087</v>
       </c>
       <c r="E341" s="5">
-        <v>-2.9742999333549514</v>
+        <v>-3.0188842256908766</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>30.387475818999999</v>
+        <v>30.209955798999999</v>
       </c>
       <c r="C342" s="5">
-        <v>0.47690151899999833</v>
+        <v>0.53910612600000007</v>
       </c>
       <c r="D342" s="5">
-        <v>20.903394229123663</v>
+        <v>24.119860690956219</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>30.570152607000001</v>
+        <v>30.598983733000001</v>
       </c>
       <c r="C343" s="5">
-        <v>0.18267678800000198</v>
+        <v>0.38902793400000135</v>
       </c>
       <c r="D343" s="5">
-        <v>7.4572608083815384</v>
+        <v>16.59581292284107</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>30.489505748999999</v>
+        <v>30.536504726</v>
       </c>
       <c r="C344" s="5">
-        <v>-8.0646858000001487E-2</v>
+        <v>-6.2479007000000308E-2</v>
       </c>
       <c r="D344" s="5">
-        <v>-3.1201783864453825</v>
+        <v>-2.4229081255847662</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>30.497683646999999</v>
+        <v>30.542070483</v>
       </c>
       <c r="C345" s="5">
-        <v>8.1778979999995727E-3</v>
+        <v>5.5657569999993939E-3</v>
       </c>
       <c r="D345" s="5">
-        <v>0.32233935103027633</v>
+        <v>0.2189382143262808</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>30.377777184999999</v>
+        <v>30.388331385000001</v>
       </c>
       <c r="C346" s="5">
-        <v>-0.11990646199999944</v>
+        <v>-0.15373909799999907</v>
       </c>
       <c r="D346" s="5">
-        <v>-4.6172925385342118</v>
+        <v>-5.8759633504544055</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>30.3484327</v>
+        <v>30.374588388999999</v>
       </c>
       <c r="C347" s="5">
-        <v>-2.934448499999931E-2</v>
+        <v>-1.3742996000001284E-2</v>
       </c>
       <c r="D347" s="5">
-        <v>-1.1530434581422111</v>
+        <v>-0.54134714945233142</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>30.294404566000001</v>
+        <v>30.233469705000001</v>
       </c>
       <c r="C348" s="5">
-        <v>-5.4028133999999284E-2</v>
+        <v>-0.1411186839999985</v>
       </c>
       <c r="D348" s="5">
-        <v>-2.1155193710512554</v>
+        <v>-5.4348582317012228</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>30.314039430000001</v>
+        <v>30.292944647999999</v>
       </c>
       <c r="C349" s="5">
-        <v>1.9634864000000363E-2</v>
+        <v>5.9474942999997893E-2</v>
       </c>
       <c r="D349" s="5">
-        <v>0.78054052374849636</v>
+        <v>2.3863356729721286</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>30.160426998999998</v>
+        <v>30.154788727</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.15361243100000266</v>
+        <v>-0.13815592099999918</v>
       </c>
       <c r="D350" s="5">
-        <v>-5.9141970531566219</v>
+        <v>-5.3375839401806342</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>30.270063218000001</v>
+        <v>30.229199195</v>
       </c>
       <c r="C351" s="5">
-        <v>0.1096362190000022</v>
+        <v>7.4410467999999952E-2</v>
       </c>
       <c r="D351" s="5">
-        <v>4.4503996298409509</v>
+        <v>3.0016610361315532</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>30.167265812</v>
+        <v>30.1488789</v>
       </c>
       <c r="C352" s="5">
-        <v>-0.10279740600000054</v>
+        <v>-8.032029499999993E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>-3.9999488666004113</v>
+        <v>-3.1422671331912455</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>30.200838977</v>
+        <v>30.152725933999999</v>
       </c>
       <c r="C353" s="5">
-        <v>3.357316499999996E-2</v>
+        <v>3.8470339999996384E-3</v>
       </c>
       <c r="D353" s="5">
-        <v>1.3436854057955694</v>
+        <v>0.15322898218224079</v>
       </c>
       <c r="E353" s="5">
-        <v>0.97044167085751365</v>
+        <v>1.6240730087298427</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>29.9865964</v>
+        <v>29.814738977000001</v>
       </c>
       <c r="C354" s="5">
-        <v>-0.21424257700000027</v>
+        <v>-0.33798695699999826</v>
       </c>
       <c r="D354" s="5">
-        <v>-8.1883063260331461</v>
+        <v>-12.651957936467561</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>30.096018360999999</v>
+        <v>29.927835285</v>
       </c>
       <c r="C355" s="5">
-        <v>0.1094219609999989</v>
+        <v>0.11309630799999937</v>
       </c>
       <c r="D355" s="5">
-        <v>4.4677943413186316</v>
+        <v>4.6481418059439283</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>29.927846959</v>
+        <v>29.668718302999999</v>
       </c>
       <c r="C356" s="5">
-        <v>-0.16817140199999869</v>
+        <v>-0.25911698200000188</v>
       </c>
       <c r="D356" s="5">
-        <v>-6.5031080062339486</v>
+        <v>-9.9089265795355708</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>29.796386037000001</v>
+        <v>29.550660614000002</v>
       </c>
       <c r="C357" s="5">
-        <v>-0.1314609219999987</v>
+        <v>-0.11805768899999691</v>
       </c>
       <c r="D357" s="5">
-        <v>-5.1456144465000797</v>
+        <v>-4.6719063036255619</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>29.765184837</v>
+        <v>29.47392395</v>
       </c>
       <c r="C358" s="5">
-        <v>-3.1201200000001705E-2</v>
+        <v>-7.6736664000002008E-2</v>
       </c>
       <c r="D358" s="5">
-        <v>-1.2493647394719587</v>
+        <v>-3.0720173653938865</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>29.845811457</v>
+        <v>29.609803521</v>
       </c>
       <c r="C359" s="5">
-        <v>8.0626620000000315E-2</v>
+        <v>0.13587957100000025</v>
       </c>
       <c r="D359" s="5">
-        <v>3.2993735735333374</v>
+        <v>5.6746465509996957</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>30.137056017999999</v>
+        <v>29.743330547999999</v>
       </c>
       <c r="C360" s="5">
-        <v>0.29124456099999918</v>
+        <v>0.13352702699999952</v>
       </c>
       <c r="D360" s="5">
-        <v>12.35934814063322</v>
+        <v>5.5477218886297752</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>29.865789629999998</v>
+        <v>29.620270793</v>
       </c>
       <c r="C361" s="5">
-        <v>-0.2712663880000008</v>
+        <v>-0.12305975499999988</v>
       </c>
       <c r="D361" s="5">
-        <v>-10.282303273647909</v>
+        <v>-4.8534328111296539</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>29.826609265999998</v>
+        <v>29.503870669000001</v>
       </c>
       <c r="C362" s="5">
-        <v>-3.9180363999999912E-2</v>
+        <v>-0.11640012399999833</v>
       </c>
       <c r="D362" s="5">
-        <v>-1.5629479960119652</v>
+        <v>-4.6150947655611123</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>29.573493007</v>
+        <v>29.345072259999998</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.25311625899999868</v>
+        <v>-0.15879840900000275</v>
       </c>
       <c r="D363" s="5">
-        <v>-9.7213907018646406</v>
+        <v>-6.2709421517519015</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>29.585781815000001</v>
+        <v>29.272874762000001</v>
       </c>
       <c r="C364" s="5">
-        <v>1.2288808000000984E-2</v>
+        <v>-7.2197497999997751E-2</v>
       </c>
       <c r="D364" s="5">
-        <v>0.49978265069943184</v>
+        <v>-2.9127282291743439</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>29.385661619</v>
+        <v>29.054759145999999</v>
       </c>
       <c r="C365" s="5">
-        <v>-0.20012019600000031</v>
+        <v>-0.21811561600000218</v>
       </c>
       <c r="D365" s="5">
-        <v>-7.8216185955092392</v>
+        <v>-8.5838642699444421</v>
       </c>
       <c r="E365" s="5">
-        <v>-2.6991877895207295</v>
+        <v>-3.6413516655286582</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>30.366870977000001</v>
+        <v>30.096273515</v>
       </c>
       <c r="C366" s="5">
-        <v>0.98120935800000098</v>
+        <v>1.0415143690000015</v>
       </c>
       <c r="D366" s="5">
-        <v>48.311508071869902</v>
+        <v>52.596771554666866</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>30.222311427000001</v>
+        <v>29.947919580000001</v>
       </c>
       <c r="C367" s="5">
-        <v>-0.14455955000000031</v>
+        <v>-0.14835393499999938</v>
       </c>
       <c r="D367" s="5">
-        <v>-5.5653039287511525</v>
+        <v>-5.7574133232168867</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>30.260869842999998</v>
+        <v>30.093591789000001</v>
       </c>
       <c r="C368" s="5">
-        <v>3.8558415999997209E-2</v>
+        <v>0.14567220900000066</v>
       </c>
       <c r="D368" s="5">
-        <v>1.541780263429815</v>
+        <v>5.9957393006565773</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>28.789814785000001</v>
+        <v>28.543916285000002</v>
       </c>
       <c r="C369" s="5">
-        <v>-1.4710550579999975</v>
+        <v>-1.5496755039999996</v>
       </c>
       <c r="D369" s="5">
-        <v>-45.009260491238678</v>
+        <v>-46.9757663325491</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>27.929776943</v>
+        <v>27.730459869000001</v>
       </c>
       <c r="C370" s="5">
-        <v>-0.86003784200000055</v>
+        <v>-0.81345641600000107</v>
       </c>
       <c r="D370" s="5">
-        <v>-30.506664622333702</v>
+        <v>-29.315831489924228</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>28.359239443</v>
+        <v>28.185190093999999</v>
       </c>
       <c r="C371" s="5">
-        <v>0.42946249999999964</v>
+        <v>0.45473022499999871</v>
       </c>
       <c r="D371" s="5">
-        <v>20.095116055495943</v>
+        <v>21.553301086288567</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>28.891798853000001</v>
+        <v>28.574053933999998</v>
       </c>
       <c r="C372" s="5">
-        <v>0.53255941000000107</v>
+        <v>0.38886383999999907</v>
       </c>
       <c r="D372" s="5">
-        <v>25.014399080266013</v>
+        <v>17.872013595346669</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>30.644742579999999</v>
+        <v>30.177855975</v>
       </c>
       <c r="C373" s="5">
-        <v>1.7529437269999981</v>
+        <v>1.6038020410000016</v>
       </c>
       <c r="D373" s="5">
-        <v>102.75741215606647</v>
+        <v>92.574268404609711</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>29.075143833999999</v>
+        <v>28.840767209999999</v>
       </c>
       <c r="C374" s="5">
-        <v>-1.5695987460000005</v>
+        <v>-1.3370887650000007</v>
       </c>
       <c r="D374" s="5">
-        <v>-46.79030967951168</v>
+        <v>-41.947472720997055</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>28.376878705999999</v>
+        <v>28.158608023999999</v>
       </c>
       <c r="C375" s="5">
-        <v>-0.69826512799999918</v>
+        <v>-0.68215918599999981</v>
       </c>
       <c r="D375" s="5">
-        <v>-25.301303406205122</v>
+        <v>-24.966971019791938</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>28.497434276</v>
+        <v>28.189294071999999</v>
       </c>
       <c r="C376" s="5">
-        <v>0.1205555700000005</v>
+        <v>3.0686047999999744E-2</v>
       </c>
       <c r="D376" s="5">
-        <v>5.2188721900874757</v>
+        <v>1.3155752418452016</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>28.39081749</v>
+        <v>28.078864109000001</v>
       </c>
       <c r="C377" s="5">
-        <v>-0.10661678600000002</v>
+        <v>-0.11042996299999785</v>
       </c>
       <c r="D377" s="5">
-        <v>-4.3982932446042344</v>
+        <v>-4.6009570663882009</v>
       </c>
       <c r="E377" s="5">
-        <v>-3.3854746641360678</v>
+        <v>-3.3588130333351951</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>28.226212298</v>
+        <v>27.842621737000002</v>
       </c>
       <c r="C378" s="5">
-        <v>-0.16460519199999979</v>
+        <v>-0.23624237199999953</v>
       </c>
       <c r="D378" s="5">
-        <v>-6.7397726591631679</v>
+        <v>-9.6418967033929484</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>28.042344183000001</v>
+        <v>27.652639184000002</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.18386811499999922</v>
+        <v>-0.18998255300000011</v>
       </c>
       <c r="D379" s="5">
-        <v>-7.5428417827958611</v>
+        <v>-7.8877233056882883</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>27.781631567000002</v>
+        <v>27.403433563</v>
       </c>
       <c r="C380" s="5">
-        <v>-0.26071261599999929</v>
+        <v>-0.24920562100000154</v>
       </c>
       <c r="D380" s="5">
-        <v>-10.603362196163424</v>
+        <v>-10.294155281556893</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>28.089462556000001</v>
+        <v>27.640205430000002</v>
       </c>
       <c r="C381" s="5">
-        <v>0.30783098899999928</v>
+        <v>0.23677186700000163</v>
       </c>
       <c r="D381" s="5">
-        <v>14.137455749395954</v>
+        <v>10.875454945218355</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>27.868284425999999</v>
+        <v>27.461014359</v>
       </c>
       <c r="C382" s="5">
-        <v>-0.22117813000000197</v>
+        <v>-0.17919107100000176</v>
       </c>
       <c r="D382" s="5">
-        <v>-9.0502196794413727</v>
+        <v>-7.5080992312670514</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>28.486731714000001</v>
+        <v>28.302678353000001</v>
       </c>
       <c r="C383" s="5">
-        <v>0.61844728800000226</v>
+        <v>0.84166399400000103</v>
       </c>
       <c r="D383" s="5">
-        <v>30.133375002578489</v>
+        <v>43.658566099792814</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>28.376942278000001</v>
+        <v>28.021169700000002</v>
       </c>
       <c r="C384" s="5">
-        <v>-0.1097894359999998</v>
+        <v>-0.2815086529999995</v>
       </c>
       <c r="D384" s="5">
-        <v>-4.5280801090345157</v>
+        <v>-11.303865473253339</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>28.437636907000002</v>
+        <v>28.076073304000001</v>
       </c>
       <c r="C385" s="5">
-        <v>6.0694629000000333E-2</v>
+        <v>5.4903603999999717E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>2.5970554193971651</v>
+        <v>2.37673819033839</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>28.138033841999999</v>
+        <v>27.779031213</v>
       </c>
       <c r="C386" s="5">
-        <v>-0.299603065000003</v>
+        <v>-0.29704209100000156</v>
       </c>
       <c r="D386" s="5">
-        <v>-11.935086330283029</v>
+        <v>-11.982559110766889</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>28.270805590999998</v>
+        <v>27.860083600999999</v>
       </c>
       <c r="C387" s="5">
-        <v>0.13277174899999977</v>
+        <v>8.1052387999999809E-2</v>
       </c>
       <c r="D387" s="5">
-        <v>5.8115893295885401</v>
+        <v>3.5580429627432686</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>28.087411762999999</v>
+        <v>27.782520303999998</v>
       </c>
       <c r="C388" s="5">
-        <v>-0.18339382799999981</v>
+        <v>-7.7563297000001086E-2</v>
       </c>
       <c r="D388" s="5">
-        <v>-7.5126270485354807</v>
+        <v>-3.2901518525687123</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>28.198217089</v>
+        <v>27.808367429</v>
       </c>
       <c r="C389" s="5">
-        <v>0.11080532600000126</v>
+        <v>2.584712500000208E-2</v>
       </c>
       <c r="D389" s="5">
-        <v>4.8381004545736683</v>
+        <v>1.1221354332590083</v>
       </c>
       <c r="E389" s="5">
-        <v>-0.67838976833913822</v>
+        <v>-0.96334623419933596</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>28.681143557999999</v>
+        <v>28.381015758</v>
       </c>
       <c r="C390" s="5">
-        <v>0.4829264689999988</v>
+        <v>0.57264832899999973</v>
       </c>
       <c r="D390" s="5">
-        <v>22.602058724129726</v>
+        <v>27.711292660773879</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>28.751679075999999</v>
+        <v>28.446736806000001</v>
       </c>
       <c r="C391" s="5">
-        <v>7.0535517999999797E-2</v>
+        <v>6.5721048000000337E-2</v>
       </c>
       <c r="D391" s="5">
-        <v>2.9914060949141286</v>
+        <v>2.8144691591830195</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>28.700495744000001</v>
+        <v>28.412423157999999</v>
       </c>
       <c r="C392" s="5">
-        <v>-5.118333199999725E-2</v>
+        <v>-3.4313648000001251E-2</v>
       </c>
       <c r="D392" s="5">
-        <v>-2.1154308203096606</v>
+        <v>-1.4379257482339813</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>28.614199974999998</v>
+        <v>28.247552381999999</v>
       </c>
       <c r="C393" s="5">
-        <v>-8.629576900000302E-2</v>
+        <v>-0.16487077600000077</v>
       </c>
       <c r="D393" s="5">
-        <v>-3.5490487767768308</v>
+        <v>-6.7453316524438094</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>28.407552565</v>
+        <v>28.084183869</v>
       </c>
       <c r="C394" s="5">
-        <v>-0.20664740999999864</v>
+        <v>-0.16336851299999822</v>
       </c>
       <c r="D394" s="5">
-        <v>-8.3301476220256969</v>
+        <v>-6.7235904303343919</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>27.294417314</v>
+        <v>27.320641187</v>
       </c>
       <c r="C395" s="5">
-        <v>-1.1131352509999992</v>
+        <v>-0.76354268200000064</v>
       </c>
       <c r="D395" s="5">
-        <v>-38.101503450030236</v>
+        <v>-28.162872513272642</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>28.164711805</v>
+        <v>27.761001446000002</v>
       </c>
       <c r="C396" s="5">
-        <v>0.87029449099999923</v>
+        <v>0.44036025900000197</v>
       </c>
       <c r="D396" s="5">
-        <v>45.739680140777651</v>
+        <v>21.152085381279441</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>28.967931047</v>
+        <v>28.603575365000001</v>
       </c>
       <c r="C397" s="5">
-        <v>0.80321924200000083</v>
+        <v>0.84257391899999945</v>
       </c>
       <c r="D397" s="5">
-        <v>40.134799474850766</v>
+        <v>43.160207840043398</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>28.314876471000002</v>
+        <v>27.936045706000002</v>
       </c>
       <c r="C398" s="5">
-        <v>-0.65305457599999883</v>
+        <v>-0.6675296589999995</v>
       </c>
       <c r="D398" s="5">
-        <v>-23.938249048839022</v>
+        <v>-24.675661598543861</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>28.358272242999998</v>
+        <v>27.952872781</v>
       </c>
       <c r="C399" s="5">
-        <v>4.3395771999996668E-2</v>
+        <v>1.6827074999998359E-2</v>
       </c>
       <c r="D399" s="5">
-        <v>1.8547188742843224</v>
+        <v>0.72521072273381559</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>28.155504396000001</v>
+        <v>27.856131486999999</v>
       </c>
       <c r="C400" s="5">
-        <v>-0.20276784699999695</v>
+        <v>-9.6741294000000977E-2</v>
       </c>
       <c r="D400" s="5">
-        <v>-8.25074763099426</v>
+        <v>-4.0748980575458287</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>28.314420463000001</v>
+        <v>27.944959955000002</v>
       </c>
       <c r="C401" s="5">
-        <v>0.15891606699999983</v>
+        <v>8.8828468000002658E-2</v>
       </c>
       <c r="D401" s="5">
-        <v>6.9873374824288348</v>
+        <v>3.8944275307075671</v>
       </c>
       <c r="E401" s="5">
-        <v>0.41209475632177917</v>
+        <v>0.4911921792918994</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>28.139897051999998</v>
+        <v>27.718867100000001</v>
       </c>
       <c r="C402" s="5">
-        <v>-0.17452341100000268</v>
+        <v>-0.22609285500000098</v>
       </c>
       <c r="D402" s="5">
-        <v>-7.1508509764742882</v>
+        <v>-9.2881936218934378</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>28.133162022</v>
+        <v>27.716714587999999</v>
       </c>
       <c r="C403" s="5">
-        <v>-6.7350299999979768E-3</v>
+        <v>-2.1525120000021047E-3</v>
       </c>
       <c r="D403" s="5">
-        <v>-0.28683137951405202</v>
+        <v>-9.3146356327211688E-2</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>28.201013582000002</v>
+        <v>27.705753660999999</v>
       </c>
       <c r="C404" s="5">
-        <v>6.7851560000001143E-2</v>
+        <v>-1.0960926999999288E-2</v>
       </c>
       <c r="D404" s="5">
-        <v>2.9328610530614307</v>
+        <v>-0.47352442970751696</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>28.136059411000002</v>
+        <v>27.755547596</v>
       </c>
       <c r="C405" s="5">
-        <v>-6.4954171000000116E-2</v>
+        <v>4.9793935000000289E-2</v>
       </c>
       <c r="D405" s="5">
-        <v>-2.7291624184219487</v>
+        <v>2.1781367502565985</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>28.253426994000002</v>
+        <v>27.824907850999999</v>
       </c>
       <c r="C406" s="5">
-        <v>0.11736758300000005</v>
+        <v>6.9360254999999427E-2</v>
       </c>
       <c r="D406" s="5">
-        <v>5.1221725922941719</v>
+        <v>3.0403241350185573</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>26.109752891999999</v>
+        <v>26.244719417999999</v>
       </c>
       <c r="C407" s="5">
-        <v>-2.1436741020000021</v>
+        <v>-1.580188433</v>
       </c>
       <c r="D407" s="5">
-        <v>-61.20466173751884</v>
+        <v>-50.420928149332767</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>26.847933492999999</v>
+        <v>26.287535354999999</v>
       </c>
       <c r="C408" s="5">
-        <v>0.73818060099999983</v>
+        <v>4.2815937000000304E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>39.732432948062147</v>
+        <v>1.9753555953124335</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>28.302301563</v>
+        <v>27.833449169000001</v>
       </c>
       <c r="C409" s="5">
-        <v>1.454368070000001</v>
+        <v>1.5459138140000022</v>
       </c>
       <c r="D409" s="5">
-        <v>88.334849427223844</v>
+        <v>98.520747030268325</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>28.701426211000001</v>
+        <v>28.102203196000001</v>
       </c>
       <c r="C410" s="5">
-        <v>0.3991246480000008</v>
+        <v>0.26875402699999995</v>
       </c>
       <c r="D410" s="5">
-        <v>18.298894450214263</v>
+        <v>12.222540935552196</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>28.441629288000001</v>
+        <v>28.038617644999999</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.25979692299999968</v>
+        <v>-6.3585551000002738E-2</v>
       </c>
       <c r="D411" s="5">
-        <v>-10.337277293438518</v>
+        <v>-2.6816484945067942</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>28.619828231</v>
+        <v>28.124511395999999</v>
       </c>
       <c r="C412" s="5">
-        <v>0.17819894299999817</v>
+        <v>8.5893751000000407E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>7.7830868031243616</v>
+        <v>3.738665063601454</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>28.324069522999999</v>
+        <v>27.967470595999998</v>
       </c>
       <c r="C413" s="5">
-        <v>-0.29575870800000104</v>
+        <v>-0.15704080000000076</v>
       </c>
       <c r="D413" s="5">
-        <v>-11.719751756528684</v>
+        <v>-6.4985282281254548</v>
       </c>
       <c r="E413" s="5">
-        <v>3.4078253562008776E-2</v>
+        <v>8.0553491707435754E-2</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>28.60704818</v>
+        <v>28.171621270999999</v>
       </c>
       <c r="C414" s="5">
-        <v>0.28297865700000102</v>
+        <v>0.20415067500000106</v>
       </c>
       <c r="D414" s="5">
-        <v>12.670117800083847</v>
+        <v>9.1198633218444911</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>28.614668051999999</v>
+        <v>28.189065837000001</v>
       </c>
       <c r="C415" s="5">
-        <v>7.6198719999993614E-3</v>
+        <v>1.7444566000001771E-2</v>
       </c>
       <c r="D415" s="5">
-        <v>0.32010482063042911</v>
+        <v>0.74560566711956433</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>28.902155610000001</v>
+        <v>28.504050958000001</v>
       </c>
       <c r="C416" s="5">
-        <v>0.28748755800000225</v>
+        <v>0.31498512099999942</v>
       </c>
       <c r="D416" s="5">
-        <v>12.745255012527146</v>
+        <v>14.264367964968905</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>28.368702251999999</v>
+        <v>27.974287332999999</v>
       </c>
       <c r="C417" s="5">
-        <v>-0.53345335800000271</v>
+        <v>-0.52976362500000107</v>
       </c>
       <c r="D417" s="5">
-        <v>-20.032998831081716</v>
+        <v>-20.158378737146677</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>28.516322221999999</v>
+        <v>28.084970531</v>
       </c>
       <c r="C418" s="5">
-        <v>0.14761997000000093</v>
+        <v>0.11068319800000026</v>
       </c>
       <c r="D418" s="5">
-        <v>6.4261940579577459</v>
+        <v>4.8526217314206033</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>26.616489278</v>
+        <v>26.835775582</v>
       </c>
       <c r="C419" s="5">
-        <v>-1.8998329439999999</v>
+        <v>-1.2491949489999996</v>
       </c>
       <c r="D419" s="5">
-        <v>-56.279301135459136</v>
+        <v>-42.07285208221645</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>28.305153012000002</v>
+        <v>27.699909774999998</v>
       </c>
       <c r="C420" s="5">
-        <v>1.6886637340000021</v>
+        <v>0.86413419299999816</v>
       </c>
       <c r="D420" s="5">
-        <v>109.20729632077895</v>
+        <v>46.275111287658156</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>28.429140493999999</v>
+        <v>27.956616652000001</v>
       </c>
       <c r="C421" s="5">
-        <v>0.12398748199999687</v>
+        <v>0.25670687700000272</v>
       </c>
       <c r="D421" s="5">
-        <v>5.3849693864265191</v>
+        <v>11.705635199094267</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>28.279481939</v>
+        <v>27.980686448</v>
       </c>
       <c r="C422" s="5">
-        <v>-0.14965855499999847</v>
+        <v>2.4069795999999144E-2</v>
       </c>
       <c r="D422" s="5">
-        <v>-6.1373884090432318</v>
+        <v>1.0380699151874229</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>28.317171703</v>
+        <v>27.931791119</v>
       </c>
       <c r="C423" s="5">
-        <v>3.768976399999957E-2</v>
+        <v>-4.8895329000000487E-2</v>
       </c>
       <c r="D423" s="5">
-        <v>1.6110875533420721</v>
+        <v>-2.0769234222508315</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>28.727211208</v>
+        <v>28.300233804000001</v>
       </c>
       <c r="C424" s="5">
-        <v>0.4100395050000003</v>
+        <v>0.36844268500000155</v>
       </c>
       <c r="D424" s="5">
-        <v>18.829185075001487</v>
+        <v>17.02936658645573</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>28.254843583</v>
+        <v>27.892892623000002</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.4723676250000004</v>
+        <v>-0.40734118099999961</v>
       </c>
       <c r="D425" s="5">
-        <v>-18.04163614766814</v>
+        <v>-15.968449354024827</v>
       </c>
       <c r="E425" s="5">
-        <v>-0.24440675780641463</v>
+        <v>-0.26665969932462286</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>28.282989738000001</v>
+        <v>28.035177997000002</v>
       </c>
       <c r="C426" s="5">
-        <v>2.8146155000001727E-2</v>
+        <v>0.14228537400000008</v>
       </c>
       <c r="D426" s="5">
-        <v>1.2019550481002117</v>
+        <v>6.2960568054985844</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>28.279987989999999</v>
+        <v>27.970907213</v>
       </c>
       <c r="C427" s="5">
-        <v>-3.0017480000026353E-3</v>
+        <v>-6.4270784000001413E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>-0.12728483539383717</v>
+        <v>-2.7165828085440658</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>28.259950771</v>
+        <v>28.003460505</v>
       </c>
       <c r="C428" s="5">
-        <v>-2.0037218999998885E-2</v>
+        <v>3.2553291999999345E-2</v>
       </c>
       <c r="D428" s="5">
-        <v>-0.84693047785735498</v>
+        <v>1.4055666088502505</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>28.264519544999999</v>
+        <v>27.992292629000001</v>
       </c>
       <c r="C429" s="5">
-        <v>4.5687739999991095E-3</v>
+        <v>-1.1167875999998245E-2</v>
       </c>
       <c r="D429" s="5">
-        <v>0.19417607772374001</v>
+        <v>-0.47751581427017964</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>28.321276329</v>
+        <v>28.061123850000001</v>
       </c>
       <c r="C430" s="5">
-        <v>5.6756784000000948E-2</v>
+        <v>6.8831220999999942E-2</v>
       </c>
       <c r="D430" s="5">
-        <v>2.4364612434988997</v>
+        <v>2.9909565773668101</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>28.390532646</v>
+        <v>27.992605533999999</v>
       </c>
       <c r="C431" s="5">
-        <v>6.9256317000000678E-2</v>
+        <v>-6.8518316000002244E-2</v>
       </c>
       <c r="D431" s="5">
-        <v>2.9742482074957</v>
+        <v>-2.8910711628993835</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>29.177310566999999</v>
+        <v>28.204726271999998</v>
       </c>
       <c r="C432" s="5">
-        <v>0.78677792099999877</v>
+        <v>0.21212073799999942</v>
       </c>
       <c r="D432" s="5">
-        <v>38.822739444498922</v>
+        <v>9.4820146132261751</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>30.137325058999998</v>
+        <v>29.171825874</v>
       </c>
       <c r="C433" s="5">
-        <v>0.96001449199999911</v>
+        <v>0.96709960200000111</v>
       </c>
       <c r="D433" s="5">
-        <v>47.473277304069498</v>
+        <v>49.865159558987273</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>29.233886159000001</v>
+        <v>28.160281147999999</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.9034388999999976</v>
+        <v>-1.0115447260000003</v>
       </c>
       <c r="D434" s="5">
-        <v>-30.59636961319374</v>
+        <v>-34.524249395240837</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>29.397457524</v>
+        <v>28.183924616999999</v>
       </c>
       <c r="C435" s="5">
-        <v>0.16357136499999925</v>
+        <v>2.3643468999999584E-2</v>
       </c>
       <c r="D435" s="5">
-        <v>6.9248479396932572</v>
+        <v>1.0121897409427705</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>29.539554781</v>
+        <v>28.342445847</v>
       </c>
       <c r="C436" s="5">
-        <v>0.14209725699999964</v>
+        <v>0.15852123000000162</v>
       </c>
       <c r="D436" s="5">
-        <v>5.9571054990314565</v>
+        <v>6.9621892557368836</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>29.576756683999999</v>
+        <v>28.413658124000001</v>
       </c>
       <c r="C437" s="5">
-        <v>3.7201902999999703E-2</v>
+        <v>7.1212277000000768E-2</v>
       </c>
       <c r="D437" s="5">
-        <v>1.5217835091491549</v>
+        <v>3.0570963482795754</v>
       </c>
       <c r="E437" s="5">
-        <v>4.678536255622201</v>
+        <v>1.8670186274283518</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>28.677000333999999</v>
+      </c>
+      <c r="C438" s="5">
+        <v>0.26334220999999758</v>
+      </c>
+      <c r="D438" s="5">
+        <v>11.70660385634279</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>