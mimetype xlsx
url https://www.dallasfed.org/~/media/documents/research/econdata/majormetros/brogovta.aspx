--- v3 (2026-04-05)
+++ v4 (2026-05-13)
@@ -1,85 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{13FA3FDE-9623-4DA6-B5CD-8A9F6748D2BF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{70925A2E-BC5C-422C-9C50-05852EE3F272}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{F79F11C9-B39A-4C5D-A25E-300770C0B427}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{27AB04C3-1D3C-4FBF-9BEC-B1A39AB657F4}"/>
   </bookViews>
   <sheets>
     <sheet name="brogovta" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Brownsville—Harlingen Government Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry January 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A446238C-08BF-47F7-BEF3-0038BBBE747F}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{151CEEED-F278-4E09-9141-FC0F459202A8}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7121,116 +7134,134 @@
         <v>6.9621892557368836</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>28.413658124000001</v>
       </c>
       <c r="C437" s="5">
         <v>7.1212277000000768E-2</v>
       </c>
       <c r="D437" s="5">
         <v>3.0570963482795754</v>
       </c>
       <c r="E437" s="5">
         <v>1.8670186274283518</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>28.677000333999999</v>
+        <v>28.643652972999998</v>
       </c>
       <c r="C438" s="5">
-        <v>0.26334220999999758</v>
+        <v>0.229994848999997</v>
       </c>
       <c r="D438" s="5">
-        <v>11.70660385634279</v>
+        <v>10.157744089146203</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
+      <c r="B439" s="5">
+        <v>28.521312366</v>
+      </c>
+      <c r="C439" s="5">
+        <v>-0.12234060699999816</v>
+      </c>
+      <c r="D439" s="5">
+        <v>-5.0066466222033252</v>
+      </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
+      <c r="B440" s="5">
+        <v>28.401870959</v>
+      </c>
+      <c r="C440" s="5">
+        <v>-0.11944140700000005</v>
+      </c>
+      <c r="D440" s="5">
+        <v>-4.9112062134369801</v>
+      </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>