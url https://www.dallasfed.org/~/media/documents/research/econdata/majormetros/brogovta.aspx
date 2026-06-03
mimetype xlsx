--- v4 (2026-05-13)
+++ v5 (2026-06-03)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{70925A2E-BC5C-422C-9C50-05852EE3F272}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{10D0C943-5584-42DF-897E-0A4A36692D2C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{27AB04C3-1D3C-4FBF-9BEC-B1A39AB657F4}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{651D7E8D-4615-4629-9C40-E2EB81E846C4}"/>
   </bookViews>
   <sheets>
     <sheet name="brogovta" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Brownsville—Harlingen Government Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{151CEEED-F278-4E09-9141-FC0F459202A8}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7840EF35-831F-49EF-8E9D-9145EFC11914}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>17.949801975</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>17.992807261999999</v>
       </c>
       <c r="C7" s="5">
         <v>4.3005286999999726E-2</v>
       </c>
       <c r="D7" s="5">
         <v>2.9132262613248416</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>18.046093725999999</v>
       </c>
       <c r="C8" s="5">
         <v>5.3286463999999256E-2</v>
       </c>
       <c r="D8" s="5">
         <v>3.6123131593158941</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>18.021017166</v>
       </c>
       <c r="C9" s="5">
         <v>-2.5076559999998693E-2</v>
       </c>
       <c r="D9" s="5">
         <v>-1.6548152147771611</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>18.15269924</v>
       </c>
       <c r="C10" s="5">
         <v>0.13168207400000043</v>
       </c>
       <c r="D10" s="5">
         <v>9.1296951019772088</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>17.826931739999999</v>
       </c>
       <c r="C11" s="5">
         <v>-0.32576750000000132</v>
       </c>
       <c r="D11" s="5">
         <v>-19.531728495537525</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>18.460906184999999</v>
       </c>
       <c r="C12" s="5">
         <v>0.63397444499999978</v>
       </c>
       <c r="D12" s="5">
         <v>52.095710115350478</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>18.014195292</v>
       </c>
       <c r="C13" s="5">
         <v>-0.44671089299999878</v>
       </c>
       <c r="D13" s="5">
         <v>-25.468096000016317</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>17.929938751000002</v>
       </c>
       <c r="C14" s="5">
         <v>-8.4256540999998464E-2</v>
       </c>
       <c r="D14" s="5">
         <v>-5.470519186762834</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>17.984005870000001</v>
       </c>
       <c r="C15" s="5">
         <v>5.4067118999999053E-2</v>
       </c>
       <c r="D15" s="5">
         <v>3.6791804625669222</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>17.772125856999999</v>
       </c>
       <c r="C16" s="5">
         <v>-0.21188001300000181</v>
       </c>
       <c r="D16" s="5">
         <v>-13.256821102202698</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>17.955450452000001</v>
       </c>
       <c r="C17" s="5">
         <v>0.18332459500000198</v>
       </c>
       <c r="D17" s="5">
         <v>13.105336581738868</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>18.157464807</v>
       </c>
       <c r="C18" s="5">
         <v>0.20201435499999931</v>
       </c>
       <c r="D18" s="5">
         <v>14.368618456938865</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>18.084440737000001</v>
       </c>
       <c r="C19" s="5">
         <v>-7.3024069999998886E-2</v>
       </c>
       <c r="D19" s="5">
         <v>-4.7207215572723555</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>18.030125135999999</v>
       </c>
       <c r="C20" s="5">
         <v>-5.4315601000002545E-2</v>
       </c>
       <c r="D20" s="5">
         <v>-3.545188120365983</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>18.011723349</v>
       </c>
       <c r="C21" s="5">
         <v>-1.8401786999998393E-2</v>
       </c>
       <c r="D21" s="5">
         <v>-1.2178844929046306</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>18.053458370000001</v>
       </c>
       <c r="C22" s="5">
         <v>4.1735021000000927E-2</v>
       </c>
       <c r="D22" s="5">
         <v>2.8162340905671712</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>18.337778725</v>
       </c>
       <c r="C23" s="5">
         <v>0.28432035499999841</v>
       </c>
       <c r="D23" s="5">
         <v>20.6245841864936</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>18.678635558</v>
       </c>
       <c r="C24" s="5">
         <v>0.34085683300000014</v>
       </c>
       <c r="D24" s="5">
         <v>24.732908022943899</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>18.641068829000002</v>
       </c>
       <c r="C25" s="5">
         <v>-3.7566728999998134E-2</v>
       </c>
       <c r="D25" s="5">
         <v>-2.3869378178290934</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>18.739125723000001</v>
       </c>
       <c r="C26" s="5">
         <v>9.8056893999999062E-2</v>
       </c>
       <c r="D26" s="5">
         <v>6.4981783268933224</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>18.677595573000001</v>
       </c>
       <c r="C27" s="5">
         <v>-6.1530149999999395E-2</v>
       </c>
       <c r="D27" s="5">
         <v>-3.8698302812105623</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>18.858372231000001</v>
       </c>
       <c r="C28" s="5">
         <v>0.1807766579999992</v>
       </c>
       <c r="D28" s="5">
         <v>12.253227306856186</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>18.849891396</v>
       </c>
       <c r="C29" s="5">
         <v>-8.4808350000002974E-3</v>
       </c>
       <c r="D29" s="5">
         <v>-0.53832152719842652</v>
       </c>
       <c r="E29" s="5">
         <v>4.9814453076022502</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>18.840795386</v>
       </c>
       <c r="C30" s="5">
         <v>-9.0960100000003763E-3</v>
       </c>
       <c r="D30" s="5">
         <v>-0.57752530709159755</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>18.967846185999999</v>
       </c>
       <c r="C31" s="5">
         <v>0.12705079999999924</v>
       </c>
       <c r="D31" s="5">
         <v>8.3990393417580087</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>19.006266058000001</v>
       </c>
       <c r="C32" s="5">
         <v>3.8419872000002186E-2</v>
       </c>
       <c r="D32" s="5">
         <v>2.4578934610847591</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>19.180640552</v>
       </c>
       <c r="C33" s="5">
         <v>0.17437449399999849</v>
       </c>
       <c r="D33" s="5">
         <v>11.582381692183198</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>19.257809758</v>
       </c>
       <c r="C34" s="5">
         <v>7.7169206000000656E-2</v>
       </c>
       <c r="D34" s="5">
         <v>4.936222288628711</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>19.751620372000001</v>
       </c>
       <c r="C35" s="5">
         <v>0.49381061400000092</v>
       </c>
       <c r="D35" s="5">
         <v>35.503356266913613</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>19.421348178999999</v>
       </c>
       <c r="C36" s="5">
         <v>-0.33027219300000255</v>
       </c>
       <c r="D36" s="5">
         <v>-18.319247046211153</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>19.300952810999998</v>
       </c>
       <c r="C37" s="5">
         <v>-0.1203953680000005</v>
       </c>
       <c r="D37" s="5">
         <v>-7.1904863909860168</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>19.545443821999999</v>
       </c>
       <c r="C38" s="5">
         <v>0.24449101100000092</v>
       </c>
       <c r="D38" s="5">
         <v>16.305820850945231</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>19.564100522</v>
       </c>
       <c r="C39" s="5">
         <v>1.8656700000001081E-2</v>
       </c>
       <c r="D39" s="5">
         <v>1.1514678411554513</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>20.038956514999999</v>
       </c>
       <c r="C40" s="5">
         <v>0.47485599299999848</v>
       </c>
       <c r="D40" s="5">
         <v>33.346802715730028</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>19.945226654999999</v>
       </c>
       <c r="C41" s="5">
         <v>-9.3729859999999832E-2</v>
       </c>
       <c r="D41" s="5">
         <v>-5.4706923293075249</v>
       </c>
       <c r="E41" s="5">
         <v>5.8108306089892592</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>19.258684948999999</v>
       </c>
       <c r="C42" s="5">
         <v>-0.68654170599999986</v>
       </c>
       <c r="D42" s="5">
         <v>-34.317173638985373</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>19.240196445999999</v>
       </c>
       <c r="C43" s="5">
         <v>-1.8488503000000378E-2</v>
       </c>
       <c r="D43" s="5">
         <v>-1.1459470629212043</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>19.483602571999999</v>
       </c>
       <c r="C44" s="5">
         <v>0.243406126</v>
       </c>
       <c r="D44" s="5">
         <v>16.283239780257031</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>19.656921243999999</v>
       </c>
       <c r="C45" s="5">
         <v>0.17331867200000062</v>
       </c>
       <c r="D45" s="5">
         <v>11.212812837756193</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>19.662793391000001</v>
       </c>
       <c r="C46" s="5">
         <v>5.8721470000016041E-3</v>
       </c>
       <c r="D46" s="5">
         <v>0.35906770691414014</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>19.856692460000001</v>
       </c>
       <c r="C47" s="5">
         <v>0.19389906900000042</v>
       </c>
       <c r="D47" s="5">
         <v>12.496840174240621</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>19.058031808999999</v>
       </c>
       <c r="C48" s="5">
         <v>-0.79866065100000228</v>
       </c>
       <c r="D48" s="5">
         <v>-38.898249075687417</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>19.235268190999999</v>
       </c>
       <c r="C49" s="5">
         <v>0.17723638200000025</v>
       </c>
       <c r="D49" s="5">
         <v>11.748674686872285</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>19.639201161999999</v>
       </c>
       <c r="C50" s="5">
         <v>0.4039329709999997</v>
       </c>
       <c r="D50" s="5">
         <v>28.323699648358904</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>19.841680193999998</v>
       </c>
       <c r="C51" s="5">
         <v>0.20247903199999939</v>
       </c>
       <c r="D51" s="5">
         <v>13.09815554521705</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>19.920076945999998</v>
       </c>
       <c r="C52" s="5">
         <v>7.8396751999999736E-2</v>
       </c>
       <c r="D52" s="5">
         <v>4.8457412700587232</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>19.935405233000001</v>
       </c>
       <c r="C53" s="5">
         <v>1.5328287000002661E-2</v>
       </c>
       <c r="D53" s="5">
         <v>0.92730520889370283</v>
       </c>
       <c r="E53" s="5">
         <v>-4.924196736333375E-2</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>20.181982509000001</v>
       </c>
       <c r="C54" s="5">
         <v>0.24657727600000001</v>
       </c>
       <c r="D54" s="5">
         <v>15.895103569981783</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>20.319210667</v>
       </c>
       <c r="C55" s="5">
         <v>0.13722815799999921</v>
       </c>
       <c r="D55" s="5">
         <v>8.4716112607982055</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>20.360263547999999</v>
       </c>
       <c r="C56" s="5">
         <v>4.105288099999882E-2</v>
       </c>
       <c r="D56" s="5">
         <v>2.4516004209448106</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>20.318191714000001</v>
       </c>
       <c r="C57" s="5">
         <v>-4.2071833999997921E-2</v>
       </c>
       <c r="D57" s="5">
         <v>-2.4516557510003922</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>20.457463212</v>
       </c>
       <c r="C58" s="5">
         <v>0.13927149799999938</v>
       </c>
       <c r="D58" s="5">
         <v>8.5427200050411258</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>20.463856446000001</v>
       </c>
       <c r="C59" s="5">
         <v>6.3932340000008026E-3</v>
       </c>
       <c r="D59" s="5">
         <v>0.3756614924643964</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>20.608707054</v>
       </c>
       <c r="C60" s="5">
         <v>0.14485060799999872</v>
       </c>
       <c r="D60" s="5">
         <v>8.8326450584309981</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>20.720158581</v>
       </c>
       <c r="C61" s="5">
         <v>0.11145152699999983</v>
       </c>
       <c r="D61" s="5">
         <v>6.6861267089985743</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>20.636213212000001</v>
       </c>
       <c r="C62" s="5">
         <v>-8.3945368999998493E-2</v>
       </c>
       <c r="D62" s="5">
         <v>-4.754782782389344</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>20.799163435000001</v>
       </c>
       <c r="C63" s="5">
         <v>0.16295022299999928</v>
       </c>
       <c r="D63" s="5">
         <v>9.8981380091512037</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>21.202154675999999</v>
       </c>
       <c r="C64" s="5">
         <v>0.40299124099999872</v>
       </c>
       <c r="D64" s="5">
         <v>25.895315838614753</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>21.031403332</v>
       </c>
       <c r="C65" s="5">
         <v>-0.17075134399999925</v>
       </c>
       <c r="D65" s="5">
         <v>-9.2474066297944528</v>
       </c>
       <c r="E65" s="5">
         <v>5.497746778609458</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>20.982353551999999</v>
       </c>
       <c r="C66" s="5">
         <v>-4.9049780000000709E-2</v>
       </c>
       <c r="D66" s="5">
         <v>-2.7630381518567781</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>21.098711261999998</v>
       </c>
       <c r="C67" s="5">
         <v>0.11635770999999906</v>
       </c>
       <c r="D67" s="5">
         <v>6.8613701950428929</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>21.145382096999999</v>
       </c>
       <c r="C68" s="5">
         <v>4.6670835000000466E-2</v>
       </c>
       <c r="D68" s="5">
         <v>2.6869610333146721</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>21.295710115999999</v>
       </c>
       <c r="C69" s="5">
         <v>0.15032801899999981</v>
       </c>
       <c r="D69" s="5">
         <v>8.8727191917456381</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>21.229289192</v>
       </c>
       <c r="C70" s="5">
         <v>-6.6420923999999104E-2</v>
       </c>
       <c r="D70" s="5">
         <v>-3.679235450575058</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>21.397784532999999</v>
       </c>
       <c r="C71" s="5">
         <v>0.16849534099999985</v>
       </c>
       <c r="D71" s="5">
         <v>9.951278155391897</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>21.351591187</v>
       </c>
       <c r="C72" s="5">
         <v>-4.6193345999999025E-2</v>
       </c>
       <c r="D72" s="5">
         <v>-2.5600110400485709</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>21.367852084999999</v>
       </c>
       <c r="C73" s="5">
         <v>1.6260897999998747E-2</v>
       </c>
       <c r="D73" s="5">
         <v>0.91773110825246196</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>21.326697147000001</v>
       </c>
       <c r="C74" s="5">
         <v>-4.1154937999998253E-2</v>
       </c>
       <c r="D74" s="5">
         <v>-2.2868989671505413</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>21.381268891000001</v>
       </c>
       <c r="C75" s="5">
         <v>5.4571744000000422E-2</v>
       </c>
       <c r="D75" s="5">
         <v>3.1142013003262248</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>21.316131642999999</v>
       </c>
       <c r="C76" s="5">
         <v>-6.5137248000002756E-2</v>
       </c>
       <c r="D76" s="5">
         <v>-3.5951193888918542</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>21.328940911</v>
       </c>
       <c r="C77" s="5">
         <v>1.2809268000001595E-2</v>
       </c>
       <c r="D77" s="5">
         <v>0.72349083543861159</v>
       </c>
       <c r="E77" s="5">
         <v>1.4147300315775269</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>21.18664317</v>
       </c>
       <c r="C78" s="5">
         <v>-0.14229774100000014</v>
       </c>
       <c r="D78" s="5">
         <v>-7.718566330044629</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>21.499710614000001</v>
       </c>
       <c r="C79" s="5">
         <v>0.31306744400000142</v>
       </c>
       <c r="D79" s="5">
         <v>19.246473989562475</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>21.440922438000001</v>
       </c>
       <c r="C80" s="5">
         <v>-5.8788176000000192E-2</v>
       </c>
       <c r="D80" s="5">
         <v>-3.2323449412532623</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>21.508951316000001</v>
       </c>
       <c r="C81" s="5">
         <v>6.8028877999999793E-2</v>
       </c>
       <c r="D81" s="5">
         <v>3.8745725311035706</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>21.526251751</v>
       </c>
       <c r="C82" s="5">
         <v>1.7300434999999226E-2</v>
       </c>
       <c r="D82" s="5">
         <v>0.96948520784672088</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>21.487022153000002</v>
       </c>
       <c r="C83" s="5">
         <v>-3.9229597999998589E-2</v>
       </c>
       <c r="D83" s="5">
         <v>-2.1651016416692537</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>21.643832448000001</v>
       </c>
       <c r="C84" s="5">
         <v>0.15681029499999966</v>
       </c>
       <c r="D84" s="5">
         <v>9.1176941659119937</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>21.670131768000001</v>
       </c>
       <c r="C85" s="5">
         <v>2.6299319999999682E-2</v>
       </c>
       <c r="D85" s="5">
         <v>1.4678986019840634</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>21.926741915000001</v>
       </c>
       <c r="C86" s="5">
         <v>0.25661014699999996</v>
       </c>
       <c r="D86" s="5">
         <v>15.172987644934622</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>21.973973490999999</v>
       </c>
       <c r="C87" s="5">
         <v>4.7231575999997943E-2</v>
       </c>
       <c r="D87" s="5">
         <v>2.6157200538503345</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>22.028820897999999</v>
       </c>
       <c r="C88" s="5">
         <v>5.4847407000000459E-2</v>
       </c>
       <c r="D88" s="5">
         <v>3.0366828578650695</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>22.036508204</v>
       </c>
       <c r="C89" s="5">
         <v>7.6873060000011151E-3</v>
       </c>
       <c r="D89" s="5">
         <v>0.41956367349562651</v>
       </c>
       <c r="E89" s="5">
         <v>3.3174047223089476</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>21.658287682000001</v>
       </c>
       <c r="C90" s="5">
         <v>-0.37822052199999945</v>
       </c>
       <c r="D90" s="5">
         <v>-18.758849912503905</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>22.111355523</v>
       </c>
       <c r="C91" s="5">
         <v>0.45306784099999931</v>
       </c>
       <c r="D91" s="5">
         <v>28.202057156385372</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>22.136258668</v>
       </c>
       <c r="C92" s="5">
         <v>2.4903144999999682E-2</v>
       </c>
       <c r="D92" s="5">
         <v>1.3599158904133324</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>22.302754157999999</v>
       </c>
       <c r="C93" s="5">
         <v>0.16649548999999908</v>
       </c>
       <c r="D93" s="5">
         <v>9.4085631177645013</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>22.203324744</v>
       </c>
       <c r="C94" s="5">
         <v>-9.9429413999999383E-2</v>
       </c>
       <c r="D94" s="5">
         <v>-5.2205542576679758</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>22.171485265000001</v>
       </c>
       <c r="C95" s="5">
         <v>-3.1839478999998505E-2</v>
       </c>
       <c r="D95" s="5">
         <v>-1.7072879975946309</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>22.546150057999998</v>
       </c>
       <c r="C96" s="5">
         <v>0.37466479299999733</v>
       </c>
       <c r="D96" s="5">
         <v>22.273197369446883</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>22.586768017000001</v>
       </c>
       <c r="C97" s="5">
         <v>4.0617959000002202E-2</v>
       </c>
       <c r="D97" s="5">
         <v>2.1834068735000045</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>22.538939872</v>
       </c>
       <c r="C98" s="5">
         <v>-4.7828145000000433E-2</v>
       </c>
       <c r="D98" s="5">
         <v>-2.5116492149628411</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>22.684087365</v>
       </c>
       <c r="C99" s="5">
         <v>0.14514749299999963</v>
       </c>
       <c r="D99" s="5">
         <v>8.0075003713883106</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>22.750196554999999</v>
       </c>
       <c r="C100" s="5">
         <v>6.6109189999998819E-2</v>
       </c>
       <c r="D100" s="5">
         <v>3.553814994734994</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>22.840908075000002</v>
       </c>
       <c r="C101" s="5">
         <v>9.0711520000002821E-2</v>
       </c>
       <c r="D101" s="5">
         <v>4.8910790618372557</v>
       </c>
       <c r="E101" s="5">
         <v>3.6503055000972839</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>23.002104975000002</v>
       </c>
       <c r="C102" s="5">
         <v>0.1611969000000002</v>
       </c>
       <c r="D102" s="5">
         <v>8.8054330768574829</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>22.733285272</v>
       </c>
       <c r="C103" s="5">
         <v>-0.26881970300000191</v>
       </c>
       <c r="D103" s="5">
         <v>-13.156873982899553</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>22.918641268999998</v>
       </c>
       <c r="C104" s="5">
         <v>0.1853559969999985</v>
       </c>
       <c r="D104" s="5">
         <v>10.235120640591489</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>22.893724917</v>
       </c>
       <c r="C105" s="5">
         <v>-2.4916351999998199E-2</v>
       </c>
       <c r="D105" s="5">
         <v>-1.2968258578428093</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>23.179877073</v>
       </c>
       <c r="C106" s="5">
         <v>0.28615215599999999</v>
       </c>
       <c r="D106" s="5">
         <v>16.074285682128298</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>23.058098365999999</v>
       </c>
       <c r="C107" s="5">
         <v>-0.12177870700000071</v>
       </c>
       <c r="D107" s="5">
         <v>-6.1253547677776581</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>23.354051832</v>
       </c>
       <c r="C108" s="5">
         <v>0.29595346600000028</v>
       </c>
       <c r="D108" s="5">
         <v>16.537319964665166</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>22.941536455000001</v>
       </c>
       <c r="C109" s="5">
         <v>-0.4125153769999983</v>
       </c>
       <c r="D109" s="5">
         <v>-19.253607661819629</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>23.060404837</v>
       </c>
       <c r="C110" s="5">
         <v>0.11886838199999872</v>
       </c>
       <c r="D110" s="5">
         <v>6.3979163022314545</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>23.111281132999999</v>
       </c>
       <c r="C111" s="5">
         <v>5.0876295999998433E-2</v>
       </c>
       <c r="D111" s="5">
         <v>2.6798246909803813</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>23.065505697999999</v>
       </c>
       <c r="C112" s="5">
         <v>-4.5775434999999476E-2</v>
       </c>
       <c r="D112" s="5">
         <v>-2.351062412504612</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>23.151555022</v>
       </c>
       <c r="C113" s="5">
         <v>8.6049324000001093E-2</v>
       </c>
       <c r="D113" s="5">
         <v>4.5697888196362113</v>
       </c>
       <c r="E113" s="5">
         <v>1.360046395615977</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>23.285813507</v>
       </c>
       <c r="C114" s="5">
         <v>0.13425848500000015</v>
       </c>
       <c r="D114" s="5">
         <v>7.1852387686877295</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>23.254813767000002</v>
       </c>
       <c r="C115" s="5">
         <v>-3.099973999999861E-2</v>
       </c>
       <c r="D115" s="5">
         <v>-1.585880484615465</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>23.293406357999999</v>
       </c>
       <c r="C116" s="5">
         <v>3.8592590999996901E-2</v>
       </c>
       <c r="D116" s="5">
         <v>2.0097414361471388</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>23.381990943000002</v>
       </c>
       <c r="C117" s="5">
         <v>8.8584585000003102E-2</v>
       </c>
       <c r="D117" s="5">
         <v>4.6602621442619396</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>23.358944214000001</v>
       </c>
       <c r="C118" s="5">
         <v>-2.304672900000071E-2</v>
       </c>
       <c r="D118" s="5">
         <v>-1.1764027690749357</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>23.628257715</v>
       </c>
       <c r="C119" s="5">
         <v>0.26931350099999918</v>
       </c>
       <c r="D119" s="5">
         <v>14.747141437353385</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>23.749720398000001</v>
       </c>
       <c r="C120" s="5">
         <v>0.12146268300000074</v>
       </c>
       <c r="D120" s="5">
         <v>6.3461138107843595</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>23.747263384</v>
       </c>
       <c r="C121" s="5">
         <v>-2.4570140000008678E-3</v>
       </c>
       <c r="D121" s="5">
         <v>-0.12407471252655622</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>23.890328027999999</v>
       </c>
       <c r="C122" s="5">
         <v>0.14306464399999896</v>
       </c>
       <c r="D122" s="5">
         <v>7.4737804732433855</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>23.827086803</v>
       </c>
       <c r="C123" s="5">
         <v>-6.3241224999998735E-2</v>
       </c>
       <c r="D123" s="5">
         <v>-3.1307340382892179</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>23.974320542000001</v>
       </c>
       <c r="C124" s="5">
         <v>0.1472337390000007</v>
       </c>
       <c r="D124" s="5">
         <v>7.672383769929958</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>24.044255417999999</v>
       </c>
       <c r="C125" s="5">
         <v>6.9934875999997814E-2</v>
       </c>
       <c r="D125" s="5">
         <v>3.5572004676811098</v>
       </c>
       <c r="E125" s="5">
         <v>3.8558982113801932</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>24.273194854</v>
       </c>
       <c r="C126" s="5">
         <v>0.228939436000001</v>
       </c>
       <c r="D126" s="5">
         <v>12.043666863255243</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>24.171930787000001</v>
       </c>
       <c r="C127" s="5">
         <v>-0.1012640669999989</v>
       </c>
       <c r="D127" s="5">
         <v>-4.8929310154892995</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>24.468104160999999</v>
       </c>
       <c r="C128" s="5">
         <v>0.29617337399999855</v>
       </c>
       <c r="D128" s="5">
         <v>15.735806695573107</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>24.546969379</v>
       </c>
       <c r="C129" s="5">
         <v>7.8865218000000681E-2</v>
       </c>
       <c r="D129" s="5">
         <v>3.9371305092767539</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>24.844072084</v>
       </c>
       <c r="C130" s="5">
         <v>0.29710270500000036</v>
       </c>
       <c r="D130" s="5">
         <v>15.531070569705395</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>24.893501607000001</v>
       </c>
       <c r="C131" s="5">
         <v>4.9429523000000586E-2</v>
       </c>
       <c r="D131" s="5">
         <v>2.4138082129547378</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>24.566374526000001</v>
       </c>
       <c r="C132" s="5">
         <v>-0.32712708100000043</v>
       </c>
       <c r="D132" s="5">
         <v>-14.678017173724022</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>24.822817095000001</v>
       </c>
       <c r="C133" s="5">
         <v>0.25644256900000073</v>
       </c>
       <c r="D133" s="5">
         <v>13.271325767116583</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>24.621190623</v>
       </c>
       <c r="C134" s="5">
         <v>-0.20162647200000094</v>
       </c>
       <c r="D134" s="5">
         <v>-9.3232804547214272</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>25.327139163999998</v>
       </c>
       <c r="C135" s="5">
         <v>0.70594854099999793</v>
       </c>
       <c r="D135" s="5">
         <v>40.386398692592621</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>25.366761338</v>
       </c>
       <c r="C136" s="5">
         <v>3.9622174000001564E-2</v>
       </c>
       <c r="D136" s="5">
         <v>1.8935361794676142</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>25.431404544999999</v>
       </c>
       <c r="C137" s="5">
         <v>6.4643206999999592E-2</v>
       </c>
       <c r="D137" s="5">
         <v>3.101238437035736</v>
       </c>
       <c r="E137" s="5">
         <v>5.7691498567327359</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>25.496647776</v>
       </c>
       <c r="C138" s="5">
         <v>6.5243231000000179E-2</v>
       </c>
       <c r="D138" s="5">
         <v>3.1223631038173716</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>25.590597500000001</v>
       </c>
       <c r="C139" s="5">
         <v>9.3949724000001567E-2</v>
       </c>
       <c r="D139" s="5">
         <v>4.5124671598337107</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>25.839285604000001</v>
       </c>
       <c r="C140" s="5">
         <v>0.2486881039999993</v>
       </c>
       <c r="D140" s="5">
         <v>12.305471099463139</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>25.402745586999998</v>
       </c>
       <c r="C141" s="5">
         <v>-0.43654001700000222</v>
       </c>
       <c r="D141" s="5">
         <v>-18.491692109411375</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>25.237755110999998</v>
       </c>
       <c r="C142" s="5">
         <v>-0.16499047599999983</v>
       </c>
       <c r="D142" s="5">
         <v>-7.5215037930277955</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>24.854817465</v>
       </c>
       <c r="C143" s="5">
         <v>-0.38293764599999847</v>
       </c>
       <c r="D143" s="5">
         <v>-16.762644760735078</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>24.658801209</v>
       </c>
       <c r="C144" s="5">
         <v>-0.19601625600000006</v>
       </c>
       <c r="D144" s="5">
         <v>-9.0638469837046713</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>25.08952502</v>
       </c>
       <c r="C145" s="5">
         <v>0.43072381100000001</v>
       </c>
       <c r="D145" s="5">
         <v>23.096515979371258</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>25.251042050999999</v>
       </c>
       <c r="C146" s="5">
         <v>0.16151703099999892</v>
       </c>
       <c r="D146" s="5">
         <v>8.0046332614870828</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>25.293684782</v>
       </c>
       <c r="C147" s="5">
         <v>4.2642731000000822E-2</v>
       </c>
       <c r="D147" s="5">
         <v>2.0454303766215265</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>25.555702794999998</v>
       </c>
       <c r="C148" s="5">
         <v>0.26201801299999872</v>
       </c>
       <c r="D148" s="5">
         <v>13.164112573778475</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>25.502163333999999</v>
       </c>
       <c r="C149" s="5">
         <v>-5.3539460999999733E-2</v>
       </c>
       <c r="D149" s="5">
         <v>-2.4852458722392723</v>
       </c>
       <c r="E149" s="5">
         <v>0.27823390121766156</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>25.632247155999998</v>
       </c>
       <c r="C150" s="5">
         <v>0.13008382199999957</v>
       </c>
       <c r="D150" s="5">
         <v>6.2957521381639792</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>25.604629406000001</v>
       </c>
       <c r="C151" s="5">
         <v>-2.7617749999997443E-2</v>
       </c>
       <c r="D151" s="5">
         <v>-1.2853187203517136</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>25.608793724000002</v>
       </c>
       <c r="C152" s="5">
         <v>4.1643180000008329E-3</v>
       </c>
       <c r="D152" s="5">
         <v>0.19534178774867073</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>25.641537484000001</v>
       </c>
       <c r="C153" s="5">
         <v>3.27437599999989E-2</v>
       </c>
       <c r="D153" s="5">
         <v>1.545172851493648</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>25.539674300000001</v>
       </c>
       <c r="C154" s="5">
         <v>-0.10186318399999905</v>
       </c>
       <c r="D154" s="5">
         <v>-4.6643114064181308</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>25.624507124000001</v>
       </c>
       <c r="C155" s="5">
         <v>8.4832823999999363E-2</v>
       </c>
       <c r="D155" s="5">
         <v>4.0595620590047066</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>25.573283505999999</v>
       </c>
       <c r="C156" s="5">
         <v>-5.1223618000001636E-2</v>
       </c>
       <c r="D156" s="5">
         <v>-2.3726117983356887</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>25.583264029999999</v>
       </c>
       <c r="C157" s="5">
         <v>9.980523999999491E-3</v>
       </c>
       <c r="D157" s="5">
         <v>0.46933238054986948</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>25.57352938</v>
       </c>
       <c r="C158" s="5">
         <v>-9.7346499999986236E-3</v>
       </c>
       <c r="D158" s="5">
         <v>-0.45565584569451367</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>25.655767335</v>
       </c>
       <c r="C159" s="5">
         <v>8.2237955000000085E-2</v>
       </c>
       <c r="D159" s="5">
         <v>3.9278818954028294</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>25.538413599999998</v>
       </c>
       <c r="C160" s="5">
         <v>-0.11735373500000179</v>
       </c>
       <c r="D160" s="5">
         <v>-5.3529912770094112</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>25.771491064999999</v>
       </c>
       <c r="C161" s="5">
         <v>0.23307746500000093</v>
       </c>
       <c r="D161" s="5">
         <v>11.518664966859493</v>
       </c>
       <c r="E161" s="5">
         <v>1.0560975846348297</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>25.714475211</v>
       </c>
       <c r="C162" s="5">
         <v>-5.7015853999999422E-2</v>
       </c>
       <c r="D162" s="5">
         <v>-2.62276683022028</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>25.611536547</v>
       </c>
       <c r="C163" s="5">
         <v>-0.10293866399999985</v>
       </c>
       <c r="D163" s="5">
         <v>-4.6994017103904167</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>25.592431984000001</v>
       </c>
       <c r="C164" s="5">
         <v>-1.9104562999999075E-2</v>
       </c>
       <c r="D164" s="5">
         <v>-0.89145974875072254</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>25.820703235</v>
       </c>
       <c r="C165" s="5">
         <v>0.2282712509999989</v>
       </c>
       <c r="D165" s="5">
         <v>11.244385615058071</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>25.648188018999999</v>
       </c>
       <c r="C166" s="5">
         <v>-0.17251521600000075</v>
       </c>
       <c r="D166" s="5">
         <v>-7.7293734673242849</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>25.865247219</v>
       </c>
       <c r="C167" s="5">
         <v>0.21705920000000134</v>
       </c>
       <c r="D167" s="5">
         <v>10.64182746901392</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>25.944816758999998</v>
       </c>
       <c r="C168" s="5">
         <v>7.9569539999997829E-2</v>
       </c>
       <c r="D168" s="5">
         <v>3.7546782788109523</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>25.968053346000001</v>
       </c>
       <c r="C169" s="5">
         <v>2.3236587000003084E-2</v>
       </c>
       <c r="D169" s="5">
         <v>1.080048801035538</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>25.79091854</v>
       </c>
       <c r="C170" s="5">
         <v>-0.17713480600000153</v>
       </c>
       <c r="D170" s="5">
         <v>-7.8852916911259952</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>25.830927747</v>
       </c>
       <c r="C171" s="5">
         <v>4.0009207000000657E-2</v>
       </c>
       <c r="D171" s="5">
         <v>1.8775139359603621</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>25.829746479000001</v>
       </c>
       <c r="C172" s="5">
         <v>-1.1812679999998466E-3</v>
       </c>
       <c r="D172" s="5">
         <v>-5.4863113487080284E-2</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>25.545556175000002</v>
       </c>
       <c r="C173" s="5">
         <v>-0.28419030399999912</v>
       </c>
       <c r="D173" s="5">
         <v>-12.432565200453482</v>
       </c>
       <c r="E173" s="5">
         <v>-0.8766853630244098</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>25.781936721000001</v>
       </c>
       <c r="C174" s="5">
         <v>0.23638054599999947</v>
       </c>
       <c r="D174" s="5">
         <v>11.686866704960686</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>26.022013524999998</v>
       </c>
       <c r="C175" s="5">
         <v>0.24007680399999742</v>
       </c>
       <c r="D175" s="5">
         <v>11.764613712310613</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>25.992350774999998</v>
       </c>
       <c r="C176" s="5">
         <v>-2.966274999999996E-2</v>
       </c>
       <c r="D176" s="5">
         <v>-1.3593483405573092</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>25.913063822000002</v>
       </c>
       <c r="C177" s="5">
         <v>-7.9286952999996885E-2</v>
       </c>
       <c r="D177" s="5">
         <v>-3.5996824929415472</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>25.964848799999999</v>
       </c>
       <c r="C178" s="5">
         <v>5.1784977999997039E-2</v>
       </c>
       <c r="D178" s="5">
         <v>2.42462888082704</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>25.901747395000001</v>
       </c>
       <c r="C179" s="5">
         <v>-6.3101404999997612E-2</v>
       </c>
       <c r="D179" s="5">
         <v>-2.877648596768756</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>25.715141470999999</v>
       </c>
       <c r="C180" s="5">
         <v>-0.18660592400000198</v>
       </c>
       <c r="D180" s="5">
         <v>-8.3107856500977739</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>25.935968406000001</v>
       </c>
       <c r="C181" s="5">
         <v>0.22082693500000161</v>
       </c>
       <c r="D181" s="5">
         <v>10.805828815036488</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>26.218297403000001</v>
       </c>
       <c r="C182" s="5">
         <v>0.28232899700000047</v>
       </c>
       <c r="D182" s="5">
         <v>13.87390253005092</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>26.304698347999999</v>
       </c>
       <c r="C183" s="5">
         <v>8.640094499999762E-2</v>
       </c>
       <c r="D183" s="5">
         <v>4.0270023611380212</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>26.191118556999999</v>
       </c>
       <c r="C184" s="5">
         <v>-0.11357979099999937</v>
       </c>
       <c r="D184" s="5">
         <v>-5.0601268129510935</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>26.300004242</v>
       </c>
       <c r="C185" s="5">
         <v>0.10888568500000062</v>
       </c>
       <c r="D185" s="5">
         <v>5.104488993935874</v>
       </c>
       <c r="E185" s="5">
         <v>2.9533436728942153</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>26.141113115</v>
       </c>
       <c r="C186" s="5">
         <v>-0.15889112700000041</v>
       </c>
       <c r="D186" s="5">
         <v>-7.0136729271261355</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>26.328923489000001</v>
       </c>
       <c r="C187" s="5">
         <v>0.18781037400000145</v>
       </c>
       <c r="D187" s="5">
         <v>8.9703419087776801</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>26.384661296000001</v>
       </c>
       <c r="C188" s="5">
         <v>5.5737806999999862E-2</v>
       </c>
       <c r="D188" s="5">
         <v>2.570164429417221</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>26.393531958000001</v>
       </c>
       <c r="C189" s="5">
         <v>8.8706619999996406E-3</v>
       </c>
       <c r="D189" s="5">
         <v>0.40419317699895707</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>26.485964979999999</v>
       </c>
       <c r="C190" s="5">
         <v>9.2433021999998033E-2</v>
       </c>
       <c r="D190" s="5">
         <v>4.2844305291124485</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>26.451770642</v>
       </c>
       <c r="C191" s="5">
         <v>-3.4194337999998936E-2</v>
       </c>
       <c r="D191" s="5">
         <v>-1.5382898616968732</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>26.164382207999999</v>
       </c>
       <c r="C192" s="5">
         <v>-0.28738843400000036</v>
       </c>
       <c r="D192" s="5">
         <v>-12.286016358789587</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>26.433853134</v>
       </c>
       <c r="C193" s="5">
         <v>0.26947092600000033</v>
       </c>
       <c r="D193" s="5">
         <v>13.083660201346481</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>26.245124799999999</v>
       </c>
       <c r="C194" s="5">
         <v>-0.18872833400000033</v>
       </c>
       <c r="D194" s="5">
         <v>-8.239021893206278</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>26.588714801999998</v>
       </c>
       <c r="C195" s="5">
         <v>0.34359000199999912</v>
       </c>
       <c r="D195" s="5">
         <v>16.891906278472526</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>26.653602544000002</v>
       </c>
       <c r="C196" s="5">
         <v>6.4887742000003357E-2</v>
       </c>
       <c r="D196" s="5">
         <v>2.9681379337607394</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>26.762913700999999</v>
       </c>
       <c r="C197" s="5">
         <v>0.10931115699999694</v>
       </c>
       <c r="D197" s="5">
         <v>5.0339544920972923</v>
       </c>
       <c r="E197" s="5">
         <v>1.7601117275135358</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>26.895861628999999</v>
       </c>
       <c r="C198" s="5">
         <v>0.1329479280000001</v>
       </c>
       <c r="D198" s="5">
         <v>6.1267384269716008</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>27.13608825</v>
       </c>
       <c r="C199" s="5">
         <v>0.24022662100000147</v>
       </c>
       <c r="D199" s="5">
         <v>11.260593954628217</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>27.090139122</v>
       </c>
       <c r="C200" s="5">
         <v>-4.5949128000000172E-2</v>
       </c>
       <c r="D200" s="5">
         <v>-2.0131246528307334</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>27.185463589000001</v>
       </c>
       <c r="C201" s="5">
         <v>9.5324467000001079E-2</v>
       </c>
       <c r="D201" s="5">
         <v>4.3052325741325781</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>27.101885936999999</v>
       </c>
       <c r="C202" s="5">
         <v>-8.3577652000002445E-2</v>
       </c>
       <c r="D202" s="5">
         <v>-3.6274750622726448</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>27.393729687</v>
       </c>
       <c r="C203" s="5">
         <v>0.29184375000000173</v>
       </c>
       <c r="D203" s="5">
         <v>13.71554412398137</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>27.517740287999999</v>
       </c>
       <c r="C204" s="5">
         <v>0.12401060099999839</v>
       </c>
       <c r="D204" s="5">
         <v>5.569683163241046</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>27.393482485</v>
       </c>
       <c r="C205" s="5">
         <v>-0.124257802999999</v>
       </c>
       <c r="D205" s="5">
         <v>-5.2860928456544993</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>27.503513681000001</v>
       </c>
       <c r="C206" s="5">
         <v>0.11003119600000133</v>
       </c>
       <c r="D206" s="5">
         <v>4.9279528882051782</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>27.387762241000001</v>
       </c>
       <c r="C207" s="5">
         <v>-0.11575144000000037</v>
       </c>
       <c r="D207" s="5">
         <v>-4.9350496161208017</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>27.511874602999999</v>
       </c>
       <c r="C208" s="5">
         <v>0.1241123619999982</v>
       </c>
       <c r="D208" s="5">
         <v>5.5756130523685554</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>27.534869791999999</v>
       </c>
       <c r="C209" s="5">
         <v>2.2995188999999527E-2</v>
       </c>
       <c r="D209" s="5">
         <v>1.0076170164412535</v>
       </c>
       <c r="E209" s="5">
         <v>2.8844246916626126</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>27.449234677</v>
       </c>
       <c r="C210" s="5">
         <v>-8.5635114999998763E-2</v>
       </c>
       <c r="D210" s="5">
         <v>-3.6688916240602332</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>27.334796641000001</v>
       </c>
       <c r="C211" s="5">
         <v>-0.11443803599999924</v>
       </c>
       <c r="D211" s="5">
         <v>-4.8897584357851631</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>27.310005490999998</v>
       </c>
       <c r="C212" s="5">
         <v>-2.4791150000002204E-2</v>
       </c>
       <c r="D212" s="5">
         <v>-1.0829212434566693</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>27.533300571000002</v>
       </c>
       <c r="C213" s="5">
         <v>0.22329508000000331</v>
       </c>
       <c r="D213" s="5">
         <v>10.265045345228385</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>27.521518574000002</v>
       </c>
       <c r="C214" s="5">
         <v>-1.1781996999999933E-2</v>
       </c>
       <c r="D214" s="5">
         <v>-0.51229486153314685</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>27.327331778000001</v>
       </c>
       <c r="C215" s="5">
         <v>-0.19418679600000033</v>
       </c>
       <c r="D215" s="5">
         <v>-8.1460088842148508</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>27.11697311</v>
       </c>
       <c r="C216" s="5">
         <v>-0.21035866800000136</v>
       </c>
       <c r="D216" s="5">
         <v>-8.8560657899521278</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>27.159694776999999</v>
       </c>
       <c r="C217" s="5">
         <v>4.2721666999998575E-2</v>
       </c>
       <c r="D217" s="5">
         <v>1.907018247982406</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>27.951049342000001</v>
       </c>
       <c r="C218" s="5">
         <v>0.79135456500000245</v>
       </c>
       <c r="D218" s="5">
         <v>41.14931747705122</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>28.115802426999998</v>
       </c>
       <c r="C219" s="5">
         <v>0.16475308499999741</v>
       </c>
       <c r="D219" s="5">
         <v>7.3070835103486775</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>28.210390893</v>
       </c>
       <c r="C220" s="5">
         <v>9.4588466000001148E-2</v>
       </c>
       <c r="D220" s="5">
         <v>4.1126386315007313</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>28.144971891000001</v>
       </c>
       <c r="C221" s="5">
         <v>-6.5419001999998727E-2</v>
       </c>
       <c r="D221" s="5">
         <v>-2.7475426241660217</v>
       </c>
       <c r="E221" s="5">
         <v>2.2157435412215376</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>28.088896302999999</v>
       </c>
       <c r="C222" s="5">
         <v>-5.6075588000002341E-2</v>
       </c>
       <c r="D222" s="5">
         <v>-2.3648345457420894</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>28.147357358000001</v>
       </c>
       <c r="C223" s="5">
         <v>5.8461055000002204E-2</v>
       </c>
       <c r="D223" s="5">
         <v>2.5263332747607947</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>28.229220365</v>
       </c>
       <c r="C224" s="5">
         <v>8.1863006999999044E-2</v>
       </c>
       <c r="D224" s="5">
         <v>3.546419043062965</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>28.256501921000002</v>
       </c>
       <c r="C225" s="5">
         <v>2.7281556000001927E-2</v>
       </c>
       <c r="D225" s="5">
         <v>1.1658998095508188</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>28.522643048999999</v>
       </c>
       <c r="C226" s="5">
         <v>0.26614112799999745</v>
       </c>
       <c r="D226" s="5">
         <v>11.906792172616033</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>28.184939876000001</v>
       </c>
       <c r="C227" s="5">
         <v>-0.33770317299999775</v>
       </c>
       <c r="D227" s="5">
         <v>-13.318154385986036</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>28.208504949999998</v>
       </c>
       <c r="C228" s="5">
         <v>2.3565073999996855E-2</v>
       </c>
       <c r="D228" s="5">
         <v>1.00793147914362</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>28.018114010000001</v>
       </c>
       <c r="C229" s="5">
         <v>-0.19039093999999679</v>
       </c>
       <c r="D229" s="5">
         <v>-7.805301595907288</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>28.407895412999999</v>
       </c>
       <c r="C230" s="5">
         <v>0.38978140299999708</v>
       </c>
       <c r="D230" s="5">
         <v>18.032592638203624</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>28.539252091000002</v>
       </c>
       <c r="C231" s="5">
         <v>0.13135667800000306</v>
       </c>
       <c r="D231" s="5">
         <v>5.6920513965761144</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>28.511334326</v>
       </c>
       <c r="C232" s="5">
         <v>-2.7917765000001538E-2</v>
       </c>
       <c r="D232" s="5">
         <v>-1.1675729825244785</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>28.656889112999998</v>
       </c>
       <c r="C233" s="5">
         <v>0.14555478699999824</v>
       </c>
       <c r="D233" s="5">
         <v>6.3011605574296636</v>
       </c>
       <c r="E233" s="5">
         <v>1.8188585299802495</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>28.854808431999999</v>
       </c>
       <c r="C234" s="5">
         <v>0.19791931900000037</v>
       </c>
       <c r="D234" s="5">
         <v>8.6100030529334006</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>28.967632702</v>
       </c>
       <c r="C235" s="5">
         <v>0.11282427000000084</v>
       </c>
       <c r="D235" s="5">
         <v>4.7943136632903949</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>28.920400360999999</v>
       </c>
       <c r="C236" s="5">
         <v>-4.7232341000000844E-2</v>
       </c>
       <c r="D236" s="5">
         <v>-1.9391737748027382</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>29.061894924000001</v>
       </c>
       <c r="C237" s="5">
         <v>0.14149456300000196</v>
       </c>
       <c r="D237" s="5">
         <v>6.0316521251536193</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>29.121926542000001</v>
       </c>
       <c r="C238" s="5">
         <v>6.0031618000000009E-2</v>
       </c>
       <c r="D238" s="5">
         <v>2.5071328155536365</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>29.273783449</v>
       </c>
       <c r="C239" s="5">
         <v>0.1518569069999991</v>
       </c>
       <c r="D239" s="5">
         <v>6.4400439958933298</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>28.616765523000002</v>
       </c>
       <c r="C240" s="5">
         <v>-0.6570179259999982</v>
       </c>
       <c r="D240" s="5">
         <v>-23.844675947191497</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>28.466531689</v>
       </c>
       <c r="C241" s="5">
         <v>-0.15023383400000156</v>
       </c>
       <c r="D241" s="5">
         <v>-6.1210680592302058</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>29.639998305999999</v>
       </c>
       <c r="C242" s="5">
         <v>1.173466616999999</v>
       </c>
       <c r="D242" s="5">
         <v>62.376588712455437</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>29.767389119000001</v>
       </c>
       <c r="C243" s="5">
         <v>0.12739081300000166</v>
       </c>
       <c r="D243" s="5">
         <v>5.2812036021270936</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>29.938606127</v>
       </c>
       <c r="C244" s="5">
         <v>0.17121700799999928</v>
       </c>
       <c r="D244" s="5">
         <v>7.1247904862770106</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>30.086222313</v>
       </c>
       <c r="C245" s="5">
         <v>0.14761618600000048</v>
       </c>
       <c r="D245" s="5">
         <v>6.0798757995385921</v>
       </c>
       <c r="E245" s="5">
         <v>4.9877472546439039</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>30.316591247000002</v>
       </c>
       <c r="C246" s="5">
         <v>0.23036893400000125</v>
       </c>
       <c r="D246" s="5">
         <v>9.5853492397900197</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>30.080659647000001</v>
       </c>
       <c r="C247" s="5">
         <v>-0.23593160000000069</v>
       </c>
       <c r="D247" s="5">
         <v>-8.949182349509444</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>30.200929256999999</v>
       </c>
       <c r="C248" s="5">
         <v>0.12026960999999758</v>
       </c>
       <c r="D248" s="5">
         <v>4.9048103548626987</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>30.270897304999998</v>
       </c>
       <c r="C249" s="5">
         <v>6.9968047999999783E-2</v>
       </c>
       <c r="D249" s="5">
         <v>2.8158012177935454</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>30.619881202999998</v>
       </c>
       <c r="C250" s="5">
         <v>0.34898389800000018</v>
       </c>
       <c r="D250" s="5">
         <v>14.746244458658486</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>30.354547234000002</v>
       </c>
       <c r="C251" s="5">
         <v>-0.26533396899999673</v>
       </c>
       <c r="D251" s="5">
         <v>-9.9169472411000381</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>30.320175125999999</v>
       </c>
       <c r="C252" s="5">
         <v>-3.437210800000301E-2</v>
       </c>
       <c r="D252" s="5">
         <v>-1.3503945589419475</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>30.152833686000001</v>
       </c>
       <c r="C253" s="5">
         <v>-0.16734143999999773</v>
       </c>
       <c r="D253" s="5">
         <v>-6.425584623805614</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>29.948950826000001</v>
       </c>
       <c r="C254" s="5">
         <v>-0.20388286000000022</v>
       </c>
       <c r="D254" s="5">
         <v>-7.8189255853199917</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>30.211166099</v>
       </c>
       <c r="C255" s="5">
         <v>0.26221527299999892</v>
       </c>
       <c r="D255" s="5">
         <v>11.027487067305074</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>30.482021159999999</v>
       </c>
       <c r="C256" s="5">
         <v>0.2708550609999989</v>
       </c>
       <c r="D256" s="5">
         <v>11.305150010953625</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>30.031635241</v>
       </c>
       <c r="C257" s="5">
         <v>-0.45038591899999858</v>
       </c>
       <c r="D257" s="5">
         <v>-16.358340163287988</v>
       </c>
       <c r="E257" s="5">
         <v>-0.18143544720273797</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>29.727435080999999</v>
       </c>
       <c r="C258" s="5">
         <v>-0.30420016000000061</v>
       </c>
       <c r="D258" s="5">
         <v>-11.500359383889913</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>30.079137904</v>
       </c>
       <c r="C259" s="5">
         <v>0.35170282300000011</v>
       </c>
       <c r="D259" s="5">
         <v>15.158326590719561</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>30.200226246</v>
       </c>
       <c r="C260" s="5">
         <v>0.12108834200000018</v>
       </c>
       <c r="D260" s="5">
         <v>4.9391978690897842</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>30.325394243000002</v>
       </c>
       <c r="C261" s="5">
         <v>0.12516799700000192</v>
       </c>
       <c r="D261" s="5">
         <v>5.0884796608009264</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>30.350940425000001</v>
       </c>
       <c r="C262" s="5">
         <v>2.5546181999999362E-2</v>
       </c>
       <c r="D262" s="5">
         <v>1.0155795770781184</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>30.460378831</v>
       </c>
       <c r="C263" s="5">
         <v>0.10943840599999888</v>
       </c>
       <c r="D263" s="5">
         <v>4.4137699047517742</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>30.123329214999998</v>
       </c>
       <c r="C264" s="5">
         <v>-0.33704961600000161</v>
       </c>
       <c r="D264" s="5">
         <v>-12.499201793662662</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>30.443151671999999</v>
       </c>
       <c r="C265" s="5">
         <v>0.31982245700000078</v>
       </c>
       <c r="D265" s="5">
         <v>13.511462327202883</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>30.231092966999999</v>
       </c>
       <c r="C266" s="5">
         <v>-0.21205870500000046</v>
       </c>
       <c r="D266" s="5">
         <v>-8.0459527072550117</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>29.760245658999999</v>
       </c>
       <c r="C267" s="5">
         <v>-0.47084730799999974</v>
       </c>
       <c r="D267" s="5">
         <v>-17.169180939214566</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>29.828623669999999</v>
       </c>
       <c r="C268" s="5">
         <v>6.8378011000000072E-2</v>
       </c>
       <c r="D268" s="5">
         <v>2.792265396434801</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>29.573837946000001</v>
       </c>
       <c r="C269" s="5">
         <v>-0.25478572399999777</v>
       </c>
       <c r="D269" s="5">
         <v>-9.7818980436140794</v>
       </c>
       <c r="E269" s="5">
         <v>-1.5243835086775515</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>29.652591127000001</v>
       </c>
       <c r="C270" s="5">
         <v>7.8753180999999728E-2</v>
       </c>
       <c r="D270" s="5">
         <v>3.2427408721982243</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>29.791788396000001</v>
       </c>
       <c r="C271" s="5">
         <v>0.13919726900000029</v>
       </c>
       <c r="D271" s="5">
         <v>5.780862710197332</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>29.904183315000001</v>
       </c>
       <c r="C272" s="5">
         <v>0.11239491899999976</v>
       </c>
       <c r="D272" s="5">
         <v>4.6223474362851347</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>29.839710416999999</v>
       </c>
       <c r="C273" s="5">
         <v>-6.4472898000001777E-2</v>
       </c>
       <c r="D273" s="5">
         <v>-2.5567199712433375</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>29.77040766</v>
       </c>
       <c r="C274" s="5">
         <v>-6.9302756999999104E-2</v>
       </c>
       <c r="D274" s="5">
         <v>-2.7516748892146725</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>29.676711452999999</v>
       </c>
       <c r="C275" s="5">
         <v>-9.3696207000000697E-2</v>
       </c>
       <c r="D275" s="5">
         <v>-3.7120570766975947</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>30.053640457</v>
       </c>
       <c r="C276" s="5">
         <v>0.37692900400000084</v>
       </c>
       <c r="D276" s="5">
         <v>16.352507964952444</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>30.338758775999999</v>
       </c>
       <c r="C277" s="5">
         <v>0.28511831899999862</v>
       </c>
       <c r="D277" s="5">
         <v>11.997587807078979</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>29.910916533999998</v>
       </c>
       <c r="C278" s="5">
         <v>-0.42784224200000054</v>
       </c>
       <c r="D278" s="5">
         <v>-15.669836062961352</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>29.787411819999999</v>
       </c>
       <c r="C279" s="5">
         <v>-0.12350471399999918</v>
       </c>
       <c r="D279" s="5">
         <v>-4.8439106954360378</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>29.753850483000001</v>
       </c>
       <c r="C280" s="5">
         <v>-3.3561336999998304E-2</v>
       </c>
       <c r="D280" s="5">
         <v>-1.3436874313520586</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>29.890596745</v>
       </c>
       <c r="C281" s="5">
         <v>0.13674626199999906</v>
       </c>
       <c r="D281" s="5">
         <v>5.6566680072608122</v>
       </c>
       <c r="E281" s="5">
         <v>1.0710777531762306</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>29.862528094000002</v>
       </c>
       <c r="C282" s="5">
         <v>-2.8068650999998113E-2</v>
       </c>
       <c r="D282" s="5">
         <v>-1.1210536761064649</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>29.913692552000001</v>
       </c>
       <c r="C283" s="5">
         <v>5.1164457999998803E-2</v>
       </c>
       <c r="D283" s="5">
         <v>2.0754851717668554</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>29.917890564</v>
       </c>
       <c r="C284" s="5">
         <v>4.1980119999998067E-3</v>
       </c>
       <c r="D284" s="5">
         <v>0.16853501198890175</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>29.784629769999999</v>
       </c>
       <c r="C285" s="5">
         <v>-0.13326079400000168</v>
       </c>
       <c r="D285" s="5">
         <v>-5.2160415696506313</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>29.884928668000001</v>
       </c>
       <c r="C286" s="5">
         <v>0.10029889800000191</v>
       </c>
       <c r="D286" s="5">
         <v>4.1166556664022469</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>29.881468356999999</v>
       </c>
       <c r="C287" s="5">
         <v>-3.460311000001326E-3</v>
       </c>
       <c r="D287" s="5">
         <v>-0.13885694350940225</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>30.115644782</v>
       </c>
       <c r="C288" s="5">
         <v>0.23417642500000113</v>
       </c>
       <c r="D288" s="5">
         <v>9.8203379113885205</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>30.348053558</v>
       </c>
       <c r="C289" s="5">
         <v>0.23240877599999976</v>
       </c>
       <c r="D289" s="5">
         <v>9.6640070645817033</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>30.276572522999999</v>
       </c>
       <c r="C290" s="5">
         <v>-7.1481035000001469E-2</v>
       </c>
       <c r="D290" s="5">
         <v>-2.7901200870503406</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>30.202084330000002</v>
       </c>
       <c r="C291" s="5">
         <v>-7.4488192999996983E-2</v>
       </c>
       <c r="D291" s="5">
         <v>-2.9126869816553214</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>30.272074910000001</v>
       </c>
       <c r="C292" s="5">
         <v>6.9990579999998914E-2</v>
       </c>
       <c r="D292" s="5">
         <v>2.8166104854111307</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>30.295468028999998</v>
       </c>
       <c r="C293" s="5">
         <v>2.3393118999997853E-2</v>
       </c>
       <c r="D293" s="5">
         <v>0.93126622691253047</v>
       </c>
       <c r="E293" s="5">
         <v>1.3545105420744941</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>30.568785703</v>
       </c>
       <c r="C294" s="5">
         <v>0.27331767400000118</v>
       </c>
       <c r="D294" s="5">
         <v>11.379753965308637</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>30.540428603999999</v>
       </c>
       <c r="C295" s="5">
         <v>-2.8357099000000829E-2</v>
       </c>
       <c r="D295" s="5">
         <v>-1.1075166353714971</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>30.457961818000001</v>
       </c>
       <c r="C296" s="5">
         <v>-8.2466785999997683E-2</v>
       </c>
       <c r="D296" s="5">
         <v>-3.1926073738759331</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>30.626640668</v>
       </c>
       <c r="C297" s="5">
         <v>0.16867884999999916</v>
       </c>
       <c r="D297" s="5">
         <v>6.8519132059773336</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>30.590784211999999</v>
       </c>
       <c r="C298" s="5">
         <v>-3.5856456000001202E-2</v>
       </c>
       <c r="D298" s="5">
         <v>-1.3959011235519458</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>30.464740342999999</v>
       </c>
       <c r="C299" s="5">
         <v>-0.12604386900000009</v>
       </c>
       <c r="D299" s="5">
         <v>-4.833862137949529</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>30.481703627000002</v>
       </c>
       <c r="C300" s="5">
         <v>1.6963284000002687E-2</v>
       </c>
       <c r="D300" s="5">
         <v>0.67023044848451008</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>30.390359878999998</v>
       </c>
       <c r="C301" s="5">
         <v>-9.1343748000003444E-2</v>
       </c>
       <c r="D301" s="5">
         <v>-3.5373292242615539</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>30.356142192</v>
       </c>
       <c r="C302" s="5">
         <v>-3.4217686999998165E-2</v>
       </c>
       <c r="D302" s="5">
         <v>-1.3427908762794316</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>30.510122523</v>
       </c>
       <c r="C303" s="5">
         <v>0.15398033099999964</v>
       </c>
       <c r="D303" s="5">
         <v>6.2596739349232156</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>30.466271009</v>
       </c>
       <c r="C304" s="5">
         <v>-4.385151399999998E-2</v>
       </c>
       <c r="D304" s="5">
         <v>-1.7111641026158919</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>30.478779909</v>
       </c>
       <c r="C305" s="5">
         <v>1.2508900000000267E-2</v>
       </c>
       <c r="D305" s="5">
         <v>0.49381243789632379</v>
       </c>
       <c r="E305" s="5">
         <v>0.60508020481653269</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>30.490730954</v>
       </c>
       <c r="C306" s="5">
         <v>1.1951044999999993E-2</v>
       </c>
       <c r="D306" s="5">
         <v>0.47154849868298321</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>30.475487239</v>
       </c>
       <c r="C307" s="5">
         <v>-1.5243715000000435E-2</v>
       </c>
       <c r="D307" s="5">
         <v>-0.59828814671816222</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>30.495374429000002</v>
       </c>
       <c r="C308" s="5">
         <v>1.9887190000002164E-2</v>
       </c>
       <c r="D308" s="5">
         <v>0.78589283623800021</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>30.749796724999999</v>
       </c>
       <c r="C309" s="5">
         <v>0.25442229599999777</v>
       </c>
       <c r="D309" s="5">
         <v>10.483989755338285</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>30.487535299000001</v>
       </c>
       <c r="C310" s="5">
         <v>-0.26226142599999847</v>
       </c>
       <c r="D310" s="5">
         <v>-9.7679542493524387</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>30.542820940999999</v>
       </c>
       <c r="C311" s="5">
         <v>5.5285641999997637E-2</v>
       </c>
       <c r="D311" s="5">
         <v>2.1978970469467063</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>30.56925073</v>
       </c>
       <c r="C312" s="5">
         <v>2.6429789000001591E-2</v>
       </c>
       <c r="D312" s="5">
         <v>1.0433590697626949</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>30.558201667999999</v>
       </c>
       <c r="C313" s="5">
         <v>-1.1049062000001442E-2</v>
       </c>
       <c r="D313" s="5">
         <v>-0.43287120114624544</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>30.548349204000001</v>
       </c>
       <c r="C314" s="5">
         <v>-9.8524639999979513E-3</v>
       </c>
       <c r="D314" s="5">
         <v>-0.3862142777076194</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>30.397056529</v>
       </c>
       <c r="C315" s="5">
         <v>-0.15129267500000054</v>
       </c>
       <c r="D315" s="5">
         <v>-5.7838364116924001</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>30.340731543</v>
       </c>
       <c r="C316" s="5">
         <v>-5.632498599999991E-2</v>
       </c>
       <c r="D316" s="5">
         <v>-2.2010481859861208</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>30.236277275999999</v>
       </c>
       <c r="C317" s="5">
         <v>-0.10445426700000127</v>
       </c>
       <c r="D317" s="5">
         <v>-4.0539151299561542</v>
       </c>
       <c r="E317" s="5">
         <v>-0.79564416201710619</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>30.839517041000001</v>
       </c>
       <c r="C318" s="5">
         <v>0.60323976500000143</v>
       </c>
       <c r="D318" s="5">
         <v>26.750881071148402</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>30.71599659</v>
       </c>
       <c r="C319" s="5">
         <v>-0.12352045100000097</v>
       </c>
       <c r="D319" s="5">
         <v>-4.7018412103766449</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>30.747855942000001</v>
       </c>
       <c r="C320" s="5">
         <v>3.1859352000001451E-2</v>
       </c>
       <c r="D320" s="5">
         <v>1.2517932429674694</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>30.583206964999999</v>
       </c>
       <c r="C321" s="5">
         <v>-0.16464897700000236</v>
       </c>
       <c r="D321" s="5">
         <v>-6.2398631344543487</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>30.685874869999999</v>
       </c>
       <c r="C322" s="5">
         <v>0.10266790500000056</v>
       </c>
       <c r="D322" s="5">
         <v>4.1036202027493252</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>30.709229970999999</v>
       </c>
       <c r="C323" s="5">
         <v>2.3355100999999934E-2</v>
       </c>
       <c r="D323" s="5">
         <v>0.91715613858232015</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>30.453516009000001</v>
       </c>
       <c r="C324" s="5">
         <v>-0.25571396199999796</v>
       </c>
       <c r="D324" s="5">
         <v>-9.5471666816917988</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>30.534385500999999</v>
       </c>
       <c r="C325" s="5">
         <v>8.0869491999997933E-2</v>
       </c>
       <c r="D325" s="5">
         <v>3.2335628401929162</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>30.335411076</v>
       </c>
       <c r="C326" s="5">
         <v>-0.1989744249999994</v>
       </c>
       <c r="D326" s="5">
         <v>-7.5454260501290999</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>30.495861593000001</v>
       </c>
       <c r="C327" s="5">
         <v>0.16045051700000101</v>
       </c>
       <c r="D327" s="5">
         <v>6.5349928990118933</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>30.521240937000002</v>
       </c>
       <c r="C328" s="5">
         <v>2.537934400000097E-2</v>
       </c>
       <c r="D328" s="5">
         <v>1.0032508992129596</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>30.594461031000002</v>
       </c>
       <c r="C329" s="5">
         <v>7.3220093999999847E-2</v>
       </c>
       <c r="D329" s="5">
         <v>2.9170750669460732</v>
       </c>
       <c r="E329" s="5">
         <v>1.1846159225570752</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>30.389516726</v>
       </c>
       <c r="C330" s="5">
         <v>-0.20494430500000149</v>
       </c>
       <c r="D330" s="5">
         <v>-7.7488385936897775</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>30.458733654</v>
       </c>
       <c r="C331" s="5">
         <v>6.9216927999999456E-2</v>
       </c>
       <c r="D331" s="5">
         <v>2.76768996299388</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>30.388696491000001</v>
       </c>
       <c r="C332" s="5">
         <v>-7.0037162999998515E-2</v>
       </c>
       <c r="D332" s="5">
         <v>-2.7246637759718362</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>30.411617796000002</v>
       </c>
       <c r="C333" s="5">
         <v>2.2921305000000558E-2</v>
       </c>
       <c r="D333" s="5">
         <v>0.90888926178087637</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>30.489084211000002</v>
       </c>
       <c r="C334" s="5">
         <v>7.7466414999999955E-2</v>
       </c>
       <c r="D334" s="5">
         <v>3.0999067953283443</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>30.483166996000001</v>
       </c>
       <c r="C335" s="5">
         <v>-5.9172150000001977E-3</v>
       </c>
       <c r="D335" s="5">
         <v>-0.23264337695537707</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>30.348004993</v>
       </c>
       <c r="C336" s="5">
         <v>-0.13516200300000136</v>
       </c>
       <c r="D336" s="5">
         <v>-5.1929270051991221</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>30.062485505000001</v>
       </c>
       <c r="C337" s="5">
         <v>-0.28551948799999849</v>
       </c>
       <c r="D337" s="5">
         <v>-10.723562933751207</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>29.698157213999998</v>
       </c>
       <c r="C338" s="5">
         <v>-0.36432829100000319</v>
       </c>
       <c r="D338" s="5">
         <v>-13.611603748335522</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>29.713905972999999</v>
       </c>
       <c r="C339" s="5">
         <v>1.5748759000000945E-2</v>
       </c>
       <c r="D339" s="5">
         <v>0.63821226163462974</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>29.737819026</v>
       </c>
       <c r="C340" s="5">
         <v>2.3913053000001128E-2</v>
       </c>
       <c r="D340" s="5">
         <v>0.97001786797825673</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>29.670849672999999</v>
       </c>
       <c r="C341" s="5">
         <v>-6.6969353000001064E-2</v>
       </c>
       <c r="D341" s="5">
         <v>-2.6691695867361087</v>
       </c>
       <c r="E341" s="5">
         <v>-3.0188842256908766</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>30.209955798999999</v>
       </c>
       <c r="C342" s="5">
         <v>0.53910612600000007</v>
       </c>
       <c r="D342" s="5">
         <v>24.119860690956219</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>30.598983733000001</v>
       </c>
       <c r="C343" s="5">
         <v>0.38902793400000135</v>
       </c>
       <c r="D343" s="5">
         <v>16.59581292284107</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>30.536504726</v>
       </c>
       <c r="C344" s="5">
         <v>-6.2479007000000308E-2</v>
       </c>
       <c r="D344" s="5">
         <v>-2.4229081255847662</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>30.542070483</v>
       </c>
       <c r="C345" s="5">
         <v>5.5657569999993939E-3</v>
       </c>
       <c r="D345" s="5">
         <v>0.2189382143262808</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>30.388331385000001</v>
       </c>
       <c r="C346" s="5">
         <v>-0.15373909799999907</v>
       </c>
       <c r="D346" s="5">
         <v>-5.8759633504544055</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>30.374588388999999</v>
       </c>
       <c r="C347" s="5">
         <v>-1.3742996000001284E-2</v>
       </c>
       <c r="D347" s="5">
         <v>-0.54134714945233142</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>30.233469705000001</v>
       </c>
       <c r="C348" s="5">
         <v>-0.1411186839999985</v>
       </c>
       <c r="D348" s="5">
         <v>-5.4348582317012228</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>30.292944647999999</v>
       </c>
       <c r="C349" s="5">
         <v>5.9474942999997893E-2</v>
       </c>
       <c r="D349" s="5">
         <v>2.3863356729721286</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>30.154788727</v>
       </c>
       <c r="C350" s="5">
         <v>-0.13815592099999918</v>
       </c>
       <c r="D350" s="5">
         <v>-5.3375839401806342</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>30.229199195</v>
       </c>
       <c r="C351" s="5">
         <v>7.4410467999999952E-2</v>
       </c>
       <c r="D351" s="5">
         <v>3.0016610361315532</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>30.1488789</v>
       </c>
       <c r="C352" s="5">
         <v>-8.032029499999993E-2</v>
       </c>
       <c r="D352" s="5">
         <v>-3.1422671331912455</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>30.152725933999999</v>
       </c>
       <c r="C353" s="5">
         <v>3.8470339999996384E-3</v>
       </c>
       <c r="D353" s="5">
         <v>0.15322898218224079</v>
       </c>
       <c r="E353" s="5">
         <v>1.6240730087298427</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>29.814738977000001</v>
       </c>
       <c r="C354" s="5">
         <v>-0.33798695699999826</v>
       </c>
       <c r="D354" s="5">
         <v>-12.651957936467561</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>29.927835285</v>
       </c>
       <c r="C355" s="5">
         <v>0.11309630799999937</v>
       </c>
       <c r="D355" s="5">
         <v>4.6481418059439283</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>29.668718302999999</v>
       </c>
       <c r="C356" s="5">
         <v>-0.25911698200000188</v>
       </c>
       <c r="D356" s="5">
         <v>-9.9089265795355708</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>29.550660614000002</v>
       </c>
       <c r="C357" s="5">
         <v>-0.11805768899999691</v>
       </c>
       <c r="D357" s="5">
         <v>-4.6719063036255619</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>29.47392395</v>
       </c>
       <c r="C358" s="5">
         <v>-7.6736664000002008E-2</v>
       </c>
       <c r="D358" s="5">
         <v>-3.0720173653938865</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>29.609803521</v>
       </c>
       <c r="C359" s="5">
         <v>0.13587957100000025</v>
       </c>
       <c r="D359" s="5">
         <v>5.6746465509996957</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>29.743330547999999</v>
       </c>
       <c r="C360" s="5">
         <v>0.13352702699999952</v>
       </c>
       <c r="D360" s="5">
         <v>5.5477218886297752</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>29.620270793</v>
       </c>
       <c r="C361" s="5">
         <v>-0.12305975499999988</v>
       </c>
       <c r="D361" s="5">
         <v>-4.8534328111296539</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>29.503870669000001</v>
       </c>
       <c r="C362" s="5">
         <v>-0.11640012399999833</v>
       </c>
       <c r="D362" s="5">
         <v>-4.6150947655611123</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>29.345072259999998</v>
       </c>
       <c r="C363" s="5">
         <v>-0.15879840900000275</v>
       </c>
       <c r="D363" s="5">
         <v>-6.2709421517519015</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>29.272874762000001</v>
       </c>
       <c r="C364" s="5">
         <v>-7.2197497999997751E-2</v>
       </c>
       <c r="D364" s="5">
         <v>-2.9127282291743439</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>29.054759145999999</v>
       </c>
       <c r="C365" s="5">
         <v>-0.21811561600000218</v>
       </c>
       <c r="D365" s="5">
         <v>-8.5838642699444421</v>
       </c>
       <c r="E365" s="5">
         <v>-3.6413516655286582</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>30.096273515</v>
       </c>
       <c r="C366" s="5">
         <v>1.0415143690000015</v>
       </c>
       <c r="D366" s="5">
         <v>52.596771554666866</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>29.947919580000001</v>
       </c>
       <c r="C367" s="5">
         <v>-0.14835393499999938</v>
       </c>
       <c r="D367" s="5">
         <v>-5.7574133232168867</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>30.093591789000001</v>
       </c>
       <c r="C368" s="5">
         <v>0.14567220900000066</v>
       </c>
       <c r="D368" s="5">
         <v>5.9957393006565773</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>28.543916285000002</v>
       </c>
       <c r="C369" s="5">
         <v>-1.5496755039999996</v>
       </c>
       <c r="D369" s="5">
         <v>-46.9757663325491</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>27.730459869000001</v>
       </c>
       <c r="C370" s="5">
         <v>-0.81345641600000107</v>
       </c>
       <c r="D370" s="5">
         <v>-29.315831489924228</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>28.185190093999999</v>
       </c>
       <c r="C371" s="5">
         <v>0.45473022499999871</v>
       </c>
       <c r="D371" s="5">
         <v>21.553301086288567</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>28.574053933999998</v>
       </c>
       <c r="C372" s="5">
         <v>0.38886383999999907</v>
       </c>
       <c r="D372" s="5">
         <v>17.872013595346669</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>30.177855975</v>
       </c>
       <c r="C373" s="5">
         <v>1.6038020410000016</v>
       </c>
       <c r="D373" s="5">
         <v>92.574268404609711</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>28.840767209999999</v>
       </c>
       <c r="C374" s="5">
         <v>-1.3370887650000007</v>
       </c>
       <c r="D374" s="5">
         <v>-41.947472720997055</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>28.158608023999999</v>
       </c>
       <c r="C375" s="5">
         <v>-0.68215918599999981</v>
       </c>
       <c r="D375" s="5">
         <v>-24.966971019791938</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>28.189294071999999</v>
       </c>
       <c r="C376" s="5">
         <v>3.0686047999999744E-2</v>
       </c>
       <c r="D376" s="5">
         <v>1.3155752418452016</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>28.078864109000001</v>
       </c>
       <c r="C377" s="5">
         <v>-0.11042996299999785</v>
       </c>
       <c r="D377" s="5">
         <v>-4.6009570663882009</v>
       </c>
       <c r="E377" s="5">
         <v>-3.3588130333351951</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>27.842621737000002</v>
       </c>
       <c r="C378" s="5">
         <v>-0.23624237199999953</v>
       </c>
       <c r="D378" s="5">
         <v>-9.6418967033929484</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>27.652639184000002</v>
       </c>
       <c r="C379" s="5">
         <v>-0.18998255300000011</v>
       </c>
       <c r="D379" s="5">
         <v>-7.8877233056882883</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>27.403433563</v>
       </c>
       <c r="C380" s="5">
         <v>-0.24920562100000154</v>
       </c>
       <c r="D380" s="5">
         <v>-10.294155281556893</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>27.640205430000002</v>
       </c>
       <c r="C381" s="5">
         <v>0.23677186700000163</v>
       </c>
       <c r="D381" s="5">
         <v>10.875454945218355</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>27.461014359</v>
       </c>
       <c r="C382" s="5">
         <v>-0.17919107100000176</v>
       </c>
       <c r="D382" s="5">
         <v>-7.5080992312670514</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>28.302678353000001</v>
       </c>
       <c r="C383" s="5">
         <v>0.84166399400000103</v>
       </c>
       <c r="D383" s="5">
         <v>43.658566099792814</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>28.021169700000002</v>
       </c>
       <c r="C384" s="5">
         <v>-0.2815086529999995</v>
       </c>
       <c r="D384" s="5">
         <v>-11.303865473253339</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>28.076073304000001</v>
       </c>
       <c r="C385" s="5">
         <v>5.4903603999999717E-2</v>
       </c>
       <c r="D385" s="5">
         <v>2.37673819033839</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>27.779031213</v>
       </c>
       <c r="C386" s="5">
         <v>-0.29704209100000156</v>
       </c>
       <c r="D386" s="5">
         <v>-11.982559110766889</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>27.860083600999999</v>
       </c>
       <c r="C387" s="5">
         <v>8.1052387999999809E-2</v>
       </c>
       <c r="D387" s="5">
         <v>3.5580429627432686</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>27.782520303999998</v>
       </c>
       <c r="C388" s="5">
         <v>-7.7563297000001086E-2</v>
       </c>
       <c r="D388" s="5">
         <v>-3.2901518525687123</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>27.808367429</v>
       </c>
       <c r="C389" s="5">
         <v>2.584712500000208E-2</v>
       </c>
       <c r="D389" s="5">
         <v>1.1221354332590083</v>
       </c>
       <c r="E389" s="5">
         <v>-0.96334623419933596</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>28.381015758</v>
       </c>
       <c r="C390" s="5">
         <v>0.57264832899999973</v>
       </c>
       <c r="D390" s="5">
         <v>27.711292660773879</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>28.446736806000001</v>
       </c>
       <c r="C391" s="5">
         <v>6.5721048000000337E-2</v>
       </c>
       <c r="D391" s="5">
         <v>2.8144691591830195</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>28.412423157999999</v>
       </c>
       <c r="C392" s="5">
         <v>-3.4313648000001251E-2</v>
       </c>
       <c r="D392" s="5">
         <v>-1.4379257482339813</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>28.247552381999999</v>
       </c>
       <c r="C393" s="5">
         <v>-0.16487077600000077</v>
       </c>
       <c r="D393" s="5">
         <v>-6.7453316524438094</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>28.084183869</v>
       </c>
       <c r="C394" s="5">
         <v>-0.16336851299999822</v>
       </c>
       <c r="D394" s="5">
         <v>-6.7235904303343919</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>27.320641187</v>
       </c>
       <c r="C395" s="5">
         <v>-0.76354268200000064</v>
       </c>
       <c r="D395" s="5">
         <v>-28.162872513272642</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>27.761001446000002</v>
       </c>
       <c r="C396" s="5">
         <v>0.44036025900000197</v>
       </c>
       <c r="D396" s="5">
         <v>21.152085381279441</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>28.603575365000001</v>
       </c>
       <c r="C397" s="5">
         <v>0.84257391899999945</v>
       </c>
       <c r="D397" s="5">
         <v>43.160207840043398</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>27.936045706000002</v>
       </c>
       <c r="C398" s="5">
         <v>-0.6675296589999995</v>
       </c>
       <c r="D398" s="5">
         <v>-24.675661598543861</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>27.952872781</v>
       </c>
       <c r="C399" s="5">
         <v>1.6827074999998359E-2</v>
       </c>
       <c r="D399" s="5">
         <v>0.72521072273381559</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>27.856131486999999</v>
       </c>
       <c r="C400" s="5">
         <v>-9.6741294000000977E-2</v>
       </c>
       <c r="D400" s="5">
         <v>-4.0748980575458287</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>27.944959955000002</v>
       </c>
       <c r="C401" s="5">
         <v>8.8828468000002658E-2</v>
       </c>
       <c r="D401" s="5">
         <v>3.8944275307075671</v>
       </c>
       <c r="E401" s="5">
         <v>0.4911921792918994</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>27.718867100000001</v>
       </c>
       <c r="C402" s="5">
         <v>-0.22609285500000098</v>
       </c>
       <c r="D402" s="5">
         <v>-9.2881936218934378</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>27.716714587999999</v>
       </c>
       <c r="C403" s="5">
         <v>-2.1525120000021047E-3</v>
       </c>
       <c r="D403" s="5">
         <v>-9.3146356327211688E-2</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>27.705753660999999</v>
       </c>
       <c r="C404" s="5">
         <v>-1.0960926999999288E-2</v>
       </c>
       <c r="D404" s="5">
         <v>-0.47352442970751696</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>27.755547596</v>
       </c>
       <c r="C405" s="5">
         <v>4.9793935000000289E-2</v>
       </c>
       <c r="D405" s="5">
         <v>2.1781367502565985</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>27.824907850999999</v>
       </c>
       <c r="C406" s="5">
         <v>6.9360254999999427E-2</v>
       </c>
       <c r="D406" s="5">
         <v>3.0403241350185573</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>26.244719417999999</v>
       </c>
       <c r="C407" s="5">
         <v>-1.580188433</v>
       </c>
       <c r="D407" s="5">
         <v>-50.420928149332767</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>26.287535354999999</v>
       </c>
       <c r="C408" s="5">
         <v>4.2815937000000304E-2</v>
       </c>
       <c r="D408" s="5">
         <v>1.9753555953124335</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>27.833449169000001</v>
       </c>
       <c r="C409" s="5">
         <v>1.5459138140000022</v>
       </c>
       <c r="D409" s="5">
         <v>98.520747030268325</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>28.102203196000001</v>
       </c>
       <c r="C410" s="5">
         <v>0.26875402699999995</v>
       </c>
       <c r="D410" s="5">
         <v>12.222540935552196</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>28.038617644999999</v>
       </c>
       <c r="C411" s="5">
         <v>-6.3585551000002738E-2</v>
       </c>
       <c r="D411" s="5">
         <v>-2.6816484945067942</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>28.124511395999999</v>
       </c>
       <c r="C412" s="5">
         <v>8.5893751000000407E-2</v>
       </c>
       <c r="D412" s="5">
         <v>3.738665063601454</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>27.967470595999998</v>
       </c>
       <c r="C413" s="5">
         <v>-0.15704080000000076</v>
       </c>
       <c r="D413" s="5">
         <v>-6.4985282281254548</v>
       </c>
       <c r="E413" s="5">
         <v>8.0553491707435754E-2</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>28.171621270999999</v>
       </c>
       <c r="C414" s="5">
         <v>0.20415067500000106</v>
       </c>
       <c r="D414" s="5">
         <v>9.1198633218444911</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>28.189065837000001</v>
       </c>
       <c r="C415" s="5">
         <v>1.7444566000001771E-2</v>
       </c>
       <c r="D415" s="5">
         <v>0.74560566711956433</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>28.504050958000001</v>
       </c>
       <c r="C416" s="5">
         <v>0.31498512099999942</v>
       </c>
       <c r="D416" s="5">
         <v>14.264367964968905</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>27.974287332999999</v>
       </c>
       <c r="C417" s="5">
         <v>-0.52976362500000107</v>
       </c>
       <c r="D417" s="5">
         <v>-20.158378737146677</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>28.084970531</v>
       </c>
       <c r="C418" s="5">
         <v>0.11068319800000026</v>
       </c>
       <c r="D418" s="5">
         <v>4.8526217314206033</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>26.835775582</v>
       </c>
       <c r="C419" s="5">
         <v>-1.2491949489999996</v>
       </c>
       <c r="D419" s="5">
         <v>-42.07285208221645</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>27.699909774999998</v>
       </c>
       <c r="C420" s="5">
         <v>0.86413419299999816</v>
       </c>
       <c r="D420" s="5">
         <v>46.275111287658156</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>27.956616652000001</v>
       </c>
       <c r="C421" s="5">
         <v>0.25670687700000272</v>
       </c>
       <c r="D421" s="5">
         <v>11.705635199094267</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>27.980686448</v>
       </c>
       <c r="C422" s="5">
         <v>2.4069795999999144E-2</v>
       </c>
       <c r="D422" s="5">
         <v>1.0380699151874229</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>27.931791119</v>
       </c>
       <c r="C423" s="5">
         <v>-4.8895329000000487E-2</v>
       </c>
       <c r="D423" s="5">
         <v>-2.0769234222508315</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>28.300233804000001</v>
       </c>
       <c r="C424" s="5">
         <v>0.36844268500000155</v>
       </c>
       <c r="D424" s="5">
         <v>17.02936658645573</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>27.892892623000002</v>
       </c>
       <c r="C425" s="5">
         <v>-0.40734118099999961</v>
       </c>
       <c r="D425" s="5">
         <v>-15.968449354024827</v>
       </c>
       <c r="E425" s="5">
         <v>-0.26665969932462286</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>28.035177997000002</v>
       </c>
       <c r="C426" s="5">
         <v>0.14228537400000008</v>
       </c>
       <c r="D426" s="5">
         <v>6.2960568054985844</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>27.970907213</v>
       </c>
       <c r="C427" s="5">
         <v>-6.4270784000001413E-2</v>
       </c>
       <c r="D427" s="5">
         <v>-2.7165828085440658</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>28.003460505</v>
       </c>
       <c r="C428" s="5">
         <v>3.2553291999999345E-2</v>
       </c>
       <c r="D428" s="5">
         <v>1.4055666088502505</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>27.992292629000001</v>
       </c>
       <c r="C429" s="5">
         <v>-1.1167875999998245E-2</v>
       </c>
       <c r="D429" s="5">
         <v>-0.47751581427017964</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>28.061123850000001</v>
       </c>
       <c r="C430" s="5">
         <v>6.8831220999999942E-2</v>
       </c>
       <c r="D430" s="5">
         <v>2.9909565773668101</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>27.992605533999999</v>
       </c>
       <c r="C431" s="5">
         <v>-6.8518316000002244E-2</v>
       </c>
       <c r="D431" s="5">
         <v>-2.8910711628993835</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>28.204726271999998</v>
       </c>
       <c r="C432" s="5">
         <v>0.21212073799999942</v>
       </c>
       <c r="D432" s="5">
         <v>9.4820146132261751</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>29.171825874</v>
       </c>
       <c r="C433" s="5">
         <v>0.96709960200000111</v>
       </c>
       <c r="D433" s="5">
         <v>49.865159558987273</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>28.160281147999999</v>
       </c>
       <c r="C434" s="5">
         <v>-1.0115447260000003</v>
       </c>
       <c r="D434" s="5">
         <v>-34.524249395240837</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>28.183924616999999</v>
       </c>
       <c r="C435" s="5">
         <v>2.3643468999999584E-2</v>
       </c>
       <c r="D435" s="5">
         <v>1.0121897409427705</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>28.342445847</v>
       </c>
       <c r="C436" s="5">
         <v>0.15852123000000162</v>
       </c>
       <c r="D436" s="5">
         <v>6.9621892557368836</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>28.413658124000001</v>
       </c>
       <c r="C437" s="5">
         <v>7.1212277000000768E-2</v>
       </c>
       <c r="D437" s="5">
         <v>3.0570963482795754</v>
       </c>
       <c r="E437" s="5">
         <v>1.8670186274283518</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>28.643652972999998</v>
       </c>
       <c r="C438" s="5">
         <v>0.229994848999997</v>
       </c>
       <c r="D438" s="5">
         <v>10.157744089146203</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>28.521312366</v>
       </c>
       <c r="C439" s="5">
         <v>-0.12234060699999816</v>
       </c>
       <c r="D439" s="5">
         <v>-5.0066466222033252</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>28.401870959</v>
+        <v>28.363033261000002</v>
       </c>
       <c r="C440" s="5">
-        <v>-0.11944140700000005</v>
+        <v>-0.15827910499999831</v>
       </c>
       <c r="D440" s="5">
-        <v>-4.9112062134369801</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.4598568091829733</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>28.270960912</v>
+      </c>
+      <c r="C441" s="5">
+        <v>-9.2072349000002163E-2</v>
+      </c>
+      <c r="D441" s="5">
+        <v>-3.8266485686026641</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>