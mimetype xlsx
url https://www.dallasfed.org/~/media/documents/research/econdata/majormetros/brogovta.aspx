--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{10D0C943-5584-42DF-897E-0A4A36692D2C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{5B4A78CF-0577-41E1-A05E-7300106AC9FE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{651D7E8D-4615-4629-9C40-E2EB81E846C4}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{06FAE924-510E-4981-BFC3-C5F228154633}"/>
   </bookViews>
   <sheets>
     <sheet name="brogovta" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Brownsville—Harlingen Government Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7840EF35-831F-49EF-8E9D-9145EFC11914}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8D88D068-74ED-4E71-85B3-5696D95C9F73}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>17.949801975</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>17.948839021000001</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>17.992807261999999</v>
+        <v>17.992100911000001</v>
       </c>
       <c r="C7" s="5">
-        <v>4.3005286999999726E-2</v>
+        <v>4.3261890000000136E-2</v>
       </c>
       <c r="D7" s="5">
-        <v>2.9132262613248416</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>2.9309992387134498</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>18.046093725999999</v>
+        <v>18.045681224999999</v>
       </c>
       <c r="C8" s="5">
-        <v>5.3286463999999256E-2</v>
+        <v>5.3580313999997742E-2</v>
       </c>
       <c r="D8" s="5">
-        <v>3.6123131593158941</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>3.6327057344378577</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>18.021017166</v>
+        <v>18.020905408000001</v>
       </c>
       <c r="C9" s="5">
-        <v>-2.5076559999998693E-2</v>
+        <v>-2.4775816999998312E-2</v>
       </c>
       <c r="D9" s="5">
-        <v>-1.6548152147771611</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>-1.6351557472713996</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>18.15269924</v>
+        <v>18.152837195</v>
       </c>
       <c r="C10" s="5">
-        <v>0.13168207400000043</v>
+        <v>0.13193178699999919</v>
       </c>
       <c r="D10" s="5">
-        <v>9.1296951019772088</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>9.1477700781928064</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>17.826931739999999</v>
+        <v>17.829692730000001</v>
       </c>
       <c r="C11" s="5">
-        <v>-0.32576750000000132</v>
+        <v>-0.3231444649999986</v>
       </c>
       <c r="D11" s="5">
-        <v>-19.531728495537525</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>-19.389400074018869</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>18.460906184999999</v>
+        <v>18.459854744000001</v>
       </c>
       <c r="C12" s="5">
-        <v>0.63397444499999978</v>
+        <v>0.63016201399999971</v>
       </c>
       <c r="D12" s="5">
-        <v>52.095710115350478</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>51.709594258426606</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>18.014195292</v>
+        <v>18.013750442999999</v>
       </c>
       <c r="C13" s="5">
-        <v>-0.44671089299999878</v>
+        <v>-0.44610430100000187</v>
       </c>
       <c r="D13" s="5">
-        <v>-25.468096000016317</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>-25.439235867359113</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>17.929938751000002</v>
+        <v>17.929896391</v>
       </c>
       <c r="C14" s="5">
-        <v>-8.4256540999998464E-2</v>
+        <v>-8.3854051999999513E-2</v>
       </c>
       <c r="D14" s="5">
-        <v>-5.470519186762834</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>-5.4451832541631546</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>17.984005870000001</v>
+        <v>17.984458025999999</v>
       </c>
       <c r="C15" s="5">
-        <v>5.4067118999999053E-2</v>
+        <v>5.4561634999998887E-2</v>
       </c>
       <c r="D15" s="5">
-        <v>3.6791804625669222</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>3.7134056318074427</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>17.772125856999999</v>
+        <v>17.771239375</v>
       </c>
       <c r="C16" s="5">
-        <v>-0.21188001300000181</v>
+        <v>-0.21321865099999826</v>
       </c>
       <c r="D16" s="5">
-        <v>-13.256821102202698</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>-13.33487929966266</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>17.955450452000001</v>
+        <v>17.95693576</v>
       </c>
       <c r="C17" s="5">
-        <v>0.18332459500000198</v>
+        <v>0.18569638499999996</v>
       </c>
       <c r="D17" s="5">
-        <v>13.105336581738868</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>13.285453244845424</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>18.157464807</v>
+        <v>18.156115161999999</v>
       </c>
       <c r="C18" s="5">
-        <v>0.20201435499999931</v>
+        <v>0.19917940199999862</v>
       </c>
       <c r="D18" s="5">
-        <v>14.368618456938865</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>14.153280659273637</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>18.084440737000001</v>
+        <v>18.083738950000001</v>
       </c>
       <c r="C19" s="5">
-        <v>-7.3024069999998886E-2</v>
+        <v>-7.2376211999998219E-2</v>
       </c>
       <c r="D19" s="5">
-        <v>-4.7207215572723555</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>-4.6800942854659189</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>18.030125135999999</v>
+        <v>18.029774791000001</v>
       </c>
       <c r="C20" s="5">
-        <v>-5.4315601000002545E-2</v>
+        <v>-5.3964158999999512E-2</v>
       </c>
       <c r="D20" s="5">
-        <v>-3.545188120365983</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>-3.5227590810622877</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>18.011723349</v>
+        <v>18.011673611999999</v>
       </c>
       <c r="C21" s="5">
-        <v>-1.8401786999998393E-2</v>
+        <v>-1.8101179000002077E-2</v>
       </c>
       <c r="D21" s="5">
-        <v>-1.2178844929046306</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>-1.198122251443301</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>18.053458370000001</v>
+        <v>18.053770939</v>
       </c>
       <c r="C22" s="5">
-        <v>4.1735021000000927E-2</v>
+        <v>4.2097327000000462E-2</v>
       </c>
       <c r="D22" s="5">
-        <v>2.8162340905671712</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>2.841005192699253</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>18.337778725</v>
+        <v>18.340520437999999</v>
       </c>
       <c r="C23" s="5">
-        <v>0.28432035499999841</v>
+        <v>0.28674949899999902</v>
       </c>
       <c r="D23" s="5">
-        <v>20.6245841864936</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>20.816076303867305</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>18.678635558</v>
+        <v>18.67760505</v>
       </c>
       <c r="C24" s="5">
-        <v>0.34085683300000014</v>
+        <v>0.33708461200000173</v>
       </c>
       <c r="D24" s="5">
-        <v>24.732908022943899</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>24.426931194577396</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>18.641068829000002</v>
+        <v>18.640701725</v>
       </c>
       <c r="C25" s="5">
-        <v>-3.7566728999998134E-2</v>
+        <v>-3.690332500000082E-2</v>
       </c>
       <c r="D25" s="5">
-        <v>-2.3869378178290934</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>-2.3453710511503467</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>18.739125723000001</v>
+        <v>18.738846021000001</v>
       </c>
       <c r="C26" s="5">
-        <v>9.8056893999999062E-2</v>
+        <v>9.8144296000000963E-2</v>
       </c>
       <c r="D26" s="5">
-        <v>6.4981783268933224</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>6.5042709773851737</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>18.677595573000001</v>
+        <v>18.678114466</v>
       </c>
       <c r="C27" s="5">
-        <v>-6.1530149999999395E-2</v>
+        <v>-6.073155500000027E-2</v>
       </c>
       <c r="D27" s="5">
-        <v>-3.8698302812105623</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>-3.8205520244604108</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>18.858372231000001</v>
+        <v>18.857631477999998</v>
       </c>
       <c r="C28" s="5">
-        <v>0.1807766579999992</v>
+        <v>0.17951701199999803</v>
       </c>
       <c r="D28" s="5">
-        <v>12.253227306856186</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>12.1629288645263</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>18.849891396</v>
+        <v>18.851247693000001</v>
       </c>
       <c r="C29" s="5">
-        <v>-8.4808350000002974E-3</v>
+        <v>-6.3837849999970331E-3</v>
       </c>
       <c r="D29" s="5">
-        <v>-0.53832152719842652</v>
+        <v>-0.40547483453219346</v>
       </c>
       <c r="E29" s="5">
-        <v>4.9814453076022502</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>4.9803148207063552</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>18.840795386</v>
+        <v>18.839070231000001</v>
       </c>
       <c r="C30" s="5">
-        <v>-9.0960100000003763E-3</v>
+        <v>-1.2177462000000361E-2</v>
       </c>
       <c r="D30" s="5">
-        <v>-0.57752530709159755</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>-0.77242357287896635</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>18.967846185999999</v>
+        <v>18.967150995000001</v>
       </c>
       <c r="C31" s="5">
-        <v>0.12705079999999924</v>
+        <v>0.1280807639999999</v>
       </c>
       <c r="D31" s="5">
-        <v>8.3990393417580087</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>8.4704987632039384</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>19.006266058000001</v>
+        <v>19.006001092000002</v>
       </c>
       <c r="C32" s="5">
-        <v>3.8419872000002186E-2</v>
+        <v>3.8850097000000972E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>2.4578934610847591</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>2.4858198511231056</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>19.180640552</v>
+        <v>19.180720000000001</v>
       </c>
       <c r="C33" s="5">
-        <v>0.17437449399999849</v>
+        <v>0.17471890799999912</v>
       </c>
       <c r="D33" s="5">
-        <v>11.582381692183198</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>11.606597468324642</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>19.257809758</v>
+        <v>19.258411608999999</v>
       </c>
       <c r="C34" s="5">
-        <v>7.7169206000000656E-2</v>
+        <v>7.7691608999998607E-2</v>
       </c>
       <c r="D34" s="5">
-        <v>4.936222288628711</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>4.9703653600916997</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>19.751620372000001</v>
+        <v>19.754103663999999</v>
       </c>
       <c r="C35" s="5">
-        <v>0.49381061400000092</v>
+        <v>0.49569205499999924</v>
       </c>
       <c r="D35" s="5">
-        <v>35.503356266913613</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>35.657049316976043</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>19.421348178999999</v>
+        <v>19.420492399</v>
       </c>
       <c r="C36" s="5">
-        <v>-0.33027219300000255</v>
+        <v>-0.33361126499999827</v>
       </c>
       <c r="D36" s="5">
-        <v>-18.319247046211153</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>-18.485493613267323</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>19.300952810999998</v>
+        <v>19.300739910000001</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.1203953680000005</v>
+        <v>-0.11975248899999968</v>
       </c>
       <c r="D37" s="5">
-        <v>-7.1904863909860168</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-7.1536884448995641</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>19.545443821999999</v>
+        <v>19.544949861999999</v>
       </c>
       <c r="C38" s="5">
-        <v>0.24449101100000092</v>
+        <v>0.24420995199999851</v>
       </c>
       <c r="D38" s="5">
-        <v>16.305820850945231</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>16.285945350810426</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>19.564100522</v>
+        <v>19.564641538</v>
       </c>
       <c r="C39" s="5">
-        <v>1.8656700000001081E-2</v>
+        <v>1.9691676000000768E-2</v>
       </c>
       <c r="D39" s="5">
-        <v>1.1514678411554513</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>1.2157305511593552</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>20.038956514999999</v>
+        <v>20.038471838</v>
       </c>
       <c r="C40" s="5">
-        <v>0.47485599299999848</v>
+        <v>0.47383029999999948</v>
       </c>
       <c r="D40" s="5">
-        <v>33.346802715730028</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>33.263875883266223</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>19.945226654999999</v>
+        <v>19.946309908</v>
       </c>
       <c r="C41" s="5">
-        <v>-9.3729859999999832E-2</v>
+        <v>-9.2161929999999614E-2</v>
       </c>
       <c r="D41" s="5">
-        <v>-5.4706923293075249</v>
+        <v>-5.3816072338313647</v>
       </c>
       <c r="E41" s="5">
-        <v>5.8108306089892592</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>5.8089641218104893</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>19.258684948999999</v>
+        <v>19.256631405</v>
       </c>
       <c r="C42" s="5">
-        <v>-0.68654170599999986</v>
+        <v>-0.68967850299999967</v>
       </c>
       <c r="D42" s="5">
-        <v>-34.317173638985373</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>-34.44390716866824</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>19.240196445999999</v>
+        <v>19.239471218999999</v>
       </c>
       <c r="C43" s="5">
-        <v>-1.8488503000000378E-2</v>
+        <v>-1.7160186000001687E-2</v>
       </c>
       <c r="D43" s="5">
-        <v>-1.1459470629212043</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>-1.0641318780823861</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>19.483602571999999</v>
+        <v>19.483354149</v>
       </c>
       <c r="C44" s="5">
-        <v>0.243406126</v>
+        <v>0.24388293000000161</v>
       </c>
       <c r="D44" s="5">
-        <v>16.283239780257031</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>16.318051250988376</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>19.656921243999999</v>
+        <v>19.657041223</v>
       </c>
       <c r="C45" s="5">
-        <v>0.17331867200000062</v>
+        <v>0.17368707400000005</v>
       </c>
       <c r="D45" s="5">
-        <v>11.212812837756193</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>11.237977463684956</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>19.662793391000001</v>
+        <v>19.663559341999999</v>
       </c>
       <c r="C46" s="5">
-        <v>5.8721470000016041E-3</v>
+        <v>6.5181189999989897E-3</v>
       </c>
       <c r="D46" s="5">
-        <v>0.35906770691414014</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>0.39863697915782925</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>19.856692460000001</v>
+        <v>19.858813061999999</v>
       </c>
       <c r="C47" s="5">
-        <v>0.19389906900000042</v>
+        <v>0.19525372000000019</v>
       </c>
       <c r="D47" s="5">
-        <v>12.496840174240621</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>12.588453555796608</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>19.058031808999999</v>
+        <v>19.057596599</v>
       </c>
       <c r="C48" s="5">
-        <v>-0.79866065100000228</v>
+        <v>-0.80121646299999938</v>
       </c>
       <c r="D48" s="5">
-        <v>-38.898249075687417</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>-38.993219647039055</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>19.235268190999999</v>
+        <v>19.235434794</v>
       </c>
       <c r="C49" s="5">
-        <v>0.17723638200000025</v>
+        <v>0.17783819499999964</v>
       </c>
       <c r="D49" s="5">
-        <v>11.748674686872285</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>11.790920443067709</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>19.639201161999999</v>
+        <v>19.638669928999999</v>
       </c>
       <c r="C50" s="5">
-        <v>0.4039329709999997</v>
+        <v>0.40323513499999919</v>
       </c>
       <c r="D50" s="5">
-        <v>28.323699648358904</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>28.268720184088259</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>19.841680193999998</v>
+        <v>19.842510558000001</v>
       </c>
       <c r="C51" s="5">
-        <v>0.20247903199999939</v>
+        <v>0.20384062900000188</v>
       </c>
       <c r="D51" s="5">
-        <v>13.09815554521705</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>13.191701857821748</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>19.920076945999998</v>
+        <v>19.920185359000001</v>
       </c>
       <c r="C52" s="5">
-        <v>7.8396751999999736E-2</v>
+        <v>7.7674801000000571E-2</v>
       </c>
       <c r="D52" s="5">
-        <v>4.8457412700587232</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>4.7999468278164148</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>19.935405233000001</v>
+        <v>19.93683476</v>
       </c>
       <c r="C53" s="5">
-        <v>1.5328287000002661E-2</v>
+        <v>1.6649400999998676E-2</v>
       </c>
       <c r="D53" s="5">
-        <v>0.92730520889370283</v>
+        <v>1.0075900681838279</v>
       </c>
       <c r="E53" s="5">
-        <v>-4.924196736333375E-2</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>-4.7503262727310869E-2</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>20.181982509000001</v>
+        <v>20.176720761999999</v>
       </c>
       <c r="C54" s="5">
-        <v>0.24657727600000001</v>
+        <v>0.23988600199999865</v>
       </c>
       <c r="D54" s="5">
-        <v>15.895103569981783</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>15.433666521741296</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>20.319210667</v>
+        <v>20.318913626000001</v>
       </c>
       <c r="C55" s="5">
-        <v>0.13722815799999921</v>
+        <v>0.14219286400000186</v>
       </c>
       <c r="D55" s="5">
-        <v>8.4716112607982055</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>8.7924625647251453</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>20.360263547999999</v>
+        <v>20.36038018</v>
       </c>
       <c r="C56" s="5">
-        <v>4.105288099999882E-2</v>
+        <v>4.1466553999999434E-2</v>
       </c>
       <c r="D56" s="5">
-        <v>2.4516004209448106</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>2.4766187515092408</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>20.318191714000001</v>
+        <v>20.318624961000001</v>
       </c>
       <c r="C57" s="5">
-        <v>-4.2071833999997921E-2</v>
+        <v>-4.1755218999998789E-2</v>
       </c>
       <c r="D57" s="5">
-        <v>-2.4516557510003922</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>-2.4333994495374323</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>20.457463212</v>
+        <v>20.458548877999998</v>
       </c>
       <c r="C58" s="5">
-        <v>0.13927149799999938</v>
+        <v>0.13992391699999729</v>
       </c>
       <c r="D58" s="5">
-        <v>8.5427200050411258</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>8.584076334763191</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>20.463856446000001</v>
+        <v>20.465788967999998</v>
       </c>
       <c r="C59" s="5">
-        <v>6.3932340000008026E-3</v>
+        <v>7.2400899999998103E-3</v>
       </c>
       <c r="D59" s="5">
-        <v>0.3756614924643964</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>0.42549637997539858</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>20.608707054</v>
+        <v>20.609119128</v>
       </c>
       <c r="C60" s="5">
-        <v>0.14485060799999872</v>
+        <v>0.14333016000000143</v>
       </c>
       <c r="D60" s="5">
-        <v>8.8326450584309981</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>8.7354750530070255</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>20.720158581</v>
+        <v>20.720423698000001</v>
       </c>
       <c r="C61" s="5">
-        <v>0.11145152699999983</v>
+        <v>0.11130457000000149</v>
       </c>
       <c r="D61" s="5">
-        <v>6.6861267089985743</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>6.6769095555029079</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>20.636213212000001</v>
+        <v>20.635978311999999</v>
       </c>
       <c r="C62" s="5">
-        <v>-8.3945368999998493E-2</v>
+        <v>-8.4445386000002287E-2</v>
       </c>
       <c r="D62" s="5">
-        <v>-4.754782782389344</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>-4.7824128510020492</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>20.799163435000001</v>
+        <v>20.800213022000001</v>
       </c>
       <c r="C63" s="5">
-        <v>0.16295022299999928</v>
+        <v>0.16423471000000234</v>
       </c>
       <c r="D63" s="5">
-        <v>9.8981380091512037</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>9.979727606087053</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>21.202154675999999</v>
+        <v>21.202830251999998</v>
       </c>
       <c r="C64" s="5">
-        <v>0.40299124099999872</v>
+        <v>0.40261722999999705</v>
       </c>
       <c r="D64" s="5">
-        <v>25.895315838614753</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>25.867221218909098</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>21.031403332</v>
+        <v>21.032769161000001</v>
       </c>
       <c r="C65" s="5">
-        <v>-0.17075134399999925</v>
+        <v>-0.17006109099999733</v>
       </c>
       <c r="D65" s="5">
-        <v>-9.2474066297944528</v>
+        <v>-9.2113773724390882</v>
       </c>
       <c r="E65" s="5">
-        <v>5.497746778609458</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>5.4970330756756614</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>20.982353551999999</v>
+        <v>20.973833503000002</v>
       </c>
       <c r="C66" s="5">
-        <v>-4.9049780000000709E-2</v>
+        <v>-5.8935657999999336E-2</v>
       </c>
       <c r="D66" s="5">
-        <v>-2.7630381518567781</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>-3.3111647181063186</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>21.098711261999998</v>
+        <v>21.098603915999998</v>
       </c>
       <c r="C67" s="5">
-        <v>0.11635770999999906</v>
+        <v>0.12477041299999669</v>
       </c>
       <c r="D67" s="5">
-        <v>6.8613701950428929</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>7.3768939283312296</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>21.145382096999999</v>
+        <v>21.145541243</v>
       </c>
       <c r="C68" s="5">
-        <v>4.6670835000000466E-2</v>
+        <v>4.6937327000001972E-2</v>
       </c>
       <c r="D68" s="5">
-        <v>2.6869610333146721</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>2.7025058041071359</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>21.295710115999999</v>
+        <v>21.296011167</v>
       </c>
       <c r="C69" s="5">
-        <v>0.15032801899999981</v>
+        <v>0.15046992399999937</v>
       </c>
       <c r="D69" s="5">
-        <v>8.8727191917456381</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>8.8813557736482363</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>21.229289192</v>
+        <v>21.23023018</v>
       </c>
       <c r="C70" s="5">
-        <v>-6.6420923999999104E-2</v>
+        <v>-6.5780987000000124E-2</v>
       </c>
       <c r="D70" s="5">
-        <v>-3.679235450575058</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>-3.644337038001455</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>21.397784532999999</v>
+        <v>21.400761114000002</v>
       </c>
       <c r="C71" s="5">
-        <v>0.16849534099999985</v>
+        <v>0.17053093400000208</v>
       </c>
       <c r="D71" s="5">
-        <v>9.951278155391897</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>10.076394621422891</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>21.351591187</v>
+        <v>21.354344979</v>
       </c>
       <c r="C72" s="5">
-        <v>-4.6193345999999025E-2</v>
+        <v>-4.6416135000001191E-2</v>
       </c>
       <c r="D72" s="5">
-        <v>-2.5600110400485709</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>-2.5718574560447571</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>21.367852084999999</v>
+        <v>21.367937205</v>
       </c>
       <c r="C73" s="5">
-        <v>1.6260897999998747E-2</v>
+        <v>1.3592226000000096E-2</v>
       </c>
       <c r="D73" s="5">
-        <v>0.91773110825246196</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>0.76649004689741673</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>21.326697147000001</v>
+        <v>21.326880074000002</v>
       </c>
       <c r="C74" s="5">
-        <v>-4.1154937999998253E-2</v>
+        <v>-4.1057130999998748E-2</v>
       </c>
       <c r="D74" s="5">
-        <v>-2.2868989671505413</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>-2.2815123393091774</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>21.381268891000001</v>
+        <v>21.382652957000001</v>
       </c>
       <c r="C75" s="5">
-        <v>5.4571744000000422E-2</v>
+        <v>5.5772882999999496E-2</v>
       </c>
       <c r="D75" s="5">
-        <v>3.1142013003262248</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>3.1837070378829102</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>21.316131642999999</v>
+        <v>21.317148734</v>
       </c>
       <c r="C76" s="5">
-        <v>-6.5137248000002756E-2</v>
+        <v>-6.550422300000136E-2</v>
       </c>
       <c r="D76" s="5">
-        <v>-3.5951193888918542</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>-3.6148037219641438</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>21.328940911</v>
+        <v>21.329931769000002</v>
       </c>
       <c r="C77" s="5">
-        <v>1.2809268000001595E-2</v>
+        <v>1.2783035000001775E-2</v>
       </c>
       <c r="D77" s="5">
-        <v>0.72349083543861159</v>
+        <v>0.72196969508213638</v>
       </c>
       <c r="E77" s="5">
-        <v>1.4147300315775269</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>1.4128553673807831</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>21.18664317</v>
+        <v>21.174531412</v>
       </c>
       <c r="C78" s="5">
-        <v>-0.14229774100000014</v>
+        <v>-0.15540035700000132</v>
       </c>
       <c r="D78" s="5">
-        <v>-7.718566330044629</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>-8.400710594901927</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>21.499710614000001</v>
+        <v>21.498861024</v>
       </c>
       <c r="C79" s="5">
-        <v>0.31306744400000142</v>
+        <v>0.32432961199999966</v>
       </c>
       <c r="D79" s="5">
-        <v>19.246473989562475</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>20.010633497992725</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>21.440922438000001</v>
+        <v>21.440190346000001</v>
       </c>
       <c r="C80" s="5">
-        <v>-5.8788176000000192E-2</v>
+        <v>-5.8670677999998588E-2</v>
       </c>
       <c r="D80" s="5">
-        <v>-3.2323449412532623</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>-3.2261067906149798</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>21.508951316000001</v>
+        <v>21.508601314</v>
       </c>
       <c r="C81" s="5">
-        <v>6.8028877999999793E-2</v>
+        <v>6.8410967999998462E-2</v>
       </c>
       <c r="D81" s="5">
-        <v>3.8745725311035706</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>3.8968531188178002</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>21.526251751</v>
+        <v>21.527058914000001</v>
       </c>
       <c r="C82" s="5">
-        <v>1.7300434999999226E-2</v>
+        <v>1.8457600000001406E-2</v>
       </c>
       <c r="D82" s="5">
-        <v>0.96948520784672088</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>1.0346539612118955</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>21.487022153000002</v>
+        <v>21.491669764000001</v>
       </c>
       <c r="C83" s="5">
-        <v>-3.9229597999998589E-2</v>
+        <v>-3.5389150000000313E-2</v>
       </c>
       <c r="D83" s="5">
-        <v>-2.1651016416692537</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>-1.9549862590500178</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>21.643832448000001</v>
+        <v>21.650325228</v>
       </c>
       <c r="C84" s="5">
-        <v>0.15681029499999966</v>
+        <v>0.15865546399999886</v>
       </c>
       <c r="D84" s="5">
-        <v>9.1176941659119937</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>9.2272982836461903</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>21.670131768000001</v>
+        <v>21.670984035</v>
       </c>
       <c r="C85" s="5">
-        <v>2.6299319999999682E-2</v>
+        <v>2.0658807000000223E-2</v>
       </c>
       <c r="D85" s="5">
-        <v>1.4678986019840634</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>1.1510721731612605</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>21.926741915000001</v>
+        <v>21.928435365999999</v>
       </c>
       <c r="C86" s="5">
-        <v>0.25661014699999996</v>
+        <v>0.25745133099999862</v>
       </c>
       <c r="D86" s="5">
-        <v>15.172987644934622</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>15.225381481416921</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>21.973973490999999</v>
+        <v>21.976047075</v>
       </c>
       <c r="C87" s="5">
-        <v>4.7231575999997943E-2</v>
+        <v>4.7611709000001667E-2</v>
       </c>
       <c r="D87" s="5">
-        <v>2.6157200538503345</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>2.6368180805384611</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>22.028820897999999</v>
+        <v>22.030113190000002</v>
       </c>
       <c r="C88" s="5">
-        <v>5.4847407000000459E-2</v>
+        <v>5.4066115000001247E-2</v>
       </c>
       <c r="D88" s="5">
-        <v>3.0366828578650695</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>2.9925525959096921</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>22.036508204</v>
+        <v>22.036177217999999</v>
       </c>
       <c r="C89" s="5">
-        <v>7.6873060000011151E-3</v>
+        <v>6.064027999997279E-3</v>
       </c>
       <c r="D89" s="5">
-        <v>0.41956367349562651</v>
+        <v>0.33081356881230484</v>
       </c>
       <c r="E89" s="5">
-        <v>3.3174047223089476</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>3.3110534841298556</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>21.658287682000001</v>
+        <v>21.644381502000002</v>
       </c>
       <c r="C90" s="5">
-        <v>-0.37822052199999945</v>
+        <v>-0.39179571599999719</v>
       </c>
       <c r="D90" s="5">
-        <v>-18.758849912503905</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>-19.368064364628502</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>22.111355523</v>
+        <v>22.107276387999999</v>
       </c>
       <c r="C91" s="5">
-        <v>0.45306784099999931</v>
+        <v>0.46289488599999729</v>
       </c>
       <c r="D91" s="5">
-        <v>28.202057156385372</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>28.908254731417426</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>22.136258668</v>
+        <v>22.131589264999999</v>
       </c>
       <c r="C92" s="5">
-        <v>2.4903144999999682E-2</v>
+        <v>2.4312876999999844E-2</v>
       </c>
       <c r="D92" s="5">
-        <v>1.3599158904133324</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>1.3277336699941467</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>22.302754157999999</v>
+        <v>22.298273003999999</v>
       </c>
       <c r="C93" s="5">
-        <v>0.16649548999999908</v>
+        <v>0.16668373899999978</v>
       </c>
       <c r="D93" s="5">
-        <v>9.4085631177645013</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>9.4217157692649156</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>22.203324744</v>
+        <v>22.200435793</v>
       </c>
       <c r="C94" s="5">
-        <v>-9.9429413999999383E-2</v>
+        <v>-9.7837210999998092E-2</v>
       </c>
       <c r="D94" s="5">
-        <v>-5.2205542576679758</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>-5.1399702950437831</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>22.171485265000001</v>
+        <v>22.18816399</v>
       </c>
       <c r="C95" s="5">
-        <v>-3.1839478999998505E-2</v>
+        <v>-1.2271803000000858E-2</v>
       </c>
       <c r="D95" s="5">
-        <v>-1.7072879975946309</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>-0.66131470942191184</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>22.546150057999998</v>
+        <v>22.557872415999999</v>
       </c>
       <c r="C96" s="5">
-        <v>0.37466479299999733</v>
+        <v>0.36970842599999898</v>
       </c>
       <c r="D96" s="5">
-        <v>22.273197369446883</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>21.932991201202622</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>22.586768017000001</v>
+        <v>22.587458993999999</v>
       </c>
       <c r="C97" s="5">
-        <v>4.0617959000002202E-2</v>
+        <v>2.9586577999999975E-2</v>
       </c>
       <c r="D97" s="5">
-        <v>2.1834068735000045</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>1.5853060575878652</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>22.538939872</v>
+        <v>22.541780915</v>
       </c>
       <c r="C98" s="5">
-        <v>-4.7828145000000433E-2</v>
+        <v>-4.5678078999998206E-2</v>
       </c>
       <c r="D98" s="5">
-        <v>-2.5116492149628411</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>-2.3999211041521029</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>22.684087365</v>
+        <v>22.688129013000001</v>
       </c>
       <c r="C99" s="5">
-        <v>0.14514749299999963</v>
+        <v>0.1463480980000007</v>
       </c>
       <c r="D99" s="5">
-        <v>8.0075003713883106</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>8.0750642582452681</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>22.750196554999999</v>
+        <v>22.752841929999999</v>
       </c>
       <c r="C100" s="5">
-        <v>6.6109189999998819E-2</v>
+        <v>6.4712916999997816E-2</v>
       </c>
       <c r="D100" s="5">
-        <v>3.553814994734994</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>3.4769452152997538</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>22.840908075000002</v>
+        <v>22.840227675000001</v>
       </c>
       <c r="C101" s="5">
-        <v>9.0711520000002821E-2</v>
+        <v>8.7385745000002402E-2</v>
       </c>
       <c r="D101" s="5">
-        <v>4.8910790618372557</v>
+        <v>4.7073934334603384</v>
       </c>
       <c r="E101" s="5">
-        <v>3.6503055000972839</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>3.648774690118306</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>23.002104975000002</v>
+        <v>22.985968764999999</v>
       </c>
       <c r="C102" s="5">
-        <v>0.1611969000000002</v>
+        <v>0.1457410899999978</v>
       </c>
       <c r="D102" s="5">
-        <v>8.8054330768574829</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>7.9315967394901321</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>22.733285272</v>
+        <v>22.724659276000001</v>
       </c>
       <c r="C103" s="5">
-        <v>-0.26881970300000191</v>
+        <v>-0.26130948899999851</v>
       </c>
       <c r="D103" s="5">
-        <v>-13.156873982899553</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>-12.820411015488652</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>22.918641268999998</v>
+        <v>22.907750862</v>
       </c>
       <c r="C104" s="5">
-        <v>0.1853559969999985</v>
+        <v>0.18309158599999975</v>
       </c>
       <c r="D104" s="5">
-        <v>10.235120640591489</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>10.10850111699575</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>22.893724917</v>
+        <v>22.875827005000001</v>
       </c>
       <c r="C105" s="5">
-        <v>-2.4916351999998199E-2</v>
+        <v>-3.192385699999889E-2</v>
       </c>
       <c r="D105" s="5">
-        <v>-1.2968258578428093</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>-1.6595415189887719</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>23.179877073</v>
+        <v>23.173896446000001</v>
       </c>
       <c r="C106" s="5">
-        <v>0.28615215599999999</v>
+        <v>0.2980694409999991</v>
       </c>
       <c r="D106" s="5">
-        <v>16.074285682128298</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>16.806524055452087</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>23.058098365999999</v>
+        <v>23.090346073999999</v>
       </c>
       <c r="C107" s="5">
-        <v>-0.12177870700000071</v>
+        <v>-8.3550372000001261E-2</v>
       </c>
       <c r="D107" s="5">
-        <v>-6.1253547677776581</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>-4.2416704154003781</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>23.354051832</v>
+        <v>23.371917843999999</v>
       </c>
       <c r="C108" s="5">
-        <v>0.29595346600000028</v>
+        <v>0.28157176999999933</v>
       </c>
       <c r="D108" s="5">
-        <v>16.537319964665166</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>15.655664233523382</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>22.941536455000001</v>
+        <v>22.947845522000001</v>
       </c>
       <c r="C109" s="5">
-        <v>-0.4125153769999983</v>
+        <v>-0.42407232199999711</v>
       </c>
       <c r="D109" s="5">
-        <v>-19.253607661819629</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>-19.726758622170937</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>23.060404837</v>
+        <v>23.066524095999998</v>
       </c>
       <c r="C110" s="5">
-        <v>0.11886838199999872</v>
+        <v>0.11867857399999693</v>
       </c>
       <c r="D110" s="5">
-        <v>6.3979163022314545</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>6.3856014210918577</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>23.111281132999999</v>
+        <v>23.117122299999998</v>
       </c>
       <c r="C111" s="5">
-        <v>5.0876295999998433E-2</v>
+        <v>5.0598203999999924E-2</v>
       </c>
       <c r="D111" s="5">
-        <v>2.6798246909803813</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>2.6642838963019333</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>23.065505697999999</v>
+        <v>23.068061100000001</v>
       </c>
       <c r="C112" s="5">
-        <v>-4.5775434999999476E-2</v>
+        <v>-4.9061199999997029E-2</v>
       </c>
       <c r="D112" s="5">
-        <v>-2.351062412504612</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>-2.517228239117153</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>23.151555022</v>
+        <v>23.148792717999999</v>
       </c>
       <c r="C113" s="5">
-        <v>8.6049324000001093E-2</v>
+        <v>8.0731617999997951E-2</v>
       </c>
       <c r="D113" s="5">
-        <v>4.5697888196362113</v>
+        <v>4.2814441608738152</v>
       </c>
       <c r="E113" s="5">
-        <v>1.360046395615977</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>1.3509718352665123</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>23.285813507</v>
+        <v>23.269177103000001</v>
       </c>
       <c r="C114" s="5">
-        <v>0.13425848500000015</v>
+        <v>0.12038438500000126</v>
       </c>
       <c r="D114" s="5">
-        <v>7.1852387686877295</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>6.4221790727007733</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>23.254813767000002</v>
+        <v>23.240348767</v>
       </c>
       <c r="C115" s="5">
-        <v>-3.099973999999861E-2</v>
+        <v>-2.8828336000000121E-2</v>
       </c>
       <c r="D115" s="5">
-        <v>-1.585880484615465</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>-1.4765993119373877</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>23.293406357999999</v>
+        <v>23.275449409</v>
       </c>
       <c r="C116" s="5">
-        <v>3.8592590999996901E-2</v>
+        <v>3.5100641999999738E-2</v>
       </c>
       <c r="D116" s="5">
-        <v>2.0097414361471388</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>1.8275297084568765</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>23.381990943000002</v>
+        <v>23.350230964000001</v>
       </c>
       <c r="C117" s="5">
-        <v>8.8584585000003102E-2</v>
+        <v>7.4781555000001276E-2</v>
       </c>
       <c r="D117" s="5">
-        <v>4.6602621442619396</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>3.9243376605084812</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>23.358944214000001</v>
+        <v>23.349005529999999</v>
       </c>
       <c r="C118" s="5">
-        <v>-2.304672900000071E-2</v>
+        <v>-1.2254340000019681E-3</v>
       </c>
       <c r="D118" s="5">
-        <v>-1.1764027690749357</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>-6.2958538636381789E-2</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>23.628257715</v>
+        <v>23.676511532999999</v>
       </c>
       <c r="C119" s="5">
-        <v>0.26931350099999918</v>
+        <v>0.32750600299999988</v>
       </c>
       <c r="D119" s="5">
-        <v>14.747141437353385</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>18.193043534309126</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>23.749720398000001</v>
+        <v>23.771659410000002</v>
       </c>
       <c r="C120" s="5">
-        <v>0.12146268300000074</v>
+        <v>9.5147877000002268E-2</v>
       </c>
       <c r="D120" s="5">
-        <v>6.3461138107843595</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>4.930421775428373</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>23.747263384</v>
+        <v>23.760306923000002</v>
       </c>
       <c r="C121" s="5">
-        <v>-2.4570140000008678E-3</v>
+        <v>-1.1352486999999911E-2</v>
       </c>
       <c r="D121" s="5">
-        <v>-0.12407471252655622</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>-0.57157386082473671</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>23.890328027999999</v>
+        <v>23.90001741</v>
       </c>
       <c r="C122" s="5">
-        <v>0.14306464399999896</v>
+        <v>0.13971048699999855</v>
       </c>
       <c r="D122" s="5">
-        <v>7.4737804732433855</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>7.288716975927545</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>23.827086803</v>
+        <v>23.834979554</v>
       </c>
       <c r="C123" s="5">
-        <v>-6.3241224999998735E-2</v>
+        <v>-6.5037856000000005E-2</v>
       </c>
       <c r="D123" s="5">
-        <v>-3.1307340382892179</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>-3.2170630636239261</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>23.974320542000001</v>
+        <v>23.976598110000001</v>
       </c>
       <c r="C124" s="5">
-        <v>0.1472337390000007</v>
+        <v>0.14161855600000095</v>
       </c>
       <c r="D124" s="5">
-        <v>7.672383769929958</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>7.3676285694303845</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>24.044255417999999</v>
+        <v>24.039516543000001</v>
       </c>
       <c r="C125" s="5">
-        <v>6.9934875999997814E-2</v>
+        <v>6.2918433000000107E-2</v>
       </c>
       <c r="D125" s="5">
-        <v>3.5572004676811098</v>
+        <v>3.1948411027110435</v>
       </c>
       <c r="E125" s="5">
-        <v>3.8558982113801932</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>3.8478197798513802</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>24.273194854</v>
+        <v>24.256837215000001</v>
       </c>
       <c r="C126" s="5">
-        <v>0.228939436000001</v>
+        <v>0.2173206719999996</v>
       </c>
       <c r="D126" s="5">
-        <v>12.043666863255243</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>11.404140487152858</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>24.171930787000001</v>
+        <v>24.152953216</v>
       </c>
       <c r="C127" s="5">
-        <v>-0.1012640669999989</v>
+        <v>-0.10388399900000067</v>
       </c>
       <c r="D127" s="5">
-        <v>-4.8929310154892995</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>-5.0198618035388831</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>24.468104160999999</v>
+        <v>24.445147948999999</v>
       </c>
       <c r="C128" s="5">
-        <v>0.29617337399999855</v>
+        <v>0.29219473299999876</v>
       </c>
       <c r="D128" s="5">
-        <v>15.735806695573107</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>15.523186416078993</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>24.546969379</v>
+        <v>24.504303377999999</v>
       </c>
       <c r="C129" s="5">
-        <v>7.8865218000000681E-2</v>
+        <v>5.9155429000000481E-2</v>
       </c>
       <c r="D129" s="5">
-        <v>3.9371305092767539</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>2.9428735333562273</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>24.844072084</v>
+        <v>24.833651693</v>
       </c>
       <c r="C130" s="5">
-        <v>0.29710270500000036</v>
+        <v>0.32934831500000072</v>
       </c>
       <c r="D130" s="5">
-        <v>15.531070569705395</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>17.3758361607252</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>24.893501607000001</v>
+        <v>24.946482606</v>
       </c>
       <c r="C131" s="5">
-        <v>4.9429523000000586E-2</v>
+        <v>0.11283091299999981</v>
       </c>
       <c r="D131" s="5">
-        <v>2.4138082129547378</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>5.5904912949799046</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>24.566374526000001</v>
+        <v>24.588452535999998</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.32712708100000043</v>
+        <v>-0.35803007000000164</v>
       </c>
       <c r="D132" s="5">
-        <v>-14.678017173724022</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>-15.925840969072858</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>24.822817095000001</v>
+        <v>24.844892046999998</v>
       </c>
       <c r="C133" s="5">
-        <v>0.25644256900000073</v>
+        <v>0.25643951099999995</v>
       </c>
       <c r="D133" s="5">
-        <v>13.271325767116583</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>13.258550464752062</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>24.621190623</v>
+        <v>24.635371626000001</v>
       </c>
       <c r="C134" s="5">
-        <v>-0.20162647200000094</v>
+        <v>-0.20952042099999701</v>
       </c>
       <c r="D134" s="5">
-        <v>-9.3232804547214272</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>-9.6633361996900433</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>25.327139163999998</v>
+        <v>25.336194968000001</v>
       </c>
       <c r="C135" s="5">
-        <v>0.70594854099999793</v>
+        <v>0.70082334199999963</v>
       </c>
       <c r="D135" s="5">
-        <v>40.386398692592621</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>40.019103378484132</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>25.366761338</v>
+        <v>25.367868779999998</v>
       </c>
       <c r="C136" s="5">
-        <v>3.9622174000001564E-2</v>
+        <v>3.1673811999997525E-2</v>
       </c>
       <c r="D136" s="5">
-        <v>1.8935361794676142</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>1.5105269335460525</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>25.431404544999999</v>
+        <v>25.424571738000001</v>
       </c>
       <c r="C137" s="5">
-        <v>6.4643206999999592E-2</v>
+        <v>5.6702958000002468E-2</v>
       </c>
       <c r="D137" s="5">
-        <v>3.101238437035736</v>
+        <v>2.7154951315382148</v>
       </c>
       <c r="E137" s="5">
-        <v>5.7691498567327359</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>5.7615767460319933</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>25.496647776</v>
+        <v>25.481696614000001</v>
       </c>
       <c r="C138" s="5">
-        <v>6.5243231000000179E-2</v>
+        <v>5.7124875999999603E-2</v>
       </c>
       <c r="D138" s="5">
-        <v>3.1223631038173716</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>2.7297741927023722</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>25.590597500000001</v>
+        <v>25.569617211000001</v>
       </c>
       <c r="C139" s="5">
-        <v>9.3949724000001567E-2</v>
+        <v>8.79205970000001E-2</v>
       </c>
       <c r="D139" s="5">
-        <v>4.5124671598337107</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>4.2198946137580906</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>25.839285604000001</v>
+        <v>25.813771512999999</v>
       </c>
       <c r="C140" s="5">
-        <v>0.2486881039999993</v>
+        <v>0.24415430199999832</v>
       </c>
       <c r="D140" s="5">
-        <v>12.305471099463139</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>12.07966439134076</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>25.402745586999998</v>
+        <v>25.359454060000001</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.43654001700000222</v>
+        <v>-0.45431745299999804</v>
       </c>
       <c r="D141" s="5">
-        <v>-18.491692109411375</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-19.190716178586019</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>25.237755110999998</v>
+        <v>25.226534950000001</v>
       </c>
       <c r="C142" s="5">
-        <v>-0.16499047599999983</v>
+        <v>-0.13291910999999956</v>
       </c>
       <c r="D142" s="5">
-        <v>-7.5215037930277955</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>-6.1114968084369554</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>24.854817465</v>
+        <v>24.907243314999999</v>
       </c>
       <c r="C143" s="5">
-        <v>-0.38293764599999847</v>
+        <v>-0.31929163500000257</v>
       </c>
       <c r="D143" s="5">
-        <v>-16.762644760735078</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>-14.174419987444209</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>24.658801209</v>
+        <v>24.677159868</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.19601625600000006</v>
+        <v>-0.23008344699999839</v>
       </c>
       <c r="D144" s="5">
-        <v>-9.0638469837046713</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-10.538920270180629</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>25.08952502</v>
+        <v>25.113714463000001</v>
       </c>
       <c r="C145" s="5">
-        <v>0.43072381100000001</v>
+        <v>0.43655459500000049</v>
       </c>
       <c r="D145" s="5">
-        <v>23.096515979371258</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>23.421076462734057</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>25.251042050999999</v>
+        <v>25.266446233</v>
       </c>
       <c r="C146" s="5">
-        <v>0.16151703099999892</v>
+        <v>0.15273176999999905</v>
       </c>
       <c r="D146" s="5">
-        <v>8.0046332614870828</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>7.5470540003157005</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>25.293684782</v>
+        <v>25.303762571</v>
       </c>
       <c r="C147" s="5">
-        <v>4.2642731000000822E-2</v>
+        <v>3.7316338000000115E-2</v>
       </c>
       <c r="D147" s="5">
-        <v>2.0454303766215265</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>1.7867628686316195</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>25.555702794999998</v>
+        <v>25.556756660000001</v>
       </c>
       <c r="C148" s="5">
-        <v>0.26201801299999872</v>
+        <v>0.25299408900000131</v>
       </c>
       <c r="D148" s="5">
-        <v>13.164112573778475</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>12.680199541970349</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>25.502163333999999</v>
+        <v>25.495735813</v>
       </c>
       <c r="C149" s="5">
-        <v>-5.3539460999999733E-2</v>
+        <v>-6.1020847000001766E-2</v>
       </c>
       <c r="D149" s="5">
-        <v>-2.4852458722392723</v>
+        <v>-2.827863848158596</v>
       </c>
       <c r="E149" s="5">
-        <v>0.27823390121766156</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>0.27990274814988503</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>25.632247155999998</v>
+        <v>25.618713049</v>
       </c>
       <c r="C150" s="5">
-        <v>0.13008382199999957</v>
+        <v>0.12297723600000054</v>
       </c>
       <c r="D150" s="5">
-        <v>6.2957521381639792</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>5.9441807994515594</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>25.604629406000001</v>
+        <v>25.585923651000002</v>
       </c>
       <c r="C151" s="5">
-        <v>-2.7617749999997443E-2</v>
+        <v>-3.2789397999998471E-2</v>
       </c>
       <c r="D151" s="5">
-        <v>-1.2853187203517136</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>-1.5251145745876271</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>25.608793724000002</v>
+        <v>25.585168865</v>
       </c>
       <c r="C152" s="5">
-        <v>4.1643180000008329E-3</v>
+        <v>-7.5478600000167262E-4</v>
       </c>
       <c r="D152" s="5">
-        <v>0.19534178774867073</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>-3.5394315629400097E-2</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>25.641537484000001</v>
+        <v>25.601756467000001</v>
       </c>
       <c r="C153" s="5">
-        <v>3.27437599999989E-2</v>
+        <v>1.6587602000001311E-2</v>
       </c>
       <c r="D153" s="5">
-        <v>1.545172851493648</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>0.78077475168294441</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>25.539674300000001</v>
+        <v>25.531781113000001</v>
       </c>
       <c r="C154" s="5">
-        <v>-0.10186318399999905</v>
+        <v>-6.9975354000000323E-2</v>
       </c>
       <c r="D154" s="5">
-        <v>-4.6643114064181308</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>-3.2310107240056452</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>25.624507124000001</v>
+        <v>25.664800239000002</v>
       </c>
       <c r="C155" s="5">
-        <v>8.4832823999999363E-2</v>
+        <v>0.13301912600000065</v>
       </c>
       <c r="D155" s="5">
-        <v>4.0595620590047066</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>6.4342267558606947</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>25.573283505999999</v>
+        <v>25.586322673000002</v>
       </c>
       <c r="C156" s="5">
-        <v>-5.1223618000001636E-2</v>
+        <v>-7.847756600000011E-2</v>
       </c>
       <c r="D156" s="5">
-        <v>-2.3726117983356887</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-3.6082620011991584</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>25.583264029999999</v>
+        <v>25.608332501</v>
       </c>
       <c r="C157" s="5">
-        <v>9.980523999999491E-3</v>
+        <v>2.2009827999998066E-2</v>
       </c>
       <c r="D157" s="5">
-        <v>0.46933238054986948</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>1.0371600665477487</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>25.57352938</v>
+        <v>25.589061159</v>
       </c>
       <c r="C158" s="5">
-        <v>-9.7346499999986236E-3</v>
+        <v>-1.9271341999999692E-2</v>
       </c>
       <c r="D158" s="5">
-        <v>-0.45565584569451367</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>-0.8993218770392164</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>25.655767335</v>
+        <v>25.66471078</v>
       </c>
       <c r="C159" s="5">
-        <v>8.2237955000000085E-2</v>
+        <v>7.5649621000000167E-2</v>
       </c>
       <c r="D159" s="5">
-        <v>3.9278818954028294</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>3.6058472179769874</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>25.538413599999998</v>
+        <v>25.538185852000002</v>
       </c>
       <c r="C160" s="5">
-        <v>-0.11735373500000179</v>
+        <v>-0.12652492799999848</v>
       </c>
       <c r="D160" s="5">
-        <v>-5.3529912770094112</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>-5.758101934563653</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>25.771491064999999</v>
+        <v>25.765355573000001</v>
       </c>
       <c r="C161" s="5">
-        <v>0.23307746500000093</v>
+        <v>0.22716972099999921</v>
       </c>
       <c r="D161" s="5">
-        <v>11.518664966859493</v>
+        <v>11.212387758857801</v>
       </c>
       <c r="E161" s="5">
-        <v>1.0560975846348297</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>1.0575092320439072</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>25.714475211</v>
+        <v>25.703432936999999</v>
       </c>
       <c r="C162" s="5">
-        <v>-5.7015853999999422E-2</v>
+        <v>-6.1922636000002029E-2</v>
       </c>
       <c r="D162" s="5">
-        <v>-2.62276683022028</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-2.8461774568696141</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>25.611536547</v>
+        <v>25.59736127</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.10293866399999985</v>
+        <v>-0.10607166699999837</v>
       </c>
       <c r="D163" s="5">
-        <v>-4.6994017103904167</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-4.8412345605183482</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>25.592431984000001</v>
+        <v>25.57389555</v>
       </c>
       <c r="C164" s="5">
-        <v>-1.9104562999999075E-2</v>
+        <v>-2.34657200000008E-2</v>
       </c>
       <c r="D164" s="5">
-        <v>-0.89145974875072254</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-1.0945393996703245</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>25.820703235</v>
+        <v>25.794361529</v>
       </c>
       <c r="C165" s="5">
-        <v>0.2282712509999989</v>
+        <v>0.22046597900000009</v>
       </c>
       <c r="D165" s="5">
-        <v>11.244385615058071</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>10.849757010145344</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>25.648188018999999</v>
+        <v>25.643250112</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.17251521600000075</v>
+        <v>-0.15111141699999919</v>
       </c>
       <c r="D166" s="5">
-        <v>-7.7293734673242849</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>-6.8078290376492268</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>25.865247219</v>
+        <v>25.889743647</v>
       </c>
       <c r="C167" s="5">
-        <v>0.21705920000000134</v>
+        <v>0.24649353499999904</v>
       </c>
       <c r="D167" s="5">
-        <v>10.64182746901392</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>12.164695824452544</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>25.944816758999998</v>
+        <v>25.951725450000001</v>
       </c>
       <c r="C168" s="5">
-        <v>7.9569539999997829E-2</v>
+        <v>6.1981803000001889E-2</v>
       </c>
       <c r="D168" s="5">
-        <v>3.7546782788109523</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>2.9110132367902386</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>25.968053346000001</v>
+        <v>25.987034400999999</v>
       </c>
       <c r="C169" s="5">
-        <v>2.3236587000003084E-2</v>
+        <v>3.5308950999997535E-2</v>
       </c>
       <c r="D169" s="5">
-        <v>1.080048801035538</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>1.6449483458843117</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>25.79091854</v>
+        <v>25.803467677</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.17713480600000153</v>
+        <v>-0.18356672399999852</v>
       </c>
       <c r="D170" s="5">
-        <v>-7.8852916911259952</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>-8.1548494576963328</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>25.830927747</v>
+        <v>25.838171793000001</v>
       </c>
       <c r="C171" s="5">
-        <v>4.0009207000000657E-2</v>
+        <v>3.470411600000034E-2</v>
       </c>
       <c r="D171" s="5">
-        <v>1.8775139359603621</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>1.6259201925961309</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>25.829746479000001</v>
+        <v>25.829142818000001</v>
       </c>
       <c r="C172" s="5">
-        <v>-1.1812679999998466E-3</v>
+        <v>-9.0289749999996616E-3</v>
       </c>
       <c r="D172" s="5">
-        <v>-5.4863113487080284E-2</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>-0.41852692086137289</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>25.545556175000002</v>
+        <v>25.54095521</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.28419030399999912</v>
+        <v>-0.28818760800000121</v>
       </c>
       <c r="D173" s="5">
-        <v>-12.432565200453482</v>
+        <v>-12.597128309754913</v>
       </c>
       <c r="E173" s="5">
-        <v>-0.8766853630244098</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>-0.87093835116777152</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>25.781936721000001</v>
+        <v>25.774545142000001</v>
       </c>
       <c r="C174" s="5">
-        <v>0.23638054599999947</v>
+        <v>0.233589932000001</v>
       </c>
       <c r="D174" s="5">
-        <v>11.686866704960686</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>11.544071227998209</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>26.022013524999998</v>
+        <v>26.013222711000001</v>
       </c>
       <c r="C175" s="5">
-        <v>0.24007680399999742</v>
+        <v>0.23867756900000003</v>
       </c>
       <c r="D175" s="5">
-        <v>11.764613712310613</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>11.696044175150199</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>25.992350774999998</v>
+        <v>25.980515439000001</v>
       </c>
       <c r="C176" s="5">
-        <v>-2.966274999999996E-2</v>
+        <v>-3.2707271999999676E-2</v>
       </c>
       <c r="D176" s="5">
-        <v>-1.3593483405573092</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>-1.4984088401232887</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>25.913063822000002</v>
+        <v>25.900307729000001</v>
       </c>
       <c r="C177" s="5">
-        <v>-7.9286952999996885E-2</v>
+        <v>-8.0207709999999821E-2</v>
       </c>
       <c r="D177" s="5">
-        <v>-3.5996824929415472</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>-3.6424091245055523</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>25.964848799999999</v>
+        <v>25.963625480000001</v>
       </c>
       <c r="C178" s="5">
-        <v>5.1784977999997039E-2</v>
+        <v>6.3317750999999589E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>2.42462888082704</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>2.9733736932170851</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>25.901747395000001</v>
+        <v>25.910205678000001</v>
       </c>
       <c r="C179" s="5">
-        <v>-6.3101404999997612E-2</v>
+        <v>-5.3419802000000516E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>-2.877648596768756</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>-2.4412347655898392</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>25.715141470999999</v>
+        <v>25.717289398999998</v>
       </c>
       <c r="C180" s="5">
-        <v>-0.18660592400000198</v>
+        <v>-0.19291627900000208</v>
       </c>
       <c r="D180" s="5">
-        <v>-8.3107856500977739</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>-8.5777345643705871</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>25.935968406000001</v>
+        <v>25.947388634999999</v>
       </c>
       <c r="C181" s="5">
-        <v>0.22082693500000161</v>
+        <v>0.23009923600000093</v>
       </c>
       <c r="D181" s="5">
-        <v>10.805828815036488</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>11.281142365317143</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>26.218297403000001</v>
+        <v>26.227737468000001</v>
       </c>
       <c r="C182" s="5">
-        <v>0.28232899700000047</v>
+        <v>0.28034883300000146</v>
       </c>
       <c r="D182" s="5">
-        <v>13.87390253005092</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>13.764314532468468</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>26.304698347999999</v>
+        <v>26.309459617000002</v>
       </c>
       <c r="C183" s="5">
-        <v>8.640094499999762E-2</v>
+        <v>8.1722149000000854E-2</v>
       </c>
       <c r="D183" s="5">
-        <v>4.0270023611380212</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>3.8037878932194458</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>26.191118556999999</v>
+        <v>26.19038407</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.11357979099999937</v>
+        <v>-0.11907554700000134</v>
       </c>
       <c r="D184" s="5">
-        <v>-5.0601268129510935</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>-5.2979739089894284</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>26.300004242</v>
+        <v>26.297069895</v>
       </c>
       <c r="C185" s="5">
-        <v>0.10888568500000062</v>
+        <v>0.10668582499999957</v>
       </c>
       <c r="D185" s="5">
-        <v>5.104488993935874</v>
+        <v>4.9991834687608483</v>
       </c>
       <c r="E185" s="5">
-        <v>2.9533436728942153</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>2.9604009669299991</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>26.141113115</v>
+        <v>26.136988665000001</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.15889112700000041</v>
+        <v>-0.16008122999999941</v>
       </c>
       <c r="D186" s="5">
-        <v>-7.0136729271261355</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>-7.0652219519652615</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>26.328923489000001</v>
+        <v>26.324622492</v>
       </c>
       <c r="C187" s="5">
-        <v>0.18781037400000145</v>
+        <v>0.18763382699999909</v>
       </c>
       <c r="D187" s="5">
-        <v>8.9703419087776801</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>8.9630443487499267</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>26.384661296000001</v>
+        <v>26.377858213</v>
       </c>
       <c r="C188" s="5">
-        <v>5.5737806999999862E-2</v>
+        <v>5.3235721000000069E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>2.570164429417221</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>2.4539085418494588</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>26.393531958000001</v>
+        <v>26.391800056000001</v>
       </c>
       <c r="C189" s="5">
-        <v>8.8706619999996406E-3</v>
+        <v>1.3941843000001342E-2</v>
       </c>
       <c r="D189" s="5">
-        <v>0.40419317699895707</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>0.63609910205439935</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>26.485964979999999</v>
+        <v>26.485182176999999</v>
       </c>
       <c r="C190" s="5">
-        <v>9.2433021999998033E-2</v>
+        <v>9.3382120999997653E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>4.2844305291124485</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>4.3295722023451777</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>26.451770642</v>
+        <v>26.454252707999999</v>
       </c>
       <c r="C191" s="5">
-        <v>-3.4194337999998936E-2</v>
+        <v>-3.0929469000000154E-2</v>
       </c>
       <c r="D191" s="5">
-        <v>-1.5382898616968732</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>-1.3923974266785155</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>26.164382207999999</v>
+        <v>26.164404058999999</v>
       </c>
       <c r="C192" s="5">
-        <v>-0.28738843400000036</v>
+        <v>-0.28984864899999963</v>
       </c>
       <c r="D192" s="5">
-        <v>-12.286016358789587</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>-12.383844357728801</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>26.433853134</v>
+        <v>26.435813499000002</v>
       </c>
       <c r="C193" s="5">
-        <v>0.26947092600000033</v>
+        <v>0.27140944000000289</v>
       </c>
       <c r="D193" s="5">
-        <v>13.083660201346481</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>13.183203938983979</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>26.245124799999999</v>
+        <v>26.250232576999998</v>
       </c>
       <c r="C194" s="5">
-        <v>-0.18872833400000033</v>
+        <v>-0.18558092200000331</v>
       </c>
       <c r="D194" s="5">
-        <v>-8.239021893206278</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>-8.1063048349390154</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>26.588714801999998</v>
+        <v>26.591798253</v>
       </c>
       <c r="C195" s="5">
-        <v>0.34359000199999912</v>
+        <v>0.34156567600000187</v>
       </c>
       <c r="D195" s="5">
-        <v>16.891906278472526</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>16.781653254944452</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>26.653602544000002</v>
+        <v>26.653637772</v>
       </c>
       <c r="C196" s="5">
-        <v>6.4887742000003357E-2</v>
+        <v>6.1839518999999399E-2</v>
       </c>
       <c r="D196" s="5">
-        <v>2.9681379337607394</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>2.8265841264138558</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>26.762913700999999</v>
+        <v>26.762049335</v>
       </c>
       <c r="C197" s="5">
-        <v>0.10931115699999694</v>
+        <v>0.10841156300000065</v>
       </c>
       <c r="D197" s="5">
-        <v>5.0339544920972923</v>
+        <v>4.9915889286055837</v>
       </c>
       <c r="E197" s="5">
-        <v>1.7601117275135358</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>1.7681796559715135</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>26.895861628999999</v>
+        <v>26.894519642999999</v>
       </c>
       <c r="C198" s="5">
-        <v>0.1329479280000001</v>
+        <v>0.13247030799999848</v>
       </c>
       <c r="D198" s="5">
-        <v>6.1267384269716008</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>6.1043278468296158</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>27.13608825</v>
+        <v>27.134705442000001</v>
       </c>
       <c r="C199" s="5">
-        <v>0.24022662100000147</v>
+        <v>0.24018579900000248</v>
       </c>
       <c r="D199" s="5">
-        <v>11.260593954628217</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>11.25917514010446</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>27.090139122</v>
+        <v>27.086855750000002</v>
       </c>
       <c r="C200" s="5">
-        <v>-4.5949128000000172E-2</v>
+        <v>-4.7849691999999777E-2</v>
       </c>
       <c r="D200" s="5">
-        <v>-2.0131246528307334</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>-2.0956922189738325</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>27.185463589000001</v>
+        <v>27.185026987000001</v>
       </c>
       <c r="C201" s="5">
-        <v>9.5324467000001079E-2</v>
+        <v>9.8171236999998968E-2</v>
       </c>
       <c r="D201" s="5">
-        <v>4.3052325741325781</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>4.4369265188807905</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>27.101885936999999</v>
+        <v>27.101770139999999</v>
       </c>
       <c r="C202" s="5">
-        <v>-8.3577652000002445E-2</v>
+        <v>-8.3256847000001244E-2</v>
       </c>
       <c r="D202" s="5">
-        <v>-3.6274750622726448</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>-3.6138420977818719</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>27.393729687</v>
+        <v>27.394730104000001</v>
       </c>
       <c r="C203" s="5">
-        <v>0.29184375000000173</v>
+        <v>0.29295996400000135</v>
       </c>
       <c r="D203" s="5">
-        <v>13.71554412398137</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>13.771221859635574</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>27.517740287999999</v>
+        <v>27.517692968999999</v>
       </c>
       <c r="C204" s="5">
-        <v>0.12401060099999839</v>
+        <v>0.12296286499999809</v>
       </c>
       <c r="D204" s="5">
-        <v>5.569683163241046</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>5.5212519254141723</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>27.393482485</v>
+        <v>27.392290446000001</v>
       </c>
       <c r="C205" s="5">
-        <v>-0.124257802999999</v>
+        <v>-0.12540252299999821</v>
       </c>
       <c r="D205" s="5">
-        <v>-5.2860928456544993</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>-5.3335857790127399</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>27.503513681000001</v>
+        <v>27.506691407999998</v>
       </c>
       <c r="C206" s="5">
-        <v>0.11003119600000133</v>
+        <v>0.11440096199999772</v>
       </c>
       <c r="D206" s="5">
-        <v>4.9279528882051782</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>5.1284079024047635</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>27.387762241000001</v>
+        <v>27.388868226</v>
       </c>
       <c r="C207" s="5">
-        <v>-0.11575144000000037</v>
+        <v>-0.11782318199999864</v>
       </c>
       <c r="D207" s="5">
-        <v>-4.9350496161208017</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>-5.0207412690444038</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>27.511874602999999</v>
+        <v>27.511657421999999</v>
       </c>
       <c r="C208" s="5">
-        <v>0.1241123619999982</v>
+        <v>0.12278919599999938</v>
       </c>
       <c r="D208" s="5">
-        <v>5.5756130523685554</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>5.5144698613534437</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>27.534869791999999</v>
+        <v>27.534576440999999</v>
       </c>
       <c r="C209" s="5">
-        <v>2.2995188999999527E-2</v>
+        <v>2.2919018999999707E-2</v>
       </c>
       <c r="D209" s="5">
-        <v>1.0076170164412535</v>
+        <v>1.0042720104169067</v>
       </c>
       <c r="E209" s="5">
-        <v>2.8844246916626126</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>2.8866515278023641</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>27.449234677</v>
+        <v>27.448951928</v>
       </c>
       <c r="C210" s="5">
-        <v>-8.5635114999998763E-2</v>
+        <v>-8.562451299999907E-2</v>
       </c>
       <c r="D210" s="5">
-        <v>-3.6688916240602332</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>-3.6684835569443908</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>27.334796641000001</v>
+        <v>27.334599882999999</v>
       </c>
       <c r="C211" s="5">
-        <v>-0.11443803599999924</v>
+        <v>-0.1143520450000004</v>
       </c>
       <c r="D211" s="5">
-        <v>-4.8897584357851631</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>-4.8862171344609013</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>27.310005490999998</v>
+        <v>27.308849439999999</v>
       </c>
       <c r="C212" s="5">
-        <v>-2.4791150000002204E-2</v>
+        <v>-2.5750442999999734E-2</v>
       </c>
       <c r="D212" s="5">
-        <v>-1.0829212434566693</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>-1.124616054055172</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>27.533300571000002</v>
+        <v>27.533440205000002</v>
       </c>
       <c r="C213" s="5">
-        <v>0.22329508000000331</v>
+        <v>0.22459076500000208</v>
       </c>
       <c r="D213" s="5">
-        <v>10.265045345228385</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>10.327785939444034</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>27.521518574000002</v>
+        <v>27.521377908000002</v>
       </c>
       <c r="C214" s="5">
-        <v>-1.1781996999999933E-2</v>
+        <v>-1.2062296999999944E-2</v>
       </c>
       <c r="D214" s="5">
-        <v>-0.51229486153314685</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>-0.52445062525494635</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>27.327331778000001</v>
+        <v>27.327828609000001</v>
       </c>
       <c r="C215" s="5">
-        <v>-0.19418679600000033</v>
+        <v>-0.19354929900000073</v>
       </c>
       <c r="D215" s="5">
-        <v>-8.1460088842148508</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>-8.1203320561345613</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>27.11697311</v>
+        <v>27.116738419000001</v>
       </c>
       <c r="C216" s="5">
-        <v>-0.21035866800000136</v>
+        <v>-0.21109019000000018</v>
       </c>
       <c r="D216" s="5">
-        <v>-8.8560657899521278</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>-8.885411641127682</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>27.159694776999999</v>
+        <v>27.158124655999998</v>
       </c>
       <c r="C217" s="5">
-        <v>4.2721666999998575E-2</v>
+        <v>4.138623699999755E-2</v>
       </c>
       <c r="D217" s="5">
-        <v>1.907018247982406</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>1.8469219570696804</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>27.951049342000001</v>
+        <v>27.953149565</v>
       </c>
       <c r="C218" s="5">
-        <v>0.79135456500000245</v>
+        <v>0.79502490900000211</v>
       </c>
       <c r="D218" s="5">
-        <v>41.14931747705122</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>41.374684919263615</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>28.115802426999998</v>
+        <v>28.115974244</v>
       </c>
       <c r="C219" s="5">
-        <v>0.16475308499999741</v>
+        <v>0.16282467899999986</v>
       </c>
       <c r="D219" s="5">
-        <v>7.3070835103486775</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>7.2182372434764996</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>28.210390893</v>
+        <v>28.210160052999999</v>
       </c>
       <c r="C220" s="5">
-        <v>9.4588466000001148E-2</v>
+        <v>9.4185808999998955E-2</v>
       </c>
       <c r="D220" s="5">
-        <v>4.1126386315007313</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>4.0947821019149844</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>28.144971891000001</v>
+        <v>28.144876341</v>
       </c>
       <c r="C221" s="5">
-        <v>-6.5419001999998727E-2</v>
+        <v>-6.5283711999999383E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>-2.7475426241660217</v>
+        <v>-2.7419548365836599</v>
       </c>
       <c r="E221" s="5">
-        <v>2.2157435412215376</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>2.2164855206969536</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>28.088896302999999</v>
+        <v>28.088886016</v>
       </c>
       <c r="C222" s="5">
-        <v>-5.6075588000002341E-2</v>
+        <v>-5.5990324999999785E-2</v>
       </c>
       <c r="D222" s="5">
-        <v>-2.3648345457420894</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>-2.3612859919409979</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>28.147357358000001</v>
+        <v>28.147385927999999</v>
       </c>
       <c r="C223" s="5">
-        <v>5.8461055000002204E-2</v>
+        <v>5.8499911999998488E-2</v>
       </c>
       <c r="D223" s="5">
-        <v>2.5263332747607947</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>2.528032656709267</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>28.229220365</v>
+        <v>28.229314802000001</v>
       </c>
       <c r="C224" s="5">
-        <v>8.1863006999999044E-2</v>
+        <v>8.1928874000002594E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>3.546419043062965</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>3.5493146675481979</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>28.256501921000002</v>
+        <v>28.256629031999999</v>
       </c>
       <c r="C225" s="5">
-        <v>2.7281556000001927E-2</v>
+        <v>2.7314229999998219E-2</v>
       </c>
       <c r="D225" s="5">
-        <v>1.1658998095508188</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>1.1672996734480412</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>28.522643048999999</v>
+        <v>28.522403437000001</v>
       </c>
       <c r="C226" s="5">
-        <v>0.26614112799999745</v>
+        <v>0.26577440500000193</v>
       </c>
       <c r="D226" s="5">
-        <v>11.906792172616033</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>11.889471337538016</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>28.184939876000001</v>
+        <v>28.1852999</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.33770317299999775</v>
+        <v>-0.33710353700000084</v>
       </c>
       <c r="D227" s="5">
-        <v>-13.318154385986036</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-13.296126408575205</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>28.208504949999998</v>
+        <v>28.207562407000001</v>
       </c>
       <c r="C228" s="5">
-        <v>2.3565073999996855E-2</v>
+        <v>2.2262507000000653E-2</v>
       </c>
       <c r="D228" s="5">
-        <v>1.00793147914362</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>0.95196329598044027</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>28.018114010000001</v>
+        <v>28.016837043999999</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.19039093999999679</v>
+        <v>-0.19072536300000209</v>
       </c>
       <c r="D229" s="5">
-        <v>-7.805301595907288</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>-7.8187575263576008</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>28.407895412999999</v>
+        <v>28.409283882</v>
       </c>
       <c r="C230" s="5">
-        <v>0.38978140299999708</v>
+        <v>0.39244683800000146</v>
       </c>
       <c r="D230" s="5">
-        <v>18.032592638203624</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>18.166450098717934</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>28.539252091000002</v>
+        <v>28.539410304</v>
       </c>
       <c r="C231" s="5">
-        <v>0.13135667800000306</v>
+        <v>0.13012642200000002</v>
       </c>
       <c r="D231" s="5">
-        <v>5.6920513965761144</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>5.6371084092375234</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>28.511334326</v>
+        <v>28.511492849</v>
       </c>
       <c r="C232" s="5">
-        <v>-2.7917765000001538E-2</v>
+        <v>-2.7917455000000757E-2</v>
       </c>
       <c r="D232" s="5">
-        <v>-1.1675729825244785</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-1.1675536496379868</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>28.656889112999998</v>
+        <v>28.657073190999999</v>
       </c>
       <c r="C233" s="5">
-        <v>0.14555478699999824</v>
+        <v>0.14558034199999881</v>
       </c>
       <c r="D233" s="5">
-        <v>6.3011605574296636</v>
+        <v>6.3022620710511346</v>
       </c>
       <c r="E233" s="5">
-        <v>1.8188585299802495</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>1.8198582356315329</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>28.854808431999999</v>
+        <v>28.855004345000001</v>
       </c>
       <c r="C234" s="5">
-        <v>0.19791931900000037</v>
+        <v>0.19793115400000261</v>
       </c>
       <c r="D234" s="5">
-        <v>8.6100030529334006</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>8.6104801925286356</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>28.967632702</v>
+        <v>28.967775574000001</v>
       </c>
       <c r="C235" s="5">
-        <v>0.11282427000000084</v>
+        <v>0.11277122899999981</v>
       </c>
       <c r="D235" s="5">
-        <v>4.7943136632903949</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>4.7919778527186097</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>28.920400360999999</v>
+        <v>28.920532924</v>
       </c>
       <c r="C236" s="5">
-        <v>-4.7232341000000844E-2</v>
+        <v>-4.7242650000001163E-2</v>
       </c>
       <c r="D236" s="5">
-        <v>-1.9391737748027382</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-1.9395837518862646</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>29.061894924000001</v>
+        <v>29.061958615999998</v>
       </c>
       <c r="C237" s="5">
-        <v>0.14149456300000196</v>
+        <v>0.14142569199999855</v>
       </c>
       <c r="D237" s="5">
-        <v>6.0316521251536193</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>6.0286084925509575</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>29.121926542000001</v>
+        <v>29.121714229999998</v>
       </c>
       <c r="C238" s="5">
-        <v>6.0031618000000009E-2</v>
+        <v>5.9755614000000179E-2</v>
       </c>
       <c r="D238" s="5">
-        <v>2.5071328155536365</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>2.495469716199139</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>29.273783449</v>
+        <v>29.273723660000002</v>
       </c>
       <c r="C239" s="5">
-        <v>0.1518569069999991</v>
+        <v>0.15200943000000322</v>
       </c>
       <c r="D239" s="5">
-        <v>6.4400439958933298</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>6.4467474627452948</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>28.616765523000002</v>
+        <v>28.615644109000002</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.6570179259999982</v>
+        <v>-0.65807955100000015</v>
       </c>
       <c r="D240" s="5">
-        <v>-23.844675947191497</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-23.87861446532359</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>28.466531689</v>
+        <v>28.465645363</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.15023383400000156</v>
+        <v>-0.1499987460000014</v>
       </c>
       <c r="D241" s="5">
-        <v>-6.1210680592302058</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-6.1119968100273532</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>29.639998305999999</v>
+        <v>29.640161286000001</v>
       </c>
       <c r="C242" s="5">
-        <v>1.173466616999999</v>
+        <v>1.1745159230000013</v>
       </c>
       <c r="D242" s="5">
-        <v>62.376588712455437</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>62.44798809320875</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>29.767389119000001</v>
+        <v>29.768124499999999</v>
       </c>
       <c r="C243" s="5">
-        <v>0.12739081300000166</v>
+        <v>0.12796321399999755</v>
       </c>
       <c r="D243" s="5">
-        <v>5.2812036021270936</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>5.3054698941078948</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>29.938606127</v>
+        <v>29.939171812000001</v>
       </c>
       <c r="C244" s="5">
-        <v>0.17121700799999928</v>
+        <v>0.17104731200000245</v>
       </c>
       <c r="D244" s="5">
-        <v>7.1247904862770106</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>7.1173229209807065</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>30.086222313</v>
+        <v>30.086682414999999</v>
       </c>
       <c r="C245" s="5">
-        <v>0.14761618600000048</v>
+        <v>0.14751060299999708</v>
       </c>
       <c r="D245" s="5">
-        <v>6.0798757995385921</v>
+        <v>6.0752907123136968</v>
       </c>
       <c r="E245" s="5">
-        <v>4.9877472546439039</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>4.9886784127312067</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>30.316591247000002</v>
+        <v>30.316957258999999</v>
       </c>
       <c r="C246" s="5">
-        <v>0.23036893400000125</v>
+        <v>0.2302748440000002</v>
       </c>
       <c r="D246" s="5">
-        <v>9.5853492397900197</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>9.5811152810638021</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>30.080659647000001</v>
+        <v>30.080864351999999</v>
       </c>
       <c r="C247" s="5">
-        <v>-0.23593160000000069</v>
+        <v>-0.23609290699999974</v>
       </c>
       <c r="D247" s="5">
-        <v>-8.949182349509444</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>-8.9549377523605926</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>30.200929256999999</v>
+        <v>30.201020338999999</v>
       </c>
       <c r="C248" s="5">
-        <v>0.12026960999999758</v>
+        <v>0.12015598700000041</v>
       </c>
       <c r="D248" s="5">
-        <v>4.9048103548626987</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>4.9000402522361819</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>30.270897304999998</v>
+        <v>30.270823633999999</v>
       </c>
       <c r="C249" s="5">
-        <v>6.9968047999999783E-2</v>
+        <v>6.9803294999999821E-2</v>
       </c>
       <c r="D249" s="5">
-        <v>2.8158012177935454</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>2.8090777906154329</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>30.619881202999998</v>
+        <v>30.619717420000001</v>
       </c>
       <c r="C250" s="5">
-        <v>0.34898389800000018</v>
+        <v>0.34889378600000143</v>
       </c>
       <c r="D250" s="5">
-        <v>14.746244458658486</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>14.74223043257734</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>30.354547234000002</v>
+        <v>30.354047543</v>
       </c>
       <c r="C251" s="5">
-        <v>-0.26533396899999673</v>
+        <v>-0.26566987700000055</v>
       </c>
       <c r="D251" s="5">
-        <v>-9.9169472411000381</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>-9.9289595857236286</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>30.320175125999999</v>
+        <v>30.319019508</v>
       </c>
       <c r="C252" s="5">
-        <v>-3.437210800000301E-2</v>
+        <v>-3.5028034999999846E-2</v>
       </c>
       <c r="D252" s="5">
-        <v>-1.3503945589419475</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>-1.3760234791763803</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>30.152833686000001</v>
+        <v>30.152315051999999</v>
       </c>
       <c r="C253" s="5">
-        <v>-0.16734143999999773</v>
+        <v>-0.1667044560000015</v>
       </c>
       <c r="D253" s="5">
-        <v>-6.425584623805614</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>-6.4020972300244061</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>29.948950826000001</v>
+        <v>29.948062627999999</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.20388286000000022</v>
+        <v>-0.20425242399999988</v>
       </c>
       <c r="D254" s="5">
-        <v>-7.8189255853199917</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>-7.8327043535989844</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>30.211166099</v>
+        <v>30.212379001999999</v>
       </c>
       <c r="C255" s="5">
-        <v>0.26221527299999892</v>
+        <v>0.26431637399999985</v>
       </c>
       <c r="D255" s="5">
-        <v>11.027487067305074</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>11.120528257386786</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>30.482021159999999</v>
+        <v>30.482903823000001</v>
       </c>
       <c r="C256" s="5">
-        <v>0.2708550609999989</v>
+        <v>0.27052482100000219</v>
       </c>
       <c r="D256" s="5">
-        <v>11.305150010953625</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>11.29020458412564</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>30.031635241</v>
+        <v>30.032284984</v>
       </c>
       <c r="C257" s="5">
-        <v>-0.45038591899999858</v>
+        <v>-0.45061883900000055</v>
       </c>
       <c r="D257" s="5">
-        <v>-16.358340163287988</v>
+        <v>-16.365688298023674</v>
       </c>
       <c r="E257" s="5">
-        <v>-0.18143544720273797</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>-0.18080235716809723</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>29.727435080999999</v>
+        <v>29.727895273000001</v>
       </c>
       <c r="C258" s="5">
-        <v>-0.30420016000000061</v>
+        <v>-0.3043897109999989</v>
       </c>
       <c r="D258" s="5">
-        <v>-11.500359383889913</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>-11.506895503921022</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>30.079137904</v>
+        <v>30.079353297000001</v>
       </c>
       <c r="C259" s="5">
-        <v>0.35170282300000011</v>
+        <v>0.35145802399999937</v>
       </c>
       <c r="D259" s="5">
-        <v>15.158326590719561</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>15.146830573487202</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>30.200226246</v>
+        <v>30.200255652999999</v>
       </c>
       <c r="C260" s="5">
-        <v>0.12108834200000018</v>
+        <v>0.12090235599999843</v>
       </c>
       <c r="D260" s="5">
-        <v>4.9391978690897842</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>4.9314069049442688</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>30.325394243000002</v>
+        <v>30.325207250999998</v>
       </c>
       <c r="C261" s="5">
-        <v>0.12516799700000192</v>
+        <v>0.12495159799999911</v>
       </c>
       <c r="D261" s="5">
-        <v>5.0884796608009264</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>5.0794761434376001</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>30.350940425000001</v>
+        <v>30.350928412999998</v>
       </c>
       <c r="C262" s="5">
-        <v>2.5546181999999362E-2</v>
+        <v>2.5721161999999964E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>1.0155795770781184</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>1.0225746640247779</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>30.460378831</v>
+        <v>30.459616821000001</v>
       </c>
       <c r="C263" s="5">
-        <v>0.10943840599999888</v>
+        <v>0.10868840800000257</v>
       </c>
       <c r="D263" s="5">
-        <v>4.4137699047517742</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>4.3829252360795934</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>30.123329214999998</v>
+        <v>30.122535996</v>
       </c>
       <c r="C264" s="5">
-        <v>-0.33704961600000161</v>
+        <v>-0.33708082500000103</v>
       </c>
       <c r="D264" s="5">
-        <v>-12.499201793662662</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>-12.500583577767932</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>30.443151671999999</v>
+        <v>30.442786467000001</v>
       </c>
       <c r="C265" s="5">
-        <v>0.31982245700000078</v>
+        <v>0.32025047100000137</v>
       </c>
       <c r="D265" s="5">
-        <v>13.511462327202883</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>13.530992104425344</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>30.231092966999999</v>
+        <v>30.229519373999999</v>
       </c>
       <c r="C266" s="5">
-        <v>-0.21205870500000046</v>
+        <v>-0.21326709300000246</v>
       </c>
       <c r="D266" s="5">
-        <v>-8.0459527072550117</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>-8.0901430638403493</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>29.760245658999999</v>
+        <v>29.761422155999998</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.47084730799999974</v>
+        <v>-0.46809721800000048</v>
       </c>
       <c r="D267" s="5">
-        <v>-17.169180939214566</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-17.078097958197812</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>29.828623669999999</v>
+        <v>29.829477201</v>
       </c>
       <c r="C268" s="5">
-        <v>6.8378011000000072E-2</v>
+        <v>6.8055045000001257E-2</v>
       </c>
       <c r="D268" s="5">
-        <v>2.792265396434801</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>2.7787992960325303</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>29.573837946000001</v>
+        <v>29.574482232000001</v>
       </c>
       <c r="C269" s="5">
-        <v>-0.25478572399999777</v>
+        <v>-0.25499496899999841</v>
       </c>
       <c r="D269" s="5">
-        <v>-9.7818980436140794</v>
+        <v>-9.7892905532747108</v>
       </c>
       <c r="E269" s="5">
-        <v>-1.5243835086775515</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>-1.5243686993643646</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>29.652591127000001</v>
+        <v>29.653076163000001</v>
       </c>
       <c r="C270" s="5">
-        <v>7.8753180999999728E-2</v>
+        <v>7.8593931000000339E-2</v>
       </c>
       <c r="D270" s="5">
-        <v>3.2427408721982243</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>3.23601592290923</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>29.791788396000001</v>
+        <v>29.792086822000002</v>
       </c>
       <c r="C271" s="5">
-        <v>0.13919726900000029</v>
+        <v>0.1390106590000002</v>
       </c>
       <c r="D271" s="5">
-        <v>5.780862710197332</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>5.772815018247246</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>29.904183315000001</v>
+        <v>29.904331618000001</v>
       </c>
       <c r="C272" s="5">
-        <v>0.11239491899999976</v>
+        <v>0.11224479599999881</v>
       </c>
       <c r="D272" s="5">
-        <v>4.6223474362851347</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>4.6159977911231831</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>29.839710416999999</v>
+        <v>29.839653064</v>
       </c>
       <c r="C273" s="5">
-        <v>-6.4472898000001777E-2</v>
+        <v>-6.4678554000000332E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>-2.5567199712433375</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>-2.5647660743956857</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>29.77040766</v>
+        <v>29.770618198000001</v>
       </c>
       <c r="C274" s="5">
-        <v>-6.9302756999999104E-2</v>
+        <v>-6.9034865999999084E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>-2.7516748892146725</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>-2.7411784247422855</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>29.676711452999999</v>
+        <v>29.676166303999999</v>
       </c>
       <c r="C275" s="5">
-        <v>-9.3696207000000697E-2</v>
+        <v>-9.4451894000002312E-2</v>
       </c>
       <c r="D275" s="5">
-        <v>-3.7120570766975947</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>-3.7414494403855136</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>30.053640457</v>
+        <v>30.05337171</v>
       </c>
       <c r="C276" s="5">
-        <v>0.37692900400000084</v>
+        <v>0.37720540600000163</v>
       </c>
       <c r="D276" s="5">
-        <v>16.352507964952444</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>16.36567163181768</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>30.338758775999999</v>
+        <v>30.337874637999999</v>
       </c>
       <c r="C277" s="5">
-        <v>0.28511831899999862</v>
+        <v>0.28450292799999843</v>
       </c>
       <c r="D277" s="5">
-        <v>11.997587807078979</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>11.970442432584537</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>29.910916533999998</v>
+        <v>29.909043477000001</v>
       </c>
       <c r="C278" s="5">
-        <v>-0.42784224200000054</v>
+        <v>-0.42883116099999796</v>
       </c>
       <c r="D278" s="5">
-        <v>-15.669836062961352</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>-15.703710276382166</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>29.787411819999999</v>
+        <v>29.788412092000002</v>
       </c>
       <c r="C279" s="5">
-        <v>-0.12350471399999918</v>
+        <v>-0.12063138499999937</v>
       </c>
       <c r="D279" s="5">
-        <v>-4.8439106954360378</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>-4.73399571583405</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>29.753850483000001</v>
+        <v>29.754086762</v>
       </c>
       <c r="C280" s="5">
-        <v>-3.3561336999998304E-2</v>
+        <v>-3.4325330000001486E-2</v>
       </c>
       <c r="D280" s="5">
-        <v>-1.3436874313520586</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>-1.3740358023264121</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>29.890596745</v>
+        <v>29.890383938999999</v>
       </c>
       <c r="C281" s="5">
-        <v>0.13674626199999906</v>
+        <v>0.13629717699999944</v>
       </c>
       <c r="D281" s="5">
-        <v>5.6566680072608122</v>
+        <v>5.6375746813809302</v>
       </c>
       <c r="E281" s="5">
-        <v>1.0710777531762306</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>1.0681563400565253</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>29.862528094000002</v>
+        <v>29.863677032999998</v>
       </c>
       <c r="C282" s="5">
-        <v>-2.8068650999998113E-2</v>
+        <v>-2.670690600000114E-2</v>
       </c>
       <c r="D282" s="5">
-        <v>-1.1210536761064649</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-1.0669405581042679</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>29.913692552000001</v>
+        <v>29.914456595000001</v>
       </c>
       <c r="C283" s="5">
-        <v>5.1164457999998803E-2</v>
+        <v>5.0779562000002443E-2</v>
       </c>
       <c r="D283" s="5">
-        <v>2.0754851717668554</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>2.0596455804961167</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>29.917890564</v>
+        <v>29.918341690999998</v>
       </c>
       <c r="C284" s="5">
-        <v>4.1980119999998067E-3</v>
+        <v>3.8850959999976453E-3</v>
       </c>
       <c r="D284" s="5">
-        <v>0.16853501198890175</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>0.15595960423619992</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>29.784629769999999</v>
+        <v>29.784794950999999</v>
       </c>
       <c r="C285" s="5">
-        <v>-0.13326079400000168</v>
+        <v>-0.13354673999999989</v>
       </c>
       <c r="D285" s="5">
-        <v>-5.2160415696506313</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>-5.2268837321852724</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>29.884928668000001</v>
+        <v>29.885361796000002</v>
       </c>
       <c r="C286" s="5">
-        <v>0.10029889800000191</v>
+        <v>0.10056684500000301</v>
       </c>
       <c r="D286" s="5">
-        <v>4.1166556664022469</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>4.127834965798316</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>29.881468356999999</v>
+        <v>29.881155883999998</v>
       </c>
       <c r="C287" s="5">
-        <v>-3.460311000001326E-3</v>
+        <v>-4.205912000003309E-3</v>
       </c>
       <c r="D287" s="5">
-        <v>-0.13885694350940225</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>-0.16875116336348972</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>30.115644782</v>
+        <v>30.115759867000001</v>
       </c>
       <c r="C288" s="5">
-        <v>0.23417642500000113</v>
+        <v>0.23460398300000307</v>
       </c>
       <c r="D288" s="5">
-        <v>9.8203379113885205</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>9.8391564471926642</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>30.348053558</v>
+        <v>30.346854202999999</v>
       </c>
       <c r="C289" s="5">
-        <v>0.23240877599999976</v>
+        <v>0.23109433599999818</v>
       </c>
       <c r="D289" s="5">
-        <v>9.6640070645817033</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>9.6069849337762534</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>30.276572522999999</v>
+        <v>30.274759542000002</v>
       </c>
       <c r="C290" s="5">
-        <v>-7.1481035000001469E-2</v>
+        <v>-7.2094660999997728E-2</v>
       </c>
       <c r="D290" s="5">
-        <v>-2.7901200870503406</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>-2.8138694510804085</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>30.202084330000002</v>
+        <v>30.202462507</v>
       </c>
       <c r="C291" s="5">
-        <v>-7.4488192999996983E-2</v>
+        <v>-7.2297035000001841E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>-2.9126869816553214</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>-2.8282962979359616</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>30.272074910000001</v>
+        <v>30.271438635999999</v>
       </c>
       <c r="C292" s="5">
-        <v>6.9990579999998914E-2</v>
+        <v>6.8976128999999275E-2</v>
       </c>
       <c r="D292" s="5">
-        <v>2.8166104854111307</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>2.7752369253905673</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>30.295468028999998</v>
+        <v>30.294299368000001</v>
       </c>
       <c r="C293" s="5">
-        <v>2.3393118999997853E-2</v>
+        <v>2.2860732000001605E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>0.93126622691253047</v>
+        <v>0.91000331917778787</v>
       </c>
       <c r="E293" s="5">
-        <v>1.3545105420744941</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>1.351322317653425</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>30.568785703</v>
+        <v>30.570591085</v>
       </c>
       <c r="C294" s="5">
-        <v>0.27331767400000118</v>
+        <v>0.27629171699999944</v>
       </c>
       <c r="D294" s="5">
-        <v>11.379753965308637</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>11.510323979103966</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>30.540428603999999</v>
+        <v>30.541703961</v>
       </c>
       <c r="C295" s="5">
-        <v>-2.8357099000000829E-2</v>
+        <v>-2.8887124000000597E-2</v>
       </c>
       <c r="D295" s="5">
-        <v>-1.1075166353714971</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>-1.1280435814302714</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>30.457961818000001</v>
+        <v>30.458792394</v>
       </c>
       <c r="C296" s="5">
-        <v>-8.2466785999997683E-2</v>
+        <v>-8.2911567000000019E-2</v>
       </c>
       <c r="D296" s="5">
-        <v>-3.1926073738759331</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>-3.2094382505915564</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>30.626640668</v>
+        <v>30.627122459999999</v>
       </c>
       <c r="C297" s="5">
-        <v>0.16867884999999916</v>
+        <v>0.16833006599999933</v>
       </c>
       <c r="D297" s="5">
-        <v>6.8519132059773336</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>6.8371196894209341</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>30.590784211999999</v>
+        <v>30.591330496000001</v>
       </c>
       <c r="C298" s="5">
-        <v>-3.5856456000001202E-2</v>
+        <v>-3.5791963999997733E-2</v>
       </c>
       <c r="D298" s="5">
-        <v>-1.3959011235519458</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>-1.3933847701797508</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>30.464740342999999</v>
+        <v>30.464698957</v>
       </c>
       <c r="C299" s="5">
-        <v>-0.12604386900000009</v>
+        <v>-0.12663153900000168</v>
       </c>
       <c r="D299" s="5">
-        <v>-4.833862137949529</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>-4.8558043025370923</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>30.481703627000002</v>
+        <v>30.481998691000001</v>
       </c>
       <c r="C300" s="5">
-        <v>1.6963284000002687E-2</v>
+        <v>1.7299734000001621E-2</v>
       </c>
       <c r="D300" s="5">
-        <v>0.67023044848451008</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>0.68356628636940808</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>30.390359878999998</v>
+        <v>30.389468298000001</v>
       </c>
       <c r="C301" s="5">
-        <v>-9.1343748000003444E-2</v>
+        <v>-9.2530393000000544E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>-3.5373292242615539</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>-3.5824840708243988</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>30.356142192</v>
+        <v>30.354188677</v>
       </c>
       <c r="C302" s="5">
-        <v>-3.4217686999998165E-2</v>
+        <v>-3.5279621000000816E-2</v>
       </c>
       <c r="D302" s="5">
-        <v>-1.3427908762794316</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>-1.384238579871544</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>30.510122523</v>
+        <v>30.509910271999999</v>
       </c>
       <c r="C303" s="5">
-        <v>0.15398033099999964</v>
+        <v>0.15572159499999927</v>
       </c>
       <c r="D303" s="5">
-        <v>6.2596739349232156</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>6.3328889099105945</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>30.466271009</v>
+        <v>30.464705258999999</v>
       </c>
       <c r="C304" s="5">
-        <v>-4.385151399999998E-2</v>
+        <v>-4.5205013000000349E-2</v>
       </c>
       <c r="D304" s="5">
-        <v>-1.7111641026158919</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>-1.7635625998851601</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>30.478779909</v>
+        <v>30.476506529000002</v>
       </c>
       <c r="C305" s="5">
-        <v>1.2508900000000267E-2</v>
+        <v>1.1801270000002972E-2</v>
       </c>
       <c r="D305" s="5">
-        <v>0.49381243789632379</v>
+        <v>0.465841861827343</v>
       </c>
       <c r="E305" s="5">
-        <v>0.60508020481653269</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>0.60145692358366531</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>30.490730954</v>
+        <v>30.493271992</v>
       </c>
       <c r="C306" s="5">
-        <v>1.1951044999999993E-2</v>
+        <v>1.6765462999998704E-2</v>
       </c>
       <c r="D306" s="5">
-        <v>0.47154849868298321</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>0.66213423303187469</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>30.475487239</v>
+        <v>30.477305381000001</v>
       </c>
       <c r="C307" s="5">
-        <v>-1.5243715000000435E-2</v>
+        <v>-1.5966610999999631E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>-0.59828814671816222</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>-0.62652677837927717</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>30.495374429000002</v>
+        <v>30.49663945</v>
       </c>
       <c r="C308" s="5">
-        <v>1.9887190000002164E-2</v>
+        <v>1.9334068999999232E-2</v>
       </c>
       <c r="D308" s="5">
-        <v>0.78589283623800021</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>0.76391279928380573</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>30.749796724999999</v>
+        <v>30.750682279999999</v>
       </c>
       <c r="C309" s="5">
-        <v>0.25442229599999777</v>
+        <v>0.2540428299999995</v>
       </c>
       <c r="D309" s="5">
-        <v>10.483989755338285</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>10.467175526124862</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>30.487535299000001</v>
+        <v>30.487470968</v>
       </c>
       <c r="C310" s="5">
-        <v>-0.26226142599999847</v>
+        <v>-0.26321131199999925</v>
       </c>
       <c r="D310" s="5">
-        <v>-9.7679542493524387</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>-9.8014151707236827</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>30.542820940999999</v>
+        <v>30.543165909999999</v>
       </c>
       <c r="C311" s="5">
-        <v>5.5285641999997637E-2</v>
+        <v>5.5694941999998804E-2</v>
       </c>
       <c r="D311" s="5">
-        <v>2.1978970469467063</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>2.2143374515835923</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>30.56925073</v>
+        <v>30.569661408000002</v>
       </c>
       <c r="C312" s="5">
-        <v>2.6429789000001591E-2</v>
+        <v>2.6495498000002726E-2</v>
       </c>
       <c r="D312" s="5">
-        <v>1.0433590697626949</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>1.0459535586185176</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>30.558201667999999</v>
+        <v>30.557725170000001</v>
       </c>
       <c r="C313" s="5">
-        <v>-1.1049062000001442E-2</v>
+        <v>-1.1936238000000543E-2</v>
       </c>
       <c r="D313" s="5">
-        <v>-0.43287120114624544</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>-0.46754739196473993</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>30.548349204000001</v>
+        <v>30.546454718</v>
       </c>
       <c r="C314" s="5">
-        <v>-9.8524639999979513E-3</v>
+        <v>-1.1270452000001541E-2</v>
       </c>
       <c r="D314" s="5">
-        <v>-0.3862142777076194</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>-0.44169325389901148</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>30.397056529</v>
+        <v>30.396338709999998</v>
       </c>
       <c r="C315" s="5">
-        <v>-0.15129267500000054</v>
+        <v>-0.15011600800000124</v>
       </c>
       <c r="D315" s="5">
-        <v>-5.7838364116924001</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>-5.7404083452627042</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>30.340731543</v>
+        <v>30.338863240999999</v>
       </c>
       <c r="C316" s="5">
-        <v>-5.632498599999991E-2</v>
+        <v>-5.747546899999989E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>-2.2010481859861208</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>-2.2455923681625856</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>30.236277275999999</v>
+        <v>30.233920678</v>
       </c>
       <c r="C317" s="5">
-        <v>-0.10445426700000127</v>
+        <v>-0.10494256299999805</v>
       </c>
       <c r="D317" s="5">
-        <v>-4.0539151299561542</v>
+        <v>-4.0727531107324193</v>
       </c>
       <c r="E317" s="5">
-        <v>-0.79564416201710619</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>-0.79597656893242164</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>30.839517041000001</v>
+        <v>30.841583765999999</v>
       </c>
       <c r="C318" s="5">
-        <v>0.60323976500000143</v>
+        <v>0.60766308799999891</v>
       </c>
       <c r="D318" s="5">
-        <v>26.750881071148402</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>26.971552083234428</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>30.71599659</v>
+        <v>30.718194979</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.12352045100000097</v>
+        <v>-0.12338878699999967</v>
       </c>
       <c r="D319" s="5">
-        <v>-4.7018412103766449</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>-4.6966312991414627</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>30.747855942000001</v>
+        <v>30.749532252000002</v>
       </c>
       <c r="C320" s="5">
-        <v>3.1859352000001451E-2</v>
+        <v>3.1337273000001886E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>1.2517932429674694</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>1.2310762733919622</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>30.583206964999999</v>
+        <v>30.583368483000001</v>
       </c>
       <c r="C321" s="5">
-        <v>-0.16464897700000236</v>
+        <v>-0.16616376900000063</v>
       </c>
       <c r="D321" s="5">
-        <v>-6.2398631344543487</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>-6.2952423748787512</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>30.685874869999999</v>
+        <v>30.684769428999999</v>
       </c>
       <c r="C322" s="5">
-        <v>0.10266790500000056</v>
+        <v>0.10140094599999827</v>
       </c>
       <c r="D322" s="5">
-        <v>4.1036202027493252</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>4.0520313346603665</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>30.709229970999999</v>
+        <v>30.709900709999999</v>
       </c>
       <c r="C323" s="5">
-        <v>2.3355100999999934E-2</v>
+        <v>2.5131281000000172E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>0.91715613858232015</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>0.98725707907363347</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>30.453516009000001</v>
+        <v>30.456913005000001</v>
       </c>
       <c r="C324" s="5">
-        <v>-0.25571396199999796</v>
+        <v>-0.2529877049999989</v>
       </c>
       <c r="D324" s="5">
-        <v>-9.5471666816917988</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>-9.4497515587700143</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>30.534385500999999</v>
+        <v>30.533413799000002</v>
       </c>
       <c r="C325" s="5">
-        <v>8.0869491999997933E-2</v>
+        <v>7.6500794000001093E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>3.2335628401929162</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>3.0561152922877755</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>30.335411076</v>
+        <v>30.332785005000002</v>
       </c>
       <c r="C326" s="5">
-        <v>-0.1989744249999994</v>
+        <v>-0.200628794</v>
       </c>
       <c r="D326" s="5">
-        <v>-7.5454260501290999</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>-7.6061464003999602</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>30.495861593000001</v>
+        <v>30.494851958000002</v>
       </c>
       <c r="C327" s="5">
-        <v>0.16045051700000101</v>
+        <v>0.16206695300000007</v>
       </c>
       <c r="D327" s="5">
-        <v>6.5349928990118933</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>6.603363964011244</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>30.521240937000002</v>
+        <v>30.519122884000002</v>
       </c>
       <c r="C328" s="5">
-        <v>2.537934400000097E-2</v>
+        <v>2.4270925999999804E-2</v>
       </c>
       <c r="D328" s="5">
-        <v>1.0032508992129596</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>0.95927483736806263</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>30.594461031000002</v>
+        <v>30.591774260000001</v>
       </c>
       <c r="C329" s="5">
-        <v>7.3220093999999847E-2</v>
+        <v>7.2651375999999601E-2</v>
       </c>
       <c r="D329" s="5">
-        <v>2.9170750669460732</v>
+        <v>2.8943234975923771</v>
       </c>
       <c r="E329" s="5">
-        <v>1.1846159225570752</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>1.1836161965602887</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>30.389516726</v>
+        <v>30.391634315000001</v>
       </c>
       <c r="C330" s="5">
-        <v>-0.20494430500000149</v>
+        <v>-0.2001399450000001</v>
       </c>
       <c r="D330" s="5">
-        <v>-7.7488385936897775</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>-7.5743169655578813</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>30.458733654</v>
+        <v>30.461529748</v>
       </c>
       <c r="C331" s="5">
-        <v>6.9216927999999456E-2</v>
+        <v>6.989543299999923E-2</v>
       </c>
       <c r="D331" s="5">
-        <v>2.76768996299388</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>2.7949673908107986</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>30.388696491000001</v>
+        <v>30.390770240999998</v>
       </c>
       <c r="C332" s="5">
-        <v>-7.0037162999998515E-2</v>
+        <v>-7.0759507000001776E-2</v>
       </c>
       <c r="D332" s="5">
-        <v>-2.7246637759718362</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>-2.7521577184259627</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>30.411617796000002</v>
+        <v>30.410526896</v>
       </c>
       <c r="C333" s="5">
-        <v>2.2921305000000558E-2</v>
+        <v>1.9756655000001899E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>0.90888926178087637</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>0.78290011099948487</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>30.489084211000002</v>
+        <v>30.486789733999998</v>
       </c>
       <c r="C334" s="5">
-        <v>7.7466414999999955E-2</v>
+        <v>7.6262837999998112E-2</v>
       </c>
       <c r="D334" s="5">
-        <v>3.0999067953283443</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>3.0511891076928421</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>30.483166996000001</v>
+        <v>30.484260827</v>
       </c>
       <c r="C335" s="5">
-        <v>-5.9172150000001977E-3</v>
+        <v>-2.5289069999985259E-3</v>
       </c>
       <c r="D335" s="5">
-        <v>-0.23264337695537707</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>-9.9495692832340943E-2</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>30.348004993</v>
+        <v>30.354437617999999</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.13516200300000136</v>
+        <v>-0.12982320900000133</v>
       </c>
       <c r="D336" s="5">
-        <v>-5.1929270051991221</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-4.9924177665416458</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>30.062485505000001</v>
+        <v>30.060704903000001</v>
       </c>
       <c r="C337" s="5">
-        <v>-0.28551948799999849</v>
+        <v>-0.29373271499999731</v>
       </c>
       <c r="D337" s="5">
-        <v>-10.723562933751207</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>-11.013601336262957</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>29.698157213999998</v>
+        <v>29.694400219999999</v>
       </c>
       <c r="C338" s="5">
-        <v>-0.36432829100000319</v>
+        <v>-0.36630468300000274</v>
       </c>
       <c r="D338" s="5">
-        <v>-13.611603748335522</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>-13.681324393724893</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>29.713905972999999</v>
+        <v>29.711591451</v>
       </c>
       <c r="C339" s="5">
-        <v>1.5748759000000945E-2</v>
+        <v>1.719123100000175E-2</v>
       </c>
       <c r="D339" s="5">
-        <v>0.63821226163462974</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>0.69694257387789005</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>29.737819026</v>
+        <v>29.737496032999999</v>
       </c>
       <c r="C340" s="5">
-        <v>2.3913053000001128E-2</v>
+        <v>2.590458199999901E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>0.97001786797825673</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>1.0512730687945115</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>29.670849672999999</v>
+        <v>29.669658231</v>
       </c>
       <c r="C341" s="5">
-        <v>-6.6969353000001064E-2</v>
+        <v>-6.783780199999967E-2</v>
       </c>
       <c r="D341" s="5">
-        <v>-2.6691695867361087</v>
+        <v>-2.7033788996585817</v>
       </c>
       <c r="E341" s="5">
-        <v>-3.0188842256908766</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>-3.0142613539277607</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>30.209955798999999</v>
+        <v>30.211071812</v>
       </c>
       <c r="C342" s="5">
-        <v>0.53910612600000007</v>
+        <v>0.54141358100000048</v>
       </c>
       <c r="D342" s="5">
-        <v>24.119860690956219</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>24.234745534227709</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>30.598983733000001</v>
+        <v>30.601859140999998</v>
       </c>
       <c r="C343" s="5">
-        <v>0.38902793400000135</v>
+        <v>0.39078732899999835</v>
       </c>
       <c r="D343" s="5">
-        <v>16.59581292284107</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>16.675626848455249</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>30.536504726</v>
+        <v>30.538331533000001</v>
       </c>
       <c r="C344" s="5">
-        <v>-6.2479007000000308E-2</v>
+        <v>-6.3527607999997571E-2</v>
       </c>
       <c r="D344" s="5">
-        <v>-2.4229081255847662</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>-2.4628804325875886</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>30.542070483</v>
+        <v>30.539080856999998</v>
       </c>
       <c r="C345" s="5">
-        <v>5.5657569999993939E-3</v>
+        <v>7.4932399999738664E-4</v>
       </c>
       <c r="D345" s="5">
-        <v>0.2189382143262808</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>2.9448568872503245E-2</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>30.388331385000001</v>
+        <v>30.384767830000001</v>
       </c>
       <c r="C346" s="5">
-        <v>-0.15373909799999907</v>
+        <v>-0.15431302699999705</v>
       </c>
       <c r="D346" s="5">
-        <v>-5.8759633504544055</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>-5.8978545770980499</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>30.374588388999999</v>
+        <v>30.376393197999999</v>
       </c>
       <c r="C347" s="5">
-        <v>-1.3742996000001284E-2</v>
+        <v>-8.3746320000024355E-3</v>
       </c>
       <c r="D347" s="5">
-        <v>-0.54134714945233142</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>-0.33024238492593838</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>30.233469705000001</v>
+        <v>30.243913511999999</v>
       </c>
       <c r="C348" s="5">
-        <v>-0.1411186839999985</v>
+        <v>-0.13247968599999993</v>
       </c>
       <c r="D348" s="5">
-        <v>-5.4348582317012228</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>-5.1097960153605353</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>30.292944647999999</v>
+        <v>30.290011779</v>
       </c>
       <c r="C349" s="5">
-        <v>5.9474942999997893E-2</v>
+        <v>4.6098267000001414E-2</v>
       </c>
       <c r="D349" s="5">
-        <v>2.3863356729721286</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>1.8444711278209791</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>30.154788727</v>
+        <v>30.149371399</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.13815592099999918</v>
+        <v>-0.14064038000000068</v>
       </c>
       <c r="D350" s="5">
-        <v>-5.3375839401806342</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>-5.4316451236440351</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>30.229199195</v>
+        <v>30.225887737000001</v>
       </c>
       <c r="C351" s="5">
-        <v>7.4410467999999952E-2</v>
+        <v>7.6516338000001127E-2</v>
       </c>
       <c r="D351" s="5">
-        <v>3.0016610361315532</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>3.0883620274669177</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>30.1488789</v>
+        <v>30.150571129999999</v>
       </c>
       <c r="C352" s="5">
-        <v>-8.032029499999993E-2</v>
+        <v>-7.5316607000001312E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>-3.1422671331912455</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>-2.9495085887544015</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>30.152725933999999</v>
+        <v>30.153240209</v>
       </c>
       <c r="C353" s="5">
-        <v>3.8470339999996384E-3</v>
+        <v>2.6690790000003517E-3</v>
       </c>
       <c r="D353" s="5">
-        <v>0.15322898218224079</v>
+        <v>0.10628172500288802</v>
       </c>
       <c r="E353" s="5">
-        <v>1.6240730087298427</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>1.6298872546322007</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>29.814738977000001</v>
+        <v>29.815209981999999</v>
       </c>
       <c r="C354" s="5">
-        <v>-0.33798695699999826</v>
+        <v>-0.33803022700000085</v>
       </c>
       <c r="D354" s="5">
-        <v>-12.651957936467561</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>-12.653276456890206</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>29.927835285</v>
+        <v>29.930281958999998</v>
       </c>
       <c r="C355" s="5">
-        <v>0.11309630799999937</v>
+        <v>0.11507197699999949</v>
       </c>
       <c r="D355" s="5">
-        <v>4.6481418059439283</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>4.7309950287844016</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>29.668718302999999</v>
+        <v>29.669745020000001</v>
       </c>
       <c r="C356" s="5">
-        <v>-0.25911698200000188</v>
+        <v>-0.26053693899999786</v>
       </c>
       <c r="D356" s="5">
-        <v>-9.9089265795355708</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>-9.959878848497894</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>29.550660614000002</v>
+        <v>29.546441768000001</v>
       </c>
       <c r="C357" s="5">
-        <v>-0.11805768899999691</v>
+        <v>-0.12330325199999947</v>
       </c>
       <c r="D357" s="5">
-        <v>-4.6719063036255619</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>-4.874604572310437</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>29.47392395</v>
+        <v>29.468870213999999</v>
       </c>
       <c r="C358" s="5">
-        <v>-7.6736664000002008E-2</v>
+        <v>-7.7571554000002152E-2</v>
       </c>
       <c r="D358" s="5">
-        <v>-3.0720173653938865</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>-3.1053966417924794</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>29.609803521</v>
+        <v>29.613384891999999</v>
       </c>
       <c r="C359" s="5">
-        <v>0.13587957100000025</v>
+        <v>0.14451467800000017</v>
       </c>
       <c r="D359" s="5">
-        <v>5.6746465509996957</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>6.0461198749934608</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>29.743330547999999</v>
+        <v>29.755716388</v>
       </c>
       <c r="C360" s="5">
-        <v>0.13352702699999952</v>
+        <v>0.14233149600000061</v>
       </c>
       <c r="D360" s="5">
-        <v>5.5477218886297752</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>5.9225218923109946</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>29.620270793</v>
+        <v>29.616380447000001</v>
       </c>
       <c r="C361" s="5">
-        <v>-0.12305975499999988</v>
+        <v>-0.1393359409999988</v>
       </c>
       <c r="D361" s="5">
-        <v>-4.8534328111296539</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>-5.4767085441693393</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>29.503870669000001</v>
+        <v>29.497343423</v>
       </c>
       <c r="C362" s="5">
-        <v>-0.11640012399999833</v>
+        <v>-0.11903702400000071</v>
       </c>
       <c r="D362" s="5">
-        <v>-4.6150947655611123</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>-4.7179505042381109</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>29.345072259999998</v>
+        <v>29.340943428999999</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.15879840900000275</v>
+        <v>-0.15639999400000093</v>
       </c>
       <c r="D363" s="5">
-        <v>-6.2709421517519015</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>-6.1803011620108599</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>29.272874762000001</v>
+        <v>29.276862451</v>
       </c>
       <c r="C364" s="5">
-        <v>-7.2197497999997751E-2</v>
+        <v>-6.4080977999999789E-2</v>
       </c>
       <c r="D364" s="5">
-        <v>-2.9127282291743439</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>-2.5895612859613948</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>29.054759145999999</v>
+        <v>29.057452897000001</v>
       </c>
       <c r="C365" s="5">
-        <v>-0.21811561600000218</v>
+        <v>-0.21940955399999851</v>
       </c>
       <c r="D365" s="5">
-        <v>-8.5838642699444421</v>
+        <v>-8.6315785325025161</v>
       </c>
       <c r="E365" s="5">
-        <v>-3.6413516655286582</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>-3.6340615615595873</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>30.096273515</v>
+        <v>30.095414119000001</v>
       </c>
       <c r="C366" s="5">
-        <v>1.0415143690000015</v>
+        <v>1.0379612219999999</v>
       </c>
       <c r="D366" s="5">
-        <v>52.596771554666866</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>52.374879268279997</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>29.947919580000001</v>
+        <v>29.949523708000001</v>
       </c>
       <c r="C367" s="5">
-        <v>-0.14835393499999938</v>
+        <v>-0.14589041099999989</v>
       </c>
       <c r="D367" s="5">
-        <v>-5.7574133232168867</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>-5.6644996344507925</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>30.093591789000001</v>
+        <v>30.093446235999998</v>
       </c>
       <c r="C368" s="5">
-        <v>0.14567220900000066</v>
+        <v>0.14392252799999738</v>
       </c>
       <c r="D368" s="5">
-        <v>5.9957393006565773</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>5.9214845564188767</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>28.543916285000002</v>
+        <v>28.538551124000001</v>
       </c>
       <c r="C369" s="5">
-        <v>-1.5496755039999996</v>
+        <v>-1.554895111999997</v>
       </c>
       <c r="D369" s="5">
-        <v>-46.9757663325491</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-47.092170330936568</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>27.730459869000001</v>
+        <v>27.724875597</v>
       </c>
       <c r="C370" s="5">
-        <v>-0.81345641600000107</v>
+        <v>-0.8136755270000009</v>
       </c>
       <c r="D370" s="5">
-        <v>-29.315831489924228</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>-29.327211694148126</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>28.185190093999999</v>
+        <v>28.190296868000001</v>
       </c>
       <c r="C371" s="5">
-        <v>0.45473022499999871</v>
+        <v>0.4654212710000003</v>
       </c>
       <c r="D371" s="5">
-        <v>21.553301086288567</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>22.112611508425537</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>28.574053933999998</v>
+        <v>28.588710481</v>
       </c>
       <c r="C372" s="5">
-        <v>0.38886383999999907</v>
+        <v>0.39841361299999889</v>
       </c>
       <c r="D372" s="5">
-        <v>17.872013595346669</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>18.342027643770798</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>30.177855975</v>
+        <v>30.170980357000001</v>
       </c>
       <c r="C373" s="5">
-        <v>1.6038020410000016</v>
+        <v>1.5822698760000016</v>
       </c>
       <c r="D373" s="5">
-        <v>92.574268404609711</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>90.870260577284625</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>28.840767209999999</v>
+        <v>28.837887038000002</v>
       </c>
       <c r="C374" s="5">
-        <v>-1.3370887650000007</v>
+        <v>-1.3330933189999996</v>
       </c>
       <c r="D374" s="5">
-        <v>-41.947472720997055</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>-41.858240482278156</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>28.158608023999999</v>
+        <v>28.152695975</v>
       </c>
       <c r="C375" s="5">
-        <v>-0.68215918599999981</v>
+        <v>-0.68519106300000132</v>
       </c>
       <c r="D375" s="5">
-        <v>-24.966971019791938</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>-25.066046164099909</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>28.189294071999999</v>
+        <v>28.194001043</v>
       </c>
       <c r="C376" s="5">
-        <v>3.0686047999999744E-2</v>
+        <v>4.1305067999999778E-2</v>
       </c>
       <c r="D376" s="5">
-        <v>1.3155752418452016</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>1.7748927911175549</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>28.078864109000001</v>
+        <v>28.080127284</v>
       </c>
       <c r="C377" s="5">
-        <v>-0.11042996299999785</v>
+        <v>-0.11387375900000052</v>
       </c>
       <c r="D377" s="5">
-        <v>-4.6009570663882009</v>
+        <v>-4.7404935268566595</v>
       </c>
       <c r="E377" s="5">
-        <v>-3.3588130333351951</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-3.3634249239406167</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>27.842621737000002</v>
+        <v>27.840174337000001</v>
       </c>
       <c r="C378" s="5">
-        <v>-0.23624237199999953</v>
+        <v>-0.23995294699999903</v>
       </c>
       <c r="D378" s="5">
-        <v>-9.6418967033929484</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>-9.7858749363757163</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>27.652639184000002</v>
+        <v>27.657792668999999</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.18998255300000011</v>
+        <v>-0.18238166800000144</v>
       </c>
       <c r="D379" s="5">
-        <v>-7.8877233056882883</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-7.5840794005747387</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>27.403433563</v>
+        <v>27.400665275000001</v>
       </c>
       <c r="C380" s="5">
-        <v>-0.24920562100000154</v>
+        <v>-0.25712739399999762</v>
       </c>
       <c r="D380" s="5">
-        <v>-10.294155281556893</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>-10.602970442778703</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>27.640205430000002</v>
+        <v>27.635103299000001</v>
       </c>
       <c r="C381" s="5">
-        <v>0.23677186700000163</v>
+        <v>0.23443802399999925</v>
       </c>
       <c r="D381" s="5">
-        <v>10.875454945218355</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>10.764302915258718</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>27.461014359</v>
+        <v>27.455822081000001</v>
       </c>
       <c r="C382" s="5">
-        <v>-0.17919107100000176</v>
+        <v>-0.17928121799999985</v>
       </c>
       <c r="D382" s="5">
-        <v>-7.5080992312670514</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>-7.5130804233628385</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>28.302678353000001</v>
+        <v>28.307538009999998</v>
       </c>
       <c r="C383" s="5">
-        <v>0.84166399400000103</v>
+        <v>0.85171592899999737</v>
       </c>
       <c r="D383" s="5">
-        <v>43.658566099792814</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>44.281871589921693</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>28.021169700000002</v>
+        <v>28.036253922</v>
       </c>
       <c r="C384" s="5">
-        <v>-0.2815086529999995</v>
+        <v>-0.27128408799999804</v>
       </c>
       <c r="D384" s="5">
-        <v>-11.303865473253339</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>-10.912940020205564</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>28.076073304000001</v>
+        <v>28.066904173000001</v>
       </c>
       <c r="C385" s="5">
-        <v>5.4903603999999717E-2</v>
+        <v>3.065025100000085E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>2.37673819033839</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>1.3198004905125682</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>27.779031213</v>
+        <v>27.784114817999999</v>
       </c>
       <c r="C386" s="5">
-        <v>-0.29704209100000156</v>
+        <v>-0.28278935500000202</v>
       </c>
       <c r="D386" s="5">
-        <v>-11.982559110766889</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>-11.442644727767238</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>27.860083600999999</v>
+        <v>27.852258290999998</v>
       </c>
       <c r="C387" s="5">
-        <v>8.1052387999999809E-2</v>
+        <v>6.8143472999999233E-2</v>
       </c>
       <c r="D387" s="5">
-        <v>3.5580429627432686</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>2.9831537810607101</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>27.782520303999998</v>
+        <v>27.785349295</v>
       </c>
       <c r="C388" s="5">
-        <v>-7.7563297000001086E-2</v>
+        <v>-6.6908995999998666E-2</v>
       </c>
       <c r="D388" s="5">
-        <v>-3.2901518525687123</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>-2.8449541497187369</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>27.808367429</v>
+        <v>27.807169373000001</v>
       </c>
       <c r="C389" s="5">
-        <v>2.584712500000208E-2</v>
+        <v>2.1820078000001075E-2</v>
       </c>
       <c r="D389" s="5">
-        <v>1.1221354332590083</v>
+        <v>0.94645146186151941</v>
       </c>
       <c r="E389" s="5">
-        <v>-0.96334623419933596</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>-0.97206792632855699</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>28.381015758</v>
+        <v>28.375756517999999</v>
       </c>
       <c r="C390" s="5">
-        <v>0.57264832899999973</v>
+        <v>0.56858714499999863</v>
       </c>
       <c r="D390" s="5">
-        <v>27.711292660773879</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>27.493487607750922</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>28.446736806000001</v>
+        <v>28.454637453</v>
       </c>
       <c r="C391" s="5">
-        <v>6.5721048000000337E-2</v>
+        <v>7.8880935000000818E-2</v>
       </c>
       <c r="D391" s="5">
-        <v>2.8144691591830195</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>3.3873231452235197</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>28.412423157999999</v>
+        <v>28.40686504</v>
       </c>
       <c r="C392" s="5">
-        <v>-3.4313648000001251E-2</v>
+        <v>-4.7772413000000569E-2</v>
       </c>
       <c r="D392" s="5">
-        <v>-1.4379257482339813</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>-1.9961770427719738</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>28.247552381999999</v>
+        <v>28.243617390000001</v>
       </c>
       <c r="C393" s="5">
-        <v>-0.16487077600000077</v>
+        <v>-0.16324764999999886</v>
       </c>
       <c r="D393" s="5">
-        <v>-6.7453316524438094</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>-6.6822756871000699</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>28.084183869</v>
+        <v>28.081310482999999</v>
       </c>
       <c r="C394" s="5">
-        <v>-0.16336851299999822</v>
+        <v>-0.16230690700000139</v>
       </c>
       <c r="D394" s="5">
-        <v>-6.7235904303343919</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>-6.6821721369698439</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>27.320641187</v>
+        <v>27.323046309999999</v>
       </c>
       <c r="C395" s="5">
-        <v>-0.76354268200000064</v>
+        <v>-0.7582641730000006</v>
       </c>
       <c r="D395" s="5">
-        <v>-28.162872513272642</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>-27.998596445945068</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>27.761001446000002</v>
+        <v>27.779152611000001</v>
       </c>
       <c r="C396" s="5">
-        <v>0.44036025900000197</v>
+        <v>0.45610630100000193</v>
       </c>
       <c r="D396" s="5">
-        <v>21.152085381279441</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>21.977156648708586</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>28.603575365000001</v>
+        <v>28.590961106999998</v>
       </c>
       <c r="C397" s="5">
-        <v>0.84257391899999945</v>
+        <v>0.8118084959999976</v>
       </c>
       <c r="D397" s="5">
-        <v>43.160207840043398</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>41.291856930431713</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>27.936045706000002</v>
+        <v>27.956331580000001</v>
       </c>
       <c r="C398" s="5">
-        <v>-0.6675296589999995</v>
+        <v>-0.63462952699999775</v>
       </c>
       <c r="D398" s="5">
-        <v>-24.675661598543861</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>-23.613407499660578</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>27.952872781</v>
+        <v>27.941030143999999</v>
       </c>
       <c r="C399" s="5">
-        <v>1.6827074999998359E-2</v>
+        <v>-1.5301436000001445E-2</v>
       </c>
       <c r="D399" s="5">
-        <v>0.72521072273381559</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>-0.65482658009952122</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>27.856131486999999</v>
+        <v>27.851386220999998</v>
       </c>
       <c r="C400" s="5">
-        <v>-9.6741294000000977E-2</v>
+        <v>-8.9643923000000569E-2</v>
       </c>
       <c r="D400" s="5">
-        <v>-4.0748980575458287</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>-3.7827759377038417</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>27.944959955000002</v>
+        <v>27.937481325</v>
       </c>
       <c r="C401" s="5">
-        <v>8.8828468000002658E-2</v>
+        <v>8.6095104000001754E-2</v>
       </c>
       <c r="D401" s="5">
-        <v>3.8944275307075671</v>
+        <v>3.7732008615704249</v>
       </c>
       <c r="E401" s="5">
-        <v>0.4911921792918994</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>0.46862717399249743</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>27.718867100000001</v>
+        <v>27.711519972000001</v>
       </c>
       <c r="C402" s="5">
-        <v>-0.22609285500000098</v>
+        <v>-0.22596135299999887</v>
       </c>
       <c r="D402" s="5">
-        <v>-9.2881936218934378</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>-9.285404805625852</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>27.716714587999999</v>
+        <v>27.728239664</v>
       </c>
       <c r="C403" s="5">
-        <v>-2.1525120000021047E-3</v>
+        <v>1.6719691999998787E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>-9.3146356327211688E-2</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>0.72642510925355896</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>27.705753660999999</v>
+        <v>27.698439445000002</v>
       </c>
       <c r="C404" s="5">
-        <v>-1.0960926999999288E-2</v>
+        <v>-2.9800218999998407E-2</v>
       </c>
       <c r="D404" s="5">
-        <v>-0.47352442970751696</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>-1.2820734484522922</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>27.755547596</v>
+        <v>27.754045327</v>
       </c>
       <c r="C405" s="5">
-        <v>4.9793935000000289E-2</v>
+        <v>5.5605881999998275E-2</v>
       </c>
       <c r="D405" s="5">
-        <v>2.1781367502565985</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>2.4358331839765324</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>27.824907850999999</v>
+        <v>27.824987125</v>
       </c>
       <c r="C406" s="5">
-        <v>6.9360254999999427E-2</v>
+        <v>7.0941797999999778E-2</v>
       </c>
       <c r="D406" s="5">
-        <v>3.0403241350185573</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>3.1107974997351295</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>26.244719417999999</v>
+        <v>26.246437625999999</v>
       </c>
       <c r="C407" s="5">
-        <v>-1.580188433</v>
+        <v>-1.5785494990000011</v>
       </c>
       <c r="D407" s="5">
-        <v>-50.420928149332767</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>-50.383659912746815</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>26.287535354999999</v>
+        <v>26.308175544000001</v>
       </c>
       <c r="C408" s="5">
-        <v>4.2815937000000304E-2</v>
+        <v>6.1737918000002168E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>1.9753555953124335</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>2.8594937549821342</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>27.833449169000001</v>
+        <v>27.820998997</v>
       </c>
       <c r="C409" s="5">
-        <v>1.5459138140000022</v>
+        <v>1.5128234529999993</v>
       </c>
       <c r="D409" s="5">
-        <v>98.520747030268325</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>95.606766614458678</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>28.102203196000001</v>
+        <v>28.13671995</v>
       </c>
       <c r="C410" s="5">
-        <v>0.26875402699999995</v>
+        <v>0.31572095299999958</v>
       </c>
       <c r="D410" s="5">
-        <v>12.222540935552196</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>14.500918038698106</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>28.038617644999999</v>
+        <v>28.023517418000001</v>
       </c>
       <c r="C411" s="5">
-        <v>-6.3585551000002738E-2</v>
+        <v>-0.11320253199999897</v>
       </c>
       <c r="D411" s="5">
-        <v>-2.6816484945067942</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-4.7225487568150264</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>28.124511395999999</v>
+        <v>28.102768010999998</v>
       </c>
       <c r="C412" s="5">
-        <v>8.5893751000000407E-2</v>
+        <v>7.9250592999997593E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>3.738665063601454</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>3.4468885999589638</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>27.967470595999998</v>
+        <v>27.959223372</v>
       </c>
       <c r="C413" s="5">
-        <v>-0.15704080000000076</v>
+        <v>-0.14354463899999814</v>
       </c>
       <c r="D413" s="5">
-        <v>-6.4985282281254548</v>
+        <v>-5.960120115175938</v>
       </c>
       <c r="E413" s="5">
-        <v>8.0553491707435754E-2</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>7.7823933901099984E-2</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>28.171621270999999</v>
+        <v>28.162880705999999</v>
       </c>
       <c r="C414" s="5">
-        <v>0.20415067500000106</v>
+        <v>0.20365733399999897</v>
       </c>
       <c r="D414" s="5">
-        <v>9.1198633218444911</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>9.0997264214115248</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>28.189065837000001</v>
+        <v>28.201636575999999</v>
       </c>
       <c r="C415" s="5">
-        <v>1.7444566000001771E-2</v>
+        <v>3.8755869999999248E-2</v>
       </c>
       <c r="D415" s="5">
-        <v>0.74560566711956433</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>1.663915829231688</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>28.504050958000001</v>
+        <v>28.496943430999998</v>
       </c>
       <c r="C416" s="5">
-        <v>0.31498512099999942</v>
+        <v>0.29530685499999976</v>
       </c>
       <c r="D416" s="5">
-        <v>14.264367964968905</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>13.315057366070038</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>27.974287332999999</v>
+        <v>27.975040196999998</v>
       </c>
       <c r="C417" s="5">
-        <v>-0.52976362500000107</v>
+        <v>-0.52190323399999983</v>
       </c>
       <c r="D417" s="5">
-        <v>-20.158378737146677</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>-19.893221402737094</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>28.084970531</v>
+        <v>28.088648117000002</v>
       </c>
       <c r="C418" s="5">
-        <v>0.11068319800000026</v>
+        <v>0.1136079200000033</v>
       </c>
       <c r="D418" s="5">
-        <v>4.8526217314206033</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>4.9835898008469659</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>26.835775582</v>
+        <v>26.836452341000001</v>
       </c>
       <c r="C419" s="5">
-        <v>-1.2491949489999996</v>
+        <v>-1.2521957760000006</v>
       </c>
       <c r="D419" s="5">
-        <v>-42.07285208221645</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>-42.146292928185382</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>27.699909774999998</v>
+        <v>27.724710853000001</v>
       </c>
       <c r="C420" s="5">
-        <v>0.86413419299999816</v>
+        <v>0.88825851200000017</v>
       </c>
       <c r="D420" s="5">
-        <v>46.275111287658156</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>47.809743685328755</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>27.956616652000001</v>
+        <v>27.94343323</v>
       </c>
       <c r="C421" s="5">
-        <v>0.25670687700000272</v>
+        <v>0.21872237699999886</v>
       </c>
       <c r="D421" s="5">
-        <v>11.705635199094267</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>9.8886561648850559</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>27.980686448</v>
+        <v>28.02937232</v>
       </c>
       <c r="C422" s="5">
-        <v>2.4069795999999144E-2</v>
+        <v>8.5939090000000107E-2</v>
       </c>
       <c r="D422" s="5">
-        <v>1.0380699151874229</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>3.7536301520688653</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>27.931791119</v>
+        <v>27.91248672</v>
       </c>
       <c r="C423" s="5">
-        <v>-4.8895329000000487E-2</v>
+        <v>-0.11688559999999981</v>
       </c>
       <c r="D423" s="5">
-        <v>-2.0769234222508315</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>-4.8909411174992474</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>28.300233804000001</v>
+        <v>28.257571610999999</v>
       </c>
       <c r="C424" s="5">
-        <v>0.36844268500000155</v>
+        <v>0.34508489099999906</v>
       </c>
       <c r="D424" s="5">
-        <v>17.02936658645573</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>15.887258495769906</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>27.892892623000002</v>
+        <v>27.885881803</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.40734118099999961</v>
+        <v>-0.37168980799999929</v>
       </c>
       <c r="D425" s="5">
-        <v>-15.968449354024827</v>
+        <v>-14.691060262006284</v>
       </c>
       <c r="E425" s="5">
-        <v>-0.26665969932462286</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>-0.26231618820088398</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>28.035177997000002</v>
+        <v>28.025615914999999</v>
       </c>
       <c r="C426" s="5">
-        <v>0.14228537400000008</v>
+        <v>0.1397341119999993</v>
       </c>
       <c r="D426" s="5">
-        <v>6.2960568054985844</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>6.1816336246766079</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>27.970907213</v>
+        <v>27.986091089999999</v>
       </c>
       <c r="C427" s="5">
-        <v>-6.4270784000001413E-2</v>
+        <v>-3.9524825000000874E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>-2.7165828085440658</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>-1.6793070707549207</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>28.003460505</v>
+        <v>27.996341101999999</v>
       </c>
       <c r="C428" s="5">
-        <v>3.2553291999999345E-2</v>
+        <v>1.0250012000000197E-2</v>
       </c>
       <c r="D428" s="5">
-        <v>1.4055666088502505</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>0.4403909689423946</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>27.992292629000001</v>
+        <v>27.994976045000001</v>
       </c>
       <c r="C429" s="5">
-        <v>-1.1167875999998245E-2</v>
+        <v>-1.3650569999974493E-3</v>
       </c>
       <c r="D429" s="5">
-        <v>-0.47751581427017964</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>-5.8494400485520348E-2</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>28.061123850000001</v>
+        <v>28.067437207000001</v>
       </c>
       <c r="C430" s="5">
-        <v>6.8831220999999942E-2</v>
+        <v>7.2461161999999746E-2</v>
       </c>
       <c r="D430" s="5">
-        <v>2.9909565773668101</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>3.1506369264344913</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>27.992605533999999</v>
+        <v>27.993512935999998</v>
       </c>
       <c r="C431" s="5">
-        <v>-6.8518316000002244E-2</v>
+        <v>-7.3924271000002761E-2</v>
       </c>
       <c r="D431" s="5">
-        <v>-2.8910711628993835</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-3.1151866068039435</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>28.204726271999998</v>
+        <v>28.232182051999999</v>
       </c>
       <c r="C432" s="5">
-        <v>0.21212073799999942</v>
+        <v>0.23866911600000051</v>
       </c>
       <c r="D432" s="5">
-        <v>9.4820146132261751</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>10.724703680576342</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>29.171825874</v>
+        <v>29.161011206000001</v>
       </c>
       <c r="C433" s="5">
-        <v>0.96709960200000111</v>
+        <v>0.92882915400000243</v>
       </c>
       <c r="D433" s="5">
-        <v>49.865159558987273</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>47.467937793647977</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>28.160281147999999</v>
+        <v>28.219884291</v>
       </c>
       <c r="C434" s="5">
-        <v>-1.0115447260000003</v>
+        <v>-0.94112691500000167</v>
       </c>
       <c r="D434" s="5">
-        <v>-34.524249395240837</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-32.542260024169622</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>28.183924616999999</v>
+        <v>28.32070066</v>
       </c>
       <c r="C435" s="5">
-        <v>2.3643468999999584E-2</v>
+        <v>0.10081636900000035</v>
       </c>
       <c r="D435" s="5">
-        <v>1.0121897409427705</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>4.3722822004278683</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>28.342445847</v>
+        <v>28.344199875000001</v>
       </c>
       <c r="C436" s="5">
-        <v>0.15852123000000162</v>
+        <v>2.3499215000001072E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>6.9621892557368836</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>1.0002614515844943</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>28.413658124000001</v>
+        <v>28.367207297</v>
       </c>
       <c r="C437" s="5">
-        <v>7.1212277000000768E-2</v>
+        <v>2.3007421999999167E-2</v>
       </c>
       <c r="D437" s="5">
-        <v>3.0570963482795754</v>
+        <v>0.97841882238611788</v>
       </c>
       <c r="E437" s="5">
-        <v>1.8670186274283518</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>1.7260544149197976</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>28.643652972999998</v>
+        <v>28.561372434999999</v>
       </c>
       <c r="C438" s="5">
-        <v>0.229994848999997</v>
+        <v>0.1941651379999989</v>
       </c>
       <c r="D438" s="5">
-        <v>10.157744089146203</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>8.5300193350702269</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>28.521312366</v>
+        <v>28.568598655999999</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.12234060699999816</v>
+        <v>7.2262209999998106E-3</v>
       </c>
       <c r="D439" s="5">
-        <v>-5.0066466222033252</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>0.30403097993452199</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>28.363033261000002</v>
+        <v>28.498231977</v>
       </c>
       <c r="C440" s="5">
-        <v>-0.15827910499999831</v>
+        <v>-7.0366678999999266E-2</v>
       </c>
       <c r="D440" s="5">
-        <v>-6.4598568091829733</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>-2.9159796369269464</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>28.270960912</v>
+        <v>28.392742600999998</v>
       </c>
       <c r="C441" s="5">
-        <v>-9.2072349000002163E-2</v>
+        <v>-0.1054893760000013</v>
       </c>
       <c r="D441" s="5">
-        <v>-3.8266485686026641</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>-4.3526073697288119</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>28.416044809999999</v>
+      </c>
+      <c r="C442" s="5">
+        <v>2.3302209000000573E-2</v>
+      </c>
+      <c r="D442" s="5">
+        <v>0.9893097645133242</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>