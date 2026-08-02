--- v6 (2026-06-23)
+++ v7 (2026-08-02)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{5B4A78CF-0577-41E1-A05E-7300106AC9FE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{9DFC2ACD-2DB2-4AA3-9DD2-B2B0B28CC8C2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{06FAE924-510E-4981-BFC3-C5F228154633}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{F67B6C7E-A431-494D-829D-51D9AB166A6D}"/>
   </bookViews>
   <sheets>
     <sheet name="brogovta" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Brownsville—Harlingen Government Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8D88D068-74ED-4E71-85B3-5696D95C9F73}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{286FFA34-04E3-4ADC-A9EC-EE31F41242B0}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>17.948839021000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>17.992100911000001</v>
       </c>
       <c r="C7" s="5">
         <v>4.3261890000000136E-2</v>
       </c>
       <c r="D7" s="5">
         <v>2.9309992387134498</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>18.045681224999999</v>
       </c>
       <c r="C8" s="5">
         <v>5.3580313999997742E-2</v>
       </c>
       <c r="D8" s="5">
         <v>3.6327057344378577</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>18.020905408000001</v>
       </c>
       <c r="C9" s="5">
         <v>-2.4775816999998312E-2</v>
       </c>
       <c r="D9" s="5">
         <v>-1.6351557472713996</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>18.152837195</v>
       </c>
       <c r="C10" s="5">
         <v>0.13193178699999919</v>
       </c>
       <c r="D10" s="5">
         <v>9.1477700781928064</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>17.829692730000001</v>
       </c>
       <c r="C11" s="5">
         <v>-0.3231444649999986</v>
       </c>
       <c r="D11" s="5">
         <v>-19.389400074018869</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>18.459854744000001</v>
       </c>
       <c r="C12" s="5">
         <v>0.63016201399999971</v>
       </c>
       <c r="D12" s="5">
         <v>51.709594258426606</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>18.013750442999999</v>
       </c>
       <c r="C13" s="5">
         <v>-0.44610430100000187</v>
       </c>
       <c r="D13" s="5">
         <v>-25.439235867359113</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>17.929896391</v>
       </c>
       <c r="C14" s="5">
         <v>-8.3854051999999513E-2</v>
       </c>
       <c r="D14" s="5">
         <v>-5.4451832541631546</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>17.984458025999999</v>
       </c>
       <c r="C15" s="5">
         <v>5.4561634999998887E-2</v>
       </c>
       <c r="D15" s="5">
         <v>3.7134056318074427</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>17.771239375</v>
       </c>
       <c r="C16" s="5">
         <v>-0.21321865099999826</v>
       </c>
       <c r="D16" s="5">
         <v>-13.33487929966266</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>17.95693576</v>
       </c>
       <c r="C17" s="5">
         <v>0.18569638499999996</v>
       </c>
       <c r="D17" s="5">
         <v>13.285453244845424</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>18.156115161999999</v>
       </c>
       <c r="C18" s="5">
         <v>0.19917940199999862</v>
       </c>
       <c r="D18" s="5">
         <v>14.153280659273637</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>18.083738950000001</v>
       </c>
       <c r="C19" s="5">
         <v>-7.2376211999998219E-2</v>
       </c>
       <c r="D19" s="5">
         <v>-4.6800942854659189</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>18.029774791000001</v>
       </c>
       <c r="C20" s="5">
         <v>-5.3964158999999512E-2</v>
       </c>
       <c r="D20" s="5">
         <v>-3.5227590810622877</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>18.011673611999999</v>
       </c>
       <c r="C21" s="5">
         <v>-1.8101179000002077E-2</v>
       </c>
       <c r="D21" s="5">
         <v>-1.198122251443301</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>18.053770939</v>
       </c>
       <c r="C22" s="5">
         <v>4.2097327000000462E-2</v>
       </c>
       <c r="D22" s="5">
         <v>2.841005192699253</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>18.340520437999999</v>
       </c>
       <c r="C23" s="5">
         <v>0.28674949899999902</v>
       </c>
       <c r="D23" s="5">
         <v>20.816076303867305</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>18.67760505</v>
       </c>
       <c r="C24" s="5">
         <v>0.33708461200000173</v>
       </c>
       <c r="D24" s="5">
         <v>24.426931194577396</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>18.640701725</v>
       </c>
       <c r="C25" s="5">
         <v>-3.690332500000082E-2</v>
       </c>
       <c r="D25" s="5">
         <v>-2.3453710511503467</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>18.738846021000001</v>
       </c>
       <c r="C26" s="5">
         <v>9.8144296000000963E-2</v>
       </c>
       <c r="D26" s="5">
         <v>6.5042709773851737</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>18.678114466</v>
       </c>
       <c r="C27" s="5">
         <v>-6.073155500000027E-2</v>
       </c>
       <c r="D27" s="5">
         <v>-3.8205520244604108</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>18.857631477999998</v>
       </c>
       <c r="C28" s="5">
         <v>0.17951701199999803</v>
       </c>
       <c r="D28" s="5">
         <v>12.1629288645263</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>18.851247693000001</v>
       </c>
       <c r="C29" s="5">
         <v>-6.3837849999970331E-3</v>
       </c>
       <c r="D29" s="5">
         <v>-0.40547483453219346</v>
       </c>
       <c r="E29" s="5">
         <v>4.9803148207063552</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>18.839070231000001</v>
       </c>
       <c r="C30" s="5">
         <v>-1.2177462000000361E-2</v>
       </c>
       <c r="D30" s="5">
         <v>-0.77242357287896635</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>18.967150995000001</v>
       </c>
       <c r="C31" s="5">
         <v>0.1280807639999999</v>
       </c>
       <c r="D31" s="5">
         <v>8.4704987632039384</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>19.006001092000002</v>
       </c>
       <c r="C32" s="5">
         <v>3.8850097000000972E-2</v>
       </c>
       <c r="D32" s="5">
         <v>2.4858198511231056</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>19.180720000000001</v>
       </c>
       <c r="C33" s="5">
         <v>0.17471890799999912</v>
       </c>
       <c r="D33" s="5">
         <v>11.606597468324642</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>19.258411608999999</v>
       </c>
       <c r="C34" s="5">
         <v>7.7691608999998607E-2</v>
       </c>
       <c r="D34" s="5">
         <v>4.9703653600916997</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>19.754103663999999</v>
       </c>
       <c r="C35" s="5">
         <v>0.49569205499999924</v>
       </c>
       <c r="D35" s="5">
         <v>35.657049316976043</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>19.420492399</v>
       </c>
       <c r="C36" s="5">
         <v>-0.33361126499999827</v>
       </c>
       <c r="D36" s="5">
         <v>-18.485493613267323</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>19.300739910000001</v>
       </c>
       <c r="C37" s="5">
         <v>-0.11975248899999968</v>
       </c>
       <c r="D37" s="5">
         <v>-7.1536884448995641</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>19.544949861999999</v>
       </c>
       <c r="C38" s="5">
         <v>0.24420995199999851</v>
       </c>
       <c r="D38" s="5">
         <v>16.285945350810426</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>19.564641538</v>
       </c>
       <c r="C39" s="5">
         <v>1.9691676000000768E-2</v>
       </c>
       <c r="D39" s="5">
         <v>1.2157305511593552</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>20.038471838</v>
       </c>
       <c r="C40" s="5">
         <v>0.47383029999999948</v>
       </c>
       <c r="D40" s="5">
         <v>33.263875883266223</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>19.946309908</v>
       </c>
       <c r="C41" s="5">
         <v>-9.2161929999999614E-2</v>
       </c>
       <c r="D41" s="5">
         <v>-5.3816072338313647</v>
       </c>
       <c r="E41" s="5">
         <v>5.8089641218104893</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>19.256631405</v>
       </c>
       <c r="C42" s="5">
         <v>-0.68967850299999967</v>
       </c>
       <c r="D42" s="5">
         <v>-34.44390716866824</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>19.239471218999999</v>
       </c>
       <c r="C43" s="5">
         <v>-1.7160186000001687E-2</v>
       </c>
       <c r="D43" s="5">
         <v>-1.0641318780823861</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>19.483354149</v>
       </c>
       <c r="C44" s="5">
         <v>0.24388293000000161</v>
       </c>
       <c r="D44" s="5">
         <v>16.318051250988376</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>19.657041223</v>
       </c>
       <c r="C45" s="5">
         <v>0.17368707400000005</v>
       </c>
       <c r="D45" s="5">
         <v>11.237977463684956</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>19.663559341999999</v>
       </c>
       <c r="C46" s="5">
         <v>6.5181189999989897E-3</v>
       </c>
       <c r="D46" s="5">
         <v>0.39863697915782925</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>19.858813061999999</v>
       </c>
       <c r="C47" s="5">
         <v>0.19525372000000019</v>
       </c>
       <c r="D47" s="5">
         <v>12.588453555796608</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>19.057596599</v>
       </c>
       <c r="C48" s="5">
         <v>-0.80121646299999938</v>
       </c>
       <c r="D48" s="5">
         <v>-38.993219647039055</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>19.235434794</v>
       </c>
       <c r="C49" s="5">
         <v>0.17783819499999964</v>
       </c>
       <c r="D49" s="5">
         <v>11.790920443067709</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>19.638669928999999</v>
       </c>
       <c r="C50" s="5">
         <v>0.40323513499999919</v>
       </c>
       <c r="D50" s="5">
         <v>28.268720184088259</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>19.842510558000001</v>
       </c>
       <c r="C51" s="5">
         <v>0.20384062900000188</v>
       </c>
       <c r="D51" s="5">
         <v>13.191701857821748</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>19.920185359000001</v>
       </c>
       <c r="C52" s="5">
         <v>7.7674801000000571E-2</v>
       </c>
       <c r="D52" s="5">
         <v>4.7999468278164148</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>19.93683476</v>
       </c>
       <c r="C53" s="5">
         <v>1.6649400999998676E-2</v>
       </c>
       <c r="D53" s="5">
         <v>1.0075900681838279</v>
       </c>
       <c r="E53" s="5">
         <v>-4.7503262727310869E-2</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>20.176720761999999</v>
       </c>
       <c r="C54" s="5">
         <v>0.23988600199999865</v>
       </c>
       <c r="D54" s="5">
         <v>15.433666521741296</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>20.318913626000001</v>
       </c>
       <c r="C55" s="5">
         <v>0.14219286400000186</v>
       </c>
       <c r="D55" s="5">
         <v>8.7924625647251453</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>20.36038018</v>
       </c>
       <c r="C56" s="5">
         <v>4.1466553999999434E-2</v>
       </c>
       <c r="D56" s="5">
         <v>2.4766187515092408</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>20.318624961000001</v>
       </c>
       <c r="C57" s="5">
         <v>-4.1755218999998789E-2</v>
       </c>
       <c r="D57" s="5">
         <v>-2.4333994495374323</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>20.458548877999998</v>
       </c>
       <c r="C58" s="5">
         <v>0.13992391699999729</v>
       </c>
       <c r="D58" s="5">
         <v>8.584076334763191</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>20.465788967999998</v>
       </c>
       <c r="C59" s="5">
         <v>7.2400899999998103E-3</v>
       </c>
       <c r="D59" s="5">
         <v>0.42549637997539858</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>20.609119128</v>
       </c>
       <c r="C60" s="5">
         <v>0.14333016000000143</v>
       </c>
       <c r="D60" s="5">
         <v>8.7354750530070255</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>20.720423698000001</v>
       </c>
       <c r="C61" s="5">
         <v>0.11130457000000149</v>
       </c>
       <c r="D61" s="5">
         <v>6.6769095555029079</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>20.635978311999999</v>
       </c>
       <c r="C62" s="5">
         <v>-8.4445386000002287E-2</v>
       </c>
       <c r="D62" s="5">
         <v>-4.7824128510020492</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>20.800213022000001</v>
       </c>
       <c r="C63" s="5">
         <v>0.16423471000000234</v>
       </c>
       <c r="D63" s="5">
         <v>9.979727606087053</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>21.202830251999998</v>
       </c>
       <c r="C64" s="5">
         <v>0.40261722999999705</v>
       </c>
       <c r="D64" s="5">
         <v>25.867221218909098</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>21.032769161000001</v>
       </c>
       <c r="C65" s="5">
         <v>-0.17006109099999733</v>
       </c>
       <c r="D65" s="5">
         <v>-9.2113773724390882</v>
       </c>
       <c r="E65" s="5">
         <v>5.4970330756756614</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>20.973833503000002</v>
       </c>
       <c r="C66" s="5">
         <v>-5.8935657999999336E-2</v>
       </c>
       <c r="D66" s="5">
         <v>-3.3111647181063186</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>21.098603915999998</v>
       </c>
       <c r="C67" s="5">
         <v>0.12477041299999669</v>
       </c>
       <c r="D67" s="5">
         <v>7.3768939283312296</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>21.145541243</v>
       </c>
       <c r="C68" s="5">
         <v>4.6937327000001972E-2</v>
       </c>
       <c r="D68" s="5">
         <v>2.7025058041071359</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>21.296011167</v>
       </c>
       <c r="C69" s="5">
         <v>0.15046992399999937</v>
       </c>
       <c r="D69" s="5">
         <v>8.8813557736482363</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>21.23023018</v>
       </c>
       <c r="C70" s="5">
         <v>-6.5780987000000124E-2</v>
       </c>
       <c r="D70" s="5">
         <v>-3.644337038001455</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>21.400761114000002</v>
       </c>
       <c r="C71" s="5">
         <v>0.17053093400000208</v>
       </c>
       <c r="D71" s="5">
         <v>10.076394621422891</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>21.354344979</v>
       </c>
       <c r="C72" s="5">
         <v>-4.6416135000001191E-2</v>
       </c>
       <c r="D72" s="5">
         <v>-2.5718574560447571</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>21.367937205</v>
       </c>
       <c r="C73" s="5">
         <v>1.3592226000000096E-2</v>
       </c>
       <c r="D73" s="5">
         <v>0.76649004689741673</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>21.326880074000002</v>
       </c>
       <c r="C74" s="5">
         <v>-4.1057130999998748E-2</v>
       </c>
       <c r="D74" s="5">
         <v>-2.2815123393091774</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>21.382652957000001</v>
       </c>
       <c r="C75" s="5">
         <v>5.5772882999999496E-2</v>
       </c>
       <c r="D75" s="5">
         <v>3.1837070378829102</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>21.317148734</v>
       </c>
       <c r="C76" s="5">
         <v>-6.550422300000136E-2</v>
       </c>
       <c r="D76" s="5">
         <v>-3.6148037219641438</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>21.329931769000002</v>
       </c>
       <c r="C77" s="5">
         <v>1.2783035000001775E-2</v>
       </c>
       <c r="D77" s="5">
         <v>0.72196969508213638</v>
       </c>
       <c r="E77" s="5">
         <v>1.4128553673807831</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>21.174531412</v>
       </c>
       <c r="C78" s="5">
         <v>-0.15540035700000132</v>
       </c>
       <c r="D78" s="5">
         <v>-8.400710594901927</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>21.498861024</v>
       </c>
       <c r="C79" s="5">
         <v>0.32432961199999966</v>
       </c>
       <c r="D79" s="5">
         <v>20.010633497992725</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>21.440190346000001</v>
       </c>
       <c r="C80" s="5">
         <v>-5.8670677999998588E-2</v>
       </c>
       <c r="D80" s="5">
         <v>-3.2261067906149798</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>21.508601314</v>
       </c>
       <c r="C81" s="5">
         <v>6.8410967999998462E-2</v>
       </c>
       <c r="D81" s="5">
         <v>3.8968531188178002</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>21.527058914000001</v>
       </c>
       <c r="C82" s="5">
         <v>1.8457600000001406E-2</v>
       </c>
       <c r="D82" s="5">
         <v>1.0346539612118955</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>21.491669764000001</v>
       </c>
       <c r="C83" s="5">
         <v>-3.5389150000000313E-2</v>
       </c>
       <c r="D83" s="5">
         <v>-1.9549862590500178</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>21.650325228</v>
       </c>
       <c r="C84" s="5">
         <v>0.15865546399999886</v>
       </c>
       <c r="D84" s="5">
         <v>9.2272982836461903</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>21.670984035</v>
       </c>
       <c r="C85" s="5">
         <v>2.0658807000000223E-2</v>
       </c>
       <c r="D85" s="5">
         <v>1.1510721731612605</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>21.928435365999999</v>
       </c>
       <c r="C86" s="5">
         <v>0.25745133099999862</v>
       </c>
       <c r="D86" s="5">
         <v>15.225381481416921</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>21.976047075</v>
       </c>
       <c r="C87" s="5">
         <v>4.7611709000001667E-2</v>
       </c>
       <c r="D87" s="5">
         <v>2.6368180805384611</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>22.030113190000002</v>
       </c>
       <c r="C88" s="5">
         <v>5.4066115000001247E-2</v>
       </c>
       <c r="D88" s="5">
         <v>2.9925525959096921</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>22.036177217999999</v>
       </c>
       <c r="C89" s="5">
         <v>6.064027999997279E-3</v>
       </c>
       <c r="D89" s="5">
         <v>0.33081356881230484</v>
       </c>
       <c r="E89" s="5">
         <v>3.3110534841298556</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>21.644381502000002</v>
       </c>
       <c r="C90" s="5">
         <v>-0.39179571599999719</v>
       </c>
       <c r="D90" s="5">
         <v>-19.368064364628502</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>22.107276387999999</v>
       </c>
       <c r="C91" s="5">
         <v>0.46289488599999729</v>
       </c>
       <c r="D91" s="5">
         <v>28.908254731417426</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>22.131589264999999</v>
       </c>
       <c r="C92" s="5">
         <v>2.4312876999999844E-2</v>
       </c>
       <c r="D92" s="5">
         <v>1.3277336699941467</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>22.298273003999999</v>
       </c>
       <c r="C93" s="5">
         <v>0.16668373899999978</v>
       </c>
       <c r="D93" s="5">
         <v>9.4217157692649156</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>22.200435793</v>
       </c>
       <c r="C94" s="5">
         <v>-9.7837210999998092E-2</v>
       </c>
       <c r="D94" s="5">
         <v>-5.1399702950437831</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>22.18816399</v>
       </c>
       <c r="C95" s="5">
         <v>-1.2271803000000858E-2</v>
       </c>
       <c r="D95" s="5">
         <v>-0.66131470942191184</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>22.557872415999999</v>
       </c>
       <c r="C96" s="5">
         <v>0.36970842599999898</v>
       </c>
       <c r="D96" s="5">
         <v>21.932991201202622</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>22.587458993999999</v>
       </c>
       <c r="C97" s="5">
         <v>2.9586577999999975E-2</v>
       </c>
       <c r="D97" s="5">
         <v>1.5853060575878652</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>22.541780915</v>
       </c>
       <c r="C98" s="5">
         <v>-4.5678078999998206E-2</v>
       </c>
       <c r="D98" s="5">
         <v>-2.3999211041521029</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>22.688129013000001</v>
       </c>
       <c r="C99" s="5">
         <v>0.1463480980000007</v>
       </c>
       <c r="D99" s="5">
         <v>8.0750642582452681</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>22.752841929999999</v>
       </c>
       <c r="C100" s="5">
         <v>6.4712916999997816E-2</v>
       </c>
       <c r="D100" s="5">
         <v>3.4769452152997538</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>22.840227675000001</v>
       </c>
       <c r="C101" s="5">
         <v>8.7385745000002402E-2</v>
       </c>
       <c r="D101" s="5">
         <v>4.7073934334603384</v>
       </c>
       <c r="E101" s="5">
         <v>3.648774690118306</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>22.985968764999999</v>
       </c>
       <c r="C102" s="5">
         <v>0.1457410899999978</v>
       </c>
       <c r="D102" s="5">
         <v>7.9315967394901321</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>22.724659276000001</v>
       </c>
       <c r="C103" s="5">
         <v>-0.26130948899999851</v>
       </c>
       <c r="D103" s="5">
         <v>-12.820411015488652</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>22.907750862</v>
       </c>
       <c r="C104" s="5">
         <v>0.18309158599999975</v>
       </c>
       <c r="D104" s="5">
         <v>10.10850111699575</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>22.875827005000001</v>
       </c>
       <c r="C105" s="5">
         <v>-3.192385699999889E-2</v>
       </c>
       <c r="D105" s="5">
         <v>-1.6595415189887719</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>23.173896446000001</v>
       </c>
       <c r="C106" s="5">
         <v>0.2980694409999991</v>
       </c>
       <c r="D106" s="5">
         <v>16.806524055452087</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>23.090346073999999</v>
       </c>
       <c r="C107" s="5">
         <v>-8.3550372000001261E-2</v>
       </c>
       <c r="D107" s="5">
         <v>-4.2416704154003781</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>23.371917843999999</v>
       </c>
       <c r="C108" s="5">
         <v>0.28157176999999933</v>
       </c>
       <c r="D108" s="5">
         <v>15.655664233523382</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>22.947845522000001</v>
       </c>
       <c r="C109" s="5">
         <v>-0.42407232199999711</v>
       </c>
       <c r="D109" s="5">
         <v>-19.726758622170937</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>23.066524095999998</v>
       </c>
       <c r="C110" s="5">
         <v>0.11867857399999693</v>
       </c>
       <c r="D110" s="5">
         <v>6.3856014210918577</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>23.117122299999998</v>
       </c>
       <c r="C111" s="5">
         <v>5.0598203999999924E-2</v>
       </c>
       <c r="D111" s="5">
         <v>2.6642838963019333</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>23.068061100000001</v>
       </c>
       <c r="C112" s="5">
         <v>-4.9061199999997029E-2</v>
       </c>
       <c r="D112" s="5">
         <v>-2.517228239117153</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>23.148792717999999</v>
       </c>
       <c r="C113" s="5">
         <v>8.0731617999997951E-2</v>
       </c>
       <c r="D113" s="5">
         <v>4.2814441608738152</v>
       </c>
       <c r="E113" s="5">
         <v>1.3509718352665123</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>23.269177103000001</v>
       </c>
       <c r="C114" s="5">
         <v>0.12038438500000126</v>
       </c>
       <c r="D114" s="5">
         <v>6.4221790727007733</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>23.240348767</v>
       </c>
       <c r="C115" s="5">
         <v>-2.8828336000000121E-2</v>
       </c>
       <c r="D115" s="5">
         <v>-1.4765993119373877</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>23.275449409</v>
       </c>
       <c r="C116" s="5">
         <v>3.5100641999999738E-2</v>
       </c>
       <c r="D116" s="5">
         <v>1.8275297084568765</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>23.350230964000001</v>
       </c>
       <c r="C117" s="5">
         <v>7.4781555000001276E-2</v>
       </c>
       <c r="D117" s="5">
         <v>3.9243376605084812</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>23.349005529999999</v>
       </c>
       <c r="C118" s="5">
         <v>-1.2254340000019681E-3</v>
       </c>
       <c r="D118" s="5">
         <v>-6.2958538636381789E-2</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>23.676511532999999</v>
       </c>
       <c r="C119" s="5">
         <v>0.32750600299999988</v>
       </c>
       <c r="D119" s="5">
         <v>18.193043534309126</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>23.771659410000002</v>
       </c>
       <c r="C120" s="5">
         <v>9.5147877000002268E-2</v>
       </c>
       <c r="D120" s="5">
         <v>4.930421775428373</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>23.760306923000002</v>
       </c>
       <c r="C121" s="5">
         <v>-1.1352486999999911E-2</v>
       </c>
       <c r="D121" s="5">
         <v>-0.57157386082473671</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>23.90001741</v>
       </c>
       <c r="C122" s="5">
         <v>0.13971048699999855</v>
       </c>
       <c r="D122" s="5">
         <v>7.288716975927545</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>23.834979554</v>
       </c>
       <c r="C123" s="5">
         <v>-6.5037856000000005E-2</v>
       </c>
       <c r="D123" s="5">
         <v>-3.2170630636239261</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>23.976598110000001</v>
       </c>
       <c r="C124" s="5">
         <v>0.14161855600000095</v>
       </c>
       <c r="D124" s="5">
         <v>7.3676285694303845</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>24.039516543000001</v>
       </c>
       <c r="C125" s="5">
         <v>6.2918433000000107E-2</v>
       </c>
       <c r="D125" s="5">
         <v>3.1948411027110435</v>
       </c>
       <c r="E125" s="5">
         <v>3.8478197798513802</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>24.256837215000001</v>
       </c>
       <c r="C126" s="5">
         <v>0.2173206719999996</v>
       </c>
       <c r="D126" s="5">
         <v>11.404140487152858</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>24.152953216</v>
       </c>
       <c r="C127" s="5">
         <v>-0.10388399900000067</v>
       </c>
       <c r="D127" s="5">
         <v>-5.0198618035388831</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>24.445147948999999</v>
       </c>
       <c r="C128" s="5">
         <v>0.29219473299999876</v>
       </c>
       <c r="D128" s="5">
         <v>15.523186416078993</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>24.504303377999999</v>
       </c>
       <c r="C129" s="5">
         <v>5.9155429000000481E-2</v>
       </c>
       <c r="D129" s="5">
         <v>2.9428735333562273</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>24.833651693</v>
       </c>
       <c r="C130" s="5">
         <v>0.32934831500000072</v>
       </c>
       <c r="D130" s="5">
         <v>17.3758361607252</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>24.946482606</v>
       </c>
       <c r="C131" s="5">
         <v>0.11283091299999981</v>
       </c>
       <c r="D131" s="5">
         <v>5.5904912949799046</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>24.588452535999998</v>
       </c>
       <c r="C132" s="5">
         <v>-0.35803007000000164</v>
       </c>
       <c r="D132" s="5">
         <v>-15.925840969072858</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>24.844892046999998</v>
       </c>
       <c r="C133" s="5">
         <v>0.25643951099999995</v>
       </c>
       <c r="D133" s="5">
         <v>13.258550464752062</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>24.635371626000001</v>
       </c>
       <c r="C134" s="5">
         <v>-0.20952042099999701</v>
       </c>
       <c r="D134" s="5">
         <v>-9.6633361996900433</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>25.336194968000001</v>
       </c>
       <c r="C135" s="5">
         <v>0.70082334199999963</v>
       </c>
       <c r="D135" s="5">
         <v>40.019103378484132</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>25.367868779999998</v>
       </c>
       <c r="C136" s="5">
         <v>3.1673811999997525E-2</v>
       </c>
       <c r="D136" s="5">
         <v>1.5105269335460525</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>25.424571738000001</v>
       </c>
       <c r="C137" s="5">
         <v>5.6702958000002468E-2</v>
       </c>
       <c r="D137" s="5">
         <v>2.7154951315382148</v>
       </c>
       <c r="E137" s="5">
         <v>5.7615767460319933</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>25.481696614000001</v>
       </c>
       <c r="C138" s="5">
         <v>5.7124875999999603E-2</v>
       </c>
       <c r="D138" s="5">
         <v>2.7297741927023722</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>25.569617211000001</v>
       </c>
       <c r="C139" s="5">
         <v>8.79205970000001E-2</v>
       </c>
       <c r="D139" s="5">
         <v>4.2198946137580906</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>25.813771512999999</v>
       </c>
       <c r="C140" s="5">
         <v>0.24415430199999832</v>
       </c>
       <c r="D140" s="5">
         <v>12.07966439134076</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>25.359454060000001</v>
       </c>
       <c r="C141" s="5">
         <v>-0.45431745299999804</v>
       </c>
       <c r="D141" s="5">
         <v>-19.190716178586019</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>25.226534950000001</v>
       </c>
       <c r="C142" s="5">
         <v>-0.13291910999999956</v>
       </c>
       <c r="D142" s="5">
         <v>-6.1114968084369554</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>24.907243314999999</v>
       </c>
       <c r="C143" s="5">
         <v>-0.31929163500000257</v>
       </c>
       <c r="D143" s="5">
         <v>-14.174419987444209</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>24.677159868</v>
       </c>
       <c r="C144" s="5">
         <v>-0.23008344699999839</v>
       </c>
       <c r="D144" s="5">
         <v>-10.538920270180629</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>25.113714463000001</v>
       </c>
       <c r="C145" s="5">
         <v>0.43655459500000049</v>
       </c>
       <c r="D145" s="5">
         <v>23.421076462734057</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>25.266446233</v>
       </c>
       <c r="C146" s="5">
         <v>0.15273176999999905</v>
       </c>
       <c r="D146" s="5">
         <v>7.5470540003157005</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>25.303762571</v>
       </c>
       <c r="C147" s="5">
         <v>3.7316338000000115E-2</v>
       </c>
       <c r="D147" s="5">
         <v>1.7867628686316195</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>25.556756660000001</v>
       </c>
       <c r="C148" s="5">
         <v>0.25299408900000131</v>
       </c>
       <c r="D148" s="5">
         <v>12.680199541970349</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>25.495735813</v>
       </c>
       <c r="C149" s="5">
         <v>-6.1020847000001766E-2</v>
       </c>
       <c r="D149" s="5">
         <v>-2.827863848158596</v>
       </c>
       <c r="E149" s="5">
         <v>0.27990274814988503</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>25.618713049</v>
       </c>
       <c r="C150" s="5">
         <v>0.12297723600000054</v>
       </c>
       <c r="D150" s="5">
         <v>5.9441807994515594</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>25.585923651000002</v>
       </c>
       <c r="C151" s="5">
         <v>-3.2789397999998471E-2</v>
       </c>
       <c r="D151" s="5">
         <v>-1.5251145745876271</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>25.585168865</v>
       </c>
       <c r="C152" s="5">
         <v>-7.5478600000167262E-4</v>
       </c>
       <c r="D152" s="5">
         <v>-3.5394315629400097E-2</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>25.601756467000001</v>
       </c>
       <c r="C153" s="5">
         <v>1.6587602000001311E-2</v>
       </c>
       <c r="D153" s="5">
         <v>0.78077475168294441</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>25.531781113000001</v>
       </c>
       <c r="C154" s="5">
         <v>-6.9975354000000323E-2</v>
       </c>
       <c r="D154" s="5">
         <v>-3.2310107240056452</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>25.664800239000002</v>
       </c>
       <c r="C155" s="5">
         <v>0.13301912600000065</v>
       </c>
       <c r="D155" s="5">
         <v>6.4342267558606947</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>25.586322673000002</v>
       </c>
       <c r="C156" s="5">
         <v>-7.847756600000011E-2</v>
       </c>
       <c r="D156" s="5">
         <v>-3.6082620011991584</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>25.608332501</v>
       </c>
       <c r="C157" s="5">
         <v>2.2009827999998066E-2</v>
       </c>
       <c r="D157" s="5">
         <v>1.0371600665477487</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>25.589061159</v>
       </c>
       <c r="C158" s="5">
         <v>-1.9271341999999692E-2</v>
       </c>
       <c r="D158" s="5">
         <v>-0.8993218770392164</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>25.66471078</v>
       </c>
       <c r="C159" s="5">
         <v>7.5649621000000167E-2</v>
       </c>
       <c r="D159" s="5">
         <v>3.6058472179769874</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>25.538185852000002</v>
       </c>
       <c r="C160" s="5">
         <v>-0.12652492799999848</v>
       </c>
       <c r="D160" s="5">
         <v>-5.758101934563653</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>25.765355573000001</v>
       </c>
       <c r="C161" s="5">
         <v>0.22716972099999921</v>
       </c>
       <c r="D161" s="5">
         <v>11.212387758857801</v>
       </c>
       <c r="E161" s="5">
         <v>1.0575092320439072</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>25.703432936999999</v>
       </c>
       <c r="C162" s="5">
         <v>-6.1922636000002029E-2</v>
       </c>
       <c r="D162" s="5">
         <v>-2.8461774568696141</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>25.59736127</v>
       </c>
       <c r="C163" s="5">
         <v>-0.10607166699999837</v>
       </c>
       <c r="D163" s="5">
         <v>-4.8412345605183482</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>25.57389555</v>
       </c>
       <c r="C164" s="5">
         <v>-2.34657200000008E-2</v>
       </c>
       <c r="D164" s="5">
         <v>-1.0945393996703245</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>25.794361529</v>
       </c>
       <c r="C165" s="5">
         <v>0.22046597900000009</v>
       </c>
       <c r="D165" s="5">
         <v>10.849757010145344</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>25.643250112</v>
       </c>
       <c r="C166" s="5">
         <v>-0.15111141699999919</v>
       </c>
       <c r="D166" s="5">
         <v>-6.8078290376492268</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>25.889743647</v>
       </c>
       <c r="C167" s="5">
         <v>0.24649353499999904</v>
       </c>
       <c r="D167" s="5">
         <v>12.164695824452544</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>25.951725450000001</v>
       </c>
       <c r="C168" s="5">
         <v>6.1981803000001889E-2</v>
       </c>
       <c r="D168" s="5">
         <v>2.9110132367902386</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>25.987034400999999</v>
       </c>
       <c r="C169" s="5">
         <v>3.5308950999997535E-2</v>
       </c>
       <c r="D169" s="5">
         <v>1.6449483458843117</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>25.803467677</v>
       </c>
       <c r="C170" s="5">
         <v>-0.18356672399999852</v>
       </c>
       <c r="D170" s="5">
         <v>-8.1548494576963328</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>25.838171793000001</v>
       </c>
       <c r="C171" s="5">
         <v>3.470411600000034E-2</v>
       </c>
       <c r="D171" s="5">
         <v>1.6259201925961309</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>25.829142818000001</v>
       </c>
       <c r="C172" s="5">
         <v>-9.0289749999996616E-3</v>
       </c>
       <c r="D172" s="5">
         <v>-0.41852692086137289</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>25.54095521</v>
       </c>
       <c r="C173" s="5">
         <v>-0.28818760800000121</v>
       </c>
       <c r="D173" s="5">
         <v>-12.597128309754913</v>
       </c>
       <c r="E173" s="5">
         <v>-0.87093835116777152</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>25.774545142000001</v>
       </c>
       <c r="C174" s="5">
         <v>0.233589932000001</v>
       </c>
       <c r="D174" s="5">
         <v>11.544071227998209</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>26.013222711000001</v>
       </c>
       <c r="C175" s="5">
         <v>0.23867756900000003</v>
       </c>
       <c r="D175" s="5">
         <v>11.696044175150199</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>25.980515439000001</v>
       </c>
       <c r="C176" s="5">
         <v>-3.2707271999999676E-2</v>
       </c>
       <c r="D176" s="5">
         <v>-1.4984088401232887</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>25.900307729000001</v>
       </c>
       <c r="C177" s="5">
         <v>-8.0207709999999821E-2</v>
       </c>
       <c r="D177" s="5">
         <v>-3.6424091245055523</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>25.963625480000001</v>
       </c>
       <c r="C178" s="5">
         <v>6.3317750999999589E-2</v>
       </c>
       <c r="D178" s="5">
         <v>2.9733736932170851</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>25.910205678000001</v>
       </c>
       <c r="C179" s="5">
         <v>-5.3419802000000516E-2</v>
       </c>
       <c r="D179" s="5">
         <v>-2.4412347655898392</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>25.717289398999998</v>
       </c>
       <c r="C180" s="5">
         <v>-0.19291627900000208</v>
       </c>
       <c r="D180" s="5">
         <v>-8.5777345643705871</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>25.947388634999999</v>
       </c>
       <c r="C181" s="5">
         <v>0.23009923600000093</v>
       </c>
       <c r="D181" s="5">
         <v>11.281142365317143</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>26.227737468000001</v>
       </c>
       <c r="C182" s="5">
         <v>0.28034883300000146</v>
       </c>
       <c r="D182" s="5">
         <v>13.764314532468468</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>26.309459617000002</v>
       </c>
       <c r="C183" s="5">
         <v>8.1722149000000854E-2</v>
       </c>
       <c r="D183" s="5">
         <v>3.8037878932194458</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>26.19038407</v>
       </c>
       <c r="C184" s="5">
         <v>-0.11907554700000134</v>
       </c>
       <c r="D184" s="5">
         <v>-5.2979739089894284</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>26.297069895</v>
       </c>
       <c r="C185" s="5">
         <v>0.10668582499999957</v>
       </c>
       <c r="D185" s="5">
         <v>4.9991834687608483</v>
       </c>
       <c r="E185" s="5">
         <v>2.9604009669299991</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>26.136988665000001</v>
       </c>
       <c r="C186" s="5">
         <v>-0.16008122999999941</v>
       </c>
       <c r="D186" s="5">
         <v>-7.0652219519652615</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>26.324622492</v>
       </c>
       <c r="C187" s="5">
         <v>0.18763382699999909</v>
       </c>
       <c r="D187" s="5">
         <v>8.9630443487499267</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>26.377858213</v>
       </c>
       <c r="C188" s="5">
         <v>5.3235721000000069E-2</v>
       </c>
       <c r="D188" s="5">
         <v>2.4539085418494588</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>26.391800056000001</v>
       </c>
       <c r="C189" s="5">
         <v>1.3941843000001342E-2</v>
       </c>
       <c r="D189" s="5">
         <v>0.63609910205439935</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>26.485182176999999</v>
       </c>
       <c r="C190" s="5">
         <v>9.3382120999997653E-2</v>
       </c>
       <c r="D190" s="5">
         <v>4.3295722023451777</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>26.454252707999999</v>
       </c>
       <c r="C191" s="5">
         <v>-3.0929469000000154E-2</v>
       </c>
       <c r="D191" s="5">
         <v>-1.3923974266785155</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>26.164404058999999</v>
       </c>
       <c r="C192" s="5">
         <v>-0.28984864899999963</v>
       </c>
       <c r="D192" s="5">
         <v>-12.383844357728801</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>26.435813499000002</v>
       </c>
       <c r="C193" s="5">
         <v>0.27140944000000289</v>
       </c>
       <c r="D193" s="5">
         <v>13.183203938983979</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>26.250232576999998</v>
       </c>
       <c r="C194" s="5">
         <v>-0.18558092200000331</v>
       </c>
       <c r="D194" s="5">
         <v>-8.1063048349390154</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>26.591798253</v>
       </c>
       <c r="C195" s="5">
         <v>0.34156567600000187</v>
       </c>
       <c r="D195" s="5">
         <v>16.781653254944452</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>26.653637772</v>
       </c>
       <c r="C196" s="5">
         <v>6.1839518999999399E-2</v>
       </c>
       <c r="D196" s="5">
         <v>2.8265841264138558</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>26.762049335</v>
       </c>
       <c r="C197" s="5">
         <v>0.10841156300000065</v>
       </c>
       <c r="D197" s="5">
         <v>4.9915889286055837</v>
       </c>
       <c r="E197" s="5">
         <v>1.7681796559715135</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>26.894519642999999</v>
       </c>
       <c r="C198" s="5">
         <v>0.13247030799999848</v>
       </c>
       <c r="D198" s="5">
         <v>6.1043278468296158</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>27.134705442000001</v>
       </c>
       <c r="C199" s="5">
         <v>0.24018579900000248</v>
       </c>
       <c r="D199" s="5">
         <v>11.25917514010446</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>27.086855750000002</v>
       </c>
       <c r="C200" s="5">
         <v>-4.7849691999999777E-2</v>
       </c>
       <c r="D200" s="5">
         <v>-2.0956922189738325</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>27.185026987000001</v>
       </c>
       <c r="C201" s="5">
         <v>9.8171236999998968E-2</v>
       </c>
       <c r="D201" s="5">
         <v>4.4369265188807905</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>27.101770139999999</v>
       </c>
       <c r="C202" s="5">
         <v>-8.3256847000001244E-2</v>
       </c>
       <c r="D202" s="5">
         <v>-3.6138420977818719</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>27.394730104000001</v>
       </c>
       <c r="C203" s="5">
         <v>0.29295996400000135</v>
       </c>
       <c r="D203" s="5">
         <v>13.771221859635574</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>27.517692968999999</v>
       </c>
       <c r="C204" s="5">
         <v>0.12296286499999809</v>
       </c>
       <c r="D204" s="5">
         <v>5.5212519254141723</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>27.392290446000001</v>
       </c>
       <c r="C205" s="5">
         <v>-0.12540252299999821</v>
       </c>
       <c r="D205" s="5">
         <v>-5.3335857790127399</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>27.506691407999998</v>
       </c>
       <c r="C206" s="5">
         <v>0.11440096199999772</v>
       </c>
       <c r="D206" s="5">
         <v>5.1284079024047635</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>27.388868226</v>
       </c>
       <c r="C207" s="5">
         <v>-0.11782318199999864</v>
       </c>
       <c r="D207" s="5">
         <v>-5.0207412690444038</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>27.511657421999999</v>
       </c>
       <c r="C208" s="5">
         <v>0.12278919599999938</v>
       </c>
       <c r="D208" s="5">
         <v>5.5144698613534437</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>27.534576440999999</v>
       </c>
       <c r="C209" s="5">
         <v>2.2919018999999707E-2</v>
       </c>
       <c r="D209" s="5">
         <v>1.0042720104169067</v>
       </c>
       <c r="E209" s="5">
         <v>2.8866515278023641</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>27.448951928</v>
       </c>
       <c r="C210" s="5">
         <v>-8.562451299999907E-2</v>
       </c>
       <c r="D210" s="5">
         <v>-3.6684835569443908</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>27.334599882999999</v>
       </c>
       <c r="C211" s="5">
         <v>-0.1143520450000004</v>
       </c>
       <c r="D211" s="5">
         <v>-4.8862171344609013</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>27.308849439999999</v>
       </c>
       <c r="C212" s="5">
         <v>-2.5750442999999734E-2</v>
       </c>
       <c r="D212" s="5">
         <v>-1.124616054055172</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>27.533440205000002</v>
       </c>
       <c r="C213" s="5">
         <v>0.22459076500000208</v>
       </c>
       <c r="D213" s="5">
         <v>10.327785939444034</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>27.521377908000002</v>
       </c>
       <c r="C214" s="5">
         <v>-1.2062296999999944E-2</v>
       </c>
       <c r="D214" s="5">
         <v>-0.52445062525494635</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>27.327828609000001</v>
       </c>
       <c r="C215" s="5">
         <v>-0.19354929900000073</v>
       </c>
       <c r="D215" s="5">
         <v>-8.1203320561345613</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>27.116738419000001</v>
       </c>
       <c r="C216" s="5">
         <v>-0.21109019000000018</v>
       </c>
       <c r="D216" s="5">
         <v>-8.885411641127682</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>27.158124655999998</v>
       </c>
       <c r="C217" s="5">
         <v>4.138623699999755E-2</v>
       </c>
       <c r="D217" s="5">
         <v>1.8469219570696804</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>27.953149565</v>
       </c>
       <c r="C218" s="5">
         <v>0.79502490900000211</v>
       </c>
       <c r="D218" s="5">
         <v>41.374684919263615</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>28.115974244</v>
       </c>
       <c r="C219" s="5">
         <v>0.16282467899999986</v>
       </c>
       <c r="D219" s="5">
         <v>7.2182372434764996</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>28.210160052999999</v>
       </c>
       <c r="C220" s="5">
         <v>9.4185808999998955E-2</v>
       </c>
       <c r="D220" s="5">
         <v>4.0947821019149844</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>28.144876341</v>
       </c>
       <c r="C221" s="5">
         <v>-6.5283711999999383E-2</v>
       </c>
       <c r="D221" s="5">
         <v>-2.7419548365836599</v>
       </c>
       <c r="E221" s="5">
         <v>2.2164855206969536</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>28.088886016</v>
       </c>
       <c r="C222" s="5">
         <v>-5.5990324999999785E-2</v>
       </c>
       <c r="D222" s="5">
         <v>-2.3612859919409979</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>28.147385927999999</v>
       </c>
       <c r="C223" s="5">
         <v>5.8499911999998488E-2</v>
       </c>
       <c r="D223" s="5">
         <v>2.528032656709267</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>28.229314802000001</v>
       </c>
       <c r="C224" s="5">
         <v>8.1928874000002594E-2</v>
       </c>
       <c r="D224" s="5">
         <v>3.5493146675481979</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>28.256629031999999</v>
       </c>
       <c r="C225" s="5">
         <v>2.7314229999998219E-2</v>
       </c>
       <c r="D225" s="5">
         <v>1.1672996734480412</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>28.522403437000001</v>
       </c>
       <c r="C226" s="5">
         <v>0.26577440500000193</v>
       </c>
       <c r="D226" s="5">
         <v>11.889471337538016</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>28.1852999</v>
       </c>
       <c r="C227" s="5">
         <v>-0.33710353700000084</v>
       </c>
       <c r="D227" s="5">
         <v>-13.296126408575205</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>28.207562407000001</v>
       </c>
       <c r="C228" s="5">
         <v>2.2262507000000653E-2</v>
       </c>
       <c r="D228" s="5">
         <v>0.95196329598044027</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>28.016837043999999</v>
       </c>
       <c r="C229" s="5">
         <v>-0.19072536300000209</v>
       </c>
       <c r="D229" s="5">
         <v>-7.8187575263576008</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>28.409283882</v>
       </c>
       <c r="C230" s="5">
         <v>0.39244683800000146</v>
       </c>
       <c r="D230" s="5">
         <v>18.166450098717934</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>28.539410304</v>
       </c>
       <c r="C231" s="5">
         <v>0.13012642200000002</v>
       </c>
       <c r="D231" s="5">
         <v>5.6371084092375234</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>28.511492849</v>
       </c>
       <c r="C232" s="5">
         <v>-2.7917455000000757E-2</v>
       </c>
       <c r="D232" s="5">
         <v>-1.1675536496379868</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>28.657073190999999</v>
       </c>
       <c r="C233" s="5">
         <v>0.14558034199999881</v>
       </c>
       <c r="D233" s="5">
         <v>6.3022620710511346</v>
       </c>
       <c r="E233" s="5">
         <v>1.8198582356315329</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>28.855004345000001</v>
       </c>
       <c r="C234" s="5">
         <v>0.19793115400000261</v>
       </c>
       <c r="D234" s="5">
         <v>8.6104801925286356</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>28.967775574000001</v>
       </c>
       <c r="C235" s="5">
         <v>0.11277122899999981</v>
       </c>
       <c r="D235" s="5">
         <v>4.7919778527186097</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>28.920532924</v>
       </c>
       <c r="C236" s="5">
         <v>-4.7242650000001163E-2</v>
       </c>
       <c r="D236" s="5">
         <v>-1.9395837518862646</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>29.061958615999998</v>
       </c>
       <c r="C237" s="5">
         <v>0.14142569199999855</v>
       </c>
       <c r="D237" s="5">
         <v>6.0286084925509575</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>29.121714229999998</v>
       </c>
       <c r="C238" s="5">
         <v>5.9755614000000179E-2</v>
       </c>
       <c r="D238" s="5">
         <v>2.495469716199139</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>29.273723660000002</v>
       </c>
       <c r="C239" s="5">
         <v>0.15200943000000322</v>
       </c>
       <c r="D239" s="5">
         <v>6.4467474627452948</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>28.615644109000002</v>
       </c>
       <c r="C240" s="5">
         <v>-0.65807955100000015</v>
       </c>
       <c r="D240" s="5">
         <v>-23.87861446532359</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>28.465645363</v>
       </c>
       <c r="C241" s="5">
         <v>-0.1499987460000014</v>
       </c>
       <c r="D241" s="5">
         <v>-6.1119968100273532</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>29.640161286000001</v>
       </c>
       <c r="C242" s="5">
         <v>1.1745159230000013</v>
       </c>
       <c r="D242" s="5">
         <v>62.44798809320875</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>29.768124499999999</v>
       </c>
       <c r="C243" s="5">
         <v>0.12796321399999755</v>
       </c>
       <c r="D243" s="5">
         <v>5.3054698941078948</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>29.939171812000001</v>
       </c>
       <c r="C244" s="5">
         <v>0.17104731200000245</v>
       </c>
       <c r="D244" s="5">
         <v>7.1173229209807065</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>30.086682414999999</v>
       </c>
       <c r="C245" s="5">
         <v>0.14751060299999708</v>
       </c>
       <c r="D245" s="5">
         <v>6.0752907123136968</v>
       </c>
       <c r="E245" s="5">
         <v>4.9886784127312067</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>30.316957258999999</v>
       </c>
       <c r="C246" s="5">
         <v>0.2302748440000002</v>
       </c>
       <c r="D246" s="5">
         <v>9.5811152810638021</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>30.080864351999999</v>
       </c>
       <c r="C247" s="5">
         <v>-0.23609290699999974</v>
       </c>
       <c r="D247" s="5">
         <v>-8.9549377523605926</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>30.201020338999999</v>
       </c>
       <c r="C248" s="5">
         <v>0.12015598700000041</v>
       </c>
       <c r="D248" s="5">
         <v>4.9000402522361819</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>30.270823633999999</v>
       </c>
       <c r="C249" s="5">
         <v>6.9803294999999821E-2</v>
       </c>
       <c r="D249" s="5">
         <v>2.8090777906154329</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>30.619717420000001</v>
       </c>
       <c r="C250" s="5">
         <v>0.34889378600000143</v>
       </c>
       <c r="D250" s="5">
         <v>14.74223043257734</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>30.354047543</v>
       </c>
       <c r="C251" s="5">
         <v>-0.26566987700000055</v>
       </c>
       <c r="D251" s="5">
         <v>-9.9289595857236286</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>30.319019508</v>
       </c>
       <c r="C252" s="5">
         <v>-3.5028034999999846E-2</v>
       </c>
       <c r="D252" s="5">
         <v>-1.3760234791763803</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>30.152315051999999</v>
       </c>
       <c r="C253" s="5">
         <v>-0.1667044560000015</v>
       </c>
       <c r="D253" s="5">
         <v>-6.4020972300244061</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>29.948062627999999</v>
       </c>
       <c r="C254" s="5">
         <v>-0.20425242399999988</v>
       </c>
       <c r="D254" s="5">
         <v>-7.8327043535989844</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>30.212379001999999</v>
       </c>
       <c r="C255" s="5">
         <v>0.26431637399999985</v>
       </c>
       <c r="D255" s="5">
         <v>11.120528257386786</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>30.482903823000001</v>
       </c>
       <c r="C256" s="5">
         <v>0.27052482100000219</v>
       </c>
       <c r="D256" s="5">
         <v>11.29020458412564</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>30.032284984</v>
       </c>
       <c r="C257" s="5">
         <v>-0.45061883900000055</v>
       </c>
       <c r="D257" s="5">
         <v>-16.365688298023674</v>
       </c>
       <c r="E257" s="5">
         <v>-0.18080235716809723</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>29.727895273000001</v>
       </c>
       <c r="C258" s="5">
         <v>-0.3043897109999989</v>
       </c>
       <c r="D258" s="5">
         <v>-11.506895503921022</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>30.079353297000001</v>
       </c>
       <c r="C259" s="5">
         <v>0.35145802399999937</v>
       </c>
       <c r="D259" s="5">
         <v>15.146830573487202</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>30.200255652999999</v>
       </c>
       <c r="C260" s="5">
         <v>0.12090235599999843</v>
       </c>
       <c r="D260" s="5">
         <v>4.9314069049442688</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>30.325207250999998</v>
       </c>
       <c r="C261" s="5">
         <v>0.12495159799999911</v>
       </c>
       <c r="D261" s="5">
         <v>5.0794761434376001</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>30.350928412999998</v>
       </c>
       <c r="C262" s="5">
         <v>2.5721161999999964E-2</v>
       </c>
       <c r="D262" s="5">
         <v>1.0225746640247779</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>30.459616821000001</v>
       </c>
       <c r="C263" s="5">
         <v>0.10868840800000257</v>
       </c>
       <c r="D263" s="5">
         <v>4.3829252360795934</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>30.122535996</v>
       </c>
       <c r="C264" s="5">
         <v>-0.33708082500000103</v>
       </c>
       <c r="D264" s="5">
         <v>-12.500583577767932</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>30.442786467000001</v>
       </c>
       <c r="C265" s="5">
         <v>0.32025047100000137</v>
       </c>
       <c r="D265" s="5">
         <v>13.530992104425344</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>30.229519373999999</v>
       </c>
       <c r="C266" s="5">
         <v>-0.21326709300000246</v>
       </c>
       <c r="D266" s="5">
         <v>-8.0901430638403493</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>29.761422155999998</v>
       </c>
       <c r="C267" s="5">
         <v>-0.46809721800000048</v>
       </c>
       <c r="D267" s="5">
         <v>-17.078097958197812</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>29.829477201</v>
       </c>
       <c r="C268" s="5">
         <v>6.8055045000001257E-2</v>
       </c>
       <c r="D268" s="5">
         <v>2.7787992960325303</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>29.574482232000001</v>
       </c>
       <c r="C269" s="5">
         <v>-0.25499496899999841</v>
       </c>
       <c r="D269" s="5">
         <v>-9.7892905532747108</v>
       </c>
       <c r="E269" s="5">
         <v>-1.5243686993643646</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>29.653076163000001</v>
       </c>
       <c r="C270" s="5">
         <v>7.8593931000000339E-2</v>
       </c>
       <c r="D270" s="5">
         <v>3.23601592290923</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>29.792086822000002</v>
       </c>
       <c r="C271" s="5">
         <v>0.1390106590000002</v>
       </c>
       <c r="D271" s="5">
         <v>5.772815018247246</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>29.904331618000001</v>
       </c>
       <c r="C272" s="5">
         <v>0.11224479599999881</v>
       </c>
       <c r="D272" s="5">
         <v>4.6159977911231831</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>29.839653064</v>
       </c>
       <c r="C273" s="5">
         <v>-6.4678554000000332E-2</v>
       </c>
       <c r="D273" s="5">
         <v>-2.5647660743956857</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>29.770618198000001</v>
       </c>
       <c r="C274" s="5">
         <v>-6.9034865999999084E-2</v>
       </c>
       <c r="D274" s="5">
         <v>-2.7411784247422855</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>29.676166303999999</v>
       </c>
       <c r="C275" s="5">
         <v>-9.4451894000002312E-2</v>
       </c>
       <c r="D275" s="5">
         <v>-3.7414494403855136</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>30.05337171</v>
       </c>
       <c r="C276" s="5">
         <v>0.37720540600000163</v>
       </c>
       <c r="D276" s="5">
         <v>16.36567163181768</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>30.337874637999999</v>
       </c>
       <c r="C277" s="5">
         <v>0.28450292799999843</v>
       </c>
       <c r="D277" s="5">
         <v>11.970442432584537</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>29.909043477000001</v>
       </c>
       <c r="C278" s="5">
         <v>-0.42883116099999796</v>
       </c>
       <c r="D278" s="5">
         <v>-15.703710276382166</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>29.788412092000002</v>
       </c>
       <c r="C279" s="5">
         <v>-0.12063138499999937</v>
       </c>
       <c r="D279" s="5">
         <v>-4.73399571583405</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>29.754086762</v>
       </c>
       <c r="C280" s="5">
         <v>-3.4325330000001486E-2</v>
       </c>
       <c r="D280" s="5">
         <v>-1.3740358023264121</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>29.890383938999999</v>
       </c>
       <c r="C281" s="5">
         <v>0.13629717699999944</v>
       </c>
       <c r="D281" s="5">
         <v>5.6375746813809302</v>
       </c>
       <c r="E281" s="5">
         <v>1.0681563400565253</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>29.863677032999998</v>
       </c>
       <c r="C282" s="5">
         <v>-2.670690600000114E-2</v>
       </c>
       <c r="D282" s="5">
         <v>-1.0669405581042679</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>29.914456595000001</v>
       </c>
       <c r="C283" s="5">
         <v>5.0779562000002443E-2</v>
       </c>
       <c r="D283" s="5">
         <v>2.0596455804961167</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>29.918341690999998</v>
       </c>
       <c r="C284" s="5">
         <v>3.8850959999976453E-3</v>
       </c>
       <c r="D284" s="5">
         <v>0.15595960423619992</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>29.784794950999999</v>
       </c>
       <c r="C285" s="5">
         <v>-0.13354673999999989</v>
       </c>
       <c r="D285" s="5">
         <v>-5.2268837321852724</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>29.885361796000002</v>
       </c>
       <c r="C286" s="5">
         <v>0.10056684500000301</v>
       </c>
       <c r="D286" s="5">
         <v>4.127834965798316</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>29.881155883999998</v>
       </c>
       <c r="C287" s="5">
         <v>-4.205912000003309E-3</v>
       </c>
       <c r="D287" s="5">
         <v>-0.16875116336348972</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>30.115759867000001</v>
       </c>
       <c r="C288" s="5">
         <v>0.23460398300000307</v>
       </c>
       <c r="D288" s="5">
         <v>9.8391564471926642</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>30.346854202999999</v>
       </c>
       <c r="C289" s="5">
         <v>0.23109433599999818</v>
       </c>
       <c r="D289" s="5">
         <v>9.6069849337762534</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>30.274759542000002</v>
       </c>
       <c r="C290" s="5">
         <v>-7.2094660999997728E-2</v>
       </c>
       <c r="D290" s="5">
         <v>-2.8138694510804085</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>30.202462507</v>
       </c>
       <c r="C291" s="5">
         <v>-7.2297035000001841E-2</v>
       </c>
       <c r="D291" s="5">
         <v>-2.8282962979359616</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>30.271438635999999</v>
       </c>
       <c r="C292" s="5">
         <v>6.8976128999999275E-2</v>
       </c>
       <c r="D292" s="5">
         <v>2.7752369253905673</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>30.294299368000001</v>
       </c>
       <c r="C293" s="5">
         <v>2.2860732000001605E-2</v>
       </c>
       <c r="D293" s="5">
         <v>0.91000331917778787</v>
       </c>
       <c r="E293" s="5">
         <v>1.351322317653425</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>30.570591085</v>
       </c>
       <c r="C294" s="5">
         <v>0.27629171699999944</v>
       </c>
       <c r="D294" s="5">
         <v>11.510323979103966</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>30.541703961</v>
       </c>
       <c r="C295" s="5">
         <v>-2.8887124000000597E-2</v>
       </c>
       <c r="D295" s="5">
         <v>-1.1280435814302714</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>30.458792394</v>
       </c>
       <c r="C296" s="5">
         <v>-8.2911567000000019E-2</v>
       </c>
       <c r="D296" s="5">
         <v>-3.2094382505915564</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>30.627122459999999</v>
       </c>
       <c r="C297" s="5">
         <v>0.16833006599999933</v>
       </c>
       <c r="D297" s="5">
         <v>6.8371196894209341</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>30.591330496000001</v>
       </c>
       <c r="C298" s="5">
         <v>-3.5791963999997733E-2</v>
       </c>
       <c r="D298" s="5">
         <v>-1.3933847701797508</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>30.464698957</v>
       </c>
       <c r="C299" s="5">
         <v>-0.12663153900000168</v>
       </c>
       <c r="D299" s="5">
         <v>-4.8558043025370923</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>30.481998691000001</v>
       </c>
       <c r="C300" s="5">
         <v>1.7299734000001621E-2</v>
       </c>
       <c r="D300" s="5">
         <v>0.68356628636940808</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>30.389468298000001</v>
       </c>
       <c r="C301" s="5">
         <v>-9.2530393000000544E-2</v>
       </c>
       <c r="D301" s="5">
         <v>-3.5824840708243988</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>30.354188677</v>
       </c>
       <c r="C302" s="5">
         <v>-3.5279621000000816E-2</v>
       </c>
       <c r="D302" s="5">
         <v>-1.384238579871544</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>30.509910271999999</v>
       </c>
       <c r="C303" s="5">
         <v>0.15572159499999927</v>
       </c>
       <c r="D303" s="5">
         <v>6.3328889099105945</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>30.464705258999999</v>
       </c>
       <c r="C304" s="5">
         <v>-4.5205013000000349E-2</v>
       </c>
       <c r="D304" s="5">
         <v>-1.7635625998851601</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>30.476506529000002</v>
       </c>
       <c r="C305" s="5">
         <v>1.1801270000002972E-2</v>
       </c>
       <c r="D305" s="5">
         <v>0.465841861827343</v>
       </c>
       <c r="E305" s="5">
         <v>0.60145692358366531</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>30.493271992</v>
       </c>
       <c r="C306" s="5">
         <v>1.6765462999998704E-2</v>
       </c>
       <c r="D306" s="5">
         <v>0.66213423303187469</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>30.477305381000001</v>
       </c>
       <c r="C307" s="5">
         <v>-1.5966610999999631E-2</v>
       </c>
       <c r="D307" s="5">
         <v>-0.62652677837927717</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>30.49663945</v>
       </c>
       <c r="C308" s="5">
         <v>1.9334068999999232E-2</v>
       </c>
       <c r="D308" s="5">
         <v>0.76391279928380573</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>30.750682279999999</v>
       </c>
       <c r="C309" s="5">
         <v>0.2540428299999995</v>
       </c>
       <c r="D309" s="5">
         <v>10.467175526124862</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>30.487470968</v>
       </c>
       <c r="C310" s="5">
         <v>-0.26321131199999925</v>
       </c>
       <c r="D310" s="5">
         <v>-9.8014151707236827</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>30.543165909999999</v>
       </c>
       <c r="C311" s="5">
         <v>5.5694941999998804E-2</v>
       </c>
       <c r="D311" s="5">
         <v>2.2143374515835923</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>30.569661408000002</v>
       </c>
       <c r="C312" s="5">
         <v>2.6495498000002726E-2</v>
       </c>
       <c r="D312" s="5">
         <v>1.0459535586185176</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>30.557725170000001</v>
       </c>
       <c r="C313" s="5">
         <v>-1.1936238000000543E-2</v>
       </c>
       <c r="D313" s="5">
         <v>-0.46754739196473993</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>30.546454718</v>
       </c>
       <c r="C314" s="5">
         <v>-1.1270452000001541E-2</v>
       </c>
       <c r="D314" s="5">
         <v>-0.44169325389901148</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>30.396338709999998</v>
       </c>
       <c r="C315" s="5">
         <v>-0.15011600800000124</v>
       </c>
       <c r="D315" s="5">
         <v>-5.7404083452627042</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>30.338863240999999</v>
       </c>
       <c r="C316" s="5">
         <v>-5.747546899999989E-2</v>
       </c>
       <c r="D316" s="5">
         <v>-2.2455923681625856</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>30.233920678</v>
       </c>
       <c r="C317" s="5">
         <v>-0.10494256299999805</v>
       </c>
       <c r="D317" s="5">
         <v>-4.0727531107324193</v>
       </c>
       <c r="E317" s="5">
         <v>-0.79597656893242164</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>30.841583765999999</v>
       </c>
       <c r="C318" s="5">
         <v>0.60766308799999891</v>
       </c>
       <c r="D318" s="5">
         <v>26.971552083234428</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>30.718194979</v>
       </c>
       <c r="C319" s="5">
         <v>-0.12338878699999967</v>
       </c>
       <c r="D319" s="5">
         <v>-4.6966312991414627</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>30.749532252000002</v>
       </c>
       <c r="C320" s="5">
         <v>3.1337273000001886E-2</v>
       </c>
       <c r="D320" s="5">
         <v>1.2310762733919622</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>30.583368483000001</v>
       </c>
       <c r="C321" s="5">
         <v>-0.16616376900000063</v>
       </c>
       <c r="D321" s="5">
         <v>-6.2952423748787512</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>30.684769428999999</v>
       </c>
       <c r="C322" s="5">
         <v>0.10140094599999827</v>
       </c>
       <c r="D322" s="5">
         <v>4.0520313346603665</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>30.709900709999999</v>
       </c>
       <c r="C323" s="5">
         <v>2.5131281000000172E-2</v>
       </c>
       <c r="D323" s="5">
         <v>0.98725707907363347</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>30.456913005000001</v>
       </c>
       <c r="C324" s="5">
         <v>-0.2529877049999989</v>
       </c>
       <c r="D324" s="5">
         <v>-9.4497515587700143</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>30.533413799000002</v>
       </c>
       <c r="C325" s="5">
         <v>7.6500794000001093E-2</v>
       </c>
       <c r="D325" s="5">
         <v>3.0561152922877755</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>30.332785005000002</v>
       </c>
       <c r="C326" s="5">
         <v>-0.200628794</v>
       </c>
       <c r="D326" s="5">
         <v>-7.6061464003999602</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>30.494851958000002</v>
       </c>
       <c r="C327" s="5">
         <v>0.16206695300000007</v>
       </c>
       <c r="D327" s="5">
         <v>6.603363964011244</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>30.519122884000002</v>
       </c>
       <c r="C328" s="5">
         <v>2.4270925999999804E-2</v>
       </c>
       <c r="D328" s="5">
         <v>0.95927483736806263</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>30.591774260000001</v>
       </c>
       <c r="C329" s="5">
         <v>7.2651375999999601E-2</v>
       </c>
       <c r="D329" s="5">
         <v>2.8943234975923771</v>
       </c>
       <c r="E329" s="5">
         <v>1.1836161965602887</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>30.391634315000001</v>
       </c>
       <c r="C330" s="5">
         <v>-0.2001399450000001</v>
       </c>
       <c r="D330" s="5">
         <v>-7.5743169655578813</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>30.461529748</v>
       </c>
       <c r="C331" s="5">
         <v>6.989543299999923E-2</v>
       </c>
       <c r="D331" s="5">
         <v>2.7949673908107986</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>30.390770240999998</v>
       </c>
       <c r="C332" s="5">
         <v>-7.0759507000001776E-2</v>
       </c>
       <c r="D332" s="5">
         <v>-2.7521577184259627</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>30.410526896</v>
       </c>
       <c r="C333" s="5">
         <v>1.9756655000001899E-2</v>
       </c>
       <c r="D333" s="5">
         <v>0.78290011099948487</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>30.486789733999998</v>
       </c>
       <c r="C334" s="5">
         <v>7.6262837999998112E-2</v>
       </c>
       <c r="D334" s="5">
         <v>3.0511891076928421</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>30.484260827</v>
       </c>
       <c r="C335" s="5">
         <v>-2.5289069999985259E-3</v>
       </c>
       <c r="D335" s="5">
         <v>-9.9495692832340943E-2</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>30.354437617999999</v>
       </c>
       <c r="C336" s="5">
         <v>-0.12982320900000133</v>
       </c>
       <c r="D336" s="5">
         <v>-4.9924177665416458</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>30.060704903000001</v>
       </c>
       <c r="C337" s="5">
         <v>-0.29373271499999731</v>
       </c>
       <c r="D337" s="5">
         <v>-11.013601336262957</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>29.694400219999999</v>
       </c>
       <c r="C338" s="5">
         <v>-0.36630468300000274</v>
       </c>
       <c r="D338" s="5">
         <v>-13.681324393724893</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>29.711591451</v>
       </c>
       <c r="C339" s="5">
         <v>1.719123100000175E-2</v>
       </c>
       <c r="D339" s="5">
         <v>0.69694257387789005</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>29.737496032999999</v>
       </c>
       <c r="C340" s="5">
         <v>2.590458199999901E-2</v>
       </c>
       <c r="D340" s="5">
         <v>1.0512730687945115</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>29.669658231</v>
       </c>
       <c r="C341" s="5">
         <v>-6.783780199999967E-2</v>
       </c>
       <c r="D341" s="5">
         <v>-2.7033788996585817</v>
       </c>
       <c r="E341" s="5">
         <v>-3.0142613539277607</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>30.211071812</v>
       </c>
       <c r="C342" s="5">
         <v>0.54141358100000048</v>
       </c>
       <c r="D342" s="5">
         <v>24.234745534227709</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>30.601859140999998</v>
       </c>
       <c r="C343" s="5">
         <v>0.39078732899999835</v>
       </c>
       <c r="D343" s="5">
         <v>16.675626848455249</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>30.538331533000001</v>
       </c>
       <c r="C344" s="5">
         <v>-6.3527607999997571E-2</v>
       </c>
       <c r="D344" s="5">
         <v>-2.4628804325875886</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>30.539080856999998</v>
       </c>
       <c r="C345" s="5">
         <v>7.4932399999738664E-4</v>
       </c>
       <c r="D345" s="5">
         <v>2.9448568872503245E-2</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>30.384767830000001</v>
       </c>
       <c r="C346" s="5">
         <v>-0.15431302699999705</v>
       </c>
       <c r="D346" s="5">
         <v>-5.8978545770980499</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>30.376393197999999</v>
       </c>
       <c r="C347" s="5">
         <v>-8.3746320000024355E-3</v>
       </c>
       <c r="D347" s="5">
         <v>-0.33024238492593838</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>30.243913511999999</v>
       </c>
       <c r="C348" s="5">
         <v>-0.13247968599999993</v>
       </c>
       <c r="D348" s="5">
         <v>-5.1097960153605353</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>30.290011779</v>
       </c>
       <c r="C349" s="5">
         <v>4.6098267000001414E-2</v>
       </c>
       <c r="D349" s="5">
         <v>1.8444711278209791</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>30.149371399</v>
       </c>
       <c r="C350" s="5">
         <v>-0.14064038000000068</v>
       </c>
       <c r="D350" s="5">
         <v>-5.4316451236440351</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>30.225887737000001</v>
       </c>
       <c r="C351" s="5">
         <v>7.6516338000001127E-2</v>
       </c>
       <c r="D351" s="5">
         <v>3.0883620274669177</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>30.150571129999999</v>
       </c>
       <c r="C352" s="5">
         <v>-7.5316607000001312E-2</v>
       </c>
       <c r="D352" s="5">
         <v>-2.9495085887544015</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>30.153240209</v>
       </c>
       <c r="C353" s="5">
         <v>2.6690790000003517E-3</v>
       </c>
       <c r="D353" s="5">
         <v>0.10628172500288802</v>
       </c>
       <c r="E353" s="5">
         <v>1.6298872546322007</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>29.815209981999999</v>
       </c>
       <c r="C354" s="5">
         <v>-0.33803022700000085</v>
       </c>
       <c r="D354" s="5">
         <v>-12.653276456890206</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>29.930281958999998</v>
       </c>
       <c r="C355" s="5">
         <v>0.11507197699999949</v>
       </c>
       <c r="D355" s="5">
         <v>4.7309950287844016</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>29.669745020000001</v>
       </c>
       <c r="C356" s="5">
         <v>-0.26053693899999786</v>
       </c>
       <c r="D356" s="5">
         <v>-9.959878848497894</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>29.546441768000001</v>
       </c>
       <c r="C357" s="5">
         <v>-0.12330325199999947</v>
       </c>
       <c r="D357" s="5">
         <v>-4.874604572310437</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>29.468870213999999</v>
       </c>
       <c r="C358" s="5">
         <v>-7.7571554000002152E-2</v>
       </c>
       <c r="D358" s="5">
         <v>-3.1053966417924794</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>29.613384891999999</v>
       </c>
       <c r="C359" s="5">
         <v>0.14451467800000017</v>
       </c>
       <c r="D359" s="5">
         <v>6.0461198749934608</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>29.755716388</v>
       </c>
       <c r="C360" s="5">
         <v>0.14233149600000061</v>
       </c>
       <c r="D360" s="5">
         <v>5.9225218923109946</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>29.616380447000001</v>
       </c>
       <c r="C361" s="5">
         <v>-0.1393359409999988</v>
       </c>
       <c r="D361" s="5">
         <v>-5.4767085441693393</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>29.497343423</v>
       </c>
       <c r="C362" s="5">
         <v>-0.11903702400000071</v>
       </c>
       <c r="D362" s="5">
         <v>-4.7179505042381109</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>29.340943428999999</v>
       </c>
       <c r="C363" s="5">
         <v>-0.15639999400000093</v>
       </c>
       <c r="D363" s="5">
         <v>-6.1803011620108599</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>29.276862451</v>
       </c>
       <c r="C364" s="5">
         <v>-6.4080977999999789E-2</v>
       </c>
       <c r="D364" s="5">
         <v>-2.5895612859613948</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>29.057452897000001</v>
       </c>
       <c r="C365" s="5">
         <v>-0.21940955399999851</v>
       </c>
       <c r="D365" s="5">
         <v>-8.6315785325025161</v>
       </c>
       <c r="E365" s="5">
         <v>-3.6340615615595873</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>30.095414119000001</v>
       </c>
       <c r="C366" s="5">
         <v>1.0379612219999999</v>
       </c>
       <c r="D366" s="5">
         <v>52.374879268279997</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>29.949523708000001</v>
       </c>
       <c r="C367" s="5">
         <v>-0.14589041099999989</v>
       </c>
       <c r="D367" s="5">
         <v>-5.6644996344507925</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>30.093446235999998</v>
       </c>
       <c r="C368" s="5">
         <v>0.14392252799999738</v>
       </c>
       <c r="D368" s="5">
         <v>5.9214845564188767</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>28.538551124000001</v>
       </c>
       <c r="C369" s="5">
         <v>-1.554895111999997</v>
       </c>
       <c r="D369" s="5">
         <v>-47.092170330936568</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>27.724875597</v>
       </c>
       <c r="C370" s="5">
         <v>-0.8136755270000009</v>
       </c>
       <c r="D370" s="5">
         <v>-29.327211694148126</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>28.190296868000001</v>
       </c>
       <c r="C371" s="5">
         <v>0.4654212710000003</v>
       </c>
       <c r="D371" s="5">
         <v>22.112611508425537</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>28.588710481</v>
       </c>
       <c r="C372" s="5">
         <v>0.39841361299999889</v>
       </c>
       <c r="D372" s="5">
         <v>18.342027643770798</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>30.170980357000001</v>
       </c>
       <c r="C373" s="5">
         <v>1.5822698760000016</v>
       </c>
       <c r="D373" s="5">
         <v>90.870260577284625</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>28.837887038000002</v>
       </c>
       <c r="C374" s="5">
         <v>-1.3330933189999996</v>
       </c>
       <c r="D374" s="5">
         <v>-41.858240482278156</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>28.152695975</v>
       </c>
       <c r="C375" s="5">
         <v>-0.68519106300000132</v>
       </c>
       <c r="D375" s="5">
         <v>-25.066046164099909</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>28.194001043</v>
       </c>
       <c r="C376" s="5">
         <v>4.1305067999999778E-2</v>
       </c>
       <c r="D376" s="5">
         <v>1.7748927911175549</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>28.080127284</v>
       </c>
       <c r="C377" s="5">
         <v>-0.11387375900000052</v>
       </c>
       <c r="D377" s="5">
         <v>-4.7404935268566595</v>
       </c>
       <c r="E377" s="5">
         <v>-3.3634249239406167</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>27.840174337000001</v>
       </c>
       <c r="C378" s="5">
         <v>-0.23995294699999903</v>
       </c>
       <c r="D378" s="5">
         <v>-9.7858749363757163</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>27.657792668999999</v>
       </c>
       <c r="C379" s="5">
         <v>-0.18238166800000144</v>
       </c>
       <c r="D379" s="5">
         <v>-7.5840794005747387</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>27.400665275000001</v>
       </c>
       <c r="C380" s="5">
         <v>-0.25712739399999762</v>
       </c>
       <c r="D380" s="5">
         <v>-10.602970442778703</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>27.635103299000001</v>
       </c>
       <c r="C381" s="5">
         <v>0.23443802399999925</v>
       </c>
       <c r="D381" s="5">
         <v>10.764302915258718</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>27.455822081000001</v>
       </c>
       <c r="C382" s="5">
         <v>-0.17928121799999985</v>
       </c>
       <c r="D382" s="5">
         <v>-7.5130804233628385</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>28.307538009999998</v>
       </c>
       <c r="C383" s="5">
         <v>0.85171592899999737</v>
       </c>
       <c r="D383" s="5">
         <v>44.281871589921693</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>28.036253922</v>
       </c>
       <c r="C384" s="5">
         <v>-0.27128408799999804</v>
       </c>
       <c r="D384" s="5">
         <v>-10.912940020205564</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>28.066904173000001</v>
       </c>
       <c r="C385" s="5">
         <v>3.065025100000085E-2</v>
       </c>
       <c r="D385" s="5">
         <v>1.3198004905125682</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>27.784114817999999</v>
       </c>
       <c r="C386" s="5">
         <v>-0.28278935500000202</v>
       </c>
       <c r="D386" s="5">
         <v>-11.442644727767238</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>27.852258290999998</v>
       </c>
       <c r="C387" s="5">
         <v>6.8143472999999233E-2</v>
       </c>
       <c r="D387" s="5">
         <v>2.9831537810607101</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>27.785349295</v>
       </c>
       <c r="C388" s="5">
         <v>-6.6908995999998666E-2</v>
       </c>
       <c r="D388" s="5">
         <v>-2.8449541497187369</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>27.807169373000001</v>
       </c>
       <c r="C389" s="5">
         <v>2.1820078000001075E-2</v>
       </c>
       <c r="D389" s="5">
         <v>0.94645146186151941</v>
       </c>
       <c r="E389" s="5">
         <v>-0.97206792632855699</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>28.375756517999999</v>
       </c>
       <c r="C390" s="5">
         <v>0.56858714499999863</v>
       </c>
       <c r="D390" s="5">
         <v>27.493487607750922</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>28.454637453</v>
       </c>
       <c r="C391" s="5">
         <v>7.8880935000000818E-2</v>
       </c>
       <c r="D391" s="5">
         <v>3.3873231452235197</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>28.40686504</v>
       </c>
       <c r="C392" s="5">
         <v>-4.7772413000000569E-2</v>
       </c>
       <c r="D392" s="5">
         <v>-1.9961770427719738</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>28.243617390000001</v>
       </c>
       <c r="C393" s="5">
         <v>-0.16324764999999886</v>
       </c>
       <c r="D393" s="5">
         <v>-6.6822756871000699</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>28.081310482999999</v>
       </c>
       <c r="C394" s="5">
         <v>-0.16230690700000139</v>
       </c>
       <c r="D394" s="5">
         <v>-6.6821721369698439</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>27.323046309999999</v>
       </c>
       <c r="C395" s="5">
         <v>-0.7582641730000006</v>
       </c>
       <c r="D395" s="5">
         <v>-27.998596445945068</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>27.779152611000001</v>
       </c>
       <c r="C396" s="5">
         <v>0.45610630100000193</v>
       </c>
       <c r="D396" s="5">
         <v>21.977156648708586</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>28.590961106999998</v>
       </c>
       <c r="C397" s="5">
         <v>0.8118084959999976</v>
       </c>
       <c r="D397" s="5">
         <v>41.291856930431713</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>27.956331580000001</v>
       </c>
       <c r="C398" s="5">
         <v>-0.63462952699999775</v>
       </c>
       <c r="D398" s="5">
         <v>-23.613407499660578</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>27.941030143999999</v>
       </c>
       <c r="C399" s="5">
         <v>-1.5301436000001445E-2</v>
       </c>
       <c r="D399" s="5">
         <v>-0.65482658009952122</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>27.851386220999998</v>
       </c>
       <c r="C400" s="5">
         <v>-8.9643923000000569E-2</v>
       </c>
       <c r="D400" s="5">
         <v>-3.7827759377038417</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>27.937481325</v>
       </c>
       <c r="C401" s="5">
         <v>8.6095104000001754E-2</v>
       </c>
       <c r="D401" s="5">
         <v>3.7732008615704249</v>
       </c>
       <c r="E401" s="5">
         <v>0.46862717399249743</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>27.711519972000001</v>
       </c>
       <c r="C402" s="5">
         <v>-0.22596135299999887</v>
       </c>
       <c r="D402" s="5">
         <v>-9.285404805625852</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>27.728239664</v>
       </c>
       <c r="C403" s="5">
         <v>1.6719691999998787E-2</v>
       </c>
       <c r="D403" s="5">
         <v>0.72642510925355896</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>27.698439445000002</v>
       </c>
       <c r="C404" s="5">
         <v>-2.9800218999998407E-2</v>
       </c>
       <c r="D404" s="5">
         <v>-1.2820734484522922</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>27.754045327</v>
       </c>
       <c r="C405" s="5">
         <v>5.5605881999998275E-2</v>
       </c>
       <c r="D405" s="5">
         <v>2.4358331839765324</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>27.824987125</v>
       </c>
       <c r="C406" s="5">
         <v>7.0941797999999778E-2</v>
       </c>
       <c r="D406" s="5">
         <v>3.1107974997351295</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>26.246437625999999</v>
       </c>
       <c r="C407" s="5">
         <v>-1.5785494990000011</v>
       </c>
       <c r="D407" s="5">
         <v>-50.383659912746815</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>26.308175544000001</v>
       </c>
       <c r="C408" s="5">
         <v>6.1737918000002168E-2</v>
       </c>
       <c r="D408" s="5">
         <v>2.8594937549821342</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>27.820998997</v>
       </c>
       <c r="C409" s="5">
         <v>1.5128234529999993</v>
       </c>
       <c r="D409" s="5">
         <v>95.606766614458678</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>28.13671995</v>
       </c>
       <c r="C410" s="5">
         <v>0.31572095299999958</v>
       </c>
       <c r="D410" s="5">
         <v>14.500918038698106</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>28.023517418000001</v>
       </c>
       <c r="C411" s="5">
         <v>-0.11320253199999897</v>
       </c>
       <c r="D411" s="5">
         <v>-4.7225487568150264</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>28.102768010999998</v>
       </c>
       <c r="C412" s="5">
         <v>7.9250592999997593E-2</v>
       </c>
       <c r="D412" s="5">
         <v>3.4468885999589638</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>27.959223372</v>
       </c>
       <c r="C413" s="5">
         <v>-0.14354463899999814</v>
       </c>
       <c r="D413" s="5">
         <v>-5.960120115175938</v>
       </c>
       <c r="E413" s="5">
         <v>7.7823933901099984E-2</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>28.162880705999999</v>
       </c>
       <c r="C414" s="5">
         <v>0.20365733399999897</v>
       </c>
       <c r="D414" s="5">
         <v>9.0997264214115248</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>28.201636575999999</v>
       </c>
       <c r="C415" s="5">
         <v>3.8755869999999248E-2</v>
       </c>
       <c r="D415" s="5">
         <v>1.663915829231688</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>28.496943430999998</v>
       </c>
       <c r="C416" s="5">
         <v>0.29530685499999976</v>
       </c>
       <c r="D416" s="5">
         <v>13.315057366070038</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>27.975040196999998</v>
       </c>
       <c r="C417" s="5">
         <v>-0.52190323399999983</v>
       </c>
       <c r="D417" s="5">
         <v>-19.893221402737094</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>28.088648117000002</v>
       </c>
       <c r="C418" s="5">
         <v>0.1136079200000033</v>
       </c>
       <c r="D418" s="5">
         <v>4.9835898008469659</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>26.836452341000001</v>
       </c>
       <c r="C419" s="5">
         <v>-1.2521957760000006</v>
       </c>
       <c r="D419" s="5">
         <v>-42.146292928185382</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>27.724710853000001</v>
       </c>
       <c r="C420" s="5">
         <v>0.88825851200000017</v>
       </c>
       <c r="D420" s="5">
         <v>47.809743685328755</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>27.94343323</v>
       </c>
       <c r="C421" s="5">
         <v>0.21872237699999886</v>
       </c>
       <c r="D421" s="5">
         <v>9.8886561648850559</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>28.02937232</v>
       </c>
       <c r="C422" s="5">
         <v>8.5939090000000107E-2</v>
       </c>
       <c r="D422" s="5">
         <v>3.7536301520688653</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>27.91248672</v>
       </c>
       <c r="C423" s="5">
         <v>-0.11688559999999981</v>
       </c>
       <c r="D423" s="5">
         <v>-4.8909411174992474</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>28.257571610999999</v>
       </c>
       <c r="C424" s="5">
         <v>0.34508489099999906</v>
       </c>
       <c r="D424" s="5">
         <v>15.887258495769906</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>27.885881803</v>
       </c>
       <c r="C425" s="5">
         <v>-0.37168980799999929</v>
       </c>
       <c r="D425" s="5">
         <v>-14.691060262006284</v>
       </c>
       <c r="E425" s="5">
         <v>-0.26231618820088398</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>28.025615914999999</v>
       </c>
       <c r="C426" s="5">
         <v>0.1397341119999993</v>
       </c>
       <c r="D426" s="5">
         <v>6.1816336246766079</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>27.986091089999999</v>
       </c>
       <c r="C427" s="5">
         <v>-3.9524825000000874E-2</v>
       </c>
       <c r="D427" s="5">
         <v>-1.6793070707549207</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>27.996341101999999</v>
       </c>
       <c r="C428" s="5">
         <v>1.0250012000000197E-2</v>
       </c>
       <c r="D428" s="5">
         <v>0.4403909689423946</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>27.994976045000001</v>
       </c>
       <c r="C429" s="5">
         <v>-1.3650569999974493E-3</v>
       </c>
       <c r="D429" s="5">
         <v>-5.8494400485520348E-2</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>28.067437207000001</v>
       </c>
       <c r="C430" s="5">
         <v>7.2461161999999746E-2</v>
       </c>
       <c r="D430" s="5">
         <v>3.1506369264344913</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>27.993512935999998</v>
       </c>
       <c r="C431" s="5">
         <v>-7.3924271000002761E-2</v>
       </c>
       <c r="D431" s="5">
         <v>-3.1151866068039435</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>28.232182051999999</v>
       </c>
       <c r="C432" s="5">
         <v>0.23866911600000051</v>
       </c>
       <c r="D432" s="5">
         <v>10.724703680576342</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>29.161011206000001</v>
       </c>
       <c r="C433" s="5">
         <v>0.92882915400000243</v>
       </c>
       <c r="D433" s="5">
         <v>47.467937793647977</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>28.219884291</v>
       </c>
       <c r="C434" s="5">
         <v>-0.94112691500000167</v>
       </c>
       <c r="D434" s="5">
         <v>-32.542260024169622</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>28.32070066</v>
       </c>
       <c r="C435" s="5">
         <v>0.10081636900000035</v>
       </c>
       <c r="D435" s="5">
         <v>4.3722822004278683</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>28.344199875000001</v>
       </c>
       <c r="C436" s="5">
         <v>2.3499215000001072E-2</v>
       </c>
       <c r="D436" s="5">
         <v>1.0002614515844943</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>28.367207297</v>
       </c>
       <c r="C437" s="5">
         <v>2.3007421999999167E-2</v>
       </c>
       <c r="D437" s="5">
         <v>0.97841882238611788</v>
       </c>
       <c r="E437" s="5">
         <v>1.7260544149197976</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>28.561372434999999</v>
       </c>
       <c r="C438" s="5">
         <v>0.1941651379999989</v>
       </c>
       <c r="D438" s="5">
         <v>8.5300193350702269</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>28.568598655999999</v>
       </c>
       <c r="C439" s="5">
         <v>7.2262209999998106E-3</v>
       </c>
       <c r="D439" s="5">
         <v>0.30403097993452199</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>28.498231977</v>
       </c>
       <c r="C440" s="5">
         <v>-7.0366678999999266E-2</v>
       </c>
       <c r="D440" s="5">
         <v>-2.9159796369269464</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>28.392742600999998</v>
       </c>
       <c r="C441" s="5">
         <v>-0.1054893760000013</v>
       </c>
       <c r="D441" s="5">
         <v>-4.3526073697288119</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>28.416044809999999</v>
+        <v>28.430120959</v>
       </c>
       <c r="C442" s="5">
-        <v>2.3302209000000573E-2</v>
+        <v>3.7378358000001555E-2</v>
       </c>
       <c r="D442" s="5">
-        <v>0.9893097645133242</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.59125979768584</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>28.465692920999999</v>
+      </c>
+      <c r="C443" s="5">
+        <v>3.5571961999998791E-2</v>
+      </c>
+      <c r="D443" s="5">
+        <v>1.5118238536633521</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2C479D98-2E2C-4F7B-BEC8-7298F72DA563}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{94BAFFDF-CEB4-4277-9C41-89183C0495E9}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9C3F8555-2433-494C-82FB-4E4C8C9181B7}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>brogovta</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>