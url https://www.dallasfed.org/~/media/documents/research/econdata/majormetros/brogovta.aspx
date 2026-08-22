--- v7 (2026-08-02)
+++ v8 (2026-08-22)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{9DFC2ACD-2DB2-4AA3-9DD2-B2B0B28CC8C2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{FA681E53-856D-4F38-B16C-78FD83FD829D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{F67B6C7E-A431-494D-829D-51D9AB166A6D}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{ADFF1629-A59C-4AE4-957E-40E474601019}"/>
   </bookViews>
   <sheets>
     <sheet name="brogovta" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Brownsville—Harlingen Government Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{286FFA34-04E3-4ADC-A9EC-EE31F41242B0}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FCA2A6C3-C6DE-431D-B61D-E89CA70E4D20}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>17.948839021000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>17.992100911000001</v>
       </c>
       <c r="C7" s="5">
         <v>4.3261890000000136E-2</v>
       </c>
       <c r="D7" s="5">
         <v>2.9309992387134498</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>18.045681224999999</v>
       </c>
       <c r="C8" s="5">
         <v>5.3580313999997742E-2</v>
       </c>
       <c r="D8" s="5">
         <v>3.6327057344378577</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>18.020905408000001</v>
       </c>
       <c r="C9" s="5">
         <v>-2.4775816999998312E-2</v>
       </c>
       <c r="D9" s="5">
         <v>-1.6351557472713996</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>18.152837195</v>
       </c>
       <c r="C10" s="5">
         <v>0.13193178699999919</v>
       </c>
       <c r="D10" s="5">
         <v>9.1477700781928064</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>17.829692730000001</v>
       </c>
       <c r="C11" s="5">
         <v>-0.3231444649999986</v>
       </c>
       <c r="D11" s="5">
         <v>-19.389400074018869</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>18.459854744000001</v>
       </c>
       <c r="C12" s="5">
         <v>0.63016201399999971</v>
       </c>
       <c r="D12" s="5">
         <v>51.709594258426606</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>18.013750442999999</v>
       </c>
       <c r="C13" s="5">
         <v>-0.44610430100000187</v>
       </c>
       <c r="D13" s="5">
         <v>-25.439235867359113</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>17.929896391</v>
       </c>
       <c r="C14" s="5">
         <v>-8.3854051999999513E-2</v>
       </c>
       <c r="D14" s="5">
         <v>-5.4451832541631546</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>17.984458025999999</v>
       </c>
       <c r="C15" s="5">
         <v>5.4561634999998887E-2</v>
       </c>
       <c r="D15" s="5">
         <v>3.7134056318074427</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>17.771239375</v>
       </c>
       <c r="C16" s="5">
         <v>-0.21321865099999826</v>
       </c>
       <c r="D16" s="5">
         <v>-13.33487929966266</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>17.95693576</v>
       </c>
       <c r="C17" s="5">
         <v>0.18569638499999996</v>
       </c>
       <c r="D17" s="5">
         <v>13.285453244845424</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>18.156115161999999</v>
       </c>
       <c r="C18" s="5">
         <v>0.19917940199999862</v>
       </c>
       <c r="D18" s="5">
         <v>14.153280659273637</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>18.083738950000001</v>
       </c>
       <c r="C19" s="5">
         <v>-7.2376211999998219E-2</v>
       </c>
       <c r="D19" s="5">
         <v>-4.6800942854659189</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>18.029774791000001</v>
       </c>
       <c r="C20" s="5">
         <v>-5.3964158999999512E-2</v>
       </c>
       <c r="D20" s="5">
         <v>-3.5227590810622877</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>18.011673611999999</v>
       </c>
       <c r="C21" s="5">
         <v>-1.8101179000002077E-2</v>
       </c>
       <c r="D21" s="5">
         <v>-1.198122251443301</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>18.053770939</v>
       </c>
       <c r="C22" s="5">
         <v>4.2097327000000462E-2</v>
       </c>
       <c r="D22" s="5">
         <v>2.841005192699253</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>18.340520437999999</v>
       </c>
       <c r="C23" s="5">
         <v>0.28674949899999902</v>
       </c>
       <c r="D23" s="5">
         <v>20.816076303867305</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>18.67760505</v>
       </c>
       <c r="C24" s="5">
         <v>0.33708461200000173</v>
       </c>
       <c r="D24" s="5">
         <v>24.426931194577396</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>18.640701725</v>
       </c>
       <c r="C25" s="5">
         <v>-3.690332500000082E-2</v>
       </c>
       <c r="D25" s="5">
         <v>-2.3453710511503467</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>18.738846021000001</v>
       </c>
       <c r="C26" s="5">
         <v>9.8144296000000963E-2</v>
       </c>
       <c r="D26" s="5">
         <v>6.5042709773851737</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>18.678114466</v>
       </c>
       <c r="C27" s="5">
         <v>-6.073155500000027E-2</v>
       </c>
       <c r="D27" s="5">
         <v>-3.8205520244604108</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>18.857631477999998</v>
       </c>
       <c r="C28" s="5">
         <v>0.17951701199999803</v>
       </c>
       <c r="D28" s="5">
         <v>12.1629288645263</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>18.851247693000001</v>
       </c>
       <c r="C29" s="5">
         <v>-6.3837849999970331E-3</v>
       </c>
       <c r="D29" s="5">
         <v>-0.40547483453219346</v>
       </c>
       <c r="E29" s="5">
         <v>4.9803148207063552</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>18.839070231000001</v>
       </c>
       <c r="C30" s="5">
         <v>-1.2177462000000361E-2</v>
       </c>
       <c r="D30" s="5">
         <v>-0.77242357287896635</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>18.967150995000001</v>
       </c>
       <c r="C31" s="5">
         <v>0.1280807639999999</v>
       </c>
       <c r="D31" s="5">
         <v>8.4704987632039384</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>19.006001092000002</v>
       </c>
       <c r="C32" s="5">
         <v>3.8850097000000972E-2</v>
       </c>
       <c r="D32" s="5">
         <v>2.4858198511231056</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>19.180720000000001</v>
       </c>
       <c r="C33" s="5">
         <v>0.17471890799999912</v>
       </c>
       <c r="D33" s="5">
         <v>11.606597468324642</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>19.258411608999999</v>
       </c>
       <c r="C34" s="5">
         <v>7.7691608999998607E-2</v>
       </c>
       <c r="D34" s="5">
         <v>4.9703653600916997</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>19.754103663999999</v>
       </c>
       <c r="C35" s="5">
         <v>0.49569205499999924</v>
       </c>
       <c r="D35" s="5">
         <v>35.657049316976043</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>19.420492399</v>
       </c>
       <c r="C36" s="5">
         <v>-0.33361126499999827</v>
       </c>
       <c r="D36" s="5">
         <v>-18.485493613267323</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>19.300739910000001</v>
       </c>
       <c r="C37" s="5">
         <v>-0.11975248899999968</v>
       </c>
       <c r="D37" s="5">
         <v>-7.1536884448995641</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>19.544949861999999</v>
       </c>
       <c r="C38" s="5">
         <v>0.24420995199999851</v>
       </c>
       <c r="D38" s="5">
         <v>16.285945350810426</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>19.564641538</v>
       </c>
       <c r="C39" s="5">
         <v>1.9691676000000768E-2</v>
       </c>
       <c r="D39" s="5">
         <v>1.2157305511593552</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>20.038471838</v>
       </c>
       <c r="C40" s="5">
         <v>0.47383029999999948</v>
       </c>
       <c r="D40" s="5">
         <v>33.263875883266223</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>19.946309908</v>
       </c>
       <c r="C41" s="5">
         <v>-9.2161929999999614E-2</v>
       </c>
       <c r="D41" s="5">
         <v>-5.3816072338313647</v>
       </c>
       <c r="E41" s="5">
         <v>5.8089641218104893</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>19.256631405</v>
       </c>
       <c r="C42" s="5">
         <v>-0.68967850299999967</v>
       </c>
       <c r="D42" s="5">
         <v>-34.44390716866824</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>19.239471218999999</v>
       </c>
       <c r="C43" s="5">
         <v>-1.7160186000001687E-2</v>
       </c>
       <c r="D43" s="5">
         <v>-1.0641318780823861</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>19.483354149</v>
       </c>
       <c r="C44" s="5">
         <v>0.24388293000000161</v>
       </c>
       <c r="D44" s="5">
         <v>16.318051250988376</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>19.657041223</v>
       </c>
       <c r="C45" s="5">
         <v>0.17368707400000005</v>
       </c>
       <c r="D45" s="5">
         <v>11.237977463684956</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>19.663559341999999</v>
       </c>
       <c r="C46" s="5">
         <v>6.5181189999989897E-3</v>
       </c>
       <c r="D46" s="5">
         <v>0.39863697915782925</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>19.858813061999999</v>
       </c>
       <c r="C47" s="5">
         <v>0.19525372000000019</v>
       </c>
       <c r="D47" s="5">
         <v>12.588453555796608</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>19.057596599</v>
       </c>
       <c r="C48" s="5">
         <v>-0.80121646299999938</v>
       </c>
       <c r="D48" s="5">
         <v>-38.993219647039055</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>19.235434794</v>
       </c>
       <c r="C49" s="5">
         <v>0.17783819499999964</v>
       </c>
       <c r="D49" s="5">
         <v>11.790920443067709</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>19.638669928999999</v>
       </c>
       <c r="C50" s="5">
         <v>0.40323513499999919</v>
       </c>
       <c r="D50" s="5">
         <v>28.268720184088259</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>19.842510558000001</v>
       </c>
       <c r="C51" s="5">
         <v>0.20384062900000188</v>
       </c>
       <c r="D51" s="5">
         <v>13.191701857821748</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>19.920185359000001</v>
       </c>
       <c r="C52" s="5">
         <v>7.7674801000000571E-2</v>
       </c>
       <c r="D52" s="5">
         <v>4.7999468278164148</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>19.93683476</v>
       </c>
       <c r="C53" s="5">
         <v>1.6649400999998676E-2</v>
       </c>
       <c r="D53" s="5">
         <v>1.0075900681838279</v>
       </c>
       <c r="E53" s="5">
         <v>-4.7503262727310869E-2</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>20.176720761999999</v>
       </c>
       <c r="C54" s="5">
         <v>0.23988600199999865</v>
       </c>
       <c r="D54" s="5">
         <v>15.433666521741296</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>20.318913626000001</v>
       </c>
       <c r="C55" s="5">
         <v>0.14219286400000186</v>
       </c>
       <c r="D55" s="5">
         <v>8.7924625647251453</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>20.36038018</v>
       </c>
       <c r="C56" s="5">
         <v>4.1466553999999434E-2</v>
       </c>
       <c r="D56" s="5">
         <v>2.4766187515092408</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>20.318624961000001</v>
       </c>
       <c r="C57" s="5">
         <v>-4.1755218999998789E-2</v>
       </c>
       <c r="D57" s="5">
         <v>-2.4333994495374323</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>20.458548877999998</v>
       </c>
       <c r="C58" s="5">
         <v>0.13992391699999729</v>
       </c>
       <c r="D58" s="5">
         <v>8.584076334763191</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>20.465788967999998</v>
       </c>
       <c r="C59" s="5">
         <v>7.2400899999998103E-3</v>
       </c>
       <c r="D59" s="5">
         <v>0.42549637997539858</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>20.609119128</v>
       </c>
       <c r="C60" s="5">
         <v>0.14333016000000143</v>
       </c>
       <c r="D60" s="5">
         <v>8.7354750530070255</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>20.720423698000001</v>
       </c>
       <c r="C61" s="5">
         <v>0.11130457000000149</v>
       </c>
       <c r="D61" s="5">
         <v>6.6769095555029079</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>20.635978311999999</v>
       </c>
       <c r="C62" s="5">
         <v>-8.4445386000002287E-2</v>
       </c>
       <c r="D62" s="5">
         <v>-4.7824128510020492</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>20.800213022000001</v>
       </c>
       <c r="C63" s="5">
         <v>0.16423471000000234</v>
       </c>
       <c r="D63" s="5">
         <v>9.979727606087053</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>21.202830251999998</v>
       </c>
       <c r="C64" s="5">
         <v>0.40261722999999705</v>
       </c>
       <c r="D64" s="5">
         <v>25.867221218909098</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>21.032769161000001</v>
       </c>
       <c r="C65" s="5">
         <v>-0.17006109099999733</v>
       </c>
       <c r="D65" s="5">
         <v>-9.2113773724390882</v>
       </c>
       <c r="E65" s="5">
         <v>5.4970330756756614</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>20.973833503000002</v>
       </c>
       <c r="C66" s="5">
         <v>-5.8935657999999336E-2</v>
       </c>
       <c r="D66" s="5">
         <v>-3.3111647181063186</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>21.098603915999998</v>
       </c>
       <c r="C67" s="5">
         <v>0.12477041299999669</v>
       </c>
       <c r="D67" s="5">
         <v>7.3768939283312296</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>21.145541243</v>
       </c>
       <c r="C68" s="5">
         <v>4.6937327000001972E-2</v>
       </c>
       <c r="D68" s="5">
         <v>2.7025058041071359</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>21.296011167</v>
       </c>
       <c r="C69" s="5">
         <v>0.15046992399999937</v>
       </c>
       <c r="D69" s="5">
         <v>8.8813557736482363</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>21.23023018</v>
       </c>
       <c r="C70" s="5">
         <v>-6.5780987000000124E-2</v>
       </c>
       <c r="D70" s="5">
         <v>-3.644337038001455</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>21.400761114000002</v>
       </c>
       <c r="C71" s="5">
         <v>0.17053093400000208</v>
       </c>
       <c r="D71" s="5">
         <v>10.076394621422891</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>21.354344979</v>
       </c>
       <c r="C72" s="5">
         <v>-4.6416135000001191E-2</v>
       </c>
       <c r="D72" s="5">
         <v>-2.5718574560447571</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>21.367937205</v>
       </c>
       <c r="C73" s="5">
         <v>1.3592226000000096E-2</v>
       </c>
       <c r="D73" s="5">
         <v>0.76649004689741673</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>21.326880074000002</v>
       </c>
       <c r="C74" s="5">
         <v>-4.1057130999998748E-2</v>
       </c>
       <c r="D74" s="5">
         <v>-2.2815123393091774</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>21.382652957000001</v>
       </c>
       <c r="C75" s="5">
         <v>5.5772882999999496E-2</v>
       </c>
       <c r="D75" s="5">
         <v>3.1837070378829102</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>21.317148734</v>
       </c>
       <c r="C76" s="5">
         <v>-6.550422300000136E-2</v>
       </c>
       <c r="D76" s="5">
         <v>-3.6148037219641438</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>21.329931769000002</v>
       </c>
       <c r="C77" s="5">
         <v>1.2783035000001775E-2</v>
       </c>
       <c r="D77" s="5">
         <v>0.72196969508213638</v>
       </c>
       <c r="E77" s="5">
         <v>1.4128553673807831</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>21.174531412</v>
       </c>
       <c r="C78" s="5">
         <v>-0.15540035700000132</v>
       </c>
       <c r="D78" s="5">
         <v>-8.400710594901927</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>21.498861024</v>
       </c>
       <c r="C79" s="5">
         <v>0.32432961199999966</v>
       </c>
       <c r="D79" s="5">
         <v>20.010633497992725</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>21.440190346000001</v>
       </c>
       <c r="C80" s="5">
         <v>-5.8670677999998588E-2</v>
       </c>
       <c r="D80" s="5">
         <v>-3.2261067906149798</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>21.508601314</v>
       </c>
       <c r="C81" s="5">
         <v>6.8410967999998462E-2</v>
       </c>
       <c r="D81" s="5">
         <v>3.8968531188178002</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>21.527058914000001</v>
       </c>
       <c r="C82" s="5">
         <v>1.8457600000001406E-2</v>
       </c>
       <c r="D82" s="5">
         <v>1.0346539612118955</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>21.491669764000001</v>
       </c>
       <c r="C83" s="5">
         <v>-3.5389150000000313E-2</v>
       </c>
       <c r="D83" s="5">
         <v>-1.9549862590500178</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>21.650325228</v>
       </c>
       <c r="C84" s="5">
         <v>0.15865546399999886</v>
       </c>
       <c r="D84" s="5">
         <v>9.2272982836461903</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>21.670984035</v>
       </c>
       <c r="C85" s="5">
         <v>2.0658807000000223E-2</v>
       </c>
       <c r="D85" s="5">
         <v>1.1510721731612605</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>21.928435365999999</v>
       </c>
       <c r="C86" s="5">
         <v>0.25745133099999862</v>
       </c>
       <c r="D86" s="5">
         <v>15.225381481416921</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>21.976047075</v>
       </c>
       <c r="C87" s="5">
         <v>4.7611709000001667E-2</v>
       </c>
       <c r="D87" s="5">
         <v>2.6368180805384611</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>22.030113190000002</v>
       </c>
       <c r="C88" s="5">
         <v>5.4066115000001247E-2</v>
       </c>
       <c r="D88" s="5">
         <v>2.9925525959096921</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>22.036177217999999</v>
       </c>
       <c r="C89" s="5">
         <v>6.064027999997279E-3</v>
       </c>
       <c r="D89" s="5">
         <v>0.33081356881230484</v>
       </c>
       <c r="E89" s="5">
         <v>3.3110534841298556</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>21.644381502000002</v>
       </c>
       <c r="C90" s="5">
         <v>-0.39179571599999719</v>
       </c>
       <c r="D90" s="5">
         <v>-19.368064364628502</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>22.107276387999999</v>
       </c>
       <c r="C91" s="5">
         <v>0.46289488599999729</v>
       </c>
       <c r="D91" s="5">
         <v>28.908254731417426</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>22.131589264999999</v>
       </c>
       <c r="C92" s="5">
         <v>2.4312876999999844E-2</v>
       </c>
       <c r="D92" s="5">
         <v>1.3277336699941467</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>22.298273003999999</v>
       </c>
       <c r="C93" s="5">
         <v>0.16668373899999978</v>
       </c>
       <c r="D93" s="5">
         <v>9.4217157692649156</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>22.200435793</v>
       </c>
       <c r="C94" s="5">
         <v>-9.7837210999998092E-2</v>
       </c>
       <c r="D94" s="5">
         <v>-5.1399702950437831</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>22.18816399</v>
       </c>
       <c r="C95" s="5">
         <v>-1.2271803000000858E-2</v>
       </c>
       <c r="D95" s="5">
         <v>-0.66131470942191184</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>22.557872415999999</v>
       </c>
       <c r="C96" s="5">
         <v>0.36970842599999898</v>
       </c>
       <c r="D96" s="5">
         <v>21.932991201202622</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>22.587458993999999</v>
       </c>
       <c r="C97" s="5">
         <v>2.9586577999999975E-2</v>
       </c>
       <c r="D97" s="5">
         <v>1.5853060575878652</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>22.541780915</v>
       </c>
       <c r="C98" s="5">
         <v>-4.5678078999998206E-2</v>
       </c>
       <c r="D98" s="5">
         <v>-2.3999211041521029</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>22.688129013000001</v>
       </c>
       <c r="C99" s="5">
         <v>0.1463480980000007</v>
       </c>
       <c r="D99" s="5">
         <v>8.0750642582452681</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>22.752841929999999</v>
       </c>
       <c r="C100" s="5">
         <v>6.4712916999997816E-2</v>
       </c>
       <c r="D100" s="5">
         <v>3.4769452152997538</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>22.840227675000001</v>
       </c>
       <c r="C101" s="5">
         <v>8.7385745000002402E-2</v>
       </c>
       <c r="D101" s="5">
         <v>4.7073934334603384</v>
       </c>
       <c r="E101" s="5">
         <v>3.648774690118306</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>22.985968764999999</v>
       </c>
       <c r="C102" s="5">
         <v>0.1457410899999978</v>
       </c>
       <c r="D102" s="5">
         <v>7.9315967394901321</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>22.724659276000001</v>
       </c>
       <c r="C103" s="5">
         <v>-0.26130948899999851</v>
       </c>
       <c r="D103" s="5">
         <v>-12.820411015488652</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>22.907750862</v>
       </c>
       <c r="C104" s="5">
         <v>0.18309158599999975</v>
       </c>
       <c r="D104" s="5">
         <v>10.10850111699575</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>22.875827005000001</v>
       </c>
       <c r="C105" s="5">
         <v>-3.192385699999889E-2</v>
       </c>
       <c r="D105" s="5">
         <v>-1.6595415189887719</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>23.173896446000001</v>
       </c>
       <c r="C106" s="5">
         <v>0.2980694409999991</v>
       </c>
       <c r="D106" s="5">
         <v>16.806524055452087</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>23.090346073999999</v>
       </c>
       <c r="C107" s="5">
         <v>-8.3550372000001261E-2</v>
       </c>
       <c r="D107" s="5">
         <v>-4.2416704154003781</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>23.371917843999999</v>
       </c>
       <c r="C108" s="5">
         <v>0.28157176999999933</v>
       </c>
       <c r="D108" s="5">
         <v>15.655664233523382</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>22.947845522000001</v>
       </c>
       <c r="C109" s="5">
         <v>-0.42407232199999711</v>
       </c>
       <c r="D109" s="5">
         <v>-19.726758622170937</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>23.066524095999998</v>
       </c>
       <c r="C110" s="5">
         <v>0.11867857399999693</v>
       </c>
       <c r="D110" s="5">
         <v>6.3856014210918577</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>23.117122299999998</v>
       </c>
       <c r="C111" s="5">
         <v>5.0598203999999924E-2</v>
       </c>
       <c r="D111" s="5">
         <v>2.6642838963019333</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>23.068061100000001</v>
       </c>
       <c r="C112" s="5">
         <v>-4.9061199999997029E-2</v>
       </c>
       <c r="D112" s="5">
         <v>-2.517228239117153</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>23.148792717999999</v>
       </c>
       <c r="C113" s="5">
         <v>8.0731617999997951E-2</v>
       </c>
       <c r="D113" s="5">
         <v>4.2814441608738152</v>
       </c>
       <c r="E113" s="5">
         <v>1.3509718352665123</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>23.269177103000001</v>
       </c>
       <c r="C114" s="5">
         <v>0.12038438500000126</v>
       </c>
       <c r="D114" s="5">
         <v>6.4221790727007733</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>23.240348767</v>
       </c>
       <c r="C115" s="5">
         <v>-2.8828336000000121E-2</v>
       </c>
       <c r="D115" s="5">
         <v>-1.4765993119373877</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>23.275449409</v>
       </c>
       <c r="C116" s="5">
         <v>3.5100641999999738E-2</v>
       </c>
       <c r="D116" s="5">
         <v>1.8275297084568765</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>23.350230964000001</v>
       </c>
       <c r="C117" s="5">
         <v>7.4781555000001276E-2</v>
       </c>
       <c r="D117" s="5">
         <v>3.9243376605084812</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>23.349005529999999</v>
       </c>
       <c r="C118" s="5">
         <v>-1.2254340000019681E-3</v>
       </c>
       <c r="D118" s="5">
         <v>-6.2958538636381789E-2</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>23.676511532999999</v>
       </c>
       <c r="C119" s="5">
         <v>0.32750600299999988</v>
       </c>
       <c r="D119" s="5">
         <v>18.193043534309126</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>23.771659410000002</v>
       </c>
       <c r="C120" s="5">
         <v>9.5147877000002268E-2</v>
       </c>
       <c r="D120" s="5">
         <v>4.930421775428373</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>23.760306923000002</v>
       </c>
       <c r="C121" s="5">
         <v>-1.1352486999999911E-2</v>
       </c>
       <c r="D121" s="5">
         <v>-0.57157386082473671</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>23.90001741</v>
       </c>
       <c r="C122" s="5">
         <v>0.13971048699999855</v>
       </c>
       <c r="D122" s="5">
         <v>7.288716975927545</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>23.834979554</v>
       </c>
       <c r="C123" s="5">
         <v>-6.5037856000000005E-2</v>
       </c>
       <c r="D123" s="5">
         <v>-3.2170630636239261</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>23.976598110000001</v>
       </c>
       <c r="C124" s="5">
         <v>0.14161855600000095</v>
       </c>
       <c r="D124" s="5">
         <v>7.3676285694303845</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>24.039516543000001</v>
       </c>
       <c r="C125" s="5">
         <v>6.2918433000000107E-2</v>
       </c>
       <c r="D125" s="5">
         <v>3.1948411027110435</v>
       </c>
       <c r="E125" s="5">
         <v>3.8478197798513802</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>24.256837215000001</v>
       </c>
       <c r="C126" s="5">
         <v>0.2173206719999996</v>
       </c>
       <c r="D126" s="5">
         <v>11.404140487152858</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>24.152953216</v>
       </c>
       <c r="C127" s="5">
         <v>-0.10388399900000067</v>
       </c>
       <c r="D127" s="5">
         <v>-5.0198618035388831</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>24.445147948999999</v>
       </c>
       <c r="C128" s="5">
         <v>0.29219473299999876</v>
       </c>
       <c r="D128" s="5">
         <v>15.523186416078993</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>24.504303377999999</v>
       </c>
       <c r="C129" s="5">
         <v>5.9155429000000481E-2</v>
       </c>
       <c r="D129" s="5">
         <v>2.9428735333562273</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>24.833651693</v>
       </c>
       <c r="C130" s="5">
         <v>0.32934831500000072</v>
       </c>
       <c r="D130" s="5">
         <v>17.3758361607252</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>24.946482606</v>
       </c>
       <c r="C131" s="5">
         <v>0.11283091299999981</v>
       </c>
       <c r="D131" s="5">
         <v>5.5904912949799046</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>24.588452535999998</v>
       </c>
       <c r="C132" s="5">
         <v>-0.35803007000000164</v>
       </c>
       <c r="D132" s="5">
         <v>-15.925840969072858</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>24.844892046999998</v>
       </c>
       <c r="C133" s="5">
         <v>0.25643951099999995</v>
       </c>
       <c r="D133" s="5">
         <v>13.258550464752062</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>24.635371626000001</v>
       </c>
       <c r="C134" s="5">
         <v>-0.20952042099999701</v>
       </c>
       <c r="D134" s="5">
         <v>-9.6633361996900433</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>25.336194968000001</v>
       </c>
       <c r="C135" s="5">
         <v>0.70082334199999963</v>
       </c>
       <c r="D135" s="5">
         <v>40.019103378484132</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>25.367868779999998</v>
       </c>
       <c r="C136" s="5">
         <v>3.1673811999997525E-2</v>
       </c>
       <c r="D136" s="5">
         <v>1.5105269335460525</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>25.424571738000001</v>
       </c>
       <c r="C137" s="5">
         <v>5.6702958000002468E-2</v>
       </c>
       <c r="D137" s="5">
         <v>2.7154951315382148</v>
       </c>
       <c r="E137" s="5">
         <v>5.7615767460319933</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>25.481696614000001</v>
       </c>
       <c r="C138" s="5">
         <v>5.7124875999999603E-2</v>
       </c>
       <c r="D138" s="5">
         <v>2.7297741927023722</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>25.569617211000001</v>
       </c>
       <c r="C139" s="5">
         <v>8.79205970000001E-2</v>
       </c>
       <c r="D139" s="5">
         <v>4.2198946137580906</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>25.813771512999999</v>
       </c>
       <c r="C140" s="5">
         <v>0.24415430199999832</v>
       </c>
       <c r="D140" s="5">
         <v>12.07966439134076</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>25.359454060000001</v>
       </c>
       <c r="C141" s="5">
         <v>-0.45431745299999804</v>
       </c>
       <c r="D141" s="5">
         <v>-19.190716178586019</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>25.226534950000001</v>
       </c>
       <c r="C142" s="5">
         <v>-0.13291910999999956</v>
       </c>
       <c r="D142" s="5">
         <v>-6.1114968084369554</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>24.907243314999999</v>
       </c>
       <c r="C143" s="5">
         <v>-0.31929163500000257</v>
       </c>
       <c r="D143" s="5">
         <v>-14.174419987444209</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>24.677159868</v>
       </c>
       <c r="C144" s="5">
         <v>-0.23008344699999839</v>
       </c>
       <c r="D144" s="5">
         <v>-10.538920270180629</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>25.113714463000001</v>
       </c>
       <c r="C145" s="5">
         <v>0.43655459500000049</v>
       </c>
       <c r="D145" s="5">
         <v>23.421076462734057</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>25.266446233</v>
       </c>
       <c r="C146" s="5">
         <v>0.15273176999999905</v>
       </c>
       <c r="D146" s="5">
         <v>7.5470540003157005</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>25.303762571</v>
       </c>
       <c r="C147" s="5">
         <v>3.7316338000000115E-2</v>
       </c>
       <c r="D147" s="5">
         <v>1.7867628686316195</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>25.556756660000001</v>
       </c>
       <c r="C148" s="5">
         <v>0.25299408900000131</v>
       </c>
       <c r="D148" s="5">
         <v>12.680199541970349</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>25.495735813</v>
       </c>
       <c r="C149" s="5">
         <v>-6.1020847000001766E-2</v>
       </c>
       <c r="D149" s="5">
         <v>-2.827863848158596</v>
       </c>
       <c r="E149" s="5">
         <v>0.27990274814988503</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>25.618713049</v>
       </c>
       <c r="C150" s="5">
         <v>0.12297723600000054</v>
       </c>
       <c r="D150" s="5">
         <v>5.9441807994515594</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>25.585923651000002</v>
       </c>
       <c r="C151" s="5">
         <v>-3.2789397999998471E-2</v>
       </c>
       <c r="D151" s="5">
         <v>-1.5251145745876271</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>25.585168865</v>
       </c>
       <c r="C152" s="5">
         <v>-7.5478600000167262E-4</v>
       </c>
       <c r="D152" s="5">
         <v>-3.5394315629400097E-2</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>25.601756467000001</v>
       </c>
       <c r="C153" s="5">
         <v>1.6587602000001311E-2</v>
       </c>
       <c r="D153" s="5">
         <v>0.78077475168294441</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>25.531781113000001</v>
       </c>
       <c r="C154" s="5">
         <v>-6.9975354000000323E-2</v>
       </c>
       <c r="D154" s="5">
         <v>-3.2310107240056452</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>25.664800239000002</v>
       </c>
       <c r="C155" s="5">
         <v>0.13301912600000065</v>
       </c>
       <c r="D155" s="5">
         <v>6.4342267558606947</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>25.586322673000002</v>
       </c>
       <c r="C156" s="5">
         <v>-7.847756600000011E-2</v>
       </c>
       <c r="D156" s="5">
         <v>-3.6082620011991584</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>25.608332501</v>
       </c>
       <c r="C157" s="5">
         <v>2.2009827999998066E-2</v>
       </c>
       <c r="D157" s="5">
         <v>1.0371600665477487</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>25.589061159</v>
       </c>
       <c r="C158" s="5">
         <v>-1.9271341999999692E-2</v>
       </c>
       <c r="D158" s="5">
         <v>-0.8993218770392164</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>25.66471078</v>
       </c>
       <c r="C159" s="5">
         <v>7.5649621000000167E-2</v>
       </c>
       <c r="D159" s="5">
         <v>3.6058472179769874</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>25.538185852000002</v>
       </c>
       <c r="C160" s="5">
         <v>-0.12652492799999848</v>
       </c>
       <c r="D160" s="5">
         <v>-5.758101934563653</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>25.765355573000001</v>
       </c>
       <c r="C161" s="5">
         <v>0.22716972099999921</v>
       </c>
       <c r="D161" s="5">
         <v>11.212387758857801</v>
       </c>
       <c r="E161" s="5">
         <v>1.0575092320439072</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>25.703432936999999</v>
       </c>
       <c r="C162" s="5">
         <v>-6.1922636000002029E-2</v>
       </c>
       <c r="D162" s="5">
         <v>-2.8461774568696141</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>25.59736127</v>
       </c>
       <c r="C163" s="5">
         <v>-0.10607166699999837</v>
       </c>
       <c r="D163" s="5">
         <v>-4.8412345605183482</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>25.57389555</v>
       </c>
       <c r="C164" s="5">
         <v>-2.34657200000008E-2</v>
       </c>
       <c r="D164" s="5">
         <v>-1.0945393996703245</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>25.794361529</v>
       </c>
       <c r="C165" s="5">
         <v>0.22046597900000009</v>
       </c>
       <c r="D165" s="5">
         <v>10.849757010145344</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>25.643250112</v>
       </c>
       <c r="C166" s="5">
         <v>-0.15111141699999919</v>
       </c>
       <c r="D166" s="5">
         <v>-6.8078290376492268</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>25.889743647</v>
       </c>
       <c r="C167" s="5">
         <v>0.24649353499999904</v>
       </c>
       <c r="D167" s="5">
         <v>12.164695824452544</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>25.951725450000001</v>
       </c>
       <c r="C168" s="5">
         <v>6.1981803000001889E-2</v>
       </c>
       <c r="D168" s="5">
         <v>2.9110132367902386</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>25.987034400999999</v>
       </c>
       <c r="C169" s="5">
         <v>3.5308950999997535E-2</v>
       </c>
       <c r="D169" s="5">
         <v>1.6449483458843117</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>25.803467677</v>
       </c>
       <c r="C170" s="5">
         <v>-0.18356672399999852</v>
       </c>
       <c r="D170" s="5">
         <v>-8.1548494576963328</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>25.838171793000001</v>
       </c>
       <c r="C171" s="5">
         <v>3.470411600000034E-2</v>
       </c>
       <c r="D171" s="5">
         <v>1.6259201925961309</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>25.829142818000001</v>
       </c>
       <c r="C172" s="5">
         <v>-9.0289749999996616E-3</v>
       </c>
       <c r="D172" s="5">
         <v>-0.41852692086137289</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>25.54095521</v>
       </c>
       <c r="C173" s="5">
         <v>-0.28818760800000121</v>
       </c>
       <c r="D173" s="5">
         <v>-12.597128309754913</v>
       </c>
       <c r="E173" s="5">
         <v>-0.87093835116777152</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>25.774545142000001</v>
       </c>
       <c r="C174" s="5">
         <v>0.233589932000001</v>
       </c>
       <c r="D174" s="5">
         <v>11.544071227998209</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>26.013222711000001</v>
       </c>
       <c r="C175" s="5">
         <v>0.23867756900000003</v>
       </c>
       <c r="D175" s="5">
         <v>11.696044175150199</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>25.980515439000001</v>
       </c>
       <c r="C176" s="5">
         <v>-3.2707271999999676E-2</v>
       </c>
       <c r="D176" s="5">
         <v>-1.4984088401232887</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>25.900307729000001</v>
       </c>
       <c r="C177" s="5">
         <v>-8.0207709999999821E-2</v>
       </c>
       <c r="D177" s="5">
         <v>-3.6424091245055523</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>25.963625480000001</v>
       </c>
       <c r="C178" s="5">
         <v>6.3317750999999589E-2</v>
       </c>
       <c r="D178" s="5">
         <v>2.9733736932170851</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>25.910205678000001</v>
       </c>
       <c r="C179" s="5">
         <v>-5.3419802000000516E-2</v>
       </c>
       <c r="D179" s="5">
         <v>-2.4412347655898392</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>25.717289398999998</v>
       </c>
       <c r="C180" s="5">
         <v>-0.19291627900000208</v>
       </c>
       <c r="D180" s="5">
         <v>-8.5777345643705871</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>25.947388634999999</v>
       </c>
       <c r="C181" s="5">
         <v>0.23009923600000093</v>
       </c>
       <c r="D181" s="5">
         <v>11.281142365317143</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>26.227737468000001</v>
       </c>
       <c r="C182" s="5">
         <v>0.28034883300000146</v>
       </c>
       <c r="D182" s="5">
         <v>13.764314532468468</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>26.309459617000002</v>
       </c>
       <c r="C183" s="5">
         <v>8.1722149000000854E-2</v>
       </c>
       <c r="D183" s="5">
         <v>3.8037878932194458</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>26.19038407</v>
       </c>
       <c r="C184" s="5">
         <v>-0.11907554700000134</v>
       </c>
       <c r="D184" s="5">
         <v>-5.2979739089894284</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>26.297069895</v>
       </c>
       <c r="C185" s="5">
         <v>0.10668582499999957</v>
       </c>
       <c r="D185" s="5">
         <v>4.9991834687608483</v>
       </c>
       <c r="E185" s="5">
         <v>2.9604009669299991</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>26.136988665000001</v>
       </c>
       <c r="C186" s="5">
         <v>-0.16008122999999941</v>
       </c>
       <c r="D186" s="5">
         <v>-7.0652219519652615</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>26.324622492</v>
       </c>
       <c r="C187" s="5">
         <v>0.18763382699999909</v>
       </c>
       <c r="D187" s="5">
         <v>8.9630443487499267</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>26.377858213</v>
       </c>
       <c r="C188" s="5">
         <v>5.3235721000000069E-2</v>
       </c>
       <c r="D188" s="5">
         <v>2.4539085418494588</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>26.391800056000001</v>
       </c>
       <c r="C189" s="5">
         <v>1.3941843000001342E-2</v>
       </c>
       <c r="D189" s="5">
         <v>0.63609910205439935</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>26.485182176999999</v>
       </c>
       <c r="C190" s="5">
         <v>9.3382120999997653E-2</v>
       </c>
       <c r="D190" s="5">
         <v>4.3295722023451777</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>26.454252707999999</v>
       </c>
       <c r="C191" s="5">
         <v>-3.0929469000000154E-2</v>
       </c>
       <c r="D191" s="5">
         <v>-1.3923974266785155</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>26.164404058999999</v>
       </c>
       <c r="C192" s="5">
         <v>-0.28984864899999963</v>
       </c>
       <c r="D192" s="5">
         <v>-12.383844357728801</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>26.435813499000002</v>
       </c>
       <c r="C193" s="5">
         <v>0.27140944000000289</v>
       </c>
       <c r="D193" s="5">
         <v>13.183203938983979</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>26.250232576999998</v>
       </c>
       <c r="C194" s="5">
         <v>-0.18558092200000331</v>
       </c>
       <c r="D194" s="5">
         <v>-8.1063048349390154</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>26.591798253</v>
       </c>
       <c r="C195" s="5">
         <v>0.34156567600000187</v>
       </c>
       <c r="D195" s="5">
         <v>16.781653254944452</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>26.653637772</v>
       </c>
       <c r="C196" s="5">
         <v>6.1839518999999399E-2</v>
       </c>
       <c r="D196" s="5">
         <v>2.8265841264138558</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>26.762049335</v>
       </c>
       <c r="C197" s="5">
         <v>0.10841156300000065</v>
       </c>
       <c r="D197" s="5">
         <v>4.9915889286055837</v>
       </c>
       <c r="E197" s="5">
         <v>1.7681796559715135</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>26.894519642999999</v>
       </c>
       <c r="C198" s="5">
         <v>0.13247030799999848</v>
       </c>
       <c r="D198" s="5">
         <v>6.1043278468296158</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>27.134705442000001</v>
       </c>
       <c r="C199" s="5">
         <v>0.24018579900000248</v>
       </c>
       <c r="D199" s="5">
         <v>11.25917514010446</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>27.086855750000002</v>
       </c>
       <c r="C200" s="5">
         <v>-4.7849691999999777E-2</v>
       </c>
       <c r="D200" s="5">
         <v>-2.0956922189738325</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>27.185026987000001</v>
       </c>
       <c r="C201" s="5">
         <v>9.8171236999998968E-2</v>
       </c>
       <c r="D201" s="5">
         <v>4.4369265188807905</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>27.101770139999999</v>
       </c>
       <c r="C202" s="5">
         <v>-8.3256847000001244E-2</v>
       </c>
       <c r="D202" s="5">
         <v>-3.6138420977818719</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>27.394730104000001</v>
       </c>
       <c r="C203" s="5">
         <v>0.29295996400000135</v>
       </c>
       <c r="D203" s="5">
         <v>13.771221859635574</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>27.517692968999999</v>
       </c>
       <c r="C204" s="5">
         <v>0.12296286499999809</v>
       </c>
       <c r="D204" s="5">
         <v>5.5212519254141723</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>27.392290446000001</v>
       </c>
       <c r="C205" s="5">
         <v>-0.12540252299999821</v>
       </c>
       <c r="D205" s="5">
         <v>-5.3335857790127399</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>27.506691407999998</v>
       </c>
       <c r="C206" s="5">
         <v>0.11440096199999772</v>
       </c>
       <c r="D206" s="5">
         <v>5.1284079024047635</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>27.388868226</v>
       </c>
       <c r="C207" s="5">
         <v>-0.11782318199999864</v>
       </c>
       <c r="D207" s="5">
         <v>-5.0207412690444038</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>27.511657421999999</v>
       </c>
       <c r="C208" s="5">
         <v>0.12278919599999938</v>
       </c>
       <c r="D208" s="5">
         <v>5.5144698613534437</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>27.534576440999999</v>
       </c>
       <c r="C209" s="5">
         <v>2.2919018999999707E-2</v>
       </c>
       <c r="D209" s="5">
         <v>1.0042720104169067</v>
       </c>
       <c r="E209" s="5">
         <v>2.8866515278023641</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>27.448951928</v>
       </c>
       <c r="C210" s="5">
         <v>-8.562451299999907E-2</v>
       </c>
       <c r="D210" s="5">
         <v>-3.6684835569443908</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>27.334599882999999</v>
       </c>
       <c r="C211" s="5">
         <v>-0.1143520450000004</v>
       </c>
       <c r="D211" s="5">
         <v>-4.8862171344609013</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>27.308849439999999</v>
       </c>
       <c r="C212" s="5">
         <v>-2.5750442999999734E-2</v>
       </c>
       <c r="D212" s="5">
         <v>-1.124616054055172</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>27.533440205000002</v>
       </c>
       <c r="C213" s="5">
         <v>0.22459076500000208</v>
       </c>
       <c r="D213" s="5">
         <v>10.327785939444034</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>27.521377908000002</v>
       </c>
       <c r="C214" s="5">
         <v>-1.2062296999999944E-2</v>
       </c>
       <c r="D214" s="5">
         <v>-0.52445062525494635</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>27.327828609000001</v>
       </c>
       <c r="C215" s="5">
         <v>-0.19354929900000073</v>
       </c>
       <c r="D215" s="5">
         <v>-8.1203320561345613</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>27.116738419000001</v>
       </c>
       <c r="C216" s="5">
         <v>-0.21109019000000018</v>
       </c>
       <c r="D216" s="5">
         <v>-8.885411641127682</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>27.158124655999998</v>
       </c>
       <c r="C217" s="5">
         <v>4.138623699999755E-2</v>
       </c>
       <c r="D217" s="5">
         <v>1.8469219570696804</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>27.953149565</v>
       </c>
       <c r="C218" s="5">
         <v>0.79502490900000211</v>
       </c>
       <c r="D218" s="5">
         <v>41.374684919263615</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>28.115974244</v>
       </c>
       <c r="C219" s="5">
         <v>0.16282467899999986</v>
       </c>
       <c r="D219" s="5">
         <v>7.2182372434764996</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>28.210160052999999</v>
       </c>
       <c r="C220" s="5">
         <v>9.4185808999998955E-2</v>
       </c>
       <c r="D220" s="5">
         <v>4.0947821019149844</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>28.144876341</v>
       </c>
       <c r="C221" s="5">
         <v>-6.5283711999999383E-2</v>
       </c>
       <c r="D221" s="5">
         <v>-2.7419548365836599</v>
       </c>
       <c r="E221" s="5">
         <v>2.2164855206969536</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>28.088886016</v>
       </c>
       <c r="C222" s="5">
         <v>-5.5990324999999785E-2</v>
       </c>
       <c r="D222" s="5">
         <v>-2.3612859919409979</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>28.147385927999999</v>
       </c>
       <c r="C223" s="5">
         <v>5.8499911999998488E-2</v>
       </c>
       <c r="D223" s="5">
         <v>2.528032656709267</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>28.229314802000001</v>
       </c>
       <c r="C224" s="5">
         <v>8.1928874000002594E-2</v>
       </c>
       <c r="D224" s="5">
         <v>3.5493146675481979</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>28.256629031999999</v>
       </c>
       <c r="C225" s="5">
         <v>2.7314229999998219E-2</v>
       </c>
       <c r="D225" s="5">
         <v>1.1672996734480412</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>28.522403437000001</v>
       </c>
       <c r="C226" s="5">
         <v>0.26577440500000193</v>
       </c>
       <c r="D226" s="5">
         <v>11.889471337538016</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>28.1852999</v>
       </c>
       <c r="C227" s="5">
         <v>-0.33710353700000084</v>
       </c>
       <c r="D227" s="5">
         <v>-13.296126408575205</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>28.207562407000001</v>
       </c>
       <c r="C228" s="5">
         <v>2.2262507000000653E-2</v>
       </c>
       <c r="D228" s="5">
         <v>0.95196329598044027</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>28.016837043999999</v>
       </c>
       <c r="C229" s="5">
         <v>-0.19072536300000209</v>
       </c>
       <c r="D229" s="5">
         <v>-7.8187575263576008</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>28.409283882</v>
       </c>
       <c r="C230" s="5">
         <v>0.39244683800000146</v>
       </c>
       <c r="D230" s="5">
         <v>18.166450098717934</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>28.539410304</v>
       </c>
       <c r="C231" s="5">
         <v>0.13012642200000002</v>
       </c>
       <c r="D231" s="5">
         <v>5.6371084092375234</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>28.511492849</v>
       </c>
       <c r="C232" s="5">
         <v>-2.7917455000000757E-2</v>
       </c>
       <c r="D232" s="5">
         <v>-1.1675536496379868</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>28.657073190999999</v>
       </c>
       <c r="C233" s="5">
         <v>0.14558034199999881</v>
       </c>
       <c r="D233" s="5">
         <v>6.3022620710511346</v>
       </c>
       <c r="E233" s="5">
         <v>1.8198582356315329</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>28.855004345000001</v>
       </c>
       <c r="C234" s="5">
         <v>0.19793115400000261</v>
       </c>
       <c r="D234" s="5">
         <v>8.6104801925286356</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>28.967775574000001</v>
       </c>
       <c r="C235" s="5">
         <v>0.11277122899999981</v>
       </c>
       <c r="D235" s="5">
         <v>4.7919778527186097</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>28.920532924</v>
       </c>
       <c r="C236" s="5">
         <v>-4.7242650000001163E-2</v>
       </c>
       <c r="D236" s="5">
         <v>-1.9395837518862646</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>29.061958615999998</v>
       </c>
       <c r="C237" s="5">
         <v>0.14142569199999855</v>
       </c>
       <c r="D237" s="5">
         <v>6.0286084925509575</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>29.121714229999998</v>
       </c>
       <c r="C238" s="5">
         <v>5.9755614000000179E-2</v>
       </c>
       <c r="D238" s="5">
         <v>2.495469716199139</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>29.273723660000002</v>
       </c>
       <c r="C239" s="5">
         <v>0.15200943000000322</v>
       </c>
       <c r="D239" s="5">
         <v>6.4467474627452948</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>28.615644109000002</v>
       </c>
       <c r="C240" s="5">
         <v>-0.65807955100000015</v>
       </c>
       <c r="D240" s="5">
         <v>-23.87861446532359</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>28.465645363</v>
       </c>
       <c r="C241" s="5">
         <v>-0.1499987460000014</v>
       </c>
       <c r="D241" s="5">
         <v>-6.1119968100273532</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>29.640161286000001</v>
       </c>
       <c r="C242" s="5">
         <v>1.1745159230000013</v>
       </c>
       <c r="D242" s="5">
         <v>62.44798809320875</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>29.768124499999999</v>
       </c>
       <c r="C243" s="5">
         <v>0.12796321399999755</v>
       </c>
       <c r="D243" s="5">
         <v>5.3054698941078948</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>29.939171812000001</v>
       </c>
       <c r="C244" s="5">
         <v>0.17104731200000245</v>
       </c>
       <c r="D244" s="5">
         <v>7.1173229209807065</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>30.086682414999999</v>
       </c>
       <c r="C245" s="5">
         <v>0.14751060299999708</v>
       </c>
       <c r="D245" s="5">
         <v>6.0752907123136968</v>
       </c>
       <c r="E245" s="5">
         <v>4.9886784127312067</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>30.316957258999999</v>
       </c>
       <c r="C246" s="5">
         <v>0.2302748440000002</v>
       </c>
       <c r="D246" s="5">
         <v>9.5811152810638021</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>30.080864351999999</v>
       </c>
       <c r="C247" s="5">
         <v>-0.23609290699999974</v>
       </c>
       <c r="D247" s="5">
         <v>-8.9549377523605926</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>30.201020338999999</v>
       </c>
       <c r="C248" s="5">
         <v>0.12015598700000041</v>
       </c>
       <c r="D248" s="5">
         <v>4.9000402522361819</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>30.270823633999999</v>
       </c>
       <c r="C249" s="5">
         <v>6.9803294999999821E-2</v>
       </c>
       <c r="D249" s="5">
         <v>2.8090777906154329</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>30.619717420000001</v>
       </c>
       <c r="C250" s="5">
         <v>0.34889378600000143</v>
       </c>
       <c r="D250" s="5">
         <v>14.74223043257734</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>30.354047543</v>
       </c>
       <c r="C251" s="5">
         <v>-0.26566987700000055</v>
       </c>
       <c r="D251" s="5">
         <v>-9.9289595857236286</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>30.319019508</v>
       </c>
       <c r="C252" s="5">
         <v>-3.5028034999999846E-2</v>
       </c>
       <c r="D252" s="5">
         <v>-1.3760234791763803</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>30.152315051999999</v>
       </c>
       <c r="C253" s="5">
         <v>-0.1667044560000015</v>
       </c>
       <c r="D253" s="5">
         <v>-6.4020972300244061</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>29.948062627999999</v>
       </c>
       <c r="C254" s="5">
         <v>-0.20425242399999988</v>
       </c>
       <c r="D254" s="5">
         <v>-7.8327043535989844</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>30.212379001999999</v>
       </c>
       <c r="C255" s="5">
         <v>0.26431637399999985</v>
       </c>
       <c r="D255" s="5">
         <v>11.120528257386786</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>30.482903823000001</v>
       </c>
       <c r="C256" s="5">
         <v>0.27052482100000219</v>
       </c>
       <c r="D256" s="5">
         <v>11.29020458412564</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>30.032284984</v>
       </c>
       <c r="C257" s="5">
         <v>-0.45061883900000055</v>
       </c>
       <c r="D257" s="5">
         <v>-16.365688298023674</v>
       </c>
       <c r="E257" s="5">
         <v>-0.18080235716809723</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>29.727895273000001</v>
       </c>
       <c r="C258" s="5">
         <v>-0.3043897109999989</v>
       </c>
       <c r="D258" s="5">
         <v>-11.506895503921022</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>30.079353297000001</v>
       </c>
       <c r="C259" s="5">
         <v>0.35145802399999937</v>
       </c>
       <c r="D259" s="5">
         <v>15.146830573487202</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>30.200255652999999</v>
       </c>
       <c r="C260" s="5">
         <v>0.12090235599999843</v>
       </c>
       <c r="D260" s="5">
         <v>4.9314069049442688</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>30.325207250999998</v>
       </c>
       <c r="C261" s="5">
         <v>0.12495159799999911</v>
       </c>
       <c r="D261" s="5">
         <v>5.0794761434376001</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>30.350928412999998</v>
       </c>
       <c r="C262" s="5">
         <v>2.5721161999999964E-2</v>
       </c>
       <c r="D262" s="5">
         <v>1.0225746640247779</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>30.459616821000001</v>
       </c>
       <c r="C263" s="5">
         <v>0.10868840800000257</v>
       </c>
       <c r="D263" s="5">
         <v>4.3829252360795934</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>30.122535996</v>
       </c>
       <c r="C264" s="5">
         <v>-0.33708082500000103</v>
       </c>
       <c r="D264" s="5">
         <v>-12.500583577767932</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>30.442786467000001</v>
       </c>
       <c r="C265" s="5">
         <v>0.32025047100000137</v>
       </c>
       <c r="D265" s="5">
         <v>13.530992104425344</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>30.229519373999999</v>
       </c>
       <c r="C266" s="5">
         <v>-0.21326709300000246</v>
       </c>
       <c r="D266" s="5">
         <v>-8.0901430638403493</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>29.761422155999998</v>
       </c>
       <c r="C267" s="5">
         <v>-0.46809721800000048</v>
       </c>
       <c r="D267" s="5">
         <v>-17.078097958197812</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>29.829477201</v>
       </c>
       <c r="C268" s="5">
         <v>6.8055045000001257E-2</v>
       </c>
       <c r="D268" s="5">
         <v>2.7787992960325303</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>29.574482232000001</v>
       </c>
       <c r="C269" s="5">
         <v>-0.25499496899999841</v>
       </c>
       <c r="D269" s="5">
         <v>-9.7892905532747108</v>
       </c>
       <c r="E269" s="5">
         <v>-1.5243686993643646</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>29.653076163000001</v>
       </c>
       <c r="C270" s="5">
         <v>7.8593931000000339E-2</v>
       </c>
       <c r="D270" s="5">
         <v>3.23601592290923</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>29.792086822000002</v>
       </c>
       <c r="C271" s="5">
         <v>0.1390106590000002</v>
       </c>
       <c r="D271" s="5">
         <v>5.772815018247246</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>29.904331618000001</v>
       </c>
       <c r="C272" s="5">
         <v>0.11224479599999881</v>
       </c>
       <c r="D272" s="5">
         <v>4.6159977911231831</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>29.839653064</v>
       </c>
       <c r="C273" s="5">
         <v>-6.4678554000000332E-2</v>
       </c>
       <c r="D273" s="5">
         <v>-2.5647660743956857</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>29.770618198000001</v>
       </c>
       <c r="C274" s="5">
         <v>-6.9034865999999084E-2</v>
       </c>
       <c r="D274" s="5">
         <v>-2.7411784247422855</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>29.676166303999999</v>
       </c>
       <c r="C275" s="5">
         <v>-9.4451894000002312E-2</v>
       </c>
       <c r="D275" s="5">
         <v>-3.7414494403855136</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>30.05337171</v>
       </c>
       <c r="C276" s="5">
         <v>0.37720540600000163</v>
       </c>
       <c r="D276" s="5">
         <v>16.36567163181768</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>30.337874637999999</v>
       </c>
       <c r="C277" s="5">
         <v>0.28450292799999843</v>
       </c>
       <c r="D277" s="5">
         <v>11.970442432584537</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>29.909043477000001</v>
       </c>
       <c r="C278" s="5">
         <v>-0.42883116099999796</v>
       </c>
       <c r="D278" s="5">
         <v>-15.703710276382166</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>29.788412092000002</v>
       </c>
       <c r="C279" s="5">
         <v>-0.12063138499999937</v>
       </c>
       <c r="D279" s="5">
         <v>-4.73399571583405</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>29.754086762</v>
       </c>
       <c r="C280" s="5">
         <v>-3.4325330000001486E-2</v>
       </c>
       <c r="D280" s="5">
         <v>-1.3740358023264121</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>29.890383938999999</v>
       </c>
       <c r="C281" s="5">
         <v>0.13629717699999944</v>
       </c>
       <c r="D281" s="5">
         <v>5.6375746813809302</v>
       </c>
       <c r="E281" s="5">
         <v>1.0681563400565253</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>29.863677032999998</v>
       </c>
       <c r="C282" s="5">
         <v>-2.670690600000114E-2</v>
       </c>
       <c r="D282" s="5">
         <v>-1.0669405581042679</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>29.914456595000001</v>
       </c>
       <c r="C283" s="5">
         <v>5.0779562000002443E-2</v>
       </c>
       <c r="D283" s="5">
         <v>2.0596455804961167</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>29.918341690999998</v>
       </c>
       <c r="C284" s="5">
         <v>3.8850959999976453E-3</v>
       </c>
       <c r="D284" s="5">
         <v>0.15595960423619992</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>29.784794950999999</v>
       </c>
       <c r="C285" s="5">
         <v>-0.13354673999999989</v>
       </c>
       <c r="D285" s="5">
         <v>-5.2268837321852724</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>29.885361796000002</v>
       </c>
       <c r="C286" s="5">
         <v>0.10056684500000301</v>
       </c>
       <c r="D286" s="5">
         <v>4.127834965798316</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>29.881155883999998</v>
       </c>
       <c r="C287" s="5">
         <v>-4.205912000003309E-3</v>
       </c>
       <c r="D287" s="5">
         <v>-0.16875116336348972</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>30.115759867000001</v>
       </c>
       <c r="C288" s="5">
         <v>0.23460398300000307</v>
       </c>
       <c r="D288" s="5">
         <v>9.8391564471926642</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>30.346854202999999</v>
       </c>
       <c r="C289" s="5">
         <v>0.23109433599999818</v>
       </c>
       <c r="D289" s="5">
         <v>9.6069849337762534</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>30.274759542000002</v>
       </c>
       <c r="C290" s="5">
         <v>-7.2094660999997728E-2</v>
       </c>
       <c r="D290" s="5">
         <v>-2.8138694510804085</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>30.202462507</v>
       </c>
       <c r="C291" s="5">
         <v>-7.2297035000001841E-2</v>
       </c>
       <c r="D291" s="5">
         <v>-2.8282962979359616</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>30.271438635999999</v>
       </c>
       <c r="C292" s="5">
         <v>6.8976128999999275E-2</v>
       </c>
       <c r="D292" s="5">
         <v>2.7752369253905673</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>30.294299368000001</v>
       </c>
       <c r="C293" s="5">
         <v>2.2860732000001605E-2</v>
       </c>
       <c r="D293" s="5">
         <v>0.91000331917778787</v>
       </c>
       <c r="E293" s="5">
         <v>1.351322317653425</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>30.570591085</v>
       </c>
       <c r="C294" s="5">
         <v>0.27629171699999944</v>
       </c>
       <c r="D294" s="5">
         <v>11.510323979103966</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>30.541703961</v>
       </c>
       <c r="C295" s="5">
         <v>-2.8887124000000597E-2</v>
       </c>
       <c r="D295" s="5">
         <v>-1.1280435814302714</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>30.458792394</v>
       </c>
       <c r="C296" s="5">
         <v>-8.2911567000000019E-2</v>
       </c>
       <c r="D296" s="5">
         <v>-3.2094382505915564</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>30.627122459999999</v>
       </c>
       <c r="C297" s="5">
         <v>0.16833006599999933</v>
       </c>
       <c r="D297" s="5">
         <v>6.8371196894209341</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>30.591330496000001</v>
       </c>
       <c r="C298" s="5">
         <v>-3.5791963999997733E-2</v>
       </c>
       <c r="D298" s="5">
         <v>-1.3933847701797508</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>30.464698957</v>
       </c>
       <c r="C299" s="5">
         <v>-0.12663153900000168</v>
       </c>
       <c r="D299" s="5">
         <v>-4.8558043025370923</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>30.481998691000001</v>
       </c>
       <c r="C300" s="5">
         <v>1.7299734000001621E-2</v>
       </c>
       <c r="D300" s="5">
         <v>0.68356628636940808</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>30.389468298000001</v>
       </c>
       <c r="C301" s="5">
         <v>-9.2530393000000544E-2</v>
       </c>
       <c r="D301" s="5">
         <v>-3.5824840708243988</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>30.354188677</v>
       </c>
       <c r="C302" s="5">
         <v>-3.5279621000000816E-2</v>
       </c>
       <c r="D302" s="5">
         <v>-1.384238579871544</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>30.509910271999999</v>
       </c>
       <c r="C303" s="5">
         <v>0.15572159499999927</v>
       </c>
       <c r="D303" s="5">
         <v>6.3328889099105945</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>30.464705258999999</v>
       </c>
       <c r="C304" s="5">
         <v>-4.5205013000000349E-2</v>
       </c>
       <c r="D304" s="5">
         <v>-1.7635625998851601</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>30.476506529000002</v>
       </c>
       <c r="C305" s="5">
         <v>1.1801270000002972E-2</v>
       </c>
       <c r="D305" s="5">
         <v>0.465841861827343</v>
       </c>
       <c r="E305" s="5">
         <v>0.60145692358366531</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>30.493271992</v>
       </c>
       <c r="C306" s="5">
         <v>1.6765462999998704E-2</v>
       </c>
       <c r="D306" s="5">
         <v>0.66213423303187469</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>30.477305381000001</v>
       </c>
       <c r="C307" s="5">
         <v>-1.5966610999999631E-2</v>
       </c>
       <c r="D307" s="5">
         <v>-0.62652677837927717</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>30.49663945</v>
       </c>
       <c r="C308" s="5">
         <v>1.9334068999999232E-2</v>
       </c>
       <c r="D308" s="5">
         <v>0.76391279928380573</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>30.750682279999999</v>
       </c>
       <c r="C309" s="5">
         <v>0.2540428299999995</v>
       </c>
       <c r="D309" s="5">
         <v>10.467175526124862</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>30.487470968</v>
       </c>
       <c r="C310" s="5">
         <v>-0.26321131199999925</v>
       </c>
       <c r="D310" s="5">
         <v>-9.8014151707236827</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>30.543165909999999</v>
       </c>
       <c r="C311" s="5">
         <v>5.5694941999998804E-2</v>
       </c>
       <c r="D311" s="5">
         <v>2.2143374515835923</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>30.569661408000002</v>
       </c>
       <c r="C312" s="5">
         <v>2.6495498000002726E-2</v>
       </c>
       <c r="D312" s="5">
         <v>1.0459535586185176</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>30.557725170000001</v>
       </c>
       <c r="C313" s="5">
         <v>-1.1936238000000543E-2</v>
       </c>
       <c r="D313" s="5">
         <v>-0.46754739196473993</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>30.546454718</v>
       </c>
       <c r="C314" s="5">
         <v>-1.1270452000001541E-2</v>
       </c>
       <c r="D314" s="5">
         <v>-0.44169325389901148</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>30.396338709999998</v>
       </c>
       <c r="C315" s="5">
         <v>-0.15011600800000124</v>
       </c>
       <c r="D315" s="5">
         <v>-5.7404083452627042</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>30.338863240999999</v>
       </c>
       <c r="C316" s="5">
         <v>-5.747546899999989E-2</v>
       </c>
       <c r="D316" s="5">
         <v>-2.2455923681625856</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>30.233920678</v>
       </c>
       <c r="C317" s="5">
         <v>-0.10494256299999805</v>
       </c>
       <c r="D317" s="5">
         <v>-4.0727531107324193</v>
       </c>
       <c r="E317" s="5">
         <v>-0.79597656893242164</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>30.841583765999999</v>
       </c>
       <c r="C318" s="5">
         <v>0.60766308799999891</v>
       </c>
       <c r="D318" s="5">
         <v>26.971552083234428</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>30.718194979</v>
       </c>
       <c r="C319" s="5">
         <v>-0.12338878699999967</v>
       </c>
       <c r="D319" s="5">
         <v>-4.6966312991414627</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>30.749532252000002</v>
       </c>
       <c r="C320" s="5">
         <v>3.1337273000001886E-2</v>
       </c>
       <c r="D320" s="5">
         <v>1.2310762733919622</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>30.583368483000001</v>
       </c>
       <c r="C321" s="5">
         <v>-0.16616376900000063</v>
       </c>
       <c r="D321" s="5">
         <v>-6.2952423748787512</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>30.684769428999999</v>
       </c>
       <c r="C322" s="5">
         <v>0.10140094599999827</v>
       </c>
       <c r="D322" s="5">
         <v>4.0520313346603665</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>30.709900709999999</v>
       </c>
       <c r="C323" s="5">
         <v>2.5131281000000172E-2</v>
       </c>
       <c r="D323" s="5">
         <v>0.98725707907363347</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>30.456913005000001</v>
       </c>
       <c r="C324" s="5">
         <v>-0.2529877049999989</v>
       </c>
       <c r="D324" s="5">
         <v>-9.4497515587700143</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>30.533413799000002</v>
       </c>
       <c r="C325" s="5">
         <v>7.6500794000001093E-2</v>
       </c>
       <c r="D325" s="5">
         <v>3.0561152922877755</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>30.332785005000002</v>
       </c>
       <c r="C326" s="5">
         <v>-0.200628794</v>
       </c>
       <c r="D326" s="5">
         <v>-7.6061464003999602</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>30.494851958000002</v>
       </c>
       <c r="C327" s="5">
         <v>0.16206695300000007</v>
       </c>
       <c r="D327" s="5">
         <v>6.603363964011244</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>30.519122884000002</v>
       </c>
       <c r="C328" s="5">
         <v>2.4270925999999804E-2</v>
       </c>
       <c r="D328" s="5">
         <v>0.95927483736806263</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>30.591774260000001</v>
       </c>
       <c r="C329" s="5">
         <v>7.2651375999999601E-2</v>
       </c>
       <c r="D329" s="5">
         <v>2.8943234975923771</v>
       </c>
       <c r="E329" s="5">
         <v>1.1836161965602887</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>30.391634315000001</v>
       </c>
       <c r="C330" s="5">
         <v>-0.2001399450000001</v>
       </c>
       <c r="D330" s="5">
         <v>-7.5743169655578813</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>30.461529748</v>
       </c>
       <c r="C331" s="5">
         <v>6.989543299999923E-2</v>
       </c>
       <c r="D331" s="5">
         <v>2.7949673908107986</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>30.390770240999998</v>
       </c>
       <c r="C332" s="5">
         <v>-7.0759507000001776E-2</v>
       </c>
       <c r="D332" s="5">
         <v>-2.7521577184259627</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>30.410526896</v>
       </c>
       <c r="C333" s="5">
         <v>1.9756655000001899E-2</v>
       </c>
       <c r="D333" s="5">
         <v>0.78290011099948487</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>30.486789733999998</v>
       </c>
       <c r="C334" s="5">
         <v>7.6262837999998112E-2</v>
       </c>
       <c r="D334" s="5">
         <v>3.0511891076928421</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>30.484260827</v>
       </c>
       <c r="C335" s="5">
         <v>-2.5289069999985259E-3</v>
       </c>
       <c r="D335" s="5">
         <v>-9.9495692832340943E-2</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>30.354437617999999</v>
       </c>
       <c r="C336" s="5">
         <v>-0.12982320900000133</v>
       </c>
       <c r="D336" s="5">
         <v>-4.9924177665416458</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>30.060704903000001</v>
       </c>
       <c r="C337" s="5">
         <v>-0.29373271499999731</v>
       </c>
       <c r="D337" s="5">
         <v>-11.013601336262957</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>29.694400219999999</v>
       </c>
       <c r="C338" s="5">
         <v>-0.36630468300000274</v>
       </c>
       <c r="D338" s="5">
         <v>-13.681324393724893</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>29.711591451</v>
       </c>
       <c r="C339" s="5">
         <v>1.719123100000175E-2</v>
       </c>
       <c r="D339" s="5">
         <v>0.69694257387789005</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>29.737496032999999</v>
       </c>
       <c r="C340" s="5">
         <v>2.590458199999901E-2</v>
       </c>
       <c r="D340" s="5">
         <v>1.0512730687945115</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>29.669658231</v>
       </c>
       <c r="C341" s="5">
         <v>-6.783780199999967E-2</v>
       </c>
       <c r="D341" s="5">
         <v>-2.7033788996585817</v>
       </c>
       <c r="E341" s="5">
         <v>-3.0142613539277607</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>30.211071812</v>
       </c>
       <c r="C342" s="5">
         <v>0.54141358100000048</v>
       </c>
       <c r="D342" s="5">
         <v>24.234745534227709</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>30.601859140999998</v>
       </c>
       <c r="C343" s="5">
         <v>0.39078732899999835</v>
       </c>
       <c r="D343" s="5">
         <v>16.675626848455249</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>30.538331533000001</v>
       </c>
       <c r="C344" s="5">
         <v>-6.3527607999997571E-2</v>
       </c>
       <c r="D344" s="5">
         <v>-2.4628804325875886</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>30.539080856999998</v>
       </c>
       <c r="C345" s="5">
         <v>7.4932399999738664E-4</v>
       </c>
       <c r="D345" s="5">
         <v>2.9448568872503245E-2</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>30.384767830000001</v>
       </c>
       <c r="C346" s="5">
         <v>-0.15431302699999705</v>
       </c>
       <c r="D346" s="5">
         <v>-5.8978545770980499</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>30.376393197999999</v>
       </c>
       <c r="C347" s="5">
         <v>-8.3746320000024355E-3</v>
       </c>
       <c r="D347" s="5">
         <v>-0.33024238492593838</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>30.243913511999999</v>
       </c>
       <c r="C348" s="5">
         <v>-0.13247968599999993</v>
       </c>
       <c r="D348" s="5">
         <v>-5.1097960153605353</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>30.290011779</v>
       </c>
       <c r="C349" s="5">
         <v>4.6098267000001414E-2</v>
       </c>
       <c r="D349" s="5">
         <v>1.8444711278209791</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>30.149371399</v>
       </c>
       <c r="C350" s="5">
         <v>-0.14064038000000068</v>
       </c>
       <c r="D350" s="5">
         <v>-5.4316451236440351</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>30.225887737000001</v>
       </c>
       <c r="C351" s="5">
         <v>7.6516338000001127E-2</v>
       </c>
       <c r="D351" s="5">
         <v>3.0883620274669177</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>30.150571129999999</v>
       </c>
       <c r="C352" s="5">
         <v>-7.5316607000001312E-2</v>
       </c>
       <c r="D352" s="5">
         <v>-2.9495085887544015</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>30.153240209</v>
       </c>
       <c r="C353" s="5">
         <v>2.6690790000003517E-3</v>
       </c>
       <c r="D353" s="5">
         <v>0.10628172500288802</v>
       </c>
       <c r="E353" s="5">
         <v>1.6298872546322007</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>29.815209981999999</v>
       </c>
       <c r="C354" s="5">
         <v>-0.33803022700000085</v>
       </c>
       <c r="D354" s="5">
         <v>-12.653276456890206</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>29.930281958999998</v>
       </c>
       <c r="C355" s="5">
         <v>0.11507197699999949</v>
       </c>
       <c r="D355" s="5">
         <v>4.7309950287844016</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>29.669745020000001</v>
       </c>
       <c r="C356" s="5">
         <v>-0.26053693899999786</v>
       </c>
       <c r="D356" s="5">
         <v>-9.959878848497894</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>29.546441768000001</v>
       </c>
       <c r="C357" s="5">
         <v>-0.12330325199999947</v>
       </c>
       <c r="D357" s="5">
         <v>-4.874604572310437</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>29.468870213999999</v>
       </c>
       <c r="C358" s="5">
         <v>-7.7571554000002152E-2</v>
       </c>
       <c r="D358" s="5">
         <v>-3.1053966417924794</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>29.613384891999999</v>
       </c>
       <c r="C359" s="5">
         <v>0.14451467800000017</v>
       </c>
       <c r="D359" s="5">
         <v>6.0461198749934608</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>29.755716388</v>
       </c>
       <c r="C360" s="5">
         <v>0.14233149600000061</v>
       </c>
       <c r="D360" s="5">
         <v>5.9225218923109946</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>29.616380447000001</v>
       </c>
       <c r="C361" s="5">
         <v>-0.1393359409999988</v>
       </c>
       <c r="D361" s="5">
         <v>-5.4767085441693393</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>29.497343423</v>
       </c>
       <c r="C362" s="5">
         <v>-0.11903702400000071</v>
       </c>
       <c r="D362" s="5">
         <v>-4.7179505042381109</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>29.340943428999999</v>
       </c>
       <c r="C363" s="5">
         <v>-0.15639999400000093</v>
       </c>
       <c r="D363" s="5">
         <v>-6.1803011620108599</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>29.276862451</v>
       </c>
       <c r="C364" s="5">
         <v>-6.4080977999999789E-2</v>
       </c>
       <c r="D364" s="5">
         <v>-2.5895612859613948</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>29.057452897000001</v>
       </c>
       <c r="C365" s="5">
         <v>-0.21940955399999851</v>
       </c>
       <c r="D365" s="5">
         <v>-8.6315785325025161</v>
       </c>
       <c r="E365" s="5">
         <v>-3.6340615615595873</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>30.095414119000001</v>
       </c>
       <c r="C366" s="5">
         <v>1.0379612219999999</v>
       </c>
       <c r="D366" s="5">
         <v>52.374879268279997</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>29.949523708000001</v>
       </c>
       <c r="C367" s="5">
         <v>-0.14589041099999989</v>
       </c>
       <c r="D367" s="5">
         <v>-5.6644996344507925</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>30.093446235999998</v>
       </c>
       <c r="C368" s="5">
         <v>0.14392252799999738</v>
       </c>
       <c r="D368" s="5">
         <v>5.9214845564188767</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>28.538551124000001</v>
       </c>
       <c r="C369" s="5">
         <v>-1.554895111999997</v>
       </c>
       <c r="D369" s="5">
         <v>-47.092170330936568</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>27.724875597</v>
       </c>
       <c r="C370" s="5">
         <v>-0.8136755270000009</v>
       </c>
       <c r="D370" s="5">
         <v>-29.327211694148126</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>28.190296868000001</v>
       </c>
       <c r="C371" s="5">
         <v>0.4654212710000003</v>
       </c>
       <c r="D371" s="5">
         <v>22.112611508425537</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>28.588710481</v>
       </c>
       <c r="C372" s="5">
         <v>0.39841361299999889</v>
       </c>
       <c r="D372" s="5">
         <v>18.342027643770798</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>30.170980357000001</v>
       </c>
       <c r="C373" s="5">
         <v>1.5822698760000016</v>
       </c>
       <c r="D373" s="5">
         <v>90.870260577284625</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>28.837887038000002</v>
       </c>
       <c r="C374" s="5">
         <v>-1.3330933189999996</v>
       </c>
       <c r="D374" s="5">
         <v>-41.858240482278156</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>28.152695975</v>
       </c>
       <c r="C375" s="5">
         <v>-0.68519106300000132</v>
       </c>
       <c r="D375" s="5">
         <v>-25.066046164099909</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>28.194001043</v>
       </c>
       <c r="C376" s="5">
         <v>4.1305067999999778E-2</v>
       </c>
       <c r="D376" s="5">
         <v>1.7748927911175549</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>28.080127284</v>
       </c>
       <c r="C377" s="5">
         <v>-0.11387375900000052</v>
       </c>
       <c r="D377" s="5">
         <v>-4.7404935268566595</v>
       </c>
       <c r="E377" s="5">
         <v>-3.3634249239406167</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>27.840174337000001</v>
       </c>
       <c r="C378" s="5">
         <v>-0.23995294699999903</v>
       </c>
       <c r="D378" s="5">
         <v>-9.7858749363757163</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>27.657792668999999</v>
       </c>
       <c r="C379" s="5">
         <v>-0.18238166800000144</v>
       </c>
       <c r="D379" s="5">
         <v>-7.5840794005747387</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>27.400665275000001</v>
       </c>
       <c r="C380" s="5">
         <v>-0.25712739399999762</v>
       </c>
       <c r="D380" s="5">
         <v>-10.602970442778703</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>27.635103299000001</v>
       </c>
       <c r="C381" s="5">
         <v>0.23443802399999925</v>
       </c>
       <c r="D381" s="5">
         <v>10.764302915258718</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>27.455822081000001</v>
       </c>
       <c r="C382" s="5">
         <v>-0.17928121799999985</v>
       </c>
       <c r="D382" s="5">
         <v>-7.5130804233628385</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>28.307538009999998</v>
       </c>
       <c r="C383" s="5">
         <v>0.85171592899999737</v>
       </c>
       <c r="D383" s="5">
         <v>44.281871589921693</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>28.036253922</v>
       </c>
       <c r="C384" s="5">
         <v>-0.27128408799999804</v>
       </c>
       <c r="D384" s="5">
         <v>-10.912940020205564</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>28.066904173000001</v>
       </c>
       <c r="C385" s="5">
         <v>3.065025100000085E-2</v>
       </c>
       <c r="D385" s="5">
         <v>1.3198004905125682</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>27.784114817999999</v>
       </c>
       <c r="C386" s="5">
         <v>-0.28278935500000202</v>
       </c>
       <c r="D386" s="5">
         <v>-11.442644727767238</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>27.852258290999998</v>
       </c>
       <c r="C387" s="5">
         <v>6.8143472999999233E-2</v>
       </c>
       <c r="D387" s="5">
         <v>2.9831537810607101</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>27.785349295</v>
       </c>
       <c r="C388" s="5">
         <v>-6.6908995999998666E-2</v>
       </c>
       <c r="D388" s="5">
         <v>-2.8449541497187369</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>27.807169373000001</v>
       </c>
       <c r="C389" s="5">
         <v>2.1820078000001075E-2</v>
       </c>
       <c r="D389" s="5">
         <v>0.94645146186151941</v>
       </c>
       <c r="E389" s="5">
         <v>-0.97206792632855699</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>28.375756517999999</v>
       </c>
       <c r="C390" s="5">
         <v>0.56858714499999863</v>
       </c>
       <c r="D390" s="5">
         <v>27.493487607750922</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>28.454637453</v>
       </c>
       <c r="C391" s="5">
         <v>7.8880935000000818E-2</v>
       </c>
       <c r="D391" s="5">
         <v>3.3873231452235197</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>28.40686504</v>
       </c>
       <c r="C392" s="5">
         <v>-4.7772413000000569E-2</v>
       </c>
       <c r="D392" s="5">
         <v>-1.9961770427719738</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>28.243617390000001</v>
       </c>
       <c r="C393" s="5">
         <v>-0.16324764999999886</v>
       </c>
       <c r="D393" s="5">
         <v>-6.6822756871000699</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>28.081310482999999</v>
       </c>
       <c r="C394" s="5">
         <v>-0.16230690700000139</v>
       </c>
       <c r="D394" s="5">
         <v>-6.6821721369698439</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>27.323046309999999</v>
       </c>
       <c r="C395" s="5">
         <v>-0.7582641730000006</v>
       </c>
       <c r="D395" s="5">
         <v>-27.998596445945068</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>27.779152611000001</v>
       </c>
       <c r="C396" s="5">
         <v>0.45610630100000193</v>
       </c>
       <c r="D396" s="5">
         <v>21.977156648708586</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>28.590961106999998</v>
       </c>
       <c r="C397" s="5">
         <v>0.8118084959999976</v>
       </c>
       <c r="D397" s="5">
         <v>41.291856930431713</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>27.956331580000001</v>
       </c>
       <c r="C398" s="5">
         <v>-0.63462952699999775</v>
       </c>
       <c r="D398" s="5">
         <v>-23.613407499660578</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>27.941030143999999</v>
       </c>
       <c r="C399" s="5">
         <v>-1.5301436000001445E-2</v>
       </c>
       <c r="D399" s="5">
         <v>-0.65482658009952122</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>27.851386220999998</v>
       </c>
       <c r="C400" s="5">
         <v>-8.9643923000000569E-2</v>
       </c>
       <c r="D400" s="5">
         <v>-3.7827759377038417</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>27.937481325</v>
       </c>
       <c r="C401" s="5">
         <v>8.6095104000001754E-2</v>
       </c>
       <c r="D401" s="5">
         <v>3.7732008615704249</v>
       </c>
       <c r="E401" s="5">
         <v>0.46862717399249743</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>27.711519972000001</v>
       </c>
       <c r="C402" s="5">
         <v>-0.22596135299999887</v>
       </c>
       <c r="D402" s="5">
         <v>-9.285404805625852</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>27.728239664</v>
       </c>
       <c r="C403" s="5">
         <v>1.6719691999998787E-2</v>
       </c>
       <c r="D403" s="5">
         <v>0.72642510925355896</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>27.698439445000002</v>
       </c>
       <c r="C404" s="5">
         <v>-2.9800218999998407E-2</v>
       </c>
       <c r="D404" s="5">
         <v>-1.2820734484522922</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>27.754045327</v>
       </c>
       <c r="C405" s="5">
         <v>5.5605881999998275E-2</v>
       </c>
       <c r="D405" s="5">
         <v>2.4358331839765324</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>27.824987125</v>
       </c>
       <c r="C406" s="5">
         <v>7.0941797999999778E-2</v>
       </c>
       <c r="D406" s="5">
         <v>3.1107974997351295</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>26.246437625999999</v>
       </c>
       <c r="C407" s="5">
         <v>-1.5785494990000011</v>
       </c>
       <c r="D407" s="5">
         <v>-50.383659912746815</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>26.308175544000001</v>
       </c>
       <c r="C408" s="5">
         <v>6.1737918000002168E-2</v>
       </c>
       <c r="D408" s="5">
         <v>2.8594937549821342</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>27.820998997</v>
       </c>
       <c r="C409" s="5">
         <v>1.5128234529999993</v>
       </c>
       <c r="D409" s="5">
         <v>95.606766614458678</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>28.13671995</v>
       </c>
       <c r="C410" s="5">
         <v>0.31572095299999958</v>
       </c>
       <c r="D410" s="5">
         <v>14.500918038698106</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>28.023517418000001</v>
       </c>
       <c r="C411" s="5">
         <v>-0.11320253199999897</v>
       </c>
       <c r="D411" s="5">
         <v>-4.7225487568150264</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>28.102768010999998</v>
       </c>
       <c r="C412" s="5">
         <v>7.9250592999997593E-2</v>
       </c>
       <c r="D412" s="5">
         <v>3.4468885999589638</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>27.959223372</v>
       </c>
       <c r="C413" s="5">
         <v>-0.14354463899999814</v>
       </c>
       <c r="D413" s="5">
         <v>-5.960120115175938</v>
       </c>
       <c r="E413" s="5">
         <v>7.7823933901099984E-2</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>28.162880705999999</v>
       </c>
       <c r="C414" s="5">
         <v>0.20365733399999897</v>
       </c>
       <c r="D414" s="5">
         <v>9.0997264214115248</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>28.201636575999999</v>
       </c>
       <c r="C415" s="5">
         <v>3.8755869999999248E-2</v>
       </c>
       <c r="D415" s="5">
         <v>1.663915829231688</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>28.496943430999998</v>
       </c>
       <c r="C416" s="5">
         <v>0.29530685499999976</v>
       </c>
       <c r="D416" s="5">
         <v>13.315057366070038</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>27.975040196999998</v>
       </c>
       <c r="C417" s="5">
         <v>-0.52190323399999983</v>
       </c>
       <c r="D417" s="5">
         <v>-19.893221402737094</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>28.088648117000002</v>
       </c>
       <c r="C418" s="5">
         <v>0.1136079200000033</v>
       </c>
       <c r="D418" s="5">
         <v>4.9835898008469659</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>26.836452341000001</v>
       </c>
       <c r="C419" s="5">
         <v>-1.2521957760000006</v>
       </c>
       <c r="D419" s="5">
         <v>-42.146292928185382</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>27.724710853000001</v>
       </c>
       <c r="C420" s="5">
         <v>0.88825851200000017</v>
       </c>
       <c r="D420" s="5">
         <v>47.809743685328755</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>27.94343323</v>
       </c>
       <c r="C421" s="5">
         <v>0.21872237699999886</v>
       </c>
       <c r="D421" s="5">
         <v>9.8886561648850559</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>28.02937232</v>
       </c>
       <c r="C422" s="5">
         <v>8.5939090000000107E-2</v>
       </c>
       <c r="D422" s="5">
         <v>3.7536301520688653</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>27.91248672</v>
       </c>
       <c r="C423" s="5">
         <v>-0.11688559999999981</v>
       </c>
       <c r="D423" s="5">
         <v>-4.8909411174992474</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>28.257571610999999</v>
       </c>
       <c r="C424" s="5">
         <v>0.34508489099999906</v>
       </c>
       <c r="D424" s="5">
         <v>15.887258495769906</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>27.885881803</v>
       </c>
       <c r="C425" s="5">
         <v>-0.37168980799999929</v>
       </c>
       <c r="D425" s="5">
         <v>-14.691060262006284</v>
       </c>
       <c r="E425" s="5">
         <v>-0.26231618820088398</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>28.025615914999999</v>
       </c>
       <c r="C426" s="5">
         <v>0.1397341119999993</v>
       </c>
       <c r="D426" s="5">
         <v>6.1816336246766079</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>27.986091089999999</v>
       </c>
       <c r="C427" s="5">
         <v>-3.9524825000000874E-2</v>
       </c>
       <c r="D427" s="5">
         <v>-1.6793070707549207</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>27.996341101999999</v>
       </c>
       <c r="C428" s="5">
         <v>1.0250012000000197E-2</v>
       </c>
       <c r="D428" s="5">
         <v>0.4403909689423946</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>27.994976045000001</v>
       </c>
       <c r="C429" s="5">
         <v>-1.3650569999974493E-3</v>
       </c>
       <c r="D429" s="5">
         <v>-5.8494400485520348E-2</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>28.067437207000001</v>
       </c>
       <c r="C430" s="5">
         <v>7.2461161999999746E-2</v>
       </c>
       <c r="D430" s="5">
         <v>3.1506369264344913</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>27.993512935999998</v>
       </c>
       <c r="C431" s="5">
         <v>-7.3924271000002761E-2</v>
       </c>
       <c r="D431" s="5">
         <v>-3.1151866068039435</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>28.232182051999999</v>
       </c>
       <c r="C432" s="5">
         <v>0.23866911600000051</v>
       </c>
       <c r="D432" s="5">
         <v>10.724703680576342</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>29.161011206000001</v>
       </c>
       <c r="C433" s="5">
         <v>0.92882915400000243</v>
       </c>
       <c r="D433" s="5">
         <v>47.467937793647977</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>28.219884291</v>
       </c>
       <c r="C434" s="5">
         <v>-0.94112691500000167</v>
       </c>
       <c r="D434" s="5">
         <v>-32.542260024169622</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>28.32070066</v>
       </c>
       <c r="C435" s="5">
         <v>0.10081636900000035</v>
       </c>
       <c r="D435" s="5">
         <v>4.3722822004278683</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>28.344199875000001</v>
       </c>
       <c r="C436" s="5">
         <v>2.3499215000001072E-2</v>
       </c>
       <c r="D436" s="5">
         <v>1.0002614515844943</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>28.367207297</v>
       </c>
       <c r="C437" s="5">
         <v>2.3007421999999167E-2</v>
       </c>
       <c r="D437" s="5">
         <v>0.97841882238611788</v>
       </c>
       <c r="E437" s="5">
         <v>1.7260544149197976</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>28.561372434999999</v>
       </c>
       <c r="C438" s="5">
         <v>0.1941651379999989</v>
       </c>
       <c r="D438" s="5">
         <v>8.5300193350702269</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>28.568598655999999</v>
       </c>
       <c r="C439" s="5">
         <v>7.2262209999998106E-3</v>
       </c>
       <c r="D439" s="5">
         <v>0.30403097993452199</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>28.498231977</v>
       </c>
       <c r="C440" s="5">
         <v>-7.0366678999999266E-2</v>
       </c>
       <c r="D440" s="5">
         <v>-2.9159796369269464</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>28.392742600999998</v>
       </c>
       <c r="C441" s="5">
         <v>-0.1054893760000013</v>
       </c>
       <c r="D441" s="5">
         <v>-4.3526073697288119</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>28.430120959</v>
       </c>
       <c r="C442" s="5">
         <v>3.7378358000001555E-2</v>
       </c>
       <c r="D442" s="5">
         <v>1.59125979768584</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>28.465692920999999</v>
+        <v>27.884039176999998</v>
       </c>
       <c r="C443" s="5">
-        <v>3.5571961999998791E-2</v>
+        <v>-0.54608178200000168</v>
       </c>
       <c r="D443" s="5">
-        <v>1.5118238536633521</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>-20.763785024041859</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>27.963009217</v>
+      </c>
+      <c r="C444" s="5">
+        <v>7.8970040000001518E-2</v>
+      </c>
+      <c r="D444" s="5">
+        <v>3.4519447398283054</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9C3F8555-2433-494C-82FB-4E4C8C9181B7}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>brogovta</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>