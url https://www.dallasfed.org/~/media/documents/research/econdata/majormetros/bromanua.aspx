--- v2 (2026-02-02)
+++ v3 (2026-04-23)
@@ -1,99 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{76B80CE9-C88D-49DC-82BE-89D8A3611F67}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{3242172B-3032-42FB-AE65-C7B750238526}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{324A6FE2-0E15-4828-A7BD-78C85F3D0E99}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{E92D49B0-274E-4FBF-8958-46BF1445B4F0}"/>
   </bookViews>
   <sheets>
     <sheet name="bromanua" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Brownsville—Harlingen Manufacturing Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q2 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry February 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6258 +916,6330 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{108E1EC2-7681-4CCC-B504-ECEC9A20F5F7}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0043351B-922A-4C67-9AEC-3C3106C0A117}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>10.715985769</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+        <v>10.714499594999999</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>10.663460110000001</v>
+        <v>10.662684721</v>
       </c>
       <c r="C7" s="5">
-        <v>-5.2525658999998726E-2</v>
+        <v>-5.1814873999999733E-2</v>
       </c>
       <c r="D7" s="5">
-        <v>-5.7259323900640151</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-5.6512604379311941</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>10.545783375999999</v>
+        <v>10.545645258</v>
       </c>
       <c r="C8" s="5">
-        <v>-0.11767673400000156</v>
+        <v>-0.11703946299999934</v>
       </c>
       <c r="D8" s="5">
-        <v>-12.46769411580736</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-12.405047440361505</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>10.669384329</v>
+        <v>10.669066634</v>
       </c>
       <c r="C9" s="5">
-        <v>0.1236009530000004</v>
+        <v>0.12342137599999958</v>
       </c>
       <c r="D9" s="5">
-        <v>15.007499115148981</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+        <v>14.984481946632622</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>10.761614437</v>
+        <v>10.761502074999999</v>
       </c>
       <c r="C10" s="5">
-        <v>9.2230108000000754E-2</v>
+        <v>9.243544099999923E-2</v>
       </c>
       <c r="D10" s="5">
-        <v>10.880921345695294</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+        <v>10.906651866959937</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>10.918116145000001</v>
+        <v>10.918198890999999</v>
       </c>
       <c r="C11" s="5">
-        <v>0.15650170800000041</v>
+        <v>0.15669681600000018</v>
       </c>
       <c r="D11" s="5">
-        <v>18.916845526816918</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+        <v>18.942562606551828</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>11.145617851000001</v>
+        <v>11.145833925</v>
       </c>
       <c r="C12" s="5">
-        <v>0.22750170599999997</v>
+        <v>0.2276350340000004</v>
       </c>
       <c r="D12" s="5">
-        <v>28.078803238581742</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+        <v>28.09695203165554</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>11.374690964999999</v>
+        <v>11.374911127000001</v>
       </c>
       <c r="C13" s="5">
-        <v>0.22907311399999841</v>
+        <v>0.22907720200000092</v>
       </c>
       <c r="D13" s="5">
-        <v>27.65137445184007</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+        <v>27.651326926083897</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>11.418569045</v>
+        <v>11.418814847</v>
       </c>
       <c r="C14" s="5">
-        <v>4.3878080000000708E-2</v>
+        <v>4.3903719999999424E-2</v>
       </c>
       <c r="D14" s="5">
-        <v>4.7285069359714882</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+        <v>4.7312354137048152</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>11.557350525</v>
+        <v>11.557838108</v>
       </c>
       <c r="C15" s="5">
-        <v>0.13878148000000046</v>
+        <v>0.13902326100000018</v>
       </c>
       <c r="D15" s="5">
-        <v>15.600373080691465</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+        <v>15.629037604699224</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>11.590116579</v>
+        <v>11.590759426</v>
       </c>
       <c r="C16" s="5">
-        <v>3.2766053999999656E-2</v>
+        <v>3.2921317999999644E-2</v>
       </c>
       <c r="D16" s="5">
-        <v>3.4556535721535164</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4721370150539999</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>11.516201842999999</v>
+        <v>11.517125159000001</v>
       </c>
       <c r="C17" s="5">
-        <v>-7.3914736000000758E-2</v>
+        <v>-7.3634266999999198E-2</v>
       </c>
       <c r="D17" s="5">
-        <v>-7.3900680234954557</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.3626047950894336</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>10.720613927</v>
+        <v>10.719273012</v>
       </c>
       <c r="C18" s="5">
-        <v>-0.79558791599999878</v>
+        <v>-0.7978521470000004</v>
       </c>
       <c r="D18" s="5">
-        <v>-57.643052025710851</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-57.747252971486986</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>10.655900222</v>
+        <v>10.655187719000001</v>
       </c>
       <c r="C19" s="5">
-        <v>-6.4713705000000843E-2</v>
+        <v>-6.4085292999999766E-2</v>
       </c>
       <c r="D19" s="5">
-        <v>-7.007940417439662</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.9429507139100233</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>10.644140670000001</v>
+        <v>10.643998939999999</v>
       </c>
       <c r="C20" s="5">
-        <v>-1.1759551999999118E-2</v>
+        <v>-1.1188779000001148E-2</v>
       </c>
       <c r="D20" s="5">
-        <v>-1.3162778206655235</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.2528415202154641</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>10.158834919</v>
+        <v>10.158557855</v>
       </c>
       <c r="C21" s="5">
-        <v>-0.48530575100000028</v>
+        <v>-0.48544108499999972</v>
       </c>
       <c r="D21" s="5">
-        <v>-42.87850413093819</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-42.888071076924739</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>10.058872394</v>
+        <v>10.058779253999999</v>
       </c>
       <c r="C22" s="5">
-        <v>-9.9962525000000468E-2</v>
+        <v>-9.9778601000000577E-2</v>
       </c>
       <c r="D22" s="5">
-        <v>-11.189411493878653</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.170211360143279</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>10.419081579</v>
+        <v>10.419157966</v>
       </c>
       <c r="C23" s="5">
-        <v>0.36020918500000043</v>
+        <v>0.36037871200000104</v>
       </c>
       <c r="D23" s="5">
-        <v>52.532249974142609</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+        <v>52.56262086662116</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>10.355195059</v>
+        <v>10.355371452</v>
       </c>
       <c r="C24" s="5">
-        <v>-6.3886520000000502E-2</v>
+        <v>-6.3786514000000238E-2</v>
       </c>
       <c r="D24" s="5">
-        <v>-7.114879937382856</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.1040644912092503</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>10.686771844000001</v>
+        <v>10.686943229000001</v>
       </c>
       <c r="C25" s="5">
-        <v>0.3315767850000011</v>
+        <v>0.33157177700000062</v>
       </c>
       <c r="D25" s="5">
-        <v>45.968465466025286</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+        <v>45.966718900821313</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>10.729095996</v>
+        <v>10.729284038999999</v>
       </c>
       <c r="C26" s="5">
-        <v>4.232415199999906E-2</v>
+        <v>4.2340809999998896E-2</v>
       </c>
       <c r="D26" s="5">
-        <v>4.8574089048574409</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8592829067344523</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>10.471761752000001</v>
+        <v>10.472133204</v>
       </c>
       <c r="C27" s="5">
-        <v>-0.25733424399999905</v>
+        <v>-0.25715083499999913</v>
       </c>
       <c r="D27" s="5">
-        <v>-25.272670703127666</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-25.256577323288852</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>10.496691716999999</v>
+        <v>10.497181661999999</v>
       </c>
       <c r="C28" s="5">
-        <v>2.4929964999998333E-2</v>
+        <v>2.5048457999998774E-2</v>
       </c>
       <c r="D28" s="5">
-        <v>2.8945268708151728</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9083616377550081</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>10.62514914</v>
+        <v>10.62589835</v>
       </c>
       <c r="C29" s="5">
-        <v>0.1284574230000004</v>
+        <v>0.1287166880000008</v>
       </c>
       <c r="D29" s="5">
-        <v>15.715386051702707</v>
+        <v>15.748488201386635</v>
       </c>
       <c r="E29" s="5">
-        <v>-7.7373835153958908</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.7382749314272807</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>10.422356643000001</v>
+        <v>10.421297101</v>
       </c>
       <c r="C30" s="5">
-        <v>-0.20279249699999902</v>
+        <v>-0.20460124899999954</v>
       </c>
       <c r="D30" s="5">
-        <v>-20.645648699101681</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-20.809434490376621</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>10.637969188</v>
+        <v>10.637407003</v>
       </c>
       <c r="C31" s="5">
-        <v>0.21561254499999905</v>
+        <v>0.21610990199999947</v>
       </c>
       <c r="D31" s="5">
-        <v>27.853780558344575</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+        <v>27.928700139647098</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>10.732434006</v>
+        <v>10.732264061</v>
       </c>
       <c r="C32" s="5">
-        <v>9.4464818000000506E-2</v>
+        <v>9.4857058000000549E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>11.192112932775222</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.241511323116281</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>10.95012191</v>
+        <v>10.949890894999999</v>
       </c>
       <c r="C33" s="5">
-        <v>0.21768790399999993</v>
+        <v>0.21762683399999894</v>
       </c>
       <c r="D33" s="5">
-        <v>27.247345545917568</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+        <v>27.239310266097693</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>11.051398039</v>
+        <v>11.051321142000001</v>
       </c>
       <c r="C34" s="5">
-        <v>0.10127612900000038</v>
+        <v>0.10143024700000147</v>
       </c>
       <c r="D34" s="5">
-        <v>11.680976589599323</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.699927018547651</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>11.10581429</v>
+        <v>11.10588723</v>
       </c>
       <c r="C35" s="5">
-        <v>5.4416250999999249E-2</v>
+        <v>5.4566087999999624E-2</v>
       </c>
       <c r="D35" s="5">
-        <v>6.0713824823557916</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.0886003568148661</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>11.268598898</v>
+        <v>11.26875854</v>
       </c>
       <c r="C36" s="5">
-        <v>0.16278460800000083</v>
+        <v>0.16287130999999988</v>
       </c>
       <c r="D36" s="5">
-        <v>19.078721570606927</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+        <v>19.089580857594022</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>11.193628756000001</v>
+        <v>11.193762161</v>
       </c>
       <c r="C37" s="5">
-        <v>-7.497014199999974E-2</v>
+        <v>-7.4996378999999891E-2</v>
       </c>
       <c r="D37" s="5">
-        <v>-7.6978658504163189</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.7003568767123447</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>11.327792101</v>
+        <v>11.327930392000001</v>
       </c>
       <c r="C38" s="5">
-        <v>0.13416334499999927</v>
+        <v>0.1341682310000003</v>
       </c>
       <c r="D38" s="5">
-        <v>15.369881867123048</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.370283593320021</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>11.487871651000001</v>
+        <v>11.488173675000001</v>
       </c>
       <c r="C39" s="5">
-        <v>0.16007955000000074</v>
+        <v>0.16024328299999979</v>
       </c>
       <c r="D39" s="5">
-        <v>18.340025675928363</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+        <v>18.36002535786243</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>11.605493708999999</v>
+        <v>11.605866544</v>
       </c>
       <c r="C40" s="5">
-        <v>0.11762205799999847</v>
+        <v>0.11769286899999898</v>
       </c>
       <c r="D40" s="5">
-        <v>13.002629416421406</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.010541974195199</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>11.718907464000001</v>
+        <v>11.719478609999999</v>
       </c>
       <c r="C41" s="5">
-        <v>0.11341375500000161</v>
+        <v>0.11361206599999996</v>
       </c>
       <c r="D41" s="5">
-        <v>12.378195320677698</v>
+        <v>12.400597762158538</v>
       </c>
       <c r="E41" s="5">
-        <v>10.294051496015054</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.291649929062219</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>11.935750632</v>
+        <v>11.934915044</v>
       </c>
       <c r="C42" s="5">
-        <v>0.2168431679999987</v>
+        <v>0.21543643400000079</v>
       </c>
       <c r="D42" s="5">
-        <v>24.609553866657773</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+        <v>24.432118340048682</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>12.027777361</v>
+        <v>12.027379932000001</v>
       </c>
       <c r="C43" s="5">
-        <v>9.2026729000000529E-2</v>
+        <v>9.24648880000003E-2</v>
       </c>
       <c r="D43" s="5">
-        <v>9.6548198858690704</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.7034732921753353</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>12.446165098</v>
+        <v>12.445986846</v>
       </c>
       <c r="C44" s="5">
-        <v>0.41838773699999976</v>
+        <v>0.41860691399999972</v>
       </c>
       <c r="D44" s="5">
-        <v>50.73084181101504</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+        <v>50.764707960261511</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>12.229427018999999</v>
+        <v>12.229254395</v>
       </c>
       <c r="C45" s="5">
-        <v>-0.21673807900000064</v>
+        <v>-0.21673245100000038</v>
       </c>
       <c r="D45" s="5">
-        <v>-19.00716051406285</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-19.006959927136847</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>12.449534572999999</v>
+        <v>12.44948271</v>
       </c>
       <c r="C46" s="5">
-        <v>0.22010755400000015</v>
+        <v>0.22022831499999995</v>
       </c>
       <c r="D46" s="5">
-        <v>23.869410603858764</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+        <v>23.884201038672149</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>12.490322831</v>
+        <v>12.49038676</v>
       </c>
       <c r="C47" s="5">
-        <v>4.0788258000000965E-2</v>
+        <v>4.090404999999997E-2</v>
       </c>
       <c r="D47" s="5">
-        <v>4.0031695705071479</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0147571715327013</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>12.591388787</v>
+        <v>12.591511125</v>
       </c>
       <c r="C48" s="5">
-        <v>0.10106595599999935</v>
+        <v>0.10112436500000044</v>
       </c>
       <c r="D48" s="5">
-        <v>10.153840966957217</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.159918571510707</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>12.59814289</v>
+        <v>12.598236648</v>
       </c>
       <c r="C49" s="5">
-        <v>6.7541030000004554E-3</v>
+        <v>6.7255230000000665E-3</v>
       </c>
       <c r="D49" s="5">
-        <v>0.64559025056143415</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.64284413956594566</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>12.630564724999999</v>
+        <v>12.630660061</v>
       </c>
       <c r="C50" s="5">
-        <v>3.2421834999999177E-2</v>
+        <v>3.2423413000000068E-2</v>
       </c>
       <c r="D50" s="5">
-        <v>3.1323386941462417</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1324696688873388</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>12.597179664</v>
+        <v>12.597378900000001</v>
       </c>
       <c r="C51" s="5">
-        <v>-3.3385060999998828E-2</v>
+        <v>-3.328116099999967E-2</v>
       </c>
       <c r="D51" s="5">
-        <v>-3.1261285208927903</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.1165168558149436</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>12.606709357</v>
+        <v>12.606930219000001</v>
       </c>
       <c r="C52" s="5">
-        <v>9.5296929999992841E-3</v>
+        <v>9.551318999999836E-3</v>
       </c>
       <c r="D52" s="5">
-        <v>0.91157961777641461</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.91364241494980014</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>12.415554169</v>
+        <v>12.415890880999999</v>
       </c>
       <c r="C53" s="5">
-        <v>-0.19115518799999975</v>
+        <v>-0.19103933800000128</v>
       </c>
       <c r="D53" s="5">
-        <v>-16.752265478008798</v>
+        <v>-16.742674227791422</v>
       </c>
       <c r="E53" s="5">
-        <v>5.9446386716515143</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.9423485820074395</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>12.625959704</v>
+        <v>12.625487785000001</v>
       </c>
       <c r="C54" s="5">
-        <v>0.21040553499999959</v>
+        <v>0.20959690400000142</v>
       </c>
       <c r="D54" s="5">
-        <v>22.34309929709848</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+        <v>22.248446208170925</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>12.799404983000001</v>
+        <v>12.79919973</v>
       </c>
       <c r="C55" s="5">
-        <v>0.17344527900000095</v>
+        <v>0.17371194499999909</v>
       </c>
       <c r="D55" s="5">
-        <v>17.788958334835581</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+        <v>17.819127453490967</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>12.841253845000001</v>
+        <v>12.841110025000001</v>
       </c>
       <c r="C56" s="5">
-        <v>4.1848862000000153E-2</v>
+        <v>4.1910295000000986E-2</v>
       </c>
       <c r="D56" s="5">
-        <v>3.994843478256449</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0008791327095894</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>13.017879202</v>
+        <v>13.017776918999999</v>
       </c>
       <c r="C57" s="5">
-        <v>0.17662535699999893</v>
+        <v>0.17666689399999846</v>
       </c>
       <c r="D57" s="5">
-        <v>17.813124204901175</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+        <v>17.817850145664661</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>13.069782697000001</v>
+        <v>13.069758611999999</v>
       </c>
       <c r="C58" s="5">
-        <v>5.1903495000001243E-2</v>
+        <v>5.1981693000000107E-2</v>
       </c>
       <c r="D58" s="5">
-        <v>4.8908382094825953</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8984086799732429</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>13.093742882000001</v>
+        <v>13.093788284</v>
       </c>
       <c r="C59" s="5">
-        <v>2.3960184999999967E-2</v>
+        <v>2.4029672000001057E-2</v>
       </c>
       <c r="D59" s="5">
-        <v>2.2222179737784176</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.228732092332586</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>13.118980536</v>
+        <v>13.119056412999999</v>
       </c>
       <c r="C60" s="5">
-        <v>2.5237653999999665E-2</v>
+        <v>2.5268128999998751E-2</v>
       </c>
       <c r="D60" s="5">
-        <v>2.3376288034415715</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3404733651332554</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>13.2022064</v>
+        <v>13.202258031</v>
       </c>
       <c r="C61" s="5">
-        <v>8.3225863999999206E-2</v>
+        <v>8.3201618000000366E-2</v>
       </c>
       <c r="D61" s="5">
-        <v>7.8840309046709578</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.8816061789066083</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>13.224507823</v>
+        <v>13.224555239000001</v>
       </c>
       <c r="C62" s="5">
-        <v>2.2301423000000042E-2</v>
+        <v>2.2297208000001234E-2</v>
       </c>
       <c r="D62" s="5">
-        <v>2.046002561167648</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0456041903938571</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>13.293755858000001</v>
+        <v>13.293846551</v>
       </c>
       <c r="C63" s="5">
-        <v>6.9248035000001096E-2</v>
+        <v>6.9291311999998939E-2</v>
       </c>
       <c r="D63" s="5">
-        <v>6.4677728156672831</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.4719082035778142</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>13.405231732000001</v>
+        <v>13.405305094999999</v>
       </c>
       <c r="C64" s="5">
-        <v>0.11147587399999992</v>
+        <v>0.11145854399999955</v>
       </c>
       <c r="D64" s="5">
-        <v>10.540017060794815</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.538226986085286</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>13.506276229999999</v>
+        <v>13.506422422</v>
       </c>
       <c r="C65" s="5">
-        <v>0.10104449799999848</v>
+        <v>0.10111732700000076</v>
       </c>
       <c r="D65" s="5">
-        <v>9.4298039373384768</v>
+        <v>9.4368311942026004</v>
       </c>
       <c r="E65" s="5">
-        <v>8.7851258683514075</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.7833531355276051</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>13.516244936</v>
+        <v>13.516065559999999</v>
       </c>
       <c r="C66" s="5">
-        <v>9.9687060000004379E-3</v>
+        <v>9.6431379999994959E-3</v>
       </c>
       <c r="D66" s="5">
-        <v>0.88929972053277684</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.86013259232768924</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>13.583679124</v>
+        <v>13.583607924000001</v>
       </c>
       <c r="C67" s="5">
-        <v>6.7434188000000006E-2</v>
+        <v>6.7542364000001243E-2</v>
       </c>
       <c r="D67" s="5">
-        <v>6.1539915852969473</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.1642206073626804</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>13.547434743</v>
+        <v>13.54737265</v>
       </c>
       <c r="C68" s="5">
-        <v>-3.6244380999999493E-2</v>
+        <v>-3.6235274000000928E-2</v>
       </c>
       <c r="D68" s="5">
-        <v>-3.1553031152330768</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.1545381816819651</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>13.409224121999999</v>
+        <v>13.409160479000001</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.1382106210000007</v>
+        <v>-0.13821217099999927</v>
       </c>
       <c r="D69" s="5">
-        <v>-11.578275039502973</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.578447816405269</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>13.305218958999999</v>
+        <v>13.305201616</v>
       </c>
       <c r="C70" s="5">
-        <v>-0.10400516300000007</v>
+        <v>-0.10395886300000079</v>
       </c>
       <c r="D70" s="5">
-        <v>-8.9205255643316264</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.9167627231042328</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>13.310382279000001</v>
+        <v>13.31039811</v>
       </c>
       <c r="C71" s="5">
-        <v>5.1633200000011925E-3</v>
+        <v>5.1964939999997739E-3</v>
       </c>
       <c r="D71" s="5">
-        <v>0.46667594596103701</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.46968136623048995</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>13.136139254</v>
+        <v>13.136168210999999</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.17424302500000088</v>
+        <v>-0.17422989900000019</v>
       </c>
       <c r="D72" s="5">
-        <v>-14.625813355934325</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-14.624773489211451</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>13.195797148</v>
+        <v>13.195818934</v>
       </c>
       <c r="C73" s="5">
-        <v>5.9657894000000766E-2</v>
+        <v>5.9650723000000738E-2</v>
       </c>
       <c r="D73" s="5">
-        <v>5.5880196955925499</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5873185147361282</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>13.220868385999999</v>
+        <v>13.220892039000001</v>
       </c>
       <c r="C74" s="5">
-        <v>2.5071237999998885E-2</v>
+        <v>2.5073105000000595E-2</v>
       </c>
       <c r="D74" s="5">
-        <v>2.3039054342250509</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3040749540878647</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>13.065848078</v>
+        <v>13.065868528999999</v>
       </c>
       <c r="C75" s="5">
-        <v>-0.15502030799999922</v>
+        <v>-0.15502351000000125</v>
       </c>
       <c r="D75" s="5">
-        <v>-13.197653025427069</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-13.197886182697594</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>13.090823323</v>
+        <v>13.090842704</v>
       </c>
       <c r="C76" s="5">
-        <v>2.4975245000000257E-2</v>
+        <v>2.4974175000000542E-2</v>
       </c>
       <c r="D76" s="5">
-        <v>2.3180580175172327</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3179539935956006</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>13.009045224999999</v>
+        <v>13.009117551999999</v>
       </c>
       <c r="C77" s="5">
-        <v>-8.1778098000000909E-2</v>
+        <v>-8.1725152000000634E-2</v>
       </c>
       <c r="D77" s="5">
-        <v>-7.2441001107146246</v>
+        <v>-7.2395595279306724</v>
       </c>
       <c r="E77" s="5">
-        <v>-3.6814810872559778</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.6819881272924126</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>13.10932478</v>
+        <v>13.109282442</v>
       </c>
       <c r="C78" s="5">
-        <v>0.10027955500000019</v>
+        <v>0.10016489000000028</v>
       </c>
       <c r="D78" s="5">
-        <v>9.6525651314891103</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.6410004490184988</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>12.978664587999999</v>
+        <v>12.97863929</v>
       </c>
       <c r="C79" s="5">
-        <v>-0.13066019200000056</v>
+        <v>-0.13064315199999932</v>
       </c>
       <c r="D79" s="5">
-        <v>-11.326014195518152</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.324651712277445</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>12.946501125999999</v>
+        <v>12.946485826</v>
       </c>
       <c r="C80" s="5">
-        <v>-3.2163461999999754E-2</v>
+        <v>-3.2153464000000298E-2</v>
       </c>
       <c r="D80" s="5">
-        <v>-2.9336154350209198</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.932721550004036</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>13.127308671</v>
+        <v>13.127266648000001</v>
       </c>
       <c r="C81" s="5">
-        <v>0.1808075450000004</v>
+        <v>0.1807808220000009</v>
       </c>
       <c r="D81" s="5">
-        <v>18.108024456988471</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+        <v>18.10516239326936</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>13.137552174</v>
+        <v>13.137527907999999</v>
       </c>
       <c r="C82" s="5">
-        <v>1.0243502999999876E-2</v>
+        <v>1.0261259999998273E-2</v>
       </c>
       <c r="D82" s="5">
-        <v>0.94041334487160455</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.94205358469252598</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>13.222938377</v>
+        <v>13.222936528</v>
       </c>
       <c r="C83" s="5">
-        <v>8.5386203000000549E-2</v>
+        <v>8.5408620000000823E-2</v>
       </c>
       <c r="D83" s="5">
-        <v>8.0842074998467304</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.0864218314580008</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>13.133552512</v>
+        <v>13.133565430999999</v>
       </c>
       <c r="C84" s="5">
-        <v>-8.9385865000000564E-2</v>
+        <v>-8.9371097000000788E-2</v>
       </c>
       <c r="D84" s="5">
-        <v>-7.8169887872912458</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.8157459718978135</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>13.163503521999999</v>
+        <v>13.163518478</v>
       </c>
       <c r="C85" s="5">
-        <v>2.9951009999999556E-2</v>
+        <v>2.9953047000001121E-2</v>
       </c>
       <c r="D85" s="5">
-        <v>2.7711814630312137</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7713695440085839</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>13.102391894</v>
+        <v>13.102402313000001</v>
       </c>
       <c r="C86" s="5">
-        <v>-6.111162799999903E-2</v>
+        <v>-6.1116164999999611E-2</v>
       </c>
       <c r="D86" s="5">
-        <v>-5.4309353984219655</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.4313223436467384</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>13.333434026999999</v>
+        <v>13.333440862</v>
       </c>
       <c r="C87" s="5">
-        <v>0.23104213299999898</v>
+        <v>0.23103854899999909</v>
       </c>
       <c r="D87" s="5">
-        <v>23.338077799648715</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+        <v>23.337659570302428</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>13.386108965</v>
+        <v>13.386125366</v>
       </c>
       <c r="C88" s="5">
-        <v>5.2674938000000893E-2</v>
+        <v>5.2684504000000132E-2</v>
       </c>
       <c r="D88" s="5">
-        <v>4.84508450919372</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8459810688417315</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>13.414818203999999</v>
+        <v>13.414855251000001</v>
       </c>
       <c r="C89" s="5">
-        <v>2.8709238999999442E-2</v>
+        <v>2.8729885000000621E-2</v>
       </c>
       <c r="D89" s="5">
-        <v>2.6042210439385149</v>
+        <v>2.6061127784625659</v>
       </c>
       <c r="E89" s="5">
-        <v>3.1191603379178812</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1188718018588801</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>13.426245531999999</v>
+        <v>13.42622141</v>
       </c>
       <c r="C90" s="5">
-        <v>1.1427327999999903E-2</v>
+        <v>1.1366158999999598E-2</v>
       </c>
       <c r="D90" s="5">
-        <v>1.0270152399609378</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0214892832344447</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>13.408048372</v>
+        <v>13.408051704</v>
       </c>
       <c r="C91" s="5">
-        <v>-1.8197159999999712E-2</v>
+        <v>-1.8169706000000119E-2</v>
       </c>
       <c r="D91" s="5">
-        <v>-1.6143416106792152</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6119270324446044</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>13.473660165</v>
+        <v>13.47366351</v>
       </c>
       <c r="C92" s="5">
-        <v>6.5611793000000418E-2</v>
+        <v>6.5611805999999717E-2</v>
       </c>
       <c r="D92" s="5">
-        <v>6.0328060235806946</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.0328057114689804</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>12.837578799999999</v>
+        <v>12.837544922999999</v>
       </c>
       <c r="C93" s="5">
-        <v>-0.63608136500000079</v>
+        <v>-0.63611858700000035</v>
       </c>
       <c r="D93" s="5">
-        <v>-44.028055180822413</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-44.02999434598668</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>12.752281</v>
+        <v>12.752247945000001</v>
       </c>
       <c r="C94" s="5">
-        <v>-8.5297799999999313E-2</v>
+        <v>-8.5296977999998802E-2</v>
       </c>
       <c r="D94" s="5">
-        <v>-7.6882427032360141</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.6881908519892956</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>12.727456868000001</v>
+        <v>12.727447013000001</v>
       </c>
       <c r="C95" s="5">
-        <v>-2.4824131999999111E-2</v>
+        <v>-2.4800931999999776E-2</v>
       </c>
       <c r="D95" s="5">
-        <v>-2.3111224097995597</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.3089914661020616</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>12.90295602</v>
+        <v>12.902965266000001</v>
       </c>
       <c r="C96" s="5">
-        <v>0.17549915199999866</v>
+        <v>0.1755182529999999</v>
       </c>
       <c r="D96" s="5">
-        <v>17.86123743679704</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+        <v>17.863346073698526</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>12.830727706999999</v>
+        <v>12.830747565999999</v>
       </c>
       <c r="C97" s="5">
-        <v>-7.2228313000000099E-2</v>
+        <v>-7.2217700000001273E-2</v>
       </c>
       <c r="D97" s="5">
-        <v>-6.514370167514838</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.5134377134013377</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>12.888440316000001</v>
+        <v>12.888447119</v>
       </c>
       <c r="C98" s="5">
-        <v>5.7712609000001081E-2</v>
+        <v>5.7699553000000847E-2</v>
       </c>
       <c r="D98" s="5">
-        <v>5.533153297961646</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5318616682063171</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>12.809363147999999</v>
+        <v>12.809395157000001</v>
       </c>
       <c r="C99" s="5">
-        <v>-7.9077168000001308E-2</v>
+        <v>-7.9051961999999421E-2</v>
       </c>
       <c r="D99" s="5">
-        <v>-7.1191714272173741</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.1169745449927273</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>12.683889824</v>
+        <v>12.683901701</v>
       </c>
       <c r="C100" s="5">
-        <v>-0.12547332399999966</v>
+        <v>-0.12549345600000095</v>
       </c>
       <c r="D100" s="5">
-        <v>-11.141480385429769</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.143146454101105</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>12.731487338000001</v>
+        <v>12.731481794</v>
       </c>
       <c r="C101" s="5">
-        <v>4.759751400000134E-2</v>
+        <v>4.7580093000000545E-2</v>
       </c>
       <c r="D101" s="5">
-        <v>4.5972286674670126</v>
+        <v>4.5955067935342653</v>
       </c>
       <c r="E101" s="5">
-        <v>-5.0938511100824702</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.094154534012274</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>12.758631354</v>
+        <v>12.758587214</v>
       </c>
       <c r="C102" s="5">
-        <v>2.7144015999999382E-2</v>
+        <v>2.7105419999999825E-2</v>
       </c>
       <c r="D102" s="5">
-        <v>2.5886608197492889</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5849379421493346</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>12.731907227000001</v>
+        <v>12.731935012999999</v>
       </c>
       <c r="C103" s="5">
-        <v>-2.6724126999999598E-2</v>
+        <v>-2.6652201000000986E-2</v>
       </c>
       <c r="D103" s="5">
-        <v>-2.4847553239451425</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.4781529126914337</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>12.988000024</v>
+        <v>12.988027691999999</v>
       </c>
       <c r="C104" s="5">
-        <v>0.25609279699999909</v>
+        <v>0.25609267899999999</v>
       </c>
       <c r="D104" s="5">
-        <v>26.994754891438234</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+        <v>26.994675468721407</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>12.855479606999999</v>
+        <v>12.855454850999999</v>
       </c>
       <c r="C105" s="5">
-        <v>-0.13252041700000028</v>
+        <v>-0.132572841</v>
       </c>
       <c r="D105" s="5">
-        <v>-11.579689414554917</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.583992892003735</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>12.74196813</v>
+        <v>12.74192734</v>
       </c>
       <c r="C106" s="5">
-        <v>-0.11351147699999942</v>
+        <v>-0.11352751099999914</v>
       </c>
       <c r="D106" s="5">
-        <v>-10.09605091216117</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.097426992824399</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>12.736666806000001</v>
+        <v>12.736645842</v>
       </c>
       <c r="C107" s="5">
-        <v>-5.3013239999994966E-3</v>
+        <v>-5.2814980000004397E-3</v>
       </c>
       <c r="D107" s="5">
-        <v>-0.49812177858697959</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.49626472243780029</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>12.656789084</v>
+        <v>12.656791705</v>
       </c>
       <c r="C108" s="5">
-        <v>-7.9877722000000873E-2</v>
+        <v>-7.9854136999999881E-2</v>
       </c>
       <c r="D108" s="5">
-        <v>-7.2715366433837136</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.2694746653827362</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>12.691614668</v>
+        <v>12.691645079000001</v>
       </c>
       <c r="C109" s="5">
-        <v>3.4825584000000021E-2</v>
+        <v>3.485337400000077E-2</v>
       </c>
       <c r="D109" s="5">
-        <v>3.3522700007573514</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.354984972759989</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>12.754656833</v>
+        <v>12.754660383999999</v>
       </c>
       <c r="C110" s="5">
-        <v>6.3042165000000594E-2</v>
+        <v>6.3015304999998634E-2</v>
       </c>
       <c r="D110" s="5">
-        <v>6.1262465138333555</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.1235495769967008</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>12.905911734</v>
+        <v>12.905959457</v>
       </c>
       <c r="C111" s="5">
-        <v>0.15125490099999972</v>
+        <v>0.15129907300000056</v>
       </c>
       <c r="D111" s="5">
-        <v>15.196410560865914</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.20113741704181</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>12.994735189</v>
+        <v>12.994729954</v>
       </c>
       <c r="C112" s="5">
-        <v>8.8823454999999996E-2</v>
+        <v>8.8770497000000503E-2</v>
       </c>
       <c r="D112" s="5">
-        <v>8.5787701232082689</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.573427382447063</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>12.738669387</v>
+        <v>12.738650185999999</v>
       </c>
       <c r="C113" s="5">
-        <v>-0.25606580200000018</v>
+        <v>-0.2560797680000011</v>
       </c>
       <c r="D113" s="5">
-        <v>-21.24473615412753</v>
+        <v>-21.245779918332765</v>
       </c>
       <c r="E113" s="5">
-        <v>5.6411704377712368E-2</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.630445941788853E-2</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>12.610391154</v>
+        <v>12.610298996999999</v>
       </c>
       <c r="C114" s="5">
-        <v>-0.12827823299999963</v>
+        <v>-0.12835118899999998</v>
       </c>
       <c r="D114" s="5">
-        <v>-11.436677865466594</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.442842450964497</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>12.163418438000001</v>
+        <v>12.163414147999999</v>
       </c>
       <c r="C115" s="5">
-        <v>-0.44697271599999944</v>
+        <v>-0.44688484899999992</v>
       </c>
       <c r="D115" s="5">
-        <v>-35.147746293516512</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-35.142333225779673</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>12.388214720000001</v>
+        <v>12.388461432</v>
       </c>
       <c r="C116" s="5">
-        <v>0.22479628199999979</v>
+        <v>0.2250472840000004</v>
       </c>
       <c r="D116" s="5">
-        <v>24.576728771842159</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+        <v>24.607030845726641</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>12.453996436000001</v>
+        <v>12.453933666999999</v>
       </c>
       <c r="C117" s="5">
-        <v>6.5781716000000046E-2</v>
+        <v>6.5472234999999657E-2</v>
       </c>
       <c r="D117" s="5">
-        <v>6.5614581939183569</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.5295521537548584</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>12.729101751</v>
+        <v>12.729017343000001</v>
       </c>
       <c r="C118" s="5">
-        <v>0.27510531499999935</v>
+        <v>0.27508367600000128</v>
       </c>
       <c r="D118" s="5">
-        <v>29.977521579518296</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+        <v>29.975040002821785</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>12.750449079999999</v>
+        <v>12.750370198000001</v>
       </c>
       <c r="C119" s="5">
-        <v>2.1347328999999249E-2</v>
+        <v>2.1352854999999948E-2</v>
       </c>
       <c r="D119" s="5">
-        <v>2.0311255731152889</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0316698103257425</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>12.611726137</v>
+        <v>12.611653840000001</v>
       </c>
       <c r="C120" s="5">
-        <v>-0.13872294299999943</v>
+        <v>-0.13871635799999993</v>
       </c>
       <c r="D120" s="5">
-        <v>-12.302219229542622</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-12.301741360083851</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>12.558759520000001</v>
+        <v>12.558909605</v>
       </c>
       <c r="C121" s="5">
-        <v>-5.2966616999999161E-2</v>
+        <v>-5.2744235000000472E-2</v>
       </c>
       <c r="D121" s="5">
-        <v>-4.9249514618858843</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.9047746733381414</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>12.128188010000001</v>
+        <v>12.128129613</v>
       </c>
       <c r="C122" s="5">
-        <v>-0.43057151000000005</v>
+        <v>-0.43077999199999972</v>
       </c>
       <c r="D122" s="5">
-        <v>-34.205420593588585</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-34.218656245576675</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>12.020254414</v>
+        <v>12.020301100999999</v>
       </c>
       <c r="C123" s="5">
-        <v>-0.10793359600000052</v>
+        <v>-0.1078285120000011</v>
       </c>
       <c r="D123" s="5">
-        <v>-10.171764518562776</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.162387025173203</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>11.793123375</v>
+        <v>11.793125613999999</v>
       </c>
       <c r="C124" s="5">
-        <v>-0.22713103899999965</v>
+        <v>-0.22717548700000023</v>
       </c>
       <c r="D124" s="5">
-        <v>-20.460622784484915</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-20.464148684073191</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>11.844557789</v>
+        <v>11.844511668000001</v>
       </c>
       <c r="C125" s="5">
-        <v>5.1434413999999151E-2</v>
+        <v>5.1386054000001735E-2</v>
       </c>
       <c r="D125" s="5">
-        <v>5.3610549402871355</v>
+        <v>5.355891886526809</v>
       </c>
       <c r="E125" s="5">
-        <v>-7.0188774889821222</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.0190993939269308</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>12.052634754</v>
+        <v>12.052534532999999</v>
       </c>
       <c r="C126" s="5">
-        <v>0.20807696500000006</v>
+        <v>0.20802286499999845</v>
       </c>
       <c r="D126" s="5">
-        <v>23.241715607698431</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+        <v>23.235176898408973</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>12.092922783000001</v>
+        <v>12.092917125</v>
       </c>
       <c r="C127" s="5">
-        <v>4.0288029000000947E-2</v>
+        <v>4.0382592000000272E-2</v>
       </c>
       <c r="D127" s="5">
-        <v>4.0857816136425251</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0955837517627991</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>12.097320799</v>
+        <v>12.097806114999999</v>
       </c>
       <c r="C128" s="5">
-        <v>4.3980159999996715E-3</v>
+        <v>4.8889899999995379E-3</v>
       </c>
       <c r="D128" s="5">
-        <v>0.43729615714094283</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.48622269942428797</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>12.257988236999999</v>
+        <v>12.257903556</v>
       </c>
       <c r="C129" s="5">
-        <v>0.16066743799999905</v>
+        <v>0.16009744100000134</v>
       </c>
       <c r="D129" s="5">
-        <v>17.154785463415688</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+        <v>17.088693537924946</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>12.209801369999999</v>
+        <v>12.209669287000001</v>
       </c>
       <c r="C130" s="5">
-        <v>-4.8186867000000078E-2</v>
+        <v>-4.8234268999999941E-2</v>
       </c>
       <c r="D130" s="5">
-        <v>-4.6166034668970628</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.6210782808283941</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>12.37132781</v>
+        <v>12.371162590999999</v>
       </c>
       <c r="C131" s="5">
-        <v>0.16152644000000116</v>
+        <v>0.16149330399999862</v>
       </c>
       <c r="D131" s="5">
-        <v>17.082662843987116</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+        <v>17.079098097219791</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>12.372127622000001</v>
+        <v>12.371902491</v>
       </c>
       <c r="C132" s="5">
-        <v>7.9981200000034391E-4</v>
+        <v>7.3990000000101475E-4</v>
       </c>
       <c r="D132" s="5">
-        <v>7.7608140573048878E-2</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.1793747489423687E-2</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>12.339927839</v>
+        <v>12.340266078000001</v>
       </c>
       <c r="C133" s="5">
-        <v>-3.2199783000001148E-2</v>
+        <v>-3.1636412999999308E-2</v>
       </c>
       <c r="D133" s="5">
-        <v>-3.0788081791106925</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.0257507729475774</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>12.388042305999999</v>
+        <v>12.387693784</v>
       </c>
       <c r="C134" s="5">
-        <v>4.811446699999955E-2</v>
+        <v>4.7427705999998793E-2</v>
       </c>
       <c r="D134" s="5">
-        <v>4.780560518816257</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7107447479204145</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>12.131980107</v>
+        <v>12.132242029</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.25606219899999871</v>
+        <v>-0.25545175499999928</v>
       </c>
       <c r="D135" s="5">
-        <v>-22.1698054132371</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-22.12335187404436</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>12.383641626999999</v>
+        <v>12.383548587</v>
       </c>
       <c r="C136" s="5">
-        <v>0.25166151999999897</v>
+        <v>0.25130655799999957</v>
       </c>
       <c r="D136" s="5">
-        <v>27.938198247604639</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+        <v>27.893526470248364</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>12.336577208</v>
+        <v>12.336579392000001</v>
       </c>
       <c r="C137" s="5">
-        <v>-4.7064418999999802E-2</v>
+        <v>-4.6969194999999075E-2</v>
       </c>
       <c r="D137" s="5">
-        <v>-4.4665044629125799</v>
+        <v>-4.4576879958210132</v>
       </c>
       <c r="E137" s="5">
-        <v>4.1539703530083294</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1543943540484296</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>12.092581171000001</v>
+        <v>12.092526539</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.24399603699999872</v>
+        <v>-0.24405285300000124</v>
       </c>
       <c r="D138" s="5">
-        <v>-21.314997699197558</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-21.319430551407116</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>12.120757754</v>
+        <v>12.120755439</v>
       </c>
       <c r="C139" s="5">
-        <v>2.8176582999998701E-2</v>
+        <v>2.8228900000000223E-2</v>
       </c>
       <c r="D139" s="5">
-        <v>2.8321989475540876</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8375383315887515</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>12.009257613999999</v>
+        <v>12.009973582000001</v>
       </c>
       <c r="C140" s="5">
-        <v>-0.11150014000000041</v>
+        <v>-0.11078185699999921</v>
       </c>
       <c r="D140" s="5">
-        <v>-10.497189002848772</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.432930970811515</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>11.755524046</v>
+        <v>11.755416133000001</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.25373356799999947</v>
+        <v>-0.25455744899999999</v>
       </c>
       <c r="D141" s="5">
-        <v>-22.605518165888729</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-22.669385006969822</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>11.610880973</v>
+        <v>11.610700463000001</v>
       </c>
       <c r="C142" s="5">
-        <v>-0.14464307299999923</v>
+        <v>-0.14471567000000007</v>
       </c>
       <c r="D142" s="5">
-        <v>-13.805779649841732</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-13.81236491243093</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>11.191881735000001</v>
+        <v>11.191635433</v>
       </c>
       <c r="C143" s="5">
-        <v>-0.41899923799999961</v>
+        <v>-0.4190650300000005</v>
       </c>
       <c r="D143" s="5">
-        <v>-35.663819854620485</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-35.668807541759925</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>11.05702762</v>
+        <v>11.056679194999999</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.13485411500000133</v>
+        <v>-0.13495623800000089</v>
       </c>
       <c r="D144" s="5">
-        <v>-13.538376577141609</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-13.548237501605954</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>10.962075351999999</v>
+        <v>10.9625412</v>
       </c>
       <c r="C145" s="5">
-        <v>-9.4952268000000117E-2</v>
+        <v>-9.4137994999998753E-2</v>
       </c>
       <c r="D145" s="5">
-        <v>-9.8319530114167044</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.7518400376928156</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>10.983109657</v>
+        <v>10.982486624</v>
       </c>
       <c r="C146" s="5">
-        <v>2.1034305000000586E-2</v>
+        <v>1.9945423999999434E-2</v>
       </c>
       <c r="D146" s="5">
-        <v>2.3270466561153835</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2052801844136605</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>10.741273472</v>
+        <v>10.741722600999999</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.24183618500000037</v>
+        <v>-0.24076402300000055</v>
       </c>
       <c r="D147" s="5">
-        <v>-23.446429763406318</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-23.355852616861274</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>10.662511586000001</v>
+        <v>10.662366957</v>
       </c>
       <c r="C148" s="5">
-        <v>-7.8761885999998782E-2</v>
+        <v>-7.9355643999999614E-2</v>
       </c>
       <c r="D148" s="5">
-        <v>-8.4528334601159489</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.5136483815662629</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>10.734737542</v>
+        <v>10.7348015</v>
       </c>
       <c r="C149" s="5">
-        <v>7.2225955999998703E-2</v>
+        <v>7.2434542999999962E-2</v>
       </c>
       <c r="D149" s="5">
-        <v>8.4383685153935239</v>
+        <v>8.4637751750549874</v>
       </c>
       <c r="E149" s="5">
-        <v>-12.984474048127726</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-12.983971010949102</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>10.589530026</v>
+        <v>10.589550534000001</v>
       </c>
       <c r="C150" s="5">
-        <v>-0.14520751599999926</v>
+        <v>-0.14525096599999898</v>
       </c>
       <c r="D150" s="5">
-        <v>-15.077442373305683</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-15.081540359879419</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>10.504487753999999</v>
+        <v>10.504531652000001</v>
       </c>
       <c r="C151" s="5">
-        <v>-8.5042272000000807E-2</v>
+        <v>-8.5018881999999962E-2</v>
       </c>
       <c r="D151" s="5">
-        <v>-9.2224795495260086</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.2200368688847512</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>9.8842269469000001</v>
+        <v>9.8848365792999999</v>
       </c>
       <c r="C152" s="5">
-        <v>-0.62026080709999931</v>
+        <v>-0.61969507270000079</v>
       </c>
       <c r="D152" s="5">
-        <v>-51.825862008758492</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-51.792612449487699</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>10.451762499999999</v>
+        <v>10.451753333999999</v>
       </c>
       <c r="C153" s="5">
-        <v>0.56753555309999903</v>
+        <v>0.56691675469999936</v>
       </c>
       <c r="D153" s="5">
-        <v>95.416795993910512</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+        <v>95.270165613088437</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>10.314163506</v>
+        <v>10.313959828</v>
       </c>
       <c r="C154" s="5">
-        <v>-0.13759899399999931</v>
+        <v>-0.13779350599999951</v>
       </c>
       <c r="D154" s="5">
-        <v>-14.7030010000896</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-14.722314102226342</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>10.315132209</v>
+        <v>10.314833800000001</v>
       </c>
       <c r="C155" s="5">
-        <v>9.6870299999984866E-4</v>
+        <v>8.739720000008333E-4</v>
       </c>
       <c r="D155" s="5">
-        <v>0.11276185967081798</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.10173156922359539</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>10.350135327</v>
+        <v>10.349713984999999</v>
       </c>
       <c r="C156" s="5">
-        <v>3.5003118000000555E-2</v>
+        <v>3.4880184999998676E-2</v>
       </c>
       <c r="D156" s="5">
-        <v>4.1489159556640232</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1341945009341519</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>10.378657041</v>
+        <v>10.379145977</v>
       </c>
       <c r="C157" s="5">
-        <v>2.8521714000000031E-2</v>
+        <v>2.9431992000001017E-2</v>
       </c>
       <c r="D157" s="5">
-        <v>3.3574044796446323</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.466381967665999</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>10.168952138</v>
+        <v>10.168129628000001</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.20970490300000044</v>
+        <v>-0.21101634899999944</v>
       </c>
       <c r="D158" s="5">
-        <v>-21.725463245098176</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-21.845597228475931</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>10.038927841</v>
+        <v>10.03955464</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.13002429700000029</v>
+        <v>-0.12857498800000045</v>
       </c>
       <c r="D159" s="5">
-        <v>-14.309327380842586</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-14.161823644123238</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>9.9490769005999997</v>
+        <v>9.9489079848999999</v>
       </c>
       <c r="C160" s="5">
-        <v>-8.9850940399999857E-2</v>
+        <v>-9.0646655100000473E-2</v>
       </c>
       <c r="D160" s="5">
-        <v>-10.227057190890566</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.312566180312622</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>9.7277588032000004</v>
+        <v>9.7278344514999997</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.2213180973999993</v>
+        <v>-0.22107353340000024</v>
       </c>
       <c r="D161" s="5">
-        <v>-23.65860815426133</v>
+        <v>-23.635927104294886</v>
       </c>
       <c r="E161" s="5">
-        <v>-9.3805622620968911</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.3803974717185046</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>9.7903079766999994</v>
+        <v>9.7904049422000003</v>
       </c>
       <c r="C162" s="5">
-        <v>6.2549173499999E-2</v>
+        <v>6.2570490700000647E-2</v>
       </c>
       <c r="D162" s="5">
-        <v>7.9947687055835992</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.9975260748404775</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>9.5943819775999994</v>
+        <v>9.5944422963000005</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.19592599909999997</v>
+        <v>-0.1959626458999999</v>
       </c>
       <c r="D163" s="5">
-        <v>-21.54008856877865</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-21.543494277237627</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>9.4821016980999993</v>
+        <v>9.482673256</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.11228027950000019</v>
+        <v>-0.11176904030000046</v>
       </c>
       <c r="D164" s="5">
-        <v>-13.173709163838431</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-13.117439087297599</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>9.4443107692999995</v>
+        <v>9.4443645632000006</v>
       </c>
       <c r="C165" s="5">
-        <v>-3.779092879999979E-2</v>
+        <v>-3.8308692799999378E-2</v>
       </c>
       <c r="D165" s="5">
-        <v>-4.6791460575964177</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.741556790451007</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>9.4284275928000003</v>
+        <v>9.4282171505000001</v>
       </c>
       <c r="C166" s="5">
-        <v>-1.5883176499999152E-2</v>
+        <v>-1.614741270000053E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>-1.9995633811824898</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.0325049433845832</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>9.3278253594000002</v>
+        <v>9.3275249252000005</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.10060223340000007</v>
+        <v>-0.10069222529999955</v>
       </c>
       <c r="D167" s="5">
-        <v>-12.078794411215988</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-12.089226885340299</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>9.2655921746000001</v>
+        <v>9.2651901771999992</v>
       </c>
       <c r="C168" s="5">
-        <v>-6.2233184800000174E-2</v>
+        <v>-6.2334748000001383E-2</v>
       </c>
       <c r="D168" s="5">
-        <v>-7.7187873522396755</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.731164845153959</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>9.0111120030999992</v>
+        <v>9.0115154233000005</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.25448017150000091</v>
+        <v>-0.25367475389999861</v>
       </c>
       <c r="D169" s="5">
-        <v>-28.408331592542268</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-28.332557406901969</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>8.9809295493000008</v>
+        <v>8.9801461647000007</v>
       </c>
       <c r="C170" s="5">
-        <v>-3.0182453799998399E-2</v>
+        <v>-3.1369258599999839E-2</v>
       </c>
       <c r="D170" s="5">
-        <v>-3.9461400182940309</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.0981683843489325</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>8.4354983375000003</v>
+        <v>8.4360547452999999</v>
       </c>
       <c r="C171" s="5">
-        <v>-0.54543121180000043</v>
+        <v>-0.54409141940000083</v>
       </c>
       <c r="D171" s="5">
-        <v>-52.850894815270635</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-52.764142145681035</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>8.4405729617999992</v>
+        <v>8.4404700817999991</v>
       </c>
       <c r="C172" s="5">
-        <v>5.0746242999988311E-3</v>
+        <v>4.4153364999992561E-3</v>
       </c>
       <c r="D172" s="5">
-        <v>0.72428892669480494</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.62987768448674597</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>8.3332716791999992</v>
+        <v>8.3332960152000002</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.10730128259999994</v>
+        <v>-0.10717406659999895</v>
       </c>
       <c r="D173" s="5">
-        <v>-14.232381814246898</v>
+        <v>-14.216829886873516</v>
       </c>
       <c r="E173" s="5">
-        <v>-14.335132605685875</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-14.335548607994319</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>8.1545671812999991</v>
+        <v>8.1546992935000002</v>
       </c>
       <c r="C174" s="5">
-        <v>-0.17870449790000009</v>
+        <v>-0.17859672169999996</v>
       </c>
       <c r="D174" s="5">
-        <v>-22.905305767439632</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-22.893018479785532</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>8.0599110599999992</v>
+        <v>8.0599961033999996</v>
       </c>
       <c r="C175" s="5">
-        <v>-9.4656121299999896E-2</v>
+        <v>-9.4703190100000612E-2</v>
       </c>
       <c r="D175" s="5">
-        <v>-13.07353607705557</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-13.079428995737363</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>7.9598704607000004</v>
+        <v>7.9602076022999997</v>
       </c>
       <c r="C176" s="5">
-        <v>-0.10004059929999887</v>
+        <v>-9.9788501099999927E-2</v>
       </c>
       <c r="D176" s="5">
-        <v>-13.918662283525219</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-13.885804365910593</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>7.8389411456999998</v>
+        <v>7.8390755737999998</v>
       </c>
       <c r="C177" s="5">
-        <v>-0.12092931500000059</v>
+        <v>-0.12113202849999993</v>
       </c>
       <c r="D177" s="5">
-        <v>-16.782082249812824</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-16.807249188344077</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>7.8308931275000004</v>
+        <v>7.8307338076999997</v>
       </c>
       <c r="C178" s="5">
-        <v>-8.0480181999993405E-3</v>
+        <v>-8.3417661000000365E-3</v>
       </c>
       <c r="D178" s="5">
-        <v>-1.225072905277691</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.2695043402487505</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>7.8234934041999997</v>
+        <v>7.8232635053999999</v>
       </c>
       <c r="C179" s="5">
-        <v>-7.3997233000007157E-3</v>
+        <v>-7.470302299999787E-3</v>
       </c>
       <c r="D179" s="5">
-        <v>-1.1280531772696833</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1387792745680358</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>7.7906790636999999</v>
+        <v>7.7903726098000003</v>
       </c>
       <c r="C180" s="5">
-        <v>-3.2814340499999872E-2</v>
+        <v>-3.2890895599999581E-2</v>
       </c>
       <c r="D180" s="5">
-        <v>-4.918698273002498</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.9300510025595106</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>7.7440739688000004</v>
+        <v>7.7443329345</v>
       </c>
       <c r="C181" s="5">
-        <v>-4.6605094899999422E-2</v>
+        <v>-4.6039675300000305E-2</v>
       </c>
       <c r="D181" s="5">
-        <v>-6.9470506742936866</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.8657501604582949</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>7.7151603020000001</v>
+        <v>7.7145107486000004</v>
       </c>
       <c r="C182" s="5">
-        <v>-2.8913666800000293E-2</v>
+        <v>-2.9822185899999631E-2</v>
       </c>
       <c r="D182" s="5">
-        <v>-4.3895112936207177</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.5243821070985017</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>7.5294694334000001</v>
+        <v>7.5299848302000001</v>
       </c>
       <c r="C183" s="5">
-        <v>-0.18569086860000006</v>
+        <v>-0.18452591840000032</v>
       </c>
       <c r="D183" s="5">
-        <v>-25.349444100150688</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-25.212579601570116</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>7.4440322128999998</v>
+        <v>7.4439511535999996</v>
       </c>
       <c r="C184" s="5">
-        <v>-8.5437220500000244E-2</v>
+        <v>-8.6033676600000497E-2</v>
       </c>
       <c r="D184" s="5">
-        <v>-12.798002992266099</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-12.880984141490204</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>7.3413129417</v>
+        <v>7.3412975869999997</v>
       </c>
       <c r="C185" s="5">
-        <v>-0.1027192711999998</v>
+        <v>-0.10265356659999991</v>
       </c>
       <c r="D185" s="5">
-        <v>-15.357998874020062</v>
+        <v>-15.349062567582806</v>
       </c>
       <c r="E185" s="5">
-        <v>-11.903592918684591</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.904034446761369</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>7.2283801856999998</v>
+        <v>7.2285144083999997</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.11293275600000019</v>
+        <v>-0.11278317859999998</v>
       </c>
       <c r="D186" s="5">
-        <v>-16.975361586081362</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-16.954775341149521</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>7.2264533103000002</v>
+        <v>7.2265413786000003</v>
       </c>
       <c r="C187" s="5">
-        <v>-1.9268753999996946E-3</v>
+        <v>-1.9730297999993596E-3</v>
       </c>
       <c r="D187" s="5">
-        <v>-0.31941643205287695</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.32704986005550607</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>7.2453273305000003</v>
+        <v>7.2454962932000004</v>
       </c>
       <c r="C188" s="5">
-        <v>1.8874020200000174E-2</v>
+        <v>1.8954914600000095E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>3.1795709469412348</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1933563691722178</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>7.3384147322000004</v>
+        <v>7.3385678168000004</v>
       </c>
       <c r="C189" s="5">
-        <v>9.3087401700000072E-2</v>
+        <v>9.3071523599999928E-2</v>
       </c>
       <c r="D189" s="5">
-        <v>16.554997105662483</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+        <v>16.551557211345692</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>7.2391433127000004</v>
+        <v>7.2390369577999998</v>
       </c>
       <c r="C190" s="5">
-        <v>-9.9271419499999958E-2</v>
+        <v>-9.9530859000000582E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>-15.078224721953914</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-15.114446916977275</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>7.2152056845999999</v>
+        <v>7.2150481902000001</v>
       </c>
       <c r="C191" s="5">
-        <v>-2.3937628100000552E-2</v>
+        <v>-2.3988767599999683E-2</v>
       </c>
       <c r="D191" s="5">
-        <v>-3.8966558771786008</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.9048857520918578</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>7.2051992209</v>
+        <v>7.2049995961000004</v>
       </c>
       <c r="C192" s="5">
-        <v>-1.0006463699999912E-2</v>
+        <v>-1.0048594099999697E-2</v>
       </c>
       <c r="D192" s="5">
-        <v>-1.65159349366516</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6585299771779027</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>7.2609973138999999</v>
+        <v>7.2611214847000003</v>
       </c>
       <c r="C193" s="5">
-        <v>5.5798092999999938E-2</v>
+        <v>5.6121888599999892E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>9.6991828494877197</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.7581821581069086</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>7.3374943314000003</v>
+        <v>7.3370358408999996</v>
       </c>
       <c r="C194" s="5">
-        <v>7.6497017500000375E-2</v>
+        <v>7.5914356199999311E-2</v>
       </c>
       <c r="D194" s="5">
-        <v>13.40129961280172</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.293045568142968</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>7.3238341418999999</v>
+        <v>7.3242181303000002</v>
       </c>
       <c r="C195" s="5">
-        <v>-1.3660189500000364E-2</v>
+        <v>-1.2817710599999366E-2</v>
       </c>
       <c r="D195" s="5">
-        <v>-2.2113024481969279</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.076358979598214</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>7.3468798935999997</v>
+        <v>7.3468447033000004</v>
       </c>
       <c r="C196" s="5">
-        <v>2.3045751699999784E-2</v>
+        <v>2.262657300000015E-2</v>
       </c>
       <c r="D196" s="5">
-        <v>3.8420550442338275</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7707793573442894</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>7.3410186928999996</v>
+        <v>7.3409666847999997</v>
       </c>
       <c r="C197" s="5">
-        <v>-5.8612007000000688E-3</v>
+        <v>-5.8780185000006924E-3</v>
       </c>
       <c r="D197" s="5">
-        <v>-0.95314767157069769</v>
+        <v>-0.95587511496075805</v>
       </c>
       <c r="E197" s="5">
-        <v>-4.0081222846266584E-3</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.5074075267881319E-3</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>7.7441129987000004</v>
+        <v>7.7442234098</v>
       </c>
       <c r="C198" s="5">
-        <v>0.40309430580000072</v>
+        <v>0.40325672500000032</v>
       </c>
       <c r="D198" s="5">
-        <v>89.925910571509831</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+        <v>89.974557440308686</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>7.6068144713999999</v>
+        <v>7.6069038744000004</v>
       </c>
       <c r="C199" s="5">
-        <v>-0.13729852730000047</v>
+        <v>-0.13731953539999964</v>
       </c>
       <c r="D199" s="5">
-        <v>-19.318546820714012</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-19.320971465304325</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>7.6446422194999997</v>
+        <v>7.6446746679000004</v>
       </c>
       <c r="C200" s="5">
-        <v>3.7827748099999781E-2</v>
+        <v>3.7770793500000011E-2</v>
       </c>
       <c r="D200" s="5">
-        <v>6.1334023695837292</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.1238401460056435</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>7.7468636953000001</v>
+        <v>7.7470544764999998</v>
       </c>
       <c r="C201" s="5">
-        <v>0.10222147580000041</v>
+        <v>0.1023798085999994</v>
       </c>
       <c r="D201" s="5">
-        <v>17.280281889561387</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+        <v>17.30897028845353</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>7.7466975028</v>
+        <v>7.7466294945999996</v>
       </c>
       <c r="C202" s="5">
-        <v>-1.6619250000005081E-4</v>
+        <v>-4.2498190000017644E-4</v>
       </c>
       <c r="D202" s="5">
-        <v>-2.5740412959307513E-2</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.5808810525347372E-2</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>7.7043938520999999</v>
+        <v>7.7042941895999997</v>
       </c>
       <c r="C203" s="5">
-        <v>-4.2303650700000084E-2</v>
+        <v>-4.2335304999999934E-2</v>
       </c>
       <c r="D203" s="5">
-        <v>-6.3597554197067581</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.3644262877635693</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>7.7085074884999996</v>
+        <v>7.7083941467999999</v>
       </c>
       <c r="C204" s="5">
-        <v>4.1136363999996206E-3</v>
+        <v>4.099957200000226E-3</v>
       </c>
       <c r="D204" s="5">
-        <v>0.64260549362908925</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.64047066912489292</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>7.6663853165000004</v>
+        <v>7.6663950465999999</v>
       </c>
       <c r="C205" s="5">
-        <v>-4.2122171999999125E-2</v>
+        <v>-4.1999100199999972E-2</v>
       </c>
       <c r="D205" s="5">
-        <v>-6.3637233043585484</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.3457740344945002</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>7.8450605103999997</v>
+        <v>7.8447872886000001</v>
       </c>
       <c r="C206" s="5">
-        <v>0.17867519389999931</v>
+        <v>0.17839224200000015</v>
       </c>
       <c r="D206" s="5">
-        <v>31.84627148015775</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+        <v>31.78917273380182</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>8.1105562539000005</v>
+        <v>8.1108204657999998</v>
       </c>
       <c r="C207" s="5">
-        <v>0.26549574350000071</v>
+        <v>0.26603317719999975</v>
       </c>
       <c r="D207" s="5">
-        <v>49.09123682328007</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+        <v>49.211877063528561</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>7.9605010807000003</v>
+        <v>7.9605080001999999</v>
       </c>
       <c r="C208" s="5">
-        <v>-0.15005517320000017</v>
+        <v>-0.15031246559999989</v>
       </c>
       <c r="D208" s="5">
-        <v>-20.076006204957274</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-20.106409779249379</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>7.9395711748000002</v>
+        <v>7.9394706974</v>
       </c>
       <c r="C209" s="5">
-        <v>-2.0929905900000101E-2</v>
+        <v>-2.1037302799999935E-2</v>
       </c>
       <c r="D209" s="5">
-        <v>-3.1098366318787152</v>
+        <v>-3.1255601373587738</v>
       </c>
       <c r="E209" s="5">
-        <v>8.1535343654539627</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.1529318725726654</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>7.8305510237</v>
+        <v>7.8306135376999997</v>
       </c>
       <c r="C210" s="5">
-        <v>-0.10902015110000018</v>
+        <v>-0.10885715970000032</v>
       </c>
       <c r="D210" s="5">
-        <v>-15.288313274720766</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-15.267330645751343</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>7.7823429707000003</v>
+        <v>7.7823999536999997</v>
       </c>
       <c r="C211" s="5">
-        <v>-4.8208052999999751E-2</v>
+        <v>-4.8213583999999976E-2</v>
       </c>
       <c r="D211" s="5">
-        <v>-7.1426016129131913</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.1433384369898985</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>7.7263165199000001</v>
+        <v>7.7263335744999999</v>
       </c>
       <c r="C212" s="5">
-        <v>-5.6026450800000127E-2</v>
+        <v>-5.6066379199999794E-2</v>
       </c>
       <c r="D212" s="5">
-        <v>-8.3050218539075793</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.3106496159147785</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>7.6515434034999998</v>
+        <v>7.6516701307000003</v>
       </c>
       <c r="C213" s="5">
-        <v>-7.4773116400000283E-2</v>
+        <v>-7.4663443799999563E-2</v>
       </c>
       <c r="D213" s="5">
-        <v>-11.014631055173263</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.999301294792286</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>7.6534715678999996</v>
+        <v>7.653441892</v>
       </c>
       <c r="C214" s="5">
-        <v>1.9281643999997655E-3</v>
+        <v>1.7717612999996746E-3</v>
       </c>
       <c r="D214" s="5">
-        <v>0.30281561971341464</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.27821682057682651</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>7.6979334466999996</v>
+        <v>7.6978886545999998</v>
       </c>
       <c r="C215" s="5">
-        <v>4.4461878799999965E-2</v>
+        <v>4.4446762599999801E-2</v>
       </c>
       <c r="D215" s="5">
-        <v>7.1983612815154085</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.1958640812037844</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>7.7131640143000002</v>
+        <v>7.7131195869000004</v>
       </c>
       <c r="C216" s="5">
-        <v>1.5230567600000633E-2</v>
+        <v>1.523093230000061E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>2.4002394588223508</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4003116791527335</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>7.6712350944000001</v>
+        <v>7.6712020330000001</v>
       </c>
       <c r="C217" s="5">
-        <v>-4.1928919900000139E-2</v>
+        <v>-4.1917553900000293E-2</v>
       </c>
       <c r="D217" s="5">
-        <v>-6.331683961717216</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.330053934676183</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>7.4753794729000003</v>
+        <v>7.4753003591000002</v>
       </c>
       <c r="C218" s="5">
-        <v>-0.1958556214999998</v>
+        <v>-0.19590167389999991</v>
       </c>
       <c r="D218" s="5">
-        <v>-26.681188795478374</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-26.686708180630493</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>7.6206828071999997</v>
+        <v>7.6207626299999998</v>
       </c>
       <c r="C219" s="5">
-        <v>0.14530333429999942</v>
+        <v>0.14546227089999952</v>
       </c>
       <c r="D219" s="5">
-        <v>25.987570845582518</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+        <v>26.019411036952711</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>7.5765999558999999</v>
+        <v>7.5766381423000002</v>
       </c>
       <c r="C220" s="5">
-        <v>-4.4082851299999781E-2</v>
+        <v>-4.4124487699999548E-2</v>
       </c>
       <c r="D220" s="5">
-        <v>-6.7249137711056672</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.730996311212623</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>7.5475003862000003</v>
+        <v>7.5473980012000004</v>
       </c>
       <c r="C221" s="5">
-        <v>-2.9099569699999606E-2</v>
+        <v>-2.9240141099999839E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>-4.5127377996162839</v>
+        <v>-4.5340545270862957</v>
       </c>
       <c r="E221" s="5">
-        <v>-4.9381859544810558</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.9382724761286028</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>7.8126365053000004</v>
+        <v>7.8126602136000001</v>
       </c>
       <c r="C222" s="5">
-        <v>0.26513611910000012</v>
+        <v>0.2652622123999997</v>
       </c>
       <c r="D222" s="5">
-        <v>51.33301893211388</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+        <v>51.363167681247688</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>7.6654260144000004</v>
+        <v>7.6654556070000002</v>
       </c>
       <c r="C223" s="5">
-        <v>-0.14721049090000005</v>
+        <v>-0.1472046065999999</v>
       </c>
       <c r="D223" s="5">
-        <v>-20.408968697952545</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-20.408179867156882</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>7.5987704178</v>
+        <v>7.5987857933000003</v>
       </c>
       <c r="C224" s="5">
-        <v>-6.6655596600000422E-2</v>
+        <v>-6.6669813699999914E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>-9.9498739534622302</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.9518591091594448</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>7.5583653375999997</v>
+        <v>7.5584362271999996</v>
       </c>
       <c r="C225" s="5">
-        <v>-4.0405080200000221E-2</v>
+        <v>-4.0349566100000622E-2</v>
       </c>
       <c r="D225" s="5">
-        <v>-6.1974425428907303</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.1891626034394909</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>7.4574372530000002</v>
+        <v>7.4574332577</v>
       </c>
       <c r="C226" s="5">
-        <v>-0.10092808459999958</v>
+        <v>-0.10100296949999965</v>
       </c>
       <c r="D226" s="5">
-        <v>-14.897810178435588</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-14.907934689910107</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>7.3881729594000003</v>
+        <v>7.3881613389999998</v>
       </c>
       <c r="C227" s="5">
-        <v>-6.926429359999986E-2</v>
+        <v>-6.9271918700000157E-2</v>
       </c>
       <c r="D227" s="5">
-        <v>-10.593446943551188</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.594559610645394</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>7.3106754195999999</v>
+        <v>7.3106555926999999</v>
       </c>
       <c r="C228" s="5">
-        <v>-7.7497539800000403E-2</v>
+        <v>-7.7505746299999956E-2</v>
       </c>
       <c r="D228" s="5">
-        <v>-11.885905349066073</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.88710990840589</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>7.1844836228000002</v>
+        <v>7.1844609374999999</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.1261917967999997</v>
+        <v>-0.12619465519999995</v>
       </c>
       <c r="D229" s="5">
-        <v>-18.855950011872778</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-18.856383801397314</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>7.1019262789999997</v>
+        <v>7.1018949999999998</v>
       </c>
       <c r="C230" s="5">
-        <v>-8.255734380000046E-2</v>
+        <v>-8.2565937500000075E-2</v>
       </c>
       <c r="D230" s="5">
-        <v>-12.95031411066504</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-12.951616463785665</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>7.0364574502000004</v>
+        <v>7.0364955397999998</v>
       </c>
       <c r="C231" s="5">
-        <v>-6.5468828799999379E-2</v>
+        <v>-6.5399460200000092E-2</v>
       </c>
       <c r="D231" s="5">
-        <v>-10.518167015899383</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.50762457070239</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>7.0915271618000002</v>
+        <v>7.0915325145999999</v>
       </c>
       <c r="C232" s="5">
-        <v>5.5069711599999849E-2</v>
+        <v>5.5036974800000138E-2</v>
       </c>
       <c r="D232" s="5">
-        <v>9.8066034670754263</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.8004654303753611</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>6.8646018142000003</v>
+        <v>6.8645451633999999</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.22692534759999994</v>
+        <v>-0.22698735120000002</v>
       </c>
       <c r="D233" s="5">
-        <v>-32.312735766916489</v>
+        <v>-32.32005164579509</v>
       </c>
       <c r="E233" s="5">
-        <v>-9.0480097655725285</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.0475265474462834</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>6.6676377501999999</v>
+        <v>6.6676555754000004</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.19696406400000033</v>
+        <v>-0.19688958799999945</v>
       </c>
       <c r="D234" s="5">
-        <v>-29.485285464809287</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-29.476039517209895</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>6.5460813348000002</v>
+        <v>6.5461008540999996</v>
       </c>
       <c r="C235" s="5">
-        <v>-0.12155641539999973</v>
+        <v>-0.12155472130000078</v>
       </c>
       <c r="D235" s="5">
-        <v>-19.811368120495278</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-19.811071321021846</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>6.3603790011000001</v>
+        <v>6.3603922598000002</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.18570233370000011</v>
+        <v>-0.18570859429999942</v>
       </c>
       <c r="D236" s="5">
-        <v>-29.202295636817833</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-29.203057911963327</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>6.2550527440000003</v>
+        <v>6.2550632878999997</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.10532625709999976</v>
+        <v>-0.10532897190000057</v>
       </c>
       <c r="D237" s="5">
-        <v>-18.158086956097886</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-18.158478730797945</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>6.2479895712999998</v>
+        <v>6.2479978727000001</v>
       </c>
       <c r="C238" s="5">
-        <v>-7.063172700000564E-3</v>
+        <v>-7.0654151999995918E-3</v>
       </c>
       <c r="D238" s="5">
-        <v>-1.34664975872133</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.3470723998040723</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>6.1875864172000004</v>
+        <v>6.1875872235999996</v>
       </c>
       <c r="C239" s="5">
-        <v>-6.0403154099999412E-2</v>
+        <v>-6.0410649100000491E-2</v>
       </c>
       <c r="D239" s="5">
-        <v>-11.003735616608001</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.005015364851733</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>6.0164236630000003</v>
+        <v>6.0164147608</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.17116275420000004</v>
+        <v>-0.17117246279999954</v>
       </c>
       <c r="D240" s="5">
-        <v>-28.582342841134412</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-28.583722596654404</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>5.9028961220999996</v>
+        <v>5.9028827395999999</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.11352754090000072</v>
+        <v>-0.11353202120000017</v>
       </c>
       <c r="D241" s="5">
-        <v>-20.435239540329096</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-20.435991384784213</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>5.9298290513999996</v>
+        <v>5.9298078749999998</v>
       </c>
       <c r="C242" s="5">
-        <v>2.6932929300000019E-2</v>
+        <v>2.6925135399999967E-2</v>
       </c>
       <c r="D242" s="5">
-        <v>5.6147057420115942</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.6130530178787552</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>5.9574555381999996</v>
+        <v>5.9574630471000001</v>
       </c>
       <c r="C243" s="5">
-        <v>2.7626486800000016E-2</v>
+        <v>2.7655172100000236E-2</v>
       </c>
       <c r="D243" s="5">
-        <v>5.7361848346508149</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.7423155010968285</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>5.7986000369999999</v>
+        <v>5.7985855237999999</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.15885550119999969</v>
+        <v>-0.15887752330000016</v>
       </c>
       <c r="D244" s="5">
-        <v>-27.698363031973862</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-27.701628073840133</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>5.7760819903999998</v>
+        <v>5.7760723249000003</v>
       </c>
       <c r="C245" s="5">
-        <v>-2.2518046600000119E-2</v>
+        <v>-2.2513198899999587E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>-4.5617770373643225</v>
+        <v>-4.5608270227146868</v>
       </c>
       <c r="E245" s="5">
-        <v>-15.856998748977791</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-15.856445148084376</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>5.8459561158</v>
+        <v>5.8459975719999999</v>
       </c>
       <c r="C246" s="5">
-        <v>6.9874125400000153E-2</v>
+        <v>6.9925247099999588E-2</v>
       </c>
       <c r="D246" s="5">
-        <v>15.522457398226553</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.534608376469894</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>5.7433510542999997</v>
+        <v>5.7433654716999998</v>
       </c>
       <c r="C247" s="5">
-        <v>-0.10260506150000026</v>
+        <v>-0.10263210030000014</v>
       </c>
       <c r="D247" s="5">
-        <v>-19.142977976165319</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-19.147422855559959</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>5.7368879519</v>
+        <v>5.7368940808</v>
       </c>
       <c r="C248" s="5">
-        <v>-6.4631023999996984E-3</v>
+        <v>-6.4713908999998182E-3</v>
       </c>
       <c r="D248" s="5">
-        <v>-1.3420562779315581</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.3437633718304642</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>5.6563073888000002</v>
+        <v>5.6563102142000004</v>
       </c>
       <c r="C249" s="5">
-        <v>-8.0580563099999836E-2</v>
+        <v>-8.058386659999961E-2</v>
       </c>
       <c r="D249" s="5">
-        <v>-15.612208198196164</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-15.612784211991981</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>5.5339969848999999</v>
+        <v>5.5339971080000003</v>
       </c>
       <c r="C250" s="5">
-        <v>-0.12231040390000025</v>
+        <v>-0.12231310620000002</v>
       </c>
       <c r="D250" s="5">
-        <v>-23.074383892757588</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-23.074824461779386</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>5.4888291926999999</v>
+        <v>5.4888257429999996</v>
       </c>
       <c r="C251" s="5">
-        <v>-4.5167792200000001E-2</v>
+        <v>-4.5171365000000741E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>-9.366328030747006</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.3670357745897377</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>5.5165197227</v>
+        <v>5.5165112873000002</v>
       </c>
       <c r="C252" s="5">
-        <v>2.7690530000000102E-2</v>
+        <v>2.7685544300000586E-2</v>
       </c>
       <c r="D252" s="5">
-        <v>6.2246989026055743</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.2235508885107427</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>5.5077102843999999</v>
+        <v>5.5076935507</v>
       </c>
       <c r="C253" s="5">
-        <v>-8.8094383000001386E-3</v>
+        <v>-8.8177366000001811E-3</v>
       </c>
       <c r="D253" s="5">
-        <v>-1.8995617507528983</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.9013382773618637</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>5.4389825136000001</v>
+        <v>5.4389559914000003</v>
       </c>
       <c r="C254" s="5">
-        <v>-6.872777079999981E-2</v>
+        <v>-6.8737559299999695E-2</v>
       </c>
       <c r="D254" s="5">
-        <v>-13.988028843741629</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-13.989925997851193</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>5.3668045458</v>
+        <v>5.3667885175999999</v>
       </c>
       <c r="C255" s="5">
-        <v>-7.2177967800000076E-2</v>
+        <v>-7.2167473800000437E-2</v>
       </c>
       <c r="D255" s="5">
-        <v>-14.812201126660096</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-14.810269270874832</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>5.3996952555000002</v>
+        <v>5.3996751819000002</v>
       </c>
       <c r="C256" s="5">
-        <v>3.2890709700000187E-2</v>
+        <v>3.2886664300000312E-2</v>
       </c>
       <c r="D256" s="5">
-        <v>7.6072799154869086</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.6063359870286895</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>5.3867008510999996</v>
+        <v>5.3866915334999996</v>
       </c>
       <c r="C257" s="5">
-        <v>-1.2994404400000548E-2</v>
+        <v>-1.2983648400000547E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>-2.849890926861387</v>
+        <v>-2.8475735111662792</v>
       </c>
       <c r="E257" s="5">
-        <v>-6.7412675226418468</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.7412727801454908</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>5.3323125964999996</v>
+        <v>5.3323777328000004</v>
       </c>
       <c r="C258" s="5">
-        <v>-5.4388254600000074E-2</v>
+        <v>-5.4313800699999248E-2</v>
       </c>
       <c r="D258" s="5">
-        <v>-11.465422238934519</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.450605556588467</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>5.3481742283999996</v>
+        <v>5.3482554981000003</v>
       </c>
       <c r="C259" s="5">
-        <v>1.5861631900000006E-2</v>
+        <v>1.5877765299999957E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>3.6285327068146911</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.632238963355805</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>5.4241467923000002</v>
+        <v>5.4241547894000002</v>
       </c>
       <c r="C260" s="5">
-        <v>7.5972563900000623E-2</v>
+        <v>7.5899291299999838E-2</v>
       </c>
       <c r="D260" s="5">
-        <v>18.443340578174315</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+        <v>18.423839798966824</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>5.4583601049999997</v>
+        <v>5.4583614870000003</v>
       </c>
       <c r="C261" s="5">
-        <v>3.4213312699999499E-2</v>
+        <v>3.4206697600000169E-2</v>
       </c>
       <c r="D261" s="5">
-        <v>7.8372980728671715</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.8357178439618647</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>5.4230899664000001</v>
+        <v>5.4230803486000001</v>
       </c>
       <c r="C262" s="5">
-        <v>-3.5270138599999612E-2</v>
+        <v>-3.5281138400000245E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>-7.4842865555045819</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.4865365272169022</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>5.4951055270999998</v>
+        <v>5.4950813099999998</v>
       </c>
       <c r="C263" s="5">
-        <v>7.2015560699999703E-2</v>
+        <v>7.2000961399999674E-2</v>
       </c>
       <c r="D263" s="5">
-        <v>17.152276652848329</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+        <v>17.148574397208716</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>5.5140360521999998</v>
+        <v>5.5139978485999999</v>
       </c>
       <c r="C264" s="5">
-        <v>1.893052510000004E-2</v>
+        <v>1.8916538600000088E-2</v>
       </c>
       <c r="D264" s="5">
-        <v>4.2132097253972711</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2100566010463636</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>5.5026038048999997</v>
+        <v>5.5025578680000002</v>
       </c>
       <c r="C265" s="5">
-        <v>-1.1432247300000142E-2</v>
+        <v>-1.1439980599999622E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>-2.4597838006163553</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.4614456313275968</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>5.5386534952000002</v>
+        <v>5.5386082877999998</v>
       </c>
       <c r="C266" s="5">
-        <v>3.6049690300000492E-2</v>
+        <v>3.6050419799999567E-2</v>
       </c>
       <c r="D266" s="5">
-        <v>8.1512199278784827</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.1514613847948567</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>5.4680071867000004</v>
+        <v>5.4679715648</v>
       </c>
       <c r="C267" s="5">
-        <v>-7.0646308499999755E-2</v>
+        <v>-7.063672299999979E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>-14.27676179423656</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-14.275066954284267</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>5.5922295178999999</v>
+        <v>5.5921912465999997</v>
       </c>
       <c r="C268" s="5">
-        <v>0.12422233119999948</v>
+        <v>0.12421968179999965</v>
       </c>
       <c r="D268" s="5">
-        <v>30.939575959625088</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+        <v>30.939058924233585</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>5.5895355823999999</v>
+        <v>5.5895151393000004</v>
       </c>
       <c r="C269" s="5">
-        <v>-2.6939354999999665E-3</v>
+        <v>-2.6761072999992308E-3</v>
       </c>
       <c r="D269" s="5">
-        <v>-0.57654486652058967</v>
+        <v>-0.57274329547655212</v>
       </c>
       <c r="E269" s="5">
-        <v>3.7654723532416057</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7652723297525892</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>5.8465016283000004</v>
+        <v>5.8466698115</v>
       </c>
       <c r="C270" s="5">
-        <v>0.25696604590000049</v>
+        <v>0.25715467219999955</v>
       </c>
       <c r="D270" s="5">
-        <v>71.492131234574202</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+        <v>71.558868612359788</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>5.8657353936999996</v>
+        <v>5.8659197087999999</v>
       </c>
       <c r="C271" s="5">
-        <v>1.9233765399999214E-2</v>
+        <v>1.924989729999993E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>4.0199676649862459</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0232827763226009</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>5.8226060455999997</v>
+        <v>5.8226712986000004</v>
       </c>
       <c r="C272" s="5">
-        <v>-4.3129348099999909E-2</v>
+        <v>-4.3248410199999476E-2</v>
       </c>
       <c r="D272" s="5">
-        <v>-8.4750986305616838</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.497298121094687</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>5.7664636823000004</v>
+        <v>5.7665082894999999</v>
       </c>
       <c r="C273" s="5">
-        <v>-5.6142363299999332E-2</v>
+        <v>-5.6163009100000494E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>-10.976257020766234</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.979965152523885</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>5.9138838454</v>
+        <v>5.9138555749000004</v>
       </c>
       <c r="C274" s="5">
-        <v>0.14742016309999961</v>
+        <v>0.14734728540000042</v>
       </c>
       <c r="D274" s="5">
-        <v>35.3813217202106</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+        <v>35.36099010847569</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>5.8985315145000001</v>
+        <v>5.8984145752000003</v>
       </c>
       <c r="C275" s="5">
-        <v>-1.5352330899999878E-2</v>
+        <v>-1.5440999700000013E-2</v>
       </c>
       <c r="D275" s="5">
-        <v>-3.0710818263376183</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.0885797689590655</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>5.9131911148</v>
+        <v>5.9130281382999996</v>
       </c>
       <c r="C276" s="5">
-        <v>1.4659600299999909E-2</v>
+        <v>1.4613563099999283E-2</v>
       </c>
       <c r="D276" s="5">
-        <v>3.0234617473797964</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0138976465151401</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>5.8947050484999997</v>
+        <v>5.8945591849000003</v>
       </c>
       <c r="C277" s="5">
-        <v>-1.8486066300000381E-2</v>
+        <v>-1.8468953399999322E-2</v>
       </c>
       <c r="D277" s="5">
-        <v>-3.6876534922690163</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.6843979993458453</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>5.8311913941000002</v>
+        <v>5.8311076119000003</v>
       </c>
       <c r="C278" s="5">
-        <v>-6.3513654399999453E-2</v>
+        <v>-6.3451573000000039E-2</v>
       </c>
       <c r="D278" s="5">
-        <v>-12.190277749781785</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-12.179342529229775</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>5.8647896758</v>
+        <v>5.8647603633000003</v>
       </c>
       <c r="C279" s="5">
-        <v>3.3598281699999788E-2</v>
+        <v>3.3652751400000014E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>7.1375592999112891</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.1496065004412523</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>5.7808256336000001</v>
+        <v>5.7808037717999996</v>
       </c>
       <c r="C280" s="5">
-        <v>-8.3964042199999867E-2</v>
+        <v>-8.3956591500000677E-2</v>
       </c>
       <c r="D280" s="5">
-        <v>-15.889708868929631</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-15.88848124488883</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>5.7972222351999996</v>
+        <v>5.7972081537999998</v>
       </c>
       <c r="C281" s="5">
-        <v>1.639660159999945E-2</v>
+        <v>1.6404382000000162E-2</v>
       </c>
       <c r="D281" s="5">
-        <v>3.4572550152072612</v>
+        <v>3.4589345019173434</v>
       </c>
       <c r="E281" s="5">
-        <v>3.7156334321218232</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7157608365653294</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>5.6349775037000001</v>
+        <v>5.6352570850000001</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.16224473149999952</v>
+        <v>-0.16195106879999965</v>
       </c>
       <c r="D282" s="5">
-        <v>-28.867700634289804</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-28.823263416553679</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>5.6657434960000002</v>
+        <v>5.6660797751</v>
       </c>
       <c r="C283" s="5">
-        <v>3.07659923000001E-2</v>
+        <v>3.0822690099999939E-2</v>
       </c>
       <c r="D283" s="5">
-        <v>6.752159228783805</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.7646335295003635</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>5.7279601947999996</v>
+        <v>5.7281353065999996</v>
       </c>
       <c r="C284" s="5">
-        <v>6.221669879999947E-2</v>
+        <v>6.2055531499999539E-2</v>
       </c>
       <c r="D284" s="5">
-        <v>14.003185965100219</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.963820158737029</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>5.6700466146000004</v>
+        <v>5.6701967225000001</v>
       </c>
       <c r="C285" s="5">
-        <v>-5.7913580199999259E-2</v>
+        <v>-5.7938584099999524E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>-11.480356408644255</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.484708760386098</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>5.7041542122999997</v>
+        <v>5.7042009301999999</v>
       </c>
       <c r="C286" s="5">
-        <v>3.4107597699999381E-2</v>
+        <v>3.4004207699999789E-2</v>
       </c>
       <c r="D286" s="5">
-        <v>7.4621552115373246</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.4385805560201579</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>5.5993247141999998</v>
+        <v>5.5991643223000001</v>
       </c>
       <c r="C287" s="5">
-        <v>-0.10482949809999997</v>
+        <v>-0.1050366078999998</v>
       </c>
       <c r="D287" s="5">
-        <v>-19.95526964431771</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-19.990643577159638</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>5.6307196769000001</v>
+        <v>5.6298220452000001</v>
       </c>
       <c r="C288" s="5">
-        <v>3.1394962700000306E-2</v>
+        <v>3.0657722900000017E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>6.9397184087171659</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.7720176019963274</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>5.6029878847000001</v>
+        <v>5.6028647210999996</v>
       </c>
       <c r="C289" s="5">
-        <v>-2.7731792199999994E-2</v>
+        <v>-2.6957324100000513E-2</v>
       </c>
       <c r="D289" s="5">
-        <v>-5.7526125572513127</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.5970354047206854</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>5.6304859681000003</v>
+        <v>5.6304355791000003</v>
       </c>
       <c r="C290" s="5">
-        <v>2.7498083400000262E-2</v>
+        <v>2.7570858000000698E-2</v>
       </c>
       <c r="D290" s="5">
-        <v>6.0509016205042787</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.0674884175891508</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>5.6623170658999999</v>
+        <v>5.6623363277000003</v>
       </c>
       <c r="C291" s="5">
-        <v>3.1831097799999597E-2</v>
+        <v>3.1900748600000028E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>6.998982190543046</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.0148420310627513</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>5.6734053654999999</v>
+        <v>5.6734908272000002</v>
       </c>
       <c r="C292" s="5">
-        <v>1.1088299599999907E-2</v>
+        <v>1.1154499499999915E-2</v>
       </c>
       <c r="D292" s="5">
-        <v>2.3753897934413848</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3897172528423383</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>5.7022875139</v>
+        <v>5.7023100454</v>
       </c>
       <c r="C293" s="5">
-        <v>2.888214840000014E-2</v>
+        <v>2.8819218199999774E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>6.2829380047813688</v>
+        <v>6.2687665681740556</v>
       </c>
       <c r="E293" s="5">
-        <v>-1.6375898223043417</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6369622391046112</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>5.5189658289999999</v>
+        <v>5.5194008768999998</v>
       </c>
       <c r="C294" s="5">
-        <v>-0.18332168490000011</v>
+        <v>-0.18290916850000016</v>
       </c>
       <c r="D294" s="5">
-        <v>-32.437901667249392</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-32.377171152100239</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>5.4629041370999998</v>
+        <v>5.4633922765999996</v>
       </c>
       <c r="C295" s="5">
-        <v>-5.6061691900000099E-2</v>
+        <v>-5.6008600300000211E-2</v>
       </c>
       <c r="D295" s="5">
-        <v>-11.531127224575567</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.519951167076325</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>5.5350094532999998</v>
+        <v>5.5353285151999998</v>
       </c>
       <c r="C296" s="5">
-        <v>7.2105316200000047E-2</v>
+        <v>7.1936238600000202E-2</v>
       </c>
       <c r="D296" s="5">
-        <v>17.04084491753224</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+        <v>16.996318898997576</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>5.5691842038999999</v>
+        <v>5.5694902920000002</v>
       </c>
       <c r="C297" s="5">
-        <v>3.4174750600000081E-2</v>
+        <v>3.4161776800000432E-2</v>
       </c>
       <c r="D297" s="5">
-        <v>7.6660024911929359</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.6625359426210071</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>5.5958294444999996</v>
+        <v>5.5960926074000001</v>
       </c>
       <c r="C298" s="5">
-        <v>2.6645240599999731E-2</v>
+        <v>2.660231539999991E-2</v>
       </c>
       <c r="D298" s="5">
-        <v>5.894800811411316</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.8847215126438313</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>5.6977770696999999</v>
+        <v>5.6978236701</v>
       </c>
       <c r="C299" s="5">
-        <v>0.10194762520000022</v>
+        <v>0.10173106269999987</v>
       </c>
       <c r="D299" s="5">
-        <v>24.19148138666052</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+        <v>24.133598855258654</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>5.7486009435999996</v>
+        <v>5.7457707533000004</v>
       </c>
       <c r="C300" s="5">
-        <v>5.0823873899999761E-2</v>
+        <v>4.7947083200000407E-2</v>
       </c>
       <c r="D300" s="5">
-        <v>11.245001145124567</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.578697955163952</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>5.8087536744000001</v>
+        <v>5.8089048134999999</v>
       </c>
       <c r="C301" s="5">
-        <v>6.0152730800000498E-2</v>
+        <v>6.3134060199999453E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>13.305131829786498</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.012268821761896</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>5.8258760360000004</v>
+        <v>5.8260058801000003</v>
       </c>
       <c r="C302" s="5">
-        <v>1.7122361600000247E-2</v>
+        <v>1.7101066600000436E-2</v>
       </c>
       <c r="D302" s="5">
-        <v>3.595132518993216</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5904936845503999</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>5.8578117523</v>
+        <v>5.8579517742</v>
       </c>
       <c r="C303" s="5">
-        <v>3.1935716299999584E-2</v>
+        <v>3.1945894099999705E-2</v>
       </c>
       <c r="D303" s="5">
-        <v>6.7800351007872628</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.7821057098220505</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>5.8679721086000001</v>
+        <v>5.8682386543999998</v>
       </c>
       <c r="C304" s="5">
-        <v>1.0160356300000117E-2</v>
+        <v>1.0286880199999793E-2</v>
       </c>
       <c r="D304" s="5">
-        <v>2.1013674890552503</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1277371114175825</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>5.9085432347999998</v>
+        <v>5.9087305793000002</v>
       </c>
       <c r="C305" s="5">
-        <v>4.0571126199999696E-2</v>
+        <v>4.049192490000042E-2</v>
       </c>
       <c r="D305" s="5">
-        <v>8.6196807989048718</v>
+        <v>8.601804451705263</v>
       </c>
       <c r="E305" s="5">
-        <v>3.6170698232459664</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6199458159332787</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>6.0114491734</v>
+        <v>6.0120887447999998</v>
       </c>
       <c r="C306" s="5">
-        <v>0.10290593860000019</v>
+        <v>0.10335816549999954</v>
       </c>
       <c r="D306" s="5">
-        <v>23.022667928130414</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+        <v>23.132964844867466</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>5.9613415677999999</v>
+        <v>5.9620933700999998</v>
       </c>
       <c r="C307" s="5">
-        <v>-5.0107605600000049E-2</v>
+        <v>-4.9995374699999928E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>-9.5563829844805817</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.5349795792120986</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>5.9461571014999999</v>
+        <v>5.9467139976999999</v>
       </c>
       <c r="C308" s="5">
-        <v>-1.5184466300000032E-2</v>
+        <v>-1.537937239999998E-2</v>
       </c>
       <c r="D308" s="5">
-        <v>-3.0141277457769733</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.0518900457573439</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>5.8655088984999999</v>
+        <v>5.8660315942999999</v>
       </c>
       <c r="C309" s="5">
-        <v>-8.0648202999999974E-2</v>
+        <v>-8.0682403399999991E-2</v>
       </c>
       <c r="D309" s="5">
-        <v>-15.114829878239433</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-15.119456957942335</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>5.9908028769000001</v>
+        <v>5.9912896608999997</v>
       </c>
       <c r="C310" s="5">
-        <v>0.12529397840000023</v>
+        <v>0.12525806659999983</v>
       </c>
       <c r="D310" s="5">
-        <v>28.870045015360901</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+        <v>28.857894318976207</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>5.9942456923999998</v>
+        <v>5.9944195772000004</v>
       </c>
       <c r="C311" s="5">
-        <v>3.4428154999996963E-3</v>
+        <v>3.1299163000007013E-3</v>
       </c>
       <c r="D311" s="5">
-        <v>0.69180409120956909</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.62869770413269688</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>5.9663567259999999</v>
+        <v>5.9612769095000004</v>
       </c>
       <c r="C312" s="5">
-        <v>-2.7888966399999937E-2</v>
+        <v>-3.3142667699999961E-2</v>
       </c>
       <c r="D312" s="5">
-        <v>-5.4424709532956639</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.4366215974291592</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>6.0141316463000001</v>
+        <v>6.0144451502000003</v>
       </c>
       <c r="C313" s="5">
-        <v>4.777492030000019E-2</v>
+        <v>5.3168240699999814E-2</v>
       </c>
       <c r="D313" s="5">
-        <v>10.043544658786852</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.243660983514969</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>6.0266781455</v>
+        <v>6.0269332616</v>
       </c>
       <c r="C314" s="5">
-        <v>1.254649919999995E-2</v>
+        <v>1.2488111399999724E-2</v>
       </c>
       <c r="D314" s="5">
-        <v>2.5323282077106546</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5202756898850209</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>5.9602559691000003</v>
+        <v>5.9605299414999999</v>
       </c>
       <c r="C315" s="5">
-        <v>-6.6422176399999699E-2</v>
+        <v>-6.6403320100000052E-2</v>
       </c>
       <c r="D315" s="5">
-        <v>-12.452660470120891</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-12.448841300636214</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>5.9718369920000001</v>
+        <v>5.9723731699</v>
       </c>
       <c r="C316" s="5">
-        <v>1.1581022899999738E-2</v>
+        <v>1.1843228400000072E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>2.3567292327480782</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4105603731364056</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>5.9079972424999996</v>
+        <v>5.9084813107</v>
       </c>
       <c r="C317" s="5">
-        <v>-6.3839749500000487E-2</v>
+        <v>-6.3891859199999956E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>-12.100162673455749</v>
+        <v>-12.108441756443799</v>
       </c>
       <c r="E317" s="5">
-        <v>-9.2407261536919805E-3</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.2186489408346795E-3</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>5.8928078255000003</v>
+        <v>5.8937608624999998</v>
       </c>
       <c r="C318" s="5">
-        <v>-1.5189416999999317E-2</v>
+        <v>-1.4720448200000291E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>-3.0419367827860921</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.9490630606843871</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>5.8508963921000001</v>
+        <v>5.8519347722999999</v>
       </c>
       <c r="C319" s="5">
-        <v>-4.1911433400000142E-2</v>
+        <v>-4.1826090199999832E-2</v>
       </c>
       <c r="D319" s="5">
-        <v>-8.2086931181592817</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.1913515365157448</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>5.7496762257</v>
+        <v>5.7505113973000004</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.10122016640000009</v>
+        <v>-0.10142337499999954</v>
       </c>
       <c r="D320" s="5">
-        <v>-18.894224373293056</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-18.925570319139752</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>5.6484639138999997</v>
+        <v>5.6491601812000001</v>
       </c>
       <c r="C321" s="5">
-        <v>-0.10121231180000034</v>
+        <v>-0.10135121610000031</v>
       </c>
       <c r="D321" s="5">
-        <v>-19.193996398585909</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-19.215312600860635</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>5.5887036285000002</v>
+        <v>5.5892542151000004</v>
       </c>
       <c r="C322" s="5">
-        <v>-5.9760285399999447E-2</v>
+        <v>-5.9905966099999652E-2</v>
       </c>
       <c r="D322" s="5">
-        <v>-11.982576757925557</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-12.008709988581423</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>5.5899800074000003</v>
+        <v>5.5901794936</v>
       </c>
       <c r="C323" s="5">
-        <v>1.2763789000000969E-3</v>
+        <v>9.2527849999957112E-4</v>
       </c>
       <c r="D323" s="5">
-        <v>0.27440712370259135</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.19883613765490082</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>5.3837697533000002</v>
+        <v>5.3770891810999997</v>
       </c>
       <c r="C324" s="5">
-        <v>-0.20621025410000016</v>
+        <v>-0.21309031250000032</v>
       </c>
       <c r="D324" s="5">
-        <v>-36.303629989044708</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-37.272519997535959</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>5.3330033979999998</v>
+        <v>5.3332834052999996</v>
       </c>
       <c r="C325" s="5">
-        <v>-5.0766355300000399E-2</v>
+        <v>-4.3805775800000113E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>-10.746637580725238</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.3497359513346705</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>5.4415042394000004</v>
+        <v>5.4416909603999999</v>
       </c>
       <c r="C326" s="5">
-        <v>0.1085008414000006</v>
+        <v>0.10840755510000033</v>
       </c>
       <c r="D326" s="5">
-        <v>27.340144261796517</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+        <v>27.312352095975314</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>5.2759827110000002</v>
+        <v>5.2761807065999999</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.16552152840000023</v>
+        <v>-0.16551025379999995</v>
       </c>
       <c r="D327" s="5">
-        <v>-30.974000751497634</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-30.971339019523359</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>5.1795342179999997</v>
+        <v>5.1805964364000001</v>
       </c>
       <c r="C328" s="5">
-        <v>-9.6448493000000468E-2</v>
+        <v>-9.5584270199999821E-2</v>
       </c>
       <c r="D328" s="5">
-        <v>-19.860225943486533</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-19.698952295980675</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>5.2038610661</v>
+        <v>5.2046409930999999</v>
       </c>
       <c r="C329" s="5">
-        <v>2.4326848100000298E-2</v>
+        <v>2.4044556699999831E-2</v>
       </c>
       <c r="D329" s="5">
-        <v>5.7839645545094465</v>
+        <v>5.7139222508811205</v>
       </c>
       <c r="E329" s="5">
-        <v>-11.918356551264075</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.912372750090217</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>5.2752741416999998</v>
+        <v>5.2765137071000003</v>
       </c>
       <c r="C330" s="5">
-        <v>7.1413075599999765E-2</v>
+        <v>7.1872714000000393E-2</v>
       </c>
       <c r="D330" s="5">
-        <v>17.769297962038411</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+        <v>17.889604799392679</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>5.2291077880000003</v>
+        <v>5.2304459662999996</v>
       </c>
       <c r="C331" s="5">
-        <v>-4.6166353699999441E-2</v>
+        <v>-4.6067740800000756E-2</v>
       </c>
       <c r="D331" s="5">
-        <v>-10.010730818681902</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.9881285842583818</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>5.2462584501</v>
+        <v>5.2475321557000001</v>
       </c>
       <c r="C332" s="5">
-        <v>1.7150662099999714E-2</v>
+        <v>1.7086189400000507E-2</v>
       </c>
       <c r="D332" s="5">
-        <v>4.0075944818030562</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9912175705993702</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>5.2324240095999999</v>
+        <v>5.2333936902999998</v>
       </c>
       <c r="C333" s="5">
-        <v>-1.3834440500000156E-2</v>
+        <v>-1.41384654000003E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>-3.1189188143623259</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.1856853971236609</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>5.1854114641000004</v>
+        <v>5.1855233063000004</v>
       </c>
       <c r="C334" s="5">
-        <v>-4.7012545499999447E-2</v>
+        <v>-4.7870383999999433E-2</v>
       </c>
       <c r="D334" s="5">
-        <v>-10.264657582842984</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.440799293026892</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>5.1846274443000002</v>
+        <v>5.1841844761000004</v>
       </c>
       <c r="C335" s="5">
-        <v>-7.8401980000020188E-4</v>
+        <v>-1.3388301999999186E-3</v>
       </c>
       <c r="D335" s="5">
-        <v>-0.18128586053931528</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.30938377917680837</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>5.2934348161000004</v>
+        <v>5.2859166821999999</v>
       </c>
       <c r="C336" s="5">
-        <v>0.10880737180000022</v>
+        <v>0.10173220609999944</v>
       </c>
       <c r="D336" s="5">
-        <v>28.303995527956015</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+        <v>26.263665763796418</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>5.2454700781000003</v>
+        <v>5.2452189253999997</v>
       </c>
       <c r="C337" s="5">
-        <v>-4.7964738000000118E-2</v>
+        <v>-4.0697756800000207E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>-10.347555826666976</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.8577651445899459</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>5.2594519918999998</v>
+        <v>5.2590941925000001</v>
       </c>
       <c r="C338" s="5">
-        <v>1.3981913799999468E-2</v>
+        <v>1.3875267100000421E-2</v>
       </c>
       <c r="D338" s="5">
-        <v>3.2459381142434074</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2209749852058156</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>5.2849246831999999</v>
+        <v>5.2853299132</v>
       </c>
       <c r="C339" s="5">
-        <v>2.5472691300000072E-2</v>
+        <v>2.6235720699999909E-2</v>
       </c>
       <c r="D339" s="5">
-        <v>5.9692075143343182</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.1533796180635481</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>5.2884651818000004</v>
+        <v>5.2901534837000002</v>
       </c>
       <c r="C340" s="5">
-        <v>3.5404986000004968E-3</v>
+        <v>4.8235705000001516E-3</v>
       </c>
       <c r="D340" s="5">
-        <v>0.80687765630926833</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1006744091800025</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>5.2954803144999998</v>
+        <v>5.2961904083000002</v>
       </c>
       <c r="C341" s="5">
-        <v>7.0151326999994268E-3</v>
+        <v>6.0369246000000487E-3</v>
       </c>
       <c r="D341" s="5">
-        <v>1.6034611113100672</v>
+        <v>1.3780225999380447</v>
       </c>
       <c r="E341" s="5">
-        <v>1.7606013541914711</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7589957755274721</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>5.2689800912999996</v>
+        <v>5.2714394828</v>
       </c>
       <c r="C342" s="5">
-        <v>-2.6500223200000228E-2</v>
+        <v>-2.4750925500000243E-2</v>
       </c>
       <c r="D342" s="5">
-        <v>-5.8426133319786082</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.4660911314457827</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>5.3172337139000003</v>
+        <v>5.3196923366000002</v>
       </c>
       <c r="C343" s="5">
-        <v>4.8253622600000767E-2</v>
+        <v>4.8252853800000217E-2</v>
       </c>
       <c r="D343" s="5">
-        <v>11.560462353183887</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.554600966593863</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>5.3407975694000003</v>
+        <v>5.3421183744</v>
       </c>
       <c r="C344" s="5">
-        <v>2.3563855499999953E-2</v>
+        <v>2.2426037799999854E-2</v>
       </c>
       <c r="D344" s="5">
-        <v>5.4494724720199672</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.1777553616631389</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>5.4194808232999998</v>
+        <v>5.4205550472999997</v>
       </c>
       <c r="C345" s="5">
-        <v>7.8683253899999528E-2</v>
+        <v>7.8436672899999671E-2</v>
       </c>
       <c r="D345" s="5">
-        <v>19.184230929779989</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+        <v>19.114058861868386</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>5.4794469523</v>
+        <v>5.4791845785</v>
       </c>
       <c r="C346" s="5">
-        <v>5.9966129000000201E-2</v>
+        <v>5.8629531200000251E-2</v>
       </c>
       <c r="D346" s="5">
-        <v>14.116518826638092</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.780034280505383</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>5.4835724078999997</v>
+        <v>5.4827378716000004</v>
       </c>
       <c r="C347" s="5">
-        <v>4.1254555999996612E-3</v>
+        <v>3.5532931000004098E-3</v>
       </c>
       <c r="D347" s="5">
-        <v>0.9072262520509522</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.7809908960406009</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>5.4965337571999999</v>
+        <v>5.4868387874</v>
       </c>
       <c r="C348" s="5">
-        <v>1.2961349300000258E-2</v>
+        <v>4.1009157999996049E-3</v>
       </c>
       <c r="D348" s="5">
-        <v>2.8735684390302829</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.9012639645483933</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>5.5561013396999996</v>
+        <v>5.5556121781999996</v>
       </c>
       <c r="C349" s="5">
-        <v>5.9567582499999716E-2</v>
+        <v>6.8773390799999667E-2</v>
       </c>
       <c r="D349" s="5">
-        <v>13.808606571030136</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+        <v>16.122573992043108</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>5.5791160676000002</v>
+        <v>5.5783301275000001</v>
       </c>
       <c r="C350" s="5">
-        <v>2.3014727900000587E-2</v>
+        <v>2.2717949300000484E-2</v>
       </c>
       <c r="D350" s="5">
-        <v>5.0855152124281933</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0189069577003531</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>5.5916986726999998</v>
+        <v>5.5923265389000001</v>
       </c>
       <c r="C351" s="5">
-        <v>1.2582605099999533E-2</v>
+        <v>1.3996411399999964E-2</v>
       </c>
       <c r="D351" s="5">
-        <v>2.7401891805757472</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0527812549626887</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>5.5932846293000003</v>
+        <v>5.5956410859999997</v>
       </c>
       <c r="C352" s="5">
-        <v>1.5859566000004932E-3</v>
+        <v>3.3145470999995652E-3</v>
       </c>
       <c r="D352" s="5">
-        <v>0.34088380877932423</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.71355775755213013</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>5.683485933</v>
+        <v>5.6843172941000004</v>
       </c>
       <c r="C353" s="5">
-        <v>9.0201303699999791E-2</v>
+        <v>8.8676208100000764E-2</v>
       </c>
       <c r="D353" s="5">
-        <v>21.164231344268856</v>
+        <v>20.765126057417582</v>
       </c>
       <c r="E353" s="5">
-        <v>7.3271090714390752</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.3284163875932729</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>5.6753734889</v>
+        <v>5.6794356340999999</v>
       </c>
       <c r="C354" s="5">
-        <v>-8.1124441000000047E-3</v>
+        <v>-4.881660000000565E-3</v>
       </c>
       <c r="D354" s="5">
-        <v>-1.6994624414701121</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.0256995332324936</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>5.7048263241999999</v>
+        <v>5.7086943324000003</v>
       </c>
       <c r="C355" s="5">
-        <v>2.9452835299999869E-2</v>
+        <v>2.9258698300000496E-2</v>
       </c>
       <c r="D355" s="5">
-        <v>6.4083633461269773</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.360235980646145</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>5.7291688984000002</v>
+        <v>5.7306156411</v>
       </c>
       <c r="C356" s="5">
-        <v>2.43425742000003E-2</v>
+        <v>2.1921308699999642E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>5.2423115158704681</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7065604972136077</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>5.8091036866000003</v>
+        <v>5.8101634461999998</v>
       </c>
       <c r="C357" s="5">
-        <v>7.9934788200000106E-2</v>
+        <v>7.9547805099999813E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>18.089159515317576</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+        <v>17.989898388390337</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>5.8761877315</v>
+        <v>5.874997531</v>
       </c>
       <c r="C358" s="5">
-        <v>6.708404489999964E-2</v>
+        <v>6.4834084800000191E-2</v>
       </c>
       <c r="D358" s="5">
-        <v>14.772649195465636</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.24364849135169</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>5.9803039129000002</v>
+        <v>5.9782233447999999</v>
       </c>
       <c r="C359" s="5">
-        <v>0.10411618140000023</v>
+        <v>0.10322581379999995</v>
       </c>
       <c r="D359" s="5">
-        <v>23.461376315803939</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+        <v>23.246153085272979</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>6.1031139441000004</v>
+        <v>6.0918578036</v>
       </c>
       <c r="C360" s="5">
-        <v>0.12281003120000022</v>
+        <v>0.1136344588</v>
       </c>
       <c r="D360" s="5">
-        <v>27.625859376947616</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+        <v>25.352054389231647</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>6.0689557463000003</v>
+        <v>6.0677320327000004</v>
       </c>
       <c r="C361" s="5">
-        <v>-3.4158197800000067E-2</v>
+        <v>-2.4125770899999566E-2</v>
       </c>
       <c r="D361" s="5">
-        <v>-6.5132828181459601</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.6502353069800995</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>6.0977177931000002</v>
+        <v>6.0965527166999998</v>
       </c>
       <c r="C362" s="5">
-        <v>2.876204679999983E-2</v>
+        <v>2.8820683999999375E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>5.8376537797385497</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.8510783316503501</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>6.0969126604000001</v>
+        <v>6.0982549057000002</v>
       </c>
       <c r="C363" s="5">
-        <v>-8.0513270000004411E-4</v>
+        <v>1.7021890000004092E-3</v>
       </c>
       <c r="D363" s="5">
-        <v>-0.15833102580184999</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.3355611821822313</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>6.2003761832000004</v>
+        <v>6.2035097045000001</v>
       </c>
       <c r="C364" s="5">
-        <v>0.10346352280000026</v>
+        <v>0.10525479879999988</v>
       </c>
       <c r="D364" s="5">
-        <v>22.376150630127988</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+        <v>22.795571760292699</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>6.1704389321999997</v>
+        <v>6.1716424786999999</v>
       </c>
       <c r="C365" s="5">
-        <v>-2.9937251000000664E-2</v>
+        <v>-3.1867225800000121E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>-5.6425425960069493</v>
+        <v>-5.9931450301916156</v>
       </c>
       <c r="E365" s="5">
-        <v>8.5678579122120624</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.5731524013590068</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>6.1773654344000004</v>
+        <v>6.1835158243999997</v>
       </c>
       <c r="C366" s="5">
-        <v>6.9265022000006837E-3</v>
+        <v>1.187334569999976E-2</v>
       </c>
       <c r="D366" s="5">
-        <v>1.3553835618505428</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3332114639289747</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>6.1900513397000001</v>
+        <v>6.1956182179999999</v>
       </c>
       <c r="C367" s="5">
-        <v>1.2685905299999689E-2</v>
+        <v>1.2102393600000205E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>2.4923588580763489</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3740910971498552</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>6.1109504357000004</v>
+        <v>6.1120944303</v>
       </c>
       <c r="C368" s="5">
-        <v>-7.9100903999999694E-2</v>
+        <v>-8.3523787699999907E-2</v>
       </c>
       <c r="D368" s="5">
-        <v>-14.301321888614194</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-15.030143107848716</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>5.4023650710000002</v>
+        <v>5.4025790957000002</v>
       </c>
       <c r="C369" s="5">
-        <v>-0.70858536470000022</v>
+        <v>-0.70951533459999983</v>
       </c>
       <c r="D369" s="5">
-        <v>-77.212220417771377</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-77.252538343522971</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>5.5823438913999999</v>
+        <v>5.5799333465999998</v>
       </c>
       <c r="C370" s="5">
-        <v>0.17997882039999968</v>
+        <v>0.17735425089999968</v>
       </c>
       <c r="D370" s="5">
-        <v>48.180787496471943</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+        <v>47.344703398353772</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>5.8807506573000001</v>
+        <v>5.8772471715999997</v>
       </c>
       <c r="C371" s="5">
-        <v>0.29840676590000026</v>
+        <v>0.29731382499999981</v>
       </c>
       <c r="D371" s="5">
-        <v>86.807429930278218</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+        <v>86.440102458310861</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>5.9145205296999999</v>
+        <v>5.9017588296000003</v>
       </c>
       <c r="C372" s="5">
-        <v>3.3769872399999734E-2</v>
+        <v>2.4511658000000658E-2</v>
       </c>
       <c r="D372" s="5">
-        <v>7.1127904999432001</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.1211331313524955</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>5.8848811038999997</v>
+        <v>5.8838026587999996</v>
       </c>
       <c r="C373" s="5">
-        <v>-2.9639425800000119E-2</v>
+        <v>-1.795617080000067E-2</v>
       </c>
       <c r="D373" s="5">
-        <v>-5.8505489766827345</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.59053413962237</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>5.9103152457999997</v>
+        <v>5.9103118522000004</v>
       </c>
       <c r="C374" s="5">
-        <v>2.5434141899999929E-2</v>
+        <v>2.6509193400000797E-2</v>
       </c>
       <c r="D374" s="5">
-        <v>5.3114122570322886</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5425496655772344</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>6.0024059333000004</v>
+        <v>6.0051996575000004</v>
       </c>
       <c r="C375" s="5">
-        <v>9.2090687500000712E-2</v>
+        <v>9.4887805299999961E-2</v>
       </c>
       <c r="D375" s="5">
-        <v>20.386170809323811</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+        <v>21.061110735761581</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>5.9997601463999999</v>
+        <v>6.0041957325000004</v>
       </c>
       <c r="C376" s="5">
-        <v>-2.6457869000005019E-3</v>
+        <v>-1.0039250000000166E-3</v>
       </c>
       <c r="D376" s="5">
-        <v>-0.52766482184244401</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.20042679572191968</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>6.0629077965000002</v>
+        <v>6.0655704126999996</v>
       </c>
       <c r="C377" s="5">
-        <v>6.3147650100000341E-2</v>
+        <v>6.1374680199999254E-2</v>
       </c>
       <c r="D377" s="5">
-        <v>13.38742617799098</v>
+        <v>12.980030008701959</v>
       </c>
       <c r="E377" s="5">
-        <v>-1.7426821151872329</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.7187007569878454</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>6.1731628343000002</v>
+        <v>6.1804836329999997</v>
       </c>
       <c r="C378" s="5">
-        <v>0.11025503780000001</v>
+        <v>0.11491322030000006</v>
       </c>
       <c r="D378" s="5">
-        <v>24.142712560210278</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+        <v>25.259231957034565</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>6.0729992491999996</v>
+        <v>6.0790869185999998</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.10016358510000067</v>
+        <v>-0.10139671439999987</v>
       </c>
       <c r="D379" s="5">
-        <v>-17.823822632747266</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-18.004369935021913</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>6.1861358463</v>
+        <v>6.1869701174999996</v>
       </c>
       <c r="C380" s="5">
-        <v>0.11313659710000046</v>
+        <v>0.10788319889999975</v>
       </c>
       <c r="D380" s="5">
-        <v>24.794287068081932</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+        <v>23.502567305470535</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>6.3014446755</v>
+        <v>6.3000537978000004</v>
       </c>
       <c r="C381" s="5">
-        <v>0.11530882919999996</v>
+        <v>0.11308368030000082</v>
       </c>
       <c r="D381" s="5">
-        <v>24.809630761174283</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+        <v>24.278177319435269</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>6.3918737400000003</v>
+        <v>6.3867404201999998</v>
       </c>
       <c r="C382" s="5">
-        <v>9.0429064500000322E-2</v>
+        <v>8.6686622399999358E-2</v>
       </c>
       <c r="D382" s="5">
-        <v>18.646988745559192</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+        <v>17.820289817944655</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>6.3863118850999996</v>
+        <v>6.3760597762</v>
       </c>
       <c r="C383" s="5">
-        <v>-5.5618549000007178E-3</v>
+        <v>-1.0680643999999795E-2</v>
       </c>
       <c r="D383" s="5">
-        <v>-1.0391908747180212</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.9884231022920695</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>6.5343321540000003</v>
+        <v>6.5191598492000002</v>
       </c>
       <c r="C384" s="5">
-        <v>0.14802026890000075</v>
+        <v>0.14310007300000027</v>
       </c>
       <c r="D384" s="5">
-        <v>31.647613922440843</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+        <v>30.518177495349352</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>6.4969007740000002</v>
+        <v>6.4942969137000004</v>
       </c>
       <c r="C385" s="5">
-        <v>-3.7431380000000125E-2</v>
+        <v>-2.486293549999985E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>-6.6616057488872338</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.4818013969328607</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>6.5186637980000004</v>
+        <v>6.5246603681000002</v>
       </c>
       <c r="C386" s="5">
-        <v>2.1763024000000186E-2</v>
+        <v>3.0363454399999767E-2</v>
       </c>
       <c r="D386" s="5">
-        <v>4.0945964943266633</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.7570276883996518</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>6.5999070242000002</v>
+        <v>6.6074023452999997</v>
       </c>
       <c r="C387" s="5">
-        <v>8.1243226199999796E-2</v>
+        <v>8.2741977199999539E-2</v>
       </c>
       <c r="D387" s="5">
-        <v>16.024796887488012</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+        <v>16.325282970375898</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>6.5936053928999998</v>
+        <v>6.6002912765000001</v>
       </c>
       <c r="C388" s="5">
-        <v>-6.3016313000003876E-3</v>
+        <v>-7.1110687999995648E-3</v>
       </c>
       <c r="D388" s="5">
-        <v>-1.1397694744638365</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.2838559290709539</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>6.6539240717999997</v>
+        <v>6.6594598152</v>
       </c>
       <c r="C389" s="5">
-        <v>6.0318678899999867E-2</v>
+        <v>5.9168538699999829E-2</v>
       </c>
       <c r="D389" s="5">
-        <v>11.547196843943563</v>
+        <v>11.304009830048667</v>
       </c>
       <c r="E389" s="5">
-        <v>9.7480663592011361</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.7911550289899054</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>6.6649371405000002</v>
+        <v>6.6759232299000004</v>
       </c>
       <c r="C390" s="5">
-        <v>1.1013068700000517E-2</v>
+        <v>1.6463414700000456E-2</v>
       </c>
       <c r="D390" s="5">
-        <v>2.0043290635562538</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0072931075408649</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>6.7580564448000002</v>
+        <v>6.7648907665999998</v>
       </c>
       <c r="C391" s="5">
-        <v>9.3119304300000039E-2</v>
+        <v>8.896753669999935E-2</v>
       </c>
       <c r="D391" s="5">
-        <v>18.116095971893586</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+        <v>17.217769899936442</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>6.8659090434000003</v>
+        <v>6.8636681681000002</v>
       </c>
       <c r="C392" s="5">
-        <v>0.10785259860000007</v>
+        <v>9.8777401500000472E-2</v>
       </c>
       <c r="D392" s="5">
-        <v>20.924631339793699</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+        <v>18.999705308994329</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>7.0029390342999998</v>
+        <v>6.9985177925000004</v>
       </c>
       <c r="C393" s="5">
-        <v>0.13702999089999945</v>
+        <v>0.13484962440000015</v>
       </c>
       <c r="D393" s="5">
-        <v>26.761566291342763</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+        <v>26.298300341334379</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>6.9043080881999996</v>
+        <v>6.8980809002000001</v>
       </c>
       <c r="C394" s="5">
-        <v>-9.8630946100000116E-2</v>
+        <v>-0.1004368923000003</v>
       </c>
       <c r="D394" s="5">
-        <v>-15.651414555696519</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-15.925063389535731</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>7.0069545576000003</v>
+        <v>6.9795044386000002</v>
       </c>
       <c r="C395" s="5">
-        <v>0.10264646940000066</v>
+        <v>8.1423538400000162E-2</v>
       </c>
       <c r="D395" s="5">
-        <v>19.37397667448122</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.121291226371603</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>6.9543848901</v>
+        <v>6.9354286054000003</v>
       </c>
       <c r="C396" s="5">
-        <v>-5.256966750000025E-2</v>
+        <v>-4.407583319999997E-2</v>
       </c>
       <c r="D396" s="5">
-        <v>-8.640636599711037</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.3203017243287931</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>7.0034229757000004</v>
+        <v>6.9981198585</v>
       </c>
       <c r="C397" s="5">
-        <v>4.9038085600000336E-2</v>
+        <v>6.2691253099999678E-2</v>
       </c>
       <c r="D397" s="5">
-        <v>8.7976720857169344</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.40299151711115</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>7.1202716768999998</v>
+        <v>7.1414474574</v>
       </c>
       <c r="C398" s="5">
-        <v>0.11684870119999946</v>
+        <v>0.14332759890000002</v>
       </c>
       <c r="D398" s="5">
-        <v>21.964796764833139</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+        <v>27.543527837944914</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>7.0907185505000001</v>
+        <v>7.1065524345000002</v>
       </c>
       <c r="C399" s="5">
-        <v>-2.9553126399999741E-2</v>
+        <v>-3.4895022899999795E-2</v>
       </c>
       <c r="D399" s="5">
-        <v>-4.8685331444903497</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.7084805987122618</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>7.1790135214999999</v>
+        <v>7.1896902730000001</v>
       </c>
       <c r="C400" s="5">
-        <v>8.8294970999999833E-2</v>
+        <v>8.3137838499999894E-2</v>
       </c>
       <c r="D400" s="5">
-        <v>16.009695497875541</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.977961096281089</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>7.2423548108000002</v>
+        <v>7.2528109798999996</v>
       </c>
       <c r="C401" s="5">
-        <v>6.334128930000027E-2</v>
+        <v>6.312070689999949E-2</v>
       </c>
       <c r="D401" s="5">
-        <v>11.116950707386986</v>
+        <v>11.059094996749931</v>
       </c>
       <c r="E401" s="5">
-        <v>8.8433641960813603</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.9098993186458522</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>7.3603834438</v>
+        <v>7.3749101357000004</v>
       </c>
       <c r="C402" s="5">
-        <v>0.11802863299999977</v>
+        <v>0.12209915580000086</v>
       </c>
       <c r="D402" s="5">
-        <v>21.408112287827286</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+        <v>22.181227140189151</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>7.4475973404999998</v>
+        <v>7.4543786541000001</v>
       </c>
       <c r="C403" s="5">
-        <v>8.7213896699999793E-2</v>
+        <v>7.9468518399999688E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>15.18315783358204</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.725171627373346</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>7.4525917613999999</v>
+        <v>7.4469216875999997</v>
       </c>
       <c r="C404" s="5">
-        <v>4.9944209000001294E-3</v>
+        <v>-7.4569665000003837E-3</v>
       </c>
       <c r="D404" s="5">
-        <v>0.80770477715328415</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1938339795453445</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>7.4066249823000003</v>
+        <v>7.3985824852000004</v>
       </c>
       <c r="C405" s="5">
-        <v>-4.5966779099999577E-2</v>
+        <v>-4.8339202399999337E-2</v>
       </c>
       <c r="D405" s="5">
-        <v>-7.1554782534312134</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.5172364471419506</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>7.4175152850000003</v>
+        <v>7.4074520079999999</v>
       </c>
       <c r="C406" s="5">
-        <v>1.0890302700000021E-2</v>
+        <v>8.8695227999995296E-3</v>
       </c>
       <c r="D406" s="5">
-        <v>1.7787542307229787</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4480997883674185</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>7.5350251737000002</v>
+        <v>7.4833913947999999</v>
       </c>
       <c r="C407" s="5">
-        <v>0.1175098886999999</v>
+        <v>7.5939386800000008E-2</v>
       </c>
       <c r="D407" s="5">
-        <v>20.757772080277871</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.020016235018295</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>7.3766830038000002</v>
+        <v>7.3546242850999999</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.15834216990000005</v>
+        <v>-0.12876710970000005</v>
       </c>
       <c r="D408" s="5">
-        <v>-22.497276983323665</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-18.802178924215475</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>7.5037055809000002</v>
+        <v>7.4947906409999998</v>
       </c>
       <c r="C409" s="5">
-        <v>0.12702257709999998</v>
+        <v>0.14016635589999993</v>
       </c>
       <c r="D409" s="5">
-        <v>22.737132780987167</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+        <v>25.426173208398328</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>7.5133079347000002</v>
+        <v>7.5544808686999998</v>
       </c>
       <c r="C410" s="5">
-        <v>9.6023538000000741E-3</v>
+        <v>5.9690227699999987E-2</v>
       </c>
       <c r="D410" s="5">
-        <v>1.5464721903717615</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.9870208945872498</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>7.4792854408</v>
+        <v>7.5053352626000001</v>
       </c>
       <c r="C411" s="5">
-        <v>-3.4022493900000228E-2</v>
+        <v>-4.9145606099999739E-2</v>
       </c>
       <c r="D411" s="5">
-        <v>-5.3006430430888489</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.5332370265604576</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>7.4628168958999996</v>
+        <v>7.4775999648999996</v>
       </c>
       <c r="C412" s="5">
-        <v>-1.6468544900000381E-2</v>
+        <v>-2.7735297700000494E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>-2.6104998288707715</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.3454641147768207</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>7.4331186435000003</v>
+        <v>7.4483227771999996</v>
       </c>
       <c r="C413" s="5">
-        <v>-2.9698252399999348E-2</v>
+        <v>-2.9277187699999985E-2</v>
       </c>
       <c r="D413" s="5">
-        <v>-4.6722495310683403</v>
+        <v>-4.5985152925208546</v>
       </c>
       <c r="E413" s="5">
-        <v>2.6340028579589614</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6956692769442014</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>7.3467442119999999</v>
+        <v>7.3637300587999999</v>
       </c>
       <c r="C414" s="5">
-        <v>-8.6374431500000348E-2</v>
+        <v>-8.4592718399999711E-2</v>
       </c>
       <c r="D414" s="5">
-        <v>-13.086696813838227</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-12.808840988053838</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>7.3472713428</v>
+        <v>7.3529824722999999</v>
       </c>
       <c r="C415" s="5">
-        <v>5.2713080000010848E-4</v>
+        <v>-1.0747586499999962E-2</v>
       </c>
       <c r="D415" s="5">
-        <v>8.6134296382445186E-2</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.7374449245067702</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>7.3565204355000002</v>
+        <v>7.3471817426000001</v>
       </c>
       <c r="C416" s="5">
-        <v>9.2490927000001832E-3</v>
+        <v>-5.8007296999997848E-3</v>
       </c>
       <c r="D416" s="5">
-        <v>1.5211197705053081</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.94257700942387279</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>7.3131680818999998</v>
+        <v>7.3022128266999999</v>
       </c>
       <c r="C417" s="5">
-        <v>-4.3352353600000448E-2</v>
+        <v>-4.4968915900000184E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>-6.8468998549677362</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.1024106866153014</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>7.1256955488999996</v>
+        <v>7.1131251615000002</v>
       </c>
       <c r="C418" s="5">
-        <v>-0.18747253300000022</v>
+        <v>-0.18908766519999975</v>
       </c>
       <c r="D418" s="5">
-        <v>-26.774812500614164</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-27.008621086425812</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>7.1561911691000004</v>
+        <v>7.0865039360999997</v>
       </c>
       <c r="C419" s="5">
-        <v>3.049562020000085E-2</v>
+        <v>-2.6621225400000448E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>5.2582270480621141</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.3997593208478181</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>7.1865033933999998</v>
+        <v>7.1623608506999998</v>
       </c>
       <c r="C420" s="5">
-        <v>3.0312224299999357E-2</v>
+        <v>7.5856914600000103E-2</v>
       </c>
       <c r="D420" s="5">
-        <v>5.2030704516394133</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.629207982781576</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>7.1995391549000001</v>
+        <v>7.1884220757000001</v>
       </c>
       <c r="C421" s="5">
-        <v>1.3035761500000298E-2</v>
+        <v>2.6061225000000299E-2</v>
       </c>
       <c r="D421" s="5">
-        <v>2.1985551408155279</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4548137660050058</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>7.1028634137999997</v>
+        <v>7.0582632529999998</v>
       </c>
       <c r="C422" s="5">
-        <v>-9.6675741100000323E-2</v>
+        <v>-0.13015882270000034</v>
       </c>
       <c r="D422" s="5">
-        <v>-14.975284991911552</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-19.689672612628705</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>7.1399117486000003</v>
+        <v>7.1054016829000002</v>
       </c>
       <c r="C423" s="5">
-        <v>3.7048334800000582E-2</v>
+        <v>4.7138429900000389E-2</v>
       </c>
       <c r="D423" s="5">
-        <v>6.4418869791109001</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.3151952633484072</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>7.0938694517999998</v>
+        <v>7.0683078139999997</v>
       </c>
       <c r="C424" s="5">
-        <v>-4.6042296800000493E-2</v>
+        <v>-3.7093868900000437E-2</v>
       </c>
       <c r="D424" s="5">
-        <v>-7.4696558961551478</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.0878387895341053</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>6.9816037250000003</v>
+        <v>6.9485284260000002</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.11226572679999958</v>
+        <v>-0.11977938799999954</v>
       </c>
       <c r="D425" s="5">
-        <v>-17.422062182337928</v>
+        <v>-18.542962162810529</v>
       </c>
       <c r="E425" s="5">
-        <v>-6.0743671688172736</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.7101596715157914</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>6.9361157858000002</v>
+        <v>6.9541750578999997</v>
       </c>
       <c r="C426" s="5">
-        <v>-4.5487939200000049E-2</v>
+        <v>5.6466318999994769E-3</v>
       </c>
       <c r="D426" s="5">
-        <v>-7.5443033578620033</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.97953483408113051</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>6.6714186011000001</v>
+        <v>6.6584267739999996</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.26469718470000014</v>
+        <v>-0.29574828390000008</v>
       </c>
       <c r="D427" s="5">
-        <v>-37.306533095638329</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-40.637510279347353</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>6.6892576648000004</v>
+        <v>6.6556321719999998</v>
       </c>
       <c r="C428" s="5">
-        <v>1.7839063700000324E-2</v>
+        <v>-2.7946019999998128E-3</v>
       </c>
       <c r="D428" s="5">
-        <v>3.2563576439856634</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.50248986182358513</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>6.6940167692000001</v>
+        <v>6.6040805055999998</v>
       </c>
       <c r="C429" s="5">
-        <v>4.759104399999714E-3</v>
+        <v>-5.1551666399999974E-2</v>
       </c>
       <c r="D429" s="5">
-        <v>0.85709439020411615</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.9087719405112509</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>6.7297287353000002</v>
+        <v>6.7145568135999998</v>
       </c>
       <c r="C430" s="5">
-        <v>3.5711966100000048E-2</v>
+        <v>0.11047630799999997</v>
       </c>
       <c r="D430" s="5">
-        <v>6.5931151587477199</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+        <v>22.028122324184029</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>6.5941192936000004</v>
+        <v>6.4909047003999998</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.13560944169999978</v>
+        <v>-0.2236521132</v>
       </c>
       <c r="D431" s="5">
-        <v>-21.673108808422114</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-33.403016239142524</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>6.5943488445999998</v>
+        <v>6.3577412538000004</v>
       </c>
       <c r="C432" s="5">
-        <v>2.295509999994394E-4</v>
+        <v>-0.13316344659999935</v>
       </c>
       <c r="D432" s="5">
-        <v>4.1781765616755173E-2</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-22.022125178996667</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>6.5978503767000003</v>
+        <v>6.2834105022999998</v>
       </c>
       <c r="C433" s="5">
-        <v>3.5015321000004818E-3</v>
+        <v>-7.433075150000068E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>0.63905195176403584</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-13.161759777090666</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>6.6013955331999998</v>
+        <v>6.1582148097999996</v>
       </c>
       <c r="C434" s="5">
-        <v>3.5451564999995355E-3</v>
+        <v>-0.12519569250000018</v>
       </c>
       <c r="D434" s="5">
-        <v>0.64669283641280995</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-21.456038348875538</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>6.6138946305999999</v>
+        <v>6.2573048911000004</v>
       </c>
       <c r="C435" s="5">
-        <v>1.2499097400000103E-2</v>
+        <v>9.9090081300000854E-2</v>
       </c>
       <c r="D435" s="5">
-        <v>2.2958935306515826</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+        <v>21.112730471139464</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>6.5976003906000003</v>
+        <v>6.2279138650999997</v>
       </c>
       <c r="C436" s="5">
-        <v>-1.6294239999999682E-2</v>
+        <v>-2.9391026000000764E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>-2.9166335930603471</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.4931325444415702</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>6.6013376548</v>
+        <v>6.2316258700000002</v>
       </c>
       <c r="C437" s="5">
-        <v>3.7372641999997569E-3</v>
+        <v>3.712004900000565E-3</v>
       </c>
       <c r="D437" s="5">
-        <v>0.6818715007371523</v>
+        <v>0.71758171854201525</v>
       </c>
       <c r="E437" s="5">
-        <v>-5.4466865376264328</v>
+        <v>-10.317329253738016</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>6.1974943297999996</v>
+      </c>
+      <c r="C438" s="5">
+        <v>-3.4131540200000643E-2</v>
+      </c>
+      <c r="D438" s="5">
+        <v>-6.3781544134579811</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+      <c r="B439" s="5">
+        <v>6.1941798689000001</v>
+      </c>
+      <c r="C439" s="5">
+        <v>-3.3144608999995384E-3</v>
+      </c>
+      <c r="D439" s="5">
+        <v>-0.63988356728860163</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>bromanua</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>