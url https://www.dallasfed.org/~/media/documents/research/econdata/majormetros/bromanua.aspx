--- v3 (2026-04-23)
+++ v4 (2026-05-13)
@@ -1,98 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{3242172B-3032-42FB-AE65-C7B750238526}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{81A41A5D-A522-454D-A388-909866717FFC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{E92D49B0-274E-4FBF-8958-46BF1445B4F0}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{8FC8F9A6-9611-4FC0-B570-9E2BB0D0E790}"/>
   </bookViews>
   <sheets>
     <sheet name="bromanua" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Brownsville—Harlingen Manufacturing Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry February 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -916,6330 +930,6345 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0043351B-922A-4C67-9AEC-3C3106C0A117}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F02849EF-011A-4CCE-B7E5-A393CA3A65E5}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>10.714499594999999</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>10.662684721</v>
       </c>
       <c r="C7" s="5">
         <v>-5.1814873999999733E-2</v>
       </c>
       <c r="D7" s="5">
         <v>-5.6512604379311941</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>10.545645258</v>
       </c>
       <c r="C8" s="5">
         <v>-0.11703946299999934</v>
       </c>
       <c r="D8" s="5">
         <v>-12.405047440361505</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>10.669066634</v>
       </c>
       <c r="C9" s="5">
         <v>0.12342137599999958</v>
       </c>
       <c r="D9" s="5">
         <v>14.984481946632622</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>10.761502074999999</v>
       </c>
       <c r="C10" s="5">
         <v>9.243544099999923E-2</v>
       </c>
       <c r="D10" s="5">
         <v>10.906651866959937</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>10.918198890999999</v>
       </c>
       <c r="C11" s="5">
         <v>0.15669681600000018</v>
       </c>
       <c r="D11" s="5">
         <v>18.942562606551828</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>11.145833925</v>
       </c>
       <c r="C12" s="5">
         <v>0.2276350340000004</v>
       </c>
       <c r="D12" s="5">
         <v>28.09695203165554</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>11.374911127000001</v>
       </c>
       <c r="C13" s="5">
         <v>0.22907720200000092</v>
       </c>
       <c r="D13" s="5">
         <v>27.651326926083897</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>11.418814847</v>
       </c>
       <c r="C14" s="5">
         <v>4.3903719999999424E-2</v>
       </c>
       <c r="D14" s="5">
         <v>4.7312354137048152</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>11.557838108</v>
       </c>
       <c r="C15" s="5">
         <v>0.13902326100000018</v>
       </c>
       <c r="D15" s="5">
         <v>15.629037604699224</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>11.590759426</v>
       </c>
       <c r="C16" s="5">
         <v>3.2921317999999644E-2</v>
       </c>
       <c r="D16" s="5">
         <v>3.4721370150539999</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>11.517125159000001</v>
       </c>
       <c r="C17" s="5">
         <v>-7.3634266999999198E-2</v>
       </c>
       <c r="D17" s="5">
         <v>-7.3626047950894336</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>10.719273012</v>
       </c>
       <c r="C18" s="5">
         <v>-0.7978521470000004</v>
       </c>
       <c r="D18" s="5">
         <v>-57.747252971486986</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>10.655187719000001</v>
       </c>
       <c r="C19" s="5">
         <v>-6.4085292999999766E-2</v>
       </c>
       <c r="D19" s="5">
         <v>-6.9429507139100233</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>10.643998939999999</v>
       </c>
       <c r="C20" s="5">
         <v>-1.1188779000001148E-2</v>
       </c>
       <c r="D20" s="5">
         <v>-1.2528415202154641</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>10.158557855</v>
       </c>
       <c r="C21" s="5">
         <v>-0.48544108499999972</v>
       </c>
       <c r="D21" s="5">
         <v>-42.888071076924739</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>10.058779253999999</v>
       </c>
       <c r="C22" s="5">
         <v>-9.9778601000000577E-2</v>
       </c>
       <c r="D22" s="5">
         <v>-11.170211360143279</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>10.419157966</v>
       </c>
       <c r="C23" s="5">
         <v>0.36037871200000104</v>
       </c>
       <c r="D23" s="5">
         <v>52.56262086662116</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>10.355371452</v>
       </c>
       <c r="C24" s="5">
         <v>-6.3786514000000238E-2</v>
       </c>
       <c r="D24" s="5">
         <v>-7.1040644912092503</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>10.686943229000001</v>
       </c>
       <c r="C25" s="5">
         <v>0.33157177700000062</v>
       </c>
       <c r="D25" s="5">
         <v>45.966718900821313</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>10.729284038999999</v>
       </c>
       <c r="C26" s="5">
         <v>4.2340809999998896E-2</v>
       </c>
       <c r="D26" s="5">
         <v>4.8592829067344523</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>10.472133204</v>
       </c>
       <c r="C27" s="5">
         <v>-0.25715083499999913</v>
       </c>
       <c r="D27" s="5">
         <v>-25.256577323288852</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>10.497181661999999</v>
       </c>
       <c r="C28" s="5">
         <v>2.5048457999998774E-2</v>
       </c>
       <c r="D28" s="5">
         <v>2.9083616377550081</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>10.62589835</v>
       </c>
       <c r="C29" s="5">
         <v>0.1287166880000008</v>
       </c>
       <c r="D29" s="5">
         <v>15.748488201386635</v>
       </c>
       <c r="E29" s="5">
         <v>-7.7382749314272807</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>10.421297101</v>
       </c>
       <c r="C30" s="5">
         <v>-0.20460124899999954</v>
       </c>
       <c r="D30" s="5">
         <v>-20.809434490376621</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>10.637407003</v>
       </c>
       <c r="C31" s="5">
         <v>0.21610990199999947</v>
       </c>
       <c r="D31" s="5">
         <v>27.928700139647098</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>10.732264061</v>
       </c>
       <c r="C32" s="5">
         <v>9.4857058000000549E-2</v>
       </c>
       <c r="D32" s="5">
         <v>11.241511323116281</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>10.949890894999999</v>
       </c>
       <c r="C33" s="5">
         <v>0.21762683399999894</v>
       </c>
       <c r="D33" s="5">
         <v>27.239310266097693</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>11.051321142000001</v>
       </c>
       <c r="C34" s="5">
         <v>0.10143024700000147</v>
       </c>
       <c r="D34" s="5">
         <v>11.699927018547651</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>11.10588723</v>
       </c>
       <c r="C35" s="5">
         <v>5.4566087999999624E-2</v>
       </c>
       <c r="D35" s="5">
         <v>6.0886003568148661</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>11.26875854</v>
       </c>
       <c r="C36" s="5">
         <v>0.16287130999999988</v>
       </c>
       <c r="D36" s="5">
         <v>19.089580857594022</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>11.193762161</v>
       </c>
       <c r="C37" s="5">
         <v>-7.4996378999999891E-2</v>
       </c>
       <c r="D37" s="5">
         <v>-7.7003568767123447</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>11.327930392000001</v>
       </c>
       <c r="C38" s="5">
         <v>0.1341682310000003</v>
       </c>
       <c r="D38" s="5">
         <v>15.370283593320021</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>11.488173675000001</v>
       </c>
       <c r="C39" s="5">
         <v>0.16024328299999979</v>
       </c>
       <c r="D39" s="5">
         <v>18.36002535786243</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>11.605866544</v>
       </c>
       <c r="C40" s="5">
         <v>0.11769286899999898</v>
       </c>
       <c r="D40" s="5">
         <v>13.010541974195199</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>11.719478609999999</v>
       </c>
       <c r="C41" s="5">
         <v>0.11361206599999996</v>
       </c>
       <c r="D41" s="5">
         <v>12.400597762158538</v>
       </c>
       <c r="E41" s="5">
         <v>10.291649929062219</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>11.934915044</v>
       </c>
       <c r="C42" s="5">
         <v>0.21543643400000079</v>
       </c>
       <c r="D42" s="5">
         <v>24.432118340048682</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>12.027379932000001</v>
       </c>
       <c r="C43" s="5">
         <v>9.24648880000003E-2</v>
       </c>
       <c r="D43" s="5">
         <v>9.7034732921753353</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>12.445986846</v>
       </c>
       <c r="C44" s="5">
         <v>0.41860691399999972</v>
       </c>
       <c r="D44" s="5">
         <v>50.764707960261511</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>12.229254395</v>
       </c>
       <c r="C45" s="5">
         <v>-0.21673245100000038</v>
       </c>
       <c r="D45" s="5">
         <v>-19.006959927136847</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>12.44948271</v>
       </c>
       <c r="C46" s="5">
         <v>0.22022831499999995</v>
       </c>
       <c r="D46" s="5">
         <v>23.884201038672149</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>12.49038676</v>
       </c>
       <c r="C47" s="5">
         <v>4.090404999999997E-2</v>
       </c>
       <c r="D47" s="5">
         <v>4.0147571715327013</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>12.591511125</v>
       </c>
       <c r="C48" s="5">
         <v>0.10112436500000044</v>
       </c>
       <c r="D48" s="5">
         <v>10.159918571510707</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>12.598236648</v>
       </c>
       <c r="C49" s="5">
         <v>6.7255230000000665E-3</v>
       </c>
       <c r="D49" s="5">
         <v>0.64284413956594566</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>12.630660061</v>
       </c>
       <c r="C50" s="5">
         <v>3.2423413000000068E-2</v>
       </c>
       <c r="D50" s="5">
         <v>3.1324696688873388</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>12.597378900000001</v>
       </c>
       <c r="C51" s="5">
         <v>-3.328116099999967E-2</v>
       </c>
       <c r="D51" s="5">
         <v>-3.1165168558149436</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>12.606930219000001</v>
       </c>
       <c r="C52" s="5">
         <v>9.551318999999836E-3</v>
       </c>
       <c r="D52" s="5">
         <v>0.91364241494980014</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>12.415890880999999</v>
       </c>
       <c r="C53" s="5">
         <v>-0.19103933800000128</v>
       </c>
       <c r="D53" s="5">
         <v>-16.742674227791422</v>
       </c>
       <c r="E53" s="5">
         <v>5.9423485820074395</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>12.625487785000001</v>
       </c>
       <c r="C54" s="5">
         <v>0.20959690400000142</v>
       </c>
       <c r="D54" s="5">
         <v>22.248446208170925</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>12.79919973</v>
       </c>
       <c r="C55" s="5">
         <v>0.17371194499999909</v>
       </c>
       <c r="D55" s="5">
         <v>17.819127453490967</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>12.841110025000001</v>
       </c>
       <c r="C56" s="5">
         <v>4.1910295000000986E-2</v>
       </c>
       <c r="D56" s="5">
         <v>4.0008791327095894</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>13.017776918999999</v>
       </c>
       <c r="C57" s="5">
         <v>0.17666689399999846</v>
       </c>
       <c r="D57" s="5">
         <v>17.817850145664661</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>13.069758611999999</v>
       </c>
       <c r="C58" s="5">
         <v>5.1981693000000107E-2</v>
       </c>
       <c r="D58" s="5">
         <v>4.8984086799732429</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>13.093788284</v>
       </c>
       <c r="C59" s="5">
         <v>2.4029672000001057E-2</v>
       </c>
       <c r="D59" s="5">
         <v>2.228732092332586</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>13.119056412999999</v>
       </c>
       <c r="C60" s="5">
         <v>2.5268128999998751E-2</v>
       </c>
       <c r="D60" s="5">
         <v>2.3404733651332554</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>13.202258031</v>
       </c>
       <c r="C61" s="5">
         <v>8.3201618000000366E-2</v>
       </c>
       <c r="D61" s="5">
         <v>7.8816061789066083</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>13.224555239000001</v>
       </c>
       <c r="C62" s="5">
         <v>2.2297208000001234E-2</v>
       </c>
       <c r="D62" s="5">
         <v>2.0456041903938571</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>13.293846551</v>
       </c>
       <c r="C63" s="5">
         <v>6.9291311999998939E-2</v>
       </c>
       <c r="D63" s="5">
         <v>6.4719082035778142</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>13.405305094999999</v>
       </c>
       <c r="C64" s="5">
         <v>0.11145854399999955</v>
       </c>
       <c r="D64" s="5">
         <v>10.538226986085286</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>13.506422422</v>
       </c>
       <c r="C65" s="5">
         <v>0.10111732700000076</v>
       </c>
       <c r="D65" s="5">
         <v>9.4368311942026004</v>
       </c>
       <c r="E65" s="5">
         <v>8.7833531355276051</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>13.516065559999999</v>
       </c>
       <c r="C66" s="5">
         <v>9.6431379999994959E-3</v>
       </c>
       <c r="D66" s="5">
         <v>0.86013259232768924</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>13.583607924000001</v>
       </c>
       <c r="C67" s="5">
         <v>6.7542364000001243E-2</v>
       </c>
       <c r="D67" s="5">
         <v>6.1642206073626804</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>13.54737265</v>
       </c>
       <c r="C68" s="5">
         <v>-3.6235274000000928E-2</v>
       </c>
       <c r="D68" s="5">
         <v>-3.1545381816819651</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>13.409160479000001</v>
       </c>
       <c r="C69" s="5">
         <v>-0.13821217099999927</v>
       </c>
       <c r="D69" s="5">
         <v>-11.578447816405269</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>13.305201616</v>
       </c>
       <c r="C70" s="5">
         <v>-0.10395886300000079</v>
       </c>
       <c r="D70" s="5">
         <v>-8.9167627231042328</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>13.31039811</v>
       </c>
       <c r="C71" s="5">
         <v>5.1964939999997739E-3</v>
       </c>
       <c r="D71" s="5">
         <v>0.46968136623048995</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>13.136168210999999</v>
       </c>
       <c r="C72" s="5">
         <v>-0.17422989900000019</v>
       </c>
       <c r="D72" s="5">
         <v>-14.624773489211451</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>13.195818934</v>
       </c>
       <c r="C73" s="5">
         <v>5.9650723000000738E-2</v>
       </c>
       <c r="D73" s="5">
         <v>5.5873185147361282</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>13.220892039000001</v>
       </c>
       <c r="C74" s="5">
         <v>2.5073105000000595E-2</v>
       </c>
       <c r="D74" s="5">
         <v>2.3040749540878647</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>13.065868528999999</v>
       </c>
       <c r="C75" s="5">
         <v>-0.15502351000000125</v>
       </c>
       <c r="D75" s="5">
         <v>-13.197886182697594</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>13.090842704</v>
       </c>
       <c r="C76" s="5">
         <v>2.4974175000000542E-2</v>
       </c>
       <c r="D76" s="5">
         <v>2.3179539935956006</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>13.009117551999999</v>
       </c>
       <c r="C77" s="5">
         <v>-8.1725152000000634E-2</v>
       </c>
       <c r="D77" s="5">
         <v>-7.2395595279306724</v>
       </c>
       <c r="E77" s="5">
         <v>-3.6819881272924126</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>13.109282442</v>
       </c>
       <c r="C78" s="5">
         <v>0.10016489000000028</v>
       </c>
       <c r="D78" s="5">
         <v>9.6410004490184988</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>12.97863929</v>
       </c>
       <c r="C79" s="5">
         <v>-0.13064315199999932</v>
       </c>
       <c r="D79" s="5">
         <v>-11.324651712277445</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>12.946485826</v>
       </c>
       <c r="C80" s="5">
         <v>-3.2153464000000298E-2</v>
       </c>
       <c r="D80" s="5">
         <v>-2.932721550004036</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>13.127266648000001</v>
       </c>
       <c r="C81" s="5">
         <v>0.1807808220000009</v>
       </c>
       <c r="D81" s="5">
         <v>18.10516239326936</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>13.137527907999999</v>
       </c>
       <c r="C82" s="5">
         <v>1.0261259999998273E-2</v>
       </c>
       <c r="D82" s="5">
         <v>0.94205358469252598</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>13.222936528</v>
       </c>
       <c r="C83" s="5">
         <v>8.5408620000000823E-2</v>
       </c>
       <c r="D83" s="5">
         <v>8.0864218314580008</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>13.133565430999999</v>
       </c>
       <c r="C84" s="5">
         <v>-8.9371097000000788E-2</v>
       </c>
       <c r="D84" s="5">
         <v>-7.8157459718978135</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>13.163518478</v>
       </c>
       <c r="C85" s="5">
         <v>2.9953047000001121E-2</v>
       </c>
       <c r="D85" s="5">
         <v>2.7713695440085839</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>13.102402313000001</v>
       </c>
       <c r="C86" s="5">
         <v>-6.1116164999999611E-2</v>
       </c>
       <c r="D86" s="5">
         <v>-5.4313223436467384</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>13.333440862</v>
       </c>
       <c r="C87" s="5">
         <v>0.23103854899999909</v>
       </c>
       <c r="D87" s="5">
         <v>23.337659570302428</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>13.386125366</v>
       </c>
       <c r="C88" s="5">
         <v>5.2684504000000132E-2</v>
       </c>
       <c r="D88" s="5">
         <v>4.8459810688417315</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>13.414855251000001</v>
       </c>
       <c r="C89" s="5">
         <v>2.8729885000000621E-2</v>
       </c>
       <c r="D89" s="5">
         <v>2.6061127784625659</v>
       </c>
       <c r="E89" s="5">
         <v>3.1188718018588801</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>13.42622141</v>
       </c>
       <c r="C90" s="5">
         <v>1.1366158999999598E-2</v>
       </c>
       <c r="D90" s="5">
         <v>1.0214892832344447</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>13.408051704</v>
       </c>
       <c r="C91" s="5">
         <v>-1.8169706000000119E-2</v>
       </c>
       <c r="D91" s="5">
         <v>-1.6119270324446044</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>13.47366351</v>
       </c>
       <c r="C92" s="5">
         <v>6.5611805999999717E-2</v>
       </c>
       <c r="D92" s="5">
         <v>6.0328057114689804</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>12.837544922999999</v>
       </c>
       <c r="C93" s="5">
         <v>-0.63611858700000035</v>
       </c>
       <c r="D93" s="5">
         <v>-44.02999434598668</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>12.752247945000001</v>
       </c>
       <c r="C94" s="5">
         <v>-8.5296977999998802E-2</v>
       </c>
       <c r="D94" s="5">
         <v>-7.6881908519892956</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>12.727447013000001</v>
       </c>
       <c r="C95" s="5">
         <v>-2.4800931999999776E-2</v>
       </c>
       <c r="D95" s="5">
         <v>-2.3089914661020616</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>12.902965266000001</v>
       </c>
       <c r="C96" s="5">
         <v>0.1755182529999999</v>
       </c>
       <c r="D96" s="5">
         <v>17.863346073698526</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>12.830747565999999</v>
       </c>
       <c r="C97" s="5">
         <v>-7.2217700000001273E-2</v>
       </c>
       <c r="D97" s="5">
         <v>-6.5134377134013377</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>12.888447119</v>
       </c>
       <c r="C98" s="5">
         <v>5.7699553000000847E-2</v>
       </c>
       <c r="D98" s="5">
         <v>5.5318616682063171</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>12.809395157000001</v>
       </c>
       <c r="C99" s="5">
         <v>-7.9051961999999421E-2</v>
       </c>
       <c r="D99" s="5">
         <v>-7.1169745449927273</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>12.683901701</v>
       </c>
       <c r="C100" s="5">
         <v>-0.12549345600000095</v>
       </c>
       <c r="D100" s="5">
         <v>-11.143146454101105</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>12.731481794</v>
       </c>
       <c r="C101" s="5">
         <v>4.7580093000000545E-2</v>
       </c>
       <c r="D101" s="5">
         <v>4.5955067935342653</v>
       </c>
       <c r="E101" s="5">
         <v>-5.094154534012274</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>12.758587214</v>
       </c>
       <c r="C102" s="5">
         <v>2.7105419999999825E-2</v>
       </c>
       <c r="D102" s="5">
         <v>2.5849379421493346</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>12.731935012999999</v>
       </c>
       <c r="C103" s="5">
         <v>-2.6652201000000986E-2</v>
       </c>
       <c r="D103" s="5">
         <v>-2.4781529126914337</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>12.988027691999999</v>
       </c>
       <c r="C104" s="5">
         <v>0.25609267899999999</v>
       </c>
       <c r="D104" s="5">
         <v>26.994675468721407</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>12.855454850999999</v>
       </c>
       <c r="C105" s="5">
         <v>-0.132572841</v>
       </c>
       <c r="D105" s="5">
         <v>-11.583992892003735</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>12.74192734</v>
       </c>
       <c r="C106" s="5">
         <v>-0.11352751099999914</v>
       </c>
       <c r="D106" s="5">
         <v>-10.097426992824399</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>12.736645842</v>
       </c>
       <c r="C107" s="5">
         <v>-5.2814980000004397E-3</v>
       </c>
       <c r="D107" s="5">
         <v>-0.49626472243780029</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>12.656791705</v>
       </c>
       <c r="C108" s="5">
         <v>-7.9854136999999881E-2</v>
       </c>
       <c r="D108" s="5">
         <v>-7.2694746653827362</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>12.691645079000001</v>
       </c>
       <c r="C109" s="5">
         <v>3.485337400000077E-2</v>
       </c>
       <c r="D109" s="5">
         <v>3.354984972759989</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>12.754660383999999</v>
       </c>
       <c r="C110" s="5">
         <v>6.3015304999998634E-2</v>
       </c>
       <c r="D110" s="5">
         <v>6.1235495769967008</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>12.905959457</v>
       </c>
       <c r="C111" s="5">
         <v>0.15129907300000056</v>
       </c>
       <c r="D111" s="5">
         <v>15.20113741704181</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>12.994729954</v>
       </c>
       <c r="C112" s="5">
         <v>8.8770497000000503E-2</v>
       </c>
       <c r="D112" s="5">
         <v>8.573427382447063</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>12.738650185999999</v>
       </c>
       <c r="C113" s="5">
         <v>-0.2560797680000011</v>
       </c>
       <c r="D113" s="5">
         <v>-21.245779918332765</v>
       </c>
       <c r="E113" s="5">
         <v>5.630445941788853E-2</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>12.610298996999999</v>
       </c>
       <c r="C114" s="5">
         <v>-0.12835118899999998</v>
       </c>
       <c r="D114" s="5">
         <v>-11.442842450964497</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>12.163414147999999</v>
       </c>
       <c r="C115" s="5">
         <v>-0.44688484899999992</v>
       </c>
       <c r="D115" s="5">
         <v>-35.142333225779673</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>12.388461432</v>
       </c>
       <c r="C116" s="5">
         <v>0.2250472840000004</v>
       </c>
       <c r="D116" s="5">
         <v>24.607030845726641</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>12.453933666999999</v>
       </c>
       <c r="C117" s="5">
         <v>6.5472234999999657E-2</v>
       </c>
       <c r="D117" s="5">
         <v>6.5295521537548584</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>12.729017343000001</v>
       </c>
       <c r="C118" s="5">
         <v>0.27508367600000128</v>
       </c>
       <c r="D118" s="5">
         <v>29.975040002821785</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>12.750370198000001</v>
       </c>
       <c r="C119" s="5">
         <v>2.1352854999999948E-2</v>
       </c>
       <c r="D119" s="5">
         <v>2.0316698103257425</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>12.611653840000001</v>
       </c>
       <c r="C120" s="5">
         <v>-0.13871635799999993</v>
       </c>
       <c r="D120" s="5">
         <v>-12.301741360083851</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>12.558909605</v>
       </c>
       <c r="C121" s="5">
         <v>-5.2744235000000472E-2</v>
       </c>
       <c r="D121" s="5">
         <v>-4.9047746733381414</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>12.128129613</v>
       </c>
       <c r="C122" s="5">
         <v>-0.43077999199999972</v>
       </c>
       <c r="D122" s="5">
         <v>-34.218656245576675</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>12.020301100999999</v>
       </c>
       <c r="C123" s="5">
         <v>-0.1078285120000011</v>
       </c>
       <c r="D123" s="5">
         <v>-10.162387025173203</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>11.793125613999999</v>
       </c>
       <c r="C124" s="5">
         <v>-0.22717548700000023</v>
       </c>
       <c r="D124" s="5">
         <v>-20.464148684073191</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>11.844511668000001</v>
       </c>
       <c r="C125" s="5">
         <v>5.1386054000001735E-2</v>
       </c>
       <c r="D125" s="5">
         <v>5.355891886526809</v>
       </c>
       <c r="E125" s="5">
         <v>-7.0190993939269308</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>12.052534532999999</v>
       </c>
       <c r="C126" s="5">
         <v>0.20802286499999845</v>
       </c>
       <c r="D126" s="5">
         <v>23.235176898408973</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>12.092917125</v>
       </c>
       <c r="C127" s="5">
         <v>4.0382592000000272E-2</v>
       </c>
       <c r="D127" s="5">
         <v>4.0955837517627991</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>12.097806114999999</v>
       </c>
       <c r="C128" s="5">
         <v>4.8889899999995379E-3</v>
       </c>
       <c r="D128" s="5">
         <v>0.48622269942428797</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>12.257903556</v>
       </c>
       <c r="C129" s="5">
         <v>0.16009744100000134</v>
       </c>
       <c r="D129" s="5">
         <v>17.088693537924946</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>12.209669287000001</v>
       </c>
       <c r="C130" s="5">
         <v>-4.8234268999999941E-2</v>
       </c>
       <c r="D130" s="5">
         <v>-4.6210782808283941</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>12.371162590999999</v>
       </c>
       <c r="C131" s="5">
         <v>0.16149330399999862</v>
       </c>
       <c r="D131" s="5">
         <v>17.079098097219791</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>12.371902491</v>
       </c>
       <c r="C132" s="5">
         <v>7.3990000000101475E-4</v>
       </c>
       <c r="D132" s="5">
         <v>7.1793747489423687E-2</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>12.340266078000001</v>
       </c>
       <c r="C133" s="5">
         <v>-3.1636412999999308E-2</v>
       </c>
       <c r="D133" s="5">
         <v>-3.0257507729475774</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>12.387693784</v>
       </c>
       <c r="C134" s="5">
         <v>4.7427705999998793E-2</v>
       </c>
       <c r="D134" s="5">
         <v>4.7107447479204145</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>12.132242029</v>
       </c>
       <c r="C135" s="5">
         <v>-0.25545175499999928</v>
       </c>
       <c r="D135" s="5">
         <v>-22.12335187404436</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>12.383548587</v>
       </c>
       <c r="C136" s="5">
         <v>0.25130655799999957</v>
       </c>
       <c r="D136" s="5">
         <v>27.893526470248364</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>12.336579392000001</v>
       </c>
       <c r="C137" s="5">
         <v>-4.6969194999999075E-2</v>
       </c>
       <c r="D137" s="5">
         <v>-4.4576879958210132</v>
       </c>
       <c r="E137" s="5">
         <v>4.1543943540484296</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>12.092526539</v>
       </c>
       <c r="C138" s="5">
         <v>-0.24405285300000124</v>
       </c>
       <c r="D138" s="5">
         <v>-21.319430551407116</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>12.120755439</v>
       </c>
       <c r="C139" s="5">
         <v>2.8228900000000223E-2</v>
       </c>
       <c r="D139" s="5">
         <v>2.8375383315887515</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>12.009973582000001</v>
       </c>
       <c r="C140" s="5">
         <v>-0.11078185699999921</v>
       </c>
       <c r="D140" s="5">
         <v>-10.432930970811515</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>11.755416133000001</v>
       </c>
       <c r="C141" s="5">
         <v>-0.25455744899999999</v>
       </c>
       <c r="D141" s="5">
         <v>-22.669385006969822</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>11.610700463000001</v>
       </c>
       <c r="C142" s="5">
         <v>-0.14471567000000007</v>
       </c>
       <c r="D142" s="5">
         <v>-13.81236491243093</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>11.191635433</v>
       </c>
       <c r="C143" s="5">
         <v>-0.4190650300000005</v>
       </c>
       <c r="D143" s="5">
         <v>-35.668807541759925</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>11.056679194999999</v>
       </c>
       <c r="C144" s="5">
         <v>-0.13495623800000089</v>
       </c>
       <c r="D144" s="5">
         <v>-13.548237501605954</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>10.9625412</v>
       </c>
       <c r="C145" s="5">
         <v>-9.4137994999998753E-2</v>
       </c>
       <c r="D145" s="5">
         <v>-9.7518400376928156</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>10.982486624</v>
       </c>
       <c r="C146" s="5">
         <v>1.9945423999999434E-2</v>
       </c>
       <c r="D146" s="5">
         <v>2.2052801844136605</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>10.741722600999999</v>
       </c>
       <c r="C147" s="5">
         <v>-0.24076402300000055</v>
       </c>
       <c r="D147" s="5">
         <v>-23.355852616861274</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>10.662366957</v>
       </c>
       <c r="C148" s="5">
         <v>-7.9355643999999614E-2</v>
       </c>
       <c r="D148" s="5">
         <v>-8.5136483815662629</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>10.7348015</v>
       </c>
       <c r="C149" s="5">
         <v>7.2434542999999962E-2</v>
       </c>
       <c r="D149" s="5">
         <v>8.4637751750549874</v>
       </c>
       <c r="E149" s="5">
         <v>-12.983971010949102</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>10.589550534000001</v>
       </c>
       <c r="C150" s="5">
         <v>-0.14525096599999898</v>
       </c>
       <c r="D150" s="5">
         <v>-15.081540359879419</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>10.504531652000001</v>
       </c>
       <c r="C151" s="5">
         <v>-8.5018881999999962E-2</v>
       </c>
       <c r="D151" s="5">
         <v>-9.2200368688847512</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>9.8848365792999999</v>
       </c>
       <c r="C152" s="5">
         <v>-0.61969507270000079</v>
       </c>
       <c r="D152" s="5">
         <v>-51.792612449487699</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>10.451753333999999</v>
       </c>
       <c r="C153" s="5">
         <v>0.56691675469999936</v>
       </c>
       <c r="D153" s="5">
         <v>95.270165613088437</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>10.313959828</v>
       </c>
       <c r="C154" s="5">
         <v>-0.13779350599999951</v>
       </c>
       <c r="D154" s="5">
         <v>-14.722314102226342</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>10.314833800000001</v>
       </c>
       <c r="C155" s="5">
         <v>8.739720000008333E-4</v>
       </c>
       <c r="D155" s="5">
         <v>0.10173156922359539</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>10.349713984999999</v>
       </c>
       <c r="C156" s="5">
         <v>3.4880184999998676E-2</v>
       </c>
       <c r="D156" s="5">
         <v>4.1341945009341519</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>10.379145977</v>
       </c>
       <c r="C157" s="5">
         <v>2.9431992000001017E-2</v>
       </c>
       <c r="D157" s="5">
         <v>3.466381967665999</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>10.168129628000001</v>
       </c>
       <c r="C158" s="5">
         <v>-0.21101634899999944</v>
       </c>
       <c r="D158" s="5">
         <v>-21.845597228475931</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>10.03955464</v>
       </c>
       <c r="C159" s="5">
         <v>-0.12857498800000045</v>
       </c>
       <c r="D159" s="5">
         <v>-14.161823644123238</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>9.9489079848999999</v>
       </c>
       <c r="C160" s="5">
         <v>-9.0646655100000473E-2</v>
       </c>
       <c r="D160" s="5">
         <v>-10.312566180312622</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>9.7278344514999997</v>
       </c>
       <c r="C161" s="5">
         <v>-0.22107353340000024</v>
       </c>
       <c r="D161" s="5">
         <v>-23.635927104294886</v>
       </c>
       <c r="E161" s="5">
         <v>-9.3803974717185046</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>9.7904049422000003</v>
       </c>
       <c r="C162" s="5">
         <v>6.2570490700000647E-2</v>
       </c>
       <c r="D162" s="5">
         <v>7.9975260748404775</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>9.5944422963000005</v>
       </c>
       <c r="C163" s="5">
         <v>-0.1959626458999999</v>
       </c>
       <c r="D163" s="5">
         <v>-21.543494277237627</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>9.482673256</v>
       </c>
       <c r="C164" s="5">
         <v>-0.11176904030000046</v>
       </c>
       <c r="D164" s="5">
         <v>-13.117439087297599</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>9.4443645632000006</v>
       </c>
       <c r="C165" s="5">
         <v>-3.8308692799999378E-2</v>
       </c>
       <c r="D165" s="5">
         <v>-4.741556790451007</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>9.4282171505000001</v>
       </c>
       <c r="C166" s="5">
         <v>-1.614741270000053E-2</v>
       </c>
       <c r="D166" s="5">
         <v>-2.0325049433845832</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>9.3275249252000005</v>
       </c>
       <c r="C167" s="5">
         <v>-0.10069222529999955</v>
       </c>
       <c r="D167" s="5">
         <v>-12.089226885340299</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>9.2651901771999992</v>
       </c>
       <c r="C168" s="5">
         <v>-6.2334748000001383E-2</v>
       </c>
       <c r="D168" s="5">
         <v>-7.731164845153959</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>9.0115154233000005</v>
       </c>
       <c r="C169" s="5">
         <v>-0.25367475389999861</v>
       </c>
       <c r="D169" s="5">
         <v>-28.332557406901969</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>8.9801461647000007</v>
       </c>
       <c r="C170" s="5">
         <v>-3.1369258599999839E-2</v>
       </c>
       <c r="D170" s="5">
         <v>-4.0981683843489325</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>8.4360547452999999</v>
       </c>
       <c r="C171" s="5">
         <v>-0.54409141940000083</v>
       </c>
       <c r="D171" s="5">
         <v>-52.764142145681035</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>8.4404700817999991</v>
       </c>
       <c r="C172" s="5">
         <v>4.4153364999992561E-3</v>
       </c>
       <c r="D172" s="5">
         <v>0.62987768448674597</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>8.3332960152000002</v>
       </c>
       <c r="C173" s="5">
         <v>-0.10717406659999895</v>
       </c>
       <c r="D173" s="5">
         <v>-14.216829886873516</v>
       </c>
       <c r="E173" s="5">
         <v>-14.335548607994319</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>8.1546992935000002</v>
       </c>
       <c r="C174" s="5">
         <v>-0.17859672169999996</v>
       </c>
       <c r="D174" s="5">
         <v>-22.893018479785532</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>8.0599961033999996</v>
       </c>
       <c r="C175" s="5">
         <v>-9.4703190100000612E-2</v>
       </c>
       <c r="D175" s="5">
         <v>-13.079428995737363</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>7.9602076022999997</v>
       </c>
       <c r="C176" s="5">
         <v>-9.9788501099999927E-2</v>
       </c>
       <c r="D176" s="5">
         <v>-13.885804365910593</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>7.8390755737999998</v>
       </c>
       <c r="C177" s="5">
         <v>-0.12113202849999993</v>
       </c>
       <c r="D177" s="5">
         <v>-16.807249188344077</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>7.8307338076999997</v>
       </c>
       <c r="C178" s="5">
         <v>-8.3417661000000365E-3</v>
       </c>
       <c r="D178" s="5">
         <v>-1.2695043402487505</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>7.8232635053999999</v>
       </c>
       <c r="C179" s="5">
         <v>-7.470302299999787E-3</v>
       </c>
       <c r="D179" s="5">
         <v>-1.1387792745680358</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>7.7903726098000003</v>
       </c>
       <c r="C180" s="5">
         <v>-3.2890895599999581E-2</v>
       </c>
       <c r="D180" s="5">
         <v>-4.9300510025595106</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>7.7443329345</v>
       </c>
       <c r="C181" s="5">
         <v>-4.6039675300000305E-2</v>
       </c>
       <c r="D181" s="5">
         <v>-6.8657501604582949</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>7.7145107486000004</v>
       </c>
       <c r="C182" s="5">
         <v>-2.9822185899999631E-2</v>
       </c>
       <c r="D182" s="5">
         <v>-4.5243821070985017</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>7.5299848302000001</v>
       </c>
       <c r="C183" s="5">
         <v>-0.18452591840000032</v>
       </c>
       <c r="D183" s="5">
         <v>-25.212579601570116</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>7.4439511535999996</v>
       </c>
       <c r="C184" s="5">
         <v>-8.6033676600000497E-2</v>
       </c>
       <c r="D184" s="5">
         <v>-12.880984141490204</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>7.3412975869999997</v>
       </c>
       <c r="C185" s="5">
         <v>-0.10265356659999991</v>
       </c>
       <c r="D185" s="5">
         <v>-15.349062567582806</v>
       </c>
       <c r="E185" s="5">
         <v>-11.904034446761369</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>7.2285144083999997</v>
       </c>
       <c r="C186" s="5">
         <v>-0.11278317859999998</v>
       </c>
       <c r="D186" s="5">
         <v>-16.954775341149521</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>7.2265413786000003</v>
       </c>
       <c r="C187" s="5">
         <v>-1.9730297999993596E-3</v>
       </c>
       <c r="D187" s="5">
         <v>-0.32704986005550607</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>7.2454962932000004</v>
       </c>
       <c r="C188" s="5">
         <v>1.8954914600000095E-2</v>
       </c>
       <c r="D188" s="5">
         <v>3.1933563691722178</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>7.3385678168000004</v>
       </c>
       <c r="C189" s="5">
         <v>9.3071523599999928E-2</v>
       </c>
       <c r="D189" s="5">
         <v>16.551557211345692</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>7.2390369577999998</v>
       </c>
       <c r="C190" s="5">
         <v>-9.9530859000000582E-2</v>
       </c>
       <c r="D190" s="5">
         <v>-15.114446916977275</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>7.2150481902000001</v>
       </c>
       <c r="C191" s="5">
         <v>-2.3988767599999683E-2</v>
       </c>
       <c r="D191" s="5">
         <v>-3.9048857520918578</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>7.2049995961000004</v>
       </c>
       <c r="C192" s="5">
         <v>-1.0048594099999697E-2</v>
       </c>
       <c r="D192" s="5">
         <v>-1.6585299771779027</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>7.2611214847000003</v>
       </c>
       <c r="C193" s="5">
         <v>5.6121888599999892E-2</v>
       </c>
       <c r="D193" s="5">
         <v>9.7581821581069086</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>7.3370358408999996</v>
       </c>
       <c r="C194" s="5">
         <v>7.5914356199999311E-2</v>
       </c>
       <c r="D194" s="5">
         <v>13.293045568142968</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>7.3242181303000002</v>
       </c>
       <c r="C195" s="5">
         <v>-1.2817710599999366E-2</v>
       </c>
       <c r="D195" s="5">
         <v>-2.076358979598214</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>7.3468447033000004</v>
       </c>
       <c r="C196" s="5">
         <v>2.262657300000015E-2</v>
       </c>
       <c r="D196" s="5">
         <v>3.7707793573442894</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>7.3409666847999997</v>
       </c>
       <c r="C197" s="5">
         <v>-5.8780185000006924E-3</v>
       </c>
       <c r="D197" s="5">
         <v>-0.95587511496075805</v>
       </c>
       <c r="E197" s="5">
         <v>-4.5074075267881319E-3</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>7.7442234098</v>
       </c>
       <c r="C198" s="5">
         <v>0.40325672500000032</v>
       </c>
       <c r="D198" s="5">
         <v>89.974557440308686</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>7.6069038744000004</v>
       </c>
       <c r="C199" s="5">
         <v>-0.13731953539999964</v>
       </c>
       <c r="D199" s="5">
         <v>-19.320971465304325</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>7.6446746679000004</v>
       </c>
       <c r="C200" s="5">
         <v>3.7770793500000011E-2</v>
       </c>
       <c r="D200" s="5">
         <v>6.1238401460056435</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>7.7470544764999998</v>
       </c>
       <c r="C201" s="5">
         <v>0.1023798085999994</v>
       </c>
       <c r="D201" s="5">
         <v>17.30897028845353</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>7.7466294945999996</v>
       </c>
       <c r="C202" s="5">
         <v>-4.2498190000017644E-4</v>
       </c>
       <c r="D202" s="5">
         <v>-6.5808810525347372E-2</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>7.7042941895999997</v>
       </c>
       <c r="C203" s="5">
         <v>-4.2335304999999934E-2</v>
       </c>
       <c r="D203" s="5">
         <v>-6.3644262877635693</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>7.7083941467999999</v>
       </c>
       <c r="C204" s="5">
         <v>4.099957200000226E-3</v>
       </c>
       <c r="D204" s="5">
         <v>0.64047066912489292</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>7.6663950465999999</v>
       </c>
       <c r="C205" s="5">
         <v>-4.1999100199999972E-2</v>
       </c>
       <c r="D205" s="5">
         <v>-6.3457740344945002</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>7.8447872886000001</v>
       </c>
       <c r="C206" s="5">
         <v>0.17839224200000015</v>
       </c>
       <c r="D206" s="5">
         <v>31.78917273380182</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>8.1108204657999998</v>
       </c>
       <c r="C207" s="5">
         <v>0.26603317719999975</v>
       </c>
       <c r="D207" s="5">
         <v>49.211877063528561</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>7.9605080001999999</v>
       </c>
       <c r="C208" s="5">
         <v>-0.15031246559999989</v>
       </c>
       <c r="D208" s="5">
         <v>-20.106409779249379</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>7.9394706974</v>
       </c>
       <c r="C209" s="5">
         <v>-2.1037302799999935E-2</v>
       </c>
       <c r="D209" s="5">
         <v>-3.1255601373587738</v>
       </c>
       <c r="E209" s="5">
         <v>8.1529318725726654</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>7.8306135376999997</v>
       </c>
       <c r="C210" s="5">
         <v>-0.10885715970000032</v>
       </c>
       <c r="D210" s="5">
         <v>-15.267330645751343</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>7.7823999536999997</v>
       </c>
       <c r="C211" s="5">
         <v>-4.8213583999999976E-2</v>
       </c>
       <c r="D211" s="5">
         <v>-7.1433384369898985</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>7.7263335744999999</v>
       </c>
       <c r="C212" s="5">
         <v>-5.6066379199999794E-2</v>
       </c>
       <c r="D212" s="5">
         <v>-8.3106496159147785</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>7.6516701307000003</v>
       </c>
       <c r="C213" s="5">
         <v>-7.4663443799999563E-2</v>
       </c>
       <c r="D213" s="5">
         <v>-10.999301294792286</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>7.653441892</v>
       </c>
       <c r="C214" s="5">
         <v>1.7717612999996746E-3</v>
       </c>
       <c r="D214" s="5">
         <v>0.27821682057682651</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>7.6978886545999998</v>
       </c>
       <c r="C215" s="5">
         <v>4.4446762599999801E-2</v>
       </c>
       <c r="D215" s="5">
         <v>7.1958640812037844</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>7.7131195869000004</v>
       </c>
       <c r="C216" s="5">
         <v>1.523093230000061E-2</v>
       </c>
       <c r="D216" s="5">
         <v>2.4003116791527335</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>7.6712020330000001</v>
       </c>
       <c r="C217" s="5">
         <v>-4.1917553900000293E-2</v>
       </c>
       <c r="D217" s="5">
         <v>-6.330053934676183</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>7.4753003591000002</v>
       </c>
       <c r="C218" s="5">
         <v>-0.19590167389999991</v>
       </c>
       <c r="D218" s="5">
         <v>-26.686708180630493</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>7.6207626299999998</v>
       </c>
       <c r="C219" s="5">
         <v>0.14546227089999952</v>
       </c>
       <c r="D219" s="5">
         <v>26.019411036952711</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>7.5766381423000002</v>
       </c>
       <c r="C220" s="5">
         <v>-4.4124487699999548E-2</v>
       </c>
       <c r="D220" s="5">
         <v>-6.730996311212623</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>7.5473980012000004</v>
       </c>
       <c r="C221" s="5">
         <v>-2.9240141099999839E-2</v>
       </c>
       <c r="D221" s="5">
         <v>-4.5340545270862957</v>
       </c>
       <c r="E221" s="5">
         <v>-4.9382724761286028</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>7.8126602136000001</v>
       </c>
       <c r="C222" s="5">
         <v>0.2652622123999997</v>
       </c>
       <c r="D222" s="5">
         <v>51.363167681247688</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>7.6654556070000002</v>
       </c>
       <c r="C223" s="5">
         <v>-0.1472046065999999</v>
       </c>
       <c r="D223" s="5">
         <v>-20.408179867156882</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>7.5987857933000003</v>
       </c>
       <c r="C224" s="5">
         <v>-6.6669813699999914E-2</v>
       </c>
       <c r="D224" s="5">
         <v>-9.9518591091594448</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>7.5584362271999996</v>
       </c>
       <c r="C225" s="5">
         <v>-4.0349566100000622E-2</v>
       </c>
       <c r="D225" s="5">
         <v>-6.1891626034394909</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>7.4574332577</v>
       </c>
       <c r="C226" s="5">
         <v>-0.10100296949999965</v>
       </c>
       <c r="D226" s="5">
         <v>-14.907934689910107</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>7.3881613389999998</v>
       </c>
       <c r="C227" s="5">
         <v>-6.9271918700000157E-2</v>
       </c>
       <c r="D227" s="5">
         <v>-10.594559610645394</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>7.3106555926999999</v>
       </c>
       <c r="C228" s="5">
         <v>-7.7505746299999956E-2</v>
       </c>
       <c r="D228" s="5">
         <v>-11.88710990840589</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>7.1844609374999999</v>
       </c>
       <c r="C229" s="5">
         <v>-0.12619465519999995</v>
       </c>
       <c r="D229" s="5">
         <v>-18.856383801397314</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>7.1018949999999998</v>
       </c>
       <c r="C230" s="5">
         <v>-8.2565937500000075E-2</v>
       </c>
       <c r="D230" s="5">
         <v>-12.951616463785665</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>7.0364955397999998</v>
       </c>
       <c r="C231" s="5">
         <v>-6.5399460200000092E-2</v>
       </c>
       <c r="D231" s="5">
         <v>-10.50762457070239</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>7.0915325145999999</v>
       </c>
       <c r="C232" s="5">
         <v>5.5036974800000138E-2</v>
       </c>
       <c r="D232" s="5">
         <v>9.8004654303753611</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>6.8645451633999999</v>
       </c>
       <c r="C233" s="5">
         <v>-0.22698735120000002</v>
       </c>
       <c r="D233" s="5">
         <v>-32.32005164579509</v>
       </c>
       <c r="E233" s="5">
         <v>-9.0475265474462834</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>6.6676555754000004</v>
       </c>
       <c r="C234" s="5">
         <v>-0.19688958799999945</v>
       </c>
       <c r="D234" s="5">
         <v>-29.476039517209895</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>6.5461008540999996</v>
       </c>
       <c r="C235" s="5">
         <v>-0.12155472130000078</v>
       </c>
       <c r="D235" s="5">
         <v>-19.811071321021846</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>6.3603922598000002</v>
       </c>
       <c r="C236" s="5">
         <v>-0.18570859429999942</v>
       </c>
       <c r="D236" s="5">
         <v>-29.203057911963327</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>6.2550632878999997</v>
       </c>
       <c r="C237" s="5">
         <v>-0.10532897190000057</v>
       </c>
       <c r="D237" s="5">
         <v>-18.158478730797945</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>6.2479978727000001</v>
       </c>
       <c r="C238" s="5">
         <v>-7.0654151999995918E-3</v>
       </c>
       <c r="D238" s="5">
         <v>-1.3470723998040723</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>6.1875872235999996</v>
       </c>
       <c r="C239" s="5">
         <v>-6.0410649100000491E-2</v>
       </c>
       <c r="D239" s="5">
         <v>-11.005015364851733</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>6.0164147608</v>
       </c>
       <c r="C240" s="5">
         <v>-0.17117246279999954</v>
       </c>
       <c r="D240" s="5">
         <v>-28.583722596654404</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>5.9028827395999999</v>
       </c>
       <c r="C241" s="5">
         <v>-0.11353202120000017</v>
       </c>
       <c r="D241" s="5">
         <v>-20.435991384784213</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>5.9298078749999998</v>
       </c>
       <c r="C242" s="5">
         <v>2.6925135399999967E-2</v>
       </c>
       <c r="D242" s="5">
         <v>5.6130530178787552</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>5.9574630471000001</v>
       </c>
       <c r="C243" s="5">
         <v>2.7655172100000236E-2</v>
       </c>
       <c r="D243" s="5">
         <v>5.7423155010968285</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>5.7985855237999999</v>
       </c>
       <c r="C244" s="5">
         <v>-0.15887752330000016</v>
       </c>
       <c r="D244" s="5">
         <v>-27.701628073840133</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>5.7760723249000003</v>
       </c>
       <c r="C245" s="5">
         <v>-2.2513198899999587E-2</v>
       </c>
       <c r="D245" s="5">
         <v>-4.5608270227146868</v>
       </c>
       <c r="E245" s="5">
         <v>-15.856445148084376</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>5.8459975719999999</v>
       </c>
       <c r="C246" s="5">
         <v>6.9925247099999588E-2</v>
       </c>
       <c r="D246" s="5">
         <v>15.534608376469894</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>5.7433654716999998</v>
       </c>
       <c r="C247" s="5">
         <v>-0.10263210030000014</v>
       </c>
       <c r="D247" s="5">
         <v>-19.147422855559959</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>5.7368940808</v>
       </c>
       <c r="C248" s="5">
         <v>-6.4713908999998182E-3</v>
       </c>
       <c r="D248" s="5">
         <v>-1.3437633718304642</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>5.6563102142000004</v>
       </c>
       <c r="C249" s="5">
         <v>-8.058386659999961E-2</v>
       </c>
       <c r="D249" s="5">
         <v>-15.612784211991981</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>5.5339971080000003</v>
       </c>
       <c r="C250" s="5">
         <v>-0.12231310620000002</v>
       </c>
       <c r="D250" s="5">
         <v>-23.074824461779386</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>5.4888257429999996</v>
       </c>
       <c r="C251" s="5">
         <v>-4.5171365000000741E-2</v>
       </c>
       <c r="D251" s="5">
         <v>-9.3670357745897377</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>5.5165112873000002</v>
       </c>
       <c r="C252" s="5">
         <v>2.7685544300000586E-2</v>
       </c>
       <c r="D252" s="5">
         <v>6.2235508885107427</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>5.5076935507</v>
       </c>
       <c r="C253" s="5">
         <v>-8.8177366000001811E-3</v>
       </c>
       <c r="D253" s="5">
         <v>-1.9013382773618637</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>5.4389559914000003</v>
       </c>
       <c r="C254" s="5">
         <v>-6.8737559299999695E-2</v>
       </c>
       <c r="D254" s="5">
         <v>-13.989925997851193</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>5.3667885175999999</v>
       </c>
       <c r="C255" s="5">
         <v>-7.2167473800000437E-2</v>
       </c>
       <c r="D255" s="5">
         <v>-14.810269270874832</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>5.3996751819000002</v>
       </c>
       <c r="C256" s="5">
         <v>3.2886664300000312E-2</v>
       </c>
       <c r="D256" s="5">
         <v>7.6063359870286895</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>5.3866915334999996</v>
       </c>
       <c r="C257" s="5">
         <v>-1.2983648400000547E-2</v>
       </c>
       <c r="D257" s="5">
         <v>-2.8475735111662792</v>
       </c>
       <c r="E257" s="5">
         <v>-6.7412727801454908</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>5.3323777328000004</v>
       </c>
       <c r="C258" s="5">
         <v>-5.4313800699999248E-2</v>
       </c>
       <c r="D258" s="5">
         <v>-11.450605556588467</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>5.3482554981000003</v>
       </c>
       <c r="C259" s="5">
         <v>1.5877765299999957E-2</v>
       </c>
       <c r="D259" s="5">
         <v>3.632238963355805</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>5.4241547894000002</v>
       </c>
       <c r="C260" s="5">
         <v>7.5899291299999838E-2</v>
       </c>
       <c r="D260" s="5">
         <v>18.423839798966824</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>5.4583614870000003</v>
       </c>
       <c r="C261" s="5">
         <v>3.4206697600000169E-2</v>
       </c>
       <c r="D261" s="5">
         <v>7.8357178439618647</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>5.4230803486000001</v>
       </c>
       <c r="C262" s="5">
         <v>-3.5281138400000245E-2</v>
       </c>
       <c r="D262" s="5">
         <v>-7.4865365272169022</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>5.4950813099999998</v>
       </c>
       <c r="C263" s="5">
         <v>7.2000961399999674E-2</v>
       </c>
       <c r="D263" s="5">
         <v>17.148574397208716</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>5.5139978485999999</v>
       </c>
       <c r="C264" s="5">
         <v>1.8916538600000088E-2</v>
       </c>
       <c r="D264" s="5">
         <v>4.2100566010463636</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>5.5025578680000002</v>
       </c>
       <c r="C265" s="5">
         <v>-1.1439980599999622E-2</v>
       </c>
       <c r="D265" s="5">
         <v>-2.4614456313275968</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>5.5386082877999998</v>
       </c>
       <c r="C266" s="5">
         <v>3.6050419799999567E-2</v>
       </c>
       <c r="D266" s="5">
         <v>8.1514613847948567</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>5.4679715648</v>
       </c>
       <c r="C267" s="5">
         <v>-7.063672299999979E-2</v>
       </c>
       <c r="D267" s="5">
         <v>-14.275066954284267</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>5.5921912465999997</v>
       </c>
       <c r="C268" s="5">
         <v>0.12421968179999965</v>
       </c>
       <c r="D268" s="5">
         <v>30.939058924233585</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>5.5895151393000004</v>
       </c>
       <c r="C269" s="5">
         <v>-2.6761072999992308E-3</v>
       </c>
       <c r="D269" s="5">
         <v>-0.57274329547655212</v>
       </c>
       <c r="E269" s="5">
         <v>3.7652723297525892</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>5.8466698115</v>
       </c>
       <c r="C270" s="5">
         <v>0.25715467219999955</v>
       </c>
       <c r="D270" s="5">
         <v>71.558868612359788</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>5.8659197087999999</v>
       </c>
       <c r="C271" s="5">
         <v>1.924989729999993E-2</v>
       </c>
       <c r="D271" s="5">
         <v>4.0232827763226009</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>5.8226712986000004</v>
       </c>
       <c r="C272" s="5">
         <v>-4.3248410199999476E-2</v>
       </c>
       <c r="D272" s="5">
         <v>-8.497298121094687</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>5.7665082894999999</v>
       </c>
       <c r="C273" s="5">
         <v>-5.6163009100000494E-2</v>
       </c>
       <c r="D273" s="5">
         <v>-10.979965152523885</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>5.9138555749000004</v>
       </c>
       <c r="C274" s="5">
         <v>0.14734728540000042</v>
       </c>
       <c r="D274" s="5">
         <v>35.36099010847569</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>5.8984145752000003</v>
       </c>
       <c r="C275" s="5">
         <v>-1.5440999700000013E-2</v>
       </c>
       <c r="D275" s="5">
         <v>-3.0885797689590655</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>5.9130281382999996</v>
       </c>
       <c r="C276" s="5">
         <v>1.4613563099999283E-2</v>
       </c>
       <c r="D276" s="5">
         <v>3.0138976465151401</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>5.8945591849000003</v>
       </c>
       <c r="C277" s="5">
         <v>-1.8468953399999322E-2</v>
       </c>
       <c r="D277" s="5">
         <v>-3.6843979993458453</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>5.8311076119000003</v>
       </c>
       <c r="C278" s="5">
         <v>-6.3451573000000039E-2</v>
       </c>
       <c r="D278" s="5">
         <v>-12.179342529229775</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>5.8647603633000003</v>
       </c>
       <c r="C279" s="5">
         <v>3.3652751400000014E-2</v>
       </c>
       <c r="D279" s="5">
         <v>7.1496065004412523</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>5.7808037717999996</v>
       </c>
       <c r="C280" s="5">
         <v>-8.3956591500000677E-2</v>
       </c>
       <c r="D280" s="5">
         <v>-15.88848124488883</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>5.7972081537999998</v>
       </c>
       <c r="C281" s="5">
         <v>1.6404382000000162E-2</v>
       </c>
       <c r="D281" s="5">
         <v>3.4589345019173434</v>
       </c>
       <c r="E281" s="5">
         <v>3.7157608365653294</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>5.6352570850000001</v>
       </c>
       <c r="C282" s="5">
         <v>-0.16195106879999965</v>
       </c>
       <c r="D282" s="5">
         <v>-28.823263416553679</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>5.6660797751</v>
       </c>
       <c r="C283" s="5">
         <v>3.0822690099999939E-2</v>
       </c>
       <c r="D283" s="5">
         <v>6.7646335295003635</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>5.7281353065999996</v>
       </c>
       <c r="C284" s="5">
         <v>6.2055531499999539E-2</v>
       </c>
       <c r="D284" s="5">
         <v>13.963820158737029</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>5.6701967225000001</v>
       </c>
       <c r="C285" s="5">
         <v>-5.7938584099999524E-2</v>
       </c>
       <c r="D285" s="5">
         <v>-11.484708760386098</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>5.7042009301999999</v>
       </c>
       <c r="C286" s="5">
         <v>3.4004207699999789E-2</v>
       </c>
       <c r="D286" s="5">
         <v>7.4385805560201579</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>5.5991643223000001</v>
       </c>
       <c r="C287" s="5">
         <v>-0.1050366078999998</v>
       </c>
       <c r="D287" s="5">
         <v>-19.990643577159638</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>5.6298220452000001</v>
       </c>
       <c r="C288" s="5">
         <v>3.0657722900000017E-2</v>
       </c>
       <c r="D288" s="5">
         <v>6.7720176019963274</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>5.6028647210999996</v>
       </c>
       <c r="C289" s="5">
         <v>-2.6957324100000513E-2</v>
       </c>
       <c r="D289" s="5">
         <v>-5.5970354047206854</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>5.6304355791000003</v>
       </c>
       <c r="C290" s="5">
         <v>2.7570858000000698E-2</v>
       </c>
       <c r="D290" s="5">
         <v>6.0674884175891508</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>5.6623363277000003</v>
       </c>
       <c r="C291" s="5">
         <v>3.1900748600000028E-2</v>
       </c>
       <c r="D291" s="5">
         <v>7.0148420310627513</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>5.6734908272000002</v>
       </c>
       <c r="C292" s="5">
         <v>1.1154499499999915E-2</v>
       </c>
       <c r="D292" s="5">
         <v>2.3897172528423383</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>5.7023100454</v>
       </c>
       <c r="C293" s="5">
         <v>2.8819218199999774E-2</v>
       </c>
       <c r="D293" s="5">
         <v>6.2687665681740556</v>
       </c>
       <c r="E293" s="5">
         <v>-1.6369622391046112</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>5.5194008768999998</v>
       </c>
       <c r="C294" s="5">
         <v>-0.18290916850000016</v>
       </c>
       <c r="D294" s="5">
         <v>-32.377171152100239</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>5.4633922765999996</v>
       </c>
       <c r="C295" s="5">
         <v>-5.6008600300000211E-2</v>
       </c>
       <c r="D295" s="5">
         <v>-11.519951167076325</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>5.5353285151999998</v>
       </c>
       <c r="C296" s="5">
         <v>7.1936238600000202E-2</v>
       </c>
       <c r="D296" s="5">
         <v>16.996318898997576</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>5.5694902920000002</v>
       </c>
       <c r="C297" s="5">
         <v>3.4161776800000432E-2</v>
       </c>
       <c r="D297" s="5">
         <v>7.6625359426210071</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>5.5960926074000001</v>
       </c>
       <c r="C298" s="5">
         <v>2.660231539999991E-2</v>
       </c>
       <c r="D298" s="5">
         <v>5.8847215126438313</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>5.6978236701</v>
       </c>
       <c r="C299" s="5">
         <v>0.10173106269999987</v>
       </c>
       <c r="D299" s="5">
         <v>24.133598855258654</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>5.7457707533000004</v>
       </c>
       <c r="C300" s="5">
         <v>4.7947083200000407E-2</v>
       </c>
       <c r="D300" s="5">
         <v>10.578697955163952</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>5.8089048134999999</v>
       </c>
       <c r="C301" s="5">
         <v>6.3134060199999453E-2</v>
       </c>
       <c r="D301" s="5">
         <v>14.012268821761896</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>5.8260058801000003</v>
       </c>
       <c r="C302" s="5">
         <v>1.7101066600000436E-2</v>
       </c>
       <c r="D302" s="5">
         <v>3.5904936845503999</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>5.8579517742</v>
       </c>
       <c r="C303" s="5">
         <v>3.1945894099999705E-2</v>
       </c>
       <c r="D303" s="5">
         <v>6.7821057098220505</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>5.8682386543999998</v>
       </c>
       <c r="C304" s="5">
         <v>1.0286880199999793E-2</v>
       </c>
       <c r="D304" s="5">
         <v>2.1277371114175825</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>5.9087305793000002</v>
       </c>
       <c r="C305" s="5">
         <v>4.049192490000042E-2</v>
       </c>
       <c r="D305" s="5">
         <v>8.601804451705263</v>
       </c>
       <c r="E305" s="5">
         <v>3.6199458159332787</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>6.0120887447999998</v>
       </c>
       <c r="C306" s="5">
         <v>0.10335816549999954</v>
       </c>
       <c r="D306" s="5">
         <v>23.132964844867466</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>5.9620933700999998</v>
       </c>
       <c r="C307" s="5">
         <v>-4.9995374699999928E-2</v>
       </c>
       <c r="D307" s="5">
         <v>-9.5349795792120986</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>5.9467139976999999</v>
       </c>
       <c r="C308" s="5">
         <v>-1.537937239999998E-2</v>
       </c>
       <c r="D308" s="5">
         <v>-3.0518900457573439</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>5.8660315942999999</v>
       </c>
       <c r="C309" s="5">
         <v>-8.0682403399999991E-2</v>
       </c>
       <c r="D309" s="5">
         <v>-15.119456957942335</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>5.9912896608999997</v>
       </c>
       <c r="C310" s="5">
         <v>0.12525806659999983</v>
       </c>
       <c r="D310" s="5">
         <v>28.857894318976207</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>5.9944195772000004</v>
       </c>
       <c r="C311" s="5">
         <v>3.1299163000007013E-3</v>
       </c>
       <c r="D311" s="5">
         <v>0.62869770413269688</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>5.9612769095000004</v>
       </c>
       <c r="C312" s="5">
         <v>-3.3142667699999961E-2</v>
       </c>
       <c r="D312" s="5">
         <v>-6.4366215974291592</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>6.0144451502000003</v>
       </c>
       <c r="C313" s="5">
         <v>5.3168240699999814E-2</v>
       </c>
       <c r="D313" s="5">
         <v>11.243660983514969</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>6.0269332616</v>
       </c>
       <c r="C314" s="5">
         <v>1.2488111399999724E-2</v>
       </c>
       <c r="D314" s="5">
         <v>2.5202756898850209</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>5.9605299414999999</v>
       </c>
       <c r="C315" s="5">
         <v>-6.6403320100000052E-2</v>
       </c>
       <c r="D315" s="5">
         <v>-12.448841300636214</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>5.9723731699</v>
       </c>
       <c r="C316" s="5">
         <v>1.1843228400000072E-2</v>
       </c>
       <c r="D316" s="5">
         <v>2.4105603731364056</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>5.9084813107</v>
       </c>
       <c r="C317" s="5">
         <v>-6.3891859199999956E-2</v>
       </c>
       <c r="D317" s="5">
         <v>-12.108441756443799</v>
       </c>
       <c r="E317" s="5">
         <v>-4.2186489408346795E-3</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>5.8937608624999998</v>
       </c>
       <c r="C318" s="5">
         <v>-1.4720448200000291E-2</v>
       </c>
       <c r="D318" s="5">
         <v>-2.9490630606843871</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>5.8519347722999999</v>
       </c>
       <c r="C319" s="5">
         <v>-4.1826090199999832E-2</v>
       </c>
       <c r="D319" s="5">
         <v>-8.1913515365157448</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>5.7505113973000004</v>
       </c>
       <c r="C320" s="5">
         <v>-0.10142337499999954</v>
       </c>
       <c r="D320" s="5">
         <v>-18.925570319139752</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>5.6491601812000001</v>
       </c>
       <c r="C321" s="5">
         <v>-0.10135121610000031</v>
       </c>
       <c r="D321" s="5">
         <v>-19.215312600860635</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>5.5892542151000004</v>
       </c>
       <c r="C322" s="5">
         <v>-5.9905966099999652E-2</v>
       </c>
       <c r="D322" s="5">
         <v>-12.008709988581423</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>5.5901794936</v>
       </c>
       <c r="C323" s="5">
         <v>9.2527849999957112E-4</v>
       </c>
       <c r="D323" s="5">
         <v>0.19883613765490082</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>5.3770891810999997</v>
       </c>
       <c r="C324" s="5">
         <v>-0.21309031250000032</v>
       </c>
       <c r="D324" s="5">
         <v>-37.272519997535959</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>5.3332834052999996</v>
       </c>
       <c r="C325" s="5">
         <v>-4.3805775800000113E-2</v>
       </c>
       <c r="D325" s="5">
         <v>-9.3497359513346705</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>5.4416909603999999</v>
       </c>
       <c r="C326" s="5">
         <v>0.10840755510000033</v>
       </c>
       <c r="D326" s="5">
         <v>27.312352095975314</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>5.2761807065999999</v>
       </c>
       <c r="C327" s="5">
         <v>-0.16551025379999995</v>
       </c>
       <c r="D327" s="5">
         <v>-30.971339019523359</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>5.1805964364000001</v>
       </c>
       <c r="C328" s="5">
         <v>-9.5584270199999821E-2</v>
       </c>
       <c r="D328" s="5">
         <v>-19.698952295980675</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>5.2046409930999999</v>
       </c>
       <c r="C329" s="5">
         <v>2.4044556699999831E-2</v>
       </c>
       <c r="D329" s="5">
         <v>5.7139222508811205</v>
       </c>
       <c r="E329" s="5">
         <v>-11.912372750090217</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>5.2765137071000003</v>
       </c>
       <c r="C330" s="5">
         <v>7.1872714000000393E-2</v>
       </c>
       <c r="D330" s="5">
         <v>17.889604799392679</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>5.2304459662999996</v>
       </c>
       <c r="C331" s="5">
         <v>-4.6067740800000756E-2</v>
       </c>
       <c r="D331" s="5">
         <v>-9.9881285842583818</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>5.2475321557000001</v>
       </c>
       <c r="C332" s="5">
         <v>1.7086189400000507E-2</v>
       </c>
       <c r="D332" s="5">
         <v>3.9912175705993702</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>5.2333936902999998</v>
       </c>
       <c r="C333" s="5">
         <v>-1.41384654000003E-2</v>
       </c>
       <c r="D333" s="5">
         <v>-3.1856853971236609</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>5.1855233063000004</v>
       </c>
       <c r="C334" s="5">
         <v>-4.7870383999999433E-2</v>
       </c>
       <c r="D334" s="5">
         <v>-10.440799293026892</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>5.1841844761000004</v>
       </c>
       <c r="C335" s="5">
         <v>-1.3388301999999186E-3</v>
       </c>
       <c r="D335" s="5">
         <v>-0.30938377917680837</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>5.2859166821999999</v>
       </c>
       <c r="C336" s="5">
         <v>0.10173220609999944</v>
       </c>
       <c r="D336" s="5">
         <v>26.263665763796418</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>5.2452189253999997</v>
       </c>
       <c r="C337" s="5">
         <v>-4.0697756800000207E-2</v>
       </c>
       <c r="D337" s="5">
         <v>-8.8577651445899459</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>5.2590941925000001</v>
       </c>
       <c r="C338" s="5">
         <v>1.3875267100000421E-2</v>
       </c>
       <c r="D338" s="5">
         <v>3.2209749852058156</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>5.2853299132</v>
       </c>
       <c r="C339" s="5">
         <v>2.6235720699999909E-2</v>
       </c>
       <c r="D339" s="5">
         <v>6.1533796180635481</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>5.2901534837000002</v>
       </c>
       <c r="C340" s="5">
         <v>4.8235705000001516E-3</v>
       </c>
       <c r="D340" s="5">
         <v>1.1006744091800025</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>5.2961904083000002</v>
       </c>
       <c r="C341" s="5">
         <v>6.0369246000000487E-3</v>
       </c>
       <c r="D341" s="5">
         <v>1.3780225999380447</v>
       </c>
       <c r="E341" s="5">
         <v>1.7589957755274721</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>5.2714394828</v>
       </c>
       <c r="C342" s="5">
         <v>-2.4750925500000243E-2</v>
       </c>
       <c r="D342" s="5">
         <v>-5.4660911314457827</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>5.3196923366000002</v>
       </c>
       <c r="C343" s="5">
         <v>4.8252853800000217E-2</v>
       </c>
       <c r="D343" s="5">
         <v>11.554600966593863</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>5.3421183744</v>
       </c>
       <c r="C344" s="5">
         <v>2.2426037799999854E-2</v>
       </c>
       <c r="D344" s="5">
         <v>5.1777553616631389</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>5.4205550472999997</v>
       </c>
       <c r="C345" s="5">
         <v>7.8436672899999671E-2</v>
       </c>
       <c r="D345" s="5">
         <v>19.114058861868386</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>5.4791845785</v>
       </c>
       <c r="C346" s="5">
         <v>5.8629531200000251E-2</v>
       </c>
       <c r="D346" s="5">
         <v>13.780034280505383</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>5.4827378716000004</v>
       </c>
       <c r="C347" s="5">
         <v>3.5532931000004098E-3</v>
       </c>
       <c r="D347" s="5">
         <v>0.7809908960406009</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>5.4868387874</v>
       </c>
       <c r="C348" s="5">
         <v>4.1009157999996049E-3</v>
       </c>
       <c r="D348" s="5">
         <v>0.9012639645483933</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>5.5556121781999996</v>
       </c>
       <c r="C349" s="5">
         <v>6.8773390799999667E-2</v>
       </c>
       <c r="D349" s="5">
         <v>16.122573992043108</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>5.5783301275000001</v>
       </c>
       <c r="C350" s="5">
         <v>2.2717949300000484E-2</v>
       </c>
       <c r="D350" s="5">
         <v>5.0189069577003531</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>5.5923265389000001</v>
       </c>
       <c r="C351" s="5">
         <v>1.3996411399999964E-2</v>
       </c>
       <c r="D351" s="5">
         <v>3.0527812549626887</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>5.5956410859999997</v>
       </c>
       <c r="C352" s="5">
         <v>3.3145470999995652E-3</v>
       </c>
       <c r="D352" s="5">
         <v>0.71355775755213013</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>5.6843172941000004</v>
       </c>
       <c r="C353" s="5">
         <v>8.8676208100000764E-2</v>
       </c>
       <c r="D353" s="5">
         <v>20.765126057417582</v>
       </c>
       <c r="E353" s="5">
         <v>7.3284163875932729</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>5.6794356340999999</v>
       </c>
       <c r="C354" s="5">
         <v>-4.881660000000565E-3</v>
       </c>
       <c r="D354" s="5">
         <v>-1.0256995332324936</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>5.7086943324000003</v>
       </c>
       <c r="C355" s="5">
         <v>2.9258698300000496E-2</v>
       </c>
       <c r="D355" s="5">
         <v>6.360235980646145</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>5.7306156411</v>
       </c>
       <c r="C356" s="5">
         <v>2.1921308699999642E-2</v>
       </c>
       <c r="D356" s="5">
         <v>4.7065604972136077</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>5.8101634461999998</v>
       </c>
       <c r="C357" s="5">
         <v>7.9547805099999813E-2</v>
       </c>
       <c r="D357" s="5">
         <v>17.989898388390337</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>5.874997531</v>
       </c>
       <c r="C358" s="5">
         <v>6.4834084800000191E-2</v>
       </c>
       <c r="D358" s="5">
         <v>14.24364849135169</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>5.9782233447999999</v>
       </c>
       <c r="C359" s="5">
         <v>0.10322581379999995</v>
       </c>
       <c r="D359" s="5">
         <v>23.246153085272979</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>6.0918578036</v>
       </c>
       <c r="C360" s="5">
         <v>0.1136344588</v>
       </c>
       <c r="D360" s="5">
         <v>25.352054389231647</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>6.0677320327000004</v>
       </c>
       <c r="C361" s="5">
         <v>-2.4125770899999566E-2</v>
       </c>
       <c r="D361" s="5">
         <v>-4.6502353069800995</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>6.0965527166999998</v>
       </c>
       <c r="C362" s="5">
         <v>2.8820683999999375E-2</v>
       </c>
       <c r="D362" s="5">
         <v>5.8510783316503501</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>6.0982549057000002</v>
       </c>
       <c r="C363" s="5">
         <v>1.7021890000004092E-3</v>
       </c>
       <c r="D363" s="5">
         <v>0.3355611821822313</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>6.2035097045000001</v>
       </c>
       <c r="C364" s="5">
         <v>0.10525479879999988</v>
       </c>
       <c r="D364" s="5">
         <v>22.795571760292699</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>6.1716424786999999</v>
       </c>
       <c r="C365" s="5">
         <v>-3.1867225800000121E-2</v>
       </c>
       <c r="D365" s="5">
         <v>-5.9931450301916156</v>
       </c>
       <c r="E365" s="5">
         <v>8.5731524013590068</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>6.1835158243999997</v>
       </c>
       <c r="C366" s="5">
         <v>1.187334569999976E-2</v>
       </c>
       <c r="D366" s="5">
         <v>2.3332114639289747</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>6.1956182179999999</v>
       </c>
       <c r="C367" s="5">
         <v>1.2102393600000205E-2</v>
       </c>
       <c r="D367" s="5">
         <v>2.3740910971498552</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>6.1120944303</v>
       </c>
       <c r="C368" s="5">
         <v>-8.3523787699999907E-2</v>
       </c>
       <c r="D368" s="5">
         <v>-15.030143107848716</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>5.4025790957000002</v>
       </c>
       <c r="C369" s="5">
         <v>-0.70951533459999983</v>
       </c>
       <c r="D369" s="5">
         <v>-77.252538343522971</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>5.5799333465999998</v>
       </c>
       <c r="C370" s="5">
         <v>0.17735425089999968</v>
       </c>
       <c r="D370" s="5">
         <v>47.344703398353772</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>5.8772471715999997</v>
       </c>
       <c r="C371" s="5">
         <v>0.29731382499999981</v>
       </c>
       <c r="D371" s="5">
         <v>86.440102458310861</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>5.9017588296000003</v>
       </c>
       <c r="C372" s="5">
         <v>2.4511658000000658E-2</v>
       </c>
       <c r="D372" s="5">
         <v>5.1211331313524955</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>5.8838026587999996</v>
       </c>
       <c r="C373" s="5">
         <v>-1.795617080000067E-2</v>
       </c>
       <c r="D373" s="5">
         <v>-3.59053413962237</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>5.9103118522000004</v>
       </c>
       <c r="C374" s="5">
         <v>2.6509193400000797E-2</v>
       </c>
       <c r="D374" s="5">
         <v>5.5425496655772344</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>6.0051996575000004</v>
       </c>
       <c r="C375" s="5">
         <v>9.4887805299999961E-2</v>
       </c>
       <c r="D375" s="5">
         <v>21.061110735761581</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>6.0041957325000004</v>
       </c>
       <c r="C376" s="5">
         <v>-1.0039250000000166E-3</v>
       </c>
       <c r="D376" s="5">
         <v>-0.20042679572191968</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>6.0655704126999996</v>
       </c>
       <c r="C377" s="5">
         <v>6.1374680199999254E-2</v>
       </c>
       <c r="D377" s="5">
         <v>12.980030008701959</v>
       </c>
       <c r="E377" s="5">
         <v>-1.7187007569878454</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>6.1804836329999997</v>
       </c>
       <c r="C378" s="5">
         <v>0.11491322030000006</v>
       </c>
       <c r="D378" s="5">
         <v>25.259231957034565</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>6.0790869185999998</v>
       </c>
       <c r="C379" s="5">
         <v>-0.10139671439999987</v>
       </c>
       <c r="D379" s="5">
         <v>-18.004369935021913</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>6.1869701174999996</v>
       </c>
       <c r="C380" s="5">
         <v>0.10788319889999975</v>
       </c>
       <c r="D380" s="5">
         <v>23.502567305470535</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>6.3000537978000004</v>
       </c>
       <c r="C381" s="5">
         <v>0.11308368030000082</v>
       </c>
       <c r="D381" s="5">
         <v>24.278177319435269</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>6.3867404201999998</v>
       </c>
       <c r="C382" s="5">
         <v>8.6686622399999358E-2</v>
       </c>
       <c r="D382" s="5">
         <v>17.820289817944655</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>6.3760597762</v>
       </c>
       <c r="C383" s="5">
         <v>-1.0680643999999795E-2</v>
       </c>
       <c r="D383" s="5">
         <v>-1.9884231022920695</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>6.5191598492000002</v>
       </c>
       <c r="C384" s="5">
         <v>0.14310007300000027</v>
       </c>
       <c r="D384" s="5">
         <v>30.518177495349352</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>6.4942969137000004</v>
       </c>
       <c r="C385" s="5">
         <v>-2.486293549999985E-2</v>
       </c>
       <c r="D385" s="5">
         <v>-4.4818013969328607</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>6.5246603681000002</v>
       </c>
       <c r="C386" s="5">
         <v>3.0363454399999767E-2</v>
       </c>
       <c r="D386" s="5">
         <v>5.7570276883996518</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>6.6074023452999997</v>
       </c>
       <c r="C387" s="5">
         <v>8.2741977199999539E-2</v>
       </c>
       <c r="D387" s="5">
         <v>16.325282970375898</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>6.6002912765000001</v>
       </c>
       <c r="C388" s="5">
         <v>-7.1110687999995648E-3</v>
       </c>
       <c r="D388" s="5">
         <v>-1.2838559290709539</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>6.6594598152</v>
       </c>
       <c r="C389" s="5">
         <v>5.9168538699999829E-2</v>
       </c>
       <c r="D389" s="5">
         <v>11.304009830048667</v>
       </c>
       <c r="E389" s="5">
         <v>9.7911550289899054</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>6.6759232299000004</v>
       </c>
       <c r="C390" s="5">
         <v>1.6463414700000456E-2</v>
       </c>
       <c r="D390" s="5">
         <v>3.0072931075408649</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>6.7648907665999998</v>
       </c>
       <c r="C391" s="5">
         <v>8.896753669999935E-2</v>
       </c>
       <c r="D391" s="5">
         <v>17.217769899936442</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>6.8636681681000002</v>
       </c>
       <c r="C392" s="5">
         <v>9.8777401500000472E-2</v>
       </c>
       <c r="D392" s="5">
         <v>18.999705308994329</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>6.9985177925000004</v>
       </c>
       <c r="C393" s="5">
         <v>0.13484962440000015</v>
       </c>
       <c r="D393" s="5">
         <v>26.298300341334379</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>6.8980809002000001</v>
       </c>
       <c r="C394" s="5">
         <v>-0.1004368923000003</v>
       </c>
       <c r="D394" s="5">
         <v>-15.925063389535731</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>6.9795044386000002</v>
       </c>
       <c r="C395" s="5">
         <v>8.1423538400000162E-2</v>
       </c>
       <c r="D395" s="5">
         <v>15.121291226371603</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>6.9354286054000003</v>
       </c>
       <c r="C396" s="5">
         <v>-4.407583319999997E-2</v>
       </c>
       <c r="D396" s="5">
         <v>-7.3203017243287931</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>6.9981198585</v>
       </c>
       <c r="C397" s="5">
         <v>6.2691253099999678E-2</v>
       </c>
       <c r="D397" s="5">
         <v>11.40299151711115</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>7.1414474574</v>
       </c>
       <c r="C398" s="5">
         <v>0.14332759890000002</v>
       </c>
       <c r="D398" s="5">
         <v>27.543527837944914</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>7.1065524345000002</v>
       </c>
       <c r="C399" s="5">
         <v>-3.4895022899999795E-2</v>
       </c>
       <c r="D399" s="5">
         <v>-5.7084805987122618</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>7.1896902730000001</v>
       </c>
       <c r="C400" s="5">
         <v>8.3137838499999894E-2</v>
       </c>
       <c r="D400" s="5">
         <v>14.977961096281089</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>7.2528109798999996</v>
       </c>
       <c r="C401" s="5">
         <v>6.312070689999949E-2</v>
       </c>
       <c r="D401" s="5">
         <v>11.059094996749931</v>
       </c>
       <c r="E401" s="5">
         <v>8.9098993186458522</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>7.3749101357000004</v>
       </c>
       <c r="C402" s="5">
         <v>0.12209915580000086</v>
       </c>
       <c r="D402" s="5">
         <v>22.181227140189151</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>7.4543786541000001</v>
       </c>
       <c r="C403" s="5">
         <v>7.9468518399999688E-2</v>
       </c>
       <c r="D403" s="5">
         <v>13.725171627373346</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>7.4469216875999997</v>
       </c>
       <c r="C404" s="5">
         <v>-7.4569665000003837E-3</v>
       </c>
       <c r="D404" s="5">
         <v>-1.1938339795453445</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>7.3985824852000004</v>
       </c>
       <c r="C405" s="5">
         <v>-4.8339202399999337E-2</v>
       </c>
       <c r="D405" s="5">
         <v>-7.5172364471419506</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>7.4074520079999999</v>
       </c>
       <c r="C406" s="5">
         <v>8.8695227999995296E-3</v>
       </c>
       <c r="D406" s="5">
         <v>1.4480997883674185</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>7.4833913947999999</v>
       </c>
       <c r="C407" s="5">
         <v>7.5939386800000008E-2</v>
       </c>
       <c r="D407" s="5">
         <v>13.020016235018295</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>7.3546242850999999</v>
       </c>
       <c r="C408" s="5">
         <v>-0.12876710970000005</v>
       </c>
       <c r="D408" s="5">
         <v>-18.802178924215475</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>7.4947906409999998</v>
       </c>
       <c r="C409" s="5">
         <v>0.14016635589999993</v>
       </c>
       <c r="D409" s="5">
         <v>25.426173208398328</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>7.5544808686999998</v>
       </c>
       <c r="C410" s="5">
         <v>5.9690227699999987E-2</v>
       </c>
       <c r="D410" s="5">
         <v>9.9870208945872498</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>7.5053352626000001</v>
       </c>
       <c r="C411" s="5">
         <v>-4.9145606099999739E-2</v>
       </c>
       <c r="D411" s="5">
         <v>-7.5332370265604576</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>7.4775999648999996</v>
       </c>
       <c r="C412" s="5">
         <v>-2.7735297700000494E-2</v>
       </c>
       <c r="D412" s="5">
         <v>-4.3454641147768207</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>7.4483227771999996</v>
       </c>
       <c r="C413" s="5">
         <v>-2.9277187699999985E-2</v>
       </c>
       <c r="D413" s="5">
         <v>-4.5985152925208546</v>
       </c>
       <c r="E413" s="5">
         <v>2.6956692769442014</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>7.3637300587999999</v>
       </c>
       <c r="C414" s="5">
         <v>-8.4592718399999711E-2</v>
       </c>
       <c r="D414" s="5">
         <v>-12.808840988053838</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>7.3529824722999999</v>
       </c>
       <c r="C415" s="5">
         <v>-1.0747586499999962E-2</v>
       </c>
       <c r="D415" s="5">
         <v>-1.7374449245067702</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>7.3471817426000001</v>
       </c>
       <c r="C416" s="5">
         <v>-5.8007296999997848E-3</v>
       </c>
       <c r="D416" s="5">
         <v>-0.94257700942387279</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>7.3022128266999999</v>
       </c>
       <c r="C417" s="5">
         <v>-4.4968915900000184E-2</v>
       </c>
       <c r="D417" s="5">
         <v>-7.1024106866153014</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>7.1131251615000002</v>
       </c>
       <c r="C418" s="5">
         <v>-0.18908766519999975</v>
       </c>
       <c r="D418" s="5">
         <v>-27.008621086425812</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>7.0865039360999997</v>
       </c>
       <c r="C419" s="5">
         <v>-2.6621225400000448E-2</v>
       </c>
       <c r="D419" s="5">
         <v>-4.3997593208478181</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>7.1623608506999998</v>
       </c>
       <c r="C420" s="5">
         <v>7.5856914600000103E-2</v>
       </c>
       <c r="D420" s="5">
         <v>13.629207982781576</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>7.1884220757000001</v>
       </c>
       <c r="C421" s="5">
         <v>2.6061225000000299E-2</v>
       </c>
       <c r="D421" s="5">
         <v>4.4548137660050058</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>7.0582632529999998</v>
       </c>
       <c r="C422" s="5">
         <v>-0.13015882270000034</v>
       </c>
       <c r="D422" s="5">
         <v>-19.689672612628705</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>7.1054016829000002</v>
       </c>
       <c r="C423" s="5">
         <v>4.7138429900000389E-2</v>
       </c>
       <c r="D423" s="5">
         <v>8.3151952633484072</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>7.0683078139999997</v>
       </c>
       <c r="C424" s="5">
         <v>-3.7093868900000437E-2</v>
       </c>
       <c r="D424" s="5">
         <v>-6.0878387895341053</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>6.9485284260000002</v>
       </c>
       <c r="C425" s="5">
         <v>-0.11977938799999954</v>
       </c>
       <c r="D425" s="5">
         <v>-18.542962162810529</v>
       </c>
       <c r="E425" s="5">
         <v>-6.7101596715157914</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>6.9541750578999997</v>
       </c>
       <c r="C426" s="5">
         <v>5.6466318999994769E-3</v>
       </c>
       <c r="D426" s="5">
         <v>0.97953483408113051</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>6.6584267739999996</v>
       </c>
       <c r="C427" s="5">
         <v>-0.29574828390000008</v>
       </c>
       <c r="D427" s="5">
         <v>-40.637510279347353</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>6.6556321719999998</v>
       </c>
       <c r="C428" s="5">
         <v>-2.7946019999998128E-3</v>
       </c>
       <c r="D428" s="5">
         <v>-0.50248986182358513</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>6.6040805055999998</v>
       </c>
       <c r="C429" s="5">
         <v>-5.1551666399999974E-2</v>
       </c>
       <c r="D429" s="5">
         <v>-8.9087719405112509</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>6.7145568135999998</v>
       </c>
       <c r="C430" s="5">
         <v>0.11047630799999997</v>
       </c>
       <c r="D430" s="5">
         <v>22.028122324184029</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>6.4909047003999998</v>
       </c>
       <c r="C431" s="5">
         <v>-0.2236521132</v>
       </c>
       <c r="D431" s="5">
         <v>-33.403016239142524</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>6.3577412538000004</v>
       </c>
       <c r="C432" s="5">
         <v>-0.13316344659999935</v>
       </c>
       <c r="D432" s="5">
         <v>-22.022125178996667</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>6.2834105022999998</v>
       </c>
       <c r="C433" s="5">
         <v>-7.433075150000068E-2</v>
       </c>
       <c r="D433" s="5">
         <v>-13.161759777090666</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>6.1582148097999996</v>
       </c>
       <c r="C434" s="5">
         <v>-0.12519569250000018</v>
       </c>
       <c r="D434" s="5">
         <v>-21.456038348875538</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>6.2573048911000004</v>
       </c>
       <c r="C435" s="5">
         <v>9.9090081300000854E-2</v>
       </c>
       <c r="D435" s="5">
         <v>21.112730471139464</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>6.2279138650999997</v>
       </c>
       <c r="C436" s="5">
         <v>-2.9391026000000764E-2</v>
       </c>
       <c r="D436" s="5">
         <v>-5.4931325444415702</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>6.2316258700000002</v>
       </c>
       <c r="C437" s="5">
         <v>3.712004900000565E-3</v>
       </c>
       <c r="D437" s="5">
         <v>0.71758171854201525</v>
       </c>
       <c r="E437" s="5">
         <v>-10.317329253738016</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>6.1974943297999996</v>
       </c>
       <c r="C438" s="5">
         <v>-3.4131540200000643E-2</v>
       </c>
       <c r="D438" s="5">
         <v>-6.3781544134579811</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>6.1941798689000001</v>
+        <v>6.1950077708000002</v>
       </c>
       <c r="C439" s="5">
-        <v>-3.3144608999995384E-3</v>
+        <v>-2.4865589999993887E-3</v>
       </c>
       <c r="D439" s="5">
-        <v>-0.63988356728860163</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-0.48040303086804848</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
-    </row>
-    <row r="441" spans="1:5">
+      <c r="B440" s="5">
+        <v>6.2070875555000002</v>
+      </c>
+      <c r="C440" s="5">
+        <v>1.207978470000004E-2</v>
+      </c>
+      <c r="D440" s="5">
+        <v>2.3651652635576337</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>bromanua</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>