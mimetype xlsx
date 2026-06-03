--- v4 (2026-05-13)
+++ v5 (2026-06-03)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{81A41A5D-A522-454D-A388-909866717FFC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{AB2ACEE2-8FB0-4FBF-B314-681F600F3CEA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{8FC8F9A6-9611-4FC0-B570-9E2BB0D0E790}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{B6227AD8-7DE6-4E38-856F-3BAA73F0AF62}"/>
   </bookViews>
   <sheets>
     <sheet name="bromanua" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Brownsville—Harlingen Manufacturing Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F02849EF-011A-4CCE-B7E5-A393CA3A65E5}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F569F36B-29D8-478D-9BF3-35321D97C622}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>10.714499594999999</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>10.662684721</v>
       </c>
       <c r="C7" s="5">
         <v>-5.1814873999999733E-2</v>
       </c>
       <c r="D7" s="5">
         <v>-5.6512604379311941</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>10.545645258</v>
       </c>
       <c r="C8" s="5">
         <v>-0.11703946299999934</v>
       </c>
       <c r="D8" s="5">
         <v>-12.405047440361505</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>10.669066634</v>
       </c>
       <c r="C9" s="5">
         <v>0.12342137599999958</v>
       </c>
       <c r="D9" s="5">
         <v>14.984481946632622</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>10.761502074999999</v>
       </c>
       <c r="C10" s="5">
         <v>9.243544099999923E-2</v>
       </c>
       <c r="D10" s="5">
         <v>10.906651866959937</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>10.918198890999999</v>
       </c>
       <c r="C11" s="5">
         <v>0.15669681600000018</v>
       </c>
       <c r="D11" s="5">
         <v>18.942562606551828</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>11.145833925</v>
       </c>
       <c r="C12" s="5">
         <v>0.2276350340000004</v>
       </c>
       <c r="D12" s="5">
         <v>28.09695203165554</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>11.374911127000001</v>
       </c>
       <c r="C13" s="5">
         <v>0.22907720200000092</v>
       </c>
       <c r="D13" s="5">
         <v>27.651326926083897</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>11.418814847</v>
       </c>
       <c r="C14" s="5">
         <v>4.3903719999999424E-2</v>
       </c>
       <c r="D14" s="5">
         <v>4.7312354137048152</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>11.557838108</v>
       </c>
       <c r="C15" s="5">
         <v>0.13902326100000018</v>
       </c>
       <c r="D15" s="5">
         <v>15.629037604699224</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>11.590759426</v>
       </c>
       <c r="C16" s="5">
         <v>3.2921317999999644E-2</v>
       </c>
       <c r="D16" s="5">
         <v>3.4721370150539999</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>11.517125159000001</v>
       </c>
       <c r="C17" s="5">
         <v>-7.3634266999999198E-2</v>
       </c>
       <c r="D17" s="5">
         <v>-7.3626047950894336</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>10.719273012</v>
       </c>
       <c r="C18" s="5">
         <v>-0.7978521470000004</v>
       </c>
       <c r="D18" s="5">
         <v>-57.747252971486986</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>10.655187719000001</v>
       </c>
       <c r="C19" s="5">
         <v>-6.4085292999999766E-2</v>
       </c>
       <c r="D19" s="5">
         <v>-6.9429507139100233</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>10.643998939999999</v>
       </c>
       <c r="C20" s="5">
         <v>-1.1188779000001148E-2</v>
       </c>
       <c r="D20" s="5">
         <v>-1.2528415202154641</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>10.158557855</v>
       </c>
       <c r="C21" s="5">
         <v>-0.48544108499999972</v>
       </c>
       <c r="D21" s="5">
         <v>-42.888071076924739</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>10.058779253999999</v>
       </c>
       <c r="C22" s="5">
         <v>-9.9778601000000577E-2</v>
       </c>
       <c r="D22" s="5">
         <v>-11.170211360143279</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>10.419157966</v>
       </c>
       <c r="C23" s="5">
         <v>0.36037871200000104</v>
       </c>
       <c r="D23" s="5">
         <v>52.56262086662116</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>10.355371452</v>
       </c>
       <c r="C24" s="5">
         <v>-6.3786514000000238E-2</v>
       </c>
       <c r="D24" s="5">
         <v>-7.1040644912092503</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>10.686943229000001</v>
       </c>
       <c r="C25" s="5">
         <v>0.33157177700000062</v>
       </c>
       <c r="D25" s="5">
         <v>45.966718900821313</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>10.729284038999999</v>
       </c>
       <c r="C26" s="5">
         <v>4.2340809999998896E-2</v>
       </c>
       <c r="D26" s="5">
         <v>4.8592829067344523</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>10.472133204</v>
       </c>
       <c r="C27" s="5">
         <v>-0.25715083499999913</v>
       </c>
       <c r="D27" s="5">
         <v>-25.256577323288852</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>10.497181661999999</v>
       </c>
       <c r="C28" s="5">
         <v>2.5048457999998774E-2</v>
       </c>
       <c r="D28" s="5">
         <v>2.9083616377550081</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>10.62589835</v>
       </c>
       <c r="C29" s="5">
         <v>0.1287166880000008</v>
       </c>
       <c r="D29" s="5">
         <v>15.748488201386635</v>
       </c>
       <c r="E29" s="5">
         <v>-7.7382749314272807</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>10.421297101</v>
       </c>
       <c r="C30" s="5">
         <v>-0.20460124899999954</v>
       </c>
       <c r="D30" s="5">
         <v>-20.809434490376621</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>10.637407003</v>
       </c>
       <c r="C31" s="5">
         <v>0.21610990199999947</v>
       </c>
       <c r="D31" s="5">
         <v>27.928700139647098</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>10.732264061</v>
       </c>
       <c r="C32" s="5">
         <v>9.4857058000000549E-2</v>
       </c>
       <c r="D32" s="5">
         <v>11.241511323116281</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>10.949890894999999</v>
       </c>
       <c r="C33" s="5">
         <v>0.21762683399999894</v>
       </c>
       <c r="D33" s="5">
         <v>27.239310266097693</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>11.051321142000001</v>
       </c>
       <c r="C34" s="5">
         <v>0.10143024700000147</v>
       </c>
       <c r="D34" s="5">
         <v>11.699927018547651</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>11.10588723</v>
       </c>
       <c r="C35" s="5">
         <v>5.4566087999999624E-2</v>
       </c>
       <c r="D35" s="5">
         <v>6.0886003568148661</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>11.26875854</v>
       </c>
       <c r="C36" s="5">
         <v>0.16287130999999988</v>
       </c>
       <c r="D36" s="5">
         <v>19.089580857594022</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>11.193762161</v>
       </c>
       <c r="C37" s="5">
         <v>-7.4996378999999891E-2</v>
       </c>
       <c r="D37" s="5">
         <v>-7.7003568767123447</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>11.327930392000001</v>
       </c>
       <c r="C38" s="5">
         <v>0.1341682310000003</v>
       </c>
       <c r="D38" s="5">
         <v>15.370283593320021</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>11.488173675000001</v>
       </c>
       <c r="C39" s="5">
         <v>0.16024328299999979</v>
       </c>
       <c r="D39" s="5">
         <v>18.36002535786243</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>11.605866544</v>
       </c>
       <c r="C40" s="5">
         <v>0.11769286899999898</v>
       </c>
       <c r="D40" s="5">
         <v>13.010541974195199</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>11.719478609999999</v>
       </c>
       <c r="C41" s="5">
         <v>0.11361206599999996</v>
       </c>
       <c r="D41" s="5">
         <v>12.400597762158538</v>
       </c>
       <c r="E41" s="5">
         <v>10.291649929062219</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>11.934915044</v>
       </c>
       <c r="C42" s="5">
         <v>0.21543643400000079</v>
       </c>
       <c r="D42" s="5">
         <v>24.432118340048682</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>12.027379932000001</v>
       </c>
       <c r="C43" s="5">
         <v>9.24648880000003E-2</v>
       </c>
       <c r="D43" s="5">
         <v>9.7034732921753353</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>12.445986846</v>
       </c>
       <c r="C44" s="5">
         <v>0.41860691399999972</v>
       </c>
       <c r="D44" s="5">
         <v>50.764707960261511</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>12.229254395</v>
       </c>
       <c r="C45" s="5">
         <v>-0.21673245100000038</v>
       </c>
       <c r="D45" s="5">
         <v>-19.006959927136847</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>12.44948271</v>
       </c>
       <c r="C46" s="5">
         <v>0.22022831499999995</v>
       </c>
       <c r="D46" s="5">
         <v>23.884201038672149</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>12.49038676</v>
       </c>
       <c r="C47" s="5">
         <v>4.090404999999997E-2</v>
       </c>
       <c r="D47" s="5">
         <v>4.0147571715327013</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>12.591511125</v>
       </c>
       <c r="C48" s="5">
         <v>0.10112436500000044</v>
       </c>
       <c r="D48" s="5">
         <v>10.159918571510707</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>12.598236648</v>
       </c>
       <c r="C49" s="5">
         <v>6.7255230000000665E-3</v>
       </c>
       <c r="D49" s="5">
         <v>0.64284413956594566</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>12.630660061</v>
       </c>
       <c r="C50" s="5">
         <v>3.2423413000000068E-2</v>
       </c>
       <c r="D50" s="5">
         <v>3.1324696688873388</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>12.597378900000001</v>
       </c>
       <c r="C51" s="5">
         <v>-3.328116099999967E-2</v>
       </c>
       <c r="D51" s="5">
         <v>-3.1165168558149436</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>12.606930219000001</v>
       </c>
       <c r="C52" s="5">
         <v>9.551318999999836E-3</v>
       </c>
       <c r="D52" s="5">
         <v>0.91364241494980014</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>12.415890880999999</v>
       </c>
       <c r="C53" s="5">
         <v>-0.19103933800000128</v>
       </c>
       <c r="D53" s="5">
         <v>-16.742674227791422</v>
       </c>
       <c r="E53" s="5">
         <v>5.9423485820074395</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>12.625487785000001</v>
       </c>
       <c r="C54" s="5">
         <v>0.20959690400000142</v>
       </c>
       <c r="D54" s="5">
         <v>22.248446208170925</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>12.79919973</v>
       </c>
       <c r="C55" s="5">
         <v>0.17371194499999909</v>
       </c>
       <c r="D55" s="5">
         <v>17.819127453490967</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>12.841110025000001</v>
       </c>
       <c r="C56" s="5">
         <v>4.1910295000000986E-2</v>
       </c>
       <c r="D56" s="5">
         <v>4.0008791327095894</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>13.017776918999999</v>
       </c>
       <c r="C57" s="5">
         <v>0.17666689399999846</v>
       </c>
       <c r="D57" s="5">
         <v>17.817850145664661</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>13.069758611999999</v>
       </c>
       <c r="C58" s="5">
         <v>5.1981693000000107E-2</v>
       </c>
       <c r="D58" s="5">
         <v>4.8984086799732429</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>13.093788284</v>
       </c>
       <c r="C59" s="5">
         <v>2.4029672000001057E-2</v>
       </c>
       <c r="D59" s="5">
         <v>2.228732092332586</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>13.119056412999999</v>
       </c>
       <c r="C60" s="5">
         <v>2.5268128999998751E-2</v>
       </c>
       <c r="D60" s="5">
         <v>2.3404733651332554</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>13.202258031</v>
       </c>
       <c r="C61" s="5">
         <v>8.3201618000000366E-2</v>
       </c>
       <c r="D61" s="5">
         <v>7.8816061789066083</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>13.224555239000001</v>
       </c>
       <c r="C62" s="5">
         <v>2.2297208000001234E-2</v>
       </c>
       <c r="D62" s="5">
         <v>2.0456041903938571</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>13.293846551</v>
       </c>
       <c r="C63" s="5">
         <v>6.9291311999998939E-2</v>
       </c>
       <c r="D63" s="5">
         <v>6.4719082035778142</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>13.405305094999999</v>
       </c>
       <c r="C64" s="5">
         <v>0.11145854399999955</v>
       </c>
       <c r="D64" s="5">
         <v>10.538226986085286</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>13.506422422</v>
       </c>
       <c r="C65" s="5">
         <v>0.10111732700000076</v>
       </c>
       <c r="D65" s="5">
         <v>9.4368311942026004</v>
       </c>
       <c r="E65" s="5">
         <v>8.7833531355276051</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>13.516065559999999</v>
       </c>
       <c r="C66" s="5">
         <v>9.6431379999994959E-3</v>
       </c>
       <c r="D66" s="5">
         <v>0.86013259232768924</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>13.583607924000001</v>
       </c>
       <c r="C67" s="5">
         <v>6.7542364000001243E-2</v>
       </c>
       <c r="D67" s="5">
         <v>6.1642206073626804</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>13.54737265</v>
       </c>
       <c r="C68" s="5">
         <v>-3.6235274000000928E-2</v>
       </c>
       <c r="D68" s="5">
         <v>-3.1545381816819651</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>13.409160479000001</v>
       </c>
       <c r="C69" s="5">
         <v>-0.13821217099999927</v>
       </c>
       <c r="D69" s="5">
         <v>-11.578447816405269</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>13.305201616</v>
       </c>
       <c r="C70" s="5">
         <v>-0.10395886300000079</v>
       </c>
       <c r="D70" s="5">
         <v>-8.9167627231042328</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>13.31039811</v>
       </c>
       <c r="C71" s="5">
         <v>5.1964939999997739E-3</v>
       </c>
       <c r="D71" s="5">
         <v>0.46968136623048995</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>13.136168210999999</v>
       </c>
       <c r="C72" s="5">
         <v>-0.17422989900000019</v>
       </c>
       <c r="D72" s="5">
         <v>-14.624773489211451</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>13.195818934</v>
       </c>
       <c r="C73" s="5">
         <v>5.9650723000000738E-2</v>
       </c>
       <c r="D73" s="5">
         <v>5.5873185147361282</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>13.220892039000001</v>
       </c>
       <c r="C74" s="5">
         <v>2.5073105000000595E-2</v>
       </c>
       <c r="D74" s="5">
         <v>2.3040749540878647</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>13.065868528999999</v>
       </c>
       <c r="C75" s="5">
         <v>-0.15502351000000125</v>
       </c>
       <c r="D75" s="5">
         <v>-13.197886182697594</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>13.090842704</v>
       </c>
       <c r="C76" s="5">
         <v>2.4974175000000542E-2</v>
       </c>
       <c r="D76" s="5">
         <v>2.3179539935956006</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>13.009117551999999</v>
       </c>
       <c r="C77" s="5">
         <v>-8.1725152000000634E-2</v>
       </c>
       <c r="D77" s="5">
         <v>-7.2395595279306724</v>
       </c>
       <c r="E77" s="5">
         <v>-3.6819881272924126</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>13.109282442</v>
       </c>
       <c r="C78" s="5">
         <v>0.10016489000000028</v>
       </c>
       <c r="D78" s="5">
         <v>9.6410004490184988</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>12.97863929</v>
       </c>
       <c r="C79" s="5">
         <v>-0.13064315199999932</v>
       </c>
       <c r="D79" s="5">
         <v>-11.324651712277445</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>12.946485826</v>
       </c>
       <c r="C80" s="5">
         <v>-3.2153464000000298E-2</v>
       </c>
       <c r="D80" s="5">
         <v>-2.932721550004036</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>13.127266648000001</v>
       </c>
       <c r="C81" s="5">
         <v>0.1807808220000009</v>
       </c>
       <c r="D81" s="5">
         <v>18.10516239326936</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>13.137527907999999</v>
       </c>
       <c r="C82" s="5">
         <v>1.0261259999998273E-2</v>
       </c>
       <c r="D82" s="5">
         <v>0.94205358469252598</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>13.222936528</v>
       </c>
       <c r="C83" s="5">
         <v>8.5408620000000823E-2</v>
       </c>
       <c r="D83" s="5">
         <v>8.0864218314580008</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>13.133565430999999</v>
       </c>
       <c r="C84" s="5">
         <v>-8.9371097000000788E-2</v>
       </c>
       <c r="D84" s="5">
         <v>-7.8157459718978135</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>13.163518478</v>
       </c>
       <c r="C85" s="5">
         <v>2.9953047000001121E-2</v>
       </c>
       <c r="D85" s="5">
         <v>2.7713695440085839</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>13.102402313000001</v>
       </c>
       <c r="C86" s="5">
         <v>-6.1116164999999611E-2</v>
       </c>
       <c r="D86" s="5">
         <v>-5.4313223436467384</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>13.333440862</v>
       </c>
       <c r="C87" s="5">
         <v>0.23103854899999909</v>
       </c>
       <c r="D87" s="5">
         <v>23.337659570302428</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>13.386125366</v>
       </c>
       <c r="C88" s="5">
         <v>5.2684504000000132E-2</v>
       </c>
       <c r="D88" s="5">
         <v>4.8459810688417315</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>13.414855251000001</v>
       </c>
       <c r="C89" s="5">
         <v>2.8729885000000621E-2</v>
       </c>
       <c r="D89" s="5">
         <v>2.6061127784625659</v>
       </c>
       <c r="E89" s="5">
         <v>3.1188718018588801</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>13.42622141</v>
       </c>
       <c r="C90" s="5">
         <v>1.1366158999999598E-2</v>
       </c>
       <c r="D90" s="5">
         <v>1.0214892832344447</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>13.408051704</v>
       </c>
       <c r="C91" s="5">
         <v>-1.8169706000000119E-2</v>
       </c>
       <c r="D91" s="5">
         <v>-1.6119270324446044</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>13.47366351</v>
       </c>
       <c r="C92" s="5">
         <v>6.5611805999999717E-2</v>
       </c>
       <c r="D92" s="5">
         <v>6.0328057114689804</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>12.837544922999999</v>
       </c>
       <c r="C93" s="5">
         <v>-0.63611858700000035</v>
       </c>
       <c r="D93" s="5">
         <v>-44.02999434598668</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>12.752247945000001</v>
       </c>
       <c r="C94" s="5">
         <v>-8.5296977999998802E-2</v>
       </c>
       <c r="D94" s="5">
         <v>-7.6881908519892956</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>12.727447013000001</v>
       </c>
       <c r="C95" s="5">
         <v>-2.4800931999999776E-2</v>
       </c>
       <c r="D95" s="5">
         <v>-2.3089914661020616</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>12.902965266000001</v>
       </c>
       <c r="C96" s="5">
         <v>0.1755182529999999</v>
       </c>
       <c r="D96" s="5">
         <v>17.863346073698526</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>12.830747565999999</v>
       </c>
       <c r="C97" s="5">
         <v>-7.2217700000001273E-2</v>
       </c>
       <c r="D97" s="5">
         <v>-6.5134377134013377</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>12.888447119</v>
       </c>
       <c r="C98" s="5">
         <v>5.7699553000000847E-2</v>
       </c>
       <c r="D98" s="5">
         <v>5.5318616682063171</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>12.809395157000001</v>
       </c>
       <c r="C99" s="5">
         <v>-7.9051961999999421E-2</v>
       </c>
       <c r="D99" s="5">
         <v>-7.1169745449927273</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>12.683901701</v>
       </c>
       <c r="C100" s="5">
         <v>-0.12549345600000095</v>
       </c>
       <c r="D100" s="5">
         <v>-11.143146454101105</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>12.731481794</v>
       </c>
       <c r="C101" s="5">
         <v>4.7580093000000545E-2</v>
       </c>
       <c r="D101" s="5">
         <v>4.5955067935342653</v>
       </c>
       <c r="E101" s="5">
         <v>-5.094154534012274</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>12.758587214</v>
       </c>
       <c r="C102" s="5">
         <v>2.7105419999999825E-2</v>
       </c>
       <c r="D102" s="5">
         <v>2.5849379421493346</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>12.731935012999999</v>
       </c>
       <c r="C103" s="5">
         <v>-2.6652201000000986E-2</v>
       </c>
       <c r="D103" s="5">
         <v>-2.4781529126914337</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>12.988027691999999</v>
       </c>
       <c r="C104" s="5">
         <v>0.25609267899999999</v>
       </c>
       <c r="D104" s="5">
         <v>26.994675468721407</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>12.855454850999999</v>
       </c>
       <c r="C105" s="5">
         <v>-0.132572841</v>
       </c>
       <c r="D105" s="5">
         <v>-11.583992892003735</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>12.74192734</v>
       </c>
       <c r="C106" s="5">
         <v>-0.11352751099999914</v>
       </c>
       <c r="D106" s="5">
         <v>-10.097426992824399</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>12.736645842</v>
       </c>
       <c r="C107" s="5">
         <v>-5.2814980000004397E-3</v>
       </c>
       <c r="D107" s="5">
         <v>-0.49626472243780029</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>12.656791705</v>
       </c>
       <c r="C108" s="5">
         <v>-7.9854136999999881E-2</v>
       </c>
       <c r="D108" s="5">
         <v>-7.2694746653827362</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>12.691645079000001</v>
       </c>
       <c r="C109" s="5">
         <v>3.485337400000077E-2</v>
       </c>
       <c r="D109" s="5">
         <v>3.354984972759989</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>12.754660383999999</v>
       </c>
       <c r="C110" s="5">
         <v>6.3015304999998634E-2</v>
       </c>
       <c r="D110" s="5">
         <v>6.1235495769967008</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>12.905959457</v>
       </c>
       <c r="C111" s="5">
         <v>0.15129907300000056</v>
       </c>
       <c r="D111" s="5">
         <v>15.20113741704181</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>12.994729954</v>
       </c>
       <c r="C112" s="5">
         <v>8.8770497000000503E-2</v>
       </c>
       <c r="D112" s="5">
         <v>8.573427382447063</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>12.738650185999999</v>
       </c>
       <c r="C113" s="5">
         <v>-0.2560797680000011</v>
       </c>
       <c r="D113" s="5">
         <v>-21.245779918332765</v>
       </c>
       <c r="E113" s="5">
         <v>5.630445941788853E-2</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>12.610298996999999</v>
       </c>
       <c r="C114" s="5">
         <v>-0.12835118899999998</v>
       </c>
       <c r="D114" s="5">
         <v>-11.442842450964497</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>12.163414147999999</v>
       </c>
       <c r="C115" s="5">
         <v>-0.44688484899999992</v>
       </c>
       <c r="D115" s="5">
         <v>-35.142333225779673</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>12.388461432</v>
       </c>
       <c r="C116" s="5">
         <v>0.2250472840000004</v>
       </c>
       <c r="D116" s="5">
         <v>24.607030845726641</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>12.453933666999999</v>
       </c>
       <c r="C117" s="5">
         <v>6.5472234999999657E-2</v>
       </c>
       <c r="D117" s="5">
         <v>6.5295521537548584</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>12.729017343000001</v>
       </c>
       <c r="C118" s="5">
         <v>0.27508367600000128</v>
       </c>
       <c r="D118" s="5">
         <v>29.975040002821785</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>12.750370198000001</v>
       </c>
       <c r="C119" s="5">
         <v>2.1352854999999948E-2</v>
       </c>
       <c r="D119" s="5">
         <v>2.0316698103257425</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>12.611653840000001</v>
       </c>
       <c r="C120" s="5">
         <v>-0.13871635799999993</v>
       </c>
       <c r="D120" s="5">
         <v>-12.301741360083851</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>12.558909605</v>
       </c>
       <c r="C121" s="5">
         <v>-5.2744235000000472E-2</v>
       </c>
       <c r="D121" s="5">
         <v>-4.9047746733381414</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>12.128129613</v>
       </c>
       <c r="C122" s="5">
         <v>-0.43077999199999972</v>
       </c>
       <c r="D122" s="5">
         <v>-34.218656245576675</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>12.020301100999999</v>
       </c>
       <c r="C123" s="5">
         <v>-0.1078285120000011</v>
       </c>
       <c r="D123" s="5">
         <v>-10.162387025173203</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>11.793125613999999</v>
       </c>
       <c r="C124" s="5">
         <v>-0.22717548700000023</v>
       </c>
       <c r="D124" s="5">
         <v>-20.464148684073191</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>11.844511668000001</v>
       </c>
       <c r="C125" s="5">
         <v>5.1386054000001735E-2</v>
       </c>
       <c r="D125" s="5">
         <v>5.355891886526809</v>
       </c>
       <c r="E125" s="5">
         <v>-7.0190993939269308</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>12.052534532999999</v>
       </c>
       <c r="C126" s="5">
         <v>0.20802286499999845</v>
       </c>
       <c r="D126" s="5">
         <v>23.235176898408973</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>12.092917125</v>
       </c>
       <c r="C127" s="5">
         <v>4.0382592000000272E-2</v>
       </c>
       <c r="D127" s="5">
         <v>4.0955837517627991</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>12.097806114999999</v>
       </c>
       <c r="C128" s="5">
         <v>4.8889899999995379E-3</v>
       </c>
       <c r="D128" s="5">
         <v>0.48622269942428797</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>12.257903556</v>
       </c>
       <c r="C129" s="5">
         <v>0.16009744100000134</v>
       </c>
       <c r="D129" s="5">
         <v>17.088693537924946</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>12.209669287000001</v>
       </c>
       <c r="C130" s="5">
         <v>-4.8234268999999941E-2</v>
       </c>
       <c r="D130" s="5">
         <v>-4.6210782808283941</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>12.371162590999999</v>
       </c>
       <c r="C131" s="5">
         <v>0.16149330399999862</v>
       </c>
       <c r="D131" s="5">
         <v>17.079098097219791</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>12.371902491</v>
       </c>
       <c r="C132" s="5">
         <v>7.3990000000101475E-4</v>
       </c>
       <c r="D132" s="5">
         <v>7.1793747489423687E-2</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>12.340266078000001</v>
       </c>
       <c r="C133" s="5">
         <v>-3.1636412999999308E-2</v>
       </c>
       <c r="D133" s="5">
         <v>-3.0257507729475774</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>12.387693784</v>
       </c>
       <c r="C134" s="5">
         <v>4.7427705999998793E-2</v>
       </c>
       <c r="D134" s="5">
         <v>4.7107447479204145</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>12.132242029</v>
       </c>
       <c r="C135" s="5">
         <v>-0.25545175499999928</v>
       </c>
       <c r="D135" s="5">
         <v>-22.12335187404436</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>12.383548587</v>
       </c>
       <c r="C136" s="5">
         <v>0.25130655799999957</v>
       </c>
       <c r="D136" s="5">
         <v>27.893526470248364</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>12.336579392000001</v>
       </c>
       <c r="C137" s="5">
         <v>-4.6969194999999075E-2</v>
       </c>
       <c r="D137" s="5">
         <v>-4.4576879958210132</v>
       </c>
       <c r="E137" s="5">
         <v>4.1543943540484296</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>12.092526539</v>
       </c>
       <c r="C138" s="5">
         <v>-0.24405285300000124</v>
       </c>
       <c r="D138" s="5">
         <v>-21.319430551407116</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>12.120755439</v>
       </c>
       <c r="C139" s="5">
         <v>2.8228900000000223E-2</v>
       </c>
       <c r="D139" s="5">
         <v>2.8375383315887515</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>12.009973582000001</v>
       </c>
       <c r="C140" s="5">
         <v>-0.11078185699999921</v>
       </c>
       <c r="D140" s="5">
         <v>-10.432930970811515</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>11.755416133000001</v>
       </c>
       <c r="C141" s="5">
         <v>-0.25455744899999999</v>
       </c>
       <c r="D141" s="5">
         <v>-22.669385006969822</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>11.610700463000001</v>
       </c>
       <c r="C142" s="5">
         <v>-0.14471567000000007</v>
       </c>
       <c r="D142" s="5">
         <v>-13.81236491243093</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>11.191635433</v>
       </c>
       <c r="C143" s="5">
         <v>-0.4190650300000005</v>
       </c>
       <c r="D143" s="5">
         <v>-35.668807541759925</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>11.056679194999999</v>
       </c>
       <c r="C144" s="5">
         <v>-0.13495623800000089</v>
       </c>
       <c r="D144" s="5">
         <v>-13.548237501605954</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>10.9625412</v>
       </c>
       <c r="C145" s="5">
         <v>-9.4137994999998753E-2</v>
       </c>
       <c r="D145" s="5">
         <v>-9.7518400376928156</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>10.982486624</v>
       </c>
       <c r="C146" s="5">
         <v>1.9945423999999434E-2</v>
       </c>
       <c r="D146" s="5">
         <v>2.2052801844136605</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>10.741722600999999</v>
       </c>
       <c r="C147" s="5">
         <v>-0.24076402300000055</v>
       </c>
       <c r="D147" s="5">
         <v>-23.355852616861274</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>10.662366957</v>
       </c>
       <c r="C148" s="5">
         <v>-7.9355643999999614E-2</v>
       </c>
       <c r="D148" s="5">
         <v>-8.5136483815662629</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>10.7348015</v>
       </c>
       <c r="C149" s="5">
         <v>7.2434542999999962E-2</v>
       </c>
       <c r="D149" s="5">
         <v>8.4637751750549874</v>
       </c>
       <c r="E149" s="5">
         <v>-12.983971010949102</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>10.589550534000001</v>
       </c>
       <c r="C150" s="5">
         <v>-0.14525096599999898</v>
       </c>
       <c r="D150" s="5">
         <v>-15.081540359879419</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>10.504531652000001</v>
       </c>
       <c r="C151" s="5">
         <v>-8.5018881999999962E-2</v>
       </c>
       <c r="D151" s="5">
         <v>-9.2200368688847512</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>9.8848365792999999</v>
       </c>
       <c r="C152" s="5">
         <v>-0.61969507270000079</v>
       </c>
       <c r="D152" s="5">
         <v>-51.792612449487699</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>10.451753333999999</v>
       </c>
       <c r="C153" s="5">
         <v>0.56691675469999936</v>
       </c>
       <c r="D153" s="5">
         <v>95.270165613088437</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>10.313959828</v>
       </c>
       <c r="C154" s="5">
         <v>-0.13779350599999951</v>
       </c>
       <c r="D154" s="5">
         <v>-14.722314102226342</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>10.314833800000001</v>
       </c>
       <c r="C155" s="5">
         <v>8.739720000008333E-4</v>
       </c>
       <c r="D155" s="5">
         <v>0.10173156922359539</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>10.349713984999999</v>
       </c>
       <c r="C156" s="5">
         <v>3.4880184999998676E-2</v>
       </c>
       <c r="D156" s="5">
         <v>4.1341945009341519</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>10.379145977</v>
       </c>
       <c r="C157" s="5">
         <v>2.9431992000001017E-2</v>
       </c>
       <c r="D157" s="5">
         <v>3.466381967665999</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>10.168129628000001</v>
       </c>
       <c r="C158" s="5">
         <v>-0.21101634899999944</v>
       </c>
       <c r="D158" s="5">
         <v>-21.845597228475931</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>10.03955464</v>
       </c>
       <c r="C159" s="5">
         <v>-0.12857498800000045</v>
       </c>
       <c r="D159" s="5">
         <v>-14.161823644123238</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>9.9489079848999999</v>
       </c>
       <c r="C160" s="5">
         <v>-9.0646655100000473E-2</v>
       </c>
       <c r="D160" s="5">
         <v>-10.312566180312622</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>9.7278344514999997</v>
       </c>
       <c r="C161" s="5">
         <v>-0.22107353340000024</v>
       </c>
       <c r="D161" s="5">
         <v>-23.635927104294886</v>
       </c>
       <c r="E161" s="5">
         <v>-9.3803974717185046</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>9.7904049422000003</v>
       </c>
       <c r="C162" s="5">
         <v>6.2570490700000647E-2</v>
       </c>
       <c r="D162" s="5">
         <v>7.9975260748404775</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>9.5944422963000005</v>
       </c>
       <c r="C163" s="5">
         <v>-0.1959626458999999</v>
       </c>
       <c r="D163" s="5">
         <v>-21.543494277237627</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>9.482673256</v>
       </c>
       <c r="C164" s="5">
         <v>-0.11176904030000046</v>
       </c>
       <c r="D164" s="5">
         <v>-13.117439087297599</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>9.4443645632000006</v>
       </c>
       <c r="C165" s="5">
         <v>-3.8308692799999378E-2</v>
       </c>
       <c r="D165" s="5">
         <v>-4.741556790451007</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>9.4282171505000001</v>
       </c>
       <c r="C166" s="5">
         <v>-1.614741270000053E-2</v>
       </c>
       <c r="D166" s="5">
         <v>-2.0325049433845832</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>9.3275249252000005</v>
       </c>
       <c r="C167" s="5">
         <v>-0.10069222529999955</v>
       </c>
       <c r="D167" s="5">
         <v>-12.089226885340299</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>9.2651901771999992</v>
       </c>
       <c r="C168" s="5">
         <v>-6.2334748000001383E-2</v>
       </c>
       <c r="D168" s="5">
         <v>-7.731164845153959</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>9.0115154233000005</v>
       </c>
       <c r="C169" s="5">
         <v>-0.25367475389999861</v>
       </c>
       <c r="D169" s="5">
         <v>-28.332557406901969</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>8.9801461647000007</v>
       </c>
       <c r="C170" s="5">
         <v>-3.1369258599999839E-2</v>
       </c>
       <c r="D170" s="5">
         <v>-4.0981683843489325</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>8.4360547452999999</v>
       </c>
       <c r="C171" s="5">
         <v>-0.54409141940000083</v>
       </c>
       <c r="D171" s="5">
         <v>-52.764142145681035</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>8.4404700817999991</v>
       </c>
       <c r="C172" s="5">
         <v>4.4153364999992561E-3</v>
       </c>
       <c r="D172" s="5">
         <v>0.62987768448674597</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>8.3332960152000002</v>
       </c>
       <c r="C173" s="5">
         <v>-0.10717406659999895</v>
       </c>
       <c r="D173" s="5">
         <v>-14.216829886873516</v>
       </c>
       <c r="E173" s="5">
         <v>-14.335548607994319</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>8.1546992935000002</v>
       </c>
       <c r="C174" s="5">
         <v>-0.17859672169999996</v>
       </c>
       <c r="D174" s="5">
         <v>-22.893018479785532</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>8.0599961033999996</v>
       </c>
       <c r="C175" s="5">
         <v>-9.4703190100000612E-2</v>
       </c>
       <c r="D175" s="5">
         <v>-13.079428995737363</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>7.9602076022999997</v>
       </c>
       <c r="C176" s="5">
         <v>-9.9788501099999927E-2</v>
       </c>
       <c r="D176" s="5">
         <v>-13.885804365910593</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>7.8390755737999998</v>
       </c>
       <c r="C177" s="5">
         <v>-0.12113202849999993</v>
       </c>
       <c r="D177" s="5">
         <v>-16.807249188344077</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>7.8307338076999997</v>
       </c>
       <c r="C178" s="5">
         <v>-8.3417661000000365E-3</v>
       </c>
       <c r="D178" s="5">
         <v>-1.2695043402487505</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>7.8232635053999999</v>
       </c>
       <c r="C179" s="5">
         <v>-7.470302299999787E-3</v>
       </c>
       <c r="D179" s="5">
         <v>-1.1387792745680358</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>7.7903726098000003</v>
       </c>
       <c r="C180" s="5">
         <v>-3.2890895599999581E-2</v>
       </c>
       <c r="D180" s="5">
         <v>-4.9300510025595106</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>7.7443329345</v>
       </c>
       <c r="C181" s="5">
         <v>-4.6039675300000305E-2</v>
       </c>
       <c r="D181" s="5">
         <v>-6.8657501604582949</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>7.7145107486000004</v>
       </c>
       <c r="C182" s="5">
         <v>-2.9822185899999631E-2</v>
       </c>
       <c r="D182" s="5">
         <v>-4.5243821070985017</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>7.5299848302000001</v>
       </c>
       <c r="C183" s="5">
         <v>-0.18452591840000032</v>
       </c>
       <c r="D183" s="5">
         <v>-25.212579601570116</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>7.4439511535999996</v>
       </c>
       <c r="C184" s="5">
         <v>-8.6033676600000497E-2</v>
       </c>
       <c r="D184" s="5">
         <v>-12.880984141490204</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>7.3412975869999997</v>
       </c>
       <c r="C185" s="5">
         <v>-0.10265356659999991</v>
       </c>
       <c r="D185" s="5">
         <v>-15.349062567582806</v>
       </c>
       <c r="E185" s="5">
         <v>-11.904034446761369</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>7.2285144083999997</v>
       </c>
       <c r="C186" s="5">
         <v>-0.11278317859999998</v>
       </c>
       <c r="D186" s="5">
         <v>-16.954775341149521</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>7.2265413786000003</v>
       </c>
       <c r="C187" s="5">
         <v>-1.9730297999993596E-3</v>
       </c>
       <c r="D187" s="5">
         <v>-0.32704986005550607</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>7.2454962932000004</v>
       </c>
       <c r="C188" s="5">
         <v>1.8954914600000095E-2</v>
       </c>
       <c r="D188" s="5">
         <v>3.1933563691722178</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>7.3385678168000004</v>
       </c>
       <c r="C189" s="5">
         <v>9.3071523599999928E-2</v>
       </c>
       <c r="D189" s="5">
         <v>16.551557211345692</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>7.2390369577999998</v>
       </c>
       <c r="C190" s="5">
         <v>-9.9530859000000582E-2</v>
       </c>
       <c r="D190" s="5">
         <v>-15.114446916977275</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>7.2150481902000001</v>
       </c>
       <c r="C191" s="5">
         <v>-2.3988767599999683E-2</v>
       </c>
       <c r="D191" s="5">
         <v>-3.9048857520918578</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>7.2049995961000004</v>
       </c>
       <c r="C192" s="5">
         <v>-1.0048594099999697E-2</v>
       </c>
       <c r="D192" s="5">
         <v>-1.6585299771779027</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>7.2611214847000003</v>
       </c>
       <c r="C193" s="5">
         <v>5.6121888599999892E-2</v>
       </c>
       <c r="D193" s="5">
         <v>9.7581821581069086</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>7.3370358408999996</v>
       </c>
       <c r="C194" s="5">
         <v>7.5914356199999311E-2</v>
       </c>
       <c r="D194" s="5">
         <v>13.293045568142968</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>7.3242181303000002</v>
       </c>
       <c r="C195" s="5">
         <v>-1.2817710599999366E-2</v>
       </c>
       <c r="D195" s="5">
         <v>-2.076358979598214</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>7.3468447033000004</v>
       </c>
       <c r="C196" s="5">
         <v>2.262657300000015E-2</v>
       </c>
       <c r="D196" s="5">
         <v>3.7707793573442894</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>7.3409666847999997</v>
       </c>
       <c r="C197" s="5">
         <v>-5.8780185000006924E-3</v>
       </c>
       <c r="D197" s="5">
         <v>-0.95587511496075805</v>
       </c>
       <c r="E197" s="5">
         <v>-4.5074075267881319E-3</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>7.7442234098</v>
       </c>
       <c r="C198" s="5">
         <v>0.40325672500000032</v>
       </c>
       <c r="D198" s="5">
         <v>89.974557440308686</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>7.6069038744000004</v>
       </c>
       <c r="C199" s="5">
         <v>-0.13731953539999964</v>
       </c>
       <c r="D199" s="5">
         <v>-19.320971465304325</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>7.6446746679000004</v>
       </c>
       <c r="C200" s="5">
         <v>3.7770793500000011E-2</v>
       </c>
       <c r="D200" s="5">
         <v>6.1238401460056435</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>7.7470544764999998</v>
       </c>
       <c r="C201" s="5">
         <v>0.1023798085999994</v>
       </c>
       <c r="D201" s="5">
         <v>17.30897028845353</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>7.7466294945999996</v>
       </c>
       <c r="C202" s="5">
         <v>-4.2498190000017644E-4</v>
       </c>
       <c r="D202" s="5">
         <v>-6.5808810525347372E-2</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>7.7042941895999997</v>
       </c>
       <c r="C203" s="5">
         <v>-4.2335304999999934E-2</v>
       </c>
       <c r="D203" s="5">
         <v>-6.3644262877635693</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>7.7083941467999999</v>
       </c>
       <c r="C204" s="5">
         <v>4.099957200000226E-3</v>
       </c>
       <c r="D204" s="5">
         <v>0.64047066912489292</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>7.6663950465999999</v>
       </c>
       <c r="C205" s="5">
         <v>-4.1999100199999972E-2</v>
       </c>
       <c r="D205" s="5">
         <v>-6.3457740344945002</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>7.8447872886000001</v>
       </c>
       <c r="C206" s="5">
         <v>0.17839224200000015</v>
       </c>
       <c r="D206" s="5">
         <v>31.78917273380182</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>8.1108204657999998</v>
       </c>
       <c r="C207" s="5">
         <v>0.26603317719999975</v>
       </c>
       <c r="D207" s="5">
         <v>49.211877063528561</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>7.9605080001999999</v>
       </c>
       <c r="C208" s="5">
         <v>-0.15031246559999989</v>
       </c>
       <c r="D208" s="5">
         <v>-20.106409779249379</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>7.9394706974</v>
       </c>
       <c r="C209" s="5">
         <v>-2.1037302799999935E-2</v>
       </c>
       <c r="D209" s="5">
         <v>-3.1255601373587738</v>
       </c>
       <c r="E209" s="5">
         <v>8.1529318725726654</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>7.8306135376999997</v>
       </c>
       <c r="C210" s="5">
         <v>-0.10885715970000032</v>
       </c>
       <c r="D210" s="5">
         <v>-15.267330645751343</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>7.7823999536999997</v>
       </c>
       <c r="C211" s="5">
         <v>-4.8213583999999976E-2</v>
       </c>
       <c r="D211" s="5">
         <v>-7.1433384369898985</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>7.7263335744999999</v>
       </c>
       <c r="C212" s="5">
         <v>-5.6066379199999794E-2</v>
       </c>
       <c r="D212" s="5">
         <v>-8.3106496159147785</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>7.6516701307000003</v>
       </c>
       <c r="C213" s="5">
         <v>-7.4663443799999563E-2</v>
       </c>
       <c r="D213" s="5">
         <v>-10.999301294792286</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>7.653441892</v>
       </c>
       <c r="C214" s="5">
         <v>1.7717612999996746E-3</v>
       </c>
       <c r="D214" s="5">
         <v>0.27821682057682651</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>7.6978886545999998</v>
       </c>
       <c r="C215" s="5">
         <v>4.4446762599999801E-2</v>
       </c>
       <c r="D215" s="5">
         <v>7.1958640812037844</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>7.7131195869000004</v>
       </c>
       <c r="C216" s="5">
         <v>1.523093230000061E-2</v>
       </c>
       <c r="D216" s="5">
         <v>2.4003116791527335</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>7.6712020330000001</v>
       </c>
       <c r="C217" s="5">
         <v>-4.1917553900000293E-2</v>
       </c>
       <c r="D217" s="5">
         <v>-6.330053934676183</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>7.4753003591000002</v>
       </c>
       <c r="C218" s="5">
         <v>-0.19590167389999991</v>
       </c>
       <c r="D218" s="5">
         <v>-26.686708180630493</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>7.6207626299999998</v>
       </c>
       <c r="C219" s="5">
         <v>0.14546227089999952</v>
       </c>
       <c r="D219" s="5">
         <v>26.019411036952711</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>7.5766381423000002</v>
       </c>
       <c r="C220" s="5">
         <v>-4.4124487699999548E-2</v>
       </c>
       <c r="D220" s="5">
         <v>-6.730996311212623</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>7.5473980012000004</v>
       </c>
       <c r="C221" s="5">
         <v>-2.9240141099999839E-2</v>
       </c>
       <c r="D221" s="5">
         <v>-4.5340545270862957</v>
       </c>
       <c r="E221" s="5">
         <v>-4.9382724761286028</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>7.8126602136000001</v>
       </c>
       <c r="C222" s="5">
         <v>0.2652622123999997</v>
       </c>
       <c r="D222" s="5">
         <v>51.363167681247688</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>7.6654556070000002</v>
       </c>
       <c r="C223" s="5">
         <v>-0.1472046065999999</v>
       </c>
       <c r="D223" s="5">
         <v>-20.408179867156882</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>7.5987857933000003</v>
       </c>
       <c r="C224" s="5">
         <v>-6.6669813699999914E-2</v>
       </c>
       <c r="D224" s="5">
         <v>-9.9518591091594448</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>7.5584362271999996</v>
       </c>
       <c r="C225" s="5">
         <v>-4.0349566100000622E-2</v>
       </c>
       <c r="D225" s="5">
         <v>-6.1891626034394909</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>7.4574332577</v>
       </c>
       <c r="C226" s="5">
         <v>-0.10100296949999965</v>
       </c>
       <c r="D226" s="5">
         <v>-14.907934689910107</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>7.3881613389999998</v>
       </c>
       <c r="C227" s="5">
         <v>-6.9271918700000157E-2</v>
       </c>
       <c r="D227" s="5">
         <v>-10.594559610645394</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>7.3106555926999999</v>
       </c>
       <c r="C228" s="5">
         <v>-7.7505746299999956E-2</v>
       </c>
       <c r="D228" s="5">
         <v>-11.88710990840589</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>7.1844609374999999</v>
       </c>
       <c r="C229" s="5">
         <v>-0.12619465519999995</v>
       </c>
       <c r="D229" s="5">
         <v>-18.856383801397314</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>7.1018949999999998</v>
       </c>
       <c r="C230" s="5">
         <v>-8.2565937500000075E-2</v>
       </c>
       <c r="D230" s="5">
         <v>-12.951616463785665</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>7.0364955397999998</v>
       </c>
       <c r="C231" s="5">
         <v>-6.5399460200000092E-2</v>
       </c>
       <c r="D231" s="5">
         <v>-10.50762457070239</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>7.0915325145999999</v>
       </c>
       <c r="C232" s="5">
         <v>5.5036974800000138E-2</v>
       </c>
       <c r="D232" s="5">
         <v>9.8004654303753611</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>6.8645451633999999</v>
       </c>
       <c r="C233" s="5">
         <v>-0.22698735120000002</v>
       </c>
       <c r="D233" s="5">
         <v>-32.32005164579509</v>
       </c>
       <c r="E233" s="5">
         <v>-9.0475265474462834</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>6.6676555754000004</v>
       </c>
       <c r="C234" s="5">
         <v>-0.19688958799999945</v>
       </c>
       <c r="D234" s="5">
         <v>-29.476039517209895</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>6.5461008540999996</v>
       </c>
       <c r="C235" s="5">
         <v>-0.12155472130000078</v>
       </c>
       <c r="D235" s="5">
         <v>-19.811071321021846</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>6.3603922598000002</v>
       </c>
       <c r="C236" s="5">
         <v>-0.18570859429999942</v>
       </c>
       <c r="D236" s="5">
         <v>-29.203057911963327</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>6.2550632878999997</v>
       </c>
       <c r="C237" s="5">
         <v>-0.10532897190000057</v>
       </c>
       <c r="D237" s="5">
         <v>-18.158478730797945</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>6.2479978727000001</v>
       </c>
       <c r="C238" s="5">
         <v>-7.0654151999995918E-3</v>
       </c>
       <c r="D238" s="5">
         <v>-1.3470723998040723</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>6.1875872235999996</v>
       </c>
       <c r="C239" s="5">
         <v>-6.0410649100000491E-2</v>
       </c>
       <c r="D239" s="5">
         <v>-11.005015364851733</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>6.0164147608</v>
       </c>
       <c r="C240" s="5">
         <v>-0.17117246279999954</v>
       </c>
       <c r="D240" s="5">
         <v>-28.583722596654404</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>5.9028827395999999</v>
       </c>
       <c r="C241" s="5">
         <v>-0.11353202120000017</v>
       </c>
       <c r="D241" s="5">
         <v>-20.435991384784213</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>5.9298078749999998</v>
       </c>
       <c r="C242" s="5">
         <v>2.6925135399999967E-2</v>
       </c>
       <c r="D242" s="5">
         <v>5.6130530178787552</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>5.9574630471000001</v>
       </c>
       <c r="C243" s="5">
         <v>2.7655172100000236E-2</v>
       </c>
       <c r="D243" s="5">
         <v>5.7423155010968285</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>5.7985855237999999</v>
       </c>
       <c r="C244" s="5">
         <v>-0.15887752330000016</v>
       </c>
       <c r="D244" s="5">
         <v>-27.701628073840133</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>5.7760723249000003</v>
       </c>
       <c r="C245" s="5">
         <v>-2.2513198899999587E-2</v>
       </c>
       <c r="D245" s="5">
         <v>-4.5608270227146868</v>
       </c>
       <c r="E245" s="5">
         <v>-15.856445148084376</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>5.8459975719999999</v>
       </c>
       <c r="C246" s="5">
         <v>6.9925247099999588E-2</v>
       </c>
       <c r="D246" s="5">
         <v>15.534608376469894</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>5.7433654716999998</v>
       </c>
       <c r="C247" s="5">
         <v>-0.10263210030000014</v>
       </c>
       <c r="D247" s="5">
         <v>-19.147422855559959</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>5.7368940808</v>
       </c>
       <c r="C248" s="5">
         <v>-6.4713908999998182E-3</v>
       </c>
       <c r="D248" s="5">
         <v>-1.3437633718304642</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>5.6563102142000004</v>
       </c>
       <c r="C249" s="5">
         <v>-8.058386659999961E-2</v>
       </c>
       <c r="D249" s="5">
         <v>-15.612784211991981</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>5.5339971080000003</v>
       </c>
       <c r="C250" s="5">
         <v>-0.12231310620000002</v>
       </c>
       <c r="D250" s="5">
         <v>-23.074824461779386</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>5.4888257429999996</v>
       </c>
       <c r="C251" s="5">
         <v>-4.5171365000000741E-2</v>
       </c>
       <c r="D251" s="5">
         <v>-9.3670357745897377</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>5.5165112873000002</v>
       </c>
       <c r="C252" s="5">
         <v>2.7685544300000586E-2</v>
       </c>
       <c r="D252" s="5">
         <v>6.2235508885107427</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>5.5076935507</v>
       </c>
       <c r="C253" s="5">
         <v>-8.8177366000001811E-3</v>
       </c>
       <c r="D253" s="5">
         <v>-1.9013382773618637</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>5.4389559914000003</v>
       </c>
       <c r="C254" s="5">
         <v>-6.8737559299999695E-2</v>
       </c>
       <c r="D254" s="5">
         <v>-13.989925997851193</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>5.3667885175999999</v>
       </c>
       <c r="C255" s="5">
         <v>-7.2167473800000437E-2</v>
       </c>
       <c r="D255" s="5">
         <v>-14.810269270874832</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>5.3996751819000002</v>
       </c>
       <c r="C256" s="5">
         <v>3.2886664300000312E-2</v>
       </c>
       <c r="D256" s="5">
         <v>7.6063359870286895</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>5.3866915334999996</v>
       </c>
       <c r="C257" s="5">
         <v>-1.2983648400000547E-2</v>
       </c>
       <c r="D257" s="5">
         <v>-2.8475735111662792</v>
       </c>
       <c r="E257" s="5">
         <v>-6.7412727801454908</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>5.3323777328000004</v>
       </c>
       <c r="C258" s="5">
         <v>-5.4313800699999248E-2</v>
       </c>
       <c r="D258" s="5">
         <v>-11.450605556588467</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>5.3482554981000003</v>
       </c>
       <c r="C259" s="5">
         <v>1.5877765299999957E-2</v>
       </c>
       <c r="D259" s="5">
         <v>3.632238963355805</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>5.4241547894000002</v>
       </c>
       <c r="C260" s="5">
         <v>7.5899291299999838E-2</v>
       </c>
       <c r="D260" s="5">
         <v>18.423839798966824</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>5.4583614870000003</v>
       </c>
       <c r="C261" s="5">
         <v>3.4206697600000169E-2</v>
       </c>
       <c r="D261" s="5">
         <v>7.8357178439618647</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>5.4230803486000001</v>
       </c>
       <c r="C262" s="5">
         <v>-3.5281138400000245E-2</v>
       </c>
       <c r="D262" s="5">
         <v>-7.4865365272169022</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>5.4950813099999998</v>
       </c>
       <c r="C263" s="5">
         <v>7.2000961399999674E-2</v>
       </c>
       <c r="D263" s="5">
         <v>17.148574397208716</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>5.5139978485999999</v>
       </c>
       <c r="C264" s="5">
         <v>1.8916538600000088E-2</v>
       </c>
       <c r="D264" s="5">
         <v>4.2100566010463636</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>5.5025578680000002</v>
       </c>
       <c r="C265" s="5">
         <v>-1.1439980599999622E-2</v>
       </c>
       <c r="D265" s="5">
         <v>-2.4614456313275968</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>5.5386082877999998</v>
       </c>
       <c r="C266" s="5">
         <v>3.6050419799999567E-2</v>
       </c>
       <c r="D266" s="5">
         <v>8.1514613847948567</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>5.4679715648</v>
       </c>
       <c r="C267" s="5">
         <v>-7.063672299999979E-2</v>
       </c>
       <c r="D267" s="5">
         <v>-14.275066954284267</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>5.5921912465999997</v>
       </c>
       <c r="C268" s="5">
         <v>0.12421968179999965</v>
       </c>
       <c r="D268" s="5">
         <v>30.939058924233585</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>5.5895151393000004</v>
       </c>
       <c r="C269" s="5">
         <v>-2.6761072999992308E-3</v>
       </c>
       <c r="D269" s="5">
         <v>-0.57274329547655212</v>
       </c>
       <c r="E269" s="5">
         <v>3.7652723297525892</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>5.8466698115</v>
       </c>
       <c r="C270" s="5">
         <v>0.25715467219999955</v>
       </c>
       <c r="D270" s="5">
         <v>71.558868612359788</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>5.8659197087999999</v>
       </c>
       <c r="C271" s="5">
         <v>1.924989729999993E-2</v>
       </c>
       <c r="D271" s="5">
         <v>4.0232827763226009</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>5.8226712986000004</v>
       </c>
       <c r="C272" s="5">
         <v>-4.3248410199999476E-2</v>
       </c>
       <c r="D272" s="5">
         <v>-8.497298121094687</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>5.7665082894999999</v>
       </c>
       <c r="C273" s="5">
         <v>-5.6163009100000494E-2</v>
       </c>
       <c r="D273" s="5">
         <v>-10.979965152523885</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>5.9138555749000004</v>
       </c>
       <c r="C274" s="5">
         <v>0.14734728540000042</v>
       </c>
       <c r="D274" s="5">
         <v>35.36099010847569</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>5.8984145752000003</v>
       </c>
       <c r="C275" s="5">
         <v>-1.5440999700000013E-2</v>
       </c>
       <c r="D275" s="5">
         <v>-3.0885797689590655</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>5.9130281382999996</v>
       </c>
       <c r="C276" s="5">
         <v>1.4613563099999283E-2</v>
       </c>
       <c r="D276" s="5">
         <v>3.0138976465151401</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>5.8945591849000003</v>
       </c>
       <c r="C277" s="5">
         <v>-1.8468953399999322E-2</v>
       </c>
       <c r="D277" s="5">
         <v>-3.6843979993458453</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>5.8311076119000003</v>
       </c>
       <c r="C278" s="5">
         <v>-6.3451573000000039E-2</v>
       </c>
       <c r="D278" s="5">
         <v>-12.179342529229775</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>5.8647603633000003</v>
       </c>
       <c r="C279" s="5">
         <v>3.3652751400000014E-2</v>
       </c>
       <c r="D279" s="5">
         <v>7.1496065004412523</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>5.7808037717999996</v>
       </c>
       <c r="C280" s="5">
         <v>-8.3956591500000677E-2</v>
       </c>
       <c r="D280" s="5">
         <v>-15.88848124488883</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>5.7972081537999998</v>
       </c>
       <c r="C281" s="5">
         <v>1.6404382000000162E-2</v>
       </c>
       <c r="D281" s="5">
         <v>3.4589345019173434</v>
       </c>
       <c r="E281" s="5">
         <v>3.7157608365653294</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>5.6352570850000001</v>
       </c>
       <c r="C282" s="5">
         <v>-0.16195106879999965</v>
       </c>
       <c r="D282" s="5">
         <v>-28.823263416553679</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>5.6660797751</v>
       </c>
       <c r="C283" s="5">
         <v>3.0822690099999939E-2</v>
       </c>
       <c r="D283" s="5">
         <v>6.7646335295003635</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>5.7281353065999996</v>
       </c>
       <c r="C284" s="5">
         <v>6.2055531499999539E-2</v>
       </c>
       <c r="D284" s="5">
         <v>13.963820158737029</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>5.6701967225000001</v>
       </c>
       <c r="C285" s="5">
         <v>-5.7938584099999524E-2</v>
       </c>
       <c r="D285" s="5">
         <v>-11.484708760386098</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>5.7042009301999999</v>
       </c>
       <c r="C286" s="5">
         <v>3.4004207699999789E-2</v>
       </c>
       <c r="D286" s="5">
         <v>7.4385805560201579</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>5.5991643223000001</v>
       </c>
       <c r="C287" s="5">
         <v>-0.1050366078999998</v>
       </c>
       <c r="D287" s="5">
         <v>-19.990643577159638</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>5.6298220452000001</v>
       </c>
       <c r="C288" s="5">
         <v>3.0657722900000017E-2</v>
       </c>
       <c r="D288" s="5">
         <v>6.7720176019963274</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>5.6028647210999996</v>
       </c>
       <c r="C289" s="5">
         <v>-2.6957324100000513E-2</v>
       </c>
       <c r="D289" s="5">
         <v>-5.5970354047206854</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>5.6304355791000003</v>
       </c>
       <c r="C290" s="5">
         <v>2.7570858000000698E-2</v>
       </c>
       <c r="D290" s="5">
         <v>6.0674884175891508</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>5.6623363277000003</v>
       </c>
       <c r="C291" s="5">
         <v>3.1900748600000028E-2</v>
       </c>
       <c r="D291" s="5">
         <v>7.0148420310627513</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>5.6734908272000002</v>
       </c>
       <c r="C292" s="5">
         <v>1.1154499499999915E-2</v>
       </c>
       <c r="D292" s="5">
         <v>2.3897172528423383</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>5.7023100454</v>
       </c>
       <c r="C293" s="5">
         <v>2.8819218199999774E-2</v>
       </c>
       <c r="D293" s="5">
         <v>6.2687665681740556</v>
       </c>
       <c r="E293" s="5">
         <v>-1.6369622391046112</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>5.5194008768999998</v>
       </c>
       <c r="C294" s="5">
         <v>-0.18290916850000016</v>
       </c>
       <c r="D294" s="5">
         <v>-32.377171152100239</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>5.4633922765999996</v>
       </c>
       <c r="C295" s="5">
         <v>-5.6008600300000211E-2</v>
       </c>
       <c r="D295" s="5">
         <v>-11.519951167076325</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>5.5353285151999998</v>
       </c>
       <c r="C296" s="5">
         <v>7.1936238600000202E-2</v>
       </c>
       <c r="D296" s="5">
         <v>16.996318898997576</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>5.5694902920000002</v>
       </c>
       <c r="C297" s="5">
         <v>3.4161776800000432E-2</v>
       </c>
       <c r="D297" s="5">
         <v>7.6625359426210071</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>5.5960926074000001</v>
       </c>
       <c r="C298" s="5">
         <v>2.660231539999991E-2</v>
       </c>
       <c r="D298" s="5">
         <v>5.8847215126438313</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>5.6978236701</v>
       </c>
       <c r="C299" s="5">
         <v>0.10173106269999987</v>
       </c>
       <c r="D299" s="5">
         <v>24.133598855258654</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>5.7457707533000004</v>
       </c>
       <c r="C300" s="5">
         <v>4.7947083200000407E-2</v>
       </c>
       <c r="D300" s="5">
         <v>10.578697955163952</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>5.8089048134999999</v>
       </c>
       <c r="C301" s="5">
         <v>6.3134060199999453E-2</v>
       </c>
       <c r="D301" s="5">
         <v>14.012268821761896</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>5.8260058801000003</v>
       </c>
       <c r="C302" s="5">
         <v>1.7101066600000436E-2</v>
       </c>
       <c r="D302" s="5">
         <v>3.5904936845503999</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>5.8579517742</v>
       </c>
       <c r="C303" s="5">
         <v>3.1945894099999705E-2</v>
       </c>
       <c r="D303" s="5">
         <v>6.7821057098220505</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>5.8682386543999998</v>
       </c>
       <c r="C304" s="5">
         <v>1.0286880199999793E-2</v>
       </c>
       <c r="D304" s="5">
         <v>2.1277371114175825</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>5.9087305793000002</v>
       </c>
       <c r="C305" s="5">
         <v>4.049192490000042E-2</v>
       </c>
       <c r="D305" s="5">
         <v>8.601804451705263</v>
       </c>
       <c r="E305" s="5">
         <v>3.6199458159332787</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>6.0120887447999998</v>
       </c>
       <c r="C306" s="5">
         <v>0.10335816549999954</v>
       </c>
       <c r="D306" s="5">
         <v>23.132964844867466</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>5.9620933700999998</v>
       </c>
       <c r="C307" s="5">
         <v>-4.9995374699999928E-2</v>
       </c>
       <c r="D307" s="5">
         <v>-9.5349795792120986</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>5.9467139976999999</v>
       </c>
       <c r="C308" s="5">
         <v>-1.537937239999998E-2</v>
       </c>
       <c r="D308" s="5">
         <v>-3.0518900457573439</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>5.8660315942999999</v>
       </c>
       <c r="C309" s="5">
         <v>-8.0682403399999991E-2</v>
       </c>
       <c r="D309" s="5">
         <v>-15.119456957942335</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>5.9912896608999997</v>
       </c>
       <c r="C310" s="5">
         <v>0.12525806659999983</v>
       </c>
       <c r="D310" s="5">
         <v>28.857894318976207</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>5.9944195772000004</v>
       </c>
       <c r="C311" s="5">
         <v>3.1299163000007013E-3</v>
       </c>
       <c r="D311" s="5">
         <v>0.62869770413269688</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>5.9612769095000004</v>
       </c>
       <c r="C312" s="5">
         <v>-3.3142667699999961E-2</v>
       </c>
       <c r="D312" s="5">
         <v>-6.4366215974291592</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>6.0144451502000003</v>
       </c>
       <c r="C313" s="5">
         <v>5.3168240699999814E-2</v>
       </c>
       <c r="D313" s="5">
         <v>11.243660983514969</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>6.0269332616</v>
       </c>
       <c r="C314" s="5">
         <v>1.2488111399999724E-2</v>
       </c>
       <c r="D314" s="5">
         <v>2.5202756898850209</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>5.9605299414999999</v>
       </c>
       <c r="C315" s="5">
         <v>-6.6403320100000052E-2</v>
       </c>
       <c r="D315" s="5">
         <v>-12.448841300636214</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>5.9723731699</v>
       </c>
       <c r="C316" s="5">
         <v>1.1843228400000072E-2</v>
       </c>
       <c r="D316" s="5">
         <v>2.4105603731364056</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>5.9084813107</v>
       </c>
       <c r="C317" s="5">
         <v>-6.3891859199999956E-2</v>
       </c>
       <c r="D317" s="5">
         <v>-12.108441756443799</v>
       </c>
       <c r="E317" s="5">
         <v>-4.2186489408346795E-3</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>5.8937608624999998</v>
       </c>
       <c r="C318" s="5">
         <v>-1.4720448200000291E-2</v>
       </c>
       <c r="D318" s="5">
         <v>-2.9490630606843871</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>5.8519347722999999</v>
       </c>
       <c r="C319" s="5">
         <v>-4.1826090199999832E-2</v>
       </c>
       <c r="D319" s="5">
         <v>-8.1913515365157448</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>5.7505113973000004</v>
       </c>
       <c r="C320" s="5">
         <v>-0.10142337499999954</v>
       </c>
       <c r="D320" s="5">
         <v>-18.925570319139752</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>5.6491601812000001</v>
       </c>
       <c r="C321" s="5">
         <v>-0.10135121610000031</v>
       </c>
       <c r="D321" s="5">
         <v>-19.215312600860635</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>5.5892542151000004</v>
       </c>
       <c r="C322" s="5">
         <v>-5.9905966099999652E-2</v>
       </c>
       <c r="D322" s="5">
         <v>-12.008709988581423</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>5.5901794936</v>
       </c>
       <c r="C323" s="5">
         <v>9.2527849999957112E-4</v>
       </c>
       <c r="D323" s="5">
         <v>0.19883613765490082</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>5.3770891810999997</v>
       </c>
       <c r="C324" s="5">
         <v>-0.21309031250000032</v>
       </c>
       <c r="D324" s="5">
         <v>-37.272519997535959</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>5.3332834052999996</v>
       </c>
       <c r="C325" s="5">
         <v>-4.3805775800000113E-2</v>
       </c>
       <c r="D325" s="5">
         <v>-9.3497359513346705</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>5.4416909603999999</v>
       </c>
       <c r="C326" s="5">
         <v>0.10840755510000033</v>
       </c>
       <c r="D326" s="5">
         <v>27.312352095975314</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>5.2761807065999999</v>
       </c>
       <c r="C327" s="5">
         <v>-0.16551025379999995</v>
       </c>
       <c r="D327" s="5">
         <v>-30.971339019523359</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>5.1805964364000001</v>
       </c>
       <c r="C328" s="5">
         <v>-9.5584270199999821E-2</v>
       </c>
       <c r="D328" s="5">
         <v>-19.698952295980675</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>5.2046409930999999</v>
       </c>
       <c r="C329" s="5">
         <v>2.4044556699999831E-2</v>
       </c>
       <c r="D329" s="5">
         <v>5.7139222508811205</v>
       </c>
       <c r="E329" s="5">
         <v>-11.912372750090217</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>5.2765137071000003</v>
       </c>
       <c r="C330" s="5">
         <v>7.1872714000000393E-2</v>
       </c>
       <c r="D330" s="5">
         <v>17.889604799392679</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>5.2304459662999996</v>
       </c>
       <c r="C331" s="5">
         <v>-4.6067740800000756E-2</v>
       </c>
       <c r="D331" s="5">
         <v>-9.9881285842583818</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>5.2475321557000001</v>
       </c>
       <c r="C332" s="5">
         <v>1.7086189400000507E-2</v>
       </c>
       <c r="D332" s="5">
         <v>3.9912175705993702</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>5.2333936902999998</v>
       </c>
       <c r="C333" s="5">
         <v>-1.41384654000003E-2</v>
       </c>
       <c r="D333" s="5">
         <v>-3.1856853971236609</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>5.1855233063000004</v>
       </c>
       <c r="C334" s="5">
         <v>-4.7870383999999433E-2</v>
       </c>
       <c r="D334" s="5">
         <v>-10.440799293026892</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>5.1841844761000004</v>
       </c>
       <c r="C335" s="5">
         <v>-1.3388301999999186E-3</v>
       </c>
       <c r="D335" s="5">
         <v>-0.30938377917680837</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>5.2859166821999999</v>
       </c>
       <c r="C336" s="5">
         <v>0.10173220609999944</v>
       </c>
       <c r="D336" s="5">
         <v>26.263665763796418</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>5.2452189253999997</v>
       </c>
       <c r="C337" s="5">
         <v>-4.0697756800000207E-2</v>
       </c>
       <c r="D337" s="5">
         <v>-8.8577651445899459</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>5.2590941925000001</v>
       </c>
       <c r="C338" s="5">
         <v>1.3875267100000421E-2</v>
       </c>
       <c r="D338" s="5">
         <v>3.2209749852058156</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>5.2853299132</v>
       </c>
       <c r="C339" s="5">
         <v>2.6235720699999909E-2</v>
       </c>
       <c r="D339" s="5">
         <v>6.1533796180635481</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>5.2901534837000002</v>
       </c>
       <c r="C340" s="5">
         <v>4.8235705000001516E-3</v>
       </c>
       <c r="D340" s="5">
         <v>1.1006744091800025</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>5.2961904083000002</v>
       </c>
       <c r="C341" s="5">
         <v>6.0369246000000487E-3</v>
       </c>
       <c r="D341" s="5">
         <v>1.3780225999380447</v>
       </c>
       <c r="E341" s="5">
         <v>1.7589957755274721</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>5.2714394828</v>
       </c>
       <c r="C342" s="5">
         <v>-2.4750925500000243E-2</v>
       </c>
       <c r="D342" s="5">
         <v>-5.4660911314457827</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>5.3196923366000002</v>
       </c>
       <c r="C343" s="5">
         <v>4.8252853800000217E-2</v>
       </c>
       <c r="D343" s="5">
         <v>11.554600966593863</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>5.3421183744</v>
       </c>
       <c r="C344" s="5">
         <v>2.2426037799999854E-2</v>
       </c>
       <c r="D344" s="5">
         <v>5.1777553616631389</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>5.4205550472999997</v>
       </c>
       <c r="C345" s="5">
         <v>7.8436672899999671E-2</v>
       </c>
       <c r="D345" s="5">
         <v>19.114058861868386</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>5.4791845785</v>
       </c>
       <c r="C346" s="5">
         <v>5.8629531200000251E-2</v>
       </c>
       <c r="D346" s="5">
         <v>13.780034280505383</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>5.4827378716000004</v>
       </c>
       <c r="C347" s="5">
         <v>3.5532931000004098E-3</v>
       </c>
       <c r="D347" s="5">
         <v>0.7809908960406009</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>5.4868387874</v>
       </c>
       <c r="C348" s="5">
         <v>4.1009157999996049E-3</v>
       </c>
       <c r="D348" s="5">
         <v>0.9012639645483933</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>5.5556121781999996</v>
       </c>
       <c r="C349" s="5">
         <v>6.8773390799999667E-2</v>
       </c>
       <c r="D349" s="5">
         <v>16.122573992043108</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>5.5783301275000001</v>
       </c>
       <c r="C350" s="5">
         <v>2.2717949300000484E-2</v>
       </c>
       <c r="D350" s="5">
         <v>5.0189069577003531</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>5.5923265389000001</v>
       </c>
       <c r="C351" s="5">
         <v>1.3996411399999964E-2</v>
       </c>
       <c r="D351" s="5">
         <v>3.0527812549626887</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>5.5956410859999997</v>
       </c>
       <c r="C352" s="5">
         <v>3.3145470999995652E-3</v>
       </c>
       <c r="D352" s="5">
         <v>0.71355775755213013</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>5.6843172941000004</v>
       </c>
       <c r="C353" s="5">
         <v>8.8676208100000764E-2</v>
       </c>
       <c r="D353" s="5">
         <v>20.765126057417582</v>
       </c>
       <c r="E353" s="5">
         <v>7.3284163875932729</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>5.6794356340999999</v>
       </c>
       <c r="C354" s="5">
         <v>-4.881660000000565E-3</v>
       </c>
       <c r="D354" s="5">
         <v>-1.0256995332324936</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>5.7086943324000003</v>
       </c>
       <c r="C355" s="5">
         <v>2.9258698300000496E-2</v>
       </c>
       <c r="D355" s="5">
         <v>6.360235980646145</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>5.7306156411</v>
       </c>
       <c r="C356" s="5">
         <v>2.1921308699999642E-2</v>
       </c>
       <c r="D356" s="5">
         <v>4.7065604972136077</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>5.8101634461999998</v>
       </c>
       <c r="C357" s="5">
         <v>7.9547805099999813E-2</v>
       </c>
       <c r="D357" s="5">
         <v>17.989898388390337</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>5.874997531</v>
       </c>
       <c r="C358" s="5">
         <v>6.4834084800000191E-2</v>
       </c>
       <c r="D358" s="5">
         <v>14.24364849135169</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>5.9782233447999999</v>
       </c>
       <c r="C359" s="5">
         <v>0.10322581379999995</v>
       </c>
       <c r="D359" s="5">
         <v>23.246153085272979</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>6.0918578036</v>
       </c>
       <c r="C360" s="5">
         <v>0.1136344588</v>
       </c>
       <c r="D360" s="5">
         <v>25.352054389231647</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>6.0677320327000004</v>
       </c>
       <c r="C361" s="5">
         <v>-2.4125770899999566E-2</v>
       </c>
       <c r="D361" s="5">
         <v>-4.6502353069800995</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>6.0965527166999998</v>
       </c>
       <c r="C362" s="5">
         <v>2.8820683999999375E-2</v>
       </c>
       <c r="D362" s="5">
         <v>5.8510783316503501</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>6.0982549057000002</v>
       </c>
       <c r="C363" s="5">
         <v>1.7021890000004092E-3</v>
       </c>
       <c r="D363" s="5">
         <v>0.3355611821822313</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>6.2035097045000001</v>
       </c>
       <c r="C364" s="5">
         <v>0.10525479879999988</v>
       </c>
       <c r="D364" s="5">
         <v>22.795571760292699</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>6.1716424786999999</v>
       </c>
       <c r="C365" s="5">
         <v>-3.1867225800000121E-2</v>
       </c>
       <c r="D365" s="5">
         <v>-5.9931450301916156</v>
       </c>
       <c r="E365" s="5">
         <v>8.5731524013590068</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>6.1835158243999997</v>
       </c>
       <c r="C366" s="5">
         <v>1.187334569999976E-2</v>
       </c>
       <c r="D366" s="5">
         <v>2.3332114639289747</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>6.1956182179999999</v>
       </c>
       <c r="C367" s="5">
         <v>1.2102393600000205E-2</v>
       </c>
       <c r="D367" s="5">
         <v>2.3740910971498552</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>6.1120944303</v>
       </c>
       <c r="C368" s="5">
         <v>-8.3523787699999907E-2</v>
       </c>
       <c r="D368" s="5">
         <v>-15.030143107848716</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>5.4025790957000002</v>
       </c>
       <c r="C369" s="5">
         <v>-0.70951533459999983</v>
       </c>
       <c r="D369" s="5">
         <v>-77.252538343522971</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>5.5799333465999998</v>
       </c>
       <c r="C370" s="5">
         <v>0.17735425089999968</v>
       </c>
       <c r="D370" s="5">
         <v>47.344703398353772</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>5.8772471715999997</v>
       </c>
       <c r="C371" s="5">
         <v>0.29731382499999981</v>
       </c>
       <c r="D371" s="5">
         <v>86.440102458310861</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>5.9017588296000003</v>
       </c>
       <c r="C372" s="5">
         <v>2.4511658000000658E-2</v>
       </c>
       <c r="D372" s="5">
         <v>5.1211331313524955</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>5.8838026587999996</v>
       </c>
       <c r="C373" s="5">
         <v>-1.795617080000067E-2</v>
       </c>
       <c r="D373" s="5">
         <v>-3.59053413962237</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>5.9103118522000004</v>
       </c>
       <c r="C374" s="5">
         <v>2.6509193400000797E-2</v>
       </c>
       <c r="D374" s="5">
         <v>5.5425496655772344</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>6.0051996575000004</v>
       </c>
       <c r="C375" s="5">
         <v>9.4887805299999961E-2</v>
       </c>
       <c r="D375" s="5">
         <v>21.061110735761581</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>6.0041957325000004</v>
       </c>
       <c r="C376" s="5">
         <v>-1.0039250000000166E-3</v>
       </c>
       <c r="D376" s="5">
         <v>-0.20042679572191968</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>6.0655704126999996</v>
       </c>
       <c r="C377" s="5">
         <v>6.1374680199999254E-2</v>
       </c>
       <c r="D377" s="5">
         <v>12.980030008701959</v>
       </c>
       <c r="E377" s="5">
         <v>-1.7187007569878454</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>6.1804836329999997</v>
       </c>
       <c r="C378" s="5">
         <v>0.11491322030000006</v>
       </c>
       <c r="D378" s="5">
         <v>25.259231957034565</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>6.0790869185999998</v>
       </c>
       <c r="C379" s="5">
         <v>-0.10139671439999987</v>
       </c>
       <c r="D379" s="5">
         <v>-18.004369935021913</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>6.1869701174999996</v>
       </c>
       <c r="C380" s="5">
         <v>0.10788319889999975</v>
       </c>
       <c r="D380" s="5">
         <v>23.502567305470535</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>6.3000537978000004</v>
       </c>
       <c r="C381" s="5">
         <v>0.11308368030000082</v>
       </c>
       <c r="D381" s="5">
         <v>24.278177319435269</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>6.3867404201999998</v>
       </c>
       <c r="C382" s="5">
         <v>8.6686622399999358E-2</v>
       </c>
       <c r="D382" s="5">
         <v>17.820289817944655</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>6.3760597762</v>
       </c>
       <c r="C383" s="5">
         <v>-1.0680643999999795E-2</v>
       </c>
       <c r="D383" s="5">
         <v>-1.9884231022920695</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>6.5191598492000002</v>
       </c>
       <c r="C384" s="5">
         <v>0.14310007300000027</v>
       </c>
       <c r="D384" s="5">
         <v>30.518177495349352</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>6.4942969137000004</v>
       </c>
       <c r="C385" s="5">
         <v>-2.486293549999985E-2</v>
       </c>
       <c r="D385" s="5">
         <v>-4.4818013969328607</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>6.5246603681000002</v>
       </c>
       <c r="C386" s="5">
         <v>3.0363454399999767E-2</v>
       </c>
       <c r="D386" s="5">
         <v>5.7570276883996518</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>6.6074023452999997</v>
       </c>
       <c r="C387" s="5">
         <v>8.2741977199999539E-2</v>
       </c>
       <c r="D387" s="5">
         <v>16.325282970375898</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>6.6002912765000001</v>
       </c>
       <c r="C388" s="5">
         <v>-7.1110687999995648E-3</v>
       </c>
       <c r="D388" s="5">
         <v>-1.2838559290709539</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>6.6594598152</v>
       </c>
       <c r="C389" s="5">
         <v>5.9168538699999829E-2</v>
       </c>
       <c r="D389" s="5">
         <v>11.304009830048667</v>
       </c>
       <c r="E389" s="5">
         <v>9.7911550289899054</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>6.6759232299000004</v>
       </c>
       <c r="C390" s="5">
         <v>1.6463414700000456E-2</v>
       </c>
       <c r="D390" s="5">
         <v>3.0072931075408649</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>6.7648907665999998</v>
       </c>
       <c r="C391" s="5">
         <v>8.896753669999935E-2</v>
       </c>
       <c r="D391" s="5">
         <v>17.217769899936442</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>6.8636681681000002</v>
       </c>
       <c r="C392" s="5">
         <v>9.8777401500000472E-2</v>
       </c>
       <c r="D392" s="5">
         <v>18.999705308994329</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>6.9985177925000004</v>
       </c>
       <c r="C393" s="5">
         <v>0.13484962440000015</v>
       </c>
       <c r="D393" s="5">
         <v>26.298300341334379</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>6.8980809002000001</v>
       </c>
       <c r="C394" s="5">
         <v>-0.1004368923000003</v>
       </c>
       <c r="D394" s="5">
         <v>-15.925063389535731</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>6.9795044386000002</v>
       </c>
       <c r="C395" s="5">
         <v>8.1423538400000162E-2</v>
       </c>
       <c r="D395" s="5">
         <v>15.121291226371603</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>6.9354286054000003</v>
       </c>
       <c r="C396" s="5">
         <v>-4.407583319999997E-2</v>
       </c>
       <c r="D396" s="5">
         <v>-7.3203017243287931</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>6.9981198585</v>
       </c>
       <c r="C397" s="5">
         <v>6.2691253099999678E-2</v>
       </c>
       <c r="D397" s="5">
         <v>11.40299151711115</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>7.1414474574</v>
       </c>
       <c r="C398" s="5">
         <v>0.14332759890000002</v>
       </c>
       <c r="D398" s="5">
         <v>27.543527837944914</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>7.1065524345000002</v>
       </c>
       <c r="C399" s="5">
         <v>-3.4895022899999795E-2</v>
       </c>
       <c r="D399" s="5">
         <v>-5.7084805987122618</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>7.1896902730000001</v>
       </c>
       <c r="C400" s="5">
         <v>8.3137838499999894E-2</v>
       </c>
       <c r="D400" s="5">
         <v>14.977961096281089</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>7.2528109798999996</v>
       </c>
       <c r="C401" s="5">
         <v>6.312070689999949E-2</v>
       </c>
       <c r="D401" s="5">
         <v>11.059094996749931</v>
       </c>
       <c r="E401" s="5">
         <v>8.9098993186458522</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>7.3749101357000004</v>
       </c>
       <c r="C402" s="5">
         <v>0.12209915580000086</v>
       </c>
       <c r="D402" s="5">
         <v>22.181227140189151</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>7.4543786541000001</v>
       </c>
       <c r="C403" s="5">
         <v>7.9468518399999688E-2</v>
       </c>
       <c r="D403" s="5">
         <v>13.725171627373346</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>7.4469216875999997</v>
       </c>
       <c r="C404" s="5">
         <v>-7.4569665000003837E-3</v>
       </c>
       <c r="D404" s="5">
         <v>-1.1938339795453445</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>7.3985824852000004</v>
       </c>
       <c r="C405" s="5">
         <v>-4.8339202399999337E-2</v>
       </c>
       <c r="D405" s="5">
         <v>-7.5172364471419506</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>7.4074520079999999</v>
       </c>
       <c r="C406" s="5">
         <v>8.8695227999995296E-3</v>
       </c>
       <c r="D406" s="5">
         <v>1.4480997883674185</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>7.4833913947999999</v>
       </c>
       <c r="C407" s="5">
         <v>7.5939386800000008E-2</v>
       </c>
       <c r="D407" s="5">
         <v>13.020016235018295</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>7.3546242850999999</v>
       </c>
       <c r="C408" s="5">
         <v>-0.12876710970000005</v>
       </c>
       <c r="D408" s="5">
         <v>-18.802178924215475</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>7.4947906409999998</v>
       </c>
       <c r="C409" s="5">
         <v>0.14016635589999993</v>
       </c>
       <c r="D409" s="5">
         <v>25.426173208398328</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>7.5544808686999998</v>
       </c>
       <c r="C410" s="5">
         <v>5.9690227699999987E-2</v>
       </c>
       <c r="D410" s="5">
         <v>9.9870208945872498</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>7.5053352626000001</v>
       </c>
       <c r="C411" s="5">
         <v>-4.9145606099999739E-2</v>
       </c>
       <c r="D411" s="5">
         <v>-7.5332370265604576</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>7.4775999648999996</v>
       </c>
       <c r="C412" s="5">
         <v>-2.7735297700000494E-2</v>
       </c>
       <c r="D412" s="5">
         <v>-4.3454641147768207</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>7.4483227771999996</v>
       </c>
       <c r="C413" s="5">
         <v>-2.9277187699999985E-2</v>
       </c>
       <c r="D413" s="5">
         <v>-4.5985152925208546</v>
       </c>
       <c r="E413" s="5">
         <v>2.6956692769442014</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>7.3637300587999999</v>
       </c>
       <c r="C414" s="5">
         <v>-8.4592718399999711E-2</v>
       </c>
       <c r="D414" s="5">
         <v>-12.808840988053838</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>7.3529824722999999</v>
       </c>
       <c r="C415" s="5">
         <v>-1.0747586499999962E-2</v>
       </c>
       <c r="D415" s="5">
         <v>-1.7374449245067702</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>7.3471817426000001</v>
       </c>
       <c r="C416" s="5">
         <v>-5.8007296999997848E-3</v>
       </c>
       <c r="D416" s="5">
         <v>-0.94257700942387279</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>7.3022128266999999</v>
       </c>
       <c r="C417" s="5">
         <v>-4.4968915900000184E-2</v>
       </c>
       <c r="D417" s="5">
         <v>-7.1024106866153014</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>7.1131251615000002</v>
       </c>
       <c r="C418" s="5">
         <v>-0.18908766519999975</v>
       </c>
       <c r="D418" s="5">
         <v>-27.008621086425812</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>7.0865039360999997</v>
       </c>
       <c r="C419" s="5">
         <v>-2.6621225400000448E-2</v>
       </c>
       <c r="D419" s="5">
         <v>-4.3997593208478181</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>7.1623608506999998</v>
       </c>
       <c r="C420" s="5">
         <v>7.5856914600000103E-2</v>
       </c>
       <c r="D420" s="5">
         <v>13.629207982781576</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>7.1884220757000001</v>
       </c>
       <c r="C421" s="5">
         <v>2.6061225000000299E-2</v>
       </c>
       <c r="D421" s="5">
         <v>4.4548137660050058</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>7.0582632529999998</v>
       </c>
       <c r="C422" s="5">
         <v>-0.13015882270000034</v>
       </c>
       <c r="D422" s="5">
         <v>-19.689672612628705</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>7.1054016829000002</v>
       </c>
       <c r="C423" s="5">
         <v>4.7138429900000389E-2</v>
       </c>
       <c r="D423" s="5">
         <v>8.3151952633484072</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>7.0683078139999997</v>
       </c>
       <c r="C424" s="5">
         <v>-3.7093868900000437E-2</v>
       </c>
       <c r="D424" s="5">
         <v>-6.0878387895341053</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>6.9485284260000002</v>
       </c>
       <c r="C425" s="5">
         <v>-0.11977938799999954</v>
       </c>
       <c r="D425" s="5">
         <v>-18.542962162810529</v>
       </c>
       <c r="E425" s="5">
         <v>-6.7101596715157914</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>6.9541750578999997</v>
       </c>
       <c r="C426" s="5">
         <v>5.6466318999994769E-3</v>
       </c>
       <c r="D426" s="5">
         <v>0.97953483408113051</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>6.6584267739999996</v>
       </c>
       <c r="C427" s="5">
         <v>-0.29574828390000008</v>
       </c>
       <c r="D427" s="5">
         <v>-40.637510279347353</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>6.6556321719999998</v>
       </c>
       <c r="C428" s="5">
         <v>-2.7946019999998128E-3</v>
       </c>
       <c r="D428" s="5">
         <v>-0.50248986182358513</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>6.6040805055999998</v>
       </c>
       <c r="C429" s="5">
         <v>-5.1551666399999974E-2</v>
       </c>
       <c r="D429" s="5">
         <v>-8.9087719405112509</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>6.7145568135999998</v>
       </c>
       <c r="C430" s="5">
         <v>0.11047630799999997</v>
       </c>
       <c r="D430" s="5">
         <v>22.028122324184029</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>6.4909047003999998</v>
       </c>
       <c r="C431" s="5">
         <v>-0.2236521132</v>
       </c>
       <c r="D431" s="5">
         <v>-33.403016239142524</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>6.3577412538000004</v>
       </c>
       <c r="C432" s="5">
         <v>-0.13316344659999935</v>
       </c>
       <c r="D432" s="5">
         <v>-22.022125178996667</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>6.2834105022999998</v>
       </c>
       <c r="C433" s="5">
         <v>-7.433075150000068E-2</v>
       </c>
       <c r="D433" s="5">
         <v>-13.161759777090666</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>6.1582148097999996</v>
       </c>
       <c r="C434" s="5">
         <v>-0.12519569250000018</v>
       </c>
       <c r="D434" s="5">
         <v>-21.456038348875538</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>6.2573048911000004</v>
       </c>
       <c r="C435" s="5">
         <v>9.9090081300000854E-2</v>
       </c>
       <c r="D435" s="5">
         <v>21.112730471139464</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>6.2279138650999997</v>
       </c>
       <c r="C436" s="5">
         <v>-2.9391026000000764E-2</v>
       </c>
       <c r="D436" s="5">
         <v>-5.4931325444415702</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>6.2316258700000002</v>
       </c>
       <c r="C437" s="5">
         <v>3.712004900000565E-3</v>
       </c>
       <c r="D437" s="5">
         <v>0.71758171854201525</v>
       </c>
       <c r="E437" s="5">
         <v>-10.317329253738016</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>6.1974943297999996</v>
       </c>
       <c r="C438" s="5">
         <v>-3.4131540200000643E-2</v>
       </c>
       <c r="D438" s="5">
         <v>-6.3781544134579811</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>6.1950077708000002</v>
       </c>
       <c r="C439" s="5">
         <v>-2.4865589999993887E-3</v>
       </c>
       <c r="D439" s="5">
         <v>-0.48040303086804848</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>6.2070875555000002</v>
+        <v>6.2053591066999996</v>
       </c>
       <c r="C440" s="5">
-        <v>1.207978470000004E-2</v>
+        <v>1.035133589999937E-2</v>
       </c>
       <c r="D440" s="5">
-        <v>2.3651652635576337</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.023628821354384</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>6.1728192091</v>
+      </c>
+      <c r="C441" s="5">
+        <v>-3.2539897599999534E-2</v>
+      </c>
+      <c r="D441" s="5">
+        <v>-6.1142549796336487</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>