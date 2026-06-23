--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{AB2ACEE2-8FB0-4FBF-B314-681F600F3CEA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{80D0CDE0-69E3-416D-A53C-057DC5590AC3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{B6227AD8-7DE6-4E38-856F-3BAA73F0AF62}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{627232F2-3AEB-4263-8C0E-7F3C712ED6B9}"/>
   </bookViews>
   <sheets>
     <sheet name="bromanua" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Brownsville—Harlingen Manufacturing Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F569F36B-29D8-478D-9BF3-35321D97C622}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{017F8F07-740C-48BC-B467-58BC414DAAB8}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>10.714499594999999</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>10.716963706</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>10.662684721</v>
+        <v>10.663970408000001</v>
       </c>
       <c r="C7" s="5">
-        <v>-5.1814873999999733E-2</v>
+        <v>-5.2993297999998745E-2</v>
       </c>
       <c r="D7" s="5">
-        <v>-5.6512604379311941</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>-5.7750195739193044</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>10.545645258</v>
+        <v>10.545874453</v>
       </c>
       <c r="C8" s="5">
-        <v>-0.11703946299999934</v>
+        <v>-0.11809595500000114</v>
       </c>
       <c r="D8" s="5">
-        <v>-12.405047440361505</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>-12.50887786928403</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>10.669066634</v>
+        <v>10.669593405000001</v>
       </c>
       <c r="C9" s="5">
-        <v>0.12342137599999958</v>
+        <v>0.12371895200000083</v>
       </c>
       <c r="D9" s="5">
-        <v>14.984481946632622</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>15.022625047104299</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>10.761502074999999</v>
+        <v>10.761688510999999</v>
       </c>
       <c r="C10" s="5">
-        <v>9.243544099999923E-2</v>
+        <v>9.2095105999998594E-2</v>
       </c>
       <c r="D10" s="5">
-        <v>10.906651866959937</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>10.864007690000177</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>10.918198890999999</v>
+        <v>10.918061779</v>
       </c>
       <c r="C11" s="5">
-        <v>0.15669681600000018</v>
+        <v>0.15637326800000118</v>
       </c>
       <c r="D11" s="5">
-        <v>18.942562606551828</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>18.899918794293423</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>11.145833925</v>
+        <v>11.145475739</v>
       </c>
       <c r="C12" s="5">
-        <v>0.2276350340000004</v>
+        <v>0.2274139599999998</v>
       </c>
       <c r="D12" s="5">
-        <v>28.09695203165554</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>28.066860005766259</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>11.374911127000001</v>
+        <v>11.374545897999999</v>
       </c>
       <c r="C13" s="5">
-        <v>0.22907720200000092</v>
+        <v>0.22907015899999905</v>
       </c>
       <c r="D13" s="5">
-        <v>27.651326926083897</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>27.651369845113404</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>11.418814847</v>
+        <v>11.418406749000001</v>
       </c>
       <c r="C14" s="5">
-        <v>4.3903719999999424E-2</v>
+        <v>4.3860851000001588E-2</v>
       </c>
       <c r="D14" s="5">
-        <v>4.7312354137048152</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>4.726672272004806</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>11.557838108</v>
+        <v>11.5570298</v>
       </c>
       <c r="C15" s="5">
-        <v>0.13902326100000018</v>
+        <v>0.13862305099999972</v>
       </c>
       <c r="D15" s="5">
-        <v>15.629037604699224</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>15.581595073114961</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>11.590759426</v>
+        <v>11.589693702</v>
       </c>
       <c r="C16" s="5">
-        <v>3.2921317999999644E-2</v>
+        <v>3.2663901999999467E-2</v>
       </c>
       <c r="D16" s="5">
-        <v>3.4721370150539999</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>3.4448092439748557</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>11.517125159000001</v>
+        <v>11.515594687</v>
       </c>
       <c r="C17" s="5">
-        <v>-7.3634266999999198E-2</v>
+        <v>-7.4099014999999824E-2</v>
       </c>
       <c r="D17" s="5">
-        <v>-7.3626047950894336</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>-7.4081103330625453</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>10.719273012</v>
+        <v>10.721496248999999</v>
       </c>
       <c r="C18" s="5">
-        <v>-0.7978521470000004</v>
+        <v>-0.79409843800000068</v>
       </c>
       <c r="D18" s="5">
-        <v>-57.747252971486986</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>-57.574367293299169</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>10.655187719000001</v>
+        <v>10.656369124999999</v>
       </c>
       <c r="C19" s="5">
-        <v>-6.4085292999999766E-2</v>
+        <v>-6.5127123999999981E-2</v>
       </c>
       <c r="D19" s="5">
-        <v>-6.9429507139100233</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>-7.0506641186858454</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>10.643998939999999</v>
+        <v>10.644234037</v>
       </c>
       <c r="C20" s="5">
-        <v>-1.1188779000001148E-2</v>
+        <v>-1.2135087999999072E-2</v>
       </c>
       <c r="D20" s="5">
-        <v>-1.2528415202154641</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>-1.3579902640472374</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>10.158557855</v>
+        <v>10.159017257</v>
       </c>
       <c r="C21" s="5">
-        <v>-0.48544108499999972</v>
+        <v>-0.48521678000000001</v>
       </c>
       <c r="D21" s="5">
-        <v>-42.888071076924739</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>-42.87221339948065</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>10.058779253999999</v>
+        <v>10.058933787000001</v>
       </c>
       <c r="C22" s="5">
-        <v>-9.9778601000000577E-2</v>
+        <v>-0.10008346999999951</v>
       </c>
       <c r="D22" s="5">
-        <v>-11.170211360143279</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>-11.202034348337975</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>10.419157966</v>
+        <v>10.419031372999999</v>
       </c>
       <c r="C23" s="5">
-        <v>0.36037871200000104</v>
+        <v>0.36009758599999842</v>
       </c>
       <c r="D23" s="5">
-        <v>52.56262086662116</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>52.512259760976221</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>10.355371452</v>
+        <v>10.355079048</v>
       </c>
       <c r="C24" s="5">
-        <v>-6.3786514000000238E-2</v>
+        <v>-6.3952324999998922E-2</v>
       </c>
       <c r="D24" s="5">
-        <v>-7.1040644912092503</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>-7.1219960336248889</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>10.686943229000001</v>
+        <v>10.686658929</v>
       </c>
       <c r="C25" s="5">
-        <v>0.33157177700000062</v>
+        <v>0.33157988099999969</v>
       </c>
       <c r="D25" s="5">
-        <v>45.966718900821313</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>45.969581795970818</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>10.729284038999999</v>
+        <v>10.728971848</v>
       </c>
       <c r="C26" s="5">
-        <v>4.2340809999998896E-2</v>
+        <v>4.2312919000000448E-2</v>
       </c>
       <c r="D26" s="5">
-        <v>4.8592829067344523</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>4.8561439584191124</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>10.472133204</v>
+        <v>10.471517462</v>
       </c>
       <c r="C27" s="5">
-        <v>-0.25715083499999913</v>
+        <v>-0.25745438600000092</v>
       </c>
       <c r="D27" s="5">
-        <v>-25.256577323288852</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>-25.2832132436968</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>10.497181661999999</v>
+        <v>10.496369434</v>
       </c>
       <c r="C28" s="5">
-        <v>2.5048457999998774E-2</v>
+        <v>2.4851972000000444E-2</v>
       </c>
       <c r="D28" s="5">
-        <v>2.9083616377550081</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>2.8854210596085172</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>10.62589835</v>
+        <v>10.624656531999999</v>
       </c>
       <c r="C29" s="5">
-        <v>0.1287166880000008</v>
+        <v>0.12828709799999949</v>
       </c>
       <c r="D29" s="5">
-        <v>15.748488201386635</v>
+        <v>15.693643184766604</v>
       </c>
       <c r="E29" s="5">
-        <v>-7.7382749314272807</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>-7.7367967457710574</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>10.421297101</v>
+        <v>10.423053767000001</v>
       </c>
       <c r="C30" s="5">
-        <v>-0.20460124899999954</v>
+        <v>-0.20160276499999874</v>
       </c>
       <c r="D30" s="5">
-        <v>-20.809434490376621</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>-20.537734100622941</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>10.637407003</v>
+        <v>10.638339143</v>
       </c>
       <c r="C31" s="5">
-        <v>0.21610990199999947</v>
+        <v>0.21528537599999886</v>
       </c>
       <c r="D31" s="5">
-        <v>27.928700139647098</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>27.804527130606704</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>10.732264061</v>
+        <v>10.732545739000001</v>
       </c>
       <c r="C32" s="5">
-        <v>9.4857058000000549E-2</v>
+        <v>9.4206596000001142E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>11.241511323116281</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>11.159606648275133</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>10.949890894999999</v>
+        <v>10.950273914</v>
       </c>
       <c r="C33" s="5">
-        <v>0.21762683399999894</v>
+        <v>0.21772817499999952</v>
       </c>
       <c r="D33" s="5">
-        <v>27.239310266097693</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>27.2526452557609</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>11.051321142000001</v>
+        <v>11.051448674</v>
       </c>
       <c r="C34" s="5">
-        <v>0.10143024700000147</v>
+        <v>0.10117475999999925</v>
       </c>
       <c r="D34" s="5">
-        <v>11.699927018547651</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>11.668514183622158</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>11.10588723</v>
+        <v>11.105766279999999</v>
       </c>
       <c r="C35" s="5">
-        <v>5.4566087999999624E-2</v>
+        <v>5.4317605999999685E-2</v>
       </c>
       <c r="D35" s="5">
-        <v>6.0886003568148661</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>6.060048639936344</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>11.26875854</v>
+        <v>11.268493929</v>
       </c>
       <c r="C36" s="5">
-        <v>0.16287130999999988</v>
+        <v>0.1627276490000007</v>
       </c>
       <c r="D36" s="5">
-        <v>19.089580857594022</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>19.071588134130636</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>11.193762161</v>
+        <v>11.193540965</v>
       </c>
       <c r="C37" s="5">
-        <v>-7.4996378999999891E-2</v>
+        <v>-7.4952963999999511E-2</v>
       </c>
       <c r="D37" s="5">
-        <v>-7.7003568767123447</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-7.6962351380411187</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>11.327930392000001</v>
+        <v>11.327700865000001</v>
       </c>
       <c r="C38" s="5">
-        <v>0.1341682310000003</v>
+        <v>0.13415990000000022</v>
       </c>
       <c r="D38" s="5">
-        <v>15.370283593320021</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>15.369589430829356</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>11.488173675000001</v>
+        <v>11.487673164</v>
       </c>
       <c r="C39" s="5">
-        <v>0.16024328299999979</v>
+        <v>0.15997229899999965</v>
       </c>
       <c r="D39" s="5">
-        <v>18.36002535786243</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>18.326927715350692</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>11.605866544</v>
+        <v>11.605248595000001</v>
       </c>
       <c r="C40" s="5">
-        <v>0.11769286899999898</v>
+        <v>0.11757543100000056</v>
       </c>
       <c r="D40" s="5">
-        <v>13.010541974195199</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>12.997418812703621</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>11.719478609999999</v>
+        <v>11.718532228999999</v>
       </c>
       <c r="C41" s="5">
-        <v>0.11361206599999996</v>
+        <v>0.1132836339999983</v>
       </c>
       <c r="D41" s="5">
-        <v>12.400597762158538</v>
+        <v>12.363498025683594</v>
       </c>
       <c r="E41" s="5">
-        <v>10.291649929062219</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>10.295633498413782</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>11.934915044</v>
+        <v>11.936299784999999</v>
       </c>
       <c r="C42" s="5">
-        <v>0.21543643400000079</v>
+        <v>0.21776755600000008</v>
       </c>
       <c r="D42" s="5">
-        <v>24.432118340048682</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>24.726285166423857</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>12.027379932000001</v>
+        <v>12.028039013000001</v>
       </c>
       <c r="C43" s="5">
-        <v>9.24648880000003E-2</v>
+        <v>9.173922800000156E-2</v>
       </c>
       <c r="D43" s="5">
-        <v>9.7034732921753353</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>9.6229093342956151</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>12.445986846</v>
+        <v>12.446282161999999</v>
       </c>
       <c r="C44" s="5">
-        <v>0.41860691399999972</v>
+        <v>0.41824314899999848</v>
       </c>
       <c r="D44" s="5">
-        <v>50.764707960261511</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>50.708508488167503</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>12.229254395</v>
+        <v>12.229540454</v>
       </c>
       <c r="C45" s="5">
-        <v>-0.21673245100000038</v>
+        <v>-0.21674170799999892</v>
       </c>
       <c r="D45" s="5">
-        <v>-19.006959927136847</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>-19.007286910626288</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>12.44948271</v>
+        <v>12.44956855</v>
       </c>
       <c r="C46" s="5">
-        <v>0.22022831499999995</v>
+        <v>0.22002809600000006</v>
       </c>
       <c r="D46" s="5">
-        <v>23.884201038672149</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>23.8596802609514</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>12.49038676</v>
+        <v>12.490280602</v>
       </c>
       <c r="C47" s="5">
-        <v>4.090404999999997E-2</v>
+        <v>4.0712051999999943E-2</v>
       </c>
       <c r="D47" s="5">
-        <v>4.0147571715327013</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>3.9955441907060463</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>12.591511125</v>
+        <v>12.591308188999999</v>
       </c>
       <c r="C48" s="5">
-        <v>0.10112436500000044</v>
+        <v>0.10102758699999903</v>
       </c>
       <c r="D48" s="5">
-        <v>10.159918571510707</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>10.149848907240555</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>12.598236648</v>
+        <v>12.598081064</v>
       </c>
       <c r="C49" s="5">
-        <v>6.7255230000000665E-3</v>
+        <v>6.7728750000011217E-3</v>
       </c>
       <c r="D49" s="5">
-        <v>0.64284413956594566</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>0.64739403826601372</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>12.630660061</v>
+        <v>12.630502854</v>
       </c>
       <c r="C50" s="5">
-        <v>3.2423413000000068E-2</v>
+        <v>3.2421789999999007E-2</v>
       </c>
       <c r="D50" s="5">
-        <v>3.1324696688873388</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>3.1323498752791279</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>12.597378900000001</v>
+        <v>12.597048825</v>
       </c>
       <c r="C51" s="5">
-        <v>-3.328116099999967E-2</v>
+        <v>-3.3454028999999608E-2</v>
       </c>
       <c r="D51" s="5">
-        <v>-3.1165168558149436</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>-3.1325079205652306</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>12.606930219000001</v>
+        <v>12.606564408000001</v>
       </c>
       <c r="C52" s="5">
-        <v>9.551318999999836E-3</v>
+        <v>9.5155830000006603E-3</v>
       </c>
       <c r="D52" s="5">
-        <v>0.91364241494980014</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>0.91023378174339697</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>12.415890880999999</v>
+        <v>12.415333416999999</v>
       </c>
       <c r="C53" s="5">
-        <v>-0.19103933800000128</v>
+        <v>-0.19123099100000118</v>
       </c>
       <c r="D53" s="5">
-        <v>-16.742674227791422</v>
+        <v>-16.758541391169146</v>
       </c>
       <c r="E53" s="5">
-        <v>5.9423485820074395</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>5.9461473022672351</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>12.625487785000001</v>
+        <v>12.626269039</v>
       </c>
       <c r="C54" s="5">
-        <v>0.20959690400000142</v>
+        <v>0.21093562200000093</v>
       </c>
       <c r="D54" s="5">
-        <v>22.248446208170925</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>22.405187122371363</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>12.79919973</v>
+        <v>12.799540381</v>
       </c>
       <c r="C55" s="5">
-        <v>0.17371194499999909</v>
+        <v>0.17327134199999961</v>
       </c>
       <c r="D55" s="5">
-        <v>17.819127453490967</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>17.769282793186171</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>12.841110025000001</v>
+        <v>12.841348013999999</v>
       </c>
       <c r="C56" s="5">
-        <v>4.1910295000000986E-2</v>
+        <v>4.1807632999999456E-2</v>
       </c>
       <c r="D56" s="5">
-        <v>4.0008791327095894</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>3.9907938565395096</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>13.017776918999999</v>
+        <v>13.017945886</v>
       </c>
       <c r="C57" s="5">
-        <v>0.17666689399999846</v>
+        <v>0.17659787200000032</v>
       </c>
       <c r="D57" s="5">
-        <v>17.817850145664661</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>17.809998695732276</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>13.069758611999999</v>
+        <v>13.069797951</v>
       </c>
       <c r="C58" s="5">
-        <v>5.1981693000000107E-2</v>
+        <v>5.185206500000028E-2</v>
       </c>
       <c r="D58" s="5">
-        <v>4.8984086799732429</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>4.8858597536813209</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>13.093788284</v>
+        <v>13.093712700999999</v>
       </c>
       <c r="C59" s="5">
-        <v>2.4029672000001057E-2</v>
+        <v>2.391474999999943E-2</v>
       </c>
       <c r="D59" s="5">
-        <v>2.228732092332586</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>2.2179589340878492</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>13.119056412999999</v>
+        <v>13.11893025</v>
       </c>
       <c r="C60" s="5">
-        <v>2.5268128999998751E-2</v>
+        <v>2.5217549000000616E-2</v>
       </c>
       <c r="D60" s="5">
-        <v>2.3404733651332554</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>2.3357522561679112</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>13.202258031</v>
+        <v>13.202172089999999</v>
       </c>
       <c r="C61" s="5">
-        <v>8.3201618000000366E-2</v>
+        <v>8.3241839999999456E-2</v>
       </c>
       <c r="D61" s="5">
-        <v>7.8816061789066083</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>7.8856288104107941</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>13.224555239000001</v>
+        <v>13.224478761</v>
       </c>
       <c r="C62" s="5">
-        <v>2.2297208000001234E-2</v>
+        <v>2.2306671000000833E-2</v>
       </c>
       <c r="D62" s="5">
-        <v>2.0456041903938571</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>2.046493880154765</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>13.293846551</v>
+        <v>13.293696676</v>
       </c>
       <c r="C63" s="5">
-        <v>6.9291311999998939E-2</v>
+        <v>6.9217914999999408E-2</v>
       </c>
       <c r="D63" s="5">
-        <v>6.4719082035778142</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>6.4648927495431385</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>13.405305094999999</v>
+        <v>13.405184299</v>
       </c>
       <c r="C64" s="5">
-        <v>0.11145854399999955</v>
+        <v>0.11148762300000037</v>
       </c>
       <c r="D64" s="5">
-        <v>10.538226986085286</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>10.541228771996991</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>13.506422422</v>
+        <v>13.506181394</v>
       </c>
       <c r="C65" s="5">
-        <v>0.10111732700000076</v>
+        <v>0.10099709500000031</v>
       </c>
       <c r="D65" s="5">
-        <v>9.4368311942026004</v>
+        <v>9.4252299788510676</v>
       </c>
       <c r="E65" s="5">
-        <v>8.7833531355276051</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>8.7862962705965728</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>13.516065559999999</v>
+        <v>13.516361290000001</v>
       </c>
       <c r="C66" s="5">
-        <v>9.6431379999994959E-3</v>
+        <v>1.0179896000000355E-2</v>
       </c>
       <c r="D66" s="5">
-        <v>0.86013259232768924</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>0.90822437474964435</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>13.583607924000001</v>
+        <v>13.583726472</v>
       </c>
       <c r="C67" s="5">
-        <v>6.7542364000001243E-2</v>
+        <v>6.7365181999999635E-2</v>
       </c>
       <c r="D67" s="5">
-        <v>6.1642206073626804</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>6.1474661542342934</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>13.54737265</v>
+        <v>13.547474938000001</v>
       </c>
       <c r="C68" s="5">
-        <v>-3.6235274000000928E-2</v>
+        <v>-3.6251533999999808E-2</v>
       </c>
       <c r="D68" s="5">
-        <v>-3.1545381816819651</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>-3.155905878109333</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>13.409160479000001</v>
+        <v>13.409264731</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.13821217099999927</v>
+        <v>-0.1382102070000002</v>
       </c>
       <c r="D69" s="5">
-        <v>-11.578447816405269</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>-11.578209831824493</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>13.305201616</v>
+        <v>13.305228973</v>
       </c>
       <c r="C70" s="5">
-        <v>-0.10395886300000079</v>
+        <v>-0.1040357580000002</v>
       </c>
       <c r="D70" s="5">
-        <v>-8.9167627231042328</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>-8.9230128704637206</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>13.31039811</v>
+        <v>13.310370925999999</v>
       </c>
       <c r="C71" s="5">
-        <v>5.1964939999997739E-3</v>
+        <v>5.1419529999989777E-3</v>
       </c>
       <c r="D71" s="5">
-        <v>0.46968136623048995</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>0.46474027685536878</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>13.136168210999999</v>
+        <v>13.136119398</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.17422989900000019</v>
+        <v>-0.17425152799999921</v>
       </c>
       <c r="D72" s="5">
-        <v>-14.624773489211451</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>-14.626488095666911</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>13.195818934</v>
+        <v>13.195782189000001</v>
       </c>
       <c r="C73" s="5">
-        <v>5.9650723000000738E-2</v>
+        <v>5.9662791000000936E-2</v>
       </c>
       <c r="D73" s="5">
-        <v>5.5873185147361282</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>5.5884985643811946</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>13.220892039000001</v>
+        <v>13.220855941</v>
       </c>
       <c r="C74" s="5">
-        <v>2.5073105000000595E-2</v>
+        <v>2.5073751999999061E-2</v>
       </c>
       <c r="D74" s="5">
-        <v>2.3040749540878647</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>2.3041415157128542</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>13.065868528999999</v>
+        <v>13.065834714999999</v>
       </c>
       <c r="C75" s="5">
-        <v>-0.15502351000000125</v>
+        <v>-0.15502122600000057</v>
       </c>
       <c r="D75" s="5">
-        <v>-13.197886182697594</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>-13.19773784293149</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>13.090842704</v>
+        <v>13.090815882999999</v>
       </c>
       <c r="C76" s="5">
-        <v>2.4974175000000542E-2</v>
+        <v>2.4981168000000054E-2</v>
       </c>
       <c r="D76" s="5">
-        <v>2.3179539935956006</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>2.3186159462480482</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>13.009117551999999</v>
+        <v>13.008997984000001</v>
       </c>
       <c r="C77" s="5">
-        <v>-8.1725152000000634E-2</v>
+        <v>-8.1817898999998917E-2</v>
       </c>
       <c r="D77" s="5">
-        <v>-7.2395595279306724</v>
+        <v>-7.2475094571246128</v>
       </c>
       <c r="E77" s="5">
-        <v>-3.6819881272924126</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>-3.6811545432143378</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>13.109282442</v>
+        <v>13.109350303999999</v>
       </c>
       <c r="C78" s="5">
-        <v>0.10016489000000028</v>
+        <v>0.10035231999999894</v>
       </c>
       <c r="D78" s="5">
-        <v>9.6410004490184988</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>9.659905623572552</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>12.97863929</v>
+        <v>12.978682148000001</v>
       </c>
       <c r="C79" s="5">
-        <v>-0.13064315199999932</v>
+        <v>-0.1306681559999987</v>
       </c>
       <c r="D79" s="5">
-        <v>-11.324651712277445</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>-11.326646283054265</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>12.946485826</v>
+        <v>12.946509812</v>
       </c>
       <c r="C80" s="5">
-        <v>-3.2153464000000298E-2</v>
+        <v>-3.2172336000000357E-2</v>
       </c>
       <c r="D80" s="5">
-        <v>-2.932721550004036</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>-2.9344099094736453</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>13.127266648000001</v>
+        <v>13.127333822000001</v>
       </c>
       <c r="C81" s="5">
-        <v>0.1807808220000009</v>
+        <v>0.18082401000000026</v>
       </c>
       <c r="D81" s="5">
-        <v>18.10516239326936</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>18.109789022743893</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>13.137527907999999</v>
+        <v>13.137565945</v>
       </c>
       <c r="C82" s="5">
-        <v>1.0261259999998273E-2</v>
+        <v>1.023212299999976E-2</v>
       </c>
       <c r="D82" s="5">
-        <v>0.94205358469252598</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>0.93936230410049948</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>13.222936528</v>
+        <v>13.222937035999999</v>
       </c>
       <c r="C83" s="5">
-        <v>8.5408620000000823E-2</v>
+        <v>8.5371090999998955E-2</v>
       </c>
       <c r="D83" s="5">
-        <v>8.0864218314580008</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>8.0827164270406815</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>13.133565430999999</v>
+        <v>13.133541794999999</v>
       </c>
       <c r="C84" s="5">
-        <v>-8.9371097000000788E-2</v>
+        <v>-8.939524100000007E-2</v>
       </c>
       <c r="D84" s="5">
-        <v>-7.8157459718978135</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>-7.8177792575702014</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>13.163518478</v>
+        <v>13.163494152</v>
       </c>
       <c r="C85" s="5">
-        <v>2.9953047000001121E-2</v>
+        <v>2.9952357000000873E-2</v>
       </c>
       <c r="D85" s="5">
-        <v>2.7713695440085839</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>2.7713099498391625</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>13.102402313000001</v>
+        <v>13.102388611</v>
       </c>
       <c r="C86" s="5">
-        <v>-6.1116164999999611E-2</v>
+        <v>-6.1105540999999874E-2</v>
       </c>
       <c r="D86" s="5">
-        <v>-5.4313223436467384</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>-5.4304119550894097</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>13.333440862</v>
+        <v>13.333430727</v>
       </c>
       <c r="C87" s="5">
-        <v>0.23103854899999909</v>
+        <v>0.23104211599999935</v>
       </c>
       <c r="D87" s="5">
-        <v>23.337659570302428</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>23.338082338697717</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>13.386125366</v>
+        <v>13.386111095</v>
       </c>
       <c r="C88" s="5">
-        <v>5.2684504000000132E-2</v>
+        <v>5.2680368000000755E-2</v>
       </c>
       <c r="D88" s="5">
-        <v>4.8459810688417315</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>4.8455960936321318</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>13.414855251000001</v>
+        <v>13.414794255</v>
       </c>
       <c r="C89" s="5">
-        <v>2.8729885000000621E-2</v>
+        <v>2.868315999999993E-2</v>
       </c>
       <c r="D89" s="5">
-        <v>2.6061127784625659</v>
+        <v>2.6018270449035263</v>
       </c>
       <c r="E89" s="5">
-        <v>3.1188718018588801</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>3.1193507101707318</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>13.42622141</v>
+        <v>13.426257648</v>
       </c>
       <c r="C90" s="5">
-        <v>1.1366158999999598E-2</v>
+        <v>1.1463392999999655E-2</v>
       </c>
       <c r="D90" s="5">
-        <v>1.0214892832344447</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>1.0302736288180681</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>13.408051704</v>
+        <v>13.408045635000001</v>
       </c>
       <c r="C91" s="5">
-        <v>-1.8169706000000119E-2</v>
+        <v>-1.8212012999999416E-2</v>
       </c>
       <c r="D91" s="5">
-        <v>-1.6119270324446044</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>-1.6156480167893505</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>13.47366351</v>
+        <v>13.473653533</v>
       </c>
       <c r="C92" s="5">
-        <v>6.5611805999999717E-2</v>
+        <v>6.5607897999999665E-2</v>
       </c>
       <c r="D92" s="5">
-        <v>6.0328057114689804</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>6.0324394620977939</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>12.837544922999999</v>
+        <v>12.837595030999999</v>
       </c>
       <c r="C93" s="5">
-        <v>-0.63611858700000035</v>
+        <v>-0.63605850200000091</v>
       </c>
       <c r="D93" s="5">
-        <v>-44.02999434598668</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>-44.026875355508629</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>12.752247945000001</v>
+        <v>12.752298120000001</v>
       </c>
       <c r="C94" s="5">
-        <v>-8.5296977999998802E-2</v>
+        <v>-8.5296910999998587E-2</v>
       </c>
       <c r="D94" s="5">
-        <v>-7.6881908519892956</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>-7.6881561112580155</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>12.727447013000001</v>
+        <v>12.727459488999999</v>
       </c>
       <c r="C95" s="5">
-        <v>-2.4800931999999776E-2</v>
+        <v>-2.4838631000001499E-2</v>
       </c>
       <c r="D95" s="5">
-        <v>-2.3089914661020616</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>-2.312454765216676</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>12.902965266000001</v>
+        <v>12.902947763</v>
       </c>
       <c r="C96" s="5">
-        <v>0.1755182529999999</v>
+        <v>0.175488274000001</v>
       </c>
       <c r="D96" s="5">
-        <v>17.863346073698526</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>17.860041108221413</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>12.830747565999999</v>
+        <v>12.830716961</v>
       </c>
       <c r="C97" s="5">
-        <v>-7.2217700000001273E-2</v>
+        <v>-7.2230801999999983E-2</v>
       </c>
       <c r="D97" s="5">
-        <v>-6.5134377134013377</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>-6.5145918291166227</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>12.888447119</v>
+        <v>12.888438984</v>
       </c>
       <c r="C98" s="5">
-        <v>5.7699553000000847E-2</v>
+        <v>5.7722023000000178E-2</v>
       </c>
       <c r="D98" s="5">
-        <v>5.5318616682063171</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>5.534083056673178</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>12.809395157000001</v>
+        <v>12.809355223000001</v>
       </c>
       <c r="C99" s="5">
-        <v>-7.9051961999999421E-2</v>
+        <v>-7.9083760999999697E-2</v>
       </c>
       <c r="D99" s="5">
-        <v>-7.1169745449927273</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>-7.1197458077136844</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>12.683901701</v>
+        <v>12.683900046</v>
       </c>
       <c r="C100" s="5">
-        <v>-0.12549345600000095</v>
+        <v>-0.12545517700000097</v>
       </c>
       <c r="D100" s="5">
-        <v>-11.143146454101105</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>-11.139961326686432</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>12.731481794</v>
+        <v>12.731491613999999</v>
       </c>
       <c r="C101" s="5">
-        <v>4.7580093000000545E-2</v>
+        <v>4.759156799999964E-2</v>
       </c>
       <c r="D101" s="5">
-        <v>4.5955067935342653</v>
+        <v>4.5966386858900421</v>
       </c>
       <c r="E101" s="5">
-        <v>-5.094154534012274</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>-5.0936498019365288</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>12.758587214</v>
+        <v>12.758652928</v>
       </c>
       <c r="C102" s="5">
-        <v>2.7105419999999825E-2</v>
+        <v>2.7161314000000658E-2</v>
       </c>
       <c r="D102" s="5">
-        <v>2.5849379421493346</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>2.5903290137456292</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>12.731935012999999</v>
+        <v>12.731886324</v>
       </c>
       <c r="C103" s="5">
-        <v>-2.6652201000000986E-2</v>
+        <v>-2.6766604000000527E-2</v>
       </c>
       <c r="D103" s="5">
-        <v>-2.4781529126914337</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>-2.4886551314549865</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>12.988027691999999</v>
+        <v>12.987971929</v>
       </c>
       <c r="C104" s="5">
-        <v>0.25609267899999999</v>
+        <v>0.25608560500000088</v>
       </c>
       <c r="D104" s="5">
-        <v>26.994675468721407</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>26.99396035755872</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>12.855454850999999</v>
+        <v>12.85548247</v>
       </c>
       <c r="C105" s="5">
-        <v>-0.132572841</v>
+        <v>-0.13248945900000031</v>
       </c>
       <c r="D105" s="5">
-        <v>-11.583992892003735</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>-11.577157877060372</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>12.74192734</v>
+        <v>12.741985186999999</v>
       </c>
       <c r="C106" s="5">
-        <v>-0.11352751099999914</v>
+        <v>-0.11349728300000095</v>
       </c>
       <c r="D106" s="5">
-        <v>-10.097426992824399</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>-10.094846975421035</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>12.736645842</v>
+        <v>12.736674173000001</v>
       </c>
       <c r="C107" s="5">
-        <v>-5.2814980000004397E-3</v>
+        <v>-5.3110139999983375E-3</v>
       </c>
       <c r="D107" s="5">
-        <v>-0.49626472243780029</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>-0.49902951537957874</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>12.656791705</v>
+        <v>12.656785151999999</v>
       </c>
       <c r="C108" s="5">
-        <v>-7.9854136999999881E-2</v>
+        <v>-7.9889021000001392E-2</v>
       </c>
       <c r="D108" s="5">
-        <v>-7.2694746653827362</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>-7.2725259454473719</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>12.691645079000001</v>
+        <v>12.691599456000001</v>
       </c>
       <c r="C109" s="5">
-        <v>3.485337400000077E-2</v>
+        <v>3.4814304000001073E-2</v>
       </c>
       <c r="D109" s="5">
-        <v>3.354984972759989</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>3.3511687790720224</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>12.754660383999999</v>
+        <v>12.754659543000001</v>
       </c>
       <c r="C110" s="5">
-        <v>6.3015304999998634E-2</v>
+        <v>6.3060087000000209E-2</v>
       </c>
       <c r="D110" s="5">
-        <v>6.1235495769967008</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>6.1280435334968297</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>12.905959457</v>
+        <v>12.905910621</v>
       </c>
       <c r="C111" s="5">
-        <v>0.15129907300000056</v>
+        <v>0.15125107799999959</v>
       </c>
       <c r="D111" s="5">
-        <v>15.20113741704181</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>15.1959976364612</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>12.994729954</v>
+        <v>12.994761207</v>
       </c>
       <c r="C112" s="5">
-        <v>8.8770497000000503E-2</v>
+        <v>8.885058599999951E-2</v>
       </c>
       <c r="D112" s="5">
-        <v>8.573427382447063</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>8.5814912711752669</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>12.738650185999999</v>
+        <v>12.738687725</v>
       </c>
       <c r="C113" s="5">
-        <v>-0.2560797680000011</v>
+        <v>-0.25607348199999969</v>
       </c>
       <c r="D113" s="5">
-        <v>-21.245779918332765</v>
+        <v>-21.24526788333495</v>
       </c>
       <c r="E113" s="5">
-        <v>5.630445941788853E-2</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>5.6522135961567521E-2</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>12.610298996999999</v>
+        <v>12.610450458000001</v>
       </c>
       <c r="C114" s="5">
-        <v>-0.12835118899999998</v>
+        <v>-0.12823726699999938</v>
       </c>
       <c r="D114" s="5">
-        <v>-11.442842450964497</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>-11.433209773560737</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>12.163414147999999</v>
+        <v>12.163427932999999</v>
       </c>
       <c r="C115" s="5">
-        <v>-0.44688484899999992</v>
+        <v>-0.44702252500000128</v>
       </c>
       <c r="D115" s="5">
-        <v>-35.142333225779673</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>-35.150798551256997</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>12.388461432</v>
+        <v>12.388002460999999</v>
       </c>
       <c r="C116" s="5">
-        <v>0.2250472840000004</v>
+        <v>0.22457452799999977</v>
       </c>
       <c r="D116" s="5">
-        <v>24.607030845726641</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>24.549950576144663</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>12.453933666999999</v>
+        <v>12.454027844000001</v>
       </c>
       <c r="C117" s="5">
-        <v>6.5472234999999657E-2</v>
+        <v>6.602538300000127E-2</v>
       </c>
       <c r="D117" s="5">
-        <v>6.5295521537548584</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>6.5865960365787846</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>12.729017343000001</v>
+        <v>12.729143665</v>
       </c>
       <c r="C118" s="5">
-        <v>0.27508367600000128</v>
+        <v>0.27511582099999998</v>
       </c>
       <c r="D118" s="5">
-        <v>29.975040002821785</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>29.978723896950356</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>12.750370198000001</v>
+        <v>12.750481648999999</v>
       </c>
       <c r="C119" s="5">
-        <v>2.1352854999999948E-2</v>
+        <v>2.1337983999998755E-2</v>
       </c>
       <c r="D119" s="5">
-        <v>2.0316698103257425</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>2.03022146777454</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>12.611653840000001</v>
+        <v>12.611753371000001</v>
       </c>
       <c r="C120" s="5">
-        <v>-0.13871635799999993</v>
+        <v>-0.13872827799999854</v>
       </c>
       <c r="D120" s="5">
-        <v>-12.301741360083851</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>-12.302634833485836</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>12.558909605</v>
+        <v>12.558705394</v>
       </c>
       <c r="C121" s="5">
-        <v>-5.2744235000000472E-2</v>
+        <v>-5.3047977000000301E-2</v>
       </c>
       <c r="D121" s="5">
-        <v>-4.9047746733381414</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>-4.9323319424301015</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>12.128129613</v>
+        <v>12.128218582000001</v>
       </c>
       <c r="C122" s="5">
-        <v>-0.43077999199999972</v>
+        <v>-0.43048681199999983</v>
       </c>
       <c r="D122" s="5">
-        <v>-34.218656245576675</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>-34.200027401988088</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>12.020301100999999</v>
+        <v>12.020262942</v>
       </c>
       <c r="C123" s="5">
-        <v>-0.1078285120000011</v>
+        <v>-0.10795564000000013</v>
       </c>
       <c r="D123" s="5">
-        <v>-10.162387025173203</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>-10.173716932567556</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>11.793125613999999</v>
+        <v>11.793151454</v>
       </c>
       <c r="C124" s="5">
-        <v>-0.22717548700000023</v>
+        <v>-0.22711148800000025</v>
       </c>
       <c r="D124" s="5">
-        <v>-20.464148684073191</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>-20.459027375240957</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>11.844511668000001</v>
+        <v>11.844594557000001</v>
       </c>
       <c r="C125" s="5">
-        <v>5.1386054000001735E-2</v>
+        <v>5.1443103000000434E-2</v>
       </c>
       <c r="D125" s="5">
-        <v>5.355891886526809</v>
+        <v>5.3619693660844847</v>
       </c>
       <c r="E125" s="5">
-        <v>-7.0190993939269308</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>-7.0187227075620857</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>12.052534532999999</v>
+        <v>12.052714898</v>
       </c>
       <c r="C126" s="5">
-        <v>0.20802286499999845</v>
+        <v>0.20812034099999899</v>
       </c>
       <c r="D126" s="5">
-        <v>23.235176898408973</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>23.24695882510337</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>12.092917125</v>
+        <v>12.092948966</v>
       </c>
       <c r="C127" s="5">
-        <v>4.0382592000000272E-2</v>
+        <v>4.0234068000000178E-2</v>
       </c>
       <c r="D127" s="5">
-        <v>4.0955837517627991</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>4.0801807044413829</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>12.097806114999999</v>
+        <v>12.096919195</v>
       </c>
       <c r="C128" s="5">
-        <v>4.8889899999995379E-3</v>
+        <v>3.9702290000001028E-3</v>
       </c>
       <c r="D128" s="5">
-        <v>0.48622269942428797</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>0.39468347171063289</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>12.257903556</v>
+        <v>12.258040386999999</v>
       </c>
       <c r="C129" s="5">
-        <v>0.16009744100000134</v>
+        <v>0.16112119199999952</v>
       </c>
       <c r="D129" s="5">
-        <v>17.088693537924946</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>17.20745041775875</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>12.209669287000001</v>
+        <v>12.209869132</v>
       </c>
       <c r="C130" s="5">
-        <v>-4.8234268999999941E-2</v>
+        <v>-4.8171254999999746E-2</v>
       </c>
       <c r="D130" s="5">
-        <v>-4.6210782808283941</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>-4.6151207066959854</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>12.371162590999999</v>
+        <v>12.371397492</v>
       </c>
       <c r="C131" s="5">
-        <v>0.16149330399999862</v>
+        <v>0.16152836000000015</v>
       </c>
       <c r="D131" s="5">
-        <v>17.079098097219791</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>17.082779087467582</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>12.371902491</v>
+        <v>12.372213711000001</v>
       </c>
       <c r="C132" s="5">
-        <v>7.3990000000101475E-4</v>
+        <v>8.1621900000072856E-4</v>
       </c>
       <c r="D132" s="5">
-        <v>7.1793747489423687E-2</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>7.9200292135195305E-2</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>12.340266078000001</v>
+        <v>12.339818239</v>
       </c>
       <c r="C133" s="5">
-        <v>-3.1636412999999308E-2</v>
+        <v>-3.2395472000001035E-2</v>
       </c>
       <c r="D133" s="5">
-        <v>-3.0257507729475774</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>-3.0972292720886863</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>12.387693784</v>
+        <v>12.388174428999999</v>
       </c>
       <c r="C134" s="5">
-        <v>4.7427705999998793E-2</v>
+        <v>4.8356189999999799E-2</v>
       </c>
       <c r="D134" s="5">
-        <v>4.7107447479204145</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>4.8051412566987306</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>12.132242029</v>
+        <v>12.131929865</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.25545175499999928</v>
+        <v>-0.25624456399999929</v>
       </c>
       <c r="D135" s="5">
-        <v>-22.12335187404436</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>-22.183632994585111</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>12.383548587</v>
+        <v>12.383696645000001</v>
       </c>
       <c r="C136" s="5">
-        <v>0.25130655799999957</v>
+        <v>0.25176678000000052</v>
       </c>
       <c r="D136" s="5">
-        <v>27.893526470248364</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>27.951377709111867</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>12.336579392000001</v>
+        <v>12.336611855999999</v>
       </c>
       <c r="C137" s="5">
-        <v>-4.6969194999999075E-2</v>
+        <v>-4.7084789000001237E-2</v>
       </c>
       <c r="D137" s="5">
-        <v>-4.4576879958210132</v>
+        <v>-4.4683779312903793</v>
       </c>
       <c r="E137" s="5">
-        <v>4.1543943540484296</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>4.1539395597903539</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>12.092526539</v>
+        <v>12.092661285</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.24405285300000124</v>
+        <v>-0.24395057099999917</v>
       </c>
       <c r="D138" s="5">
-        <v>-21.319430551407116</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>-21.311394022537002</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>12.120755439</v>
+        <v>12.120802694</v>
       </c>
       <c r="C139" s="5">
-        <v>2.8228900000000223E-2</v>
+        <v>2.814140899999984E-2</v>
       </c>
       <c r="D139" s="5">
-        <v>2.8375383315887515</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>2.8285990407820316</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>12.009973582000001</v>
+        <v>12.008673845000001</v>
       </c>
       <c r="C140" s="5">
-        <v>-0.11078185699999921</v>
+        <v>-0.11212884899999942</v>
       </c>
       <c r="D140" s="5">
-        <v>-10.432930970811515</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>-10.553363500890278</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>11.755416133000001</v>
+        <v>11.755600909</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.25455744899999999</v>
+        <v>-0.25307293600000058</v>
       </c>
       <c r="D141" s="5">
-        <v>-22.669385006969822</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-22.554281978760173</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>11.610700463000001</v>
+        <v>11.610974743</v>
       </c>
       <c r="C142" s="5">
-        <v>-0.14471567000000007</v>
+        <v>-0.14462616600000011</v>
       </c>
       <c r="D142" s="5">
-        <v>-13.81236491243093</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>-13.80418927317052</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>11.191635433</v>
+        <v>11.191985844</v>
       </c>
       <c r="C143" s="5">
-        <v>-0.4190650300000005</v>
+        <v>-0.41898889900000036</v>
       </c>
       <c r="D143" s="5">
-        <v>-35.668807541759925</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>-35.66287323095321</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>11.056679194999999</v>
+        <v>11.057162502000001</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.13495623800000089</v>
+        <v>-0.1348233419999989</v>
       </c>
       <c r="D144" s="5">
-        <v>-13.548237501605954</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-13.535371252987893</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>10.9625412</v>
+        <v>10.961932677</v>
       </c>
       <c r="C145" s="5">
-        <v>-9.4137994999998753E-2</v>
+        <v>-9.5229825000000545E-2</v>
       </c>
       <c r="D145" s="5">
-        <v>-9.7518400376928156</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>-9.8592309532885452</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>10.982486624</v>
+        <v>10.983327065999999</v>
       </c>
       <c r="C146" s="5">
-        <v>1.9945423999999434E-2</v>
+        <v>2.1394388999999236E-2</v>
       </c>
       <c r="D146" s="5">
-        <v>2.2052801844136605</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>2.3673428735219826</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>10.741722600999999</v>
+        <v>10.741162958</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.24076402300000055</v>
+        <v>-0.24216410799999899</v>
       </c>
       <c r="D147" s="5">
-        <v>-23.355852616861274</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-23.474060703766053</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>10.662366957</v>
+        <v>10.662570752000001</v>
       </c>
       <c r="C148" s="5">
-        <v>-7.9355643999999614E-2</v>
+        <v>-7.859220599999972E-2</v>
       </c>
       <c r="D148" s="5">
-        <v>-8.5136483815662629</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-8.4354330086828249</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>10.7348015</v>
+        <v>10.734752820000001</v>
       </c>
       <c r="C149" s="5">
-        <v>7.2434542999999962E-2</v>
+        <v>7.2182068000000044E-2</v>
       </c>
       <c r="D149" s="5">
-        <v>8.4637751750549874</v>
+        <v>8.4329999995104146</v>
       </c>
       <c r="E149" s="5">
-        <v>-12.983971010949102</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>-12.984594592889964</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>10.589550534000001</v>
+        <v>10.589577552</v>
       </c>
       <c r="C150" s="5">
-        <v>-0.14525096599999898</v>
+        <v>-0.14517526800000091</v>
       </c>
       <c r="D150" s="5">
-        <v>-15.081540359879419</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>-15.074319089560827</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>10.504531652000001</v>
+        <v>10.504506674</v>
       </c>
       <c r="C151" s="5">
-        <v>-8.5018881999999962E-2</v>
+        <v>-8.5070877999999794E-2</v>
       </c>
       <c r="D151" s="5">
-        <v>-9.2200368688847512</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>-9.2254063959714809</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>9.8848365792999999</v>
+        <v>9.8837336761000003</v>
       </c>
       <c r="C152" s="5">
-        <v>-0.61969507270000079</v>
+        <v>-0.62077299789999962</v>
       </c>
       <c r="D152" s="5">
-        <v>-51.792612449487699</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>-51.855744147368569</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>10.451753333999999</v>
+        <v>10.451801367</v>
       </c>
       <c r="C153" s="5">
-        <v>0.56691675469999936</v>
+        <v>0.56806769089999953</v>
       </c>
       <c r="D153" s="5">
-        <v>95.270165613088437</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>95.542586666441181</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>10.313959828</v>
+        <v>10.314260300999999</v>
       </c>
       <c r="C154" s="5">
-        <v>-0.13779350599999951</v>
+        <v>-0.13754106600000071</v>
       </c>
       <c r="D154" s="5">
-        <v>-14.722314102226342</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>-14.69720136315955</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>10.314833800000001</v>
+        <v>10.315256264</v>
       </c>
       <c r="C155" s="5">
-        <v>8.739720000008333E-4</v>
+        <v>9.9596300000115434E-4</v>
       </c>
       <c r="D155" s="5">
-        <v>0.10173156922359539</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>0.11593565647729509</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>10.349713984999999</v>
+        <v>10.350298446</v>
       </c>
       <c r="C156" s="5">
-        <v>3.4880184999998676E-2</v>
+        <v>3.5042181999999755E-2</v>
       </c>
       <c r="D156" s="5">
-        <v>4.1341945009341519</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>4.1535821722461064</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>10.379145977</v>
+        <v>10.378514189000001</v>
       </c>
       <c r="C157" s="5">
-        <v>2.9431992000001017E-2</v>
+        <v>2.8215743000000515E-2</v>
       </c>
       <c r="D157" s="5">
-        <v>3.466381967665999</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>3.320792590463495</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>10.168129628000001</v>
+        <v>10.169226214</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.21101634899999944</v>
+        <v>-0.20928797500000051</v>
       </c>
       <c r="D158" s="5">
-        <v>-21.845597228475931</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>-21.687209603616665</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>10.03955464</v>
+        <v>10.038757533</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.12857498800000045</v>
+        <v>-0.13046868099999998</v>
       </c>
       <c r="D159" s="5">
-        <v>-14.161823644123238</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-14.35447458115604</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>9.9489079848999999</v>
+        <v>9.9491300365999997</v>
       </c>
       <c r="C160" s="5">
-        <v>-9.0646655100000473E-2</v>
+        <v>-8.9627496400000339E-2</v>
       </c>
       <c r="D160" s="5">
-        <v>-10.312566180312622</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>-10.203024609246592</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>9.7278344514999997</v>
+        <v>9.7277676261000003</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.22107353340000024</v>
+        <v>-0.22136241049999938</v>
       </c>
       <c r="D161" s="5">
-        <v>-23.635927104294886</v>
+        <v>-23.66266983701426</v>
       </c>
       <c r="E161" s="5">
-        <v>-9.3803974717185046</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>-9.380609044149379</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>9.7904049422000003</v>
+        <v>9.7903216832000002</v>
       </c>
       <c r="C162" s="5">
-        <v>6.2570490700000647E-2</v>
+        <v>6.2554057099999838E-2</v>
       </c>
       <c r="D162" s="5">
-        <v>7.9975260748404775</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>7.9954076365109206</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>9.5944422963000005</v>
+        <v>9.5943978788000006</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.1959626458999999</v>
+        <v>-0.19592380439999957</v>
       </c>
       <c r="D163" s="5">
-        <v>-21.543494277237627</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-21.539846280301532</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>9.482673256</v>
+        <v>9.4816396716</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.11176904030000046</v>
+        <v>-0.11275820720000063</v>
       </c>
       <c r="D164" s="5">
-        <v>-13.117439087297599</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-13.226189897060625</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>9.4443645632000006</v>
+        <v>9.4443335939999997</v>
       </c>
       <c r="C165" s="5">
-        <v>-3.8308692799999378E-2</v>
+        <v>-3.7306077600000265E-2</v>
       </c>
       <c r="D165" s="5">
-        <v>-4.741556790451007</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>-4.6206268859835475</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>9.4282171505000001</v>
+        <v>9.4285251455000001</v>
       </c>
       <c r="C166" s="5">
-        <v>-1.614741270000053E-2</v>
+        <v>-1.5808448499999628E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>-2.0325049433845832</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>-1.990237405759443</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>9.3275249252000005</v>
+        <v>9.3279476671000001</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.10069222529999955</v>
+        <v>-0.10057747839999998</v>
       </c>
       <c r="D167" s="5">
-        <v>-12.089226885340299</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-12.075876667004815</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>9.2651901771999992</v>
+        <v>9.2657470603000007</v>
       </c>
       <c r="C168" s="5">
-        <v>-6.2334748000001383E-2</v>
+        <v>-6.2200606799999392E-2</v>
       </c>
       <c r="D168" s="5">
-        <v>-7.731164845153959</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>-7.7147962500872307</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>9.0115154233000005</v>
+        <v>9.0109980119999999</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.25367475389999861</v>
+        <v>-0.25474904830000078</v>
       </c>
       <c r="D169" s="5">
-        <v>-28.332557406901969</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>-28.43355566973419</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>8.9801461647000007</v>
+        <v>8.9811814272999992</v>
       </c>
       <c r="C170" s="5">
-        <v>-3.1369258599999839E-2</v>
+        <v>-2.9816584700000703E-2</v>
       </c>
       <c r="D170" s="5">
-        <v>-4.0981683843489325</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>-3.8992209086828433</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>8.4360547452999999</v>
+        <v>8.4353385267000007</v>
       </c>
       <c r="C171" s="5">
-        <v>-0.54409141940000083</v>
+        <v>-0.54584290059999852</v>
       </c>
       <c r="D171" s="5">
-        <v>-52.764142145681035</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>-52.87747414951366</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>8.4404700817999991</v>
+        <v>8.4405988864000001</v>
       </c>
       <c r="C172" s="5">
-        <v>4.4153364999992561E-3</v>
+        <v>5.260359699999384E-3</v>
       </c>
       <c r="D172" s="5">
-        <v>0.62987768448674597</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>0.75090376118029933</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>8.3332960152000002</v>
+        <v>8.3332878554000001</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.10717406659999895</v>
+        <v>-0.10731103100000006</v>
       </c>
       <c r="D173" s="5">
-        <v>-14.216829886873516</v>
+        <v>-14.233545088380806</v>
       </c>
       <c r="E173" s="5">
-        <v>-14.335548607994319</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>-14.335044013166531</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>8.1546992935000002</v>
+        <v>8.1545474431000002</v>
       </c>
       <c r="C174" s="5">
-        <v>-0.17859672169999996</v>
+        <v>-0.17874041229999982</v>
       </c>
       <c r="D174" s="5">
-        <v>-22.893018479785532</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>-22.909340799378963</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>8.0599961033999996</v>
+        <v>8.0599013377999995</v>
       </c>
       <c r="C175" s="5">
-        <v>-9.4703190100000612E-2</v>
+        <v>-9.4646105300000727E-2</v>
       </c>
       <c r="D175" s="5">
-        <v>-13.079428995737363</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>-13.072269442288986</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>7.9602076022999997</v>
+        <v>7.9596028277000004</v>
       </c>
       <c r="C176" s="5">
-        <v>-9.9788501099999927E-2</v>
+        <v>-0.10029851009999913</v>
       </c>
       <c r="D176" s="5">
-        <v>-13.885804365910593</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>-13.952141865721202</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>7.8390755737999998</v>
+        <v>7.8389205617000002</v>
       </c>
       <c r="C177" s="5">
-        <v>-0.12113202849999993</v>
+        <v>-0.1206822660000002</v>
       </c>
       <c r="D177" s="5">
-        <v>-16.807249188344077</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>-16.751121942814361</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>7.8307338076999997</v>
+        <v>7.8309612139000002</v>
       </c>
       <c r="C178" s="5">
-        <v>-8.3417661000000365E-3</v>
+        <v>-7.9593477999999607E-3</v>
       </c>
       <c r="D178" s="5">
-        <v>-1.2695043402487505</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>-1.2116539101026613</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>7.8232635053999999</v>
+        <v>7.8235843536000003</v>
       </c>
       <c r="C179" s="5">
-        <v>-7.470302299999787E-3</v>
+        <v>-7.3768602999999544E-3</v>
       </c>
       <c r="D179" s="5">
-        <v>-1.1387792745680358</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>-1.1245761310796021</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>7.7903726098000003</v>
+        <v>7.7907950070999998</v>
       </c>
       <c r="C180" s="5">
-        <v>-3.2890895599999581E-2</v>
+        <v>-3.2789346500000427E-2</v>
       </c>
       <c r="D180" s="5">
-        <v>-4.9300510025595106</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>-4.9149819118357918</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>7.7443329345</v>
+        <v>7.7440050498000002</v>
       </c>
       <c r="C181" s="5">
-        <v>-4.6039675300000305E-2</v>
+        <v>-4.6789957299999685E-2</v>
       </c>
       <c r="D181" s="5">
-        <v>-6.8657501604582949</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>-6.9736025193892885</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>7.7145107486000004</v>
+        <v>7.7153627328000001</v>
       </c>
       <c r="C182" s="5">
-        <v>-2.9822185899999631E-2</v>
+        <v>-2.8642317000000084E-2</v>
       </c>
       <c r="D182" s="5">
-        <v>-4.5243821070985017</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>-4.3491888262215728</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>7.5299848302000001</v>
+        <v>7.5293142889000002</v>
       </c>
       <c r="C183" s="5">
-        <v>-0.18452591840000032</v>
+        <v>-0.18604844389999986</v>
       </c>
       <c r="D183" s="5">
-        <v>-25.212579601570116</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>-25.39139448561345</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>7.4439511535999996</v>
+        <v>7.4440478473000002</v>
       </c>
       <c r="C184" s="5">
-        <v>-8.6033676600000497E-2</v>
+        <v>-8.5266441599999965E-2</v>
       </c>
       <c r="D184" s="5">
-        <v>-12.880984141490204</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>-12.774240237829737</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>7.3412975869999997</v>
+        <v>7.3413341079999999</v>
       </c>
       <c r="C185" s="5">
-        <v>-0.10265356659999991</v>
+        <v>-0.10271373930000038</v>
       </c>
       <c r="D185" s="5">
-        <v>-15.349062567582806</v>
+        <v>-15.357203660544194</v>
       </c>
       <c r="E185" s="5">
-        <v>-11.904034446761369</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>-11.903509930443724</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>7.2285144083999997</v>
+        <v>7.2283452137999999</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.11278317859999998</v>
+        <v>-0.11298889419999991</v>
       </c>
       <c r="D186" s="5">
-        <v>-16.954775341149521</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>-16.98305394911036</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>7.2265413786000003</v>
+        <v>7.2264316925000003</v>
       </c>
       <c r="C187" s="5">
-        <v>-1.9730297999993596E-3</v>
+        <v>-1.9135212999996654E-3</v>
       </c>
       <c r="D187" s="5">
-        <v>-0.32704986005550607</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>-0.31720748927128728</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>7.2454962932000004</v>
+        <v>7.2451981839000004</v>
       </c>
       <c r="C188" s="5">
-        <v>1.8954914600000095E-2</v>
+        <v>1.8766491400000085E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>3.1933563691722178</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>3.1612064295128528</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>7.3385678168000004</v>
+        <v>7.3383767731000002</v>
       </c>
       <c r="C189" s="5">
-        <v>9.3071523599999928E-2</v>
+        <v>9.3178589199999884E-2</v>
       </c>
       <c r="D189" s="5">
-        <v>16.551557211345692</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>16.572694716198132</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>7.2390369577999998</v>
+        <v>7.2391854452000004</v>
       </c>
       <c r="C190" s="5">
-        <v>-9.9530859000000582E-2</v>
+        <v>-9.9191327899999848E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>-15.114446916977275</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>-15.067021699081318</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>7.2150481902000001</v>
+        <v>7.2152662024999996</v>
       </c>
       <c r="C191" s="5">
-        <v>-2.3988767599999683E-2</v>
+        <v>-2.3919242700000787E-2</v>
       </c>
       <c r="D191" s="5">
-        <v>-3.9048857520918578</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>-3.8936949599280291</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>7.2049995961000004</v>
+        <v>7.2052742338</v>
       </c>
       <c r="C192" s="5">
-        <v>-1.0048594099999697E-2</v>
+        <v>-9.9919686999996316E-3</v>
       </c>
       <c r="D192" s="5">
-        <v>-1.6585299771779027</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>-1.6492055206599354</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>7.2611214847000003</v>
+        <v>7.2609688855999996</v>
       </c>
       <c r="C193" s="5">
-        <v>5.6121888599999892E-2</v>
+        <v>5.5694651799999662E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>9.7581821581069086</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>9.6803257330194228</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>7.3370358408999996</v>
+        <v>7.337630431</v>
       </c>
       <c r="C194" s="5">
-        <v>7.5914356199999311E-2</v>
+        <v>7.6661545400000364E-2</v>
       </c>
       <c r="D194" s="5">
-        <v>13.293045568142968</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>13.43187248703952</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>7.3242181303000002</v>
+        <v>7.3237155369</v>
       </c>
       <c r="C195" s="5">
-        <v>-1.2817710599999366E-2</v>
+        <v>-1.3914894100000019E-2</v>
       </c>
       <c r="D195" s="5">
-        <v>-2.076358979598214</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>-2.2520634558350405</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>7.3468447033000004</v>
+        <v>7.3468830661000002</v>
       </c>
       <c r="C196" s="5">
-        <v>2.262657300000015E-2</v>
+        <v>2.3167529200000203E-2</v>
       </c>
       <c r="D196" s="5">
-        <v>3.7707793573442894</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>3.8627752627037104</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>7.3409666847999997</v>
+        <v>7.3410446689000004</v>
       </c>
       <c r="C197" s="5">
-        <v>-5.8780185000006924E-3</v>
+        <v>-5.8383971999997897E-3</v>
       </c>
       <c r="D197" s="5">
-        <v>-0.95587511496075805</v>
+        <v>-0.94945515428418448</v>
       </c>
       <c r="E197" s="5">
-        <v>-4.5074075267881319E-3</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>-3.9425953885396936E-3</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>7.7442234098</v>
+        <v>7.7440773812000003</v>
       </c>
       <c r="C198" s="5">
-        <v>0.40325672500000032</v>
+        <v>0.40303271229999993</v>
       </c>
       <c r="D198" s="5">
-        <v>89.974557440308686</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>89.907364578435491</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>7.6069038744000004</v>
+        <v>7.6067803170000001</v>
       </c>
       <c r="C199" s="5">
-        <v>-0.13731953539999964</v>
+        <v>-0.13729706420000021</v>
       </c>
       <c r="D199" s="5">
-        <v>-19.320971465304325</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>-19.318440973163177</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>7.6446746679000004</v>
+        <v>7.6446234441999996</v>
       </c>
       <c r="C200" s="5">
-        <v>3.7770793500000011E-2</v>
+        <v>3.7843127199999493E-2</v>
       </c>
       <c r="D200" s="5">
-        <v>6.1238401460056435</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>6.1359928715188916</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>7.7470544764999998</v>
+        <v>7.7468010844000004</v>
       </c>
       <c r="C201" s="5">
-        <v>0.1023798085999994</v>
+        <v>0.10217764020000075</v>
       </c>
       <c r="D201" s="5">
-        <v>17.30897028845353</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>17.272364163719644</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>7.7466294945999996</v>
+        <v>7.7467188975000001</v>
       </c>
       <c r="C202" s="5">
-        <v>-4.2498190000017644E-4</v>
+        <v>-8.2186900000280616E-5</v>
       </c>
       <c r="D202" s="5">
-        <v>-6.5808810525347372E-2</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>-1.2730225595869449E-2</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>7.7042941895999997</v>
+        <v>7.7044304043</v>
       </c>
       <c r="C203" s="5">
-        <v>-4.2335304999999934E-2</v>
+        <v>-4.2288493200000055E-2</v>
       </c>
       <c r="D203" s="5">
-        <v>-6.3644262877635693</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>-6.3575276457902952</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>7.7083941467999999</v>
+        <v>7.7085494313999998</v>
       </c>
       <c r="C204" s="5">
-        <v>4.099957200000226E-3</v>
+        <v>4.1190270999997836E-3</v>
       </c>
       <c r="D204" s="5">
-        <v>0.64047066912489292</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>0.64344700970366819</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>7.6663950465999999</v>
+        <v>7.6663896017999997</v>
       </c>
       <c r="C205" s="5">
-        <v>-4.1999100199999972E-2</v>
+        <v>-4.2159829600000087E-2</v>
       </c>
       <c r="D205" s="5">
-        <v>-6.3457740344945002</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>-6.36920887829252</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>7.8447872886000001</v>
+        <v>7.8451364288000001</v>
       </c>
       <c r="C206" s="5">
-        <v>0.17839224200000015</v>
+        <v>0.17874682700000033</v>
       </c>
       <c r="D206" s="5">
-        <v>31.78917273380182</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>31.860698683281676</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>8.1108204657999998</v>
+        <v>8.1104729377999991</v>
       </c>
       <c r="C207" s="5">
-        <v>0.26603317719999975</v>
+        <v>0.26533650899999905</v>
       </c>
       <c r="D207" s="5">
-        <v>49.211877063528561</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>49.055549047454171</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>7.9605080001999999</v>
+        <v>7.9604930027999998</v>
       </c>
       <c r="C208" s="5">
-        <v>-0.15031246559999989</v>
+        <v>-0.14997993499999929</v>
       </c>
       <c r="D208" s="5">
-        <v>-20.106409779249379</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>-20.067126614564245</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>7.9394706974</v>
+        <v>7.9396088263999998</v>
       </c>
       <c r="C209" s="5">
-        <v>-2.1037302799999935E-2</v>
+        <v>-2.0884176400000065E-2</v>
       </c>
       <c r="D209" s="5">
-        <v>-3.1255601373587738</v>
+        <v>-3.1031428311012466</v>
       </c>
       <c r="E209" s="5">
-        <v>8.1529318725726654</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>8.1536645599745263</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>7.8306135376999997</v>
+        <v>7.8305321067999998</v>
       </c>
       <c r="C210" s="5">
-        <v>-0.10885715970000032</v>
+        <v>-0.10907671959999998</v>
       </c>
       <c r="D210" s="5">
-        <v>-15.267330645751343</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>-15.295589402366449</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>7.7823999536999997</v>
+        <v>7.7823246857999999</v>
       </c>
       <c r="C211" s="5">
-        <v>-4.8213583999999976E-2</v>
+        <v>-4.8207420999999862E-2</v>
       </c>
       <c r="D211" s="5">
-        <v>-7.1433384369898985</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>-7.1425277968525824</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>7.7263335744999999</v>
+        <v>7.7263099757000004</v>
       </c>
       <c r="C212" s="5">
-        <v>-5.6066379199999794E-2</v>
+        <v>-5.6014710099999476E-2</v>
       </c>
       <c r="D212" s="5">
-        <v>-8.3106496159147785</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>-8.3033685369922612</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>7.6516701307000003</v>
+        <v>7.6515048403000003</v>
       </c>
       <c r="C213" s="5">
-        <v>-7.4663443799999563E-2</v>
+        <v>-7.4805135400000111E-2</v>
       </c>
       <c r="D213" s="5">
-        <v>-10.999301294792286</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>-11.019108261400845</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>7.653441892</v>
+        <v>7.6534812267000003</v>
       </c>
       <c r="C214" s="5">
-        <v>1.7717612999996746E-3</v>
+        <v>1.9763863999999742E-3</v>
       </c>
       <c r="D214" s="5">
-        <v>0.27821682057682651</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>0.31040114864273605</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>7.6978886545999998</v>
+        <v>7.6979489037000004</v>
       </c>
       <c r="C215" s="5">
-        <v>4.4446762599999801E-2</v>
+        <v>4.4467677000000094E-2</v>
       </c>
       <c r="D215" s="5">
-        <v>7.1958640812037844</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>7.1993208287314037</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>7.7131195869000004</v>
+        <v>7.7131791610000002</v>
       </c>
       <c r="C216" s="5">
-        <v>1.523093230000061E-2</v>
+        <v>1.5230257299999828E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>2.4003116791527335</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>2.4001851521917583</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>7.6712020330000001</v>
+        <v>7.6712471143999998</v>
       </c>
       <c r="C217" s="5">
-        <v>-4.1917553900000293E-2</v>
+        <v>-4.1932046600000383E-2</v>
       </c>
       <c r="D217" s="5">
-        <v>-6.330053934676183</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>-6.3321300318955771</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>7.4753003591000002</v>
+        <v>7.4753956853999997</v>
       </c>
       <c r="C218" s="5">
-        <v>-0.19590167389999991</v>
+        <v>-0.19585142900000019</v>
       </c>
       <c r="D218" s="5">
-        <v>-26.686708180630493</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>-26.680659232885418</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>7.6207626299999998</v>
+        <v>7.6206540821999997</v>
       </c>
       <c r="C219" s="5">
-        <v>0.14546227089999952</v>
+        <v>0.14525839680000008</v>
       </c>
       <c r="D219" s="5">
-        <v>26.019411036952711</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>25.97859358607122</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>7.5766381423000002</v>
+        <v>7.5765861191999999</v>
       </c>
       <c r="C220" s="5">
-        <v>-4.4124487699999548E-2</v>
+        <v>-4.4067962999999821E-2</v>
       </c>
       <c r="D220" s="5">
-        <v>-6.730996311212623</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>-6.7227388191678621</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>7.5473980012000004</v>
+        <v>7.5475372629999997</v>
       </c>
       <c r="C221" s="5">
-        <v>-2.9240141099999839E-2</v>
+        <v>-2.9048856200000195E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>-4.5340545270862957</v>
+        <v>-4.5050463426053238</v>
       </c>
       <c r="E221" s="5">
-        <v>-4.9382724761286028</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>-4.9381722950420759</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>7.8126602136000001</v>
+        <v>7.8126330189999997</v>
       </c>
       <c r="C222" s="5">
-        <v>0.2652622123999997</v>
+        <v>0.26509575600000002</v>
       </c>
       <c r="D222" s="5">
-        <v>51.363167681247688</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>51.323336007241885</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>7.6654556070000002</v>
+        <v>7.6654207185000001</v>
       </c>
       <c r="C223" s="5">
-        <v>-0.1472046065999999</v>
+        <v>-0.14721230049999967</v>
       </c>
       <c r="D223" s="5">
-        <v>-20.408179867156882</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>-20.409202354180501</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>7.5987857933000003</v>
+        <v>7.5987679661999996</v>
       </c>
       <c r="C224" s="5">
-        <v>-6.6669813699999914E-2</v>
+        <v>-6.6652752300000451E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>-9.9518591091594448</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-9.9494760206347959</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>7.5584362271999996</v>
+        <v>7.5583447733</v>
       </c>
       <c r="C225" s="5">
-        <v>-4.0349566100000622E-2</v>
+        <v>-4.0423192899999627E-2</v>
       </c>
       <c r="D225" s="5">
-        <v>-6.1891626034394909</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>-6.2001418860962882</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>7.4574332577</v>
+        <v>7.4574388335000004</v>
       </c>
       <c r="C226" s="5">
-        <v>-0.10100296949999965</v>
+        <v>-0.10090593979999962</v>
       </c>
       <c r="D226" s="5">
-        <v>-14.907934689910107</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>-14.894815202442402</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>7.3881613389999998</v>
+        <v>7.3881768534000001</v>
       </c>
       <c r="C227" s="5">
-        <v>-6.9271918700000157E-2</v>
+        <v>-6.9261980100000287E-2</v>
       </c>
       <c r="D227" s="5">
-        <v>-10.594559610645394</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-10.593108854828703</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>7.3106555926999999</v>
+        <v>7.3106797317999996</v>
       </c>
       <c r="C228" s="5">
-        <v>-7.7505746299999956E-2</v>
+        <v>-7.749712160000044E-2</v>
       </c>
       <c r="D228" s="5">
-        <v>-11.88710990840589</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>-11.885838955650263</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>7.1844609374999999</v>
+        <v>7.1844870365000002</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.12619465519999995</v>
+        <v>-0.12619269529999944</v>
       </c>
       <c r="D229" s="5">
-        <v>-18.856383801397314</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>-18.856061699156289</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>7.1018949999999998</v>
+        <v>7.1019273458000001</v>
       </c>
       <c r="C230" s="5">
-        <v>-8.2565937500000075E-2</v>
+        <v>-8.2559690700000132E-2</v>
       </c>
       <c r="D230" s="5">
-        <v>-12.951616463785665</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-12.950653537030544</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>7.0364955397999998</v>
+        <v>7.0364353189999997</v>
       </c>
       <c r="C231" s="5">
-        <v>-6.5399460200000092E-2</v>
+        <v>-6.5492026800000325E-2</v>
       </c>
       <c r="D231" s="5">
-        <v>-10.50762457070239</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>-10.521705526583746</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>7.0915325145999999</v>
+        <v>7.0915207532000002</v>
       </c>
       <c r="C232" s="5">
-        <v>5.5036974800000138E-2</v>
+        <v>5.5085434200000449E-2</v>
       </c>
       <c r="D232" s="5">
-        <v>9.8004654303753611</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>9.8095571183311581</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>6.8645451633999999</v>
+        <v>6.8646215104000001</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.22698735120000002</v>
+        <v>-0.22689924280000007</v>
       </c>
       <c r="D233" s="5">
-        <v>-32.32005164579509</v>
+        <v>-32.309671141042138</v>
       </c>
       <c r="E233" s="5">
-        <v>-9.0475265474462834</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>-9.0481931894239374</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>6.6676555754000004</v>
+        <v>6.6676525645</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.19688958799999945</v>
+        <v>-0.19696894590000014</v>
       </c>
       <c r="D234" s="5">
-        <v>-29.476039517209895</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-29.485833292989593</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>6.5461008540999996</v>
+        <v>6.5460887294000001</v>
       </c>
       <c r="C235" s="5">
-        <v>-0.12155472130000078</v>
+        <v>-0.12156383509999991</v>
       </c>
       <c r="D235" s="5">
-        <v>-19.811071321021846</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-19.812419095150613</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>6.3603922598000002</v>
+        <v>6.3603778623</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.18570859429999942</v>
+        <v>-0.18571086710000007</v>
       </c>
       <c r="D236" s="5">
-        <v>-29.203057911963327</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-29.203407436111494</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>6.2550632878999997</v>
+        <v>6.2550491567000002</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.10532897190000057</v>
+        <v>-0.10532870559999985</v>
       </c>
       <c r="D237" s="5">
-        <v>-18.158478730797945</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-18.158474354109767</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>6.2479978727000001</v>
+        <v>6.2479866426999999</v>
       </c>
       <c r="C238" s="5">
-        <v>-7.0654151999995918E-3</v>
+        <v>-7.0625140000002418E-3</v>
       </c>
       <c r="D238" s="5">
-        <v>-1.3470723998040723</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-1.3465257186646151</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>6.1875872235999996</v>
+        <v>6.1875853994999996</v>
       </c>
       <c r="C239" s="5">
-        <v>-6.0410649100000491E-2</v>
+        <v>-6.0401243200000287E-2</v>
       </c>
       <c r="D239" s="5">
-        <v>-11.005015364851733</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-11.003410688090188</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>6.0164147608</v>
+        <v>6.0164216897999996</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.17117246279999954</v>
+        <v>-0.17116370970000006</v>
       </c>
       <c r="D240" s="5">
-        <v>-28.583722596654404</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-28.582482957722068</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>5.9028827395999999</v>
+        <v>5.9028905540999999</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.11353202120000017</v>
+        <v>-0.11353113569999973</v>
       </c>
       <c r="D241" s="5">
-        <v>-20.435991384784213</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-20.43582700991</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>5.9298078749999998</v>
+        <v>5.9298210658999997</v>
       </c>
       <c r="C242" s="5">
-        <v>2.6925135399999967E-2</v>
+        <v>2.6930511799999834E-2</v>
       </c>
       <c r="D242" s="5">
-        <v>5.6130530178787552</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>5.6141944825579326</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>5.9574630471000001</v>
+        <v>5.9574338998999998</v>
       </c>
       <c r="C243" s="5">
-        <v>2.7655172100000236E-2</v>
+        <v>2.7612834000000142E-2</v>
       </c>
       <c r="D243" s="5">
-        <v>5.7423155010968285</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>5.7332849824342391</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>5.7985855237999999</v>
+        <v>5.7985927894999998</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.15887752330000016</v>
+        <v>-0.15884111040000004</v>
       </c>
       <c r="D244" s="5">
-        <v>-27.701628073840133</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-27.696296095529604</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>5.7760723249000003</v>
+        <v>5.7760812724999999</v>
       </c>
       <c r="C245" s="5">
-        <v>-2.2513198899999587E-2</v>
+        <v>-2.251151699999987E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>-4.5608270227146868</v>
+        <v>-4.5604879449375861</v>
       </c>
       <c r="E245" s="5">
-        <v>-15.856445148084376</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-15.857250632840369</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>5.8459975719999999</v>
+        <v>5.8460048575999997</v>
       </c>
       <c r="C246" s="5">
-        <v>6.9925247099999588E-2</v>
+        <v>6.9923585099999741E-2</v>
       </c>
       <c r="D246" s="5">
-        <v>15.534608376469894</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>15.534188535276016</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>5.7433654716999998</v>
+        <v>5.7433695161999996</v>
       </c>
       <c r="C247" s="5">
-        <v>-0.10263210030000014</v>
+        <v>-0.10263534140000008</v>
       </c>
       <c r="D247" s="5">
-        <v>-19.147422855559959</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>-19.14794876752396</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>5.7368940808</v>
+        <v>5.7368915989999998</v>
       </c>
       <c r="C248" s="5">
-        <v>-6.4713908999998182E-3</v>
+        <v>-6.4779171999997942E-3</v>
       </c>
       <c r="D248" s="5">
-        <v>-1.3437633718304642</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>-1.3451091999764686</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>5.6563102142000004</v>
+        <v>5.6563051969</v>
       </c>
       <c r="C249" s="5">
-        <v>-8.058386659999961E-2</v>
+        <v>-8.0586402099999788E-2</v>
       </c>
       <c r="D249" s="5">
-        <v>-15.612784211991981</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>-15.61324438155075</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>5.5339971080000003</v>
+        <v>5.533993583</v>
       </c>
       <c r="C250" s="5">
-        <v>-0.12231310620000002</v>
+        <v>-0.1223116139</v>
       </c>
       <c r="D250" s="5">
-        <v>-23.074824461779386</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>-23.074593634739227</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>5.4888257429999996</v>
+        <v>5.4888252629999998</v>
       </c>
       <c r="C251" s="5">
-        <v>-4.5171365000000741E-2</v>
+        <v>-4.5168320000000151E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>-9.3670357745897377</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>-9.3664381153800829</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>5.5165112873000002</v>
+        <v>5.5165132925</v>
       </c>
       <c r="C252" s="5">
-        <v>2.7685544300000586E-2</v>
+        <v>2.7688029500000155E-2</v>
       </c>
       <c r="D252" s="5">
-        <v>6.2235508885107427</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>6.2241256966366176</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>5.5076935507</v>
+        <v>5.5076955316999996</v>
       </c>
       <c r="C253" s="5">
-        <v>-8.8177366000001811E-3</v>
+        <v>-8.8177608000004071E-3</v>
       </c>
       <c r="D253" s="5">
-        <v>-1.9013382773618637</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>-1.9013427646802805</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>5.4389559914000003</v>
+        <v>5.4389602353999997</v>
       </c>
       <c r="C254" s="5">
-        <v>-6.8737559299999695E-2</v>
+        <v>-6.873529629999986E-2</v>
       </c>
       <c r="D254" s="5">
-        <v>-13.989925997851193</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>-13.989491868257243</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>5.3667885175999999</v>
+        <v>5.3667735829999996</v>
       </c>
       <c r="C255" s="5">
-        <v>-7.2167473800000437E-2</v>
+        <v>-7.2186652400000106E-2</v>
       </c>
       <c r="D255" s="5">
-        <v>-14.810269270874832</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>-14.813911648870249</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>5.3996751819000002</v>
+        <v>5.3996751838000003</v>
       </c>
       <c r="C256" s="5">
-        <v>3.2886664300000312E-2</v>
+        <v>3.2901600800000708E-2</v>
       </c>
       <c r="D256" s="5">
-        <v>7.6063359870286895</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>7.6099298455072795</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>5.3866915334999996</v>
+        <v>5.3866916401999996</v>
       </c>
       <c r="C257" s="5">
-        <v>-1.2983648400000547E-2</v>
+        <v>-1.2983543600000758E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>-2.8475735111662792</v>
+        <v>-2.8475508285548567</v>
       </c>
       <c r="E257" s="5">
-        <v>-6.7412727801454908</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>-6.7414153979080904</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>5.3323777328000004</v>
+        <v>5.3323802492999999</v>
       </c>
       <c r="C258" s="5">
-        <v>-5.4313800699999248E-2</v>
+        <v>-5.4311390899999701E-2</v>
       </c>
       <c r="D258" s="5">
-        <v>-11.450605556588467</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>-11.450125135731371</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>5.3482554981000003</v>
+        <v>5.3482639085999999</v>
       </c>
       <c r="C259" s="5">
-        <v>1.5877765299999957E-2</v>
+        <v>1.5883659300000019E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>3.632238963355805</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>3.6336077131203126</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>5.4241547894000002</v>
+        <v>5.4241555801999999</v>
       </c>
       <c r="C260" s="5">
-        <v>7.5899291299999838E-2</v>
+        <v>7.5891671599999988E-2</v>
       </c>
       <c r="D260" s="5">
-        <v>18.423839798966824</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>18.42181224577417</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>5.4583614870000003</v>
+        <v>5.4583621388000001</v>
       </c>
       <c r="C261" s="5">
-        <v>3.4206697600000169E-2</v>
+        <v>3.4206558600000214E-2</v>
       </c>
       <c r="D261" s="5">
-        <v>7.8357178439618647</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>7.8356837085646003</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>5.4230803486000001</v>
+        <v>5.4230806979999997</v>
       </c>
       <c r="C262" s="5">
-        <v>-3.5281138400000245E-2</v>
+        <v>-3.5281440800000397E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>-7.4865365272169022</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-7.4865975691986826</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>5.4950813099999998</v>
+        <v>5.4950817606999998</v>
       </c>
       <c r="C263" s="5">
-        <v>7.2000961399999674E-2</v>
+        <v>7.2001062700000062E-2</v>
       </c>
       <c r="D263" s="5">
-        <v>17.148574397208716</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>17.148599125600541</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>5.5139978485999999</v>
+        <v>5.5139982495000002</v>
       </c>
       <c r="C264" s="5">
-        <v>1.8916538600000088E-2</v>
+        <v>1.8916488800000408E-2</v>
       </c>
       <c r="D264" s="5">
-        <v>4.2100566010463636</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>4.2100449550283026</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>5.5025578680000002</v>
+        <v>5.5025577519000004</v>
       </c>
       <c r="C265" s="5">
-        <v>-1.1439980599999622E-2</v>
+        <v>-1.1440497599999766E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>-2.4614456313275968</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>-2.4615554266833262</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>5.5386082877999998</v>
+        <v>5.5386068576999996</v>
       </c>
       <c r="C266" s="5">
-        <v>3.6050419799999567E-2</v>
+        <v>3.6049105799999204E-2</v>
       </c>
       <c r="D266" s="5">
-        <v>8.1514613847948567</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>8.1511536643713356</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>5.4679715648</v>
+        <v>5.4679572459000001</v>
       </c>
       <c r="C267" s="5">
-        <v>-7.063672299999979E-2</v>
+        <v>-7.0649611799999512E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>-14.275066954284267</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-14.277495147507292</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>5.5921912465999997</v>
+        <v>5.592187418</v>
       </c>
       <c r="C268" s="5">
-        <v>0.12421968179999965</v>
+        <v>0.12423017209999987</v>
       </c>
       <c r="D268" s="5">
-        <v>30.939058924233585</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>30.942097880932586</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>5.5895151393000004</v>
+        <v>5.5895109718000002</v>
       </c>
       <c r="C269" s="5">
-        <v>-2.6761072999992308E-3</v>
+        <v>-2.676446199999738E-3</v>
       </c>
       <c r="D269" s="5">
-        <v>-0.57274329547655212</v>
+        <v>-0.57281602752765615</v>
       </c>
       <c r="E269" s="5">
-        <v>3.7652723297525892</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>3.7651929077653801</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>5.8466698115</v>
+        <v>5.8466756470999997</v>
       </c>
       <c r="C270" s="5">
-        <v>0.25715467219999955</v>
+        <v>0.25716467529999942</v>
       </c>
       <c r="D270" s="5">
-        <v>71.558868612359788</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>71.562458413888621</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>5.8659197087999999</v>
+        <v>5.8659374493999996</v>
       </c>
       <c r="C271" s="5">
-        <v>1.924989729999993E-2</v>
+        <v>1.9261802299999964E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>4.0232827763226009</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>4.0258121210287712</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>5.8226712986000004</v>
+        <v>5.8226805110999997</v>
       </c>
       <c r="C272" s="5">
-        <v>-4.3248410199999476E-2</v>
+        <v>-4.3256938299999881E-2</v>
       </c>
       <c r="D272" s="5">
-        <v>-8.497298121094687</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>-8.4988816568904664</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>5.7665082894999999</v>
+        <v>5.7665177716000002</v>
       </c>
       <c r="C273" s="5">
-        <v>-5.6163009100000494E-2</v>
+        <v>-5.6162739499999503E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>-10.979965152523885</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>-10.979898748244011</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>5.9138555749000004</v>
+        <v>5.9138576242000003</v>
       </c>
       <c r="C274" s="5">
-        <v>0.14734728540000042</v>
+        <v>0.14733985260000004</v>
       </c>
       <c r="D274" s="5">
-        <v>35.36099010847569</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>35.358882045105375</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>5.8984145752000003</v>
+        <v>5.898407518</v>
       </c>
       <c r="C275" s="5">
-        <v>-1.5440999700000013E-2</v>
+        <v>-1.5450106200000313E-2</v>
       </c>
       <c r="D275" s="5">
-        <v>-3.0885797689590655</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>-3.0903741443858324</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>5.9130281382999996</v>
+        <v>5.9130158838</v>
       </c>
       <c r="C276" s="5">
-        <v>1.4613563099999283E-2</v>
+        <v>1.4608365800000023E-2</v>
       </c>
       <c r="D276" s="5">
-        <v>3.0138976465151401</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>3.0128147677492167</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>5.8945591849000003</v>
+        <v>5.8945471192000003</v>
       </c>
       <c r="C277" s="5">
-        <v>-1.8468953399999322E-2</v>
+        <v>-1.8468764599999687E-2</v>
       </c>
       <c r="D277" s="5">
-        <v>-3.6843979993458453</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>-3.6843684850168978</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>5.8311076119000003</v>
+        <v>5.8310992124999999</v>
       </c>
       <c r="C278" s="5">
-        <v>-6.3451573000000039E-2</v>
+        <v>-6.3447906700000445E-2</v>
       </c>
       <c r="D278" s="5">
-        <v>-12.179342529229775</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>-12.178703393639911</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>5.8647603633000003</v>
+        <v>5.8647465592000003</v>
       </c>
       <c r="C279" s="5">
-        <v>3.3652751400000014E-2</v>
+        <v>3.3647346700000469E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>7.1496065004412523</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>7.148432201115118</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>5.7808037717999996</v>
+        <v>5.7807996356000002</v>
       </c>
       <c r="C280" s="5">
-        <v>-8.3956591500000677E-2</v>
+        <v>-8.3946923600000112E-2</v>
       </c>
       <c r="D280" s="5">
-        <v>-15.88848124488883</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>-15.886827697561866</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>5.7972081537999998</v>
+        <v>5.7972032230000003</v>
       </c>
       <c r="C281" s="5">
-        <v>1.6404382000000162E-2</v>
+        <v>1.6403587400000141E-2</v>
       </c>
       <c r="D281" s="5">
-        <v>3.4589345019173434</v>
+        <v>3.4587668471651956</v>
       </c>
       <c r="E281" s="5">
-        <v>3.7157608365653294</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>3.7157499510751757</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>5.6352570850000001</v>
+        <v>5.6352714563999999</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.16195106879999965</v>
+        <v>-0.16193176660000042</v>
       </c>
       <c r="D282" s="5">
-        <v>-28.823263416553679</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-28.820358654893464</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>5.6660797751</v>
+        <v>5.6661153522000003</v>
       </c>
       <c r="C283" s="5">
-        <v>3.0822690099999939E-2</v>
+        <v>3.0843895800000354E-2</v>
       </c>
       <c r="D283" s="5">
-        <v>6.7646335295003635</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>6.7694107307547657</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>5.7281353065999996</v>
+        <v>5.7281645710999998</v>
       </c>
       <c r="C284" s="5">
-        <v>6.2055531499999539E-2</v>
+        <v>6.2049218899999481E-2</v>
       </c>
       <c r="D284" s="5">
-        <v>13.963820158737029</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>13.962220049210261</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>5.6701967225000001</v>
+        <v>5.6702223297999996</v>
       </c>
       <c r="C285" s="5">
-        <v>-5.7938584099999524E-2</v>
+        <v>-5.7942241300000141E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>-11.484708760386098</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>-11.485338399631107</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>5.7042009301999999</v>
+        <v>5.7042025815999997</v>
       </c>
       <c r="C286" s="5">
-        <v>3.4004207699999789E-2</v>
+        <v>3.3980251800000083E-2</v>
       </c>
       <c r="D286" s="5">
-        <v>7.4385805560201579</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>7.433131487765654</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>5.5991643223000001</v>
+        <v>5.5991570677000002</v>
       </c>
       <c r="C287" s="5">
-        <v>-0.1050366078999998</v>
+        <v>-0.1050455138999995</v>
       </c>
       <c r="D287" s="5">
-        <v>-19.990643577159638</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>-19.992165498450287</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>5.6298220452000001</v>
+        <v>5.6297488507000004</v>
       </c>
       <c r="C288" s="5">
-        <v>3.0657722900000017E-2</v>
+        <v>3.0591783000000206E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>6.7720176019963274</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>6.7570206424812707</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>5.6028647210999996</v>
+        <v>5.6028323992000004</v>
       </c>
       <c r="C289" s="5">
-        <v>-2.6957324100000513E-2</v>
+        <v>-2.6916451499999994E-2</v>
       </c>
       <c r="D289" s="5">
-        <v>-5.5970354047206854</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>-5.5888418596714668</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>5.6304355791000003</v>
+        <v>5.6304207277999998</v>
       </c>
       <c r="C290" s="5">
-        <v>2.7570858000000698E-2</v>
+        <v>2.7588328599999379E-2</v>
       </c>
       <c r="D290" s="5">
-        <v>6.0674884175891508</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>6.0714738481122854</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>5.6623363277000003</v>
+        <v>5.6623373194999997</v>
       </c>
       <c r="C291" s="5">
-        <v>3.1900748600000028E-2</v>
+        <v>3.1916591699999941E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>7.0148420310627513</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>7.018454283542197</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>5.6734908272000002</v>
+        <v>5.6734806424000004</v>
       </c>
       <c r="C292" s="5">
-        <v>1.1154499499999915E-2</v>
+        <v>1.1143322900000641E-2</v>
       </c>
       <c r="D292" s="5">
-        <v>2.3897172528423383</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>2.3872964017794152</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>5.7023100454</v>
+        <v>5.7023096747000004</v>
       </c>
       <c r="C293" s="5">
-        <v>2.8819218199999774E-2</v>
+        <v>2.8829032300000001E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>6.2687665681740556</v>
+        <v>6.2709729202647502</v>
       </c>
       <c r="E293" s="5">
-        <v>-1.6369622391046112</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>-1.6368849710756472</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>5.5194008768999998</v>
+        <v>5.5194355384999998</v>
       </c>
       <c r="C294" s="5">
-        <v>-0.18290916850000016</v>
+        <v>-0.18287413620000059</v>
       </c>
       <c r="D294" s="5">
-        <v>-32.377171152100239</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>-32.372022197720142</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>5.4633922765999996</v>
+        <v>5.4634564143000004</v>
       </c>
       <c r="C295" s="5">
-        <v>-5.6008600300000211E-2</v>
+        <v>-5.5979124199999397E-2</v>
       </c>
       <c r="D295" s="5">
-        <v>-11.519951167076325</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>-11.514154261700805</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>5.5353285151999998</v>
+        <v>5.5353801263999998</v>
       </c>
       <c r="C296" s="5">
-        <v>7.1936238600000202E-2</v>
+        <v>7.1923712099999371E-2</v>
       </c>
       <c r="D296" s="5">
-        <v>16.996318898997576</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>16.992927624026532</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>5.5694902920000002</v>
+        <v>5.5695420599999999</v>
       </c>
       <c r="C297" s="5">
-        <v>3.4161776800000432E-2</v>
+        <v>3.4161933600000083E-2</v>
       </c>
       <c r="D297" s="5">
-        <v>7.6625359426210071</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>7.6624984281794983</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>5.5960926074000001</v>
+        <v>5.5961360362999999</v>
       </c>
       <c r="C298" s="5">
-        <v>2.660231539999991E-2</v>
+        <v>2.6593976300000044E-2</v>
       </c>
       <c r="D298" s="5">
-        <v>5.8847215126438313</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>5.8827719761250341</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>5.6978236701</v>
+        <v>5.6978957281999998</v>
       </c>
       <c r="C299" s="5">
-        <v>0.10173106269999987</v>
+        <v>0.10175969189999989</v>
       </c>
       <c r="D299" s="5">
-        <v>24.133598855258654</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>24.140877232641088</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>5.7457707533000004</v>
+        <v>5.7453465138000004</v>
       </c>
       <c r="C300" s="5">
-        <v>4.7947083200000407E-2</v>
+        <v>4.74507856000006E-2</v>
       </c>
       <c r="D300" s="5">
-        <v>10.578697955163952</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>10.463997580403595</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>5.8089048134999999</v>
+        <v>5.8089348342999996</v>
       </c>
       <c r="C301" s="5">
-        <v>6.3134060199999453E-2</v>
+        <v>6.3588320499999185E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>14.012268821761896</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>14.120411736168714</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>5.8260058801000003</v>
+        <v>5.8260289712000004</v>
       </c>
       <c r="C302" s="5">
-        <v>1.7101066600000436E-2</v>
+        <v>1.7094136900000834E-2</v>
       </c>
       <c r="D302" s="5">
-        <v>3.5904936845503999</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>3.5889962653838925</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>5.8579517742</v>
+        <v>5.8579731524999996</v>
       </c>
       <c r="C303" s="5">
-        <v>3.1945894099999705E-2</v>
+        <v>3.1944181299999208E-2</v>
       </c>
       <c r="D303" s="5">
-        <v>6.7821057098220505</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>6.7817033529393944</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>5.8682386543999998</v>
+        <v>5.8682213333000002</v>
       </c>
       <c r="C304" s="5">
-        <v>1.0286880199999793E-2</v>
+        <v>1.0248180800000561E-2</v>
       </c>
       <c r="D304" s="5">
-        <v>2.1277371114175825</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>2.1196475465421694</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>5.9087305793000002</v>
+        <v>5.9087465022999996</v>
       </c>
       <c r="C305" s="5">
-        <v>4.049192490000042E-2</v>
+        <v>4.0525168999999472E-2</v>
       </c>
       <c r="D305" s="5">
-        <v>8.601804451705263</v>
+        <v>8.6091633367514131</v>
       </c>
       <c r="E305" s="5">
-        <v>3.6199458159332787</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>3.6202317898643477</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>6.0120887447999998</v>
+        <v>6.0121449164999996</v>
       </c>
       <c r="C306" s="5">
-        <v>0.10335816549999954</v>
+        <v>0.10339841419999996</v>
       </c>
       <c r="D306" s="5">
-        <v>23.132964844867466</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>23.142788675828552</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>5.9620933700999998</v>
+        <v>5.9621866883000001</v>
       </c>
       <c r="C307" s="5">
-        <v>-4.9995374699999928E-2</v>
+        <v>-4.995822819999951E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>-9.5349795792120986</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>-9.5281307044832388</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>5.9467139976999999</v>
+        <v>5.9467967271999997</v>
       </c>
       <c r="C308" s="5">
-        <v>-1.537937239999998E-2</v>
+        <v>-1.5389961100000349E-2</v>
       </c>
       <c r="D308" s="5">
-        <v>-3.0518900457573439</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>-3.0539144083647329</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>5.8660315942999999</v>
+        <v>5.8661219879999997</v>
       </c>
       <c r="C309" s="5">
-        <v>-8.0682403399999991E-2</v>
+        <v>-8.0674739200000012E-2</v>
       </c>
       <c r="D309" s="5">
-        <v>-15.119456957942335</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>-15.11793127165042</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>5.9912896608999997</v>
+        <v>5.9913885979000003</v>
       </c>
       <c r="C310" s="5">
-        <v>0.12525806659999983</v>
+        <v>0.1252666099000006</v>
       </c>
       <c r="D310" s="5">
-        <v>28.857894318976207</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>28.859601084347975</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>5.9944195772000004</v>
+        <v>5.9945824270000001</v>
       </c>
       <c r="C311" s="5">
-        <v>3.1299163000007013E-3</v>
+        <v>3.1938290999997676E-3</v>
       </c>
       <c r="D311" s="5">
-        <v>0.62869770413269688</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>0.64156273187330193</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>5.9612769095000004</v>
+        <v>5.9604749057999999</v>
       </c>
       <c r="C312" s="5">
-        <v>-3.3142667699999961E-2</v>
+        <v>-3.4107521200000157E-2</v>
       </c>
       <c r="D312" s="5">
-        <v>-6.4366215974291592</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>-6.6180084311758485</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>6.0144451502000003</v>
+        <v>6.0145446333999999</v>
       </c>
       <c r="C313" s="5">
-        <v>5.3168240699999814E-2</v>
+        <v>5.406972759999995E-2</v>
       </c>
       <c r="D313" s="5">
-        <v>11.243660983514969</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>11.445531148944887</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>6.0269332616</v>
+        <v>6.0269956356999996</v>
       </c>
       <c r="C314" s="5">
-        <v>1.2488111399999724E-2</v>
+        <v>1.2451002299999736E-2</v>
       </c>
       <c r="D314" s="5">
-        <v>2.5202756898850209</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>2.5126590432021256</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>5.9605299414999999</v>
+        <v>5.9605627427999996</v>
       </c>
       <c r="C315" s="5">
-        <v>-6.6403320100000052E-2</v>
+        <v>-6.6432892899999985E-2</v>
       </c>
       <c r="D315" s="5">
-        <v>-12.448841300636214</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>-12.453932536848633</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>5.9723731699</v>
+        <v>5.9723324756</v>
       </c>
       <c r="C316" s="5">
-        <v>1.1843228400000072E-2</v>
+        <v>1.1769732800000376E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>2.4105603731364056</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>2.3954249859673649</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>5.9084813107</v>
+        <v>5.9084980794000002</v>
       </c>
       <c r="C317" s="5">
-        <v>-6.3891859199999956E-2</v>
+        <v>-6.3834396199999865E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>-12.108441756443799</v>
+        <v>-12.098261374257646</v>
       </c>
       <c r="E317" s="5">
-        <v>-4.2186489408346795E-3</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>-4.2043248919654275E-3</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>5.8937608624999998</v>
+        <v>5.8938297525000003</v>
       </c>
       <c r="C318" s="5">
-        <v>-1.4720448200000291E-2</v>
+        <v>-1.4668326899999862E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>-2.9490630606843871</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>-2.9387551277647805</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>5.8519347722999999</v>
+        <v>5.8520469306000003</v>
       </c>
       <c r="C319" s="5">
-        <v>-4.1826090199999832E-2</v>
+        <v>-4.1782821900000044E-2</v>
       </c>
       <c r="D319" s="5">
-        <v>-8.1913515365157448</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>-8.1831134268303796</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>5.7505113973000004</v>
+        <v>5.7506218455999996</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.10142337499999954</v>
+        <v>-0.10142508500000069</v>
       </c>
       <c r="D320" s="5">
-        <v>-18.925570319139752</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-18.925530750776009</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>5.6491601812000001</v>
+        <v>5.6492872887000001</v>
       </c>
       <c r="C321" s="5">
-        <v>-0.10135121610000031</v>
+        <v>-0.10133455689999948</v>
       </c>
       <c r="D321" s="5">
-        <v>-19.215312600860635</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>-19.212119778304238</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>5.5892542151000004</v>
+        <v>5.5894179792000003</v>
       </c>
       <c r="C322" s="5">
-        <v>-5.9905966099999652E-2</v>
+        <v>-5.9869309499999801E-2</v>
       </c>
       <c r="D322" s="5">
-        <v>-12.008709988581423</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>-12.001530251354142</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>5.5901794936</v>
+        <v>5.5904346436000001</v>
       </c>
       <c r="C323" s="5">
-        <v>9.2527849999957112E-4</v>
+        <v>1.0166643999998115E-3</v>
       </c>
       <c r="D323" s="5">
-        <v>0.19883613765490082</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>0.21848759749383273</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>5.3770891810999997</v>
+        <v>5.3760199147999996</v>
       </c>
       <c r="C324" s="5">
-        <v>-0.21309031250000032</v>
+        <v>-0.21441472880000045</v>
       </c>
       <c r="D324" s="5">
-        <v>-37.272519997535959</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>-37.456305641982865</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>5.3332834052999996</v>
+        <v>5.3334590778999997</v>
       </c>
       <c r="C325" s="5">
-        <v>-4.3805775800000113E-2</v>
+        <v>-4.2560836899999899E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>-9.3497359513346705</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>-9.0972167486422109</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>5.4416909603999999</v>
+        <v>5.4418169208</v>
       </c>
       <c r="C326" s="5">
-        <v>0.10840755510000033</v>
+        <v>0.10835784290000028</v>
       </c>
       <c r="D326" s="5">
-        <v>27.312352095975314</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>27.297394247913132</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>5.2761807065999999</v>
+        <v>5.2762579446000002</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.16551025379999995</v>
+        <v>-0.16555897619999982</v>
       </c>
       <c r="D327" s="5">
-        <v>-30.971339019523359</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-30.978386318660199</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>5.1805964364000001</v>
+        <v>5.1803571715999999</v>
       </c>
       <c r="C328" s="5">
-        <v>-9.5584270199999821E-2</v>
+        <v>-9.5900773000000328E-2</v>
       </c>
       <c r="D328" s="5">
-        <v>-19.698952295980675</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>-19.757542410253503</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>5.2046409930999999</v>
+        <v>5.2046968723000004</v>
       </c>
       <c r="C329" s="5">
-        <v>2.4044556699999831E-2</v>
+        <v>2.4339700700000577E-2</v>
       </c>
       <c r="D329" s="5">
-        <v>5.7139222508811205</v>
+        <v>5.7861565781266444</v>
       </c>
       <c r="E329" s="5">
-        <v>-11.912372750090217</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>-11.911677005596488</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>5.2765137071000003</v>
+        <v>5.2766085570000003</v>
       </c>
       <c r="C330" s="5">
-        <v>7.1872714000000393E-2</v>
+        <v>7.1911684699999867E-2</v>
       </c>
       <c r="D330" s="5">
-        <v>17.889604799392679</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>17.89984656462704</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>5.2304459662999996</v>
+        <v>5.2305618640000002</v>
       </c>
       <c r="C331" s="5">
-        <v>-4.6067740800000756E-2</v>
+        <v>-4.6046693000000083E-2</v>
       </c>
       <c r="D331" s="5">
-        <v>-9.9881285842583818</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>-9.9836109550877179</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>5.2475321557000001</v>
+        <v>5.2476282553000004</v>
       </c>
       <c r="C332" s="5">
-        <v>1.7086189400000507E-2</v>
+        <v>1.7066391300000205E-2</v>
       </c>
       <c r="D332" s="5">
-        <v>3.9912175705993702</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>3.9864196379925332</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>5.2333936902999998</v>
+        <v>5.2335449762000001</v>
       </c>
       <c r="C333" s="5">
-        <v>-1.41384654000003E-2</v>
+        <v>-1.408327910000029E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>-3.1856853971236609</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>-3.1733765070495079</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>5.1855233063000004</v>
+        <v>5.1857885137000004</v>
       </c>
       <c r="C334" s="5">
-        <v>-4.7870383999999433E-2</v>
+        <v>-4.7756462499999763E-2</v>
       </c>
       <c r="D334" s="5">
-        <v>-10.440799293026892</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>-10.416899794065259</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>5.1841844761000004</v>
+        <v>5.1844912429000001</v>
       </c>
       <c r="C335" s="5">
-        <v>-1.3388301999999186E-3</v>
+        <v>-1.2972708000003053E-3</v>
       </c>
       <c r="D335" s="5">
-        <v>-0.30938377917680837</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>-0.29977791885676952</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>5.2859166821999999</v>
+        <v>5.2846908794000003</v>
       </c>
       <c r="C336" s="5">
-        <v>0.10173220609999944</v>
+        <v>0.10019963650000019</v>
       </c>
       <c r="D336" s="5">
-        <v>26.263665763796418</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>25.823373274483718</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>5.2452189253999997</v>
+        <v>5.2454024768999998</v>
       </c>
       <c r="C337" s="5">
-        <v>-4.0697756800000207E-2</v>
+        <v>-3.928840250000043E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>-8.8577651445899459</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>-8.5653647786566811</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>5.2590941925000001</v>
+        <v>5.2593442354000004</v>
       </c>
       <c r="C338" s="5">
-        <v>1.3875267100000421E-2</v>
+        <v>1.3941758500000567E-2</v>
       </c>
       <c r="D338" s="5">
-        <v>3.2209749852058156</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>3.2365215861124508</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>5.2853299132</v>
+        <v>5.2853670549</v>
       </c>
       <c r="C339" s="5">
-        <v>2.6235720699999909E-2</v>
+        <v>2.6022819499999628E-2</v>
       </c>
       <c r="D339" s="5">
-        <v>6.1533796180635481</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>6.1017806835098831</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>5.2901534837000002</v>
+        <v>5.2896328413999996</v>
       </c>
       <c r="C340" s="5">
-        <v>4.8235705000001516E-3</v>
+        <v>4.2657864999995354E-3</v>
       </c>
       <c r="D340" s="5">
-        <v>1.1006744091800025</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>0.97282327987151529</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>5.2961904083000002</v>
+        <v>5.2961932072</v>
       </c>
       <c r="C341" s="5">
-        <v>6.0369246000000487E-3</v>
+        <v>6.5603658000004117E-3</v>
       </c>
       <c r="D341" s="5">
-        <v>1.3780225999380447</v>
+        <v>1.4984710373457055</v>
       </c>
       <c r="E341" s="5">
-        <v>1.7589957755274721</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>1.7579570365942709</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>5.2714394828</v>
+        <v>5.2715778368999997</v>
       </c>
       <c r="C342" s="5">
-        <v>-2.4750925500000243E-2</v>
+        <v>-2.4615370300000272E-2</v>
       </c>
       <c r="D342" s="5">
-        <v>-5.4660911314457827</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>-5.4369129027253882</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>5.3196923366000002</v>
+        <v>5.3200551405000001</v>
       </c>
       <c r="C343" s="5">
-        <v>4.8252853800000217E-2</v>
+        <v>4.8477303600000354E-2</v>
       </c>
       <c r="D343" s="5">
-        <v>11.554600966593863</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>11.610774641467403</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>5.3421183744</v>
+        <v>5.3421258326999999</v>
       </c>
       <c r="C344" s="5">
-        <v>2.2426037799999854E-2</v>
+        <v>2.2070692199999797E-2</v>
       </c>
       <c r="D344" s="5">
-        <v>5.1777553616631389</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>5.0934764992902393</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>5.4205550472999997</v>
+        <v>5.4207185115999996</v>
       </c>
       <c r="C345" s="5">
-        <v>7.8436672899999671E-2</v>
+        <v>7.8592678899999768E-2</v>
       </c>
       <c r="D345" s="5">
-        <v>19.114058861868386</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>19.155174302180743</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>5.4791845785</v>
+        <v>5.4796201461000003</v>
       </c>
       <c r="C346" s="5">
-        <v>5.8629531200000251E-2</v>
+        <v>5.8901634500000632E-2</v>
       </c>
       <c r="D346" s="5">
-        <v>13.780034280505383</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>13.847415489908865</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>5.4827378716000004</v>
+        <v>5.4831930961999999</v>
       </c>
       <c r="C347" s="5">
-        <v>3.5532931000004098E-3</v>
+        <v>3.5729500999996944E-3</v>
       </c>
       <c r="D347" s="5">
-        <v>0.7809908960406009</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>0.78526423659805999</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>5.4868387874</v>
+        <v>5.4852435171999998</v>
       </c>
       <c r="C348" s="5">
-        <v>4.1009157999996049E-3</v>
+        <v>2.0504209999998579E-3</v>
       </c>
       <c r="D348" s="5">
-        <v>0.9012639645483933</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>0.44965989806906581</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>5.5556121781999996</v>
+        <v>5.5558995786000001</v>
       </c>
       <c r="C349" s="5">
-        <v>6.8773390799999667E-2</v>
+        <v>7.0656061400000247E-2</v>
       </c>
       <c r="D349" s="5">
-        <v>16.122573992043108</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>16.600844163597106</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>5.5783301275000001</v>
+        <v>5.5787865918000001</v>
       </c>
       <c r="C350" s="5">
-        <v>2.2717949300000484E-2</v>
+        <v>2.2887013200000084E-2</v>
       </c>
       <c r="D350" s="5">
-        <v>5.0189069577003531</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>5.0568397947065691</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>5.5923265389000001</v>
+        <v>5.5923190120999999</v>
       </c>
       <c r="C351" s="5">
-        <v>1.3996411399999964E-2</v>
+        <v>1.3532420299999792E-2</v>
       </c>
       <c r="D351" s="5">
-        <v>3.0527812549626887</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>2.9499809063945781</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>5.5956410859999997</v>
+        <v>5.5947697559999998</v>
       </c>
       <c r="C352" s="5">
-        <v>3.3145470999995652E-3</v>
+        <v>2.4507438999998854E-3</v>
       </c>
       <c r="D352" s="5">
-        <v>0.71355775755213013</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>0.52715008435177957</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>5.6843172941000004</v>
+        <v>5.6842024002000002</v>
       </c>
       <c r="C353" s="5">
-        <v>8.8676208100000764E-2</v>
+        <v>8.9432644200000411E-2</v>
       </c>
       <c r="D353" s="5">
-        <v>20.765126057417582</v>
+        <v>20.961672139683472</v>
       </c>
       <c r="E353" s="5">
-        <v>7.3284163875932729</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>7.3261902997140416</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>5.6794356340999999</v>
+        <v>5.6795277005000004</v>
       </c>
       <c r="C354" s="5">
-        <v>-4.881660000000565E-3</v>
+        <v>-4.6746996999997847E-3</v>
       </c>
       <c r="D354" s="5">
-        <v>-1.0256995332324936</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>-0.98243079515576426</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>5.7086943324000003</v>
+        <v>5.7092361012000001</v>
       </c>
       <c r="C355" s="5">
-        <v>2.9258698300000496E-2</v>
+        <v>2.9708400699999693E-2</v>
       </c>
       <c r="D355" s="5">
-        <v>6.360235980646145</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>6.460714122665423</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>5.7306156411</v>
+        <v>5.7305039653999996</v>
       </c>
       <c r="C356" s="5">
-        <v>2.1921308699999642E-2</v>
+        <v>2.1267864199999487E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>4.7065604972136077</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>4.5629359613441833</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>5.8101634461999998</v>
+        <v>5.8105268832999997</v>
       </c>
       <c r="C357" s="5">
-        <v>7.9547805099999813E-2</v>
+        <v>8.0022917900000046E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>17.989898388390337</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>18.106111089714204</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>5.874997531</v>
+        <v>5.8757802945000002</v>
       </c>
       <c r="C358" s="5">
-        <v>6.4834084800000191E-2</v>
+        <v>6.52534112000005E-2</v>
       </c>
       <c r="D358" s="5">
-        <v>14.24364849135169</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>14.340583084457514</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>5.9782233447999999</v>
+        <v>5.9789634904</v>
       </c>
       <c r="C359" s="5">
-        <v>0.10322581379999995</v>
+        <v>0.1031831958999998</v>
       </c>
       <c r="D359" s="5">
-        <v>23.246153085272979</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>23.232209950488958</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>6.0918578036</v>
+        <v>6.0900735723999997</v>
       </c>
       <c r="C360" s="5">
-        <v>0.1136344588</v>
+        <v>0.11111008199999972</v>
       </c>
       <c r="D360" s="5">
-        <v>25.352054389231647</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>24.726763546217789</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>6.0677320327000004</v>
+        <v>6.0679471020999998</v>
       </c>
       <c r="C361" s="5">
-        <v>-2.4125770899999566E-2</v>
+        <v>-2.2126470299999923E-2</v>
       </c>
       <c r="D361" s="5">
-        <v>-4.6502353069800995</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>-4.2737684177415414</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>6.0965527166999998</v>
+        <v>6.0969222930999996</v>
       </c>
       <c r="C362" s="5">
-        <v>2.8820683999999375E-2</v>
+        <v>2.8975190999999789E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>5.8510783316503501</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>5.8830602251463748</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>6.0982549057000002</v>
+        <v>6.0979845243000002</v>
       </c>
       <c r="C363" s="5">
-        <v>1.7021890000004092E-3</v>
+        <v>1.0622312000005962E-3</v>
       </c>
       <c r="D363" s="5">
-        <v>0.3355611821822313</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>0.20926945205506087</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>6.2035097045000001</v>
+        <v>6.2023062709000003</v>
       </c>
       <c r="C364" s="5">
-        <v>0.10525479879999988</v>
+        <v>0.10432174660000015</v>
       </c>
       <c r="D364" s="5">
-        <v>22.795571760292699</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>22.575219950977619</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>6.1716424786999999</v>
+        <v>6.1712236167999999</v>
       </c>
       <c r="C365" s="5">
-        <v>-3.1867225800000121E-2</v>
+        <v>-3.108265410000044E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>-5.9931450301916156</v>
+        <v>-5.8507408654090653</v>
       </c>
       <c r="E365" s="5">
-        <v>8.5731524013590068</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>8.5679780963264776</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>6.1835158243999997</v>
+        <v>6.1834286615999998</v>
       </c>
       <c r="C366" s="5">
-        <v>1.187334569999976E-2</v>
+        <v>1.2205044799999953E-2</v>
       </c>
       <c r="D366" s="5">
-        <v>2.3332114639289747</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>2.3992683949960014</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>6.1956182179999999</v>
+        <v>6.1964397755</v>
       </c>
       <c r="C367" s="5">
-        <v>1.2102393600000205E-2</v>
+        <v>1.3011113900000204E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>2.3740910971498552</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>2.5544572220496997</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>6.1120944303</v>
+        <v>6.1121362677000004</v>
       </c>
       <c r="C368" s="5">
-        <v>-8.3523787699999907E-2</v>
+        <v>-8.4303507799999622E-2</v>
       </c>
       <c r="D368" s="5">
-        <v>-15.030143107848716</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-15.158265118245174</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>5.4025790957000002</v>
+        <v>5.4035042873999997</v>
       </c>
       <c r="C369" s="5">
-        <v>-0.70951533459999983</v>
+        <v>-0.70863198030000074</v>
       </c>
       <c r="D369" s="5">
-        <v>-77.252538343522971</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-77.20762049586537</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>5.5799333465999998</v>
+        <v>5.5814076401000001</v>
       </c>
       <c r="C370" s="5">
-        <v>0.17735425089999968</v>
+        <v>0.17790335270000046</v>
       </c>
       <c r="D370" s="5">
-        <v>47.344703398353772</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>47.509131367747926</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>5.8772471715999997</v>
+        <v>5.8783947626000002</v>
       </c>
       <c r="C371" s="5">
-        <v>0.29731382499999981</v>
+        <v>0.29698712250000003</v>
       </c>
       <c r="D371" s="5">
-        <v>86.440102458310861</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>86.285933277433188</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>5.9017588296000003</v>
+        <v>5.8995183646999996</v>
       </c>
       <c r="C372" s="5">
-        <v>2.4511658000000658E-2</v>
+        <v>2.1123602099999417E-2</v>
       </c>
       <c r="D372" s="5">
-        <v>5.1211331313524955</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>4.3983696287021035</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>5.8838026587999996</v>
+        <v>5.8830736214000003</v>
       </c>
       <c r="C373" s="5">
-        <v>-1.795617080000067E-2</v>
+        <v>-1.6444743299999232E-2</v>
       </c>
       <c r="D373" s="5">
-        <v>-3.59053413962237</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>-3.2941581204191106</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>5.9103118522000004</v>
+        <v>5.9096502615000004</v>
       </c>
       <c r="C374" s="5">
-        <v>2.6509193400000797E-2</v>
+        <v>2.6576640100000049E-2</v>
       </c>
       <c r="D374" s="5">
-        <v>5.5425496655772344</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>5.5577094400985683</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>6.0051996575000004</v>
+        <v>6.0045397936000002</v>
       </c>
       <c r="C375" s="5">
-        <v>9.4887805299999961E-2</v>
+        <v>9.488953209999984E-2</v>
       </c>
       <c r="D375" s="5">
-        <v>21.061110735761581</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>21.064098334024361</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>6.0041957325000004</v>
+        <v>6.0032117674999999</v>
       </c>
       <c r="C376" s="5">
-        <v>-1.0039250000000166E-3</v>
+        <v>-1.328026100000379E-3</v>
       </c>
       <c r="D376" s="5">
-        <v>-0.20042679572191968</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>-0.26508179665489795</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>6.0655704126999996</v>
+        <v>6.0654824716000002</v>
       </c>
       <c r="C377" s="5">
-        <v>6.1374680199999254E-2</v>
+        <v>6.2270704100000351E-2</v>
       </c>
       <c r="D377" s="5">
-        <v>12.980030008701959</v>
+        <v>13.182754793088458</v>
       </c>
       <c r="E377" s="5">
-        <v>-1.7187007569878454</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-1.7134550903671553</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>6.1804836329999997</v>
+        <v>6.1807037451999998</v>
       </c>
       <c r="C378" s="5">
-        <v>0.11491322030000006</v>
+        <v>0.11522127359999956</v>
       </c>
       <c r="D378" s="5">
-        <v>25.259231957034565</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>25.334578422182098</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>6.0790869185999998</v>
+        <v>6.0802211700999997</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.10139671439999987</v>
+        <v>-0.10048257510000003</v>
       </c>
       <c r="D379" s="5">
-        <v>-18.004369935021913</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-17.855706773275582</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>6.1869701174999996</v>
+        <v>6.1875281282000003</v>
       </c>
       <c r="C380" s="5">
-        <v>0.10788319889999975</v>
+        <v>0.10730695810000057</v>
       </c>
       <c r="D380" s="5">
-        <v>23.502567305470535</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>23.359814801701372</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>6.3000537978000004</v>
+        <v>6.3016313288000001</v>
       </c>
       <c r="C381" s="5">
-        <v>0.11308368030000082</v>
+        <v>0.11410320059999979</v>
       </c>
       <c r="D381" s="5">
-        <v>24.278177319435269</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>24.517291175204136</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>6.3867404201999998</v>
+        <v>6.3907145992999999</v>
       </c>
       <c r="C382" s="5">
-        <v>8.6686622399999358E-2</v>
+        <v>8.9083270499999756E-2</v>
       </c>
       <c r="D382" s="5">
-        <v>17.820289817944655</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>18.34697911904064</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>6.3760597762</v>
+        <v>6.3786634446999999</v>
       </c>
       <c r="C383" s="5">
-        <v>-1.0680643999999795E-2</v>
+        <v>-1.2051154599999947E-2</v>
       </c>
       <c r="D383" s="5">
-        <v>-1.9884231022920695</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>-2.239552041733428</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>6.5191598492000002</v>
+        <v>6.5147309034000003</v>
       </c>
       <c r="C384" s="5">
-        <v>0.14310007300000027</v>
+        <v>0.13606745870000037</v>
       </c>
       <c r="D384" s="5">
-        <v>30.518177495349352</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>28.825405894175617</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>6.4942969137000004</v>
+        <v>6.4918828381000004</v>
       </c>
       <c r="C385" s="5">
-        <v>-2.486293549999985E-2</v>
+        <v>-2.2848065299999831E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>-4.4818013969328607</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>-4.1283279580607175</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>6.5246603681000002</v>
+        <v>6.5160238424000001</v>
       </c>
       <c r="C386" s="5">
-        <v>3.0363454399999767E-2</v>
+        <v>2.4141004299999658E-2</v>
       </c>
       <c r="D386" s="5">
-        <v>5.7570276883996518</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>4.5547810895210761</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>6.6074023452999997</v>
+        <v>6.6077216211999996</v>
       </c>
       <c r="C387" s="5">
-        <v>8.2741977199999539E-2</v>
+        <v>9.1697778799999519E-2</v>
       </c>
       <c r="D387" s="5">
-        <v>16.325282970375898</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>18.257551051097298</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>6.6002912765000001</v>
+        <v>6.6018197628999999</v>
       </c>
       <c r="C388" s="5">
-        <v>-7.1110687999995648E-3</v>
+        <v>-5.9018582999996738E-3</v>
       </c>
       <c r="D388" s="5">
-        <v>-1.2838559290709539</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>-1.0665615942665796</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>6.6594598152</v>
+        <v>6.6622202700999997</v>
       </c>
       <c r="C389" s="5">
-        <v>5.9168538699999829E-2</v>
+        <v>6.0400507199999787E-2</v>
       </c>
       <c r="D389" s="5">
-        <v>11.304009830048667</v>
+        <v>11.548539548666303</v>
       </c>
       <c r="E389" s="5">
-        <v>9.7911550289899054</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>9.8382577361993064</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>6.6759232299000004</v>
+        <v>6.6759600124</v>
       </c>
       <c r="C390" s="5">
-        <v>1.6463414700000456E-2</v>
+        <v>1.3739742300000302E-2</v>
       </c>
       <c r="D390" s="5">
-        <v>3.0072931075408649</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>2.5030694211460425</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>6.7648907665999998</v>
+        <v>6.7679539397999999</v>
       </c>
       <c r="C391" s="5">
-        <v>8.896753669999935E-2</v>
+        <v>9.1993927399999897E-2</v>
       </c>
       <c r="D391" s="5">
-        <v>17.217769899936442</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>17.848487360901832</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>6.8636681681000002</v>
+        <v>6.8666701396000001</v>
       </c>
       <c r="C392" s="5">
-        <v>9.8777401500000472E-2</v>
+        <v>9.8716199800000126E-2</v>
       </c>
       <c r="D392" s="5">
-        <v>18.999705308994329</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>18.977678557690968</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>6.9985177925000004</v>
+        <v>7.0014981886000003</v>
       </c>
       <c r="C393" s="5">
-        <v>0.13484962440000015</v>
+        <v>0.13482804900000023</v>
       </c>
       <c r="D393" s="5">
-        <v>26.298300341334379</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>26.280864356587031</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>6.8980809002000001</v>
+        <v>6.9048843677000002</v>
       </c>
       <c r="C394" s="5">
-        <v>-0.1004368923000003</v>
+        <v>-9.6613820900000036E-2</v>
       </c>
       <c r="D394" s="5">
-        <v>-15.925063389535731</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>-15.358149129360621</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>6.9795044386000002</v>
+        <v>6.9830946313000002</v>
       </c>
       <c r="C395" s="5">
-        <v>8.1423538400000162E-2</v>
+        <v>7.8210263599999941E-2</v>
       </c>
       <c r="D395" s="5">
-        <v>15.121291226371603</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>14.471719893022495</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>6.9354286054000003</v>
+        <v>6.9268283708</v>
       </c>
       <c r="C396" s="5">
-        <v>-4.407583319999997E-2</v>
+        <v>-5.6266260500000165E-2</v>
       </c>
       <c r="D396" s="5">
-        <v>-7.3203017243287931</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>-9.251804978714306</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>6.9981198585</v>
+        <v>6.9898369518000001</v>
       </c>
       <c r="C397" s="5">
-        <v>6.2691253099999678E-2</v>
+        <v>6.3008581000000063E-2</v>
       </c>
       <c r="D397" s="5">
-        <v>11.40299151711115</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>11.478577670753353</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>7.1414474574</v>
+        <v>7.1154663801</v>
       </c>
       <c r="C398" s="5">
-        <v>0.14332759890000002</v>
+        <v>0.1256294282999999</v>
       </c>
       <c r="D398" s="5">
-        <v>27.543527837944914</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>23.832861388651637</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>7.1065524345000002</v>
+        <v>7.1114120755999997</v>
       </c>
       <c r="C399" s="5">
-        <v>-3.4895022899999795E-2</v>
+        <v>-4.0543045000003275E-3</v>
       </c>
       <c r="D399" s="5">
-        <v>-5.7084805987122618</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>-0.68160644033665729</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>7.1896902730000001</v>
+        <v>7.1995626188999999</v>
       </c>
       <c r="C400" s="5">
-        <v>8.3137838499999894E-2</v>
+        <v>8.8150543300000272E-2</v>
       </c>
       <c r="D400" s="5">
-        <v>14.977961096281089</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>15.931971733141935</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>7.2528109798999996</v>
+        <v>7.2616229669000001</v>
       </c>
       <c r="C401" s="5">
-        <v>6.312070689999949E-2</v>
+        <v>6.2060348000000154E-2</v>
       </c>
       <c r="D401" s="5">
-        <v>11.059094996749931</v>
+        <v>10.84879888702519</v>
       </c>
       <c r="E401" s="5">
-        <v>8.9098993186458522</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>8.9970411139078657</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>7.3749101357000004</v>
+        <v>7.3767108412000004</v>
       </c>
       <c r="C402" s="5">
-        <v>0.12209915580000086</v>
+        <v>0.11508787430000034</v>
       </c>
       <c r="D402" s="5">
-        <v>22.181227140189151</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>20.7671359774811</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>7.4543786541000001</v>
+        <v>7.460830444</v>
       </c>
       <c r="C403" s="5">
-        <v>7.9468518399999688E-2</v>
+        <v>8.4119602799999527E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>13.725171627373346</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>14.575806747950848</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>7.4469216875999997</v>
+        <v>7.4534743661</v>
       </c>
       <c r="C404" s="5">
-        <v>-7.4569665000003837E-3</v>
+        <v>-7.3560778999999243E-3</v>
       </c>
       <c r="D404" s="5">
-        <v>-1.1938339795453445</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>-1.1767566712973854</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>7.3985824852000004</v>
+        <v>7.4024817460000003</v>
       </c>
       <c r="C405" s="5">
-        <v>-4.8339202399999337E-2</v>
+        <v>-5.0992620099999719E-2</v>
       </c>
       <c r="D405" s="5">
-        <v>-7.5172364471419506</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>-7.9077687701242683</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>7.4074520079999999</v>
+        <v>7.4163282253</v>
       </c>
       <c r="C406" s="5">
-        <v>8.8695227999995296E-3</v>
+        <v>1.3846479299999714E-2</v>
       </c>
       <c r="D406" s="5">
-        <v>1.4480997883674185</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>2.2678591714553775</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>7.4833913947999999</v>
+        <v>7.4864126370999999</v>
       </c>
       <c r="C407" s="5">
-        <v>7.5939386800000008E-2</v>
+        <v>7.0084411799999913E-2</v>
       </c>
       <c r="D407" s="5">
-        <v>13.020016235018295</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>11.948383035608966</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>7.3546242850999999</v>
+        <v>7.3397454384999996</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.12876710970000005</v>
+        <v>-0.14666719860000033</v>
       </c>
       <c r="D408" s="5">
-        <v>-18.802178924215475</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-21.134539909884033</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>7.4947906409999998</v>
+        <v>7.4775946175000003</v>
       </c>
       <c r="C409" s="5">
-        <v>0.14016635589999993</v>
+        <v>0.13784917900000071</v>
       </c>
       <c r="D409" s="5">
-        <v>25.426173208398328</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>25.017563991160905</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>7.5544808686999998</v>
+        <v>7.5056949555000001</v>
       </c>
       <c r="C410" s="5">
-        <v>5.9690227699999987E-2</v>
+        <v>2.810033799999978E-2</v>
       </c>
       <c r="D410" s="5">
-        <v>9.9870208945872498</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>4.6039090914197223</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>7.5053352626000001</v>
+        <v>7.5161111094999997</v>
       </c>
       <c r="C411" s="5">
-        <v>-4.9145606099999739E-2</v>
+        <v>1.0416153999999622E-2</v>
       </c>
       <c r="D411" s="5">
-        <v>-7.5332370265604576</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>1.6780900176116997</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>7.4775999648999996</v>
+        <v>7.4997508351000004</v>
       </c>
       <c r="C412" s="5">
-        <v>-2.7735297700000494E-2</v>
+        <v>-1.6360274399999319E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>-4.3454641147768207</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>-2.5809878730002955</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>7.4483227771999996</v>
+        <v>7.4664692335999998</v>
       </c>
       <c r="C413" s="5">
-        <v>-2.9277187699999985E-2</v>
+        <v>-3.328160150000059E-2</v>
       </c>
       <c r="D413" s="5">
-        <v>-4.5985152925208546</v>
+        <v>-5.1971620570572474</v>
       </c>
       <c r="E413" s="5">
-        <v>2.6956692769442014</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>2.8209433019826591</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>7.3637300587999999</v>
+        <v>7.3673900489999999</v>
       </c>
       <c r="C414" s="5">
-        <v>-8.4592718399999711E-2</v>
+        <v>-9.907918459999987E-2</v>
       </c>
       <c r="D414" s="5">
-        <v>-12.808840988053838</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>-14.811572956289165</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>7.3529824722999999</v>
+        <v>7.3629297668999998</v>
       </c>
       <c r="C415" s="5">
-        <v>-1.0747586499999962E-2</v>
+        <v>-4.4602821000001569E-3</v>
       </c>
       <c r="D415" s="5">
-        <v>-1.7374449245067702</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>-0.72407629605784063</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>7.3471817426000001</v>
+        <v>7.3573289063000002</v>
       </c>
       <c r="C416" s="5">
-        <v>-5.8007296999997848E-3</v>
+        <v>-5.6008605999995353E-3</v>
       </c>
       <c r="D416" s="5">
-        <v>-0.94257700942387279</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>-0.90901107568005513</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>7.3022128266999999</v>
+        <v>7.3069208285</v>
       </c>
       <c r="C417" s="5">
-        <v>-4.4968915900000184E-2</v>
+        <v>-5.0408077800000228E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>-7.1024106866153014</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>-7.9188438390744853</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>7.1131251615000002</v>
+        <v>7.1216741748999999</v>
       </c>
       <c r="C418" s="5">
-        <v>-0.18908766519999975</v>
+        <v>-0.18524665360000014</v>
       </c>
       <c r="D418" s="5">
-        <v>-27.008621086425812</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>-26.519452617269401</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>7.0865039360999997</v>
+        <v>7.0871954120999998</v>
       </c>
       <c r="C419" s="5">
-        <v>-2.6621225400000448E-2</v>
+        <v>-3.4478762800000062E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>-4.3997593208478181</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>-5.6574334620301929</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>7.1623608506999998</v>
+        <v>7.1424489009999999</v>
       </c>
       <c r="C420" s="5">
-        <v>7.5856914600000103E-2</v>
+        <v>5.5253488900000036E-2</v>
       </c>
       <c r="D420" s="5">
-        <v>13.629207982781576</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>9.7672575031315212</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>7.1884220757000001</v>
+        <v>7.1625436011000003</v>
       </c>
       <c r="C421" s="5">
-        <v>2.6061225000000299E-2</v>
+        <v>2.0094700100000473E-2</v>
       </c>
       <c r="D421" s="5">
-        <v>4.4548137660050058</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>3.4288367578598322</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>7.0582632529999998</v>
+        <v>6.9953780170000002</v>
       </c>
       <c r="C422" s="5">
-        <v>-0.13015882270000034</v>
+        <v>-0.16716558410000015</v>
       </c>
       <c r="D422" s="5">
-        <v>-19.689672612628705</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>-24.677121123681122</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>7.1054016829000002</v>
+        <v>7.1204966889000003</v>
       </c>
       <c r="C423" s="5">
-        <v>4.7138429900000389E-2</v>
+        <v>0.12511867190000014</v>
       </c>
       <c r="D423" s="5">
-        <v>8.3151952633484072</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>23.705557516027319</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>7.0683078139999997</v>
+        <v>7.1004515659000003</v>
       </c>
       <c r="C424" s="5">
-        <v>-3.7093868900000437E-2</v>
+        <v>-2.0045123000000054E-2</v>
       </c>
       <c r="D424" s="5">
-        <v>-6.0878387895341053</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>-3.3263388668428151</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>6.9485284260000002</v>
+        <v>6.9734618758</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.11977938799999954</v>
+        <v>-0.12698969010000027</v>
       </c>
       <c r="D425" s="5">
-        <v>-18.542962162810529</v>
+        <v>-19.471513031661225</v>
       </c>
       <c r="E425" s="5">
-        <v>-6.7101596715157914</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>-6.6029517081702789</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>6.9541750578999997</v>
+        <v>6.9607493092999997</v>
       </c>
       <c r="C426" s="5">
-        <v>5.6466318999994769E-3</v>
+        <v>-1.27125665000003E-2</v>
       </c>
       <c r="D426" s="5">
-        <v>0.97953483408113051</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>-2.1657895769387148</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>6.6584267739999996</v>
+        <v>6.6702026961999996</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.29574828390000008</v>
+        <v>-0.29054661310000007</v>
       </c>
       <c r="D427" s="5">
-        <v>-40.637510279347353</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>-40.048995605788171</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>6.6556321719999998</v>
+        <v>6.6669478520999998</v>
       </c>
       <c r="C428" s="5">
-        <v>-2.7946019999998128E-3</v>
+        <v>-3.2548440999997652E-3</v>
       </c>
       <c r="D428" s="5">
-        <v>-0.50248986182358513</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>-0.58399236411409428</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>6.6040805055999998</v>
+        <v>6.6080119811999998</v>
       </c>
       <c r="C429" s="5">
-        <v>-5.1551666399999974E-2</v>
+        <v>-5.8935870900000076E-2</v>
       </c>
       <c r="D429" s="5">
-        <v>-8.9087719405112509</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>-10.107147214930102</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>6.7145568135999998</v>
+        <v>6.7223598275000001</v>
       </c>
       <c r="C430" s="5">
-        <v>0.11047630799999997</v>
+        <v>0.11434784630000028</v>
       </c>
       <c r="D430" s="5">
-        <v>22.028122324184029</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>22.860195395827866</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>6.4909047003999998</v>
+        <v>6.4898232290999998</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.2236521132</v>
+        <v>-0.23253659840000029</v>
       </c>
       <c r="D431" s="5">
-        <v>-33.403016239142524</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-34.455938664199174</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>6.3577412538000004</v>
+        <v>6.3358138163</v>
       </c>
       <c r="C432" s="5">
-        <v>-0.13316344659999935</v>
+        <v>-0.1540094127999998</v>
       </c>
       <c r="D432" s="5">
-        <v>-22.022125178996667</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>-25.039155843732651</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>6.2834105022999998</v>
+        <v>6.2553205693000002</v>
       </c>
       <c r="C433" s="5">
-        <v>-7.433075150000068E-2</v>
+        <v>-8.0493246999999712E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>-13.161759777090666</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>-14.223963724884381</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>6.1582148097999996</v>
+        <v>6.0917148955</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.12519569250000018</v>
+        <v>-0.16360567380000024</v>
       </c>
       <c r="D434" s="5">
-        <v>-21.456038348875538</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-27.242129695109774</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>6.2573048911000004</v>
+        <v>5.9129128023000002</v>
       </c>
       <c r="C435" s="5">
-        <v>9.9090081300000854E-2</v>
+        <v>-0.17880209319999985</v>
       </c>
       <c r="D435" s="5">
-        <v>21.112730471139464</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>-30.057224421283259</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>6.2279138650999997</v>
+        <v>5.8214969289000003</v>
       </c>
       <c r="C436" s="5">
-        <v>-2.9391026000000764E-2</v>
+        <v>-9.1415873399999903E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>-5.4931325444415702</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>-17.053440252059126</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>6.2316258700000002</v>
+        <v>5.8137195477999999</v>
       </c>
       <c r="C437" s="5">
-        <v>3.712004900000565E-3</v>
+        <v>-7.777381100000369E-3</v>
       </c>
       <c r="D437" s="5">
-        <v>0.71758171854201525</v>
+        <v>-1.5914437977785023</v>
       </c>
       <c r="E437" s="5">
-        <v>-10.317329253738016</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>-16.630797567341027</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>6.1974943297999996</v>
+        <v>5.8123651955</v>
       </c>
       <c r="C438" s="5">
-        <v>-3.4131540200000643E-2</v>
+        <v>-1.3543522999999169E-3</v>
       </c>
       <c r="D438" s="5">
-        <v>-6.3781544134579811</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>-0.27919166302037279</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>6.1950077708000002</v>
+        <v>5.8158059383999996</v>
       </c>
       <c r="C439" s="5">
-        <v>-2.4865589999993887E-3</v>
+        <v>3.440742899999627E-3</v>
       </c>
       <c r="D439" s="5">
-        <v>-0.48040303086804848</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>0.71268079002411167</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>6.2053591066999996</v>
+        <v>5.8475812303000003</v>
       </c>
       <c r="C440" s="5">
-        <v>1.035133589999937E-2</v>
+        <v>3.1775291900000724E-2</v>
       </c>
       <c r="D440" s="5">
-        <v>2.023628821354384</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>6.756980614677377</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>6.1728192091</v>
+        <v>5.7997674013999996</v>
       </c>
       <c r="C441" s="5">
-        <v>-3.2539897599999534E-2</v>
+        <v>-4.7813828900000743E-2</v>
       </c>
       <c r="D441" s="5">
-        <v>-6.1142549796336487</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>-9.3825663951195626</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>5.8842440655999999</v>
+      </c>
+      <c r="C442" s="5">
+        <v>8.4476664200000329E-2</v>
+      </c>
+      <c r="D442" s="5">
+        <v>18.949115460552068</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>