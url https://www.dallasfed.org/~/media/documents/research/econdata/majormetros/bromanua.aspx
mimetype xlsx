--- v6 (2026-06-23)
+++ v7 (2026-07-20)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{80D0CDE0-69E3-416D-A53C-057DC5590AC3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{DBBBC208-FF04-49B5-923D-37D27D7CB4C2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{627232F2-3AEB-4263-8C0E-7F3C712ED6B9}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{EFF7F6D0-A72C-443B-B39F-727DE498FA52}"/>
   </bookViews>
   <sheets>
     <sheet name="bromanua" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Brownsville—Harlingen Manufacturing Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{017F8F07-740C-48BC-B467-58BC414DAAB8}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{39C54134-3DD6-45D6-AFB7-F21DB9179C1F}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>10.716963706</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>10.663970408000001</v>
       </c>
       <c r="C7" s="5">
         <v>-5.2993297999998745E-2</v>
       </c>
       <c r="D7" s="5">
         <v>-5.7750195739193044</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>10.545874453</v>
       </c>
       <c r="C8" s="5">
         <v>-0.11809595500000114</v>
       </c>
       <c r="D8" s="5">
         <v>-12.50887786928403</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>10.669593405000001</v>
       </c>
       <c r="C9" s="5">
         <v>0.12371895200000083</v>
       </c>
       <c r="D9" s="5">
         <v>15.022625047104299</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>10.761688510999999</v>
       </c>
       <c r="C10" s="5">
         <v>9.2095105999998594E-2</v>
       </c>
       <c r="D10" s="5">
         <v>10.864007690000177</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>10.918061779</v>
       </c>
       <c r="C11" s="5">
         <v>0.15637326800000118</v>
       </c>
       <c r="D11" s="5">
         <v>18.899918794293423</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>11.145475739</v>
       </c>
       <c r="C12" s="5">
         <v>0.2274139599999998</v>
       </c>
       <c r="D12" s="5">
         <v>28.066860005766259</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>11.374545897999999</v>
       </c>
       <c r="C13" s="5">
         <v>0.22907015899999905</v>
       </c>
       <c r="D13" s="5">
         <v>27.651369845113404</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>11.418406749000001</v>
       </c>
       <c r="C14" s="5">
         <v>4.3860851000001588E-2</v>
       </c>
       <c r="D14" s="5">
         <v>4.726672272004806</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>11.5570298</v>
       </c>
       <c r="C15" s="5">
         <v>0.13862305099999972</v>
       </c>
       <c r="D15" s="5">
         <v>15.581595073114961</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>11.589693702</v>
       </c>
       <c r="C16" s="5">
         <v>3.2663901999999467E-2</v>
       </c>
       <c r="D16" s="5">
         <v>3.4448092439748557</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>11.515594687</v>
       </c>
       <c r="C17" s="5">
         <v>-7.4099014999999824E-2</v>
       </c>
       <c r="D17" s="5">
         <v>-7.4081103330625453</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>10.721496248999999</v>
       </c>
       <c r="C18" s="5">
         <v>-0.79409843800000068</v>
       </c>
       <c r="D18" s="5">
         <v>-57.574367293299169</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>10.656369124999999</v>
       </c>
       <c r="C19" s="5">
         <v>-6.5127123999999981E-2</v>
       </c>
       <c r="D19" s="5">
         <v>-7.0506641186858454</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>10.644234037</v>
       </c>
       <c r="C20" s="5">
         <v>-1.2135087999999072E-2</v>
       </c>
       <c r="D20" s="5">
         <v>-1.3579902640472374</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>10.159017257</v>
       </c>
       <c r="C21" s="5">
         <v>-0.48521678000000001</v>
       </c>
       <c r="D21" s="5">
         <v>-42.87221339948065</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>10.058933787000001</v>
       </c>
       <c r="C22" s="5">
         <v>-0.10008346999999951</v>
       </c>
       <c r="D22" s="5">
         <v>-11.202034348337975</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>10.419031372999999</v>
       </c>
       <c r="C23" s="5">
         <v>0.36009758599999842</v>
       </c>
       <c r="D23" s="5">
         <v>52.512259760976221</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>10.355079048</v>
       </c>
       <c r="C24" s="5">
         <v>-6.3952324999998922E-2</v>
       </c>
       <c r="D24" s="5">
         <v>-7.1219960336248889</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>10.686658929</v>
       </c>
       <c r="C25" s="5">
         <v>0.33157988099999969</v>
       </c>
       <c r="D25" s="5">
         <v>45.969581795970818</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>10.728971848</v>
       </c>
       <c r="C26" s="5">
         <v>4.2312919000000448E-2</v>
       </c>
       <c r="D26" s="5">
         <v>4.8561439584191124</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>10.471517462</v>
       </c>
       <c r="C27" s="5">
         <v>-0.25745438600000092</v>
       </c>
       <c r="D27" s="5">
         <v>-25.2832132436968</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>10.496369434</v>
       </c>
       <c r="C28" s="5">
         <v>2.4851972000000444E-2</v>
       </c>
       <c r="D28" s="5">
         <v>2.8854210596085172</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>10.624656531999999</v>
       </c>
       <c r="C29" s="5">
         <v>0.12828709799999949</v>
       </c>
       <c r="D29" s="5">
         <v>15.693643184766604</v>
       </c>
       <c r="E29" s="5">
         <v>-7.7367967457710574</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>10.423053767000001</v>
       </c>
       <c r="C30" s="5">
         <v>-0.20160276499999874</v>
       </c>
       <c r="D30" s="5">
         <v>-20.537734100622941</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>10.638339143</v>
       </c>
       <c r="C31" s="5">
         <v>0.21528537599999886</v>
       </c>
       <c r="D31" s="5">
         <v>27.804527130606704</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>10.732545739000001</v>
       </c>
       <c r="C32" s="5">
         <v>9.4206596000001142E-2</v>
       </c>
       <c r="D32" s="5">
         <v>11.159606648275133</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>10.950273914</v>
       </c>
       <c r="C33" s="5">
         <v>0.21772817499999952</v>
       </c>
       <c r="D33" s="5">
         <v>27.2526452557609</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>11.051448674</v>
       </c>
       <c r="C34" s="5">
         <v>0.10117475999999925</v>
       </c>
       <c r="D34" s="5">
         <v>11.668514183622158</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>11.105766279999999</v>
       </c>
       <c r="C35" s="5">
         <v>5.4317605999999685E-2</v>
       </c>
       <c r="D35" s="5">
         <v>6.060048639936344</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>11.268493929</v>
       </c>
       <c r="C36" s="5">
         <v>0.1627276490000007</v>
       </c>
       <c r="D36" s="5">
         <v>19.071588134130636</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>11.193540965</v>
       </c>
       <c r="C37" s="5">
         <v>-7.4952963999999511E-2</v>
       </c>
       <c r="D37" s="5">
         <v>-7.6962351380411187</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>11.327700865000001</v>
       </c>
       <c r="C38" s="5">
         <v>0.13415990000000022</v>
       </c>
       <c r="D38" s="5">
         <v>15.369589430829356</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>11.487673164</v>
       </c>
       <c r="C39" s="5">
         <v>0.15997229899999965</v>
       </c>
       <c r="D39" s="5">
         <v>18.326927715350692</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>11.605248595000001</v>
       </c>
       <c r="C40" s="5">
         <v>0.11757543100000056</v>
       </c>
       <c r="D40" s="5">
         <v>12.997418812703621</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>11.718532228999999</v>
       </c>
       <c r="C41" s="5">
         <v>0.1132836339999983</v>
       </c>
       <c r="D41" s="5">
         <v>12.363498025683594</v>
       </c>
       <c r="E41" s="5">
         <v>10.295633498413782</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>11.936299784999999</v>
       </c>
       <c r="C42" s="5">
         <v>0.21776755600000008</v>
       </c>
       <c r="D42" s="5">
         <v>24.726285166423857</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>12.028039013000001</v>
       </c>
       <c r="C43" s="5">
         <v>9.173922800000156E-2</v>
       </c>
       <c r="D43" s="5">
         <v>9.6229093342956151</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>12.446282161999999</v>
       </c>
       <c r="C44" s="5">
         <v>0.41824314899999848</v>
       </c>
       <c r="D44" s="5">
         <v>50.708508488167503</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>12.229540454</v>
       </c>
       <c r="C45" s="5">
         <v>-0.21674170799999892</v>
       </c>
       <c r="D45" s="5">
         <v>-19.007286910626288</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>12.44956855</v>
       </c>
       <c r="C46" s="5">
         <v>0.22002809600000006</v>
       </c>
       <c r="D46" s="5">
         <v>23.8596802609514</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>12.490280602</v>
       </c>
       <c r="C47" s="5">
         <v>4.0712051999999943E-2</v>
       </c>
       <c r="D47" s="5">
         <v>3.9955441907060463</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>12.591308188999999</v>
       </c>
       <c r="C48" s="5">
         <v>0.10102758699999903</v>
       </c>
       <c r="D48" s="5">
         <v>10.149848907240555</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>12.598081064</v>
       </c>
       <c r="C49" s="5">
         <v>6.7728750000011217E-3</v>
       </c>
       <c r="D49" s="5">
         <v>0.64739403826601372</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>12.630502854</v>
       </c>
       <c r="C50" s="5">
         <v>3.2421789999999007E-2</v>
       </c>
       <c r="D50" s="5">
         <v>3.1323498752791279</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>12.597048825</v>
       </c>
       <c r="C51" s="5">
         <v>-3.3454028999999608E-2</v>
       </c>
       <c r="D51" s="5">
         <v>-3.1325079205652306</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>12.606564408000001</v>
       </c>
       <c r="C52" s="5">
         <v>9.5155830000006603E-3</v>
       </c>
       <c r="D52" s="5">
         <v>0.91023378174339697</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>12.415333416999999</v>
       </c>
       <c r="C53" s="5">
         <v>-0.19123099100000118</v>
       </c>
       <c r="D53" s="5">
         <v>-16.758541391169146</v>
       </c>
       <c r="E53" s="5">
         <v>5.9461473022672351</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>12.626269039</v>
       </c>
       <c r="C54" s="5">
         <v>0.21093562200000093</v>
       </c>
       <c r="D54" s="5">
         <v>22.405187122371363</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>12.799540381</v>
       </c>
       <c r="C55" s="5">
         <v>0.17327134199999961</v>
       </c>
       <c r="D55" s="5">
         <v>17.769282793186171</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>12.841348013999999</v>
       </c>
       <c r="C56" s="5">
         <v>4.1807632999999456E-2</v>
       </c>
       <c r="D56" s="5">
         <v>3.9907938565395096</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>13.017945886</v>
       </c>
       <c r="C57" s="5">
         <v>0.17659787200000032</v>
       </c>
       <c r="D57" s="5">
         <v>17.809998695732276</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>13.069797951</v>
       </c>
       <c r="C58" s="5">
         <v>5.185206500000028E-2</v>
       </c>
       <c r="D58" s="5">
         <v>4.8858597536813209</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>13.093712700999999</v>
       </c>
       <c r="C59" s="5">
         <v>2.391474999999943E-2</v>
       </c>
       <c r="D59" s="5">
         <v>2.2179589340878492</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>13.11893025</v>
       </c>
       <c r="C60" s="5">
         <v>2.5217549000000616E-2</v>
       </c>
       <c r="D60" s="5">
         <v>2.3357522561679112</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>13.202172089999999</v>
       </c>
       <c r="C61" s="5">
         <v>8.3241839999999456E-2</v>
       </c>
       <c r="D61" s="5">
         <v>7.8856288104107941</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>13.224478761</v>
       </c>
       <c r="C62" s="5">
         <v>2.2306671000000833E-2</v>
       </c>
       <c r="D62" s="5">
         <v>2.046493880154765</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>13.293696676</v>
       </c>
       <c r="C63" s="5">
         <v>6.9217914999999408E-2</v>
       </c>
       <c r="D63" s="5">
         <v>6.4648927495431385</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>13.405184299</v>
       </c>
       <c r="C64" s="5">
         <v>0.11148762300000037</v>
       </c>
       <c r="D64" s="5">
         <v>10.541228771996991</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>13.506181394</v>
       </c>
       <c r="C65" s="5">
         <v>0.10099709500000031</v>
       </c>
       <c r="D65" s="5">
         <v>9.4252299788510676</v>
       </c>
       <c r="E65" s="5">
         <v>8.7862962705965728</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>13.516361290000001</v>
       </c>
       <c r="C66" s="5">
         <v>1.0179896000000355E-2</v>
       </c>
       <c r="D66" s="5">
         <v>0.90822437474964435</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>13.583726472</v>
       </c>
       <c r="C67" s="5">
         <v>6.7365181999999635E-2</v>
       </c>
       <c r="D67" s="5">
         <v>6.1474661542342934</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>13.547474938000001</v>
       </c>
       <c r="C68" s="5">
         <v>-3.6251533999999808E-2</v>
       </c>
       <c r="D68" s="5">
         <v>-3.155905878109333</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>13.409264731</v>
       </c>
       <c r="C69" s="5">
         <v>-0.1382102070000002</v>
       </c>
       <c r="D69" s="5">
         <v>-11.578209831824493</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>13.305228973</v>
       </c>
       <c r="C70" s="5">
         <v>-0.1040357580000002</v>
       </c>
       <c r="D70" s="5">
         <v>-8.9230128704637206</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>13.310370925999999</v>
       </c>
       <c r="C71" s="5">
         <v>5.1419529999989777E-3</v>
       </c>
       <c r="D71" s="5">
         <v>0.46474027685536878</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>13.136119398</v>
       </c>
       <c r="C72" s="5">
         <v>-0.17425152799999921</v>
       </c>
       <c r="D72" s="5">
         <v>-14.626488095666911</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>13.195782189000001</v>
       </c>
       <c r="C73" s="5">
         <v>5.9662791000000936E-2</v>
       </c>
       <c r="D73" s="5">
         <v>5.5884985643811946</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>13.220855941</v>
       </c>
       <c r="C74" s="5">
         <v>2.5073751999999061E-2</v>
       </c>
       <c r="D74" s="5">
         <v>2.3041415157128542</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>13.065834714999999</v>
       </c>
       <c r="C75" s="5">
         <v>-0.15502122600000057</v>
       </c>
       <c r="D75" s="5">
         <v>-13.19773784293149</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>13.090815882999999</v>
       </c>
       <c r="C76" s="5">
         <v>2.4981168000000054E-2</v>
       </c>
       <c r="D76" s="5">
         <v>2.3186159462480482</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>13.008997984000001</v>
       </c>
       <c r="C77" s="5">
         <v>-8.1817898999998917E-2</v>
       </c>
       <c r="D77" s="5">
         <v>-7.2475094571246128</v>
       </c>
       <c r="E77" s="5">
         <v>-3.6811545432143378</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>13.109350303999999</v>
       </c>
       <c r="C78" s="5">
         <v>0.10035231999999894</v>
       </c>
       <c r="D78" s="5">
         <v>9.659905623572552</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>12.978682148000001</v>
       </c>
       <c r="C79" s="5">
         <v>-0.1306681559999987</v>
       </c>
       <c r="D79" s="5">
         <v>-11.326646283054265</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>12.946509812</v>
       </c>
       <c r="C80" s="5">
         <v>-3.2172336000000357E-2</v>
       </c>
       <c r="D80" s="5">
         <v>-2.9344099094736453</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>13.127333822000001</v>
       </c>
       <c r="C81" s="5">
         <v>0.18082401000000026</v>
       </c>
       <c r="D81" s="5">
         <v>18.109789022743893</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>13.137565945</v>
       </c>
       <c r="C82" s="5">
         <v>1.023212299999976E-2</v>
       </c>
       <c r="D82" s="5">
         <v>0.93936230410049948</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>13.222937035999999</v>
       </c>
       <c r="C83" s="5">
         <v>8.5371090999998955E-2</v>
       </c>
       <c r="D83" s="5">
         <v>8.0827164270406815</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>13.133541794999999</v>
       </c>
       <c r="C84" s="5">
         <v>-8.939524100000007E-2</v>
       </c>
       <c r="D84" s="5">
         <v>-7.8177792575702014</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>13.163494152</v>
       </c>
       <c r="C85" s="5">
         <v>2.9952357000000873E-2</v>
       </c>
       <c r="D85" s="5">
         <v>2.7713099498391625</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>13.102388611</v>
       </c>
       <c r="C86" s="5">
         <v>-6.1105540999999874E-2</v>
       </c>
       <c r="D86" s="5">
         <v>-5.4304119550894097</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>13.333430727</v>
       </c>
       <c r="C87" s="5">
         <v>0.23104211599999935</v>
       </c>
       <c r="D87" s="5">
         <v>23.338082338697717</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>13.386111095</v>
       </c>
       <c r="C88" s="5">
         <v>5.2680368000000755E-2</v>
       </c>
       <c r="D88" s="5">
         <v>4.8455960936321318</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>13.414794255</v>
       </c>
       <c r="C89" s="5">
         <v>2.868315999999993E-2</v>
       </c>
       <c r="D89" s="5">
         <v>2.6018270449035263</v>
       </c>
       <c r="E89" s="5">
         <v>3.1193507101707318</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>13.426257648</v>
       </c>
       <c r="C90" s="5">
         <v>1.1463392999999655E-2</v>
       </c>
       <c r="D90" s="5">
         <v>1.0302736288180681</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>13.408045635000001</v>
       </c>
       <c r="C91" s="5">
         <v>-1.8212012999999416E-2</v>
       </c>
       <c r="D91" s="5">
         <v>-1.6156480167893505</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>13.473653533</v>
       </c>
       <c r="C92" s="5">
         <v>6.5607897999999665E-2</v>
       </c>
       <c r="D92" s="5">
         <v>6.0324394620977939</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>12.837595030999999</v>
       </c>
       <c r="C93" s="5">
         <v>-0.63605850200000091</v>
       </c>
       <c r="D93" s="5">
         <v>-44.026875355508629</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>12.752298120000001</v>
       </c>
       <c r="C94" s="5">
         <v>-8.5296910999998587E-2</v>
       </c>
       <c r="D94" s="5">
         <v>-7.6881561112580155</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>12.727459488999999</v>
       </c>
       <c r="C95" s="5">
         <v>-2.4838631000001499E-2</v>
       </c>
       <c r="D95" s="5">
         <v>-2.312454765216676</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>12.902947763</v>
       </c>
       <c r="C96" s="5">
         <v>0.175488274000001</v>
       </c>
       <c r="D96" s="5">
         <v>17.860041108221413</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>12.830716961</v>
       </c>
       <c r="C97" s="5">
         <v>-7.2230801999999983E-2</v>
       </c>
       <c r="D97" s="5">
         <v>-6.5145918291166227</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>12.888438984</v>
       </c>
       <c r="C98" s="5">
         <v>5.7722023000000178E-2</v>
       </c>
       <c r="D98" s="5">
         <v>5.534083056673178</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>12.809355223000001</v>
       </c>
       <c r="C99" s="5">
         <v>-7.9083760999999697E-2</v>
       </c>
       <c r="D99" s="5">
         <v>-7.1197458077136844</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>12.683900046</v>
       </c>
       <c r="C100" s="5">
         <v>-0.12545517700000097</v>
       </c>
       <c r="D100" s="5">
         <v>-11.139961326686432</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>12.731491613999999</v>
       </c>
       <c r="C101" s="5">
         <v>4.759156799999964E-2</v>
       </c>
       <c r="D101" s="5">
         <v>4.5966386858900421</v>
       </c>
       <c r="E101" s="5">
         <v>-5.0936498019365288</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>12.758652928</v>
       </c>
       <c r="C102" s="5">
         <v>2.7161314000000658E-2</v>
       </c>
       <c r="D102" s="5">
         <v>2.5903290137456292</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>12.731886324</v>
       </c>
       <c r="C103" s="5">
         <v>-2.6766604000000527E-2</v>
       </c>
       <c r="D103" s="5">
         <v>-2.4886551314549865</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>12.987971929</v>
       </c>
       <c r="C104" s="5">
         <v>0.25608560500000088</v>
       </c>
       <c r="D104" s="5">
         <v>26.99396035755872</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>12.85548247</v>
       </c>
       <c r="C105" s="5">
         <v>-0.13248945900000031</v>
       </c>
       <c r="D105" s="5">
         <v>-11.577157877060372</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>12.741985186999999</v>
       </c>
       <c r="C106" s="5">
         <v>-0.11349728300000095</v>
       </c>
       <c r="D106" s="5">
         <v>-10.094846975421035</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>12.736674173000001</v>
       </c>
       <c r="C107" s="5">
         <v>-5.3110139999983375E-3</v>
       </c>
       <c r="D107" s="5">
         <v>-0.49902951537957874</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>12.656785151999999</v>
       </c>
       <c r="C108" s="5">
         <v>-7.9889021000001392E-2</v>
       </c>
       <c r="D108" s="5">
         <v>-7.2725259454473719</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>12.691599456000001</v>
       </c>
       <c r="C109" s="5">
         <v>3.4814304000001073E-2</v>
       </c>
       <c r="D109" s="5">
         <v>3.3511687790720224</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>12.754659543000001</v>
       </c>
       <c r="C110" s="5">
         <v>6.3060087000000209E-2</v>
       </c>
       <c r="D110" s="5">
         <v>6.1280435334968297</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>12.905910621</v>
       </c>
       <c r="C111" s="5">
         <v>0.15125107799999959</v>
       </c>
       <c r="D111" s="5">
         <v>15.1959976364612</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>12.994761207</v>
       </c>
       <c r="C112" s="5">
         <v>8.885058599999951E-2</v>
       </c>
       <c r="D112" s="5">
         <v>8.5814912711752669</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>12.738687725</v>
       </c>
       <c r="C113" s="5">
         <v>-0.25607348199999969</v>
       </c>
       <c r="D113" s="5">
         <v>-21.24526788333495</v>
       </c>
       <c r="E113" s="5">
         <v>5.6522135961567521E-2</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>12.610450458000001</v>
       </c>
       <c r="C114" s="5">
         <v>-0.12823726699999938</v>
       </c>
       <c r="D114" s="5">
         <v>-11.433209773560737</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>12.163427932999999</v>
       </c>
       <c r="C115" s="5">
         <v>-0.44702252500000128</v>
       </c>
       <c r="D115" s="5">
         <v>-35.150798551256997</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>12.388002460999999</v>
       </c>
       <c r="C116" s="5">
         <v>0.22457452799999977</v>
       </c>
       <c r="D116" s="5">
         <v>24.549950576144663</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>12.454027844000001</v>
       </c>
       <c r="C117" s="5">
         <v>6.602538300000127E-2</v>
       </c>
       <c r="D117" s="5">
         <v>6.5865960365787846</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>12.729143665</v>
       </c>
       <c r="C118" s="5">
         <v>0.27511582099999998</v>
       </c>
       <c r="D118" s="5">
         <v>29.978723896950356</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>12.750481648999999</v>
       </c>
       <c r="C119" s="5">
         <v>2.1337983999998755E-2</v>
       </c>
       <c r="D119" s="5">
         <v>2.03022146777454</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>12.611753371000001</v>
       </c>
       <c r="C120" s="5">
         <v>-0.13872827799999854</v>
       </c>
       <c r="D120" s="5">
         <v>-12.302634833485836</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>12.558705394</v>
       </c>
       <c r="C121" s="5">
         <v>-5.3047977000000301E-2</v>
       </c>
       <c r="D121" s="5">
         <v>-4.9323319424301015</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>12.128218582000001</v>
       </c>
       <c r="C122" s="5">
         <v>-0.43048681199999983</v>
       </c>
       <c r="D122" s="5">
         <v>-34.200027401988088</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>12.020262942</v>
       </c>
       <c r="C123" s="5">
         <v>-0.10795564000000013</v>
       </c>
       <c r="D123" s="5">
         <v>-10.173716932567556</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>11.793151454</v>
       </c>
       <c r="C124" s="5">
         <v>-0.22711148800000025</v>
       </c>
       <c r="D124" s="5">
         <v>-20.459027375240957</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>11.844594557000001</v>
       </c>
       <c r="C125" s="5">
         <v>5.1443103000000434E-2</v>
       </c>
       <c r="D125" s="5">
         <v>5.3619693660844847</v>
       </c>
       <c r="E125" s="5">
         <v>-7.0187227075620857</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>12.052714898</v>
       </c>
       <c r="C126" s="5">
         <v>0.20812034099999899</v>
       </c>
       <c r="D126" s="5">
         <v>23.24695882510337</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>12.092948966</v>
       </c>
       <c r="C127" s="5">
         <v>4.0234068000000178E-2</v>
       </c>
       <c r="D127" s="5">
         <v>4.0801807044413829</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>12.096919195</v>
       </c>
       <c r="C128" s="5">
         <v>3.9702290000001028E-3</v>
       </c>
       <c r="D128" s="5">
         <v>0.39468347171063289</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>12.258040386999999</v>
       </c>
       <c r="C129" s="5">
         <v>0.16112119199999952</v>
       </c>
       <c r="D129" s="5">
         <v>17.20745041775875</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>12.209869132</v>
       </c>
       <c r="C130" s="5">
         <v>-4.8171254999999746E-2</v>
       </c>
       <c r="D130" s="5">
         <v>-4.6151207066959854</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>12.371397492</v>
       </c>
       <c r="C131" s="5">
         <v>0.16152836000000015</v>
       </c>
       <c r="D131" s="5">
         <v>17.082779087467582</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>12.372213711000001</v>
       </c>
       <c r="C132" s="5">
         <v>8.1621900000072856E-4</v>
       </c>
       <c r="D132" s="5">
         <v>7.9200292135195305E-2</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>12.339818239</v>
       </c>
       <c r="C133" s="5">
         <v>-3.2395472000001035E-2</v>
       </c>
       <c r="D133" s="5">
         <v>-3.0972292720886863</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>12.388174428999999</v>
       </c>
       <c r="C134" s="5">
         <v>4.8356189999999799E-2</v>
       </c>
       <c r="D134" s="5">
         <v>4.8051412566987306</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>12.131929865</v>
       </c>
       <c r="C135" s="5">
         <v>-0.25624456399999929</v>
       </c>
       <c r="D135" s="5">
         <v>-22.183632994585111</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>12.383696645000001</v>
       </c>
       <c r="C136" s="5">
         <v>0.25176678000000052</v>
       </c>
       <c r="D136" s="5">
         <v>27.951377709111867</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>12.336611855999999</v>
       </c>
       <c r="C137" s="5">
         <v>-4.7084789000001237E-2</v>
       </c>
       <c r="D137" s="5">
         <v>-4.4683779312903793</v>
       </c>
       <c r="E137" s="5">
         <v>4.1539395597903539</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>12.092661285</v>
       </c>
       <c r="C138" s="5">
         <v>-0.24395057099999917</v>
       </c>
       <c r="D138" s="5">
         <v>-21.311394022537002</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>12.120802694</v>
       </c>
       <c r="C139" s="5">
         <v>2.814140899999984E-2</v>
       </c>
       <c r="D139" s="5">
         <v>2.8285990407820316</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>12.008673845000001</v>
       </c>
       <c r="C140" s="5">
         <v>-0.11212884899999942</v>
       </c>
       <c r="D140" s="5">
         <v>-10.553363500890278</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>11.755600909</v>
       </c>
       <c r="C141" s="5">
         <v>-0.25307293600000058</v>
       </c>
       <c r="D141" s="5">
         <v>-22.554281978760173</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>11.610974743</v>
       </c>
       <c r="C142" s="5">
         <v>-0.14462616600000011</v>
       </c>
       <c r="D142" s="5">
         <v>-13.80418927317052</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>11.191985844</v>
       </c>
       <c r="C143" s="5">
         <v>-0.41898889900000036</v>
       </c>
       <c r="D143" s="5">
         <v>-35.66287323095321</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>11.057162502000001</v>
       </c>
       <c r="C144" s="5">
         <v>-0.1348233419999989</v>
       </c>
       <c r="D144" s="5">
         <v>-13.535371252987893</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>10.961932677</v>
       </c>
       <c r="C145" s="5">
         <v>-9.5229825000000545E-2</v>
       </c>
       <c r="D145" s="5">
         <v>-9.8592309532885452</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>10.983327065999999</v>
       </c>
       <c r="C146" s="5">
         <v>2.1394388999999236E-2</v>
       </c>
       <c r="D146" s="5">
         <v>2.3673428735219826</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>10.741162958</v>
       </c>
       <c r="C147" s="5">
         <v>-0.24216410799999899</v>
       </c>
       <c r="D147" s="5">
         <v>-23.474060703766053</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>10.662570752000001</v>
       </c>
       <c r="C148" s="5">
         <v>-7.859220599999972E-2</v>
       </c>
       <c r="D148" s="5">
         <v>-8.4354330086828249</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>10.734752820000001</v>
       </c>
       <c r="C149" s="5">
         <v>7.2182068000000044E-2</v>
       </c>
       <c r="D149" s="5">
         <v>8.4329999995104146</v>
       </c>
       <c r="E149" s="5">
         <v>-12.984594592889964</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>10.589577552</v>
       </c>
       <c r="C150" s="5">
         <v>-0.14517526800000091</v>
       </c>
       <c r="D150" s="5">
         <v>-15.074319089560827</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>10.504506674</v>
       </c>
       <c r="C151" s="5">
         <v>-8.5070877999999794E-2</v>
       </c>
       <c r="D151" s="5">
         <v>-9.2254063959714809</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>9.8837336761000003</v>
       </c>
       <c r="C152" s="5">
         <v>-0.62077299789999962</v>
       </c>
       <c r="D152" s="5">
         <v>-51.855744147368569</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>10.451801367</v>
       </c>
       <c r="C153" s="5">
         <v>0.56806769089999953</v>
       </c>
       <c r="D153" s="5">
         <v>95.542586666441181</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>10.314260300999999</v>
       </c>
       <c r="C154" s="5">
         <v>-0.13754106600000071</v>
       </c>
       <c r="D154" s="5">
         <v>-14.69720136315955</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>10.315256264</v>
       </c>
       <c r="C155" s="5">
         <v>9.9596300000115434E-4</v>
       </c>
       <c r="D155" s="5">
         <v>0.11593565647729509</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>10.350298446</v>
       </c>
       <c r="C156" s="5">
         <v>3.5042181999999755E-2</v>
       </c>
       <c r="D156" s="5">
         <v>4.1535821722461064</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>10.378514189000001</v>
       </c>
       <c r="C157" s="5">
         <v>2.8215743000000515E-2</v>
       </c>
       <c r="D157" s="5">
         <v>3.320792590463495</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>10.169226214</v>
       </c>
       <c r="C158" s="5">
         <v>-0.20928797500000051</v>
       </c>
       <c r="D158" s="5">
         <v>-21.687209603616665</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>10.038757533</v>
       </c>
       <c r="C159" s="5">
         <v>-0.13046868099999998</v>
       </c>
       <c r="D159" s="5">
         <v>-14.35447458115604</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>9.9491300365999997</v>
       </c>
       <c r="C160" s="5">
         <v>-8.9627496400000339E-2</v>
       </c>
       <c r="D160" s="5">
         <v>-10.203024609246592</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>9.7277676261000003</v>
       </c>
       <c r="C161" s="5">
         <v>-0.22136241049999938</v>
       </c>
       <c r="D161" s="5">
         <v>-23.66266983701426</v>
       </c>
       <c r="E161" s="5">
         <v>-9.380609044149379</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>9.7903216832000002</v>
       </c>
       <c r="C162" s="5">
         <v>6.2554057099999838E-2</v>
       </c>
       <c r="D162" s="5">
         <v>7.9954076365109206</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>9.5943978788000006</v>
       </c>
       <c r="C163" s="5">
         <v>-0.19592380439999957</v>
       </c>
       <c r="D163" s="5">
         <v>-21.539846280301532</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>9.4816396716</v>
       </c>
       <c r="C164" s="5">
         <v>-0.11275820720000063</v>
       </c>
       <c r="D164" s="5">
         <v>-13.226189897060625</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>9.4443335939999997</v>
       </c>
       <c r="C165" s="5">
         <v>-3.7306077600000265E-2</v>
       </c>
       <c r="D165" s="5">
         <v>-4.6206268859835475</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>9.4285251455000001</v>
       </c>
       <c r="C166" s="5">
         <v>-1.5808448499999628E-2</v>
       </c>
       <c r="D166" s="5">
         <v>-1.990237405759443</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>9.3279476671000001</v>
       </c>
       <c r="C167" s="5">
         <v>-0.10057747839999998</v>
       </c>
       <c r="D167" s="5">
         <v>-12.075876667004815</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>9.2657470603000007</v>
       </c>
       <c r="C168" s="5">
         <v>-6.2200606799999392E-2</v>
       </c>
       <c r="D168" s="5">
         <v>-7.7147962500872307</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>9.0109980119999999</v>
       </c>
       <c r="C169" s="5">
         <v>-0.25474904830000078</v>
       </c>
       <c r="D169" s="5">
         <v>-28.43355566973419</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>8.9811814272999992</v>
       </c>
       <c r="C170" s="5">
         <v>-2.9816584700000703E-2</v>
       </c>
       <c r="D170" s="5">
         <v>-3.8992209086828433</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>8.4353385267000007</v>
       </c>
       <c r="C171" s="5">
         <v>-0.54584290059999852</v>
       </c>
       <c r="D171" s="5">
         <v>-52.87747414951366</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>8.4405988864000001</v>
       </c>
       <c r="C172" s="5">
         <v>5.260359699999384E-3</v>
       </c>
       <c r="D172" s="5">
         <v>0.75090376118029933</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>8.3332878554000001</v>
       </c>
       <c r="C173" s="5">
         <v>-0.10731103100000006</v>
       </c>
       <c r="D173" s="5">
         <v>-14.233545088380806</v>
       </c>
       <c r="E173" s="5">
         <v>-14.335044013166531</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>8.1545474431000002</v>
       </c>
       <c r="C174" s="5">
         <v>-0.17874041229999982</v>
       </c>
       <c r="D174" s="5">
         <v>-22.909340799378963</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>8.0599013377999995</v>
       </c>
       <c r="C175" s="5">
         <v>-9.4646105300000727E-2</v>
       </c>
       <c r="D175" s="5">
         <v>-13.072269442288986</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>7.9596028277000004</v>
       </c>
       <c r="C176" s="5">
         <v>-0.10029851009999913</v>
       </c>
       <c r="D176" s="5">
         <v>-13.952141865721202</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>7.8389205617000002</v>
       </c>
       <c r="C177" s="5">
         <v>-0.1206822660000002</v>
       </c>
       <c r="D177" s="5">
         <v>-16.751121942814361</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>7.8309612139000002</v>
       </c>
       <c r="C178" s="5">
         <v>-7.9593477999999607E-3</v>
       </c>
       <c r="D178" s="5">
         <v>-1.2116539101026613</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>7.8235843536000003</v>
       </c>
       <c r="C179" s="5">
         <v>-7.3768602999999544E-3</v>
       </c>
       <c r="D179" s="5">
         <v>-1.1245761310796021</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>7.7907950070999998</v>
       </c>
       <c r="C180" s="5">
         <v>-3.2789346500000427E-2</v>
       </c>
       <c r="D180" s="5">
         <v>-4.9149819118357918</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>7.7440050498000002</v>
       </c>
       <c r="C181" s="5">
         <v>-4.6789957299999685E-2</v>
       </c>
       <c r="D181" s="5">
         <v>-6.9736025193892885</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>7.7153627328000001</v>
       </c>
       <c r="C182" s="5">
         <v>-2.8642317000000084E-2</v>
       </c>
       <c r="D182" s="5">
         <v>-4.3491888262215728</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>7.5293142889000002</v>
       </c>
       <c r="C183" s="5">
         <v>-0.18604844389999986</v>
       </c>
       <c r="D183" s="5">
         <v>-25.39139448561345</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>7.4440478473000002</v>
       </c>
       <c r="C184" s="5">
         <v>-8.5266441599999965E-2</v>
       </c>
       <c r="D184" s="5">
         <v>-12.774240237829737</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>7.3413341079999999</v>
       </c>
       <c r="C185" s="5">
         <v>-0.10271373930000038</v>
       </c>
       <c r="D185" s="5">
         <v>-15.357203660544194</v>
       </c>
       <c r="E185" s="5">
         <v>-11.903509930443724</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>7.2283452137999999</v>
       </c>
       <c r="C186" s="5">
         <v>-0.11298889419999991</v>
       </c>
       <c r="D186" s="5">
         <v>-16.98305394911036</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>7.2264316925000003</v>
       </c>
       <c r="C187" s="5">
         <v>-1.9135212999996654E-3</v>
       </c>
       <c r="D187" s="5">
         <v>-0.31720748927128728</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>7.2451981839000004</v>
       </c>
       <c r="C188" s="5">
         <v>1.8766491400000085E-2</v>
       </c>
       <c r="D188" s="5">
         <v>3.1612064295128528</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>7.3383767731000002</v>
       </c>
       <c r="C189" s="5">
         <v>9.3178589199999884E-2</v>
       </c>
       <c r="D189" s="5">
         <v>16.572694716198132</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>7.2391854452000004</v>
       </c>
       <c r="C190" s="5">
         <v>-9.9191327899999848E-2</v>
       </c>
       <c r="D190" s="5">
         <v>-15.067021699081318</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>7.2152662024999996</v>
       </c>
       <c r="C191" s="5">
         <v>-2.3919242700000787E-2</v>
       </c>
       <c r="D191" s="5">
         <v>-3.8936949599280291</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>7.2052742338</v>
       </c>
       <c r="C192" s="5">
         <v>-9.9919686999996316E-3</v>
       </c>
       <c r="D192" s="5">
         <v>-1.6492055206599354</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>7.2609688855999996</v>
       </c>
       <c r="C193" s="5">
         <v>5.5694651799999662E-2</v>
       </c>
       <c r="D193" s="5">
         <v>9.6803257330194228</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>7.337630431</v>
       </c>
       <c r="C194" s="5">
         <v>7.6661545400000364E-2</v>
       </c>
       <c r="D194" s="5">
         <v>13.43187248703952</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>7.3237155369</v>
       </c>
       <c r="C195" s="5">
         <v>-1.3914894100000019E-2</v>
       </c>
       <c r="D195" s="5">
         <v>-2.2520634558350405</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>7.3468830661000002</v>
       </c>
       <c r="C196" s="5">
         <v>2.3167529200000203E-2</v>
       </c>
       <c r="D196" s="5">
         <v>3.8627752627037104</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>7.3410446689000004</v>
       </c>
       <c r="C197" s="5">
         <v>-5.8383971999997897E-3</v>
       </c>
       <c r="D197" s="5">
         <v>-0.94945515428418448</v>
       </c>
       <c r="E197" s="5">
         <v>-3.9425953885396936E-3</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>7.7440773812000003</v>
       </c>
       <c r="C198" s="5">
         <v>0.40303271229999993</v>
       </c>
       <c r="D198" s="5">
         <v>89.907364578435491</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>7.6067803170000001</v>
       </c>
       <c r="C199" s="5">
         <v>-0.13729706420000021</v>
       </c>
       <c r="D199" s="5">
         <v>-19.318440973163177</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>7.6446234441999996</v>
       </c>
       <c r="C200" s="5">
         <v>3.7843127199999493E-2</v>
       </c>
       <c r="D200" s="5">
         <v>6.1359928715188916</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>7.7468010844000004</v>
       </c>
       <c r="C201" s="5">
         <v>0.10217764020000075</v>
       </c>
       <c r="D201" s="5">
         <v>17.272364163719644</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>7.7467188975000001</v>
       </c>
       <c r="C202" s="5">
         <v>-8.2186900000280616E-5</v>
       </c>
       <c r="D202" s="5">
         <v>-1.2730225595869449E-2</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>7.7044304043</v>
       </c>
       <c r="C203" s="5">
         <v>-4.2288493200000055E-2</v>
       </c>
       <c r="D203" s="5">
         <v>-6.3575276457902952</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>7.7085494313999998</v>
       </c>
       <c r="C204" s="5">
         <v>4.1190270999997836E-3</v>
       </c>
       <c r="D204" s="5">
         <v>0.64344700970366819</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>7.6663896017999997</v>
       </c>
       <c r="C205" s="5">
         <v>-4.2159829600000087E-2</v>
       </c>
       <c r="D205" s="5">
         <v>-6.36920887829252</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>7.8451364288000001</v>
       </c>
       <c r="C206" s="5">
         <v>0.17874682700000033</v>
       </c>
       <c r="D206" s="5">
         <v>31.860698683281676</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>8.1104729377999991</v>
       </c>
       <c r="C207" s="5">
         <v>0.26533650899999905</v>
       </c>
       <c r="D207" s="5">
         <v>49.055549047454171</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>7.9604930027999998</v>
       </c>
       <c r="C208" s="5">
         <v>-0.14997993499999929</v>
       </c>
       <c r="D208" s="5">
         <v>-20.067126614564245</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>7.9396088263999998</v>
       </c>
       <c r="C209" s="5">
         <v>-2.0884176400000065E-2</v>
       </c>
       <c r="D209" s="5">
         <v>-3.1031428311012466</v>
       </c>
       <c r="E209" s="5">
         <v>8.1536645599745263</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>7.8305321067999998</v>
       </c>
       <c r="C210" s="5">
         <v>-0.10907671959999998</v>
       </c>
       <c r="D210" s="5">
         <v>-15.295589402366449</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>7.7823246857999999</v>
       </c>
       <c r="C211" s="5">
         <v>-4.8207420999999862E-2</v>
       </c>
       <c r="D211" s="5">
         <v>-7.1425277968525824</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>7.7263099757000004</v>
       </c>
       <c r="C212" s="5">
         <v>-5.6014710099999476E-2</v>
       </c>
       <c r="D212" s="5">
         <v>-8.3033685369922612</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>7.6515048403000003</v>
       </c>
       <c r="C213" s="5">
         <v>-7.4805135400000111E-2</v>
       </c>
       <c r="D213" s="5">
         <v>-11.019108261400845</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>7.6534812267000003</v>
       </c>
       <c r="C214" s="5">
         <v>1.9763863999999742E-3</v>
       </c>
       <c r="D214" s="5">
         <v>0.31040114864273605</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>7.6979489037000004</v>
       </c>
       <c r="C215" s="5">
         <v>4.4467677000000094E-2</v>
       </c>
       <c r="D215" s="5">
         <v>7.1993208287314037</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>7.7131791610000002</v>
       </c>
       <c r="C216" s="5">
         <v>1.5230257299999828E-2</v>
       </c>
       <c r="D216" s="5">
         <v>2.4001851521917583</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>7.6712471143999998</v>
       </c>
       <c r="C217" s="5">
         <v>-4.1932046600000383E-2</v>
       </c>
       <c r="D217" s="5">
         <v>-6.3321300318955771</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>7.4753956853999997</v>
       </c>
       <c r="C218" s="5">
         <v>-0.19585142900000019</v>
       </c>
       <c r="D218" s="5">
         <v>-26.680659232885418</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>7.6206540821999997</v>
       </c>
       <c r="C219" s="5">
         <v>0.14525839680000008</v>
       </c>
       <c r="D219" s="5">
         <v>25.97859358607122</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>7.5765861191999999</v>
       </c>
       <c r="C220" s="5">
         <v>-4.4067962999999821E-2</v>
       </c>
       <c r="D220" s="5">
         <v>-6.7227388191678621</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>7.5475372629999997</v>
       </c>
       <c r="C221" s="5">
         <v>-2.9048856200000195E-2</v>
       </c>
       <c r="D221" s="5">
         <v>-4.5050463426053238</v>
       </c>
       <c r="E221" s="5">
         <v>-4.9381722950420759</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>7.8126330189999997</v>
       </c>
       <c r="C222" s="5">
         <v>0.26509575600000002</v>
       </c>
       <c r="D222" s="5">
         <v>51.323336007241885</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>7.6654207185000001</v>
       </c>
       <c r="C223" s="5">
         <v>-0.14721230049999967</v>
       </c>
       <c r="D223" s="5">
         <v>-20.409202354180501</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>7.5987679661999996</v>
       </c>
       <c r="C224" s="5">
         <v>-6.6652752300000451E-2</v>
       </c>
       <c r="D224" s="5">
         <v>-9.9494760206347959</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>7.5583447733</v>
       </c>
       <c r="C225" s="5">
         <v>-4.0423192899999627E-2</v>
       </c>
       <c r="D225" s="5">
         <v>-6.2001418860962882</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>7.4574388335000004</v>
       </c>
       <c r="C226" s="5">
         <v>-0.10090593979999962</v>
       </c>
       <c r="D226" s="5">
         <v>-14.894815202442402</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>7.3881768534000001</v>
       </c>
       <c r="C227" s="5">
         <v>-6.9261980100000287E-2</v>
       </c>
       <c r="D227" s="5">
         <v>-10.593108854828703</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>7.3106797317999996</v>
       </c>
       <c r="C228" s="5">
         <v>-7.749712160000044E-2</v>
       </c>
       <c r="D228" s="5">
         <v>-11.885838955650263</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>7.1844870365000002</v>
       </c>
       <c r="C229" s="5">
         <v>-0.12619269529999944</v>
       </c>
       <c r="D229" s="5">
         <v>-18.856061699156289</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>7.1019273458000001</v>
       </c>
       <c r="C230" s="5">
         <v>-8.2559690700000132E-2</v>
       </c>
       <c r="D230" s="5">
         <v>-12.950653537030544</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>7.0364353189999997</v>
       </c>
       <c r="C231" s="5">
         <v>-6.5492026800000325E-2</v>
       </c>
       <c r="D231" s="5">
         <v>-10.521705526583746</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>7.0915207532000002</v>
       </c>
       <c r="C232" s="5">
         <v>5.5085434200000449E-2</v>
       </c>
       <c r="D232" s="5">
         <v>9.8095571183311581</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>6.8646215104000001</v>
       </c>
       <c r="C233" s="5">
         <v>-0.22689924280000007</v>
       </c>
       <c r="D233" s="5">
         <v>-32.309671141042138</v>
       </c>
       <c r="E233" s="5">
         <v>-9.0481931894239374</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>6.6676525645</v>
       </c>
       <c r="C234" s="5">
         <v>-0.19696894590000014</v>
       </c>
       <c r="D234" s="5">
         <v>-29.485833292989593</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>6.5460887294000001</v>
       </c>
       <c r="C235" s="5">
         <v>-0.12156383509999991</v>
       </c>
       <c r="D235" s="5">
         <v>-19.812419095150613</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>6.3603778623</v>
       </c>
       <c r="C236" s="5">
         <v>-0.18571086710000007</v>
       </c>
       <c r="D236" s="5">
         <v>-29.203407436111494</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>6.2550491567000002</v>
       </c>
       <c r="C237" s="5">
         <v>-0.10532870559999985</v>
       </c>
       <c r="D237" s="5">
         <v>-18.158474354109767</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>6.2479866426999999</v>
       </c>
       <c r="C238" s="5">
         <v>-7.0625140000002418E-3</v>
       </c>
       <c r="D238" s="5">
         <v>-1.3465257186646151</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>6.1875853994999996</v>
       </c>
       <c r="C239" s="5">
         <v>-6.0401243200000287E-2</v>
       </c>
       <c r="D239" s="5">
         <v>-11.003410688090188</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>6.0164216897999996</v>
       </c>
       <c r="C240" s="5">
         <v>-0.17116370970000006</v>
       </c>
       <c r="D240" s="5">
         <v>-28.582482957722068</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>5.9028905540999999</v>
       </c>
       <c r="C241" s="5">
         <v>-0.11353113569999973</v>
       </c>
       <c r="D241" s="5">
         <v>-20.43582700991</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>5.9298210658999997</v>
       </c>
       <c r="C242" s="5">
         <v>2.6930511799999834E-2</v>
       </c>
       <c r="D242" s="5">
         <v>5.6141944825579326</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>5.9574338998999998</v>
       </c>
       <c r="C243" s="5">
         <v>2.7612834000000142E-2</v>
       </c>
       <c r="D243" s="5">
         <v>5.7332849824342391</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>5.7985927894999998</v>
       </c>
       <c r="C244" s="5">
         <v>-0.15884111040000004</v>
       </c>
       <c r="D244" s="5">
         <v>-27.696296095529604</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>5.7760812724999999</v>
       </c>
       <c r="C245" s="5">
         <v>-2.251151699999987E-2</v>
       </c>
       <c r="D245" s="5">
         <v>-4.5604879449375861</v>
       </c>
       <c r="E245" s="5">
         <v>-15.857250632840369</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>5.8460048575999997</v>
       </c>
       <c r="C246" s="5">
         <v>6.9923585099999741E-2</v>
       </c>
       <c r="D246" s="5">
         <v>15.534188535276016</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>5.7433695161999996</v>
       </c>
       <c r="C247" s="5">
         <v>-0.10263534140000008</v>
       </c>
       <c r="D247" s="5">
         <v>-19.14794876752396</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>5.7368915989999998</v>
       </c>
       <c r="C248" s="5">
         <v>-6.4779171999997942E-3</v>
       </c>
       <c r="D248" s="5">
         <v>-1.3451091999764686</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>5.6563051969</v>
       </c>
       <c r="C249" s="5">
         <v>-8.0586402099999788E-2</v>
       </c>
       <c r="D249" s="5">
         <v>-15.61324438155075</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>5.533993583</v>
       </c>
       <c r="C250" s="5">
         <v>-0.1223116139</v>
       </c>
       <c r="D250" s="5">
         <v>-23.074593634739227</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>5.4888252629999998</v>
       </c>
       <c r="C251" s="5">
         <v>-4.5168320000000151E-2</v>
       </c>
       <c r="D251" s="5">
         <v>-9.3664381153800829</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>5.5165132925</v>
       </c>
       <c r="C252" s="5">
         <v>2.7688029500000155E-2</v>
       </c>
       <c r="D252" s="5">
         <v>6.2241256966366176</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>5.5076955316999996</v>
       </c>
       <c r="C253" s="5">
         <v>-8.8177608000004071E-3</v>
       </c>
       <c r="D253" s="5">
         <v>-1.9013427646802805</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>5.4389602353999997</v>
       </c>
       <c r="C254" s="5">
         <v>-6.873529629999986E-2</v>
       </c>
       <c r="D254" s="5">
         <v>-13.989491868257243</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>5.3667735829999996</v>
       </c>
       <c r="C255" s="5">
         <v>-7.2186652400000106E-2</v>
       </c>
       <c r="D255" s="5">
         <v>-14.813911648870249</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>5.3996751838000003</v>
       </c>
       <c r="C256" s="5">
         <v>3.2901600800000708E-2</v>
       </c>
       <c r="D256" s="5">
         <v>7.6099298455072795</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>5.3866916401999996</v>
       </c>
       <c r="C257" s="5">
         <v>-1.2983543600000758E-2</v>
       </c>
       <c r="D257" s="5">
         <v>-2.8475508285548567</v>
       </c>
       <c r="E257" s="5">
         <v>-6.7414153979080904</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>5.3323802492999999</v>
       </c>
       <c r="C258" s="5">
         <v>-5.4311390899999701E-2</v>
       </c>
       <c r="D258" s="5">
         <v>-11.450125135731371</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>5.3482639085999999</v>
       </c>
       <c r="C259" s="5">
         <v>1.5883659300000019E-2</v>
       </c>
       <c r="D259" s="5">
         <v>3.6336077131203126</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>5.4241555801999999</v>
       </c>
       <c r="C260" s="5">
         <v>7.5891671599999988E-2</v>
       </c>
       <c r="D260" s="5">
         <v>18.42181224577417</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>5.4583621388000001</v>
       </c>
       <c r="C261" s="5">
         <v>3.4206558600000214E-2</v>
       </c>
       <c r="D261" s="5">
         <v>7.8356837085646003</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>5.4230806979999997</v>
       </c>
       <c r="C262" s="5">
         <v>-3.5281440800000397E-2</v>
       </c>
       <c r="D262" s="5">
         <v>-7.4865975691986826</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>5.4950817606999998</v>
       </c>
       <c r="C263" s="5">
         <v>7.2001062700000062E-2</v>
       </c>
       <c r="D263" s="5">
         <v>17.148599125600541</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>5.5139982495000002</v>
       </c>
       <c r="C264" s="5">
         <v>1.8916488800000408E-2</v>
       </c>
       <c r="D264" s="5">
         <v>4.2100449550283026</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>5.5025577519000004</v>
       </c>
       <c r="C265" s="5">
         <v>-1.1440497599999766E-2</v>
       </c>
       <c r="D265" s="5">
         <v>-2.4615554266833262</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>5.5386068576999996</v>
       </c>
       <c r="C266" s="5">
         <v>3.6049105799999204E-2</v>
       </c>
       <c r="D266" s="5">
         <v>8.1511536643713356</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>5.4679572459000001</v>
       </c>
       <c r="C267" s="5">
         <v>-7.0649611799999512E-2</v>
       </c>
       <c r="D267" s="5">
         <v>-14.277495147507292</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>5.592187418</v>
       </c>
       <c r="C268" s="5">
         <v>0.12423017209999987</v>
       </c>
       <c r="D268" s="5">
         <v>30.942097880932586</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>5.5895109718000002</v>
       </c>
       <c r="C269" s="5">
         <v>-2.676446199999738E-3</v>
       </c>
       <c r="D269" s="5">
-        <v>-0.57281602752765615</v>
+        <v>-0.57281602752766725</v>
       </c>
       <c r="E269" s="5">
         <v>3.7651929077653801</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>5.8466756470999997</v>
       </c>
       <c r="C270" s="5">
         <v>0.25716467529999942</v>
       </c>
       <c r="D270" s="5">
         <v>71.562458413888621</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>5.8659374493999996</v>
       </c>
       <c r="C271" s="5">
         <v>1.9261802299999964E-2</v>
       </c>
       <c r="D271" s="5">
         <v>4.0258121210287712</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>5.8226805110999997</v>
       </c>
       <c r="C272" s="5">
         <v>-4.3256938299999881E-2</v>
       </c>
       <c r="D272" s="5">
         <v>-8.4988816568904664</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>5.7665177716000002</v>
       </c>
       <c r="C273" s="5">
         <v>-5.6162739499999503E-2</v>
       </c>
       <c r="D273" s="5">
         <v>-10.979898748244011</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>5.9138576242000003</v>
       </c>
       <c r="C274" s="5">
         <v>0.14733985260000004</v>
       </c>
       <c r="D274" s="5">
         <v>35.358882045105375</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>5.898407518</v>
       </c>
       <c r="C275" s="5">
         <v>-1.5450106200000313E-2</v>
       </c>
       <c r="D275" s="5">
         <v>-3.0903741443858324</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>5.9130158838</v>
       </c>
       <c r="C276" s="5">
         <v>1.4608365800000023E-2</v>
       </c>
       <c r="D276" s="5">
         <v>3.0128147677492167</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>5.8945471192000003</v>
       </c>
       <c r="C277" s="5">
         <v>-1.8468764599999687E-2</v>
       </c>
       <c r="D277" s="5">
         <v>-3.6843684850168978</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>5.8310992124999999</v>
       </c>
       <c r="C278" s="5">
         <v>-6.3447906700000445E-2</v>
       </c>
       <c r="D278" s="5">
         <v>-12.178703393639911</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>5.8647465592000003</v>
       </c>
       <c r="C279" s="5">
         <v>3.3647346700000469E-2</v>
       </c>
       <c r="D279" s="5">
         <v>7.148432201115118</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>5.7807996356000002</v>
       </c>
       <c r="C280" s="5">
         <v>-8.3946923600000112E-2</v>
       </c>
       <c r="D280" s="5">
         <v>-15.886827697561866</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>5.7972032230000003</v>
       </c>
       <c r="C281" s="5">
         <v>1.6403587400000141E-2</v>
       </c>
       <c r="D281" s="5">
         <v>3.4587668471651956</v>
       </c>
       <c r="E281" s="5">
         <v>3.7157499510751757</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>5.6352714563999999</v>
       </c>
       <c r="C282" s="5">
         <v>-0.16193176660000042</v>
       </c>
       <c r="D282" s="5">
         <v>-28.820358654893464</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>5.6661153522000003</v>
       </c>
       <c r="C283" s="5">
         <v>3.0843895800000354E-2</v>
       </c>
       <c r="D283" s="5">
         <v>6.7694107307547657</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>5.7281645710999998</v>
       </c>
       <c r="C284" s="5">
         <v>6.2049218899999481E-2</v>
       </c>
       <c r="D284" s="5">
         <v>13.962220049210261</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>5.6702223297999996</v>
       </c>
       <c r="C285" s="5">
         <v>-5.7942241300000141E-2</v>
       </c>
       <c r="D285" s="5">
         <v>-11.485338399631107</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>5.7042025815999997</v>
       </c>
       <c r="C286" s="5">
         <v>3.3980251800000083E-2</v>
       </c>
       <c r="D286" s="5">
         <v>7.433131487765654</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>5.5991570677000002</v>
       </c>
       <c r="C287" s="5">
         <v>-0.1050455138999995</v>
       </c>
       <c r="D287" s="5">
         <v>-19.992165498450287</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>5.6297488507000004</v>
       </c>
       <c r="C288" s="5">
         <v>3.0591783000000206E-2</v>
       </c>
       <c r="D288" s="5">
         <v>6.7570206424812707</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>5.6028323992000004</v>
       </c>
       <c r="C289" s="5">
         <v>-2.6916451499999994E-2</v>
       </c>
       <c r="D289" s="5">
         <v>-5.5888418596714668</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>5.6304207277999998</v>
       </c>
       <c r="C290" s="5">
         <v>2.7588328599999379E-2</v>
       </c>
       <c r="D290" s="5">
         <v>6.0714738481122854</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>5.6623373194999997</v>
       </c>
       <c r="C291" s="5">
         <v>3.1916591699999941E-2</v>
       </c>
       <c r="D291" s="5">
         <v>7.018454283542197</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>5.6734806424000004</v>
       </c>
       <c r="C292" s="5">
         <v>1.1143322900000641E-2</v>
       </c>
       <c r="D292" s="5">
         <v>2.3872964017794152</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>5.7023096747000004</v>
       </c>
       <c r="C293" s="5">
         <v>2.8829032300000001E-2</v>
       </c>
       <c r="D293" s="5">
         <v>6.2709729202647502</v>
       </c>
       <c r="E293" s="5">
         <v>-1.6368849710756472</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>5.5194355384999998</v>
       </c>
       <c r="C294" s="5">
         <v>-0.18287413620000059</v>
       </c>
       <c r="D294" s="5">
         <v>-32.372022197720142</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>5.4634564143000004</v>
       </c>
       <c r="C295" s="5">
         <v>-5.5979124199999397E-2</v>
       </c>
       <c r="D295" s="5">
         <v>-11.514154261700805</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>5.5353801263999998</v>
       </c>
       <c r="C296" s="5">
         <v>7.1923712099999371E-2</v>
       </c>
       <c r="D296" s="5">
         <v>16.992927624026532</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>5.5695420599999999</v>
       </c>
       <c r="C297" s="5">
         <v>3.4161933600000083E-2</v>
       </c>
       <c r="D297" s="5">
         <v>7.6624984281794983</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>5.5961360362999999</v>
       </c>
       <c r="C298" s="5">
         <v>2.6593976300000044E-2</v>
       </c>
       <c r="D298" s="5">
         <v>5.8827719761250341</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>5.6978957281999998</v>
       </c>
       <c r="C299" s="5">
         <v>0.10175969189999989</v>
       </c>
       <c r="D299" s="5">
         <v>24.140877232641088</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>5.7453465138000004</v>
       </c>
       <c r="C300" s="5">
         <v>4.74507856000006E-2</v>
       </c>
       <c r="D300" s="5">
         <v>10.463997580403595</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>5.8089348342999996</v>
       </c>
       <c r="C301" s="5">
         <v>6.3588320499999185E-2</v>
       </c>
       <c r="D301" s="5">
         <v>14.120411736168714</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>5.8260289712000004</v>
       </c>
       <c r="C302" s="5">
         <v>1.7094136900000834E-2</v>
       </c>
       <c r="D302" s="5">
         <v>3.5889962653838925</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>5.8579731524999996</v>
       </c>
       <c r="C303" s="5">
         <v>3.1944181299999208E-2</v>
       </c>
       <c r="D303" s="5">
         <v>6.7817033529393944</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>5.8682213333000002</v>
       </c>
       <c r="C304" s="5">
         <v>1.0248180800000561E-2</v>
       </c>
       <c r="D304" s="5">
         <v>2.1196475465421694</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>5.9087465022999996</v>
       </c>
       <c r="C305" s="5">
         <v>4.0525168999999472E-2</v>
       </c>
       <c r="D305" s="5">
         <v>8.6091633367514131</v>
       </c>
       <c r="E305" s="5">
         <v>3.6202317898643477</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>6.0121449164999996</v>
       </c>
       <c r="C306" s="5">
         <v>0.10339841419999996</v>
       </c>
       <c r="D306" s="5">
         <v>23.142788675828552</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>5.9621866883000001</v>
       </c>
       <c r="C307" s="5">
         <v>-4.995822819999951E-2</v>
       </c>
       <c r="D307" s="5">
         <v>-9.5281307044832388</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>5.9467967271999997</v>
       </c>
       <c r="C308" s="5">
         <v>-1.5389961100000349E-2</v>
       </c>
       <c r="D308" s="5">
         <v>-3.0539144083647329</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>5.8661219879999997</v>
       </c>
       <c r="C309" s="5">
         <v>-8.0674739200000012E-2</v>
       </c>
       <c r="D309" s="5">
         <v>-15.11793127165042</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>5.9913885979000003</v>
       </c>
       <c r="C310" s="5">
         <v>0.1252666099000006</v>
       </c>
       <c r="D310" s="5">
         <v>28.859601084347975</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>5.9945824270000001</v>
       </c>
       <c r="C311" s="5">
         <v>3.1938290999997676E-3</v>
       </c>
       <c r="D311" s="5">
         <v>0.64156273187330193</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>5.9604749057999999</v>
       </c>
       <c r="C312" s="5">
         <v>-3.4107521200000157E-2</v>
       </c>
       <c r="D312" s="5">
         <v>-6.6180084311758485</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>6.0145446333999999</v>
       </c>
       <c r="C313" s="5">
         <v>5.406972759999995E-2</v>
       </c>
       <c r="D313" s="5">
         <v>11.445531148944887</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>6.0269956356999996</v>
       </c>
       <c r="C314" s="5">
         <v>1.2451002299999736E-2</v>
       </c>
       <c r="D314" s="5">
         <v>2.5126590432021256</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>5.9605627427999996</v>
       </c>
       <c r="C315" s="5">
         <v>-6.6432892899999985E-2</v>
       </c>
       <c r="D315" s="5">
         <v>-12.453932536848633</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>5.9723324756</v>
       </c>
       <c r="C316" s="5">
         <v>1.1769732800000376E-2</v>
       </c>
       <c r="D316" s="5">
         <v>2.3954249859673649</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>5.9084980794000002</v>
       </c>
       <c r="C317" s="5">
         <v>-6.3834396199999865E-2</v>
       </c>
       <c r="D317" s="5">
         <v>-12.098261374257646</v>
       </c>
       <c r="E317" s="5">
         <v>-4.2043248919654275E-3</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>5.8938297525000003</v>
       </c>
       <c r="C318" s="5">
         <v>-1.4668326899999862E-2</v>
       </c>
       <c r="D318" s="5">
         <v>-2.9387551277647805</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>5.8520469306000003</v>
       </c>
       <c r="C319" s="5">
         <v>-4.1782821900000044E-2</v>
       </c>
       <c r="D319" s="5">
         <v>-8.1831134268303796</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>5.7506218455999996</v>
       </c>
       <c r="C320" s="5">
         <v>-0.10142508500000069</v>
       </c>
       <c r="D320" s="5">
         <v>-18.925530750776009</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>5.6492872887000001</v>
       </c>
       <c r="C321" s="5">
         <v>-0.10133455689999948</v>
       </c>
       <c r="D321" s="5">
         <v>-19.212119778304238</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>5.5894179792000003</v>
       </c>
       <c r="C322" s="5">
         <v>-5.9869309499999801E-2</v>
       </c>
       <c r="D322" s="5">
         <v>-12.001530251354142</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>5.5904346436000001</v>
       </c>
       <c r="C323" s="5">
         <v>1.0166643999998115E-3</v>
       </c>
       <c r="D323" s="5">
         <v>0.21848759749383273</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>5.3760199147999996</v>
       </c>
       <c r="C324" s="5">
         <v>-0.21441472880000045</v>
       </c>
       <c r="D324" s="5">
         <v>-37.456305641982865</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>5.3334590778999997</v>
       </c>
       <c r="C325" s="5">
         <v>-4.2560836899999899E-2</v>
       </c>
       <c r="D325" s="5">
         <v>-9.0972167486422109</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>5.4418169208</v>
       </c>
       <c r="C326" s="5">
         <v>0.10835784290000028</v>
       </c>
       <c r="D326" s="5">
         <v>27.297394247913132</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>5.2762579446000002</v>
       </c>
       <c r="C327" s="5">
         <v>-0.16555897619999982</v>
       </c>
       <c r="D327" s="5">
         <v>-30.978386318660199</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>5.1803571715999999</v>
       </c>
       <c r="C328" s="5">
         <v>-9.5900773000000328E-2</v>
       </c>
       <c r="D328" s="5">
         <v>-19.757542410253503</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>5.2046968723000004</v>
       </c>
       <c r="C329" s="5">
         <v>2.4339700700000577E-2</v>
       </c>
       <c r="D329" s="5">
         <v>5.7861565781266444</v>
       </c>
       <c r="E329" s="5">
         <v>-11.911677005596488</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>5.2766085570000003</v>
       </c>
       <c r="C330" s="5">
         <v>7.1911684699999867E-2</v>
       </c>
       <c r="D330" s="5">
         <v>17.89984656462704</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>5.2305618640000002</v>
       </c>
       <c r="C331" s="5">
         <v>-4.6046693000000083E-2</v>
       </c>
       <c r="D331" s="5">
         <v>-9.9836109550877179</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>5.2476282553000004</v>
       </c>
       <c r="C332" s="5">
         <v>1.7066391300000205E-2</v>
       </c>
       <c r="D332" s="5">
         <v>3.9864196379925332</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>5.2335449762000001</v>
       </c>
       <c r="C333" s="5">
         <v>-1.408327910000029E-2</v>
       </c>
       <c r="D333" s="5">
         <v>-3.1733765070495079</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>5.1857885137000004</v>
       </c>
       <c r="C334" s="5">
         <v>-4.7756462499999763E-2</v>
       </c>
       <c r="D334" s="5">
         <v>-10.416899794065259</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>5.1844912429000001</v>
       </c>
       <c r="C335" s="5">
         <v>-1.2972708000003053E-3</v>
       </c>
       <c r="D335" s="5">
         <v>-0.29977791885676952</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>5.2846908794000003</v>
       </c>
       <c r="C336" s="5">
         <v>0.10019963650000019</v>
       </c>
       <c r="D336" s="5">
         <v>25.823373274483718</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>5.2454024768999998</v>
       </c>
       <c r="C337" s="5">
         <v>-3.928840250000043E-2</v>
       </c>
       <c r="D337" s="5">
         <v>-8.5653647786566811</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>5.2593442354000004</v>
       </c>
       <c r="C338" s="5">
         <v>1.3941758500000567E-2</v>
       </c>
       <c r="D338" s="5">
         <v>3.2365215861124508</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>5.2853670549</v>
       </c>
       <c r="C339" s="5">
         <v>2.6022819499999628E-2</v>
       </c>
       <c r="D339" s="5">
         <v>6.1017806835098831</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>5.2896328413999996</v>
       </c>
       <c r="C340" s="5">
         <v>4.2657864999995354E-3</v>
       </c>
       <c r="D340" s="5">
         <v>0.97282327987151529</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>5.2961932072</v>
       </c>
       <c r="C341" s="5">
         <v>6.5603658000004117E-3</v>
       </c>
       <c r="D341" s="5">
         <v>1.4984710373457055</v>
       </c>
       <c r="E341" s="5">
         <v>1.7579570365942709</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>5.2715778368999997</v>
       </c>
       <c r="C342" s="5">
         <v>-2.4615370300000272E-2</v>
       </c>
       <c r="D342" s="5">
         <v>-5.4369129027253882</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>5.3200551405000001</v>
       </c>
       <c r="C343" s="5">
         <v>4.8477303600000354E-2</v>
       </c>
       <c r="D343" s="5">
         <v>11.610774641467403</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>5.3421258326999999</v>
       </c>
       <c r="C344" s="5">
         <v>2.2070692199999797E-2</v>
       </c>
       <c r="D344" s="5">
         <v>5.0934764992902393</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>5.4207185115999996</v>
       </c>
       <c r="C345" s="5">
         <v>7.8592678899999768E-2</v>
       </c>
       <c r="D345" s="5">
         <v>19.155174302180743</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>5.4796201461000003</v>
       </c>
       <c r="C346" s="5">
         <v>5.8901634500000632E-2</v>
       </c>
       <c r="D346" s="5">
         <v>13.847415489908865</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>5.4831930961999999</v>
       </c>
       <c r="C347" s="5">
         <v>3.5729500999996944E-3</v>
       </c>
       <c r="D347" s="5">
         <v>0.78526423659805999</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>5.4852435171999998</v>
       </c>
       <c r="C348" s="5">
         <v>2.0504209999998579E-3</v>
       </c>
       <c r="D348" s="5">
         <v>0.44965989806906581</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>5.5558995786000001</v>
       </c>
       <c r="C349" s="5">
         <v>7.0656061400000247E-2</v>
       </c>
       <c r="D349" s="5">
         <v>16.600844163597106</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>5.5787865918000001</v>
       </c>
       <c r="C350" s="5">
         <v>2.2887013200000084E-2</v>
       </c>
       <c r="D350" s="5">
         <v>5.0568397947065691</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>5.5923190120999999</v>
       </c>
       <c r="C351" s="5">
         <v>1.3532420299999792E-2</v>
       </c>
       <c r="D351" s="5">
         <v>2.9499809063945781</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>5.5947697559999998</v>
       </c>
       <c r="C352" s="5">
         <v>2.4507438999998854E-3</v>
       </c>
       <c r="D352" s="5">
         <v>0.52715008435177957</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>5.6842024002000002</v>
       </c>
       <c r="C353" s="5">
         <v>8.9432644200000411E-2</v>
       </c>
       <c r="D353" s="5">
         <v>20.961672139683472</v>
       </c>
       <c r="E353" s="5">
         <v>7.3261902997140416</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>5.6795277005000004</v>
       </c>
       <c r="C354" s="5">
         <v>-4.6746996999997847E-3</v>
       </c>
       <c r="D354" s="5">
         <v>-0.98243079515576426</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>5.7092361012000001</v>
       </c>
       <c r="C355" s="5">
         <v>2.9708400699999693E-2</v>
       </c>
       <c r="D355" s="5">
         <v>6.460714122665423</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>5.7305039653999996</v>
       </c>
       <c r="C356" s="5">
         <v>2.1267864199999487E-2</v>
       </c>
       <c r="D356" s="5">
         <v>4.5629359613441833</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>5.8105268832999997</v>
       </c>
       <c r="C357" s="5">
         <v>8.0022917900000046E-2</v>
       </c>
       <c r="D357" s="5">
         <v>18.106111089714204</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>5.8757802945000002</v>
       </c>
       <c r="C358" s="5">
         <v>6.52534112000005E-2</v>
       </c>
       <c r="D358" s="5">
         <v>14.340583084457514</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>5.9789634904</v>
       </c>
       <c r="C359" s="5">
         <v>0.1031831958999998</v>
       </c>
       <c r="D359" s="5">
         <v>23.232209950488958</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>6.0900735723999997</v>
       </c>
       <c r="C360" s="5">
         <v>0.11111008199999972</v>
       </c>
       <c r="D360" s="5">
         <v>24.726763546217789</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>6.0679471020999998</v>
       </c>
       <c r="C361" s="5">
         <v>-2.2126470299999923E-2</v>
       </c>
       <c r="D361" s="5">
         <v>-4.2737684177415414</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>6.0969222930999996</v>
       </c>
       <c r="C362" s="5">
         <v>2.8975190999999789E-2</v>
       </c>
       <c r="D362" s="5">
         <v>5.8830602251463748</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>6.0979845243000002</v>
       </c>
       <c r="C363" s="5">
         <v>1.0622312000005962E-3</v>
       </c>
       <c r="D363" s="5">
         <v>0.20926945205506087</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>6.2023062709000003</v>
       </c>
       <c r="C364" s="5">
         <v>0.10432174660000015</v>
       </c>
       <c r="D364" s="5">
         <v>22.575219950977619</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>6.1712236167999999</v>
       </c>
       <c r="C365" s="5">
         <v>-3.108265410000044E-2</v>
       </c>
       <c r="D365" s="5">
         <v>-5.8507408654090653</v>
       </c>
       <c r="E365" s="5">
         <v>8.5679780963264776</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>6.1834286615999998</v>
       </c>
       <c r="C366" s="5">
         <v>1.2205044799999953E-2</v>
       </c>
       <c r="D366" s="5">
         <v>2.3992683949960014</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>6.1964397755</v>
       </c>
       <c r="C367" s="5">
         <v>1.3011113900000204E-2</v>
       </c>
       <c r="D367" s="5">
         <v>2.5544572220496997</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>6.1121362677000004</v>
       </c>
       <c r="C368" s="5">
         <v>-8.4303507799999622E-2</v>
       </c>
       <c r="D368" s="5">
         <v>-15.158265118245174</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>5.4035042873999997</v>
       </c>
       <c r="C369" s="5">
         <v>-0.70863198030000074</v>
       </c>
       <c r="D369" s="5">
         <v>-77.20762049586537</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>5.5814076401000001</v>
       </c>
       <c r="C370" s="5">
         <v>0.17790335270000046</v>
       </c>
       <c r="D370" s="5">
         <v>47.509131367747926</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>5.8783947626000002</v>
       </c>
       <c r="C371" s="5">
         <v>0.29698712250000003</v>
       </c>
       <c r="D371" s="5">
         <v>86.285933277433188</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>5.8995183646999996</v>
       </c>
       <c r="C372" s="5">
         <v>2.1123602099999417E-2</v>
       </c>
       <c r="D372" s="5">
         <v>4.3983696287021035</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>5.8830736214000003</v>
       </c>
       <c r="C373" s="5">
         <v>-1.6444743299999232E-2</v>
       </c>
       <c r="D373" s="5">
         <v>-3.2941581204191106</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>5.9096502615000004</v>
       </c>
       <c r="C374" s="5">
         <v>2.6576640100000049E-2</v>
       </c>
       <c r="D374" s="5">
         <v>5.5577094400985683</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>6.0045397936000002</v>
       </c>
       <c r="C375" s="5">
         <v>9.488953209999984E-2</v>
       </c>
       <c r="D375" s="5">
         <v>21.064098334024361</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>6.0032117674999999</v>
       </c>
       <c r="C376" s="5">
         <v>-1.328026100000379E-3</v>
       </c>
       <c r="D376" s="5">
         <v>-0.26508179665489795</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>6.0654824716000002</v>
       </c>
       <c r="C377" s="5">
         <v>6.2270704100000351E-2</v>
       </c>
       <c r="D377" s="5">
         <v>13.182754793088458</v>
       </c>
       <c r="E377" s="5">
         <v>-1.7134550903671553</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>6.1807037451999998</v>
       </c>
       <c r="C378" s="5">
         <v>0.11522127359999956</v>
       </c>
       <c r="D378" s="5">
         <v>25.334578422182098</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>6.0802211700999997</v>
       </c>
       <c r="C379" s="5">
         <v>-0.10048257510000003</v>
       </c>
       <c r="D379" s="5">
         <v>-17.855706773275582</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>6.1875281282000003</v>
       </c>
       <c r="C380" s="5">
         <v>0.10730695810000057</v>
       </c>
       <c r="D380" s="5">
         <v>23.359814801701372</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>6.3016313288000001</v>
       </c>
       <c r="C381" s="5">
         <v>0.11410320059999979</v>
       </c>
       <c r="D381" s="5">
         <v>24.517291175204136</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>6.3907145992999999</v>
       </c>
       <c r="C382" s="5">
         <v>8.9083270499999756E-2</v>
       </c>
       <c r="D382" s="5">
         <v>18.34697911904064</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>6.3786634446999999</v>
       </c>
       <c r="C383" s="5">
         <v>-1.2051154599999947E-2</v>
       </c>
       <c r="D383" s="5">
         <v>-2.239552041733428</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>6.5147309034000003</v>
       </c>
       <c r="C384" s="5">
         <v>0.13606745870000037</v>
       </c>
       <c r="D384" s="5">
         <v>28.825405894175617</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>6.4918828381000004</v>
       </c>
       <c r="C385" s="5">
         <v>-2.2848065299999831E-2</v>
       </c>
       <c r="D385" s="5">
         <v>-4.1283279580607175</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>6.5160238424000001</v>
       </c>
       <c r="C386" s="5">
         <v>2.4141004299999658E-2</v>
       </c>
       <c r="D386" s="5">
         <v>4.5547810895210761</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>6.6077216211999996</v>
       </c>
       <c r="C387" s="5">
         <v>9.1697778799999519E-2</v>
       </c>
       <c r="D387" s="5">
         <v>18.257551051097298</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>6.6018197628999999</v>
       </c>
       <c r="C388" s="5">
         <v>-5.9018582999996738E-3</v>
       </c>
       <c r="D388" s="5">
         <v>-1.0665615942665796</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>6.6622202700999997</v>
       </c>
       <c r="C389" s="5">
         <v>6.0400507199999787E-2</v>
       </c>
       <c r="D389" s="5">
         <v>11.548539548666303</v>
       </c>
       <c r="E389" s="5">
         <v>9.8382577361993064</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>6.6759600124</v>
       </c>
       <c r="C390" s="5">
         <v>1.3739742300000302E-2</v>
       </c>
       <c r="D390" s="5">
         <v>2.5030694211460425</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>6.7679539397999999</v>
       </c>
       <c r="C391" s="5">
         <v>9.1993927399999897E-2</v>
       </c>
       <c r="D391" s="5">
         <v>17.848487360901832</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>6.8666701396000001</v>
       </c>
       <c r="C392" s="5">
         <v>9.8716199800000126E-2</v>
       </c>
       <c r="D392" s="5">
         <v>18.977678557690968</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>7.0014981886000003</v>
       </c>
       <c r="C393" s="5">
         <v>0.13482804900000023</v>
       </c>
       <c r="D393" s="5">
         <v>26.280864356587031</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>6.9048843677000002</v>
       </c>
       <c r="C394" s="5">
         <v>-9.6613820900000036E-2</v>
       </c>
       <c r="D394" s="5">
         <v>-15.358149129360621</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>6.9830946313000002</v>
       </c>
       <c r="C395" s="5">
         <v>7.8210263599999941E-2</v>
       </c>
       <c r="D395" s="5">
         <v>14.471719893022495</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>6.9268283708</v>
       </c>
       <c r="C396" s="5">
         <v>-5.6266260500000165E-2</v>
       </c>
       <c r="D396" s="5">
         <v>-9.251804978714306</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>6.9898369518000001</v>
       </c>
       <c r="C397" s="5">
         <v>6.3008581000000063E-2</v>
       </c>
       <c r="D397" s="5">
         <v>11.478577670753353</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>7.1154663801</v>
       </c>
       <c r="C398" s="5">
         <v>0.1256294282999999</v>
       </c>
       <c r="D398" s="5">
         <v>23.832861388651637</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>7.1114120755999997</v>
       </c>
       <c r="C399" s="5">
         <v>-4.0543045000003275E-3</v>
       </c>
       <c r="D399" s="5">
         <v>-0.68160644033665729</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>7.1995626188999999</v>
       </c>
       <c r="C400" s="5">
         <v>8.8150543300000272E-2</v>
       </c>
       <c r="D400" s="5">
         <v>15.931971733141935</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>7.2616229669000001</v>
       </c>
       <c r="C401" s="5">
         <v>6.2060348000000154E-2</v>
       </c>
       <c r="D401" s="5">
         <v>10.84879888702519</v>
       </c>
       <c r="E401" s="5">
         <v>8.9970411139078657</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>7.3767108412000004</v>
       </c>
       <c r="C402" s="5">
         <v>0.11508787430000034</v>
       </c>
       <c r="D402" s="5">
         <v>20.7671359774811</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>7.460830444</v>
       </c>
       <c r="C403" s="5">
         <v>8.4119602799999527E-2</v>
       </c>
       <c r="D403" s="5">
         <v>14.575806747950848</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>7.4534743661</v>
       </c>
       <c r="C404" s="5">
         <v>-7.3560778999999243E-3</v>
       </c>
       <c r="D404" s="5">
         <v>-1.1767566712973854</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>7.4024817460000003</v>
       </c>
       <c r="C405" s="5">
         <v>-5.0992620099999719E-2</v>
       </c>
       <c r="D405" s="5">
         <v>-7.9077687701242683</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>7.4163282253</v>
       </c>
       <c r="C406" s="5">
         <v>1.3846479299999714E-2</v>
       </c>
       <c r="D406" s="5">
         <v>2.2678591714553775</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>7.4864126370999999</v>
       </c>
       <c r="C407" s="5">
         <v>7.0084411799999913E-2</v>
       </c>
       <c r="D407" s="5">
         <v>11.948383035608966</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>7.3397454384999996</v>
       </c>
       <c r="C408" s="5">
         <v>-0.14666719860000033</v>
       </c>
       <c r="D408" s="5">
         <v>-21.134539909884033</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>7.4775946175000003</v>
       </c>
       <c r="C409" s="5">
         <v>0.13784917900000071</v>
       </c>
       <c r="D409" s="5">
         <v>25.017563991160905</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>7.5056949555000001</v>
       </c>
       <c r="C410" s="5">
         <v>2.810033799999978E-2</v>
       </c>
       <c r="D410" s="5">
         <v>4.6039090914197223</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>7.5161111094999997</v>
       </c>
       <c r="C411" s="5">
         <v>1.0416153999999622E-2</v>
       </c>
       <c r="D411" s="5">
         <v>1.6780900176116997</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>7.4997508351000004</v>
       </c>
       <c r="C412" s="5">
         <v>-1.6360274399999319E-2</v>
       </c>
       <c r="D412" s="5">
         <v>-2.5809878730002955</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>7.4664692335999998</v>
       </c>
       <c r="C413" s="5">
         <v>-3.328160150000059E-2</v>
       </c>
       <c r="D413" s="5">
         <v>-5.1971620570572474</v>
       </c>
       <c r="E413" s="5">
         <v>2.8209433019826591</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>7.3673900489999999</v>
       </c>
       <c r="C414" s="5">
         <v>-9.907918459999987E-2</v>
       </c>
       <c r="D414" s="5">
         <v>-14.811572956289165</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>7.3629297668999998</v>
       </c>
       <c r="C415" s="5">
         <v>-4.4602821000001569E-3</v>
       </c>
       <c r="D415" s="5">
         <v>-0.72407629605784063</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>7.3573289063000002</v>
       </c>
       <c r="C416" s="5">
         <v>-5.6008605999995353E-3</v>
       </c>
       <c r="D416" s="5">
         <v>-0.90901107568005513</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>7.3069208285</v>
       </c>
       <c r="C417" s="5">
         <v>-5.0408077800000228E-2</v>
       </c>
       <c r="D417" s="5">
         <v>-7.9188438390744853</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>7.1216741748999999</v>
       </c>
       <c r="C418" s="5">
         <v>-0.18524665360000014</v>
       </c>
       <c r="D418" s="5">
         <v>-26.519452617269401</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>7.0871954120999998</v>
       </c>
       <c r="C419" s="5">
         <v>-3.4478762800000062E-2</v>
       </c>
       <c r="D419" s="5">
         <v>-5.6574334620301929</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>7.1424489009999999</v>
       </c>
       <c r="C420" s="5">
         <v>5.5253488900000036E-2</v>
       </c>
       <c r="D420" s="5">
         <v>9.7672575031315212</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>7.1625436011000003</v>
       </c>
       <c r="C421" s="5">
         <v>2.0094700100000473E-2</v>
       </c>
       <c r="D421" s="5">
         <v>3.4288367578598322</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>6.9953780170000002</v>
       </c>
       <c r="C422" s="5">
         <v>-0.16716558410000015</v>
       </c>
       <c r="D422" s="5">
         <v>-24.677121123681122</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>7.1204966889000003</v>
       </c>
       <c r="C423" s="5">
         <v>0.12511867190000014</v>
       </c>
       <c r="D423" s="5">
         <v>23.705557516027319</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>7.1004515659000003</v>
       </c>
       <c r="C424" s="5">
         <v>-2.0045123000000054E-2</v>
       </c>
       <c r="D424" s="5">
         <v>-3.3263388668428151</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>6.9734618758</v>
       </c>
       <c r="C425" s="5">
         <v>-0.12698969010000027</v>
       </c>
       <c r="D425" s="5">
         <v>-19.471513031661225</v>
       </c>
       <c r="E425" s="5">
         <v>-6.6029517081702789</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>6.9607493092999997</v>
       </c>
       <c r="C426" s="5">
         <v>-1.27125665000003E-2</v>
       </c>
       <c r="D426" s="5">
         <v>-2.1657895769387148</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>6.6702026961999996</v>
       </c>
       <c r="C427" s="5">
         <v>-0.29054661310000007</v>
       </c>
       <c r="D427" s="5">
         <v>-40.048995605788171</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>6.6669478520999998</v>
       </c>
       <c r="C428" s="5">
         <v>-3.2548440999997652E-3</v>
       </c>
       <c r="D428" s="5">
         <v>-0.58399236411409428</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>6.6080119811999998</v>
       </c>
       <c r="C429" s="5">
         <v>-5.8935870900000076E-2</v>
       </c>
       <c r="D429" s="5">
         <v>-10.107147214930102</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>6.7223598275000001</v>
       </c>
       <c r="C430" s="5">
         <v>0.11434784630000028</v>
       </c>
       <c r="D430" s="5">
         <v>22.860195395827866</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>6.4898232290999998</v>
       </c>
       <c r="C431" s="5">
         <v>-0.23253659840000029</v>
       </c>
       <c r="D431" s="5">
         <v>-34.455938664199174</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>6.3358138163</v>
       </c>
       <c r="C432" s="5">
         <v>-0.1540094127999998</v>
       </c>
       <c r="D432" s="5">
         <v>-25.039155843732651</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>6.2553205693000002</v>
       </c>
       <c r="C433" s="5">
         <v>-8.0493246999999712E-2</v>
       </c>
       <c r="D433" s="5">
         <v>-14.223963724884381</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>6.0917148955</v>
       </c>
       <c r="C434" s="5">
         <v>-0.16360567380000024</v>
       </c>
       <c r="D434" s="5">
         <v>-27.242129695109774</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>5.9129128023000002</v>
       </c>
       <c r="C435" s="5">
         <v>-0.17880209319999985</v>
       </c>
       <c r="D435" s="5">
         <v>-30.057224421283259</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>5.8214969289000003</v>
       </c>
       <c r="C436" s="5">
         <v>-9.1415873399999903E-2</v>
       </c>
       <c r="D436" s="5">
         <v>-17.053440252059126</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>5.8137195477999999</v>
       </c>
       <c r="C437" s="5">
         <v>-7.777381100000369E-3</v>
       </c>
       <c r="D437" s="5">
         <v>-1.5914437977785023</v>
       </c>
       <c r="E437" s="5">
         <v>-16.630797567341027</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>5.8123651955</v>
       </c>
       <c r="C438" s="5">
         <v>-1.3543522999999169E-3</v>
       </c>
       <c r="D438" s="5">
         <v>-0.27919166302037279</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>5.8158059383999996</v>
       </c>
       <c r="C439" s="5">
         <v>3.440742899999627E-3</v>
       </c>
       <c r="D439" s="5">
         <v>0.71268079002411167</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>5.8475812303000003</v>
       </c>
       <c r="C440" s="5">
         <v>3.1775291900000724E-2</v>
       </c>
       <c r="D440" s="5">
         <v>6.756980614677377</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>5.7997674013999996</v>
       </c>
       <c r="C441" s="5">
         <v>-4.7813828900000743E-2</v>
       </c>
       <c r="D441" s="5">
         <v>-9.3825663951195626</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>5.8842440655999999</v>
+        <v>5.8909074880999999</v>
       </c>
       <c r="C442" s="5">
-        <v>8.4476664200000329E-2</v>
+        <v>9.1140086700000289E-2</v>
       </c>
       <c r="D442" s="5">
-        <v>18.949115460552068</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>20.575622081015087</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>5.9583617879000004</v>
+      </c>
+      <c r="C443" s="5">
+        <v>6.7454299800000506E-2</v>
+      </c>
+      <c r="D443" s="5">
+        <v>14.639954904966501</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0549C385-208B-4ED7-A2EC-C5EDA18E7734}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DD0D4FC-DD33-4EE4-86E7-3FDF69150760}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5EEFF4BA-E137-403E-85AF-980D542D217F}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>bromanua</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>