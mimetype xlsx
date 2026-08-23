--- v7 (2026-07-20)
+++ v8 (2026-08-23)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{DBBBC208-FF04-49B5-923D-37D27D7CB4C2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{A173E1D9-F04D-4DDF-A03F-E19B2355F51A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{EFF7F6D0-A72C-443B-B39F-727DE498FA52}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{605FCA0E-5786-4281-AB30-186D206FD9F5}"/>
   </bookViews>
   <sheets>
     <sheet name="bromanua" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Brownsville—Harlingen Manufacturing Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{39C54134-3DD6-45D6-AFB7-F21DB9179C1F}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{38F7E630-5247-4CE7-961D-74D037C96459}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>10.716963706</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>10.663970408000001</v>
       </c>
       <c r="C7" s="5">
         <v>-5.2993297999998745E-2</v>
       </c>
       <c r="D7" s="5">
         <v>-5.7750195739193044</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>10.545874453</v>
       </c>
       <c r="C8" s="5">
         <v>-0.11809595500000114</v>
       </c>
       <c r="D8" s="5">
         <v>-12.50887786928403</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>10.669593405000001</v>
       </c>
       <c r="C9" s="5">
         <v>0.12371895200000083</v>
       </c>
       <c r="D9" s="5">
         <v>15.022625047104299</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>10.761688510999999</v>
       </c>
       <c r="C10" s="5">
         <v>9.2095105999998594E-2</v>
       </c>
       <c r="D10" s="5">
         <v>10.864007690000177</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>10.918061779</v>
       </c>
       <c r="C11" s="5">
         <v>0.15637326800000118</v>
       </c>
       <c r="D11" s="5">
         <v>18.899918794293423</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>11.145475739</v>
       </c>
       <c r="C12" s="5">
         <v>0.2274139599999998</v>
       </c>
       <c r="D12" s="5">
         <v>28.066860005766259</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>11.374545897999999</v>
       </c>
       <c r="C13" s="5">
         <v>0.22907015899999905</v>
       </c>
       <c r="D13" s="5">
         <v>27.651369845113404</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>11.418406749000001</v>
       </c>
       <c r="C14" s="5">
         <v>4.3860851000001588E-2</v>
       </c>
       <c r="D14" s="5">
         <v>4.726672272004806</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>11.5570298</v>
       </c>
       <c r="C15" s="5">
         <v>0.13862305099999972</v>
       </c>
       <c r="D15" s="5">
         <v>15.581595073114961</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>11.589693702</v>
       </c>
       <c r="C16" s="5">
         <v>3.2663901999999467E-2</v>
       </c>
       <c r="D16" s="5">
         <v>3.4448092439748557</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>11.515594687</v>
       </c>
       <c r="C17" s="5">
         <v>-7.4099014999999824E-2</v>
       </c>
       <c r="D17" s="5">
         <v>-7.4081103330625453</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>10.721496248999999</v>
       </c>
       <c r="C18" s="5">
         <v>-0.79409843800000068</v>
       </c>
       <c r="D18" s="5">
         <v>-57.574367293299169</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>10.656369124999999</v>
       </c>
       <c r="C19" s="5">
         <v>-6.5127123999999981E-2</v>
       </c>
       <c r="D19" s="5">
         <v>-7.0506641186858454</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>10.644234037</v>
       </c>
       <c r="C20" s="5">
         <v>-1.2135087999999072E-2</v>
       </c>
       <c r="D20" s="5">
         <v>-1.3579902640472374</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>10.159017257</v>
       </c>
       <c r="C21" s="5">
         <v>-0.48521678000000001</v>
       </c>
       <c r="D21" s="5">
         <v>-42.87221339948065</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>10.058933787000001</v>
       </c>
       <c r="C22" s="5">
         <v>-0.10008346999999951</v>
       </c>
       <c r="D22" s="5">
         <v>-11.202034348337975</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>10.419031372999999</v>
       </c>
       <c r="C23" s="5">
         <v>0.36009758599999842</v>
       </c>
       <c r="D23" s="5">
         <v>52.512259760976221</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>10.355079048</v>
       </c>
       <c r="C24" s="5">
         <v>-6.3952324999998922E-2</v>
       </c>
       <c r="D24" s="5">
         <v>-7.1219960336248889</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>10.686658929</v>
       </c>
       <c r="C25" s="5">
         <v>0.33157988099999969</v>
       </c>
       <c r="D25" s="5">
         <v>45.969581795970818</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>10.728971848</v>
       </c>
       <c r="C26" s="5">
         <v>4.2312919000000448E-2</v>
       </c>
       <c r="D26" s="5">
         <v>4.8561439584191124</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>10.471517462</v>
       </c>
       <c r="C27" s="5">
         <v>-0.25745438600000092</v>
       </c>
       <c r="D27" s="5">
         <v>-25.2832132436968</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>10.496369434</v>
       </c>
       <c r="C28" s="5">
         <v>2.4851972000000444E-2</v>
       </c>
       <c r="D28" s="5">
         <v>2.8854210596085172</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>10.624656531999999</v>
       </c>
       <c r="C29" s="5">
         <v>0.12828709799999949</v>
       </c>
       <c r="D29" s="5">
         <v>15.693643184766604</v>
       </c>
       <c r="E29" s="5">
         <v>-7.7367967457710574</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>10.423053767000001</v>
       </c>
       <c r="C30" s="5">
         <v>-0.20160276499999874</v>
       </c>
       <c r="D30" s="5">
         <v>-20.537734100622941</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>10.638339143</v>
       </c>
       <c r="C31" s="5">
         <v>0.21528537599999886</v>
       </c>
       <c r="D31" s="5">
         <v>27.804527130606704</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>10.732545739000001</v>
       </c>
       <c r="C32" s="5">
         <v>9.4206596000001142E-2</v>
       </c>
       <c r="D32" s="5">
         <v>11.159606648275133</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>10.950273914</v>
       </c>
       <c r="C33" s="5">
         <v>0.21772817499999952</v>
       </c>
       <c r="D33" s="5">
         <v>27.2526452557609</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>11.051448674</v>
       </c>
       <c r="C34" s="5">
         <v>0.10117475999999925</v>
       </c>
       <c r="D34" s="5">
         <v>11.668514183622158</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>11.105766279999999</v>
       </c>
       <c r="C35" s="5">
         <v>5.4317605999999685E-2</v>
       </c>
       <c r="D35" s="5">
         <v>6.060048639936344</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>11.268493929</v>
       </c>
       <c r="C36" s="5">
         <v>0.1627276490000007</v>
       </c>
       <c r="D36" s="5">
         <v>19.071588134130636</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>11.193540965</v>
       </c>
       <c r="C37" s="5">
         <v>-7.4952963999999511E-2</v>
       </c>
       <c r="D37" s="5">
         <v>-7.6962351380411187</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>11.327700865000001</v>
       </c>
       <c r="C38" s="5">
         <v>0.13415990000000022</v>
       </c>
       <c r="D38" s="5">
         <v>15.369589430829356</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>11.487673164</v>
       </c>
       <c r="C39" s="5">
         <v>0.15997229899999965</v>
       </c>
       <c r="D39" s="5">
         <v>18.326927715350692</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>11.605248595000001</v>
       </c>
       <c r="C40" s="5">
         <v>0.11757543100000056</v>
       </c>
       <c r="D40" s="5">
         <v>12.997418812703621</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>11.718532228999999</v>
       </c>
       <c r="C41" s="5">
         <v>0.1132836339999983</v>
       </c>
       <c r="D41" s="5">
         <v>12.363498025683594</v>
       </c>
       <c r="E41" s="5">
         <v>10.295633498413782</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>11.936299784999999</v>
       </c>
       <c r="C42" s="5">
         <v>0.21776755600000008</v>
       </c>
       <c r="D42" s="5">
         <v>24.726285166423857</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>12.028039013000001</v>
       </c>
       <c r="C43" s="5">
         <v>9.173922800000156E-2</v>
       </c>
       <c r="D43" s="5">
         <v>9.6229093342956151</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>12.446282161999999</v>
       </c>
       <c r="C44" s="5">
         <v>0.41824314899999848</v>
       </c>
       <c r="D44" s="5">
         <v>50.708508488167503</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>12.229540454</v>
       </c>
       <c r="C45" s="5">
         <v>-0.21674170799999892</v>
       </c>
       <c r="D45" s="5">
         <v>-19.007286910626288</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>12.44956855</v>
       </c>
       <c r="C46" s="5">
         <v>0.22002809600000006</v>
       </c>
       <c r="D46" s="5">
         <v>23.8596802609514</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>12.490280602</v>
       </c>
       <c r="C47" s="5">
         <v>4.0712051999999943E-2</v>
       </c>
       <c r="D47" s="5">
         <v>3.9955441907060463</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>12.591308188999999</v>
       </c>
       <c r="C48" s="5">
         <v>0.10102758699999903</v>
       </c>
       <c r="D48" s="5">
         <v>10.149848907240555</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>12.598081064</v>
       </c>
       <c r="C49" s="5">
         <v>6.7728750000011217E-3</v>
       </c>
       <c r="D49" s="5">
         <v>0.64739403826601372</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>12.630502854</v>
       </c>
       <c r="C50" s="5">
         <v>3.2421789999999007E-2</v>
       </c>
       <c r="D50" s="5">
         <v>3.1323498752791279</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>12.597048825</v>
       </c>
       <c r="C51" s="5">
         <v>-3.3454028999999608E-2</v>
       </c>
       <c r="D51" s="5">
         <v>-3.1325079205652306</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>12.606564408000001</v>
       </c>
       <c r="C52" s="5">
         <v>9.5155830000006603E-3</v>
       </c>
       <c r="D52" s="5">
         <v>0.91023378174339697</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>12.415333416999999</v>
       </c>
       <c r="C53" s="5">
         <v>-0.19123099100000118</v>
       </c>
       <c r="D53" s="5">
         <v>-16.758541391169146</v>
       </c>
       <c r="E53" s="5">
         <v>5.9461473022672351</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>12.626269039</v>
       </c>
       <c r="C54" s="5">
         <v>0.21093562200000093</v>
       </c>
       <c r="D54" s="5">
         <v>22.405187122371363</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>12.799540381</v>
       </c>
       <c r="C55" s="5">
         <v>0.17327134199999961</v>
       </c>
       <c r="D55" s="5">
         <v>17.769282793186171</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>12.841348013999999</v>
       </c>
       <c r="C56" s="5">
         <v>4.1807632999999456E-2</v>
       </c>
       <c r="D56" s="5">
         <v>3.9907938565395096</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>13.017945886</v>
       </c>
       <c r="C57" s="5">
         <v>0.17659787200000032</v>
       </c>
       <c r="D57" s="5">
         <v>17.809998695732276</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>13.069797951</v>
       </c>
       <c r="C58" s="5">
         <v>5.185206500000028E-2</v>
       </c>
       <c r="D58" s="5">
         <v>4.8858597536813209</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>13.093712700999999</v>
       </c>
       <c r="C59" s="5">
         <v>2.391474999999943E-2</v>
       </c>
       <c r="D59" s="5">
         <v>2.2179589340878492</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>13.11893025</v>
       </c>
       <c r="C60" s="5">
         <v>2.5217549000000616E-2</v>
       </c>
       <c r="D60" s="5">
         <v>2.3357522561679112</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>13.202172089999999</v>
       </c>
       <c r="C61" s="5">
         <v>8.3241839999999456E-2</v>
       </c>
       <c r="D61" s="5">
         <v>7.8856288104107941</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>13.224478761</v>
       </c>
       <c r="C62" s="5">
         <v>2.2306671000000833E-2</v>
       </c>
       <c r="D62" s="5">
         <v>2.046493880154765</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>13.293696676</v>
       </c>
       <c r="C63" s="5">
         <v>6.9217914999999408E-2</v>
       </c>
       <c r="D63" s="5">
         <v>6.4648927495431385</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>13.405184299</v>
       </c>
       <c r="C64" s="5">
         <v>0.11148762300000037</v>
       </c>
       <c r="D64" s="5">
         <v>10.541228771996991</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>13.506181394</v>
       </c>
       <c r="C65" s="5">
         <v>0.10099709500000031</v>
       </c>
       <c r="D65" s="5">
         <v>9.4252299788510676</v>
       </c>
       <c r="E65" s="5">
         <v>8.7862962705965728</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>13.516361290000001</v>
       </c>
       <c r="C66" s="5">
         <v>1.0179896000000355E-2</v>
       </c>
       <c r="D66" s="5">
         <v>0.90822437474964435</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>13.583726472</v>
       </c>
       <c r="C67" s="5">
         <v>6.7365181999999635E-2</v>
       </c>
       <c r="D67" s="5">
         <v>6.1474661542342934</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>13.547474938000001</v>
       </c>
       <c r="C68" s="5">
         <v>-3.6251533999999808E-2</v>
       </c>
       <c r="D68" s="5">
         <v>-3.155905878109333</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>13.409264731</v>
       </c>
       <c r="C69" s="5">
         <v>-0.1382102070000002</v>
       </c>
       <c r="D69" s="5">
         <v>-11.578209831824493</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>13.305228973</v>
       </c>
       <c r="C70" s="5">
         <v>-0.1040357580000002</v>
       </c>
       <c r="D70" s="5">
         <v>-8.9230128704637206</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>13.310370925999999</v>
       </c>
       <c r="C71" s="5">
         <v>5.1419529999989777E-3</v>
       </c>
       <c r="D71" s="5">
         <v>0.46474027685536878</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>13.136119398</v>
       </c>
       <c r="C72" s="5">
         <v>-0.17425152799999921</v>
       </c>
       <c r="D72" s="5">
         <v>-14.626488095666911</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>13.195782189000001</v>
       </c>
       <c r="C73" s="5">
         <v>5.9662791000000936E-2</v>
       </c>
       <c r="D73" s="5">
         <v>5.5884985643811946</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>13.220855941</v>
       </c>
       <c r="C74" s="5">
         <v>2.5073751999999061E-2</v>
       </c>
       <c r="D74" s="5">
         <v>2.3041415157128542</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>13.065834714999999</v>
       </c>
       <c r="C75" s="5">
         <v>-0.15502122600000057</v>
       </c>
       <c r="D75" s="5">
         <v>-13.19773784293149</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>13.090815882999999</v>
       </c>
       <c r="C76" s="5">
         <v>2.4981168000000054E-2</v>
       </c>
       <c r="D76" s="5">
         <v>2.3186159462480482</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>13.008997984000001</v>
       </c>
       <c r="C77" s="5">
         <v>-8.1817898999998917E-2</v>
       </c>
       <c r="D77" s="5">
         <v>-7.2475094571246128</v>
       </c>
       <c r="E77" s="5">
         <v>-3.6811545432143378</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>13.109350303999999</v>
       </c>
       <c r="C78" s="5">
         <v>0.10035231999999894</v>
       </c>
       <c r="D78" s="5">
         <v>9.659905623572552</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>12.978682148000001</v>
       </c>
       <c r="C79" s="5">
         <v>-0.1306681559999987</v>
       </c>
       <c r="D79" s="5">
         <v>-11.326646283054265</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>12.946509812</v>
       </c>
       <c r="C80" s="5">
         <v>-3.2172336000000357E-2</v>
       </c>
       <c r="D80" s="5">
         <v>-2.9344099094736453</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>13.127333822000001</v>
       </c>
       <c r="C81" s="5">
         <v>0.18082401000000026</v>
       </c>
       <c r="D81" s="5">
         <v>18.109789022743893</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>13.137565945</v>
       </c>
       <c r="C82" s="5">
         <v>1.023212299999976E-2</v>
       </c>
       <c r="D82" s="5">
         <v>0.93936230410049948</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>13.222937035999999</v>
       </c>
       <c r="C83" s="5">
         <v>8.5371090999998955E-2</v>
       </c>
       <c r="D83" s="5">
         <v>8.0827164270406815</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>13.133541794999999</v>
       </c>
       <c r="C84" s="5">
         <v>-8.939524100000007E-2</v>
       </c>
       <c r="D84" s="5">
         <v>-7.8177792575702014</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>13.163494152</v>
       </c>
       <c r="C85" s="5">
         <v>2.9952357000000873E-2</v>
       </c>
       <c r="D85" s="5">
         <v>2.7713099498391625</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>13.102388611</v>
       </c>
       <c r="C86" s="5">
         <v>-6.1105540999999874E-2</v>
       </c>
       <c r="D86" s="5">
         <v>-5.4304119550894097</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>13.333430727</v>
       </c>
       <c r="C87" s="5">
         <v>0.23104211599999935</v>
       </c>
       <c r="D87" s="5">
         <v>23.338082338697717</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>13.386111095</v>
       </c>
       <c r="C88" s="5">
         <v>5.2680368000000755E-2</v>
       </c>
       <c r="D88" s="5">
         <v>4.8455960936321318</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>13.414794255</v>
       </c>
       <c r="C89" s="5">
         <v>2.868315999999993E-2</v>
       </c>
       <c r="D89" s="5">
         <v>2.6018270449035263</v>
       </c>
       <c r="E89" s="5">
         <v>3.1193507101707318</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>13.426257648</v>
       </c>
       <c r="C90" s="5">
         <v>1.1463392999999655E-2</v>
       </c>
       <c r="D90" s="5">
         <v>1.0302736288180681</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>13.408045635000001</v>
       </c>
       <c r="C91" s="5">
         <v>-1.8212012999999416E-2</v>
       </c>
       <c r="D91" s="5">
         <v>-1.6156480167893505</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>13.473653533</v>
       </c>
       <c r="C92" s="5">
         <v>6.5607897999999665E-2</v>
       </c>
       <c r="D92" s="5">
         <v>6.0324394620977939</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>12.837595030999999</v>
       </c>
       <c r="C93" s="5">
         <v>-0.63605850200000091</v>
       </c>
       <c r="D93" s="5">
         <v>-44.026875355508629</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>12.752298120000001</v>
       </c>
       <c r="C94" s="5">
         <v>-8.5296910999998587E-2</v>
       </c>
       <c r="D94" s="5">
         <v>-7.6881561112580155</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>12.727459488999999</v>
       </c>
       <c r="C95" s="5">
         <v>-2.4838631000001499E-2</v>
       </c>
       <c r="D95" s="5">
         <v>-2.312454765216676</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>12.902947763</v>
       </c>
       <c r="C96" s="5">
         <v>0.175488274000001</v>
       </c>
       <c r="D96" s="5">
         <v>17.860041108221413</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>12.830716961</v>
       </c>
       <c r="C97" s="5">
         <v>-7.2230801999999983E-2</v>
       </c>
       <c r="D97" s="5">
         <v>-6.5145918291166227</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>12.888438984</v>
       </c>
       <c r="C98" s="5">
         <v>5.7722023000000178E-2</v>
       </c>
       <c r="D98" s="5">
         <v>5.534083056673178</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>12.809355223000001</v>
       </c>
       <c r="C99" s="5">
         <v>-7.9083760999999697E-2</v>
       </c>
       <c r="D99" s="5">
         <v>-7.1197458077136844</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>12.683900046</v>
       </c>
       <c r="C100" s="5">
         <v>-0.12545517700000097</v>
       </c>
       <c r="D100" s="5">
         <v>-11.139961326686432</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>12.731491613999999</v>
       </c>
       <c r="C101" s="5">
         <v>4.759156799999964E-2</v>
       </c>
       <c r="D101" s="5">
         <v>4.5966386858900421</v>
       </c>
       <c r="E101" s="5">
         <v>-5.0936498019365288</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>12.758652928</v>
       </c>
       <c r="C102" s="5">
         <v>2.7161314000000658E-2</v>
       </c>
       <c r="D102" s="5">
         <v>2.5903290137456292</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>12.731886324</v>
       </c>
       <c r="C103" s="5">
         <v>-2.6766604000000527E-2</v>
       </c>
       <c r="D103" s="5">
         <v>-2.4886551314549865</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>12.987971929</v>
       </c>
       <c r="C104" s="5">
         <v>0.25608560500000088</v>
       </c>
       <c r="D104" s="5">
         <v>26.99396035755872</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>12.85548247</v>
       </c>
       <c r="C105" s="5">
         <v>-0.13248945900000031</v>
       </c>
       <c r="D105" s="5">
         <v>-11.577157877060372</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>12.741985186999999</v>
       </c>
       <c r="C106" s="5">
         <v>-0.11349728300000095</v>
       </c>
       <c r="D106" s="5">
         <v>-10.094846975421035</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>12.736674173000001</v>
       </c>
       <c r="C107" s="5">
         <v>-5.3110139999983375E-3</v>
       </c>
       <c r="D107" s="5">
         <v>-0.49902951537957874</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>12.656785151999999</v>
       </c>
       <c r="C108" s="5">
         <v>-7.9889021000001392E-2</v>
       </c>
       <c r="D108" s="5">
         <v>-7.2725259454473719</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>12.691599456000001</v>
       </c>
       <c r="C109" s="5">
         <v>3.4814304000001073E-2</v>
       </c>
       <c r="D109" s="5">
         <v>3.3511687790720224</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>12.754659543000001</v>
       </c>
       <c r="C110" s="5">
         <v>6.3060087000000209E-2</v>
       </c>
       <c r="D110" s="5">
         <v>6.1280435334968297</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>12.905910621</v>
       </c>
       <c r="C111" s="5">
         <v>0.15125107799999959</v>
       </c>
       <c r="D111" s="5">
         <v>15.1959976364612</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>12.994761207</v>
       </c>
       <c r="C112" s="5">
         <v>8.885058599999951E-2</v>
       </c>
       <c r="D112" s="5">
         <v>8.5814912711752669</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>12.738687725</v>
       </c>
       <c r="C113" s="5">
         <v>-0.25607348199999969</v>
       </c>
       <c r="D113" s="5">
         <v>-21.24526788333495</v>
       </c>
       <c r="E113" s="5">
         <v>5.6522135961567521E-2</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>12.610450458000001</v>
       </c>
       <c r="C114" s="5">
         <v>-0.12823726699999938</v>
       </c>
       <c r="D114" s="5">
         <v>-11.433209773560737</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>12.163427932999999</v>
       </c>
       <c r="C115" s="5">
         <v>-0.44702252500000128</v>
       </c>
       <c r="D115" s="5">
         <v>-35.150798551256997</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>12.388002460999999</v>
       </c>
       <c r="C116" s="5">
         <v>0.22457452799999977</v>
       </c>
       <c r="D116" s="5">
         <v>24.549950576144663</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>12.454027844000001</v>
       </c>
       <c r="C117" s="5">
         <v>6.602538300000127E-2</v>
       </c>
       <c r="D117" s="5">
         <v>6.5865960365787846</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>12.729143665</v>
       </c>
       <c r="C118" s="5">
         <v>0.27511582099999998</v>
       </c>
       <c r="D118" s="5">
         <v>29.978723896950356</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>12.750481648999999</v>
       </c>
       <c r="C119" s="5">
         <v>2.1337983999998755E-2</v>
       </c>
       <c r="D119" s="5">
         <v>2.03022146777454</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>12.611753371000001</v>
       </c>
       <c r="C120" s="5">
         <v>-0.13872827799999854</v>
       </c>
       <c r="D120" s="5">
         <v>-12.302634833485836</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>12.558705394</v>
       </c>
       <c r="C121" s="5">
         <v>-5.3047977000000301E-2</v>
       </c>
       <c r="D121" s="5">
         <v>-4.9323319424301015</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>12.128218582000001</v>
       </c>
       <c r="C122" s="5">
         <v>-0.43048681199999983</v>
       </c>
       <c r="D122" s="5">
         <v>-34.200027401988088</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>12.020262942</v>
       </c>
       <c r="C123" s="5">
         <v>-0.10795564000000013</v>
       </c>
       <c r="D123" s="5">
         <v>-10.173716932567556</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>11.793151454</v>
       </c>
       <c r="C124" s="5">
         <v>-0.22711148800000025</v>
       </c>
       <c r="D124" s="5">
         <v>-20.459027375240957</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>11.844594557000001</v>
       </c>
       <c r="C125" s="5">
         <v>5.1443103000000434E-2</v>
       </c>
       <c r="D125" s="5">
         <v>5.3619693660844847</v>
       </c>
       <c r="E125" s="5">
         <v>-7.0187227075620857</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>12.052714898</v>
       </c>
       <c r="C126" s="5">
         <v>0.20812034099999899</v>
       </c>
       <c r="D126" s="5">
         <v>23.24695882510337</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>12.092948966</v>
       </c>
       <c r="C127" s="5">
         <v>4.0234068000000178E-2</v>
       </c>
       <c r="D127" s="5">
         <v>4.0801807044413829</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>12.096919195</v>
       </c>
       <c r="C128" s="5">
         <v>3.9702290000001028E-3</v>
       </c>
       <c r="D128" s="5">
         <v>0.39468347171063289</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>12.258040386999999</v>
       </c>
       <c r="C129" s="5">
         <v>0.16112119199999952</v>
       </c>
       <c r="D129" s="5">
         <v>17.20745041775875</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>12.209869132</v>
       </c>
       <c r="C130" s="5">
         <v>-4.8171254999999746E-2</v>
       </c>
       <c r="D130" s="5">
         <v>-4.6151207066959854</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>12.371397492</v>
       </c>
       <c r="C131" s="5">
         <v>0.16152836000000015</v>
       </c>
       <c r="D131" s="5">
         <v>17.082779087467582</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>12.372213711000001</v>
       </c>
       <c r="C132" s="5">
         <v>8.1621900000072856E-4</v>
       </c>
       <c r="D132" s="5">
         <v>7.9200292135195305E-2</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>12.339818239</v>
       </c>
       <c r="C133" s="5">
         <v>-3.2395472000001035E-2</v>
       </c>
       <c r="D133" s="5">
         <v>-3.0972292720886863</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>12.388174428999999</v>
       </c>
       <c r="C134" s="5">
         <v>4.8356189999999799E-2</v>
       </c>
       <c r="D134" s="5">
         <v>4.8051412566987306</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>12.131929865</v>
       </c>
       <c r="C135" s="5">
         <v>-0.25624456399999929</v>
       </c>
       <c r="D135" s="5">
         <v>-22.183632994585111</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>12.383696645000001</v>
       </c>
       <c r="C136" s="5">
         <v>0.25176678000000052</v>
       </c>
       <c r="D136" s="5">
         <v>27.951377709111867</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>12.336611855999999</v>
       </c>
       <c r="C137" s="5">
         <v>-4.7084789000001237E-2</v>
       </c>
       <c r="D137" s="5">
         <v>-4.4683779312903793</v>
       </c>
       <c r="E137" s="5">
         <v>4.1539395597903539</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>12.092661285</v>
       </c>
       <c r="C138" s="5">
         <v>-0.24395057099999917</v>
       </c>
       <c r="D138" s="5">
         <v>-21.311394022537002</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>12.120802694</v>
       </c>
       <c r="C139" s="5">
         <v>2.814140899999984E-2</v>
       </c>
       <c r="D139" s="5">
         <v>2.8285990407820316</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>12.008673845000001</v>
       </c>
       <c r="C140" s="5">
         <v>-0.11212884899999942</v>
       </c>
       <c r="D140" s="5">
         <v>-10.553363500890278</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>11.755600909</v>
       </c>
       <c r="C141" s="5">
         <v>-0.25307293600000058</v>
       </c>
       <c r="D141" s="5">
         <v>-22.554281978760173</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>11.610974743</v>
       </c>
       <c r="C142" s="5">
         <v>-0.14462616600000011</v>
       </c>
       <c r="D142" s="5">
         <v>-13.80418927317052</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>11.191985844</v>
       </c>
       <c r="C143" s="5">
         <v>-0.41898889900000036</v>
       </c>
       <c r="D143" s="5">
         <v>-35.66287323095321</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>11.057162502000001</v>
       </c>
       <c r="C144" s="5">
         <v>-0.1348233419999989</v>
       </c>
       <c r="D144" s="5">
         <v>-13.535371252987893</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>10.961932677</v>
       </c>
       <c r="C145" s="5">
         <v>-9.5229825000000545E-2</v>
       </c>
       <c r="D145" s="5">
         <v>-9.8592309532885452</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>10.983327065999999</v>
       </c>
       <c r="C146" s="5">
         <v>2.1394388999999236E-2</v>
       </c>
       <c r="D146" s="5">
         <v>2.3673428735219826</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>10.741162958</v>
       </c>
       <c r="C147" s="5">
         <v>-0.24216410799999899</v>
       </c>
       <c r="D147" s="5">
         <v>-23.474060703766053</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>10.662570752000001</v>
       </c>
       <c r="C148" s="5">
         <v>-7.859220599999972E-2</v>
       </c>
       <c r="D148" s="5">
         <v>-8.4354330086828249</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>10.734752820000001</v>
       </c>
       <c r="C149" s="5">
         <v>7.2182068000000044E-2</v>
       </c>
       <c r="D149" s="5">
         <v>8.4329999995104146</v>
       </c>
       <c r="E149" s="5">
         <v>-12.984594592889964</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>10.589577552</v>
       </c>
       <c r="C150" s="5">
         <v>-0.14517526800000091</v>
       </c>
       <c r="D150" s="5">
         <v>-15.074319089560827</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>10.504506674</v>
       </c>
       <c r="C151" s="5">
         <v>-8.5070877999999794E-2</v>
       </c>
       <c r="D151" s="5">
         <v>-9.2254063959714809</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>9.8837336761000003</v>
       </c>
       <c r="C152" s="5">
         <v>-0.62077299789999962</v>
       </c>
       <c r="D152" s="5">
         <v>-51.855744147368569</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>10.451801367</v>
       </c>
       <c r="C153" s="5">
         <v>0.56806769089999953</v>
       </c>
       <c r="D153" s="5">
         <v>95.542586666441181</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>10.314260300999999</v>
       </c>
       <c r="C154" s="5">
         <v>-0.13754106600000071</v>
       </c>
       <c r="D154" s="5">
         <v>-14.69720136315955</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>10.315256264</v>
       </c>
       <c r="C155" s="5">
         <v>9.9596300000115434E-4</v>
       </c>
       <c r="D155" s="5">
         <v>0.11593565647729509</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>10.350298446</v>
       </c>
       <c r="C156" s="5">
         <v>3.5042181999999755E-2</v>
       </c>
       <c r="D156" s="5">
         <v>4.1535821722461064</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>10.378514189000001</v>
       </c>
       <c r="C157" s="5">
         <v>2.8215743000000515E-2</v>
       </c>
       <c r="D157" s="5">
         <v>3.320792590463495</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>10.169226214</v>
       </c>
       <c r="C158" s="5">
         <v>-0.20928797500000051</v>
       </c>
       <c r="D158" s="5">
         <v>-21.687209603616665</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>10.038757533</v>
       </c>
       <c r="C159" s="5">
         <v>-0.13046868099999998</v>
       </c>
       <c r="D159" s="5">
         <v>-14.35447458115604</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>9.9491300365999997</v>
       </c>
       <c r="C160" s="5">
         <v>-8.9627496400000339E-2</v>
       </c>
       <c r="D160" s="5">
         <v>-10.203024609246592</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>9.7277676261000003</v>
       </c>
       <c r="C161" s="5">
         <v>-0.22136241049999938</v>
       </c>
       <c r="D161" s="5">
         <v>-23.66266983701426</v>
       </c>
       <c r="E161" s="5">
         <v>-9.380609044149379</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>9.7903216832000002</v>
       </c>
       <c r="C162" s="5">
         <v>6.2554057099999838E-2</v>
       </c>
       <c r="D162" s="5">
         <v>7.9954076365109206</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>9.5943978788000006</v>
       </c>
       <c r="C163" s="5">
         <v>-0.19592380439999957</v>
       </c>
       <c r="D163" s="5">
         <v>-21.539846280301532</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>9.4816396716</v>
       </c>
       <c r="C164" s="5">
         <v>-0.11275820720000063</v>
       </c>
       <c r="D164" s="5">
         <v>-13.226189897060625</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>9.4443335939999997</v>
       </c>
       <c r="C165" s="5">
         <v>-3.7306077600000265E-2</v>
       </c>
       <c r="D165" s="5">
         <v>-4.6206268859835475</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>9.4285251455000001</v>
       </c>
       <c r="C166" s="5">
         <v>-1.5808448499999628E-2</v>
       </c>
       <c r="D166" s="5">
         <v>-1.990237405759443</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>9.3279476671000001</v>
       </c>
       <c r="C167" s="5">
         <v>-0.10057747839999998</v>
       </c>
       <c r="D167" s="5">
         <v>-12.075876667004815</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>9.2657470603000007</v>
       </c>
       <c r="C168" s="5">
         <v>-6.2200606799999392E-2</v>
       </c>
       <c r="D168" s="5">
         <v>-7.7147962500872307</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>9.0109980119999999</v>
       </c>
       <c r="C169" s="5">
         <v>-0.25474904830000078</v>
       </c>
       <c r="D169" s="5">
         <v>-28.43355566973419</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>8.9811814272999992</v>
       </c>
       <c r="C170" s="5">
         <v>-2.9816584700000703E-2</v>
       </c>
       <c r="D170" s="5">
         <v>-3.8992209086828433</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>8.4353385267000007</v>
       </c>
       <c r="C171" s="5">
         <v>-0.54584290059999852</v>
       </c>
       <c r="D171" s="5">
         <v>-52.87747414951366</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>8.4405988864000001</v>
       </c>
       <c r="C172" s="5">
         <v>5.260359699999384E-3</v>
       </c>
       <c r="D172" s="5">
         <v>0.75090376118029933</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>8.3332878554000001</v>
       </c>
       <c r="C173" s="5">
         <v>-0.10731103100000006</v>
       </c>
       <c r="D173" s="5">
         <v>-14.233545088380806</v>
       </c>
       <c r="E173" s="5">
         <v>-14.335044013166531</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>8.1545474431000002</v>
       </c>
       <c r="C174" s="5">
         <v>-0.17874041229999982</v>
       </c>
       <c r="D174" s="5">
         <v>-22.909340799378963</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>8.0599013377999995</v>
       </c>
       <c r="C175" s="5">
         <v>-9.4646105300000727E-2</v>
       </c>
       <c r="D175" s="5">
         <v>-13.072269442288986</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>7.9596028277000004</v>
       </c>
       <c r="C176" s="5">
         <v>-0.10029851009999913</v>
       </c>
       <c r="D176" s="5">
         <v>-13.952141865721202</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>7.8389205617000002</v>
       </c>
       <c r="C177" s="5">
         <v>-0.1206822660000002</v>
       </c>
       <c r="D177" s="5">
         <v>-16.751121942814361</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>7.8309612139000002</v>
       </c>
       <c r="C178" s="5">
         <v>-7.9593477999999607E-3</v>
       </c>
       <c r="D178" s="5">
         <v>-1.2116539101026613</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>7.8235843536000003</v>
       </c>
       <c r="C179" s="5">
         <v>-7.3768602999999544E-3</v>
       </c>
       <c r="D179" s="5">
         <v>-1.1245761310796021</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>7.7907950070999998</v>
       </c>
       <c r="C180" s="5">
         <v>-3.2789346500000427E-2</v>
       </c>
       <c r="D180" s="5">
         <v>-4.9149819118357918</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>7.7440050498000002</v>
       </c>
       <c r="C181" s="5">
         <v>-4.6789957299999685E-2</v>
       </c>
       <c r="D181" s="5">
         <v>-6.9736025193892885</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>7.7153627328000001</v>
       </c>
       <c r="C182" s="5">
         <v>-2.8642317000000084E-2</v>
       </c>
       <c r="D182" s="5">
         <v>-4.3491888262215728</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>7.5293142889000002</v>
       </c>
       <c r="C183" s="5">
         <v>-0.18604844389999986</v>
       </c>
       <c r="D183" s="5">
         <v>-25.39139448561345</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>7.4440478473000002</v>
       </c>
       <c r="C184" s="5">
         <v>-8.5266441599999965E-2</v>
       </c>
       <c r="D184" s="5">
         <v>-12.774240237829737</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>7.3413341079999999</v>
       </c>
       <c r="C185" s="5">
         <v>-0.10271373930000038</v>
       </c>
       <c r="D185" s="5">
         <v>-15.357203660544194</v>
       </c>
       <c r="E185" s="5">
         <v>-11.903509930443724</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>7.2283452137999999</v>
       </c>
       <c r="C186" s="5">
         <v>-0.11298889419999991</v>
       </c>
       <c r="D186" s="5">
         <v>-16.98305394911036</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>7.2264316925000003</v>
       </c>
       <c r="C187" s="5">
         <v>-1.9135212999996654E-3</v>
       </c>
       <c r="D187" s="5">
         <v>-0.31720748927128728</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>7.2451981839000004</v>
       </c>
       <c r="C188" s="5">
         <v>1.8766491400000085E-2</v>
       </c>
       <c r="D188" s="5">
         <v>3.1612064295128528</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>7.3383767731000002</v>
       </c>
       <c r="C189" s="5">
         <v>9.3178589199999884E-2</v>
       </c>
       <c r="D189" s="5">
         <v>16.572694716198132</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>7.2391854452000004</v>
       </c>
       <c r="C190" s="5">
         <v>-9.9191327899999848E-2</v>
       </c>
       <c r="D190" s="5">
         <v>-15.067021699081318</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>7.2152662024999996</v>
       </c>
       <c r="C191" s="5">
         <v>-2.3919242700000787E-2</v>
       </c>
       <c r="D191" s="5">
         <v>-3.8936949599280291</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>7.2052742338</v>
       </c>
       <c r="C192" s="5">
         <v>-9.9919686999996316E-3</v>
       </c>
       <c r="D192" s="5">
         <v>-1.6492055206599354</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>7.2609688855999996</v>
       </c>
       <c r="C193" s="5">
         <v>5.5694651799999662E-2</v>
       </c>
       <c r="D193" s="5">
         <v>9.6803257330194228</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>7.337630431</v>
       </c>
       <c r="C194" s="5">
         <v>7.6661545400000364E-2</v>
       </c>
       <c r="D194" s="5">
         <v>13.43187248703952</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>7.3237155369</v>
       </c>
       <c r="C195" s="5">
         <v>-1.3914894100000019E-2</v>
       </c>
       <c r="D195" s="5">
         <v>-2.2520634558350405</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>7.3468830661000002</v>
       </c>
       <c r="C196" s="5">
         <v>2.3167529200000203E-2</v>
       </c>
       <c r="D196" s="5">
         <v>3.8627752627037104</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>7.3410446689000004</v>
       </c>
       <c r="C197" s="5">
         <v>-5.8383971999997897E-3</v>
       </c>
       <c r="D197" s="5">
         <v>-0.94945515428418448</v>
       </c>
       <c r="E197" s="5">
         <v>-3.9425953885396936E-3</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>7.7440773812000003</v>
       </c>
       <c r="C198" s="5">
         <v>0.40303271229999993</v>
       </c>
       <c r="D198" s="5">
         <v>89.907364578435491</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>7.6067803170000001</v>
       </c>
       <c r="C199" s="5">
         <v>-0.13729706420000021</v>
       </c>
       <c r="D199" s="5">
         <v>-19.318440973163177</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>7.6446234441999996</v>
       </c>
       <c r="C200" s="5">
         <v>3.7843127199999493E-2</v>
       </c>
       <c r="D200" s="5">
         <v>6.1359928715188916</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>7.7468010844000004</v>
       </c>
       <c r="C201" s="5">
         <v>0.10217764020000075</v>
       </c>
       <c r="D201" s="5">
         <v>17.272364163719644</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>7.7467188975000001</v>
       </c>
       <c r="C202" s="5">
         <v>-8.2186900000280616E-5</v>
       </c>
       <c r="D202" s="5">
         <v>-1.2730225595869449E-2</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>7.7044304043</v>
       </c>
       <c r="C203" s="5">
         <v>-4.2288493200000055E-2</v>
       </c>
       <c r="D203" s="5">
         <v>-6.3575276457902952</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>7.7085494313999998</v>
       </c>
       <c r="C204" s="5">
         <v>4.1190270999997836E-3</v>
       </c>
       <c r="D204" s="5">
         <v>0.64344700970366819</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>7.6663896017999997</v>
       </c>
       <c r="C205" s="5">
         <v>-4.2159829600000087E-2</v>
       </c>
       <c r="D205" s="5">
         <v>-6.36920887829252</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>7.8451364288000001</v>
       </c>
       <c r="C206" s="5">
         <v>0.17874682700000033</v>
       </c>
       <c r="D206" s="5">
         <v>31.860698683281676</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>8.1104729377999991</v>
       </c>
       <c r="C207" s="5">
         <v>0.26533650899999905</v>
       </c>
       <c r="D207" s="5">
         <v>49.055549047454171</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>7.9604930027999998</v>
       </c>
       <c r="C208" s="5">
         <v>-0.14997993499999929</v>
       </c>
       <c r="D208" s="5">
         <v>-20.067126614564245</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>7.9396088263999998</v>
       </c>
       <c r="C209" s="5">
         <v>-2.0884176400000065E-2</v>
       </c>
       <c r="D209" s="5">
         <v>-3.1031428311012466</v>
       </c>
       <c r="E209" s="5">
         <v>8.1536645599745263</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>7.8305321067999998</v>
       </c>
       <c r="C210" s="5">
         <v>-0.10907671959999998</v>
       </c>
       <c r="D210" s="5">
         <v>-15.295589402366449</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>7.7823246857999999</v>
       </c>
       <c r="C211" s="5">
         <v>-4.8207420999999862E-2</v>
       </c>
       <c r="D211" s="5">
         <v>-7.1425277968525824</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>7.7263099757000004</v>
       </c>
       <c r="C212" s="5">
         <v>-5.6014710099999476E-2</v>
       </c>
       <c r="D212" s="5">
         <v>-8.3033685369922612</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>7.6515048403000003</v>
       </c>
       <c r="C213" s="5">
         <v>-7.4805135400000111E-2</v>
       </c>
       <c r="D213" s="5">
         <v>-11.019108261400845</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>7.6534812267000003</v>
       </c>
       <c r="C214" s="5">
         <v>1.9763863999999742E-3</v>
       </c>
       <c r="D214" s="5">
         <v>0.31040114864273605</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>7.6979489037000004</v>
       </c>
       <c r="C215" s="5">
         <v>4.4467677000000094E-2</v>
       </c>
       <c r="D215" s="5">
         <v>7.1993208287314037</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>7.7131791610000002</v>
       </c>
       <c r="C216" s="5">
         <v>1.5230257299999828E-2</v>
       </c>
       <c r="D216" s="5">
         <v>2.4001851521917583</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>7.6712471143999998</v>
       </c>
       <c r="C217" s="5">
         <v>-4.1932046600000383E-2</v>
       </c>
       <c r="D217" s="5">
         <v>-6.3321300318955771</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>7.4753956853999997</v>
       </c>
       <c r="C218" s="5">
         <v>-0.19585142900000019</v>
       </c>
       <c r="D218" s="5">
         <v>-26.680659232885418</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>7.6206540821999997</v>
       </c>
       <c r="C219" s="5">
         <v>0.14525839680000008</v>
       </c>
       <c r="D219" s="5">
         <v>25.97859358607122</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>7.5765861191999999</v>
       </c>
       <c r="C220" s="5">
         <v>-4.4067962999999821E-2</v>
       </c>
       <c r="D220" s="5">
         <v>-6.7227388191678621</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>7.5475372629999997</v>
       </c>
       <c r="C221" s="5">
         <v>-2.9048856200000195E-2</v>
       </c>
       <c r="D221" s="5">
         <v>-4.5050463426053238</v>
       </c>
       <c r="E221" s="5">
         <v>-4.9381722950420759</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>7.8126330189999997</v>
       </c>
       <c r="C222" s="5">
         <v>0.26509575600000002</v>
       </c>
       <c r="D222" s="5">
         <v>51.323336007241885</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>7.6654207185000001</v>
       </c>
       <c r="C223" s="5">
         <v>-0.14721230049999967</v>
       </c>
       <c r="D223" s="5">
         <v>-20.409202354180501</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>7.5987679661999996</v>
       </c>
       <c r="C224" s="5">
         <v>-6.6652752300000451E-2</v>
       </c>
       <c r="D224" s="5">
         <v>-9.9494760206347959</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>7.5583447733</v>
       </c>
       <c r="C225" s="5">
         <v>-4.0423192899999627E-2</v>
       </c>
       <c r="D225" s="5">
         <v>-6.2001418860962882</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>7.4574388335000004</v>
       </c>
       <c r="C226" s="5">
         <v>-0.10090593979999962</v>
       </c>
       <c r="D226" s="5">
         <v>-14.894815202442402</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>7.3881768534000001</v>
       </c>
       <c r="C227" s="5">
         <v>-6.9261980100000287E-2</v>
       </c>
       <c r="D227" s="5">
         <v>-10.593108854828703</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>7.3106797317999996</v>
       </c>
       <c r="C228" s="5">
         <v>-7.749712160000044E-2</v>
       </c>
       <c r="D228" s="5">
         <v>-11.885838955650263</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>7.1844870365000002</v>
       </c>
       <c r="C229" s="5">
         <v>-0.12619269529999944</v>
       </c>
       <c r="D229" s="5">
         <v>-18.856061699156289</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>7.1019273458000001</v>
       </c>
       <c r="C230" s="5">
         <v>-8.2559690700000132E-2</v>
       </c>
       <c r="D230" s="5">
         <v>-12.950653537030544</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>7.0364353189999997</v>
       </c>
       <c r="C231" s="5">
         <v>-6.5492026800000325E-2</v>
       </c>
       <c r="D231" s="5">
         <v>-10.521705526583746</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>7.0915207532000002</v>
       </c>
       <c r="C232" s="5">
         <v>5.5085434200000449E-2</v>
       </c>
       <c r="D232" s="5">
         <v>9.8095571183311581</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>6.8646215104000001</v>
       </c>
       <c r="C233" s="5">
         <v>-0.22689924280000007</v>
       </c>
       <c r="D233" s="5">
         <v>-32.309671141042138</v>
       </c>
       <c r="E233" s="5">
         <v>-9.0481931894239374</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>6.6676525645</v>
       </c>
       <c r="C234" s="5">
         <v>-0.19696894590000014</v>
       </c>
       <c r="D234" s="5">
         <v>-29.485833292989593</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>6.5460887294000001</v>
       </c>
       <c r="C235" s="5">
         <v>-0.12156383509999991</v>
       </c>
       <c r="D235" s="5">
         <v>-19.812419095150613</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>6.3603778623</v>
       </c>
       <c r="C236" s="5">
         <v>-0.18571086710000007</v>
       </c>
       <c r="D236" s="5">
         <v>-29.203407436111494</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>6.2550491567000002</v>
       </c>
       <c r="C237" s="5">
         <v>-0.10532870559999985</v>
       </c>
       <c r="D237" s="5">
         <v>-18.158474354109767</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>6.2479866426999999</v>
       </c>
       <c r="C238" s="5">
         <v>-7.0625140000002418E-3</v>
       </c>
       <c r="D238" s="5">
         <v>-1.3465257186646151</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>6.1875853994999996</v>
       </c>
       <c r="C239" s="5">
         <v>-6.0401243200000287E-2</v>
       </c>
       <c r="D239" s="5">
         <v>-11.003410688090188</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>6.0164216897999996</v>
       </c>
       <c r="C240" s="5">
         <v>-0.17116370970000006</v>
       </c>
       <c r="D240" s="5">
         <v>-28.582482957722068</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>5.9028905540999999</v>
       </c>
       <c r="C241" s="5">
         <v>-0.11353113569999973</v>
       </c>
       <c r="D241" s="5">
         <v>-20.43582700991</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>5.9298210658999997</v>
       </c>
       <c r="C242" s="5">
         <v>2.6930511799999834E-2</v>
       </c>
       <c r="D242" s="5">
         <v>5.6141944825579326</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>5.9574338998999998</v>
       </c>
       <c r="C243" s="5">
         <v>2.7612834000000142E-2</v>
       </c>
       <c r="D243" s="5">
         <v>5.7332849824342391</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>5.7985927894999998</v>
       </c>
       <c r="C244" s="5">
         <v>-0.15884111040000004</v>
       </c>
       <c r="D244" s="5">
         <v>-27.696296095529604</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>5.7760812724999999</v>
       </c>
       <c r="C245" s="5">
         <v>-2.251151699999987E-2</v>
       </c>
       <c r="D245" s="5">
         <v>-4.5604879449375861</v>
       </c>
       <c r="E245" s="5">
         <v>-15.857250632840369</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>5.8460048575999997</v>
       </c>
       <c r="C246" s="5">
         <v>6.9923585099999741E-2</v>
       </c>
       <c r="D246" s="5">
         <v>15.534188535276016</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>5.7433695161999996</v>
       </c>
       <c r="C247" s="5">
         <v>-0.10263534140000008</v>
       </c>
       <c r="D247" s="5">
         <v>-19.14794876752396</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>5.7368915989999998</v>
       </c>
       <c r="C248" s="5">
         <v>-6.4779171999997942E-3</v>
       </c>
       <c r="D248" s="5">
         <v>-1.3451091999764686</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>5.6563051969</v>
       </c>
       <c r="C249" s="5">
         <v>-8.0586402099999788E-2</v>
       </c>
       <c r="D249" s="5">
         <v>-15.61324438155075</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>5.533993583</v>
       </c>
       <c r="C250" s="5">
         <v>-0.1223116139</v>
       </c>
       <c r="D250" s="5">
         <v>-23.074593634739227</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>5.4888252629999998</v>
       </c>
       <c r="C251" s="5">
         <v>-4.5168320000000151E-2</v>
       </c>
       <c r="D251" s="5">
         <v>-9.3664381153800829</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>5.5165132925</v>
       </c>
       <c r="C252" s="5">
         <v>2.7688029500000155E-2</v>
       </c>
       <c r="D252" s="5">
         <v>6.2241256966366176</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>5.5076955316999996</v>
       </c>
       <c r="C253" s="5">
         <v>-8.8177608000004071E-3</v>
       </c>
       <c r="D253" s="5">
         <v>-1.9013427646802805</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>5.4389602353999997</v>
       </c>
       <c r="C254" s="5">
         <v>-6.873529629999986E-2</v>
       </c>
       <c r="D254" s="5">
         <v>-13.989491868257243</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>5.3667735829999996</v>
       </c>
       <c r="C255" s="5">
         <v>-7.2186652400000106E-2</v>
       </c>
       <c r="D255" s="5">
         <v>-14.813911648870249</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>5.3996751838000003</v>
       </c>
       <c r="C256" s="5">
         <v>3.2901600800000708E-2</v>
       </c>
       <c r="D256" s="5">
         <v>7.6099298455072795</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>5.3866916401999996</v>
       </c>
       <c r="C257" s="5">
         <v>-1.2983543600000758E-2</v>
       </c>
       <c r="D257" s="5">
         <v>-2.8475508285548567</v>
       </c>
       <c r="E257" s="5">
         <v>-6.7414153979080904</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>5.3323802492999999</v>
       </c>
       <c r="C258" s="5">
         <v>-5.4311390899999701E-2</v>
       </c>
       <c r="D258" s="5">
         <v>-11.450125135731371</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>5.3482639085999999</v>
       </c>
       <c r="C259" s="5">
         <v>1.5883659300000019E-2</v>
       </c>
       <c r="D259" s="5">
         <v>3.6336077131203126</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>5.4241555801999999</v>
       </c>
       <c r="C260" s="5">
         <v>7.5891671599999988E-2</v>
       </c>
       <c r="D260" s="5">
         <v>18.42181224577417</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>5.4583621388000001</v>
       </c>
       <c r="C261" s="5">
         <v>3.4206558600000214E-2</v>
       </c>
       <c r="D261" s="5">
         <v>7.8356837085646003</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>5.4230806979999997</v>
       </c>
       <c r="C262" s="5">
         <v>-3.5281440800000397E-2</v>
       </c>
       <c r="D262" s="5">
         <v>-7.4865975691986826</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>5.4950817606999998</v>
       </c>
       <c r="C263" s="5">
         <v>7.2001062700000062E-2</v>
       </c>
       <c r="D263" s="5">
         <v>17.148599125600541</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>5.5139982495000002</v>
       </c>
       <c r="C264" s="5">
         <v>1.8916488800000408E-2</v>
       </c>
       <c r="D264" s="5">
         <v>4.2100449550283026</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>5.5025577519000004</v>
       </c>
       <c r="C265" s="5">
         <v>-1.1440497599999766E-2</v>
       </c>
       <c r="D265" s="5">
         <v>-2.4615554266833262</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>5.5386068576999996</v>
       </c>
       <c r="C266" s="5">
         <v>3.6049105799999204E-2</v>
       </c>
       <c r="D266" s="5">
         <v>8.1511536643713356</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>5.4679572459000001</v>
       </c>
       <c r="C267" s="5">
         <v>-7.0649611799999512E-2</v>
       </c>
       <c r="D267" s="5">
         <v>-14.277495147507292</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>5.592187418</v>
       </c>
       <c r="C268" s="5">
         <v>0.12423017209999987</v>
       </c>
       <c r="D268" s="5">
         <v>30.942097880932586</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>5.5895109718000002</v>
       </c>
       <c r="C269" s="5">
         <v>-2.676446199999738E-3</v>
       </c>
       <c r="D269" s="5">
         <v>-0.57281602752766725</v>
       </c>
       <c r="E269" s="5">
         <v>3.7651929077653801</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>5.8466756470999997</v>
       </c>
       <c r="C270" s="5">
         <v>0.25716467529999942</v>
       </c>
       <c r="D270" s="5">
         <v>71.562458413888621</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>5.8659374493999996</v>
       </c>
       <c r="C271" s="5">
         <v>1.9261802299999964E-2</v>
       </c>
       <c r="D271" s="5">
         <v>4.0258121210287712</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>5.8226805110999997</v>
       </c>
       <c r="C272" s="5">
         <v>-4.3256938299999881E-2</v>
       </c>
       <c r="D272" s="5">
         <v>-8.4988816568904664</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>5.7665177716000002</v>
       </c>
       <c r="C273" s="5">
         <v>-5.6162739499999503E-2</v>
       </c>
       <c r="D273" s="5">
         <v>-10.979898748244011</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>5.9138576242000003</v>
       </c>
       <c r="C274" s="5">
         <v>0.14733985260000004</v>
       </c>
       <c r="D274" s="5">
         <v>35.358882045105375</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>5.898407518</v>
       </c>
       <c r="C275" s="5">
         <v>-1.5450106200000313E-2</v>
       </c>
       <c r="D275" s="5">
         <v>-3.0903741443858324</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>5.9130158838</v>
       </c>
       <c r="C276" s="5">
         <v>1.4608365800000023E-2</v>
       </c>
       <c r="D276" s="5">
         <v>3.0128147677492167</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>5.8945471192000003</v>
       </c>
       <c r="C277" s="5">
         <v>-1.8468764599999687E-2</v>
       </c>
       <c r="D277" s="5">
         <v>-3.6843684850168978</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>5.8310992124999999</v>
       </c>
       <c r="C278" s="5">
         <v>-6.3447906700000445E-2</v>
       </c>
       <c r="D278" s="5">
         <v>-12.178703393639911</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>5.8647465592000003</v>
       </c>
       <c r="C279" s="5">
         <v>3.3647346700000469E-2</v>
       </c>
       <c r="D279" s="5">
         <v>7.148432201115118</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>5.7807996356000002</v>
       </c>
       <c r="C280" s="5">
         <v>-8.3946923600000112E-2</v>
       </c>
       <c r="D280" s="5">
         <v>-15.886827697561866</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>5.7972032230000003</v>
       </c>
       <c r="C281" s="5">
         <v>1.6403587400000141E-2</v>
       </c>
       <c r="D281" s="5">
         <v>3.4587668471651956</v>
       </c>
       <c r="E281" s="5">
         <v>3.7157499510751757</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>5.6352714563999999</v>
       </c>
       <c r="C282" s="5">
         <v>-0.16193176660000042</v>
       </c>
       <c r="D282" s="5">
         <v>-28.820358654893464</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>5.6661153522000003</v>
       </c>
       <c r="C283" s="5">
         <v>3.0843895800000354E-2</v>
       </c>
       <c r="D283" s="5">
         <v>6.7694107307547657</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>5.7281645710999998</v>
       </c>
       <c r="C284" s="5">
         <v>6.2049218899999481E-2</v>
       </c>
       <c r="D284" s="5">
         <v>13.962220049210261</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>5.6702223297999996</v>
       </c>
       <c r="C285" s="5">
         <v>-5.7942241300000141E-2</v>
       </c>
       <c r="D285" s="5">
         <v>-11.485338399631107</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>5.7042025815999997</v>
       </c>
       <c r="C286" s="5">
         <v>3.3980251800000083E-2</v>
       </c>
       <c r="D286" s="5">
         <v>7.433131487765654</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>5.5991570677000002</v>
       </c>
       <c r="C287" s="5">
         <v>-0.1050455138999995</v>
       </c>
       <c r="D287" s="5">
         <v>-19.992165498450287</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>5.6297488507000004</v>
       </c>
       <c r="C288" s="5">
         <v>3.0591783000000206E-2</v>
       </c>
       <c r="D288" s="5">
         <v>6.7570206424812707</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>5.6028323992000004</v>
       </c>
       <c r="C289" s="5">
         <v>-2.6916451499999994E-2</v>
       </c>
       <c r="D289" s="5">
         <v>-5.5888418596714668</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>5.6304207277999998</v>
       </c>
       <c r="C290" s="5">
         <v>2.7588328599999379E-2</v>
       </c>
       <c r="D290" s="5">
         <v>6.0714738481122854</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>5.6623373194999997</v>
       </c>
       <c r="C291" s="5">
         <v>3.1916591699999941E-2</v>
       </c>
       <c r="D291" s="5">
         <v>7.018454283542197</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>5.6734806424000004</v>
       </c>
       <c r="C292" s="5">
         <v>1.1143322900000641E-2</v>
       </c>
       <c r="D292" s="5">
         <v>2.3872964017794152</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>5.7023096747000004</v>
       </c>
       <c r="C293" s="5">
         <v>2.8829032300000001E-2</v>
       </c>
       <c r="D293" s="5">
         <v>6.2709729202647502</v>
       </c>
       <c r="E293" s="5">
         <v>-1.6368849710756472</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>5.5194355384999998</v>
       </c>
       <c r="C294" s="5">
         <v>-0.18287413620000059</v>
       </c>
       <c r="D294" s="5">
         <v>-32.372022197720142</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>5.4634564143000004</v>
       </c>
       <c r="C295" s="5">
         <v>-5.5979124199999397E-2</v>
       </c>
       <c r="D295" s="5">
         <v>-11.514154261700805</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>5.5353801263999998</v>
       </c>
       <c r="C296" s="5">
         <v>7.1923712099999371E-2</v>
       </c>
       <c r="D296" s="5">
         <v>16.992927624026532</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>5.5695420599999999</v>
       </c>
       <c r="C297" s="5">
         <v>3.4161933600000083E-2</v>
       </c>
       <c r="D297" s="5">
         <v>7.6624984281794983</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>5.5961360362999999</v>
       </c>
       <c r="C298" s="5">
         <v>2.6593976300000044E-2</v>
       </c>
       <c r="D298" s="5">
         <v>5.8827719761250341</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>5.6978957281999998</v>
       </c>
       <c r="C299" s="5">
         <v>0.10175969189999989</v>
       </c>
       <c r="D299" s="5">
         <v>24.140877232641088</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>5.7453465138000004</v>
       </c>
       <c r="C300" s="5">
         <v>4.74507856000006E-2</v>
       </c>
       <c r="D300" s="5">
         <v>10.463997580403595</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>5.8089348342999996</v>
       </c>
       <c r="C301" s="5">
         <v>6.3588320499999185E-2</v>
       </c>
       <c r="D301" s="5">
         <v>14.120411736168714</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>5.8260289712000004</v>
       </c>
       <c r="C302" s="5">
         <v>1.7094136900000834E-2</v>
       </c>
       <c r="D302" s="5">
         <v>3.5889962653838925</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>5.8579731524999996</v>
       </c>
       <c r="C303" s="5">
         <v>3.1944181299999208E-2</v>
       </c>
       <c r="D303" s="5">
         <v>6.7817033529393944</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>5.8682213333000002</v>
       </c>
       <c r="C304" s="5">
         <v>1.0248180800000561E-2</v>
       </c>
       <c r="D304" s="5">
         <v>2.1196475465421694</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>5.9087465022999996</v>
       </c>
       <c r="C305" s="5">
         <v>4.0525168999999472E-2</v>
       </c>
       <c r="D305" s="5">
         <v>8.6091633367514131</v>
       </c>
       <c r="E305" s="5">
         <v>3.6202317898643477</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>6.0121449164999996</v>
       </c>
       <c r="C306" s="5">
         <v>0.10339841419999996</v>
       </c>
       <c r="D306" s="5">
         <v>23.142788675828552</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>5.9621866883000001</v>
       </c>
       <c r="C307" s="5">
         <v>-4.995822819999951E-2</v>
       </c>
       <c r="D307" s="5">
         <v>-9.5281307044832388</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>5.9467967271999997</v>
       </c>
       <c r="C308" s="5">
         <v>-1.5389961100000349E-2</v>
       </c>
       <c r="D308" s="5">
         <v>-3.0539144083647329</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>5.8661219879999997</v>
       </c>
       <c r="C309" s="5">
         <v>-8.0674739200000012E-2</v>
       </c>
       <c r="D309" s="5">
         <v>-15.11793127165042</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>5.9913885979000003</v>
       </c>
       <c r="C310" s="5">
         <v>0.1252666099000006</v>
       </c>
       <c r="D310" s="5">
         <v>28.859601084347975</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>5.9945824270000001</v>
       </c>
       <c r="C311" s="5">
         <v>3.1938290999997676E-3</v>
       </c>
       <c r="D311" s="5">
         <v>0.64156273187330193</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>5.9604749057999999</v>
       </c>
       <c r="C312" s="5">
         <v>-3.4107521200000157E-2</v>
       </c>
       <c r="D312" s="5">
         <v>-6.6180084311758485</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>6.0145446333999999</v>
       </c>
       <c r="C313" s="5">
         <v>5.406972759999995E-2</v>
       </c>
       <c r="D313" s="5">
         <v>11.445531148944887</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>6.0269956356999996</v>
       </c>
       <c r="C314" s="5">
         <v>1.2451002299999736E-2</v>
       </c>
       <c r="D314" s="5">
         <v>2.5126590432021256</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>5.9605627427999996</v>
       </c>
       <c r="C315" s="5">
         <v>-6.6432892899999985E-2</v>
       </c>
       <c r="D315" s="5">
         <v>-12.453932536848633</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>5.9723324756</v>
       </c>
       <c r="C316" s="5">
         <v>1.1769732800000376E-2</v>
       </c>
       <c r="D316" s="5">
         <v>2.3954249859673649</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>5.9084980794000002</v>
       </c>
       <c r="C317" s="5">
         <v>-6.3834396199999865E-2</v>
       </c>
       <c r="D317" s="5">
         <v>-12.098261374257646</v>
       </c>
       <c r="E317" s="5">
         <v>-4.2043248919654275E-3</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>5.8938297525000003</v>
       </c>
       <c r="C318" s="5">
         <v>-1.4668326899999862E-2</v>
       </c>
       <c r="D318" s="5">
         <v>-2.9387551277647805</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>5.8520469306000003</v>
       </c>
       <c r="C319" s="5">
         <v>-4.1782821900000044E-2</v>
       </c>
       <c r="D319" s="5">
         <v>-8.1831134268303796</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>5.7506218455999996</v>
       </c>
       <c r="C320" s="5">
         <v>-0.10142508500000069</v>
       </c>
       <c r="D320" s="5">
         <v>-18.925530750776009</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>5.6492872887000001</v>
       </c>
       <c r="C321" s="5">
         <v>-0.10133455689999948</v>
       </c>
       <c r="D321" s="5">
         <v>-19.212119778304238</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>5.5894179792000003</v>
       </c>
       <c r="C322" s="5">
         <v>-5.9869309499999801E-2</v>
       </c>
       <c r="D322" s="5">
         <v>-12.001530251354142</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>5.5904346436000001</v>
       </c>
       <c r="C323" s="5">
         <v>1.0166643999998115E-3</v>
       </c>
       <c r="D323" s="5">
         <v>0.21848759749383273</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>5.3760199147999996</v>
       </c>
       <c r="C324" s="5">
         <v>-0.21441472880000045</v>
       </c>
       <c r="D324" s="5">
         <v>-37.456305641982865</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>5.3334590778999997</v>
       </c>
       <c r="C325" s="5">
         <v>-4.2560836899999899E-2</v>
       </c>
       <c r="D325" s="5">
         <v>-9.0972167486422109</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>5.4418169208</v>
       </c>
       <c r="C326" s="5">
         <v>0.10835784290000028</v>
       </c>
       <c r="D326" s="5">
         <v>27.297394247913132</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>5.2762579446000002</v>
       </c>
       <c r="C327" s="5">
         <v>-0.16555897619999982</v>
       </c>
       <c r="D327" s="5">
         <v>-30.978386318660199</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>5.1803571715999999</v>
       </c>
       <c r="C328" s="5">
         <v>-9.5900773000000328E-2</v>
       </c>
       <c r="D328" s="5">
         <v>-19.757542410253503</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>5.2046968723000004</v>
       </c>
       <c r="C329" s="5">
         <v>2.4339700700000577E-2</v>
       </c>
       <c r="D329" s="5">
         <v>5.7861565781266444</v>
       </c>
       <c r="E329" s="5">
         <v>-11.911677005596488</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>5.2766085570000003</v>
       </c>
       <c r="C330" s="5">
         <v>7.1911684699999867E-2</v>
       </c>
       <c r="D330" s="5">
         <v>17.89984656462704</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>5.2305618640000002</v>
       </c>
       <c r="C331" s="5">
         <v>-4.6046693000000083E-2</v>
       </c>
       <c r="D331" s="5">
         <v>-9.9836109550877179</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>5.2476282553000004</v>
       </c>
       <c r="C332" s="5">
         <v>1.7066391300000205E-2</v>
       </c>
       <c r="D332" s="5">
         <v>3.9864196379925332</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>5.2335449762000001</v>
       </c>
       <c r="C333" s="5">
         <v>-1.408327910000029E-2</v>
       </c>
       <c r="D333" s="5">
         <v>-3.1733765070495079</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>5.1857885137000004</v>
       </c>
       <c r="C334" s="5">
         <v>-4.7756462499999763E-2</v>
       </c>
       <c r="D334" s="5">
         <v>-10.416899794065259</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>5.1844912429000001</v>
       </c>
       <c r="C335" s="5">
         <v>-1.2972708000003053E-3</v>
       </c>
       <c r="D335" s="5">
         <v>-0.29977791885676952</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>5.2846908794000003</v>
       </c>
       <c r="C336" s="5">
         <v>0.10019963650000019</v>
       </c>
       <c r="D336" s="5">
         <v>25.823373274483718</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>5.2454024768999998</v>
       </c>
       <c r="C337" s="5">
         <v>-3.928840250000043E-2</v>
       </c>
       <c r="D337" s="5">
         <v>-8.5653647786566811</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>5.2593442354000004</v>
       </c>
       <c r="C338" s="5">
         <v>1.3941758500000567E-2</v>
       </c>
       <c r="D338" s="5">
         <v>3.2365215861124508</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>5.2853670549</v>
       </c>
       <c r="C339" s="5">
         <v>2.6022819499999628E-2</v>
       </c>
       <c r="D339" s="5">
         <v>6.1017806835098831</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>5.2896328413999996</v>
       </c>
       <c r="C340" s="5">
         <v>4.2657864999995354E-3</v>
       </c>
       <c r="D340" s="5">
         <v>0.97282327987151529</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>5.2961932072</v>
       </c>
       <c r="C341" s="5">
         <v>6.5603658000004117E-3</v>
       </c>
       <c r="D341" s="5">
         <v>1.4984710373457055</v>
       </c>
       <c r="E341" s="5">
         <v>1.7579570365942709</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>5.2715778368999997</v>
       </c>
       <c r="C342" s="5">
         <v>-2.4615370300000272E-2</v>
       </c>
       <c r="D342" s="5">
         <v>-5.4369129027253882</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>5.3200551405000001</v>
       </c>
       <c r="C343" s="5">
         <v>4.8477303600000354E-2</v>
       </c>
       <c r="D343" s="5">
         <v>11.610774641467403</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>5.3421258326999999</v>
       </c>
       <c r="C344" s="5">
         <v>2.2070692199999797E-2</v>
       </c>
       <c r="D344" s="5">
         <v>5.0934764992902393</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>5.4207185115999996</v>
       </c>
       <c r="C345" s="5">
         <v>7.8592678899999768E-2</v>
       </c>
       <c r="D345" s="5">
         <v>19.155174302180743</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>5.4796201461000003</v>
       </c>
       <c r="C346" s="5">
         <v>5.8901634500000632E-2</v>
       </c>
       <c r="D346" s="5">
         <v>13.847415489908865</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>5.4831930961999999</v>
       </c>
       <c r="C347" s="5">
         <v>3.5729500999996944E-3</v>
       </c>
       <c r="D347" s="5">
         <v>0.78526423659805999</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>5.4852435171999998</v>
       </c>
       <c r="C348" s="5">
         <v>2.0504209999998579E-3</v>
       </c>
       <c r="D348" s="5">
         <v>0.44965989806906581</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>5.5558995786000001</v>
       </c>
       <c r="C349" s="5">
         <v>7.0656061400000247E-2</v>
       </c>
       <c r="D349" s="5">
         <v>16.600844163597106</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>5.5787865918000001</v>
       </c>
       <c r="C350" s="5">
         <v>2.2887013200000084E-2</v>
       </c>
       <c r="D350" s="5">
         <v>5.0568397947065691</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>5.5923190120999999</v>
       </c>
       <c r="C351" s="5">
         <v>1.3532420299999792E-2</v>
       </c>
       <c r="D351" s="5">
         <v>2.9499809063945781</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>5.5947697559999998</v>
       </c>
       <c r="C352" s="5">
         <v>2.4507438999998854E-3</v>
       </c>
       <c r="D352" s="5">
         <v>0.52715008435177957</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>5.6842024002000002</v>
       </c>
       <c r="C353" s="5">
         <v>8.9432644200000411E-2</v>
       </c>
       <c r="D353" s="5">
         <v>20.961672139683472</v>
       </c>
       <c r="E353" s="5">
         <v>7.3261902997140416</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>5.6795277005000004</v>
       </c>
       <c r="C354" s="5">
         <v>-4.6746996999997847E-3</v>
       </c>
       <c r="D354" s="5">
         <v>-0.98243079515576426</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>5.7092361012000001</v>
       </c>
       <c r="C355" s="5">
         <v>2.9708400699999693E-2</v>
       </c>
       <c r="D355" s="5">
         <v>6.460714122665423</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>5.7305039653999996</v>
       </c>
       <c r="C356" s="5">
         <v>2.1267864199999487E-2</v>
       </c>
       <c r="D356" s="5">
         <v>4.5629359613441833</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>5.8105268832999997</v>
       </c>
       <c r="C357" s="5">
         <v>8.0022917900000046E-2</v>
       </c>
       <c r="D357" s="5">
         <v>18.106111089714204</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>5.8757802945000002</v>
       </c>
       <c r="C358" s="5">
         <v>6.52534112000005E-2</v>
       </c>
       <c r="D358" s="5">
         <v>14.340583084457514</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>5.9789634904</v>
       </c>
       <c r="C359" s="5">
         <v>0.1031831958999998</v>
       </c>
       <c r="D359" s="5">
         <v>23.232209950488958</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>6.0900735723999997</v>
       </c>
       <c r="C360" s="5">
         <v>0.11111008199999972</v>
       </c>
       <c r="D360" s="5">
         <v>24.726763546217789</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>6.0679471020999998</v>
       </c>
       <c r="C361" s="5">
         <v>-2.2126470299999923E-2</v>
       </c>
       <c r="D361" s="5">
         <v>-4.2737684177415414</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>6.0969222930999996</v>
       </c>
       <c r="C362" s="5">
         <v>2.8975190999999789E-2</v>
       </c>
       <c r="D362" s="5">
         <v>5.8830602251463748</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>6.0979845243000002</v>
       </c>
       <c r="C363" s="5">
         <v>1.0622312000005962E-3</v>
       </c>
       <c r="D363" s="5">
         <v>0.20926945205506087</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>6.2023062709000003</v>
       </c>
       <c r="C364" s="5">
         <v>0.10432174660000015</v>
       </c>
       <c r="D364" s="5">
         <v>22.575219950977619</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>6.1712236167999999</v>
       </c>
       <c r="C365" s="5">
         <v>-3.108265410000044E-2</v>
       </c>
       <c r="D365" s="5">
         <v>-5.8507408654090653</v>
       </c>
       <c r="E365" s="5">
         <v>8.5679780963264776</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>6.1834286615999998</v>
       </c>
       <c r="C366" s="5">
         <v>1.2205044799999953E-2</v>
       </c>
       <c r="D366" s="5">
         <v>2.3992683949960014</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>6.1964397755</v>
       </c>
       <c r="C367" s="5">
         <v>1.3011113900000204E-2</v>
       </c>
       <c r="D367" s="5">
         <v>2.5544572220496997</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>6.1121362677000004</v>
       </c>
       <c r="C368" s="5">
         <v>-8.4303507799999622E-2</v>
       </c>
       <c r="D368" s="5">
         <v>-15.158265118245174</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>5.4035042873999997</v>
       </c>
       <c r="C369" s="5">
         <v>-0.70863198030000074</v>
       </c>
       <c r="D369" s="5">
         <v>-77.20762049586537</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>5.5814076401000001</v>
       </c>
       <c r="C370" s="5">
         <v>0.17790335270000046</v>
       </c>
       <c r="D370" s="5">
         <v>47.509131367747926</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>5.8783947626000002</v>
       </c>
       <c r="C371" s="5">
         <v>0.29698712250000003</v>
       </c>
       <c r="D371" s="5">
         <v>86.285933277433188</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>5.8995183646999996</v>
       </c>
       <c r="C372" s="5">
         <v>2.1123602099999417E-2</v>
       </c>
       <c r="D372" s="5">
         <v>4.3983696287021035</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>5.8830736214000003</v>
       </c>
       <c r="C373" s="5">
         <v>-1.6444743299999232E-2</v>
       </c>
       <c r="D373" s="5">
         <v>-3.2941581204191106</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>5.9096502615000004</v>
       </c>
       <c r="C374" s="5">
         <v>2.6576640100000049E-2</v>
       </c>
       <c r="D374" s="5">
         <v>5.5577094400985683</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>6.0045397936000002</v>
       </c>
       <c r="C375" s="5">
         <v>9.488953209999984E-2</v>
       </c>
       <c r="D375" s="5">
         <v>21.064098334024361</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>6.0032117674999999</v>
       </c>
       <c r="C376" s="5">
         <v>-1.328026100000379E-3</v>
       </c>
       <c r="D376" s="5">
         <v>-0.26508179665489795</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>6.0654824716000002</v>
       </c>
       <c r="C377" s="5">
         <v>6.2270704100000351E-2</v>
       </c>
       <c r="D377" s="5">
         <v>13.182754793088458</v>
       </c>
       <c r="E377" s="5">
         <v>-1.7134550903671553</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>6.1807037451999998</v>
       </c>
       <c r="C378" s="5">
         <v>0.11522127359999956</v>
       </c>
       <c r="D378" s="5">
         <v>25.334578422182098</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>6.0802211700999997</v>
       </c>
       <c r="C379" s="5">
         <v>-0.10048257510000003</v>
       </c>
       <c r="D379" s="5">
         <v>-17.855706773275582</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>6.1875281282000003</v>
       </c>
       <c r="C380" s="5">
         <v>0.10730695810000057</v>
       </c>
       <c r="D380" s="5">
         <v>23.359814801701372</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>6.3016313288000001</v>
       </c>
       <c r="C381" s="5">
         <v>0.11410320059999979</v>
       </c>
       <c r="D381" s="5">
         <v>24.517291175204136</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>6.3907145992999999</v>
       </c>
       <c r="C382" s="5">
         <v>8.9083270499999756E-2</v>
       </c>
       <c r="D382" s="5">
         <v>18.34697911904064</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>6.3786634446999999</v>
       </c>
       <c r="C383" s="5">
         <v>-1.2051154599999947E-2</v>
       </c>
       <c r="D383" s="5">
         <v>-2.239552041733428</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>6.5147309034000003</v>
       </c>
       <c r="C384" s="5">
         <v>0.13606745870000037</v>
       </c>
       <c r="D384" s="5">
         <v>28.825405894175617</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>6.4918828381000004</v>
       </c>
       <c r="C385" s="5">
         <v>-2.2848065299999831E-2</v>
       </c>
       <c r="D385" s="5">
         <v>-4.1283279580607175</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>6.5160238424000001</v>
       </c>
       <c r="C386" s="5">
         <v>2.4141004299999658E-2</v>
       </c>
       <c r="D386" s="5">
         <v>4.5547810895210761</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>6.6077216211999996</v>
       </c>
       <c r="C387" s="5">
         <v>9.1697778799999519E-2</v>
       </c>
       <c r="D387" s="5">
         <v>18.257551051097298</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>6.6018197628999999</v>
       </c>
       <c r="C388" s="5">
         <v>-5.9018582999996738E-3</v>
       </c>
       <c r="D388" s="5">
         <v>-1.0665615942665796</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>6.6622202700999997</v>
       </c>
       <c r="C389" s="5">
         <v>6.0400507199999787E-2</v>
       </c>
       <c r="D389" s="5">
         <v>11.548539548666303</v>
       </c>
       <c r="E389" s="5">
         <v>9.8382577361993064</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>6.6759600124</v>
       </c>
       <c r="C390" s="5">
         <v>1.3739742300000302E-2</v>
       </c>
       <c r="D390" s="5">
         <v>2.5030694211460425</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>6.7679539397999999</v>
       </c>
       <c r="C391" s="5">
         <v>9.1993927399999897E-2</v>
       </c>
       <c r="D391" s="5">
         <v>17.848487360901832</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>6.8666701396000001</v>
       </c>
       <c r="C392" s="5">
         <v>9.8716199800000126E-2</v>
       </c>
       <c r="D392" s="5">
         <v>18.977678557690968</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>7.0014981886000003</v>
       </c>
       <c r="C393" s="5">
         <v>0.13482804900000023</v>
       </c>
       <c r="D393" s="5">
         <v>26.280864356587031</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>6.9048843677000002</v>
       </c>
       <c r="C394" s="5">
         <v>-9.6613820900000036E-2</v>
       </c>
       <c r="D394" s="5">
         <v>-15.358149129360621</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>6.9830946313000002</v>
       </c>
       <c r="C395" s="5">
         <v>7.8210263599999941E-2</v>
       </c>
       <c r="D395" s="5">
         <v>14.471719893022495</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>6.9268283708</v>
       </c>
       <c r="C396" s="5">
         <v>-5.6266260500000165E-2</v>
       </c>
       <c r="D396" s="5">
         <v>-9.251804978714306</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>6.9898369518000001</v>
       </c>
       <c r="C397" s="5">
         <v>6.3008581000000063E-2</v>
       </c>
       <c r="D397" s="5">
         <v>11.478577670753353</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>7.1154663801</v>
       </c>
       <c r="C398" s="5">
         <v>0.1256294282999999</v>
       </c>
       <c r="D398" s="5">
         <v>23.832861388651637</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>7.1114120755999997</v>
       </c>
       <c r="C399" s="5">
         <v>-4.0543045000003275E-3</v>
       </c>
       <c r="D399" s="5">
         <v>-0.68160644033665729</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>7.1995626188999999</v>
       </c>
       <c r="C400" s="5">
         <v>8.8150543300000272E-2</v>
       </c>
       <c r="D400" s="5">
         <v>15.931971733141935</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>7.2616229669000001</v>
       </c>
       <c r="C401" s="5">
         <v>6.2060348000000154E-2</v>
       </c>
       <c r="D401" s="5">
         <v>10.84879888702519</v>
       </c>
       <c r="E401" s="5">
         <v>8.9970411139078657</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>7.3767108412000004</v>
       </c>
       <c r="C402" s="5">
         <v>0.11508787430000034</v>
       </c>
       <c r="D402" s="5">
         <v>20.7671359774811</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>7.460830444</v>
       </c>
       <c r="C403" s="5">
         <v>8.4119602799999527E-2</v>
       </c>
       <c r="D403" s="5">
         <v>14.575806747950848</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>7.4534743661</v>
       </c>
       <c r="C404" s="5">
         <v>-7.3560778999999243E-3</v>
       </c>
       <c r="D404" s="5">
         <v>-1.1767566712973854</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>7.4024817460000003</v>
       </c>
       <c r="C405" s="5">
         <v>-5.0992620099999719E-2</v>
       </c>
       <c r="D405" s="5">
         <v>-7.9077687701242683</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>7.4163282253</v>
       </c>
       <c r="C406" s="5">
         <v>1.3846479299999714E-2</v>
       </c>
       <c r="D406" s="5">
         <v>2.2678591714553775</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>7.4864126370999999</v>
       </c>
       <c r="C407" s="5">
         <v>7.0084411799999913E-2</v>
       </c>
       <c r="D407" s="5">
         <v>11.948383035608966</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>7.3397454384999996</v>
       </c>
       <c r="C408" s="5">
         <v>-0.14666719860000033</v>
       </c>
       <c r="D408" s="5">
         <v>-21.134539909884033</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>7.4775946175000003</v>
       </c>
       <c r="C409" s="5">
         <v>0.13784917900000071</v>
       </c>
       <c r="D409" s="5">
         <v>25.017563991160905</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>7.5056949555000001</v>
       </c>
       <c r="C410" s="5">
         <v>2.810033799999978E-2</v>
       </c>
       <c r="D410" s="5">
         <v>4.6039090914197223</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>7.5161111094999997</v>
       </c>
       <c r="C411" s="5">
         <v>1.0416153999999622E-2</v>
       </c>
       <c r="D411" s="5">
         <v>1.6780900176116997</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>7.4997508351000004</v>
       </c>
       <c r="C412" s="5">
         <v>-1.6360274399999319E-2</v>
       </c>
       <c r="D412" s="5">
         <v>-2.5809878730002955</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>7.4664692335999998</v>
       </c>
       <c r="C413" s="5">
         <v>-3.328160150000059E-2</v>
       </c>
       <c r="D413" s="5">
         <v>-5.1971620570572474</v>
       </c>
       <c r="E413" s="5">
         <v>2.8209433019826591</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>7.3673900489999999</v>
       </c>
       <c r="C414" s="5">
         <v>-9.907918459999987E-2</v>
       </c>
       <c r="D414" s="5">
         <v>-14.811572956289165</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>7.3629297668999998</v>
       </c>
       <c r="C415" s="5">
         <v>-4.4602821000001569E-3</v>
       </c>
       <c r="D415" s="5">
         <v>-0.72407629605784063</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>7.3573289063000002</v>
       </c>
       <c r="C416" s="5">
         <v>-5.6008605999995353E-3</v>
       </c>
       <c r="D416" s="5">
         <v>-0.90901107568005513</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>7.3069208285</v>
       </c>
       <c r="C417" s="5">
         <v>-5.0408077800000228E-2</v>
       </c>
       <c r="D417" s="5">
         <v>-7.9188438390744853</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>7.1216741748999999</v>
       </c>
       <c r="C418" s="5">
         <v>-0.18524665360000014</v>
       </c>
       <c r="D418" s="5">
         <v>-26.519452617269401</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>7.0871954120999998</v>
       </c>
       <c r="C419" s="5">
         <v>-3.4478762800000062E-2</v>
       </c>
       <c r="D419" s="5">
         <v>-5.6574334620301929</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>7.1424489009999999</v>
       </c>
       <c r="C420" s="5">
         <v>5.5253488900000036E-2</v>
       </c>
       <c r="D420" s="5">
         <v>9.7672575031315212</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>7.1625436011000003</v>
       </c>
       <c r="C421" s="5">
         <v>2.0094700100000473E-2</v>
       </c>
       <c r="D421" s="5">
         <v>3.4288367578598322</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>6.9953780170000002</v>
       </c>
       <c r="C422" s="5">
         <v>-0.16716558410000015</v>
       </c>
       <c r="D422" s="5">
         <v>-24.677121123681122</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>7.1204966889000003</v>
       </c>
       <c r="C423" s="5">
         <v>0.12511867190000014</v>
       </c>
       <c r="D423" s="5">
         <v>23.705557516027319</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>7.1004515659000003</v>
       </c>
       <c r="C424" s="5">
         <v>-2.0045123000000054E-2</v>
       </c>
       <c r="D424" s="5">
         <v>-3.3263388668428151</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>6.9734618758</v>
       </c>
       <c r="C425" s="5">
         <v>-0.12698969010000027</v>
       </c>
       <c r="D425" s="5">
         <v>-19.471513031661225</v>
       </c>
       <c r="E425" s="5">
         <v>-6.6029517081702789</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>6.9607493092999997</v>
       </c>
       <c r="C426" s="5">
         <v>-1.27125665000003E-2</v>
       </c>
       <c r="D426" s="5">
         <v>-2.1657895769387148</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>6.6702026961999996</v>
       </c>
       <c r="C427" s="5">
         <v>-0.29054661310000007</v>
       </c>
       <c r="D427" s="5">
         <v>-40.048995605788171</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>6.6669478520999998</v>
       </c>
       <c r="C428" s="5">
         <v>-3.2548440999997652E-3</v>
       </c>
       <c r="D428" s="5">
         <v>-0.58399236411409428</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>6.6080119811999998</v>
       </c>
       <c r="C429" s="5">
         <v>-5.8935870900000076E-2</v>
       </c>
       <c r="D429" s="5">
         <v>-10.107147214930102</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>6.7223598275000001</v>
       </c>
       <c r="C430" s="5">
         <v>0.11434784630000028</v>
       </c>
       <c r="D430" s="5">
         <v>22.860195395827866</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>6.4898232290999998</v>
       </c>
       <c r="C431" s="5">
         <v>-0.23253659840000029</v>
       </c>
       <c r="D431" s="5">
         <v>-34.455938664199174</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>6.3358138163</v>
       </c>
       <c r="C432" s="5">
         <v>-0.1540094127999998</v>
       </c>
       <c r="D432" s="5">
         <v>-25.039155843732651</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>6.2553205693000002</v>
       </c>
       <c r="C433" s="5">
         <v>-8.0493246999999712E-2</v>
       </c>
       <c r="D433" s="5">
         <v>-14.223963724884381</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>6.0917148955</v>
       </c>
       <c r="C434" s="5">
         <v>-0.16360567380000024</v>
       </c>
       <c r="D434" s="5">
         <v>-27.242129695109774</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>5.9129128023000002</v>
       </c>
       <c r="C435" s="5">
         <v>-0.17880209319999985</v>
       </c>
       <c r="D435" s="5">
         <v>-30.057224421283259</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>5.8214969289000003</v>
       </c>
       <c r="C436" s="5">
         <v>-9.1415873399999903E-2</v>
       </c>
       <c r="D436" s="5">
         <v>-17.053440252059126</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>5.8137195477999999</v>
       </c>
       <c r="C437" s="5">
         <v>-7.777381100000369E-3</v>
       </c>
       <c r="D437" s="5">
         <v>-1.5914437977785023</v>
       </c>
       <c r="E437" s="5">
         <v>-16.630797567341027</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>5.8123651955</v>
       </c>
       <c r="C438" s="5">
         <v>-1.3543522999999169E-3</v>
       </c>
       <c r="D438" s="5">
         <v>-0.27919166302037279</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>5.8158059383999996</v>
       </c>
       <c r="C439" s="5">
         <v>3.440742899999627E-3</v>
       </c>
       <c r="D439" s="5">
         <v>0.71268079002411167</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>5.8475812303000003</v>
       </c>
       <c r="C440" s="5">
         <v>3.1775291900000724E-2</v>
       </c>
       <c r="D440" s="5">
         <v>6.756980614677377</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>5.7997674013999996</v>
       </c>
       <c r="C441" s="5">
         <v>-4.7813828900000743E-2</v>
       </c>
       <c r="D441" s="5">
         <v>-9.3825663951195626</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>5.8909074880999999</v>
       </c>
       <c r="C442" s="5">
         <v>9.1140086700000289E-2</v>
       </c>
       <c r="D442" s="5">
         <v>20.575622081015087</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>5.9583617879000004</v>
+        <v>5.9645517586999999</v>
       </c>
       <c r="C443" s="5">
-        <v>6.7454299800000506E-2</v>
+        <v>7.3644270600000006E-2</v>
       </c>
       <c r="D443" s="5">
-        <v>14.639954904966501</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>16.077302985159502</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>5.9628989608999996</v>
+      </c>
+      <c r="C444" s="5">
+        <v>-1.6527978000002719E-3</v>
+      </c>
+      <c r="D444" s="5">
+        <v>-0.33201780404553682</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5EEFF4BA-E137-403E-85AF-980D542D217F}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>bromanua</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>