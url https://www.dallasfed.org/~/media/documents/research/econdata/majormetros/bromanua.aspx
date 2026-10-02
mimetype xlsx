--- v8 (2026-08-23)
+++ v9 (2026-10-02)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{A173E1D9-F04D-4DDF-A03F-E19B2355F51A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{85758D01-8F70-4061-9CA3-9352C76D3D2F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{605FCA0E-5786-4281-AB30-186D206FD9F5}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{9B5592CB-BE92-4BF4-9579-16FCD1AEA56F}"/>
   </bookViews>
   <sheets>
     <sheet name="bromanua" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Brownsville—Harlingen Manufacturing Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{38F7E630-5247-4CE7-961D-74D037C96459}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A27C7C30-EF03-47BF-BBDF-8F25BBC08477}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -987,6293 +987,6302 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>10.716963706</v>
+        <v>10.716757335</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>10.663970408000001</v>
+        <v>10.663862718000001</v>
       </c>
       <c r="C7" s="5">
-        <v>-5.2993297999998745E-2</v>
+        <v>-5.2894616999999755E-2</v>
       </c>
       <c r="D7" s="5">
-        <v>-5.7750195739193044</v>
+        <v>-5.7646639156385016</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>10.545874453</v>
+        <v>10.545855209000001</v>
       </c>
       <c r="C8" s="5">
-        <v>-0.11809595500000114</v>
+        <v>-0.1180075089999999</v>
       </c>
       <c r="D8" s="5">
-        <v>-12.50887786928403</v>
+        <v>-12.500190881928253</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>10.669593405000001</v>
+        <v>10.669549283</v>
       </c>
       <c r="C9" s="5">
-        <v>0.12371895200000083</v>
+        <v>0.12369407399999943</v>
       </c>
       <c r="D9" s="5">
-        <v>15.022625047104299</v>
+        <v>15.019435945957916</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>10.761688510999999</v>
+        <v>10.761672869</v>
       </c>
       <c r="C10" s="5">
-        <v>9.2095105999998594E-2</v>
+        <v>9.2123585999999591E-2</v>
       </c>
       <c r="D10" s="5">
-        <v>10.864007690000177</v>
+        <v>10.867575556443331</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>10.918061779</v>
+        <v>10.918073245</v>
       </c>
       <c r="C11" s="5">
-        <v>0.15637326800000118</v>
+        <v>0.15640037600000056</v>
       </c>
       <c r="D11" s="5">
-        <v>18.899918794293423</v>
+        <v>18.903491090845591</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>11.145475739</v>
+        <v>11.145505724</v>
       </c>
       <c r="C12" s="5">
-        <v>0.2274139599999998</v>
+        <v>0.22743247899999908</v>
       </c>
       <c r="D12" s="5">
-        <v>28.066860005766259</v>
+        <v>28.069380601277814</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>11.374545897999999</v>
+        <v>11.374576527</v>
       </c>
       <c r="C13" s="5">
-        <v>0.22907015899999905</v>
+        <v>0.22907080300000082</v>
       </c>
       <c r="D13" s="5">
-        <v>27.651369845113404</v>
+        <v>27.651373578957884</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>11.418406749000001</v>
+        <v>11.418441040999999</v>
       </c>
       <c r="C14" s="5">
-        <v>4.3860851000001588E-2</v>
+        <v>4.3864513999999133E-2</v>
       </c>
       <c r="D14" s="5">
-        <v>4.726672272004806</v>
+        <v>4.7270624257114813</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>11.5570298</v>
+        <v>11.557097477999999</v>
       </c>
       <c r="C15" s="5">
-        <v>0.13862305099999972</v>
+        <v>0.13865643699999985</v>
       </c>
       <c r="D15" s="5">
-        <v>15.581595073114961</v>
+        <v>15.585551872171234</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>11.589693702</v>
+        <v>11.589782932</v>
       </c>
       <c r="C16" s="5">
-        <v>3.2663901999999467E-2</v>
+        <v>3.2685454000001002E-2</v>
       </c>
       <c r="D16" s="5">
-        <v>3.4448092439748557</v>
+        <v>3.4470971371308945</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>11.515594687</v>
+        <v>11.515722791</v>
       </c>
       <c r="C17" s="5">
-        <v>-7.4099014999999824E-2</v>
+        <v>-7.4060141000000357E-2</v>
       </c>
       <c r="D17" s="5">
-        <v>-7.4081103330625453</v>
+        <v>-7.4043044183282554</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>10.721496248999999</v>
+        <v>10.721310055</v>
       </c>
       <c r="C18" s="5">
-        <v>-0.79409843800000068</v>
+        <v>-0.79441273599999995</v>
       </c>
       <c r="D18" s="5">
-        <v>-57.574367293299169</v>
+        <v>-57.588869748147033</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>10.656369124999999</v>
+        <v>10.656270168000001</v>
       </c>
       <c r="C19" s="5">
-        <v>-6.5127123999999981E-2</v>
+        <v>-6.5039886999999297E-2</v>
       </c>
       <c r="D19" s="5">
-        <v>-7.0506641186858454</v>
+        <v>-7.0416509310178066</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>10.644234037</v>
+        <v>10.644214313999999</v>
       </c>
       <c r="C20" s="5">
-        <v>-1.2135087999999072E-2</v>
+        <v>-1.2055854000001531E-2</v>
       </c>
       <c r="D20" s="5">
-        <v>-1.3579902640472374</v>
+        <v>-1.3491910474515922</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>10.159017257</v>
+        <v>10.158978775</v>
       </c>
       <c r="C21" s="5">
-        <v>-0.48521678000000001</v>
+        <v>-0.4852355389999996</v>
       </c>
       <c r="D21" s="5">
-        <v>-42.87221339948065</v>
+        <v>-42.873539920222662</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>10.058933787000001</v>
+        <v>10.058920819000001</v>
       </c>
       <c r="C22" s="5">
-        <v>-0.10008346999999951</v>
+        <v>-0.10005795599999878</v>
       </c>
       <c r="D22" s="5">
-        <v>-11.202034348337975</v>
+        <v>-11.199371681254034</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>10.419031372999999</v>
+        <v>10.419041958999999</v>
       </c>
       <c r="C23" s="5">
-        <v>0.36009758599999842</v>
+        <v>0.36012113999999862</v>
       </c>
       <c r="D23" s="5">
-        <v>52.512259760976221</v>
+        <v>52.516478725540352</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>10.355079048</v>
+        <v>10.355103527000001</v>
       </c>
       <c r="C24" s="5">
-        <v>-6.3952324999998922E-2</v>
+        <v>-6.3938431999998713E-2</v>
       </c>
       <c r="D24" s="5">
-        <v>-7.1219960336248889</v>
+        <v>-7.1204937014672893</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>10.686658929</v>
+        <v>10.686682776</v>
       </c>
       <c r="C25" s="5">
-        <v>0.33157988099999969</v>
+        <v>0.33157924899999891</v>
       </c>
       <c r="D25" s="5">
-        <v>45.969581795970818</v>
+        <v>45.96934972808215</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>10.728971848</v>
+        <v>10.728998091999999</v>
       </c>
       <c r="C26" s="5">
-        <v>4.2312919000000448E-2</v>
+        <v>4.2315315999999825E-2</v>
       </c>
       <c r="D26" s="5">
-        <v>4.8561439584191124</v>
+        <v>4.856414000385656</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>10.471517462</v>
+        <v>10.471569019</v>
       </c>
       <c r="C27" s="5">
-        <v>-0.25745438600000092</v>
+        <v>-0.25742907299999906</v>
       </c>
       <c r="D27" s="5">
-        <v>-25.2832132436968</v>
+        <v>-25.280991925494646</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>10.496369434</v>
+        <v>10.496437439999999</v>
       </c>
       <c r="C28" s="5">
-        <v>2.4851972000000444E-2</v>
+        <v>2.4868420999998975E-2</v>
       </c>
       <c r="D28" s="5">
-        <v>2.8854210596085172</v>
+        <v>2.8873414714522205</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>10.624656531999999</v>
+        <v>10.624760459999999</v>
       </c>
       <c r="C29" s="5">
-        <v>0.12828709799999949</v>
+        <v>0.12832301999999984</v>
       </c>
       <c r="D29" s="5">
-        <v>15.693643184766604</v>
+        <v>15.698228556298766</v>
       </c>
       <c r="E29" s="5">
-        <v>-7.7367967457710574</v>
+        <v>-7.7369206186199913</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>10.423053767000001</v>
+        <v>10.422906645999999</v>
       </c>
       <c r="C30" s="5">
-        <v>-0.20160276499999874</v>
+        <v>-0.20185381399999969</v>
       </c>
       <c r="D30" s="5">
-        <v>-20.537734100622941</v>
+        <v>-20.560517548879442</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>10.638339143</v>
+        <v>10.638261056999999</v>
       </c>
       <c r="C31" s="5">
-        <v>0.21528537599999886</v>
+        <v>0.21535441099999986</v>
       </c>
       <c r="D31" s="5">
-        <v>27.804527130606704</v>
+        <v>27.814918027920598</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>10.732545739000001</v>
+        <v>10.732522146999999</v>
       </c>
       <c r="C32" s="5">
-        <v>9.4206596000001142E-2</v>
+        <v>9.4261089999999825E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>11.159606648275133</v>
+        <v>11.166465727300888</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>10.950273914</v>
+        <v>10.950241828999999</v>
       </c>
       <c r="C33" s="5">
-        <v>0.21772817499999952</v>
+        <v>0.21771968200000025</v>
       </c>
       <c r="D33" s="5">
-        <v>27.2526452557609</v>
+        <v>27.251527638586492</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>11.051448674</v>
+        <v>11.051437971</v>
       </c>
       <c r="C34" s="5">
-        <v>0.10117475999999925</v>
+        <v>0.10119614200000093</v>
       </c>
       <c r="D34" s="5">
-        <v>11.668514183622158</v>
+        <v>11.67114279829371</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>11.105766279999999</v>
+        <v>11.105776399</v>
       </c>
       <c r="C35" s="5">
-        <v>5.4317605999999685E-2</v>
+        <v>5.4338427999999439E-2</v>
       </c>
       <c r="D35" s="5">
-        <v>6.060048639936344</v>
+        <v>6.0624408962795862</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>11.268493929</v>
+        <v>11.268516084</v>
       </c>
       <c r="C36" s="5">
-        <v>0.1627276490000007</v>
+        <v>0.16273968500000002</v>
       </c>
       <c r="D36" s="5">
-        <v>19.071588134130636</v>
+        <v>19.073095520589668</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>11.193540965</v>
+        <v>11.193559526</v>
       </c>
       <c r="C37" s="5">
-        <v>-7.4952963999999511E-2</v>
+        <v>-7.4956558000000229E-2</v>
       </c>
       <c r="D37" s="5">
-        <v>-7.6962351380411187</v>
+        <v>-7.696576194955207</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>11.327700865000001</v>
+        <v>11.327720179</v>
       </c>
       <c r="C38" s="5">
-        <v>0.13415990000000022</v>
+        <v>0.13416065300000035</v>
       </c>
       <c r="D38" s="5">
-        <v>15.369589430829356</v>
+        <v>15.369654271334209</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>11.487673164</v>
+        <v>11.487715074</v>
       </c>
       <c r="C39" s="5">
-        <v>0.15997229899999965</v>
+        <v>0.15999489500000053</v>
       </c>
       <c r="D39" s="5">
-        <v>18.326927715350692</v>
+        <v>18.329686983829198</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>11.605248595000001</v>
+        <v>11.605300332000001</v>
       </c>
       <c r="C40" s="5">
-        <v>0.11757543100000056</v>
+        <v>0.11758525800000008</v>
       </c>
       <c r="D40" s="5">
-        <v>12.997418812703621</v>
+        <v>12.998516891809553</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>11.718532228999999</v>
+        <v>11.718611399</v>
       </c>
       <c r="C41" s="5">
-        <v>0.1132836339999983</v>
+        <v>0.11331106699999971</v>
       </c>
       <c r="D41" s="5">
-        <v>12.363498025683594</v>
+        <v>12.366596447242785</v>
       </c>
       <c r="E41" s="5">
-        <v>10.295633498413782</v>
+        <v>10.295299768104149</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>11.936299784999999</v>
+        <v>11.936183797</v>
       </c>
       <c r="C42" s="5">
-        <v>0.21776755600000008</v>
+        <v>0.21757239799999972</v>
       </c>
       <c r="D42" s="5">
-        <v>24.726285166423857</v>
+        <v>24.70163185209724</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>12.028039013000001</v>
+        <v>12.027983791</v>
       </c>
       <c r="C43" s="5">
-        <v>9.173922800000156E-2</v>
+        <v>9.1799994000000495E-2</v>
       </c>
       <c r="D43" s="5">
-        <v>9.6229093342956151</v>
+        <v>9.6296529030026399</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>12.446282161999999</v>
+        <v>12.446257456</v>
       </c>
       <c r="C44" s="5">
-        <v>0.41824314899999848</v>
+        <v>0.41827366499999918</v>
       </c>
       <c r="D44" s="5">
-        <v>50.708508488167503</v>
+        <v>50.713221706352421</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>12.229540454</v>
+        <v>12.229516500000001</v>
       </c>
       <c r="C45" s="5">
-        <v>-0.21674170799999892</v>
+        <v>-0.21674095599999887</v>
       </c>
       <c r="D45" s="5">
-        <v>-19.007286910626288</v>
+        <v>-19.007261339056758</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>12.44956855</v>
+        <v>12.449561359</v>
       </c>
       <c r="C46" s="5">
-        <v>0.22002809600000006</v>
+        <v>0.2200448589999997</v>
       </c>
       <c r="D46" s="5">
-        <v>23.8596802609514</v>
+        <v>23.861733016284404</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>12.490280602</v>
+        <v>12.490289494000001</v>
       </c>
       <c r="C47" s="5">
-        <v>4.0712051999999943E-2</v>
+        <v>4.0728135000000165E-2</v>
       </c>
       <c r="D47" s="5">
-        <v>3.9955441907060463</v>
+        <v>3.9971534599607672</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>12.591308188999999</v>
+        <v>12.59132518</v>
       </c>
       <c r="C48" s="5">
-        <v>0.10102758699999903</v>
+        <v>0.10103568599999946</v>
       </c>
       <c r="D48" s="5">
-        <v>10.149848907240555</v>
+        <v>10.150691568339321</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>12.598081064</v>
+        <v>12.598094112</v>
       </c>
       <c r="C49" s="5">
-        <v>6.7728750000011217E-3</v>
+        <v>6.7689319999999498E-3</v>
       </c>
       <c r="D49" s="5">
-        <v>0.64739403826601372</v>
+        <v>0.64701515073819493</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>12.630502854</v>
+        <v>12.630516124</v>
       </c>
       <c r="C50" s="5">
-        <v>3.2421789999999007E-2</v>
+        <v>3.2422011999999611E-2</v>
       </c>
       <c r="D50" s="5">
-        <v>3.1323498752791279</v>
+        <v>3.1323683374532507</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>12.597048825</v>
+        <v>12.59707646</v>
       </c>
       <c r="C51" s="5">
-        <v>-3.3454028999999608E-2</v>
+        <v>-3.3439663999999425E-2</v>
       </c>
       <c r="D51" s="5">
-        <v>-3.1325079205652306</v>
+        <v>-3.1311791202742856</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>12.606564408000001</v>
+        <v>12.606595024000001</v>
       </c>
       <c r="C52" s="5">
-        <v>9.5155830000006603E-3</v>
+        <v>9.5185640000003957E-3</v>
       </c>
       <c r="D52" s="5">
-        <v>0.91023378174339697</v>
+        <v>0.91051811612192779</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>12.415333416999999</v>
+        <v>12.41538001</v>
       </c>
       <c r="C53" s="5">
-        <v>-0.19123099100000118</v>
+        <v>-0.19121501400000085</v>
       </c>
       <c r="D53" s="5">
-        <v>-16.758541391169146</v>
+        <v>-16.757218561441356</v>
       </c>
       <c r="E53" s="5">
-        <v>5.9461473022672351</v>
+        <v>5.9458291368844174</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>12.626269039</v>
+        <v>12.626203558</v>
       </c>
       <c r="C54" s="5">
-        <v>0.21093562200000093</v>
+        <v>0.21082354800000047</v>
       </c>
       <c r="D54" s="5">
-        <v>22.405187122371363</v>
+        <v>22.392057728181157</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>12.799540381</v>
+        <v>12.79951181</v>
       </c>
       <c r="C55" s="5">
-        <v>0.17327134199999961</v>
+        <v>0.173308252</v>
       </c>
       <c r="D55" s="5">
-        <v>17.769282793186171</v>
+        <v>17.773457431166051</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>12.841348013999999</v>
+        <v>12.841328094</v>
       </c>
       <c r="C56" s="5">
-        <v>4.1807632999999456E-2</v>
+        <v>4.1816283999999371E-2</v>
       </c>
       <c r="D56" s="5">
-        <v>3.9907938565395096</v>
+        <v>3.9916436126360422</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>13.017945886</v>
+        <v>13.01793181</v>
       </c>
       <c r="C57" s="5">
-        <v>0.17659787200000032</v>
+        <v>0.17660371600000069</v>
       </c>
       <c r="D57" s="5">
-        <v>17.809998695732276</v>
+        <v>17.810663093762091</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>13.069797951</v>
+        <v>13.069794714</v>
       </c>
       <c r="C58" s="5">
-        <v>5.185206500000028E-2</v>
+        <v>5.1862904000000043E-2</v>
       </c>
       <c r="D58" s="5">
-        <v>4.8858597536813209</v>
+        <v>4.886908961837344</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>13.093712700999999</v>
+        <v>13.093719052999999</v>
       </c>
       <c r="C59" s="5">
-        <v>2.391474999999943E-2</v>
+        <v>2.3924338999998795E-2</v>
       </c>
       <c r="D59" s="5">
-        <v>2.2179589340878492</v>
+        <v>2.2188577877533255</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>13.11893025</v>
+        <v>13.118940779000001</v>
       </c>
       <c r="C60" s="5">
-        <v>2.5217549000000616E-2</v>
+        <v>2.522172600000161E-2</v>
       </c>
       <c r="D60" s="5">
-        <v>2.3357522561679112</v>
+        <v>2.3361421096474988</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>13.202172089999999</v>
+        <v>13.202179267</v>
       </c>
       <c r="C61" s="5">
-        <v>8.3241839999999456E-2</v>
+        <v>8.3238487999999222E-2</v>
       </c>
       <c r="D61" s="5">
-        <v>7.8856288104107941</v>
+        <v>7.8852935569765803</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>13.224478761</v>
+        <v>13.224485273999999</v>
       </c>
       <c r="C62" s="5">
-        <v>2.2306671000000833E-2</v>
+        <v>2.2306006999999184E-2</v>
       </c>
       <c r="D62" s="5">
-        <v>2.046493880154765</v>
+        <v>2.0464312723732059</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>13.293696676</v>
+        <v>13.293709217</v>
       </c>
       <c r="C63" s="5">
-        <v>6.9217914999999408E-2</v>
+        <v>6.9223943000000787E-2</v>
       </c>
       <c r="D63" s="5">
-        <v>6.4648927495431385</v>
+        <v>6.465468790040152</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>13.405184299</v>
+        <v>13.405194399999999</v>
       </c>
       <c r="C64" s="5">
-        <v>0.11148762300000037</v>
+        <v>0.11148518299999921</v>
       </c>
       <c r="D64" s="5">
-        <v>10.541228771996991</v>
+        <v>10.540976917591038</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>13.506181394</v>
+        <v>13.506201483</v>
       </c>
       <c r="C65" s="5">
-        <v>0.10099709500000031</v>
+        <v>0.10100708300000072</v>
       </c>
       <c r="D65" s="5">
-        <v>9.4252299788510676</v>
+        <v>9.4261936400041879</v>
       </c>
       <c r="E65" s="5">
-        <v>8.7862962705965728</v>
+        <v>8.7860498198314865</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>13.516361290000001</v>
+        <v>13.516336438</v>
       </c>
       <c r="C66" s="5">
-        <v>1.0179896000000355E-2</v>
+        <v>1.0134954999999835E-2</v>
       </c>
       <c r="D66" s="5">
-        <v>0.90822437474964435</v>
+        <v>0.90419694051568911</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>13.583726472</v>
+        <v>13.58371649</v>
       </c>
       <c r="C67" s="5">
-        <v>6.7365181999999635E-2</v>
+        <v>6.7380052000000745E-2</v>
       </c>
       <c r="D67" s="5">
-        <v>6.1474661542342934</v>
+        <v>6.1488721657756429</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>13.547474938000001</v>
+        <v>13.547466331000001</v>
       </c>
       <c r="C68" s="5">
-        <v>-3.6251533999999808E-2</v>
+        <v>-3.6250158999999726E-2</v>
       </c>
       <c r="D68" s="5">
-        <v>-3.155905878109333</v>
+        <v>-3.1557902129315529</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>13.409264731</v>
+        <v>13.409256168000001</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.1382102070000002</v>
+        <v>-0.13821016300000011</v>
       </c>
       <c r="D69" s="5">
-        <v>-11.578209831824493</v>
+        <v>-11.578213298300854</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>13.305228973</v>
+        <v>13.305226806</v>
       </c>
       <c r="C70" s="5">
-        <v>-0.1040357580000002</v>
+        <v>-0.10402936200000035</v>
       </c>
       <c r="D70" s="5">
-        <v>-8.9230128704637206</v>
+        <v>-8.9224929430024247</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>13.310370925999999</v>
+        <v>13.310373234</v>
       </c>
       <c r="C71" s="5">
-        <v>5.1419529999989777E-3</v>
+        <v>5.1464279999997586E-3</v>
       </c>
       <c r="D71" s="5">
-        <v>0.46474027685536878</v>
+        <v>0.4651456732990944</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>13.136119398</v>
+        <v>13.136123408</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.17425152799999921</v>
+        <v>-0.1742498260000005</v>
       </c>
       <c r="D72" s="5">
-        <v>-14.626488095666911</v>
+        <v>-14.626353000648818</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>13.195782189000001</v>
+        <v>13.195785193000001</v>
       </c>
       <c r="C73" s="5">
-        <v>5.9662791000000936E-2</v>
+        <v>5.9661785000001188E-2</v>
       </c>
       <c r="D73" s="5">
-        <v>5.5884985643811946</v>
+        <v>5.5884002192925886</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>13.220855941</v>
+        <v>13.220859040000001</v>
       </c>
       <c r="C74" s="5">
-        <v>2.5073751999999061E-2</v>
+        <v>2.5073846999999816E-2</v>
       </c>
       <c r="D74" s="5">
-        <v>2.3041415157128542</v>
+        <v>2.3041498071030952</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>13.065834714999999</v>
+        <v>13.06583749</v>
       </c>
       <c r="C75" s="5">
-        <v>-0.15502122600000057</v>
+        <v>-0.15502155000000073</v>
       </c>
       <c r="D75" s="5">
-        <v>-13.19773784293149</v>
+        <v>-13.197760775804356</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>13.090815882999999</v>
+        <v>13.090818277</v>
       </c>
       <c r="C76" s="5">
-        <v>2.4981168000000054E-2</v>
+        <v>2.4980787000000504E-2</v>
       </c>
       <c r="D76" s="5">
-        <v>2.3186159462480482</v>
+        <v>2.3185797135989672</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>13.008997984000001</v>
+        <v>13.009007886999999</v>
       </c>
       <c r="C77" s="5">
-        <v>-8.1817898999998917E-2</v>
+        <v>-8.1810390000001121E-2</v>
       </c>
       <c r="D77" s="5">
-        <v>-7.2475094571246128</v>
+        <v>-7.2468657165149271</v>
       </c>
       <c r="E77" s="5">
-        <v>-3.6811545432143378</v>
+        <v>-3.6812244851064047</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>13.109350303999999</v>
+        <v>13.109344499000001</v>
       </c>
       <c r="C78" s="5">
-        <v>0.10035231999999894</v>
+        <v>0.10033661200000132</v>
       </c>
       <c r="D78" s="5">
-        <v>9.659905623572552</v>
+        <v>9.6583211952088419</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>12.978682148000001</v>
+        <v>12.978678539000001</v>
       </c>
       <c r="C79" s="5">
-        <v>-0.1306681559999987</v>
+        <v>-0.13066595999999997</v>
       </c>
       <c r="D79" s="5">
-        <v>-11.326646283054265</v>
+        <v>-11.326470983758085</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>12.946509812</v>
+        <v>12.946507684</v>
       </c>
       <c r="C80" s="5">
-        <v>-3.2172336000000357E-2</v>
+        <v>-3.2170855000000387E-2</v>
       </c>
       <c r="D80" s="5">
-        <v>-2.9344099094736453</v>
+        <v>-2.9342774698574048</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>13.127333822000001</v>
+        <v>13.127328398</v>
       </c>
       <c r="C81" s="5">
-        <v>0.18082401000000026</v>
+        <v>0.18082071399999933</v>
       </c>
       <c r="D81" s="5">
-        <v>18.109789022743893</v>
+        <v>18.109436373253374</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>13.137565945</v>
+        <v>13.137562968999999</v>
       </c>
       <c r="C82" s="5">
-        <v>1.023212299999976E-2</v>
+        <v>1.0234570999999804E-2</v>
       </c>
       <c r="D82" s="5">
-        <v>0.93936230410049948</v>
+        <v>0.9395883977275199</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>13.222937035999999</v>
+        <v>13.222936949999999</v>
       </c>
       <c r="C83" s="5">
-        <v>8.5371090999998955E-2</v>
+        <v>8.5373981000000043E-2</v>
       </c>
       <c r="D83" s="5">
-        <v>8.0827164270406815</v>
+        <v>8.0830017945246126</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>13.133541794999999</v>
+        <v>13.133543573000001</v>
       </c>
       <c r="C84" s="5">
-        <v>-8.939524100000007E-2</v>
+        <v>-8.9393376999998608E-2</v>
       </c>
       <c r="D84" s="5">
-        <v>-7.8177792575702014</v>
+        <v>-7.8176223090168033</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>13.163494152</v>
+        <v>13.163496084</v>
       </c>
       <c r="C85" s="5">
-        <v>2.9952357000000873E-2</v>
+        <v>2.9952510999999404E-2</v>
       </c>
       <c r="D85" s="5">
-        <v>2.7713099498391625</v>
+        <v>2.7713239978288229</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>13.102388611</v>
+        <v>13.102389798999999</v>
       </c>
       <c r="C86" s="5">
-        <v>-6.1105540999999874E-2</v>
+        <v>-6.1106285000001037E-2</v>
       </c>
       <c r="D86" s="5">
-        <v>-5.4304119550894097</v>
+        <v>-5.4304756182303233</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>13.333430727</v>
+        <v>13.333431537999999</v>
       </c>
       <c r="C87" s="5">
-        <v>0.23104211599999935</v>
+        <v>0.23104173900000013</v>
       </c>
       <c r="D87" s="5">
-        <v>23.338082338697717</v>
+        <v>23.338038165024912</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>13.386111095</v>
+        <v>13.386112847</v>
       </c>
       <c r="C88" s="5">
-        <v>5.2680368000000755E-2</v>
+        <v>5.2681309000000454E-2</v>
       </c>
       <c r="D88" s="5">
-        <v>4.8455960936321318</v>
+        <v>4.8456842361415786</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>13.414794255</v>
+        <v>13.414799370000001</v>
       </c>
       <c r="C89" s="5">
-        <v>2.868315999999993E-2</v>
+        <v>2.8686523000001074E-2</v>
       </c>
       <c r="D89" s="5">
-        <v>2.6018270449035263</v>
+        <v>2.6021353599079422</v>
       </c>
       <c r="E89" s="5">
-        <v>3.1193507101707318</v>
+        <v>3.119311530324409</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>13.426257648</v>
+        <v>13.42625447</v>
       </c>
       <c r="C90" s="5">
-        <v>1.1463392999999655E-2</v>
+        <v>1.1455099999999163E-2</v>
       </c>
       <c r="D90" s="5">
-        <v>1.0302736288180681</v>
+        <v>1.0295243962237466</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>13.408045635000001</v>
+        <v>13.408046024000001</v>
       </c>
       <c r="C91" s="5">
-        <v>-1.8212012999999416E-2</v>
+        <v>-1.8208445999999157E-2</v>
       </c>
       <c r="D91" s="5">
-        <v>-1.6156480167893505</v>
+        <v>-1.6153343124890251</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>13.473653533</v>
+        <v>13.473653985</v>
       </c>
       <c r="C92" s="5">
-        <v>6.5607897999999665E-2</v>
+        <v>6.5607960999999548E-2</v>
       </c>
       <c r="D92" s="5">
-        <v>6.0324394620977939</v>
+        <v>6.0324452317727317</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>12.837595030999999</v>
+        <v>12.837590818000001</v>
       </c>
       <c r="C93" s="5">
-        <v>-0.63605850200000091</v>
+        <v>-0.63606316699999965</v>
       </c>
       <c r="D93" s="5">
-        <v>-44.026875355508629</v>
+        <v>-44.027118316675725</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>12.752298120000001</v>
+        <v>12.752294086999999</v>
       </c>
       <c r="C94" s="5">
-        <v>-8.5296910999998587E-2</v>
+        <v>-8.5296731000001458E-2</v>
       </c>
       <c r="D94" s="5">
-        <v>-7.6881561112580155</v>
+        <v>-7.688142906954254</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>12.727459488999999</v>
+        <v>12.727458353999999</v>
       </c>
       <c r="C95" s="5">
-        <v>-2.4838631000001499E-2</v>
+        <v>-2.4835732999999749E-2</v>
       </c>
       <c r="D95" s="5">
-        <v>-2.312454765216676</v>
+        <v>-2.3121885707807266</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>12.902947763</v>
+        <v>12.902948988</v>
       </c>
       <c r="C96" s="5">
-        <v>0.175488274000001</v>
+        <v>0.17549063400000087</v>
       </c>
       <c r="D96" s="5">
-        <v>17.860041108221413</v>
+        <v>17.86030150868374</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>12.830716961</v>
+        <v>12.830719417999999</v>
       </c>
       <c r="C97" s="5">
-        <v>-7.2230801999999983E-2</v>
+        <v>-7.2229570000001075E-2</v>
       </c>
       <c r="D97" s="5">
-        <v>-6.5145918291166227</v>
+        <v>-6.5144835123433502</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>12.888438984</v>
+        <v>12.888439733</v>
       </c>
       <c r="C98" s="5">
-        <v>5.7722023000000178E-2</v>
+        <v>5.7720315000000966E-2</v>
       </c>
       <c r="D98" s="5">
-        <v>5.534083056673178</v>
+        <v>5.5339141438454309</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>12.809355223000001</v>
+        <v>12.809358869</v>
       </c>
       <c r="C99" s="5">
-        <v>-7.9083760999999697E-2</v>
+        <v>-7.9080863999999806E-2</v>
       </c>
       <c r="D99" s="5">
-        <v>-7.1197458077136844</v>
+        <v>-7.1194933347873306</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>12.683900046</v>
+        <v>12.683901261999999</v>
       </c>
       <c r="C100" s="5">
-        <v>-0.12545517700000097</v>
+        <v>-0.1254576070000013</v>
       </c>
       <c r="D100" s="5">
-        <v>-11.139961326686432</v>
+        <v>-11.140162611628613</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>12.731491613999999</v>
+        <v>12.731491025</v>
       </c>
       <c r="C101" s="5">
-        <v>4.759156799999964E-2</v>
+        <v>4.7589763000001284E-2</v>
       </c>
       <c r="D101" s="5">
-        <v>4.5966386858900421</v>
+        <v>4.5964602866862547</v>
       </c>
       <c r="E101" s="5">
-        <v>-5.0936498019365288</v>
+        <v>-5.0936903799553512</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>12.758652928</v>
+        <v>12.758647525000001</v>
       </c>
       <c r="C102" s="5">
-        <v>2.7161314000000658E-2</v>
+        <v>2.715650000000025E-2</v>
       </c>
       <c r="D102" s="5">
-        <v>2.5903290137456292</v>
+        <v>2.5898646324977515</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>12.731886324</v>
+        <v>12.731889841999999</v>
       </c>
       <c r="C103" s="5">
-        <v>-2.6766604000000527E-2</v>
+        <v>-2.6757683000001364E-2</v>
       </c>
       <c r="D103" s="5">
-        <v>-2.4886551314549865</v>
+        <v>-2.4878362767137507</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>12.987971929</v>
+        <v>12.987975517000001</v>
       </c>
       <c r="C104" s="5">
-        <v>0.25608560500000088</v>
+        <v>0.25608567500000134</v>
       </c>
       <c r="D104" s="5">
-        <v>26.99396035755872</v>
+        <v>26.993960268377016</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>12.85548247</v>
+        <v>12.855479547</v>
       </c>
       <c r="C105" s="5">
-        <v>-0.13248945900000031</v>
+        <v>-0.1324959700000008</v>
       </c>
       <c r="D105" s="5">
-        <v>-11.577157877060372</v>
+        <v>-11.577692263557681</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>12.741985186999999</v>
+        <v>12.74198035</v>
       </c>
       <c r="C106" s="5">
-        <v>-0.11349728300000095</v>
+        <v>-0.11349919699999944</v>
       </c>
       <c r="D106" s="5">
-        <v>-10.094846975421035</v>
+        <v>-10.095011218408956</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>12.736674173000001</v>
+        <v>12.736671750999999</v>
       </c>
       <c r="C107" s="5">
-        <v>-5.3110139999983375E-3</v>
+        <v>-5.3085990000010241E-3</v>
       </c>
       <c r="D107" s="5">
-        <v>-0.49902951537957874</v>
+        <v>-0.49880330758729219</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>12.656785151999999</v>
+        <v>12.656785568</v>
       </c>
       <c r="C108" s="5">
-        <v>-7.9889021000001392E-2</v>
+        <v>-7.9886182999999278E-2</v>
       </c>
       <c r="D108" s="5">
-        <v>-7.2725259454473719</v>
+        <v>-7.2722777760220065</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>12.691599456000001</v>
+        <v>12.691603196000001</v>
       </c>
       <c r="C109" s="5">
-        <v>3.4814304000001073E-2</v>
+        <v>3.4817628000000767E-2</v>
       </c>
       <c r="D109" s="5">
-        <v>3.3511687790720224</v>
+        <v>3.3514934866152757</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>12.754659543000001</v>
+        <v>12.754659884000001</v>
       </c>
       <c r="C110" s="5">
-        <v>6.3060087000000209E-2</v>
+        <v>6.3056687999999639E-2</v>
       </c>
       <c r="D110" s="5">
-        <v>6.1280435334968297</v>
+        <v>6.1277022928131641</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>12.905910621</v>
+        <v>12.905915761999999</v>
       </c>
       <c r="C111" s="5">
-        <v>0.15125107799999959</v>
+        <v>0.15125587799999884</v>
       </c>
       <c r="D111" s="5">
-        <v>15.1959976364612</v>
+        <v>15.196511332328777</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>12.994761207</v>
+        <v>12.994760187000001</v>
       </c>
       <c r="C112" s="5">
-        <v>8.885058599999951E-2</v>
+        <v>8.8844425000001337E-2</v>
       </c>
       <c r="D112" s="5">
-        <v>8.5814912711752669</v>
+        <v>8.5808699639588149</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>12.738687725</v>
+        <v>12.738685287999999</v>
       </c>
       <c r="C113" s="5">
-        <v>-0.25607348199999969</v>
+        <v>-0.25607489900000147</v>
       </c>
       <c r="D113" s="5">
-        <v>-21.24526788333495</v>
+        <v>-21.245374498743029</v>
       </c>
       <c r="E113" s="5">
-        <v>5.6522135961567521E-2</v>
+        <v>5.6507623387336281E-2</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>12.610450458000001</v>
+        <v>12.610438987</v>
       </c>
       <c r="C114" s="5">
-        <v>-0.12823726699999938</v>
+        <v>-0.12824630099999901</v>
       </c>
       <c r="D114" s="5">
-        <v>-11.433209773560737</v>
+        <v>-11.433973218594428</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>12.163427932999999</v>
+        <v>12.163427295</v>
       </c>
       <c r="C115" s="5">
-        <v>-0.44702252500000128</v>
+        <v>-0.44701169200000024</v>
       </c>
       <c r="D115" s="5">
-        <v>-35.150798551256997</v>
+        <v>-35.150131490424073</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>12.388002460999999</v>
+        <v>12.388033793</v>
       </c>
       <c r="C116" s="5">
-        <v>0.22457452799999977</v>
+        <v>0.22460649799999999</v>
       </c>
       <c r="D116" s="5">
-        <v>24.549950576144663</v>
+        <v>24.553809199033203</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>12.454027844000001</v>
+        <v>12.454020263</v>
       </c>
       <c r="C117" s="5">
-        <v>6.602538300000127E-2</v>
+        <v>6.5986470000000352E-2</v>
       </c>
       <c r="D117" s="5">
-        <v>6.5865960365787846</v>
+        <v>6.5825825678100358</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>12.729143665</v>
+        <v>12.729133607</v>
       </c>
       <c r="C118" s="5">
-        <v>0.27511582099999998</v>
+        <v>0.27511334399999932</v>
       </c>
       <c r="D118" s="5">
-        <v>29.978723896950356</v>
+        <v>29.978440902373116</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>12.750481648999999</v>
+        <v>12.750472459999999</v>
       </c>
       <c r="C119" s="5">
-        <v>2.1337983999998755E-2</v>
+        <v>2.1338852999999602E-2</v>
       </c>
       <c r="D119" s="5">
-        <v>2.03022146777454</v>
+        <v>2.0303065324489555</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>12.611753371000001</v>
+        <v>12.61174508</v>
       </c>
       <c r="C120" s="5">
-        <v>-0.13872827799999854</v>
+        <v>-0.13872737999999885</v>
       </c>
       <c r="D120" s="5">
-        <v>-12.302634833485836</v>
+        <v>-12.3025682437375</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>12.558705394</v>
+        <v>12.558722792999999</v>
       </c>
       <c r="C121" s="5">
-        <v>-5.3047977000000301E-2</v>
+        <v>-5.3022287000001E-2</v>
       </c>
       <c r="D121" s="5">
-        <v>-4.9323319424301015</v>
+        <v>-4.9300014455096131</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>12.128218582000001</v>
+        <v>12.128211690000001</v>
       </c>
       <c r="C122" s="5">
-        <v>-0.43048681199999983</v>
+        <v>-0.43051110299999884</v>
       </c>
       <c r="D122" s="5">
-        <v>-34.200027401988088</v>
+        <v>-34.201570004433655</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>12.020262942</v>
+        <v>12.020267734000001</v>
       </c>
       <c r="C123" s="5">
-        <v>-0.10795564000000013</v>
+        <v>-0.10794395599999973</v>
       </c>
       <c r="D123" s="5">
-        <v>-10.173716932567556</v>
+        <v>-10.17267466665478</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>11.793151454</v>
+        <v>11.793151158000001</v>
       </c>
       <c r="C124" s="5">
-        <v>-0.22711148800000025</v>
+        <v>-0.22711657600000024</v>
       </c>
       <c r="D124" s="5">
-        <v>-20.459027375240957</v>
+        <v>-20.45943184902881</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>11.844594557000001</v>
+        <v>11.844588705</v>
       </c>
       <c r="C125" s="5">
-        <v>5.1443103000000434E-2</v>
+        <v>5.1437546999999029E-2</v>
       </c>
       <c r="D125" s="5">
-        <v>5.3619693660844847</v>
+        <v>5.3613764337768322</v>
       </c>
       <c r="E125" s="5">
-        <v>-7.0187227075620857</v>
+        <v>-7.0187508583970608</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>12.052714898</v>
+        <v>12.052702098999999</v>
       </c>
       <c r="C126" s="5">
-        <v>0.20812034099999899</v>
+        <v>0.20811339399999973</v>
       </c>
       <c r="D126" s="5">
-        <v>23.24695882510337</v>
+        <v>23.246118992870791</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>12.092948966</v>
+        <v>12.092947808</v>
       </c>
       <c r="C127" s="5">
-        <v>4.0234068000000178E-2</v>
+        <v>4.0245709000000573E-2</v>
       </c>
       <c r="D127" s="5">
-        <v>4.0801807044413829</v>
+        <v>4.0813874096021774</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>12.096919195</v>
+        <v>12.096980473</v>
       </c>
       <c r="C128" s="5">
-        <v>3.9702290000001028E-3</v>
+        <v>4.0326650000004349E-3</v>
       </c>
       <c r="D128" s="5">
-        <v>0.39468347171063289</v>
+        <v>0.40090170866977637</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>12.258040386999999</v>
+        <v>12.258030035999999</v>
       </c>
       <c r="C129" s="5">
-        <v>0.16112119199999952</v>
+        <v>0.16104956299999884</v>
       </c>
       <c r="D129" s="5">
-        <v>17.20745041775875</v>
+        <v>17.199138359909092</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>12.209869132</v>
+        <v>12.209853378</v>
       </c>
       <c r="C130" s="5">
-        <v>-4.8171254999999746E-2</v>
+        <v>-4.8176657999999151E-2</v>
       </c>
       <c r="D130" s="5">
-        <v>-4.6151207066959854</v>
+        <v>-4.6156310253267048</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>12.371397492</v>
+        <v>12.371378160000001</v>
       </c>
       <c r="C131" s="5">
-        <v>0.16152836000000015</v>
+        <v>0.16152478200000076</v>
       </c>
       <c r="D131" s="5">
-        <v>17.082779087467582</v>
+        <v>17.082396410912782</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>12.372213711000001</v>
+        <v>12.372187593</v>
       </c>
       <c r="C132" s="5">
-        <v>8.1621900000072856E-4</v>
+        <v>8.094329999988048E-4</v>
       </c>
       <c r="D132" s="5">
-        <v>7.9200292135195305E-2</v>
+        <v>7.8541711057389385E-2</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>12.339818239</v>
+        <v>12.339857338</v>
       </c>
       <c r="C133" s="5">
-        <v>-3.2395472000001035E-2</v>
+        <v>-3.2330254999999752E-2</v>
       </c>
       <c r="D133" s="5">
-        <v>-3.0972292720886863</v>
+        <v>-3.091089851636275</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>12.388174428999999</v>
+        <v>12.388133992</v>
       </c>
       <c r="C134" s="5">
-        <v>4.8356189999999799E-2</v>
+        <v>4.8276654000000363E-2</v>
       </c>
       <c r="D134" s="5">
-        <v>4.8051412566987306</v>
+        <v>4.7970514276519438</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>12.131929865</v>
+        <v>12.131959222000001</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.25624456399999929</v>
+        <v>-0.25617476999999944</v>
       </c>
       <c r="D135" s="5">
-        <v>-22.183632994585111</v>
+        <v>-22.178325136655154</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>12.383696645000001</v>
+        <v>12.383685225000001</v>
       </c>
       <c r="C136" s="5">
-        <v>0.25176678000000052</v>
+        <v>0.25172600299999992</v>
       </c>
       <c r="D136" s="5">
-        <v>27.951377709111867</v>
+        <v>27.946246464419499</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>12.336611855999999</v>
+        <v>12.336611221</v>
       </c>
       <c r="C137" s="5">
-        <v>-4.7084789000001237E-2</v>
+        <v>-4.7074004000000613E-2</v>
       </c>
       <c r="D137" s="5">
-        <v>-4.4683779312903793</v>
+        <v>-4.4673797644966378</v>
       </c>
       <c r="E137" s="5">
-        <v>4.1539395597903539</v>
+        <v>4.1539856575374401</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>12.092661285</v>
+        <v>12.092653416999999</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.24395057099999917</v>
+        <v>-0.24395780400000078</v>
       </c>
       <c r="D138" s="5">
-        <v>-21.311394022537002</v>
+        <v>-21.311959794688796</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>12.120802694</v>
+        <v>12.120801482999999</v>
       </c>
       <c r="C139" s="5">
-        <v>2.814140899999984E-2</v>
+        <v>2.8148065999999972E-2</v>
       </c>
       <c r="D139" s="5">
-        <v>2.8285990407820316</v>
+        <v>2.8292786148844229</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>12.008673845000001</v>
+        <v>12.008764047</v>
       </c>
       <c r="C140" s="5">
-        <v>-0.11212884899999942</v>
+        <v>-0.1120374359999996</v>
       </c>
       <c r="D140" s="5">
-        <v>-10.553363500890278</v>
+        <v>-10.545193479953152</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>11.755600909</v>
+        <v>11.755587548999999</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.25307293600000058</v>
+        <v>-0.25317649800000019</v>
       </c>
       <c r="D141" s="5">
-        <v>-22.554281978760173</v>
+        <v>-22.562318434697037</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>11.610974743</v>
+        <v>11.610953197000001</v>
       </c>
       <c r="C142" s="5">
-        <v>-0.14462616600000011</v>
+        <v>-0.14463435199999886</v>
       </c>
       <c r="D142" s="5">
-        <v>-13.80418927317052</v>
+        <v>-13.804933153273824</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>11.191985844</v>
+        <v>11.191956987999999</v>
       </c>
       <c r="C143" s="5">
-        <v>-0.41898889900000036</v>
+        <v>-0.41899620900000123</v>
       </c>
       <c r="D143" s="5">
-        <v>-35.66287323095321</v>
+        <v>-35.663431121674449</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>11.057162502000001</v>
+        <v>11.057121961</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.1348233419999989</v>
+        <v>-0.13483502699999939</v>
       </c>
       <c r="D144" s="5">
-        <v>-13.535371252987893</v>
+        <v>-13.536500358293191</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>10.961932677</v>
+        <v>10.961986376</v>
       </c>
       <c r="C145" s="5">
-        <v>-9.5229825000000545E-2</v>
+        <v>-9.5135584999999523E-2</v>
       </c>
       <c r="D145" s="5">
-        <v>-9.8592309532885452</v>
+        <v>-9.8499656283834618</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>10.983327065999999</v>
+        <v>10.983255258</v>
       </c>
       <c r="C146" s="5">
-        <v>2.1394388999999236E-2</v>
+        <v>2.1268881999999323E-2</v>
       </c>
       <c r="D146" s="5">
-        <v>2.3673428735219826</v>
+        <v>2.3532950265013675</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>10.741162958</v>
+        <v>10.741213850999999</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.24216410799999899</v>
+        <v>-0.24204140700000032</v>
       </c>
       <c r="D147" s="5">
-        <v>-23.474060703766053</v>
+        <v>-23.463705081793684</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>10.662570752000001</v>
+        <v>10.662553446</v>
       </c>
       <c r="C148" s="5">
-        <v>-7.859220599999972E-2</v>
+        <v>-7.8660404999999045E-2</v>
       </c>
       <c r="D148" s="5">
-        <v>-8.4354330086828249</v>
+        <v>-8.442422244439463</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>10.734752820000001</v>
+        <v>10.734759241000001</v>
       </c>
       <c r="C149" s="5">
-        <v>7.2182068000000044E-2</v>
+        <v>7.220579500000035E-2</v>
       </c>
       <c r="D149" s="5">
-        <v>8.4329999995104146</v>
+        <v>8.4358902709652952</v>
       </c>
       <c r="E149" s="5">
-        <v>-12.984594592889964</v>
+        <v>-12.984538065633833</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>10.589577552</v>
+        <v>10.589578546</v>
       </c>
       <c r="C150" s="5">
-        <v>-0.14517526800000091</v>
+        <v>-0.14518069500000053</v>
       </c>
       <c r="D150" s="5">
-        <v>-15.074319089560827</v>
+        <v>-15.074833008618194</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>10.504506674</v>
+        <v>10.504511019000001</v>
       </c>
       <c r="C151" s="5">
-        <v>-8.5070877999999794E-2</v>
+        <v>-8.5067526999999643E-2</v>
       </c>
       <c r="D151" s="5">
-        <v>-9.2254063959714809</v>
+        <v>-9.2250580757257339</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>9.8837336761000003</v>
+        <v>9.8838103895000007</v>
       </c>
       <c r="C152" s="5">
-        <v>-0.62077299789999962</v>
+        <v>-0.62070062949999993</v>
       </c>
       <c r="D152" s="5">
-        <v>-51.855744147368569</v>
+        <v>-51.851498839084442</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>10.451801367</v>
+        <v>10.451799571</v>
       </c>
       <c r="C153" s="5">
-        <v>0.56806769089999953</v>
+        <v>0.56798918149999977</v>
       </c>
       <c r="D153" s="5">
-        <v>95.542586666441181</v>
+        <v>95.523971771526234</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>10.314260300999999</v>
+        <v>10.314236170999999</v>
       </c>
       <c r="C154" s="5">
-        <v>-0.13754106600000071</v>
+        <v>-0.13756340000000122</v>
       </c>
       <c r="D154" s="5">
-        <v>-14.69720136315955</v>
+        <v>-14.69942020930154</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>10.315256264</v>
+        <v>10.315221314</v>
       </c>
       <c r="C155" s="5">
-        <v>9.9596300000115434E-4</v>
+        <v>9.8514300000118737E-4</v>
       </c>
       <c r="D155" s="5">
-        <v>0.11593565647729509</v>
+        <v>0.11467575474393144</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>10.350298446</v>
+        <v>10.35024935</v>
       </c>
       <c r="C156" s="5">
-        <v>3.5042181999999755E-2</v>
+        <v>3.5028035999999929E-2</v>
       </c>
       <c r="D156" s="5">
-        <v>4.1535821722461064</v>
+        <v>4.1518883259696882</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>10.378514189000001</v>
+        <v>10.378570592999999</v>
       </c>
       <c r="C157" s="5">
-        <v>2.8215743000000515E-2</v>
+        <v>2.832124299999883E-2</v>
       </c>
       <c r="D157" s="5">
-        <v>3.320792590463495</v>
+        <v>3.3334127030602456</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>10.169226214</v>
+        <v>10.169131709</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.20928797500000051</v>
+        <v>-0.20943888399999899</v>
       </c>
       <c r="D158" s="5">
-        <v>-21.687209603616665</v>
+        <v>-21.701049024678753</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>10.038757533</v>
+        <v>10.038828946000001</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.13046868099999998</v>
+        <v>-0.13030276299999954</v>
       </c>
       <c r="D159" s="5">
-        <v>-14.35447458115604</v>
+        <v>-14.337610707062332</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>9.9491300365999997</v>
+        <v>9.9491100556000003</v>
       </c>
       <c r="C160" s="5">
-        <v>-8.9627496400000339E-2</v>
+        <v>-8.9718890400000362E-2</v>
       </c>
       <c r="D160" s="5">
-        <v>-10.203024609246592</v>
+        <v>-10.212853631043807</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>9.7277676261000003</v>
+        <v>9.7277753172000008</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.22136241049999938</v>
+        <v>-0.22133473839999951</v>
       </c>
       <c r="D161" s="5">
-        <v>-23.66266983701426</v>
+        <v>-23.660105820038922</v>
       </c>
       <c r="E161" s="5">
-        <v>-9.380609044149379</v>
+        <v>-9.3805916014767945</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>9.7903216832000002</v>
+        <v>9.7903317437999995</v>
       </c>
       <c r="C162" s="5">
-        <v>6.2554057099999838E-2</v>
+        <v>6.2556426599998716E-2</v>
       </c>
       <c r="D162" s="5">
-        <v>7.9954076365109206</v>
+        <v>7.9957147407178741</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>9.5943978788000006</v>
+        <v>9.5944040590000004</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.19592380439999957</v>
+        <v>-0.19592768479999911</v>
       </c>
       <c r="D163" s="5">
-        <v>-21.539846280301532</v>
+        <v>-21.540207315094197</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>9.4816396716</v>
+        <v>9.4817115872999995</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.11275820720000063</v>
+        <v>-0.11269247170000085</v>
       </c>
       <c r="D164" s="5">
-        <v>-13.226189897060625</v>
+        <v>-13.218962493028242</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>9.4443335939999997</v>
+        <v>9.4443390027999996</v>
       </c>
       <c r="C165" s="5">
-        <v>-3.7306077600000265E-2</v>
+        <v>-3.7372584499999917E-2</v>
       </c>
       <c r="D165" s="5">
-        <v>-4.6206268859835475</v>
+        <v>-4.6286521510521039</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>9.4285251455000001</v>
+        <v>9.4285002634000001</v>
       </c>
       <c r="C166" s="5">
-        <v>-1.5808448499999628E-2</v>
+        <v>-1.5838739399999469E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>-1.990237405759443</v>
+        <v>-1.9940147037906253</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>9.3279476671000001</v>
+        <v>9.3279125352999994</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.10057747839999998</v>
+        <v>-0.10058772810000072</v>
       </c>
       <c r="D167" s="5">
-        <v>-12.075876667004815</v>
+        <v>-12.077066034705785</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>9.2657470603000007</v>
+        <v>9.2657002429999995</v>
       </c>
       <c r="C168" s="5">
-        <v>-6.2200606799999392E-2</v>
+        <v>-6.2212292299999916E-2</v>
       </c>
       <c r="D168" s="5">
-        <v>-7.7147962500872307</v>
+        <v>-7.7162208705132906</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>9.0109980119999999</v>
+        <v>9.0110444705999999</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.25474904830000078</v>
+        <v>-0.25465577239999959</v>
       </c>
       <c r="D169" s="5">
-        <v>-28.43355566973419</v>
+        <v>-28.42478810545931</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>8.9811814272999992</v>
+        <v>8.9810917329999995</v>
       </c>
       <c r="C170" s="5">
-        <v>-2.9816584700000703E-2</v>
+        <v>-2.995273760000039E-2</v>
       </c>
       <c r="D170" s="5">
-        <v>-3.8992209086828433</v>
+        <v>-3.916682046599973</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>8.4353385267000007</v>
+        <v>8.4354021141000004</v>
       </c>
       <c r="C171" s="5">
-        <v>-0.54584290059999852</v>
+        <v>-0.54568961889999912</v>
       </c>
       <c r="D171" s="5">
-        <v>-52.87747414951366</v>
+        <v>-52.867563153978935</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>8.4405988864000001</v>
+        <v>8.4405866959000004</v>
       </c>
       <c r="C172" s="5">
-        <v>5.260359699999384E-3</v>
+        <v>5.1845818000000321E-3</v>
       </c>
       <c r="D172" s="5">
-        <v>0.75090376118029933</v>
+        <v>0.74004445763860005</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>8.3332878554000001</v>
+        <v>8.3332897237000001</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.10731103100000006</v>
+        <v>-0.10729697220000034</v>
       </c>
       <c r="D173" s="5">
-        <v>-14.233545088380806</v>
+        <v>-14.231827888373704</v>
       </c>
       <c r="E173" s="5">
-        <v>-14.335044013166531</v>
+        <v>-14.335092536875981</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>8.1545474431000002</v>
+        <v>8.1545620940999992</v>
       </c>
       <c r="C174" s="5">
-        <v>-0.17874041229999982</v>
+        <v>-0.17872762960000088</v>
       </c>
       <c r="D174" s="5">
-        <v>-22.909340799378963</v>
+        <v>-22.907886115058261</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>8.0599013377999995</v>
+        <v>8.0599107461999999</v>
       </c>
       <c r="C175" s="5">
-        <v>-9.4646105300000727E-2</v>
+        <v>-9.4651347899999294E-2</v>
       </c>
       <c r="D175" s="5">
-        <v>-13.072269442288986</v>
+        <v>-13.072925941384783</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>7.9596028277000004</v>
+        <v>7.9596451395000001</v>
       </c>
       <c r="C176" s="5">
-        <v>-0.10029851009999913</v>
+        <v>-0.10026560669999984</v>
       </c>
       <c r="D176" s="5">
-        <v>-13.952141865721202</v>
+        <v>-13.947858129805724</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>7.8389205617000002</v>
+        <v>7.8389356694999996</v>
       </c>
       <c r="C177" s="5">
-        <v>-0.1206822660000002</v>
+        <v>-0.12070947000000043</v>
       </c>
       <c r="D177" s="5">
-        <v>-16.751121942814361</v>
+        <v>-16.754506964916082</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>7.8309612139000002</v>
+        <v>7.8309425036000002</v>
       </c>
       <c r="C178" s="5">
-        <v>-7.9593477999999607E-3</v>
+        <v>-7.9931658999994326E-3</v>
       </c>
       <c r="D178" s="5">
-        <v>-1.2116539101026613</v>
+        <v>-1.2167708804861954</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>7.8235843536000003</v>
+        <v>7.8235575105999997</v>
       </c>
       <c r="C179" s="5">
-        <v>-7.3768602999999544E-3</v>
+        <v>-7.384993000000506E-3</v>
       </c>
       <c r="D179" s="5">
-        <v>-1.1245761310796021</v>
+        <v>-1.1258121847501412</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>7.7907950070999998</v>
+        <v>7.7907593286000001</v>
       </c>
       <c r="C180" s="5">
-        <v>-3.2789346500000427E-2</v>
+        <v>-3.279818199999962E-2</v>
       </c>
       <c r="D180" s="5">
-        <v>-4.9149819118357918</v>
+        <v>-4.916292409809186</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>7.7440050498000002</v>
+        <v>7.7440349482000004</v>
       </c>
       <c r="C181" s="5">
-        <v>-4.6789957299999685E-2</v>
+        <v>-4.672438039999971E-2</v>
       </c>
       <c r="D181" s="5">
-        <v>-6.9736025193892885</v>
+        <v>-6.9641798611972838</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>7.7153627328000001</v>
+        <v>7.7152884931000001</v>
       </c>
       <c r="C182" s="5">
-        <v>-2.8642317000000084E-2</v>
+        <v>-2.874645510000029E-2</v>
       </c>
       <c r="D182" s="5">
-        <v>-4.3491888262215728</v>
+        <v>-4.3646637280425837</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>7.5293142889000002</v>
+        <v>7.5293733643999996</v>
       </c>
       <c r="C183" s="5">
-        <v>-0.18604844389999986</v>
+        <v>-0.18591512870000049</v>
       </c>
       <c r="D183" s="5">
-        <v>-25.39139448561345</v>
+        <v>-25.375753327747319</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>7.4440478473000002</v>
+        <v>7.4440383100999998</v>
       </c>
       <c r="C184" s="5">
-        <v>-8.5266441599999965E-2</v>
+        <v>-8.5335054299999769E-2</v>
       </c>
       <c r="D184" s="5">
-        <v>-12.774240237829737</v>
+        <v>-12.783793260237442</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>7.3413341079999999</v>
+        <v>7.3413315480000003</v>
       </c>
       <c r="C185" s="5">
-        <v>-0.10271373930000038</v>
+        <v>-0.10270676209999952</v>
       </c>
       <c r="D185" s="5">
-        <v>-15.357203660544194</v>
+        <v>-15.356256527776136</v>
       </c>
       <c r="E185" s="5">
-        <v>-11.903509930443724</v>
+        <v>-11.903560401588532</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>7.2283452137999999</v>
+        <v>7.2283604658999998</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.11298889419999991</v>
+        <v>-0.11297108210000051</v>
       </c>
       <c r="D186" s="5">
-        <v>-16.98305394911036</v>
+        <v>-16.980604499340156</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>7.2264316925000003</v>
+        <v>7.2264416895999997</v>
       </c>
       <c r="C187" s="5">
-        <v>-1.9135212999996654E-3</v>
+        <v>-1.9187763000001468E-3</v>
       </c>
       <c r="D187" s="5">
-        <v>-0.31720748927128728</v>
+        <v>-0.31807667741954315</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>7.2451981839000004</v>
+        <v>7.2452192915999998</v>
       </c>
       <c r="C188" s="5">
-        <v>1.8766491400000085E-2</v>
+        <v>1.8777602000000115E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>3.1612064295128528</v>
+        <v>3.1631003945977954</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>7.3383767731000002</v>
+        <v>7.3383942868999998</v>
       </c>
       <c r="C189" s="5">
-        <v>9.3178589199999884E-2</v>
+        <v>9.3174995300000063E-2</v>
       </c>
       <c r="D189" s="5">
-        <v>16.572694716198132</v>
+        <v>16.57195788913981</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>7.2391854452000004</v>
+        <v>7.2391730423</v>
       </c>
       <c r="C190" s="5">
-        <v>-9.9191327899999848E-2</v>
+        <v>-9.9221244599999814E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>-15.067021699081318</v>
+        <v>-15.071200200167024</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>7.2152662024999996</v>
+        <v>7.2152478537000002</v>
       </c>
       <c r="C191" s="5">
-        <v>-2.3919242700000787E-2</v>
+        <v>-2.3925188599999814E-2</v>
       </c>
       <c r="D191" s="5">
-        <v>-3.8936949599280291</v>
+        <v>-3.8946518898723803</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>7.2052742338</v>
+        <v>7.2052509983000004</v>
       </c>
       <c r="C192" s="5">
-        <v>-9.9919686999996316E-3</v>
+        <v>-9.9968553999998377E-3</v>
       </c>
       <c r="D192" s="5">
-        <v>-1.6492055206599354</v>
+        <v>-1.6500101135161982</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>7.2609688855999996</v>
+        <v>7.2609832096</v>
       </c>
       <c r="C193" s="5">
-        <v>5.5694651799999662E-2</v>
+        <v>5.5732211299999612E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>9.6803257330194228</v>
+        <v>9.6871667520343152</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>7.337630431</v>
+        <v>7.3375782663000004</v>
       </c>
       <c r="C194" s="5">
-        <v>7.6661545400000364E-2</v>
+        <v>7.6595056700000441E-2</v>
       </c>
       <c r="D194" s="5">
-        <v>13.43187248703952</v>
+        <v>13.419510948798719</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>7.3237155369</v>
+        <v>7.3237595952000003</v>
       </c>
       <c r="C195" s="5">
-        <v>-1.3914894100000019E-2</v>
+        <v>-1.3818671100000124E-2</v>
       </c>
       <c r="D195" s="5">
-        <v>-2.2520634558350405</v>
+        <v>-2.2366668853455063</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>7.3468830661000002</v>
+        <v>7.3468788882</v>
       </c>
       <c r="C196" s="5">
-        <v>2.3167529200000203E-2</v>
+        <v>2.3119292999999708E-2</v>
       </c>
       <c r="D196" s="5">
-        <v>3.8627752627037104</v>
+        <v>3.8545689924446735</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>7.3410446689000004</v>
+        <v>7.3410380602999998</v>
       </c>
       <c r="C197" s="5">
-        <v>-5.8383971999997897E-3</v>
+        <v>-5.8408279000001784E-3</v>
       </c>
       <c r="D197" s="5">
-        <v>-0.94945515428418448</v>
+        <v>-0.94984925194750991</v>
       </c>
       <c r="E197" s="5">
-        <v>-3.9425953885396936E-3</v>
+        <v>-3.9977447971351054E-3</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>7.7440773812000003</v>
+        <v>7.7440900612999997</v>
       </c>
       <c r="C198" s="5">
-        <v>0.40303271229999993</v>
+        <v>0.40305200099999983</v>
       </c>
       <c r="D198" s="5">
-        <v>89.907364578435491</v>
+        <v>89.913147615578112</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>7.6067803170000001</v>
+        <v>7.6067907304000002</v>
       </c>
       <c r="C199" s="5">
-        <v>-0.13729706420000021</v>
+        <v>-0.13729933089999946</v>
       </c>
       <c r="D199" s="5">
-        <v>-19.318440973163177</v>
+        <v>-19.31870086090488</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>7.6446234441999996</v>
+        <v>7.6446273777</v>
       </c>
       <c r="C200" s="5">
-        <v>3.7843127199999493E-2</v>
+        <v>3.7836647299999804E-2</v>
       </c>
       <c r="D200" s="5">
-        <v>6.1359928715188916</v>
+        <v>6.1349046637622306</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>7.7468010844000004</v>
+        <v>7.7468232206999996</v>
       </c>
       <c r="C201" s="5">
-        <v>0.10217764020000075</v>
+        <v>0.10219584299999962</v>
       </c>
       <c r="D201" s="5">
-        <v>17.272364163719644</v>
+        <v>17.275661338041349</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>7.7467188975000001</v>
+        <v>7.7467110850000003</v>
       </c>
       <c r="C202" s="5">
-        <v>-8.2186900000280616E-5</v>
+        <v>-1.1213569999934947E-4</v>
       </c>
       <c r="D202" s="5">
-        <v>-1.2730225595869449E-2</v>
+        <v>-1.7368684395879797E-2</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>7.7044304043</v>
+        <v>7.7044188226000001</v>
       </c>
       <c r="C203" s="5">
-        <v>-4.2288493200000055E-2</v>
+        <v>-4.2292262400000169E-2</v>
       </c>
       <c r="D203" s="5">
-        <v>-6.3575276457902952</v>
+        <v>-6.3580836119583761</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>7.7085494313999998</v>
+        <v>7.7085362508999999</v>
       </c>
       <c r="C204" s="5">
-        <v>4.1190270999997836E-3</v>
+        <v>4.1174282999998368E-3</v>
       </c>
       <c r="D204" s="5">
-        <v>0.64344700970366819</v>
+        <v>0.64319749097021539</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>7.6663896017999997</v>
+        <v>7.6663907887000002</v>
       </c>
       <c r="C205" s="5">
-        <v>-4.2159829600000087E-2</v>
+        <v>-4.2145462199999706E-2</v>
       </c>
       <c r="D205" s="5">
-        <v>-6.36920887829252</v>
+        <v>-6.36711376306841</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>7.8451364288000001</v>
+        <v>7.8451055353000001</v>
       </c>
       <c r="C206" s="5">
-        <v>0.17874682700000033</v>
+        <v>0.17871474659999986</v>
       </c>
       <c r="D206" s="5">
-        <v>31.860698683281676</v>
+        <v>31.854222777504205</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>8.1104729377999991</v>
+        <v>8.1105033421999995</v>
       </c>
       <c r="C207" s="5">
-        <v>0.26533650899999905</v>
+        <v>0.26539780689999937</v>
       </c>
       <c r="D207" s="5">
-        <v>49.055549047454171</v>
+        <v>49.06929862655376</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>7.9604930027999998</v>
+        <v>7.9604937779</v>
       </c>
       <c r="C208" s="5">
-        <v>-0.14997993499999929</v>
+        <v>-0.15000956429999945</v>
       </c>
       <c r="D208" s="5">
-        <v>-20.067126614564245</v>
+        <v>-20.070628947521584</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>7.9396088263999998</v>
+        <v>7.9395967124000002</v>
       </c>
       <c r="C209" s="5">
-        <v>-2.0884176400000065E-2</v>
+        <v>-2.0897065499999812E-2</v>
       </c>
       <c r="D209" s="5">
-        <v>-3.1031428311012466</v>
+        <v>-3.1050301356336019</v>
       </c>
       <c r="E209" s="5">
-        <v>8.1536645599745263</v>
+        <v>8.1535969052793469</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>7.8305321067999998</v>
+        <v>7.8305391965000002</v>
       </c>
       <c r="C210" s="5">
-        <v>-0.10907671959999998</v>
+        <v>-0.10905751590000001</v>
       </c>
       <c r="D210" s="5">
-        <v>-15.295589402366449</v>
+        <v>-15.29311820613869</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>7.7823246857999999</v>
+        <v>7.7823312052000002</v>
       </c>
       <c r="C211" s="5">
-        <v>-4.8207420999999862E-2</v>
+        <v>-4.8207991299999975E-2</v>
       </c>
       <c r="D211" s="5">
-        <v>-7.1425277968525824</v>
+        <v>-7.1426032041002507</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>7.7263099757000004</v>
+        <v>7.7263119511999996</v>
       </c>
       <c r="C212" s="5">
-        <v>-5.6014710099999476E-2</v>
+        <v>-5.6019254000000629E-2</v>
       </c>
       <c r="D212" s="5">
-        <v>-8.3033685369922612</v>
+        <v>-8.3040089811379012</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>7.6515048403000003</v>
+        <v>7.6515194646999998</v>
       </c>
       <c r="C213" s="5">
-        <v>-7.4805135400000111E-2</v>
+        <v>-7.4792486499999811E-2</v>
       </c>
       <c r="D213" s="5">
-        <v>-11.019108261400845</v>
+        <v>-11.01734041735326</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>7.6534812267000003</v>
+        <v>7.6534778052999997</v>
       </c>
       <c r="C214" s="5">
-        <v>1.9763863999999742E-3</v>
+        <v>1.958340599999886E-3</v>
       </c>
       <c r="D214" s="5">
-        <v>0.31040114864273605</v>
+        <v>0.30756238804248159</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>7.6979489037000004</v>
+        <v>7.6979437285000003</v>
       </c>
       <c r="C215" s="5">
-        <v>4.4467677000000094E-2</v>
+        <v>4.4465923200000645E-2</v>
       </c>
       <c r="D215" s="5">
-        <v>7.1993208287314037</v>
+        <v>7.1990310761734344</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>7.7131791610000002</v>
+        <v>7.7131740841000003</v>
       </c>
       <c r="C216" s="5">
-        <v>1.5230257299999828E-2</v>
+        <v>1.5230355599999967E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>2.4001851521917583</v>
+        <v>2.4002024437798974</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>7.6712471143999998</v>
+        <v>7.6712434128</v>
       </c>
       <c r="C217" s="5">
-        <v>-4.1932046600000383E-2</v>
+        <v>-4.1930671300000277E-2</v>
       </c>
       <c r="D217" s="5">
-        <v>-6.3321300318955771</v>
+        <v>-6.3319325624954121</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>7.4753956853999997</v>
+        <v>7.4753871027000001</v>
       </c>
       <c r="C218" s="5">
-        <v>-0.19585142900000019</v>
+        <v>-0.19585631009999993</v>
       </c>
       <c r="D218" s="5">
-        <v>-26.680659232885418</v>
+        <v>-26.681244844984843</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>7.6206540821999997</v>
+        <v>7.6206635310999999</v>
       </c>
       <c r="C219" s="5">
-        <v>0.14525839680000008</v>
+        <v>0.14527642839999988</v>
       </c>
       <c r="D219" s="5">
-        <v>25.97859358607122</v>
+        <v>25.982203730412202</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>7.5765861191999999</v>
+        <v>7.5765905791000003</v>
       </c>
       <c r="C220" s="5">
-        <v>-4.4067962999999821E-2</v>
+        <v>-4.407295199999961E-2</v>
       </c>
       <c r="D220" s="5">
-        <v>-6.7227388191678621</v>
+        <v>-6.7234677934231435</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>7.5475372629999997</v>
+        <v>7.5475249725999998</v>
       </c>
       <c r="C221" s="5">
-        <v>-2.9048856200000195E-2</v>
+        <v>-2.9065606500000563E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>-4.5050463426053238</v>
+        <v>-4.5075869050209434</v>
       </c>
       <c r="E221" s="5">
-        <v>-4.9381722950420759</v>
+        <v>-4.9381820513334844</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>7.8126330189999997</v>
+        <v>7.8126353622</v>
       </c>
       <c r="C222" s="5">
-        <v>0.26509575600000002</v>
+        <v>0.26511038960000022</v>
       </c>
       <c r="D222" s="5">
-        <v>51.323336007241885</v>
+        <v>51.326837653695549</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>7.6654207185000001</v>
+        <v>7.6654237913000003</v>
       </c>
       <c r="C223" s="5">
-        <v>-0.14721230049999967</v>
+        <v>-0.1472115708999997</v>
       </c>
       <c r="D223" s="5">
-        <v>-20.409202354180501</v>
+        <v>-20.409105946790675</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>7.5987679661999996</v>
+        <v>7.5987695593</v>
       </c>
       <c r="C224" s="5">
-        <v>-6.6652752300000451E-2</v>
+        <v>-6.6654232000000313E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>-9.9494760206347959</v>
+        <v>-9.9496826460225734</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>7.5583447733</v>
+        <v>7.5583529007000001</v>
       </c>
       <c r="C225" s="5">
-        <v>-4.0423192899999627E-2</v>
+        <v>-4.0416658599999877E-2</v>
       </c>
       <c r="D225" s="5">
-        <v>-6.2001418860962882</v>
+        <v>-6.1991675233309067</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>7.4574388335000004</v>
+        <v>7.4574383558999999</v>
       </c>
       <c r="C226" s="5">
-        <v>-0.10090593979999962</v>
+        <v>-0.10091454480000017</v>
       </c>
       <c r="D226" s="5">
-        <v>-14.894815202442402</v>
+        <v>-14.895978750394756</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>7.3881768534000001</v>
+        <v>7.3881754930000003</v>
       </c>
       <c r="C227" s="5">
-        <v>-6.9261980100000287E-2</v>
+        <v>-6.9262862899999611E-2</v>
       </c>
       <c r="D227" s="5">
-        <v>-10.593108854828703</v>
+        <v>-10.593237695726598</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>7.3106797317999996</v>
+        <v>7.3106776114000001</v>
       </c>
       <c r="C228" s="5">
-        <v>-7.749712160000044E-2</v>
+        <v>-7.7497881600000262E-2</v>
       </c>
       <c r="D228" s="5">
-        <v>-11.885838955650263</v>
+        <v>-11.885950941020496</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>7.1844870365000002</v>
+        <v>7.1844848609999996</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.12619269529999944</v>
+        <v>-0.12619275040000044</v>
       </c>
       <c r="D229" s="5">
-        <v>-18.856061699156289</v>
+        <v>-18.85607412758581</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>7.1019273458000001</v>
+        <v>7.1019244531999997</v>
       </c>
       <c r="C230" s="5">
-        <v>-8.2559690700000132E-2</v>
+        <v>-8.2560407799999957E-2</v>
       </c>
       <c r="D230" s="5">
-        <v>-12.950653537030544</v>
+        <v>-12.950762689246876</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>7.0364353189999997</v>
+        <v>7.0364405695999999</v>
       </c>
       <c r="C231" s="5">
-        <v>-6.5492026800000325E-2</v>
+        <v>-6.5483883599999793E-2</v>
       </c>
       <c r="D231" s="5">
-        <v>-10.521705526583746</v>
+        <v>-10.520466960112573</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>7.0915207532000002</v>
+        <v>7.0915217760000004</v>
       </c>
       <c r="C232" s="5">
-        <v>5.5085434200000449E-2</v>
+        <v>5.5081206400000582E-2</v>
       </c>
       <c r="D232" s="5">
-        <v>9.8095571183311581</v>
+        <v>9.8087638927340635</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>6.8646215104000001</v>
+        <v>6.8646147973999998</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.22689924280000007</v>
+        <v>-0.22690697860000064</v>
       </c>
       <c r="D233" s="5">
-        <v>-32.309671141042138</v>
+        <v>-32.31058263257033</v>
       </c>
       <c r="E233" s="5">
-        <v>-9.0481931894239374</v>
+        <v>-9.0481340264416339</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>6.6676525645</v>
+        <v>6.6676527521000004</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.19696894590000014</v>
+        <v>-0.19696204529999939</v>
       </c>
       <c r="D234" s="5">
-        <v>-29.485833292989593</v>
+        <v>-29.484981999422256</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>6.5460887294000001</v>
+        <v>6.5460897757999996</v>
       </c>
       <c r="C235" s="5">
-        <v>-0.12156383509999991</v>
+        <v>-0.12156297630000079</v>
       </c>
       <c r="D235" s="5">
-        <v>-19.812419095150613</v>
+        <v>-19.812292351849081</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>6.3603778623</v>
+        <v>6.3603791421000002</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.18571086710000007</v>
+        <v>-0.18571063369999941</v>
       </c>
       <c r="D236" s="5">
-        <v>-29.203407436111494</v>
+        <v>-29.203372295556239</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>6.2550491567000002</v>
+        <v>6.2550504066999997</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.10532870559999985</v>
+        <v>-0.10532873540000054</v>
       </c>
       <c r="D237" s="5">
-        <v>-18.158474354109767</v>
+        <v>-18.158475705381637</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>6.2479866426999999</v>
+        <v>6.2479876405999999</v>
       </c>
       <c r="C238" s="5">
-        <v>-7.0625140000002418E-3</v>
+        <v>-7.0627660999997843E-3</v>
       </c>
       <c r="D238" s="5">
-        <v>-1.3465257186646151</v>
+        <v>-1.3465732180516499</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>6.1875853994999996</v>
+        <v>6.1875855630999999</v>
       </c>
       <c r="C239" s="5">
-        <v>-6.0401243200000287E-2</v>
+        <v>-6.040207750000004E-2</v>
       </c>
       <c r="D239" s="5">
-        <v>-11.003410688090188</v>
+        <v>-11.003553020647471</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>6.0164216897999996</v>
+        <v>6.0164210901999997</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.17116370970000006</v>
+        <v>-0.17116447290000014</v>
       </c>
       <c r="D240" s="5">
-        <v>-28.582482957722068</v>
+        <v>-28.582591027150951</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>5.9028905540999999</v>
+        <v>5.9028899522999998</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.11353113569999973</v>
+        <v>-0.11353113789999991</v>
       </c>
       <c r="D241" s="5">
-        <v>-20.43582700991</v>
+        <v>-20.435829195841627</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>5.9298210658999997</v>
+        <v>5.9298199095999999</v>
       </c>
       <c r="C242" s="5">
-        <v>2.6930511799999834E-2</v>
+        <v>2.692995730000014E-2</v>
       </c>
       <c r="D242" s="5">
-        <v>5.6141944825579326</v>
+        <v>5.6140765570919182</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>5.9574338998999998</v>
+        <v>5.9574364688000001</v>
       </c>
       <c r="C243" s="5">
-        <v>2.7612834000000142E-2</v>
+        <v>2.7616559200000168E-2</v>
       </c>
       <c r="D243" s="5">
-        <v>5.7332849824342391</v>
+        <v>5.7340795158975943</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>5.7985927894999998</v>
+        <v>5.7985921879999998</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.15884111040000004</v>
+        <v>-0.15884428080000035</v>
       </c>
       <c r="D244" s="5">
-        <v>-27.696296095529604</v>
+        <v>-27.696760232736782</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>5.7760812724999999</v>
+        <v>5.7760804926000002</v>
       </c>
       <c r="C245" s="5">
-        <v>-2.251151699999987E-2</v>
+        <v>-2.2511695399999532E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>-4.5604879449375861</v>
+        <v>-4.5605237808769683</v>
       </c>
       <c r="E245" s="5">
-        <v>-15.857250632840369</v>
+        <v>-15.85717970966537</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>5.8460048575999997</v>
+        <v>5.8460040097999997</v>
       </c>
       <c r="C246" s="5">
-        <v>6.9923585099999741E-2</v>
+        <v>6.9923517199999452E-2</v>
       </c>
       <c r="D246" s="5">
-        <v>15.534188535276016</v>
+        <v>15.534174671478972</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>5.7433695161999996</v>
+        <v>5.7433691397000004</v>
       </c>
       <c r="C247" s="5">
-        <v>-0.10263534140000008</v>
+        <v>-0.10263487009999928</v>
       </c>
       <c r="D247" s="5">
-        <v>-19.14794876752396</v>
+        <v>-19.147871665413028</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>5.7368915989999998</v>
+        <v>5.7368918324999996</v>
       </c>
       <c r="C248" s="5">
-        <v>-6.4779171999997942E-3</v>
+        <v>-6.4773072000008369E-3</v>
       </c>
       <c r="D248" s="5">
-        <v>-1.3451091999764686</v>
+        <v>-1.3449834085914047</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>5.6563051969</v>
+        <v>5.6563056359999999</v>
       </c>
       <c r="C249" s="5">
-        <v>-8.0586402099999788E-2</v>
+        <v>-8.0586196499999652E-2</v>
       </c>
       <c r="D249" s="5">
-        <v>-15.61324438155075</v>
+        <v>-15.613206986028505</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>5.533993583</v>
+        <v>5.533993905</v>
       </c>
       <c r="C250" s="5">
-        <v>-0.1223116139</v>
+        <v>-0.12231173099999992</v>
       </c>
       <c r="D250" s="5">
-        <v>-23.074593634739227</v>
+        <v>-23.074611583913452</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>5.4888252629999998</v>
+        <v>5.4888253209000002</v>
       </c>
       <c r="C251" s="5">
-        <v>-4.5168320000000151E-2</v>
+        <v>-4.5168584099999798E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>-9.3664381153800829</v>
+        <v>-9.3664899256289296</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>5.5165132925</v>
+        <v>5.5165131479999996</v>
       </c>
       <c r="C252" s="5">
-        <v>2.7688029500000155E-2</v>
+        <v>2.7687827099999396E-2</v>
       </c>
       <c r="D252" s="5">
-        <v>6.2241256966366176</v>
+        <v>6.2240788610012476</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>5.5076955316999996</v>
+        <v>5.5076954401</v>
       </c>
       <c r="C253" s="5">
-        <v>-8.8177608000004071E-3</v>
+        <v>-8.8177078999995828E-3</v>
       </c>
       <c r="D253" s="5">
-        <v>-1.9013427646802805</v>
+        <v>-1.9013315074973391</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>5.4389602353999997</v>
+        <v>5.4389599178000001</v>
       </c>
       <c r="C254" s="5">
-        <v>-6.873529629999986E-2</v>
+        <v>-6.8735522299999907E-2</v>
       </c>
       <c r="D254" s="5">
-        <v>-13.989491868257243</v>
+        <v>-13.989534972144458</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>5.3667735829999996</v>
+        <v>5.3667749441000003</v>
       </c>
       <c r="C255" s="5">
-        <v>-7.2186652400000106E-2</v>
+        <v>-7.2184973699999766E-2</v>
       </c>
       <c r="D255" s="5">
-        <v>-14.813911648870249</v>
+        <v>-14.813592701797095</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>5.3996751838000003</v>
+        <v>5.3996752482000003</v>
       </c>
       <c r="C256" s="5">
-        <v>3.2901600800000708E-2</v>
+        <v>3.29003041E-2</v>
       </c>
       <c r="D256" s="5">
-        <v>7.6099298455072795</v>
+        <v>7.60961774782003</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>5.3866916401999996</v>
+        <v>5.3866916397000004</v>
       </c>
       <c r="C257" s="5">
-        <v>-1.2983543600000758E-2</v>
+        <v>-1.298360849999991E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>-2.8475508285548567</v>
+        <v>-2.8475648411987797</v>
       </c>
       <c r="E257" s="5">
-        <v>-6.7414153979080904</v>
+        <v>-6.7414028145705966</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>5.3323802492999999</v>
+        <v>5.3323796770999996</v>
       </c>
       <c r="C258" s="5">
-        <v>-5.4311390899999701E-2</v>
+        <v>-5.4311962600000818E-2</v>
       </c>
       <c r="D258" s="5">
-        <v>-11.450125135731371</v>
+        <v>-11.450239060945478</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>5.3482639085999999</v>
+        <v>5.3482630649000003</v>
       </c>
       <c r="C259" s="5">
-        <v>1.5883659300000019E-2</v>
+        <v>1.5883387800000648E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>3.6336077131203126</v>
+        <v>3.6335449790037444</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>5.4241555801999999</v>
+        <v>5.4241554776000003</v>
       </c>
       <c r="C260" s="5">
-        <v>7.5891671599999988E-2</v>
+        <v>7.5892412700000023E-2</v>
       </c>
       <c r="D260" s="5">
-        <v>18.42181224577417</v>
+        <v>18.422009541534791</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>5.4583621388000001</v>
+        <v>5.4583620680999996</v>
       </c>
       <c r="C261" s="5">
-        <v>3.4206558600000214E-2</v>
+        <v>3.4206590499999301E-2</v>
       </c>
       <c r="D261" s="5">
-        <v>7.8356837085646003</v>
+        <v>7.8356914245743425</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>5.4230806979999997</v>
+        <v>5.4230807507999996</v>
       </c>
       <c r="C262" s="5">
-        <v>-3.5281440800000397E-2</v>
+        <v>-3.5281317299999948E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>-7.4865975691986826</v>
+        <v>-7.4865723810148443</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>5.4950817606999998</v>
+        <v>5.4950818688999998</v>
       </c>
       <c r="C263" s="5">
-        <v>7.2001062700000062E-2</v>
+        <v>7.2001118100000205E-2</v>
       </c>
       <c r="D263" s="5">
-        <v>17.148599125600541</v>
+        <v>17.148613119007972</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>5.5139982495000002</v>
+        <v>5.5139983878000001</v>
       </c>
       <c r="C264" s="5">
-        <v>1.8916488800000408E-2</v>
+        <v>1.8916518900000234E-2</v>
       </c>
       <c r="D264" s="5">
-        <v>4.2100449550283026</v>
+        <v>4.2100516969391322</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>5.5025577519000004</v>
+        <v>5.5025579128000004</v>
       </c>
       <c r="C265" s="5">
-        <v>-1.1440497599999766E-2</v>
+        <v>-1.1440474999999672E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>-2.4615554266833262</v>
+        <v>-2.4615505583500452</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>5.5386068576999996</v>
+        <v>5.5386070038000002</v>
       </c>
       <c r="C266" s="5">
-        <v>3.6049105799999204E-2</v>
+        <v>3.6049090999999756E-2</v>
       </c>
       <c r="D266" s="5">
-        <v>8.1511536643713356</v>
+        <v>8.1511499494153039</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>5.4679572459000001</v>
+        <v>5.4679583987999996</v>
       </c>
       <c r="C267" s="5">
-        <v>-7.0649611799999512E-2</v>
+        <v>-7.0648605000000586E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>-14.277495147507292</v>
+        <v>-14.277305390519201</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>5.592187418</v>
+        <v>5.5921876340000001</v>
       </c>
       <c r="C268" s="5">
-        <v>0.12423017209999987</v>
+        <v>0.12422923520000051</v>
       </c>
       <c r="D268" s="5">
-        <v>30.942097880932586</v>
+        <v>30.941827269105659</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>5.5895109718000002</v>
+        <v>5.5895112456999998</v>
       </c>
       <c r="C269" s="5">
-        <v>-2.676446199999738E-3</v>
+        <v>-2.6763883000002764E-3</v>
       </c>
       <c r="D269" s="5">
-        <v>-0.57281602752766725</v>
+        <v>-0.57280364623837343</v>
       </c>
       <c r="E269" s="5">
-        <v>3.7651929077653801</v>
+        <v>3.7651980021506271</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>5.8466756470999997</v>
+        <v>5.8466745873999999</v>
       </c>
       <c r="C270" s="5">
-        <v>0.25716467529999942</v>
+        <v>0.2571633417000001</v>
       </c>
       <c r="D270" s="5">
-        <v>71.562458413888621</v>
+        <v>71.561984385804863</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>5.8659374493999996</v>
+        <v>5.8659359223000003</v>
       </c>
       <c r="C271" s="5">
-        <v>1.9261802299999964E-2</v>
+        <v>1.9261334900000371E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>4.0258121210287712</v>
+        <v>4.0257133982289028</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>5.8226805110999997</v>
+        <v>5.8226800348000003</v>
       </c>
       <c r="C272" s="5">
-        <v>-4.3256938299999881E-2</v>
+        <v>-4.3255887499999979E-2</v>
       </c>
       <c r="D272" s="5">
-        <v>-8.4988816568904664</v>
+        <v>-8.4986856253657539</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>5.7665177716000002</v>
+        <v>5.7665172944999998</v>
       </c>
       <c r="C273" s="5">
-        <v>-5.6162739499999503E-2</v>
+        <v>-5.6162740300000458E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>-10.979898748244011</v>
+        <v>-10.979899747506238</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>5.9138576242000003</v>
+        <v>5.9138577154999998</v>
       </c>
       <c r="C274" s="5">
-        <v>0.14733985260000004</v>
+        <v>0.147340421</v>
       </c>
       <c r="D274" s="5">
-        <v>35.358882045105375</v>
+        <v>35.359041510781978</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>5.898407518</v>
+        <v>5.8984081668000004</v>
       </c>
       <c r="C275" s="5">
-        <v>-1.5450106200000313E-2</v>
+        <v>-1.5449548699999482E-2</v>
       </c>
       <c r="D275" s="5">
-        <v>-3.0903741443858324</v>
+        <v>-3.0902641819754217</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>5.9130158838</v>
+        <v>5.9130168300000001</v>
       </c>
       <c r="C276" s="5">
-        <v>1.4608365800000023E-2</v>
+        <v>1.4608663199999761E-2</v>
       </c>
       <c r="D276" s="5">
-        <v>3.0128147677492167</v>
+        <v>3.012876605206749</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>5.8945471192000003</v>
+        <v>5.8945479835999999</v>
       </c>
       <c r="C277" s="5">
-        <v>-1.8468764599999687E-2</v>
+        <v>-1.8468846400000238E-2</v>
       </c>
       <c r="D277" s="5">
-        <v>-3.6843684850168978</v>
+        <v>-3.6843839446649929</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>5.8310992124999999</v>
+        <v>5.8310996986000001</v>
       </c>
       <c r="C278" s="5">
-        <v>-6.3447906700000445E-2</v>
+        <v>-6.3448284999999771E-2</v>
       </c>
       <c r="D278" s="5">
-        <v>-12.178703393639911</v>
+        <v>-12.178770082270962</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>5.8647465592000003</v>
+        <v>5.8647474526999996</v>
       </c>
       <c r="C279" s="5">
-        <v>3.3647346700000469E-2</v>
+        <v>3.3647754099999538E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>7.148432201115118</v>
+        <v>7.1485209041552089</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>5.7807996356000002</v>
+        <v>5.7807997279999999</v>
       </c>
       <c r="C280" s="5">
-        <v>-8.3946923600000112E-2</v>
+        <v>-8.3947724699999782E-2</v>
       </c>
       <c r="D280" s="5">
-        <v>-15.886827697561866</v>
+        <v>-15.886965340621305</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>5.7972032230000003</v>
+        <v>5.7972035054999997</v>
       </c>
       <c r="C281" s="5">
-        <v>1.6403587400000141E-2</v>
+        <v>1.6403777499999883E-2</v>
       </c>
       <c r="D281" s="5">
-        <v>3.4587668471651956</v>
+        <v>3.4588075020558051</v>
       </c>
       <c r="E281" s="5">
-        <v>3.7157499510751757</v>
+        <v>3.7157499228537505</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>5.6352714563999999</v>
+        <v>5.6352698108999997</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.16193176660000042</v>
+        <v>-0.16193369460000007</v>
       </c>
       <c r="D282" s="5">
-        <v>-28.820358654893464</v>
+        <v>-28.820649691252477</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>5.6661153522000003</v>
+        <v>5.6661128443999997</v>
       </c>
       <c r="C283" s="5">
-        <v>3.0843895800000354E-2</v>
+        <v>3.0843033500000061E-2</v>
       </c>
       <c r="D283" s="5">
-        <v>6.7694107307547657</v>
+        <v>6.7692177824688837</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>5.7281645710999998</v>
+        <v>5.7281635178999997</v>
       </c>
       <c r="C284" s="5">
-        <v>6.2049218899999481E-2</v>
+        <v>6.2050673499999931E-2</v>
       </c>
       <c r="D284" s="5">
-        <v>13.962220049210261</v>
+        <v>13.962573878726502</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>5.6702223297999996</v>
+        <v>5.6702212586999998</v>
       </c>
       <c r="C285" s="5">
-        <v>-5.7942241300000141E-2</v>
+        <v>-5.7942259199999846E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>-11.485338399631107</v>
+        <v>-11.48534374841641</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>5.7042025815999997</v>
+        <v>5.7042022943999999</v>
       </c>
       <c r="C286" s="5">
-        <v>3.3980251800000083E-2</v>
+        <v>3.3981035700000106E-2</v>
       </c>
       <c r="D286" s="5">
-        <v>7.433131487765654</v>
+        <v>7.4333101066152096</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>5.5991570677000002</v>
+        <v>5.5991575707000001</v>
       </c>
       <c r="C287" s="5">
-        <v>-0.1050455138999995</v>
+        <v>-0.10504472369999984</v>
       </c>
       <c r="D287" s="5">
-        <v>-19.992165498450287</v>
+        <v>-19.992030908718551</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>5.6297488507000004</v>
+        <v>5.6297546088999999</v>
       </c>
       <c r="C288" s="5">
-        <v>3.0591783000000206E-2</v>
+        <v>3.0597038199999815E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>6.7570206424812707</v>
+        <v>6.7582158764694977</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>5.6028323992000004</v>
+        <v>5.6028331404999996</v>
       </c>
       <c r="C289" s="5">
-        <v>-2.6916451499999994E-2</v>
+        <v>-2.6921468400000315E-2</v>
       </c>
       <c r="D289" s="5">
-        <v>-5.5888418596714668</v>
+        <v>-5.5898507408698066</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>5.6304207277999998</v>
+        <v>5.6304211091000003</v>
       </c>
       <c r="C290" s="5">
-        <v>2.7588328599999379E-2</v>
+        <v>2.7587968600000679E-2</v>
       </c>
       <c r="D290" s="5">
-        <v>6.0714738481122854</v>
+        <v>6.0713916385058742</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>5.6623373194999997</v>
+        <v>5.6623375046</v>
       </c>
       <c r="C291" s="5">
-        <v>3.1916591699999941E-2</v>
+        <v>3.1916395499999695E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>7.018454283542197</v>
+        <v>7.0184092950626553</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>5.6734806424000004</v>
+        <v>5.6734801718999996</v>
       </c>
       <c r="C292" s="5">
-        <v>1.1143322900000641E-2</v>
+        <v>1.1142667299999687E-2</v>
       </c>
       <c r="D292" s="5">
-        <v>2.3872964017794152</v>
+        <v>2.3871543464147438</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>5.7023096747000004</v>
+        <v>5.7023097220999999</v>
       </c>
       <c r="C293" s="5">
-        <v>2.8829032300000001E-2</v>
+        <v>2.882955020000022E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>6.2709729202647502</v>
+        <v>6.2710892769899829</v>
       </c>
       <c r="E293" s="5">
-        <v>-1.6368849710756472</v>
+        <v>-1.6368889467131997</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>5.5194355384999998</v>
+        <v>5.5194330169999999</v>
       </c>
       <c r="C294" s="5">
-        <v>-0.18287413620000059</v>
+        <v>-0.18287670509999998</v>
       </c>
       <c r="D294" s="5">
-        <v>-32.372022197720142</v>
+        <v>-32.37239968471971</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>5.4634564143000004</v>
+        <v>5.4634531031</v>
       </c>
       <c r="C295" s="5">
-        <v>-5.5979124199999397E-2</v>
+        <v>-5.59799138999999E-2</v>
       </c>
       <c r="D295" s="5">
-        <v>-11.514154261700805</v>
+        <v>-11.514312711154185</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>5.5353801263999998</v>
+        <v>5.5353783164000001</v>
       </c>
       <c r="C296" s="5">
-        <v>7.1923712099999371E-2</v>
+        <v>7.1925213300000124E-2</v>
       </c>
       <c r="D296" s="5">
-        <v>16.992927624026532</v>
+        <v>16.993319423522692</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>5.5695420599999999</v>
+        <v>5.5695401236000004</v>
       </c>
       <c r="C297" s="5">
-        <v>3.4161933600000083E-2</v>
+        <v>3.4161807200000283E-2</v>
       </c>
       <c r="D297" s="5">
-        <v>7.6624984281794983</v>
+        <v>7.6624716987379049</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>5.5961360362999999</v>
+        <v>5.5961345117999999</v>
       </c>
       <c r="C298" s="5">
-        <v>2.6593976300000044E-2</v>
+        <v>2.6594388199999486E-2</v>
       </c>
       <c r="D298" s="5">
-        <v>5.8827719761250341</v>
+        <v>5.8828675967116606</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>5.6978957281999998</v>
+        <v>5.6978945447999996</v>
       </c>
       <c r="C299" s="5">
-        <v>0.10175969189999989</v>
+        <v>0.10176003299999969</v>
       </c>
       <c r="D299" s="5">
-        <v>24.140877232641088</v>
+        <v>24.140973659479712</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>5.7453465138000004</v>
+        <v>5.7453638970999998</v>
       </c>
       <c r="C300" s="5">
-        <v>4.74507856000006E-2</v>
+        <v>4.7469352300000267E-2</v>
       </c>
       <c r="D300" s="5">
-        <v>10.463997580403595</v>
+        <v>10.468283645551878</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>5.8089348342999996</v>
+        <v>5.8089337548</v>
       </c>
       <c r="C301" s="5">
-        <v>6.3588320499999185E-2</v>
+        <v>6.3569857700000121E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>14.120411736168714</v>
+        <v>14.116013901737933</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>5.8260289712000004</v>
+        <v>5.8260281696999998</v>
       </c>
       <c r="C302" s="5">
-        <v>1.7094136900000834E-2</v>
+        <v>1.7094414899999855E-2</v>
       </c>
       <c r="D302" s="5">
-        <v>3.5889962653838925</v>
+        <v>3.5890562585416896</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>5.8579731524999996</v>
+        <v>5.8579724703</v>
       </c>
       <c r="C303" s="5">
-        <v>3.1944181299999208E-2</v>
+        <v>3.1944300600000197E-2</v>
       </c>
       <c r="D303" s="5">
-        <v>6.7817033529393944</v>
+        <v>6.7817304100667553</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>5.8682213333000002</v>
+        <v>5.8682199599000002</v>
       </c>
       <c r="C304" s="5">
-        <v>1.0248180800000561E-2</v>
+        <v>1.0247489600000215E-2</v>
       </c>
       <c r="D304" s="5">
-        <v>2.1196475465421694</v>
+        <v>2.119503455481242</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>5.9087465022999996</v>
+        <v>5.9087458722999999</v>
       </c>
       <c r="C305" s="5">
-        <v>4.0525168999999472E-2</v>
+        <v>4.0525912399999697E-2</v>
       </c>
       <c r="D305" s="5">
-        <v>8.6091633367514131</v>
+        <v>8.6093294029061074</v>
       </c>
       <c r="E305" s="5">
-        <v>3.6202317898643477</v>
+        <v>3.6202198803746422</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>6.0121449164999996</v>
+        <v>6.0121417460000002</v>
       </c>
       <c r="C306" s="5">
-        <v>0.10339841419999996</v>
+        <v>0.10339587370000025</v>
       </c>
       <c r="D306" s="5">
-        <v>23.142788675828552</v>
+        <v>23.142166962314171</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>5.9621866883000001</v>
+        <v>5.9621823532000002</v>
       </c>
       <c r="C307" s="5">
-        <v>-4.995822819999951E-2</v>
+        <v>-4.9959392799999947E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>-9.5281307044832388</v>
+        <v>-9.528347565182937</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>5.9467967271999997</v>
+        <v>5.9467937573</v>
       </c>
       <c r="C308" s="5">
-        <v>-1.5389961100000349E-2</v>
+        <v>-1.538859590000019E-2</v>
       </c>
       <c r="D308" s="5">
-        <v>-3.0539144083647329</v>
+        <v>-3.0536495271534791</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>5.8661219879999997</v>
+        <v>5.866118588</v>
       </c>
       <c r="C309" s="5">
-        <v>-8.0674739200000012E-2</v>
+        <v>-8.0675169300000071E-2</v>
       </c>
       <c r="D309" s="5">
-        <v>-15.11793127165042</v>
+        <v>-15.118012949469872</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>5.9913885979000003</v>
+        <v>5.9913851585</v>
       </c>
       <c r="C310" s="5">
-        <v>0.1252666099000006</v>
+        <v>0.12526657050000001</v>
       </c>
       <c r="D310" s="5">
-        <v>28.859601084347975</v>
+        <v>28.859609654072969</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>5.9945824270000001</v>
+        <v>5.9945792663999997</v>
       </c>
       <c r="C311" s="5">
-        <v>3.1938290999997676E-3</v>
+        <v>3.194107899999743E-3</v>
       </c>
       <c r="D311" s="5">
-        <v>0.64156273187330193</v>
+        <v>0.64161926974617423</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>5.9604749057999999</v>
+        <v>5.9605052711999997</v>
       </c>
       <c r="C312" s="5">
-        <v>-3.4107521200000157E-2</v>
+        <v>-3.4073995199999985E-2</v>
       </c>
       <c r="D312" s="5">
-        <v>-6.6180084311758485</v>
+        <v>-6.6117086436945804</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>6.0145446333999999</v>
+        <v>6.0145420954000004</v>
       </c>
       <c r="C313" s="5">
-        <v>5.406972759999995E-2</v>
+        <v>5.4036824200000666E-2</v>
       </c>
       <c r="D313" s="5">
-        <v>11.445531148944887</v>
+        <v>11.438154023447789</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>6.0269956356999996</v>
+        <v>6.0269938019999998</v>
       </c>
       <c r="C314" s="5">
-        <v>1.2451002299999736E-2</v>
+        <v>1.245170659999939E-2</v>
       </c>
       <c r="D314" s="5">
-        <v>2.5126590432021256</v>
+        <v>2.5128038682922682</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>5.9605627427999996</v>
+        <v>5.9605610095000001</v>
       </c>
       <c r="C315" s="5">
-        <v>-6.6432892899999985E-2</v>
+        <v>-6.6432792499999671E-2</v>
       </c>
       <c r="D315" s="5">
-        <v>-12.453932536848633</v>
+        <v>-12.453918403669951</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>5.9723324756</v>
+        <v>5.9723299663000002</v>
       </c>
       <c r="C316" s="5">
-        <v>1.1769732800000376E-2</v>
+        <v>1.1768956800000119E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>2.3954249859673649</v>
+        <v>2.395266036289101</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>5.9084980794000002</v>
+        <v>5.9084968298999998</v>
       </c>
       <c r="C317" s="5">
-        <v>-6.3834396199999865E-2</v>
+        <v>-6.3833136400000434E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>-12.098261374257646</v>
+        <v>-12.098041254905779</v>
       </c>
       <c r="E317" s="5">
-        <v>-4.2043248919654275E-3</v>
+        <v>-4.2148097985972299E-3</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>5.8938297525000003</v>
+        <v>5.8938266535999997</v>
       </c>
       <c r="C318" s="5">
-        <v>-1.4668326899999862E-2</v>
+        <v>-1.4670176300000115E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>-2.9387551277647805</v>
+        <v>-2.9391212174895931</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>5.8520469306000003</v>
+        <v>5.8520431180000001</v>
       </c>
       <c r="C319" s="5">
-        <v>-4.1782821900000044E-2</v>
+        <v>-4.1783535599999588E-2</v>
       </c>
       <c r="D319" s="5">
-        <v>-8.1831134268303796</v>
+        <v>-8.1832519359330007</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>5.7506218455999996</v>
+        <v>5.7506180585999997</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.10142508500000069</v>
+        <v>-0.10142505940000035</v>
       </c>
       <c r="D320" s="5">
-        <v>-18.925530750776009</v>
+        <v>-18.925537598922038</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>5.6492872887000001</v>
+        <v>5.6492821562</v>
       </c>
       <c r="C321" s="5">
-        <v>-0.10133455689999948</v>
+        <v>-0.10133590239999979</v>
       </c>
       <c r="D321" s="5">
-        <v>-19.212119778304238</v>
+        <v>-19.212362126460913</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>5.5894179792000003</v>
+        <v>5.5894121451999998</v>
       </c>
       <c r="C322" s="5">
-        <v>-5.9869309499999801E-2</v>
+        <v>-5.9870011000000112E-2</v>
       </c>
       <c r="D322" s="5">
-        <v>-12.001530251354142</v>
+        <v>-12.001673058495054</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>5.5904346436000001</v>
+        <v>5.5904291868999998</v>
       </c>
       <c r="C323" s="5">
-        <v>1.0166643999998115E-3</v>
+        <v>1.0170416999999432E-3</v>
       </c>
       <c r="D323" s="5">
-        <v>0.21848759749383273</v>
+        <v>0.21856899117105311</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>5.3760199147999996</v>
+        <v>5.3760572895000003</v>
       </c>
       <c r="C324" s="5">
-        <v>-0.21441472880000045</v>
+        <v>-0.21437189739999951</v>
       </c>
       <c r="D324" s="5">
-        <v>-37.456305641982865</v>
+        <v>-37.450355076195542</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>5.3334590778999997</v>
+        <v>5.3334561141999997</v>
       </c>
       <c r="C325" s="5">
-        <v>-4.2560836899999899E-2</v>
+        <v>-4.2601175300000627E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>-9.0972167486422109</v>
+        <v>-9.1054061060247165</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>5.4418169208</v>
+        <v>5.4418146513999996</v>
       </c>
       <c r="C326" s="5">
-        <v>0.10835784290000028</v>
+        <v>0.10835853719999999</v>
       </c>
       <c r="D326" s="5">
-        <v>27.297394247913132</v>
+        <v>27.29760604684348</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>5.2762579446000002</v>
+        <v>5.2762551503999999</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.16555897619999982</v>
+        <v>-0.16555950099999972</v>
       </c>
       <c r="D327" s="5">
-        <v>-30.978386318660199</v>
+        <v>-30.978479539264235</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>5.1803571715999999</v>
+        <v>5.1803544488000002</v>
       </c>
       <c r="C328" s="5">
-        <v>-9.5900773000000328E-2</v>
+        <v>-9.5900701599999749E-2</v>
       </c>
       <c r="D328" s="5">
-        <v>-19.757542410253503</v>
+        <v>-19.757538578789823</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>5.2046968723000004</v>
+        <v>5.2046956167999996</v>
       </c>
       <c r="C329" s="5">
-        <v>2.4339700700000577E-2</v>
+        <v>2.4341167999999413E-2</v>
       </c>
       <c r="D329" s="5">
-        <v>5.7861565781266444</v>
+        <v>5.7865175759189258</v>
       </c>
       <c r="E329" s="5">
-        <v>-11.911677005596488</v>
+        <v>-11.911679626168336</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>5.2766085570000003</v>
+        <v>5.2766070319000002</v>
       </c>
       <c r="C330" s="5">
-        <v>7.1911684699999867E-2</v>
+        <v>7.1911415100000653E-2</v>
       </c>
       <c r="D330" s="5">
-        <v>17.89984656462704</v>
+        <v>17.899778928896247</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>5.2305618640000002</v>
+        <v>5.2305602006000003</v>
       </c>
       <c r="C331" s="5">
-        <v>-4.6046693000000083E-2</v>
+        <v>-4.604683129999998E-2</v>
       </c>
       <c r="D331" s="5">
-        <v>-9.9836109550877179</v>
+        <v>-9.9836422648102658</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>5.2476282553000004</v>
+        <v>5.2476261934000004</v>
       </c>
       <c r="C332" s="5">
-        <v>1.7066391300000205E-2</v>
+        <v>1.7065992800000096E-2</v>
       </c>
       <c r="D332" s="5">
-        <v>3.9864196379925332</v>
+        <v>3.9863261689993212</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>5.2335449762000001</v>
+        <v>5.2335420605999996</v>
       </c>
       <c r="C333" s="5">
-        <v>-1.408327910000029E-2</v>
+        <v>-1.4084132800000759E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>-3.1733765070495079</v>
+        <v>-3.173567268715527</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>5.1857885137000004</v>
+        <v>5.1857737939000002</v>
       </c>
       <c r="C334" s="5">
-        <v>-4.7756462499999763E-2</v>
+        <v>-4.7768266699999451E-2</v>
       </c>
       <c r="D334" s="5">
-        <v>-10.416899794065259</v>
+        <v>-10.419352252318292</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>5.1844912429000001</v>
+        <v>5.1844793846000004</v>
       </c>
       <c r="C335" s="5">
-        <v>-1.2972708000003053E-3</v>
+        <v>-1.2944092999997991E-3</v>
       </c>
       <c r="D335" s="5">
-        <v>-0.29977791885676952</v>
+        <v>-0.29911842872780703</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>5.2846908794000003</v>
+        <v>5.2847366073000002</v>
       </c>
       <c r="C336" s="5">
-        <v>0.10019963650000019</v>
+        <v>0.10025722269999982</v>
       </c>
       <c r="D336" s="5">
-        <v>25.823373274483718</v>
+        <v>25.839892645753149</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>5.2454024768999998</v>
+        <v>5.2453968424999999</v>
       </c>
       <c r="C337" s="5">
-        <v>-3.928840250000043E-2</v>
+        <v>-3.9339764800000232E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>-8.5653647786566811</v>
+        <v>-8.576036796880782</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>5.2593442354000004</v>
+        <v>5.2593473824999997</v>
       </c>
       <c r="C338" s="5">
-        <v>1.3941758500000567E-2</v>
+        <v>1.3950539999999734E-2</v>
       </c>
       <c r="D338" s="5">
-        <v>3.2365215861124508</v>
+        <v>3.2385936167828477</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>5.2853670549</v>
+        <v>5.2853622066000003</v>
       </c>
       <c r="C339" s="5">
-        <v>2.6022819499999628E-2</v>
+        <v>2.6014824100000666E-2</v>
       </c>
       <c r="D339" s="5">
-        <v>6.1017806835098831</v>
+        <v>6.0998508933958417</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>5.2896328413999996</v>
+        <v>5.2896293956999996</v>
       </c>
       <c r="C340" s="5">
-        <v>4.2657864999995354E-3</v>
+        <v>4.2671890999992357E-3</v>
       </c>
       <c r="D340" s="5">
-        <v>0.97282327987151529</v>
+        <v>0.97314546464457585</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>5.2961932072</v>
+        <v>5.2961907463999998</v>
       </c>
       <c r="C341" s="5">
-        <v>6.5603658000004117E-3</v>
+        <v>6.5613507000001903E-3</v>
       </c>
       <c r="D341" s="5">
-        <v>1.4984710373457055</v>
+        <v>1.4986985209558767</v>
       </c>
       <c r="E341" s="5">
-        <v>1.7579570365942709</v>
+        <v>1.7579343027220862</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>5.2715778368999997</v>
+        <v>5.2715796944999997</v>
       </c>
       <c r="C342" s="5">
-        <v>-2.4615370300000272E-2</v>
+        <v>-2.4611051900000014E-2</v>
       </c>
       <c r="D342" s="5">
-        <v>-5.4369129027253882</v>
+        <v>-5.43598578359894</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>5.3200551405000001</v>
+        <v>5.3200603118999998</v>
       </c>
       <c r="C343" s="5">
-        <v>4.8477303600000354E-2</v>
+        <v>4.8480617400000092E-2</v>
       </c>
       <c r="D343" s="5">
-        <v>11.610774641467403</v>
+        <v>11.611604596003167</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>5.3421258326999999</v>
+        <v>5.3421272763000003</v>
       </c>
       <c r="C344" s="5">
-        <v>2.2070692199999797E-2</v>
+        <v>2.2066964400000444E-2</v>
       </c>
       <c r="D344" s="5">
-        <v>5.0934764992902393</v>
+        <v>5.0925914129173133</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>5.4207185115999996</v>
+        <v>5.4207201132999998</v>
       </c>
       <c r="C345" s="5">
-        <v>7.8592678899999768E-2</v>
+        <v>7.8592836999999527E-2</v>
       </c>
       <c r="D345" s="5">
-        <v>19.155174302180743</v>
+        <v>19.155210403238819</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>5.4796201461000003</v>
+        <v>5.4795941318999999</v>
       </c>
       <c r="C346" s="5">
-        <v>5.8901634500000632E-2</v>
+        <v>5.8874018600000078E-2</v>
       </c>
       <c r="D346" s="5">
-        <v>13.847415489908865</v>
+        <v>13.840526197619196</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>5.4831930961999999</v>
+        <v>5.4831683109</v>
       </c>
       <c r="C347" s="5">
-        <v>3.5729500999996944E-3</v>
+        <v>3.5741790000001217E-3</v>
       </c>
       <c r="D347" s="5">
-        <v>0.78526423659805999</v>
+        <v>0.78553903703797445</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>5.4852435171999998</v>
+        <v>5.4852886866999997</v>
       </c>
       <c r="C348" s="5">
-        <v>2.0504209999998579E-3</v>
+        <v>2.1203757999996853E-3</v>
       </c>
       <c r="D348" s="5">
-        <v>0.44965989806906581</v>
+        <v>0.46503582440411417</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>5.5558995786000001</v>
+        <v>5.5558866341000002</v>
       </c>
       <c r="C349" s="5">
-        <v>7.0656061400000247E-2</v>
+        <v>7.0597947400000471E-2</v>
       </c>
       <c r="D349" s="5">
-        <v>16.600844163597106</v>
+        <v>16.586063054671939</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>5.5787865918000001</v>
+        <v>5.5787957668999999</v>
       </c>
       <c r="C350" s="5">
-        <v>2.2887013200000084E-2</v>
+        <v>2.2909132799999732E-2</v>
       </c>
       <c r="D350" s="5">
-        <v>5.0568397947065691</v>
+        <v>5.0618505050463503</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>5.5923190120999999</v>
+        <v>5.5923158774999999</v>
       </c>
       <c r="C351" s="5">
-        <v>1.3532420299999792E-2</v>
+        <v>1.3520110600000024E-2</v>
       </c>
       <c r="D351" s="5">
-        <v>2.9499809063945781</v>
+        <v>2.9472566902477348</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>5.5947697559999998</v>
+        <v>5.5947697300000003</v>
       </c>
       <c r="C352" s="5">
-        <v>2.4507438999998854E-3</v>
+        <v>2.4538525000004086E-3</v>
       </c>
       <c r="D352" s="5">
-        <v>0.52715008435177957</v>
+        <v>0.52782064904657311</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>5.6842024002000002</v>
+        <v>5.6841983783999996</v>
       </c>
       <c r="C353" s="5">
-        <v>8.9432644200000411E-2</v>
+        <v>8.9428648399999311E-2</v>
       </c>
       <c r="D353" s="5">
-        <v>20.961672139683472</v>
+        <v>20.960651866702527</v>
       </c>
       <c r="E353" s="5">
-        <v>7.3261902997140416</v>
+        <v>7.3261642297105967</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>5.6795277005000004</v>
+        <v>5.6795344233999998</v>
       </c>
       <c r="C354" s="5">
-        <v>-4.6746996999997847E-3</v>
+        <v>-4.6639549999998309E-3</v>
       </c>
       <c r="D354" s="5">
-        <v>-0.98243079515576426</v>
+        <v>-0.98018356944915563</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>5.7092361012000001</v>
+        <v>5.7092541096999998</v>
       </c>
       <c r="C355" s="5">
-        <v>2.9708400699999693E-2</v>
+        <v>2.9719686299999992E-2</v>
       </c>
       <c r="D355" s="5">
-        <v>6.460714122665423</v>
+        <v>6.4632316029875847</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>5.7305039653999996</v>
+        <v>5.7305178068</v>
       </c>
       <c r="C356" s="5">
-        <v>2.1267864199999487E-2</v>
+        <v>2.1263697100000201E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>4.5629359613441833</v>
+        <v>4.5620088479396692</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>5.8105268832999997</v>
+        <v>5.8105333297000001</v>
       </c>
       <c r="C357" s="5">
-        <v>8.0022917900000046E-2</v>
+        <v>8.0015522900000136E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>18.106111089714204</v>
+        <v>18.104260212309818</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>5.8757802945000002</v>
+        <v>5.8757566672000001</v>
       </c>
       <c r="C358" s="5">
-        <v>6.52534112000005E-2</v>
+        <v>6.5223337499999978E-2</v>
       </c>
       <c r="D358" s="5">
-        <v>14.340583084457514</v>
+        <v>14.333543704323205</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>5.9789634904</v>
+        <v>5.9789384702000001</v>
       </c>
       <c r="C359" s="5">
-        <v>0.1031831958999998</v>
+        <v>0.10318180300000002</v>
       </c>
       <c r="D359" s="5">
-        <v>23.232209950488958</v>
+        <v>23.231968062772058</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>6.0900735723999997</v>
+        <v>6.0900509485000001</v>
       </c>
       <c r="C360" s="5">
-        <v>0.11111008199999972</v>
+        <v>0.11111247829999993</v>
       </c>
       <c r="D360" s="5">
-        <v>24.726763546217789</v>
+        <v>24.727466746554928</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>6.0679471020999998</v>
+        <v>6.0679307821000004</v>
       </c>
       <c r="C361" s="5">
-        <v>-2.2126470299999923E-2</v>
+        <v>-2.2120166399999697E-2</v>
       </c>
       <c r="D361" s="5">
-        <v>-4.2737684177415414</v>
+        <v>-4.2725905846653927</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>6.0969222930999996</v>
+        <v>6.0969429011000003</v>
       </c>
       <c r="C362" s="5">
-        <v>2.8975190999999789E-2</v>
+        <v>2.9012118999999892E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>5.8830602251463748</v>
+        <v>5.890772527725896</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>6.0979845243000002</v>
+        <v>6.0979827681999996</v>
       </c>
       <c r="C363" s="5">
-        <v>1.0622312000005962E-3</v>
+        <v>1.0398670999993698E-3</v>
       </c>
       <c r="D363" s="5">
-        <v>0.20926945205506087</v>
+        <v>0.20485868890214309</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>6.2023062709000003</v>
+        <v>6.2023121438000004</v>
       </c>
       <c r="C364" s="5">
-        <v>0.10432174660000015</v>
+        <v>0.10432937560000077</v>
       </c>
       <c r="D364" s="5">
-        <v>22.575219950977619</v>
+        <v>22.577036337539202</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>6.1712236167999999</v>
+        <v>6.1712321603999998</v>
       </c>
       <c r="C365" s="5">
-        <v>-3.108265410000044E-2</v>
+        <v>-3.1079983400000621E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>-5.8507408654090653</v>
+        <v>-5.8502465405238624</v>
       </c>
       <c r="E365" s="5">
-        <v>8.5679780963264776</v>
+        <v>8.5682052169525402</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>6.1834286615999998</v>
+        <v>6.1834700177000004</v>
       </c>
       <c r="C366" s="5">
-        <v>1.2205044799999953E-2</v>
+        <v>1.2237857300000599E-2</v>
       </c>
       <c r="D366" s="5">
-        <v>2.3992683949960014</v>
+        <v>2.4057858258682563</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>6.1964397755</v>
+        <v>6.1964445123000003</v>
       </c>
       <c r="C367" s="5">
-        <v>1.3011113900000204E-2</v>
+        <v>1.2974494599999886E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>2.5544572220496997</v>
+        <v>2.5471673927482952</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>6.1121362677000004</v>
+        <v>6.1121871917000004</v>
       </c>
       <c r="C368" s="5">
-        <v>-8.4303507799999622E-2</v>
+        <v>-8.4257320599999908E-2</v>
       </c>
       <c r="D368" s="5">
-        <v>-15.158265118245174</v>
+        <v>-15.150560649738509</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>5.4035042873999997</v>
+        <v>5.4035162893999997</v>
       </c>
       <c r="C369" s="5">
-        <v>-0.70863198030000074</v>
+        <v>-0.70867090230000063</v>
       </c>
       <c r="D369" s="5">
-        <v>-77.20762049586537</v>
+        <v>-77.209291691408225</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>5.5814076401000001</v>
+        <v>5.5813927969000003</v>
       </c>
       <c r="C370" s="5">
-        <v>0.17790335270000046</v>
+        <v>0.17787650750000061</v>
       </c>
       <c r="D370" s="5">
-        <v>47.509131367747926</v>
+        <v>47.500492506990909</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>5.8783947626000002</v>
+        <v>5.8783745781999999</v>
       </c>
       <c r="C371" s="5">
-        <v>0.29698712250000003</v>
+        <v>0.29698178129999953</v>
       </c>
       <c r="D371" s="5">
-        <v>86.285933277433188</v>
+        <v>86.284202480459072</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>5.8995183646999996</v>
+        <v>5.8992642496999999</v>
       </c>
       <c r="C372" s="5">
-        <v>2.1123602099999417E-2</v>
+        <v>2.0889671499999984E-2</v>
       </c>
       <c r="D372" s="5">
-        <v>4.3983696287021035</v>
+        <v>4.348719820894531</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>5.8830736214000003</v>
+        <v>5.8830730651999996</v>
       </c>
       <c r="C373" s="5">
-        <v>-1.6444743299999232E-2</v>
+        <v>-1.6191184500000233E-2</v>
       </c>
       <c r="D373" s="5">
-        <v>-3.2941581204191106</v>
+        <v>-3.2442679716587319</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>5.9096502615000004</v>
+        <v>5.9097136833999997</v>
       </c>
       <c r="C374" s="5">
-        <v>2.6576640100000049E-2</v>
+        <v>2.6640618200000077E-2</v>
       </c>
       <c r="D374" s="5">
-        <v>5.5577094400985683</v>
+        <v>5.5714240582309449</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>6.0045397936000002</v>
+        <v>6.0046082071000004</v>
       </c>
       <c r="C375" s="5">
-        <v>9.488953209999984E-2</v>
+        <v>9.4894523700000732E-2</v>
       </c>
       <c r="D375" s="5">
-        <v>21.064098334024361</v>
+        <v>21.065059636440875</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>6.0032117674999999</v>
+        <v>6.0033019804999999</v>
       </c>
       <c r="C376" s="5">
-        <v>-1.328026100000379E-3</v>
+        <v>-1.3062266000005707E-3</v>
       </c>
       <c r="D376" s="5">
-        <v>-0.26508179665489795</v>
+        <v>-0.2607327264160797</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>6.0654824716000002</v>
+        <v>6.0655730039</v>
       </c>
       <c r="C377" s="5">
-        <v>6.2270704100000351E-2</v>
+        <v>6.2271023400000125E-2</v>
       </c>
       <c r="D377" s="5">
-        <v>13.182754793088458</v>
+        <v>13.182616754180643</v>
       </c>
       <c r="E377" s="5">
-        <v>-1.7134550903671553</v>
+        <v>-1.7121241553348265</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>6.1807037451999998</v>
+        <v>6.1807985754999999</v>
       </c>
       <c r="C378" s="5">
-        <v>0.11522127359999956</v>
+        <v>0.11522557159999991</v>
       </c>
       <c r="D378" s="5">
-        <v>25.334578422182098</v>
+        <v>25.335205801298798</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>6.0802211700999997</v>
+        <v>6.0801735285999996</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.10048257510000003</v>
+        <v>-0.10062504690000029</v>
       </c>
       <c r="D379" s="5">
-        <v>-17.855706773275582</v>
+        <v>-17.878551238669115</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>6.1875281282000003</v>
+        <v>6.1875836144000003</v>
       </c>
       <c r="C380" s="5">
-        <v>0.10730695810000057</v>
+        <v>0.10741008580000067</v>
       </c>
       <c r="D380" s="5">
-        <v>23.359814801701372</v>
+        <v>23.384690947648522</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>6.3016313288000001</v>
+        <v>6.3016216070000004</v>
       </c>
       <c r="C381" s="5">
-        <v>0.11410320059999979</v>
+        <v>0.11403799260000014</v>
       </c>
       <c r="D381" s="5">
-        <v>24.517291175204136</v>
+        <v>24.501587850088203</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>6.3907145992999999</v>
+        <v>6.3906549540000004</v>
       </c>
       <c r="C382" s="5">
-        <v>8.9083270499999756E-2</v>
+        <v>8.9033346999999985E-2</v>
       </c>
       <c r="D382" s="5">
-        <v>18.34697911904064</v>
+        <v>18.33591596691797</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>6.3786634446999999</v>
+        <v>6.3784587576999998</v>
       </c>
       <c r="C383" s="5">
-        <v>-1.2051154599999947E-2</v>
+        <v>-1.2196196300000572E-2</v>
       </c>
       <c r="D383" s="5">
-        <v>-2.239552041733428</v>
+        <v>-2.2662448317320449</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>6.5147309034000003</v>
+        <v>6.5141306863999997</v>
       </c>
       <c r="C384" s="5">
-        <v>0.13606745870000037</v>
+        <v>0.13567192869999989</v>
       </c>
       <c r="D384" s="5">
-        <v>28.825405894175617</v>
+        <v>28.732612869257522</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>6.4918828381000004</v>
+        <v>6.4919089505000001</v>
       </c>
       <c r="C385" s="5">
-        <v>-2.2848065299999831E-2</v>
+        <v>-2.2221735899999651E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>-4.1283279580607175</v>
+        <v>-4.0176372133354787</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>6.5160238424000001</v>
+        <v>6.5160135759999998</v>
       </c>
       <c r="C386" s="5">
-        <v>2.4141004299999658E-2</v>
+        <v>2.4104625499999699E-2</v>
       </c>
       <c r="D386" s="5">
-        <v>4.5547810895210761</v>
+        <v>4.5477579158270887</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>6.6077216211999996</v>
+        <v>6.6081450460999998</v>
       </c>
       <c r="C387" s="5">
-        <v>9.1697778799999519E-2</v>
+        <v>9.2131470100000001E-2</v>
       </c>
       <c r="D387" s="5">
-        <v>18.257551051097298</v>
+        <v>18.350756492808216</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>6.6018197628999999</v>
+        <v>6.6023097636000001</v>
       </c>
       <c r="C388" s="5">
-        <v>-5.9018582999996738E-3</v>
+        <v>-5.83528249999965E-3</v>
       </c>
       <c r="D388" s="5">
-        <v>-1.0665615942665796</v>
+        <v>-1.0545213981066004</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>6.6622202700999997</v>
+        <v>6.6625950158</v>
       </c>
       <c r="C389" s="5">
-        <v>6.0400507199999787E-2</v>
+        <v>6.0285252199999917E-2</v>
       </c>
       <c r="D389" s="5">
-        <v>11.548539548666303</v>
+        <v>11.52448577774976</v>
       </c>
       <c r="E389" s="5">
-        <v>9.8382577361993064</v>
+        <v>9.8427965752968518</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>6.6759600124</v>
+        <v>6.6759715988000004</v>
       </c>
       <c r="C390" s="5">
-        <v>1.3739742300000302E-2</v>
+        <v>1.3376583000000331E-2</v>
       </c>
       <c r="D390" s="5">
-        <v>2.5030694211460425</v>
+        <v>2.4360392720084834</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>6.7679539397999999</v>
+        <v>6.7680602362000002</v>
       </c>
       <c r="C391" s="5">
-        <v>9.1993927399999897E-2</v>
+        <v>9.208863739999984E-2</v>
       </c>
       <c r="D391" s="5">
-        <v>17.848487360901832</v>
+        <v>17.868245388101123</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>6.8666701396000001</v>
+        <v>6.8665758735000004</v>
       </c>
       <c r="C392" s="5">
-        <v>9.8716199800000126E-2</v>
+        <v>9.8515637300000236E-2</v>
       </c>
       <c r="D392" s="5">
-        <v>18.977678557690968</v>
+        <v>18.93566228675283</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>7.0014981886000003</v>
+        <v>7.0013156209999998</v>
       </c>
       <c r="C393" s="5">
-        <v>0.13482804900000023</v>
+        <v>0.1347397474999994</v>
       </c>
       <c r="D393" s="5">
-        <v>26.280864356587031</v>
+        <v>26.262154427172391</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>6.9048843677000002</v>
+        <v>6.9045909156</v>
       </c>
       <c r="C394" s="5">
-        <v>-9.6613820900000036E-2</v>
+        <v>-9.6724705399999777E-2</v>
       </c>
       <c r="D394" s="5">
-        <v>-15.358149129360621</v>
+        <v>-15.374829646597743</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>6.9830946313000002</v>
+        <v>6.9823445706999996</v>
       </c>
       <c r="C395" s="5">
-        <v>7.8210263599999941E-2</v>
+        <v>7.7753655099999541E-2</v>
       </c>
       <c r="D395" s="5">
-        <v>14.471719893022495</v>
+        <v>14.382581269508643</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>6.9268283708</v>
+        <v>6.9255799301999996</v>
       </c>
       <c r="C396" s="5">
-        <v>-5.6266260500000165E-2</v>
+        <v>-5.6764640499999963E-2</v>
       </c>
       <c r="D396" s="5">
-        <v>-9.251804978714306</v>
+        <v>-9.3310830209843871</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>6.9898369518000001</v>
+        <v>6.9897405466000002</v>
       </c>
       <c r="C397" s="5">
-        <v>6.3008581000000063E-2</v>
+        <v>6.4160616400000592E-2</v>
       </c>
       <c r="D397" s="5">
-        <v>11.478577670753353</v>
+        <v>11.701476351984329</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>7.1154663801</v>
+        <v>7.1154366499000004</v>
       </c>
       <c r="C398" s="5">
-        <v>0.1256294282999999</v>
+        <v>0.12569610330000014</v>
       </c>
       <c r="D398" s="5">
-        <v>23.832861388651637</v>
+        <v>23.847148609650802</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>7.1114120755999997</v>
+        <v>7.1125455249999998</v>
       </c>
       <c r="C399" s="5">
-        <v>-4.0543045000003275E-3</v>
+        <v>-2.8911249000005412E-3</v>
       </c>
       <c r="D399" s="5">
-        <v>-0.68160644033665729</v>
+        <v>-0.48649259756562424</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>7.1995626188999999</v>
+        <v>7.2011486706000003</v>
       </c>
       <c r="C400" s="5">
-        <v>8.8150543300000272E-2</v>
+        <v>8.8603145600000488E-2</v>
       </c>
       <c r="D400" s="5">
-        <v>15.931971733141935</v>
+        <v>16.016728850341309</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>7.2616229669000001</v>
+        <v>7.2634988754999998</v>
       </c>
       <c r="C401" s="5">
-        <v>6.2060348000000154E-2</v>
+        <v>6.235020489999954E-2</v>
       </c>
       <c r="D401" s="5">
-        <v>10.84879888702519</v>
+        <v>10.899389968753926</v>
       </c>
       <c r="E401" s="5">
-        <v>8.9970411139078657</v>
+        <v>9.019066268848519</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>7.3767108412000004</v>
+        <v>7.3759908672999996</v>
       </c>
       <c r="C402" s="5">
-        <v>0.11508787430000034</v>
+        <v>0.1124919917999998</v>
       </c>
       <c r="D402" s="5">
-        <v>20.7671359774811</v>
+        <v>20.252457440320136</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>7.460830444</v>
+        <v>7.4608261243999996</v>
       </c>
       <c r="C403" s="5">
-        <v>8.4119602799999527E-2</v>
+        <v>8.483525709999995E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>14.575806747950848</v>
+        <v>14.709287431881846</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>7.4534743661</v>
+        <v>7.4530655266999997</v>
       </c>
       <c r="C404" s="5">
-        <v>-7.3560778999999243E-3</v>
+        <v>-7.7605976999999271E-3</v>
       </c>
       <c r="D404" s="5">
-        <v>-1.1767566712973854</v>
+        <v>-1.2410989682384077</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>7.4024817460000003</v>
+        <v>7.4020789295</v>
       </c>
       <c r="C405" s="5">
-        <v>-5.0992620099999719E-2</v>
+        <v>-5.098659719999965E-2</v>
       </c>
       <c r="D405" s="5">
-        <v>-7.9077687701242683</v>
+        <v>-7.9072871606801325</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>7.4163282253</v>
+        <v>7.4154848206999997</v>
       </c>
       <c r="C406" s="5">
-        <v>1.3846479299999714E-2</v>
+        <v>1.3405891199999687E-2</v>
       </c>
       <c r="D406" s="5">
-        <v>2.2678591714553775</v>
+        <v>2.1950974687297231</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>7.4864126370999999</v>
+        <v>7.4846024793000003</v>
       </c>
       <c r="C407" s="5">
-        <v>7.0084411799999913E-2</v>
+        <v>6.9117658600000631E-2</v>
       </c>
       <c r="D407" s="5">
-        <v>11.948383035608966</v>
+        <v>11.776438209739769</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>7.3397454384999996</v>
+        <v>7.3375288970000003</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.14666719860000033</v>
+        <v>-0.14707358230000001</v>
       </c>
       <c r="D408" s="5">
-        <v>-21.134539909884033</v>
+        <v>-21.191506460139621</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>7.4775946175000003</v>
+        <v>7.4768933539000004</v>
       </c>
       <c r="C409" s="5">
-        <v>0.13784917900000071</v>
+        <v>0.1393644569000001</v>
       </c>
       <c r="D409" s="5">
-        <v>25.017563991160905</v>
+        <v>25.330374838164627</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>7.5056949555000001</v>
+        <v>7.5056136051999998</v>
       </c>
       <c r="C410" s="5">
-        <v>2.810033799999978E-2</v>
+        <v>2.8720251299999333E-2</v>
       </c>
       <c r="D410" s="5">
-        <v>4.6039090914197223</v>
+        <v>4.70808094568409</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>7.5161111094999997</v>
+        <v>7.5183588965999997</v>
       </c>
       <c r="C411" s="5">
-        <v>1.0416153999999622E-2</v>
+        <v>1.2745291399999914E-2</v>
       </c>
       <c r="D411" s="5">
-        <v>1.6780900176116997</v>
+        <v>2.0568609802986026</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>7.4997508351000004</v>
+        <v>7.5024835743000002</v>
       </c>
       <c r="C412" s="5">
-        <v>-1.6360274399999319E-2</v>
+        <v>-1.5875322299999439E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>-2.5809878730002955</v>
+        <v>-2.5046284243458006</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>7.4664692335999998</v>
+        <v>7.4685798511000003</v>
       </c>
       <c r="C413" s="5">
-        <v>-3.328160150000059E-2</v>
+        <v>-3.3903723199999902E-2</v>
       </c>
       <c r="D413" s="5">
-        <v>-5.1971620570572474</v>
+        <v>-5.2900287626622138</v>
       </c>
       <c r="E413" s="5">
-        <v>2.8209433019826591</v>
+        <v>2.8234460982949239</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>7.3673900489999999</v>
+        <v>7.3670035768000002</v>
       </c>
       <c r="C414" s="5">
-        <v>-9.907918459999987E-2</v>
+        <v>-0.10157627430000016</v>
       </c>
       <c r="D414" s="5">
-        <v>-14.811572956289165</v>
+        <v>-15.153442824352171</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>7.3629297668999998</v>
+        <v>7.3652152163000002</v>
       </c>
       <c r="C415" s="5">
-        <v>-4.4602821000001569E-3</v>
+        <v>-1.7883604999999747E-3</v>
       </c>
       <c r="D415" s="5">
-        <v>-0.72407629605784063</v>
+        <v>-0.29091470371326311</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>7.3573289063000002</v>
+        <v>7.3572440236999999</v>
       </c>
       <c r="C416" s="5">
-        <v>-5.6008605999995353E-3</v>
+        <v>-7.971192600000343E-3</v>
       </c>
       <c r="D416" s="5">
-        <v>-0.90901107568005513</v>
+        <v>-1.2910278073944847</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>7.3069208285</v>
+        <v>7.3058957709000003</v>
       </c>
       <c r="C417" s="5">
-        <v>-5.0408077800000228E-2</v>
+        <v>-5.134825279999955E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>-7.9188438390744853</v>
+        <v>-8.0610087326549955</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>7.1216741748999999</v>
+        <v>7.119902884</v>
       </c>
       <c r="C418" s="5">
-        <v>-0.18524665360000014</v>
+        <v>-0.18599288690000026</v>
       </c>
       <c r="D418" s="5">
-        <v>-26.519452617269401</v>
+        <v>-26.615021150549278</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>7.0871954120999998</v>
+        <v>7.0840824645999998</v>
       </c>
       <c r="C419" s="5">
-        <v>-3.4478762800000062E-2</v>
+        <v>-3.5820419400000247E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>-5.6574334620301929</v>
+        <v>-5.8729476412941128</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>7.1424489009999999</v>
+        <v>7.1389164837000001</v>
       </c>
       <c r="C420" s="5">
-        <v>5.5253488900000036E-2</v>
+        <v>5.4834019100000297E-2</v>
       </c>
       <c r="D420" s="5">
-        <v>9.7672575031315212</v>
+        <v>9.6943649783851615</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>7.1625436011000003</v>
+        <v>7.1608900896999996</v>
       </c>
       <c r="C421" s="5">
-        <v>2.0094700100000473E-2</v>
+        <v>2.1973605999999535E-2</v>
       </c>
       <c r="D421" s="5">
-        <v>3.4288367578598322</v>
+        <v>3.7567786287709515</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>6.9953780170000002</v>
+        <v>6.9952321474000003</v>
       </c>
       <c r="C422" s="5">
-        <v>-0.16716558410000015</v>
+        <v>-0.16565794229999931</v>
       </c>
       <c r="D422" s="5">
-        <v>-24.677121123681122</v>
+        <v>-24.487041384024632</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>7.1204966889000003</v>
+        <v>7.1234563512999998</v>
       </c>
       <c r="C423" s="5">
-        <v>0.12511867190000014</v>
+        <v>0.12822420389999944</v>
       </c>
       <c r="D423" s="5">
-        <v>23.705557516027319</v>
+        <v>24.355107942523002</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>7.1004515659000003</v>
+        <v>7.1038725952000004</v>
       </c>
       <c r="C424" s="5">
-        <v>-2.0045123000000054E-2</v>
+        <v>-1.9583756099999405E-2</v>
       </c>
       <c r="D424" s="5">
-        <v>-3.3263388668428151</v>
+        <v>-3.2496026644203924</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>6.9734618758</v>
+        <v>6.9753108527999999</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.12698969010000027</v>
+        <v>-0.12856174240000051</v>
       </c>
       <c r="D425" s="5">
-        <v>-19.471513031661225</v>
+        <v>-19.680530464027058</v>
       </c>
       <c r="E425" s="5">
-        <v>-6.6029517081702789</v>
+        <v>-6.6045889330265339</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>6.9607493092999997</v>
+        <v>6.9609012792999998</v>
       </c>
       <c r="C426" s="5">
-        <v>-1.27125665000003E-2</v>
+        <v>-1.440957350000005E-2</v>
       </c>
       <c r="D426" s="5">
-        <v>-2.1657895769387148</v>
+        <v>-2.4509833760802846</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>6.6702026961999996</v>
+        <v>6.6754089600000004</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.29054661310000007</v>
+        <v>-0.28549231929999941</v>
       </c>
       <c r="D427" s="5">
-        <v>-40.048995605788171</v>
+        <v>-39.500911275913673</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>6.6669478520999998</v>
+        <v>6.6677513228</v>
       </c>
       <c r="C428" s="5">
-        <v>-3.2548440999997652E-3</v>
+        <v>-7.6576372000003445E-3</v>
       </c>
       <c r="D428" s="5">
-        <v>-0.58399236411409428</v>
+        <v>-1.3679175059637227</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>6.6080119811999998</v>
+        <v>6.6063782378999996</v>
       </c>
       <c r="C429" s="5">
-        <v>-5.8935870900000076E-2</v>
+        <v>-6.1373084900000485E-2</v>
       </c>
       <c r="D429" s="5">
-        <v>-10.107147214930102</v>
+        <v>-10.502997801337477</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>6.7223598275000001</v>
+        <v>6.7196036557000003</v>
       </c>
       <c r="C430" s="5">
-        <v>0.11434784630000028</v>
+        <v>0.11322541780000073</v>
       </c>
       <c r="D430" s="5">
-        <v>22.860195395827866</v>
+        <v>22.62038440391261</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>6.4898232290999998</v>
+        <v>6.4855431188999999</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.23253659840000029</v>
+        <v>-0.23406053680000038</v>
       </c>
       <c r="D431" s="5">
-        <v>-34.455938664199174</v>
+        <v>-34.651996969772078</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>6.3358138163</v>
+        <v>6.3315929532000004</v>
       </c>
       <c r="C432" s="5">
-        <v>-0.1540094127999998</v>
+        <v>-0.15395016569999953</v>
       </c>
       <c r="D432" s="5">
-        <v>-25.039155843732651</v>
+        <v>-25.045168531138241</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>6.2553205693000002</v>
+        <v>6.2530201356999999</v>
       </c>
       <c r="C433" s="5">
-        <v>-8.0493246999999712E-2</v>
+        <v>-7.8572817500000447E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>-14.223963724884381</v>
+        <v>-13.916070868697073</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>6.0917148955</v>
+        <v>6.0913793525999997</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.16360567380000024</v>
+        <v>-0.16164078310000018</v>
       </c>
       <c r="D434" s="5">
-        <v>-27.242129695109774</v>
+        <v>-26.968564620151025</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>5.9129128023000002</v>
+        <v>5.9158463977000002</v>
       </c>
       <c r="C435" s="5">
-        <v>-0.17880209319999985</v>
+        <v>-0.17553295489999954</v>
       </c>
       <c r="D435" s="5">
-        <v>-30.057224421283259</v>
+        <v>-29.593151058859778</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>5.8214969289000003</v>
+        <v>5.8245089812000002</v>
       </c>
       <c r="C436" s="5">
-        <v>-9.1415873399999903E-2</v>
+        <v>-9.1337416500000046E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>-17.053440252059126</v>
+        <v>-17.03227902062039</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>5.8137195477999999</v>
+        <v>5.8140655107999999</v>
       </c>
       <c r="C437" s="5">
-        <v>-7.777381100000369E-3</v>
+        <v>-1.0443470400000265E-2</v>
       </c>
       <c r="D437" s="5">
-        <v>-1.5914437977785023</v>
+        <v>-2.1305337101761634</v>
       </c>
       <c r="E437" s="5">
-        <v>-16.630797567341027</v>
+        <v>-16.647936794585405</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>5.8123651955</v>
+        <v>5.8069988522999996</v>
       </c>
       <c r="C438" s="5">
-        <v>-1.3543522999999169E-3</v>
+        <v>-7.0666585000003224E-3</v>
       </c>
       <c r="D438" s="5">
-        <v>-0.27919166302037279</v>
+        <v>-1.4488194338199034</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>5.8158059383999996</v>
+        <v>5.3336347155999997</v>
       </c>
       <c r="C439" s="5">
-        <v>3.440742899999627E-3</v>
+        <v>-0.47336413669999988</v>
       </c>
       <c r="D439" s="5">
-        <v>0.71268079002411167</v>
+        <v>-63.953894953542687</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>5.8475812303000003</v>
+        <v>5.7949930912000003</v>
       </c>
       <c r="C440" s="5">
-        <v>3.1775291900000724E-2</v>
+        <v>0.46135837560000059</v>
       </c>
       <c r="D440" s="5">
-        <v>6.756980614677377</v>
+        <v>170.61747903530539</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>5.7997674013999996</v>
+        <v>5.7462963835999998</v>
       </c>
       <c r="C441" s="5">
-        <v>-4.7813828900000743E-2</v>
+        <v>-4.8696707600000444E-2</v>
       </c>
       <c r="D441" s="5">
-        <v>-9.3825663951195626</v>
+        <v>-9.6306418071388844</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>5.8909074880999999</v>
+        <v>5.8359103667000003</v>
       </c>
       <c r="C442" s="5">
-        <v>9.1140086700000289E-2</v>
+        <v>8.9613983100000461E-2</v>
       </c>
       <c r="D442" s="5">
-        <v>20.575622081015087</v>
+        <v>20.405711234542512</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>5.9645517586999999</v>
+        <v>5.9096639823999997</v>
       </c>
       <c r="C443" s="5">
-        <v>7.3644270600000006E-2</v>
+        <v>7.3753615699999386E-2</v>
       </c>
       <c r="D443" s="5">
-        <v>16.077302985159502</v>
+        <v>16.26529574437383</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>5.9628989608999996</v>
+        <v>5.9078747436999999</v>
       </c>
       <c r="C444" s="5">
-        <v>-1.6527978000002719E-3</v>
+        <v>-1.7892386999998067E-3</v>
       </c>
       <c r="D444" s="5">
-        <v>-0.33201780404553682</v>
+        <v>-0.36271346547083194</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>5.9136896350999999</v>
+      </c>
+      <c r="C445" s="5">
+        <v>5.8148914000000218E-3</v>
+      </c>
+      <c r="D445" s="5">
+        <v>1.1875282472374904</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>