--- v8 (2026-08-23)
+++ v9 (2026-10-02)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{3B9A92D3-FF19-4A5B-AD11-664D949C4243}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{7905A3F9-173D-413F-B11F-9AFFCF90ECE7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{9DFBDA06-D404-4583-8B65-432AAADA6BB1}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{084A1A54-60D1-45FB-8CD6-03255EB54202}"/>
   </bookViews>
   <sheets>
     <sheet name="bronrmca" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Brownsville—Harlingen Construction, Mining and Natural Resources Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{806D1B17-F421-4C3C-802C-4A3DC4E484AC}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C5414553-C6CE-4D5A-8D46-89A87DD84F9A}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -3156,71 +3156,71 @@
         <v>-2.1787149599999722E-2</v>
       </c>
       <c r="D157" s="5">
         <v>-5.2914093892036611</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>4.8249223600000004</v>
       </c>
       <c r="C158" s="5">
         <v>2.6766850800000519E-2</v>
       </c>
       <c r="D158" s="5">
         <v>6.9035478379937176</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>4.8134109231000002</v>
+        <v>4.8134109230000002</v>
       </c>
       <c r="C159" s="5">
-        <v>-1.1511436900000227E-2</v>
+        <v>-1.1511437000000235E-2</v>
       </c>
       <c r="D159" s="5">
-        <v>-2.8257229109288295</v>
+        <v>-2.8257229351546176</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>4.7500960695999996</v>
       </c>
       <c r="C160" s="5">
-        <v>-6.3314853500000545E-2</v>
+        <v>-6.3314853400000537E-2</v>
       </c>
       <c r="D160" s="5">
-        <v>-14.691275526138448</v>
+        <v>-14.691275504870649</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>4.7752612973000002</v>
       </c>
       <c r="C161" s="5">
         <v>2.5165227700000514E-2</v>
       </c>
       <c r="D161" s="5">
         <v>6.545955842529616</v>
       </c>
       <c r="E161" s="5">
         <v>2.2086981801604955</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>4.8768240634</v>
@@ -3229,200 +3229,200 @@
         <v>0.10156276609999981</v>
       </c>
       <c r="D162" s="5">
         <v>28.729881766232634</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>4.7886366249999996</v>
       </c>
       <c r="C163" s="5">
         <v>-8.8187438400000318E-2</v>
       </c>
       <c r="D163" s="5">
         <v>-19.666343484198702</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>4.7530472536000001</v>
+        <v>4.7530472537000001</v>
       </c>
       <c r="C164" s="5">
-        <v>-3.5589371399999514E-2</v>
+        <v>-3.5589371299999506E-2</v>
       </c>
       <c r="D164" s="5">
-        <v>-8.5627850374910501</v>
+        <v>-8.5627850144059607</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>4.4811414956000002</v>
+        <v>4.4811414957000002</v>
       </c>
       <c r="C165" s="5">
         <v>-0.27190575799999994</v>
       </c>
       <c r="D165" s="5">
-        <v>-50.682812161422554</v>
+        <v>-50.682812160667098</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>4.5524278923999999</v>
       </c>
       <c r="C166" s="5">
-        <v>7.1286396799999707E-2</v>
+        <v>7.1286396699999699E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>20.851770967742134</v>
+        <v>20.851770935379356</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>4.4591234374999997</v>
       </c>
       <c r="C167" s="5">
         <v>-9.3304454900000167E-2</v>
       </c>
       <c r="D167" s="5">
         <v>-22.003156183706352</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>4.4199004661999997</v>
       </c>
       <c r="C168" s="5">
         <v>-3.9222971300000076E-2</v>
       </c>
       <c r="D168" s="5">
         <v>-10.059367656277152</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>4.5300562456</v>
       </c>
       <c r="C169" s="5">
         <v>0.11015577940000032</v>
       </c>
       <c r="D169" s="5">
         <v>34.367197415108677</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>4.5614051755</v>
+        <v>4.5614051754</v>
       </c>
       <c r="C170" s="5">
-        <v>3.1348929900000044E-2</v>
+        <v>3.1348929800000036E-2</v>
       </c>
       <c r="D170" s="5">
-        <v>8.6277240633811694</v>
+        <v>8.6277240348037196</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>4.5927911451999996</v>
       </c>
       <c r="C171" s="5">
-        <v>3.1385969699999627E-2</v>
+        <v>3.1385969799999636E-2</v>
       </c>
       <c r="D171" s="5">
-        <v>8.5766772102707769</v>
+        <v>8.5766772388347512</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>4.7367310837999996</v>
       </c>
       <c r="C172" s="5">
         <v>0.14393993859999998</v>
       </c>
       <c r="D172" s="5">
         <v>44.818616625345101</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>4.8841293263000001</v>
+        <v>4.8841293264000001</v>
       </c>
       <c r="C173" s="5">
-        <v>0.14739824250000044</v>
+        <v>0.14739824260000045</v>
       </c>
       <c r="D173" s="5">
-        <v>44.444532467412223</v>
+        <v>44.444532502901254</v>
       </c>
       <c r="E173" s="5">
-        <v>2.2798339655581978</v>
+        <v>2.2798339676523227</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>4.6515981006000002</v>
       </c>
       <c r="C174" s="5">
-        <v>-0.23253122569999984</v>
+        <v>-0.23253122579999985</v>
       </c>
       <c r="D174" s="5">
-        <v>-44.309597926566148</v>
+        <v>-44.309597940248956</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>4.6793918657000004</v>
       </c>
       <c r="C175" s="5">
         <v>2.7793765100000201E-2</v>
       </c>
       <c r="D175" s="5">
         <v>7.4105091510308307</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>4.6656825924999996</v>
       </c>
       <c r="C176" s="5">
         <v>-1.3709273200000816E-2</v>
@@ -3442,3838 +3442,3847 @@
         <v>-6.2701374999996062E-3</v>
       </c>
       <c r="D177" s="5">
         <v>-1.6007946082625346</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>4.7579127764000004</v>
       </c>
       <c r="C178" s="5">
         <v>9.8500321400000423E-2</v>
       </c>
       <c r="D178" s="5">
         <v>28.535721218022147</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>4.8721467558000002</v>
+        <v>4.8721467556000002</v>
       </c>
       <c r="C179" s="5">
-        <v>0.1142339793999998</v>
+        <v>0.11423397919999978</v>
       </c>
       <c r="D179" s="5">
-        <v>32.937229242273048</v>
+        <v>32.937229176788648</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>4.6979768778000004</v>
+        <v>4.6979768779000004</v>
       </c>
       <c r="C180" s="5">
-        <v>-0.17416987799999983</v>
+        <v>-0.17416987769999981</v>
       </c>
       <c r="D180" s="5">
-        <v>-35.392019958587326</v>
+        <v>-35.392019910258952</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>4.6435831565000001</v>
+        <v>4.6435831563000001</v>
       </c>
       <c r="C181" s="5">
-        <v>-5.4393721300000308E-2</v>
+        <v>-5.4393721600000333E-2</v>
       </c>
       <c r="D181" s="5">
-        <v>-13.042263390355679</v>
+        <v>-13.042263457510717</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>4.7094894599000003</v>
       </c>
       <c r="C182" s="5">
-        <v>6.5906303400000255E-2</v>
+        <v>6.5906303600000271E-2</v>
       </c>
       <c r="D182" s="5">
-        <v>18.426044656518648</v>
+        <v>18.426044717726263</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>4.4624314542999999</v>
       </c>
       <c r="C183" s="5">
         <v>-0.24705800560000046</v>
       </c>
       <c r="D183" s="5">
         <v>-47.619125274942711</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>4.5155741249999997</v>
+        <v>4.5155741251999997</v>
       </c>
       <c r="C184" s="5">
-        <v>5.3142670699999783E-2</v>
+        <v>5.31426708999998E-2</v>
       </c>
       <c r="D184" s="5">
-        <v>15.264882486726306</v>
+        <v>15.264882547988856</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>4.5922409536000002</v>
+        <v>4.5922409535000002</v>
       </c>
       <c r="C185" s="5">
-        <v>7.6666828600000514E-2</v>
+        <v>7.6666828300000489E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>22.388411501706983</v>
+        <v>22.38841140467698</v>
       </c>
       <c r="E185" s="5">
-        <v>-5.9762621585026992</v>
+        <v>-5.9762621624752432</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>4.3279076901</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.26433326350000019</v>
+        <v>-0.26433326340000018</v>
       </c>
       <c r="D186" s="5">
-        <v>-50.904706343659846</v>
+        <v>-50.904706330830706</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>4.3631043752999998</v>
+        <v>4.3631043759999999</v>
       </c>
       <c r="C187" s="5">
-        <v>3.5196685199999855E-2</v>
+        <v>3.5196685899999913E-2</v>
       </c>
       <c r="D187" s="5">
-        <v>10.207552936368657</v>
+        <v>10.207553148544179</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>4.3792390041000004</v>
+        <v>4.3792390039000004</v>
       </c>
       <c r="C188" s="5">
-        <v>1.6134628800000606E-2</v>
+        <v>1.6134627900000531E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>4.5289406444516178</v>
+        <v>4.5289403859226862</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>4.5486073630000003</v>
+        <v>4.5486073628000003</v>
       </c>
       <c r="C189" s="5">
         <v>0.1693683588999999</v>
       </c>
       <c r="D189" s="5">
-        <v>57.67310582281042</v>
+        <v>57.673105826027673</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>4.3819904233000004</v>
+        <v>4.3819904231000004</v>
       </c>
       <c r="C190" s="5">
         <v>-0.16661693969999991</v>
       </c>
       <c r="D190" s="5">
-        <v>-36.097817871306844</v>
+        <v>-36.097817872588948</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>4.0834857831000004</v>
+        <v>4.0834857828000004</v>
       </c>
       <c r="C191" s="5">
-        <v>-0.2985046402</v>
+        <v>-0.29850464030000001</v>
       </c>
       <c r="D191" s="5">
-        <v>-57.114005476593022</v>
+        <v>-57.114005490912803</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>4.2845715043999997</v>
+        <v>4.2845715046999997</v>
       </c>
       <c r="C192" s="5">
-        <v>0.20108572129999924</v>
+        <v>0.20108572189999929</v>
       </c>
       <c r="D192" s="5">
-        <v>78.039418096323317</v>
+        <v>78.039418402875953</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>4.2512299086000001</v>
       </c>
       <c r="C193" s="5">
-        <v>-3.3341595799999624E-2</v>
+        <v>-3.3341596099999649E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>-8.9486543751586485</v>
+        <v>-8.9486544516622644</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>4.3595295791000002</v>
+        <v>4.3595295772</v>
       </c>
       <c r="C194" s="5">
-        <v>0.10829967050000011</v>
+        <v>0.10829966859999995</v>
       </c>
       <c r="D194" s="5">
-        <v>35.238527818736841</v>
+        <v>35.238527111449699</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>4.4262128270999996</v>
+        <v>4.4262128273999997</v>
       </c>
       <c r="C195" s="5">
-        <v>6.6683247999999473E-2</v>
+        <v>6.6683250199999655E-2</v>
       </c>
       <c r="D195" s="5">
-        <v>19.980858485808707</v>
+        <v>19.980859210884194</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>4.4007621830000003</v>
+        <v>4.4007621844999996</v>
       </c>
       <c r="C196" s="5">
-        <v>-2.5450644099999309E-2</v>
+        <v>-2.5450642900000098E-2</v>
       </c>
       <c r="D196" s="5">
-        <v>-6.6858960225189996</v>
+        <v>-6.6858957167415189</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>4.3945653247000003</v>
+        <v>4.3945653263000004</v>
       </c>
       <c r="C197" s="5">
-        <v>-6.1968583000000521E-3</v>
+        <v>-6.1968581999991557E-3</v>
       </c>
       <c r="D197" s="5">
-        <v>-1.6767340560036481</v>
+        <v>-1.6767340285876564</v>
       </c>
       <c r="E197" s="5">
-        <v>-4.3045569885664658</v>
+        <v>-4.3045569516412252</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>4.6192847589000001</v>
       </c>
       <c r="C198" s="5">
-        <v>0.22471943419999985</v>
+        <v>0.22471943259999971</v>
       </c>
       <c r="D198" s="5">
-        <v>81.930590963951516</v>
+        <v>81.930590169090834</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>4.5572561469000004</v>
+        <v>4.5572561484999996</v>
       </c>
       <c r="C199" s="5">
-        <v>-6.2028611999999761E-2</v>
+        <v>-6.2028610400000517E-2</v>
       </c>
       <c r="D199" s="5">
-        <v>-14.975429387506601</v>
+        <v>-14.97542902929313</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>4.4962304421999999</v>
+        <v>4.4962304390999996</v>
       </c>
       <c r="C200" s="5">
-        <v>-6.102570470000046E-2</v>
+        <v>-6.1025709399999961E-2</v>
       </c>
       <c r="D200" s="5">
-        <v>-14.936848657760072</v>
+        <v>-14.936849719914447</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>4.6442088056999999</v>
+        <v>4.6442088054999999</v>
       </c>
       <c r="C201" s="5">
-        <v>0.14797836350000004</v>
+        <v>0.14797836640000028</v>
       </c>
       <c r="D201" s="5">
-        <v>47.488483521511803</v>
+        <v>47.488484665553997</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>4.3951838560000001</v>
+        <v>4.3951838555</v>
       </c>
       <c r="C202" s="5">
-        <v>-0.24902494969999989</v>
+        <v>-0.24902494999999991</v>
       </c>
       <c r="D202" s="5">
-        <v>-48.384075380728461</v>
+        <v>-48.384075424517235</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>4.4865475741000003</v>
+        <v>4.4865475730000002</v>
       </c>
       <c r="C203" s="5">
-        <v>9.1363718100000213E-2</v>
+        <v>9.1363717500000163E-2</v>
       </c>
       <c r="D203" s="5">
-        <v>28.00377111728509</v>
+        <v>28.003770915423477</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>4.5645179390999999</v>
       </c>
       <c r="C204" s="5">
-        <v>7.7970364999999653E-2</v>
+        <v>7.7970366099999744E-2</v>
       </c>
       <c r="D204" s="5">
-        <v>22.967881761879273</v>
+        <v>22.967882123666584</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>4.4452546273999998</v>
+        <v>4.4452546277999998</v>
       </c>
       <c r="C205" s="5">
-        <v>-0.11926331170000015</v>
+        <v>-0.11926331130000012</v>
       </c>
       <c r="D205" s="5">
-        <v>-27.218551666473967</v>
+        <v>-27.218551587884242</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>4.2960098092000001</v>
+        <v>4.2960098098000001</v>
       </c>
       <c r="C206" s="5">
-        <v>-0.14924481819999968</v>
+        <v>-0.14924481799999967</v>
       </c>
       <c r="D206" s="5">
-        <v>-33.622107519108326</v>
+        <v>-33.622107479535757</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>4.3986258871999997</v>
+        <v>4.3986258898999999</v>
       </c>
       <c r="C207" s="5">
-        <v>0.10261607799999961</v>
+        <v>0.10261608009999978</v>
       </c>
       <c r="D207" s="5">
-        <v>32.745906695890014</v>
+        <v>32.745907451209334</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>4.2954888251999996</v>
+        <v>4.2954888294</v>
       </c>
       <c r="C208" s="5">
-        <v>-0.10313706200000006</v>
+        <v>-0.10313706049999993</v>
       </c>
       <c r="D208" s="5">
-        <v>-24.777664647900977</v>
+        <v>-24.777664319382232</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>4.1895122389999999</v>
+        <v>4.18951224</v>
       </c>
       <c r="C209" s="5">
-        <v>-0.10597658619999972</v>
+        <v>-0.10597658939999999</v>
       </c>
       <c r="D209" s="5">
-        <v>-25.901325507565176</v>
+        <v>-25.901326164742244</v>
       </c>
       <c r="E209" s="5">
-        <v>-4.666060703375674</v>
+        <v>-4.6660607153300564</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>4.2127873422000004</v>
+        <v>4.2127873366999999</v>
       </c>
       <c r="C210" s="5">
-        <v>2.327510320000048E-2</v>
+        <v>2.3275096699999942E-2</v>
       </c>
       <c r="D210" s="5">
-        <v>6.8742009542443583</v>
+        <v>6.8741989737709952</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>4.1410407244999998</v>
+        <v>4.1410407194000003</v>
       </c>
       <c r="C211" s="5">
-        <v>-7.174661770000057E-2</v>
+        <v>-7.1746617299999649E-2</v>
       </c>
       <c r="D211" s="5">
-        <v>-18.627140837503486</v>
+        <v>-18.627140765269111</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>4.1919526322999996</v>
+        <v>4.1919526215999996</v>
       </c>
       <c r="C212" s="5">
-        <v>5.0911907799999767E-2</v>
+        <v>5.0911902199999304E-2</v>
       </c>
       <c r="D212" s="5">
-        <v>15.793020022923553</v>
+        <v>15.793018187462549</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>4.3576808484000003</v>
+        <v>4.3576808480000002</v>
       </c>
       <c r="C213" s="5">
-        <v>0.16572821610000066</v>
+        <v>0.16572822640000062</v>
       </c>
       <c r="D213" s="5">
-        <v>59.24603897743124</v>
+        <v>59.246043679745867</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>4.4120948008000003</v>
+        <v>4.4120948057999998</v>
       </c>
       <c r="C214" s="5">
-        <v>5.4413952400000021E-2</v>
+        <v>5.4413957799999579E-2</v>
       </c>
       <c r="D214" s="5">
-        <v>16.057439919360238</v>
+        <v>16.057441625460921</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>4.3854084243999996</v>
+        <v>4.3854084330000003</v>
       </c>
       <c r="C215" s="5">
-        <v>-2.6686376400000711E-2</v>
+        <v>-2.6686372799999525E-2</v>
       </c>
       <c r="D215" s="5">
-        <v>-7.0215002881700244</v>
+        <v>-7.0214993645582036</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>4.6560386191000003</v>
+        <v>4.6560386302000003</v>
       </c>
       <c r="C216" s="5">
-        <v>0.27063019470000071</v>
+        <v>0.27063019720000003</v>
       </c>
       <c r="D216" s="5">
-        <v>105.15321528105672</v>
+        <v>105.1532163222963</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>4.5397660816999998</v>
+        <v>4.5397660904999997</v>
       </c>
       <c r="C217" s="5">
-        <v>-0.11627253740000043</v>
+        <v>-0.11627253970000062</v>
       </c>
       <c r="D217" s="5">
-        <v>-26.175107613653648</v>
+        <v>-26.175108008387969</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>4.3168193783</v>
+        <v>4.3168193827000003</v>
       </c>
       <c r="C218" s="5">
-        <v>-0.22294670339999989</v>
+        <v>-0.22294670779999937</v>
       </c>
       <c r="D218" s="5">
-        <v>-45.353189189174813</v>
+        <v>-45.353189791922702</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>4.4760807922000003</v>
+        <v>4.4760807924000003</v>
       </c>
       <c r="C219" s="5">
-        <v>0.15926141390000037</v>
+        <v>0.15926140970000002</v>
       </c>
       <c r="D219" s="5">
-        <v>54.457311584122301</v>
+        <v>54.45730977773708</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>4.4934050118000002</v>
+        <v>4.4934050102</v>
       </c>
       <c r="C220" s="5">
-        <v>1.7324219599999857E-2</v>
+        <v>1.7324217799999708E-2</v>
       </c>
       <c r="D220" s="5">
-        <v>4.7446337017367446</v>
+        <v>4.744633198008108</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>4.3855759574000004</v>
+        <v>4.3855759461000003</v>
       </c>
       <c r="C221" s="5">
-        <v>-0.10782905439999979</v>
+        <v>-0.10782906409999971</v>
       </c>
       <c r="D221" s="5">
-        <v>-25.284129046194458</v>
+        <v>-25.284131037119362</v>
       </c>
       <c r="E221" s="5">
-        <v>4.6798698085865675</v>
+        <v>4.6798695138792645</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>4.9205323846000004</v>
+        <v>4.9205323576</v>
       </c>
       <c r="C222" s="5">
-        <v>0.53495642720000003</v>
+        <v>0.53495641149999962</v>
       </c>
       <c r="D222" s="5">
-        <v>297.94722986888667</v>
+        <v>297.94721596978667</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>4.6409673443999999</v>
+        <v>4.6409673208999997</v>
       </c>
       <c r="C223" s="5">
-        <v>-0.2795650402000005</v>
+        <v>-0.27956503670000021</v>
       </c>
       <c r="D223" s="5">
-        <v>-50.437064906844675</v>
+        <v>-50.43706465489943</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>4.4870001530000003</v>
+        <v>4.4870001331999996</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.15396719139999959</v>
+        <v>-0.15396718770000017</v>
       </c>
       <c r="D224" s="5">
-        <v>-33.293084231927054</v>
+        <v>-33.293083710931384</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>4.2827114956000001</v>
+        <v>4.2827115011999997</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.20428865740000024</v>
+        <v>-0.20428863199999991</v>
       </c>
       <c r="D225" s="5">
-        <v>-42.832023798279394</v>
+        <v>-42.832019874042572</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>4.2176204916</v>
+        <v>4.2176205198999996</v>
       </c>
       <c r="C226" s="5">
-        <v>-6.5091004000000119E-2</v>
+        <v>-6.5090981300000017E-2</v>
       </c>
       <c r="D226" s="5">
-        <v>-16.788346221223339</v>
+        <v>-16.788340826749604</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>4.1798974957999997</v>
+        <v>4.1798975277999997</v>
       </c>
       <c r="C227" s="5">
-        <v>-3.772299580000027E-2</v>
+        <v>-3.7722992099999964E-2</v>
       </c>
       <c r="D227" s="5">
-        <v>-10.220414474304695</v>
+        <v>-10.220413455400934</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>4.0799345336000004</v>
+        <v>4.0799345536000002</v>
       </c>
       <c r="C228" s="5">
-        <v>-9.9962962199999339E-2</v>
+        <v>-9.9962974199999444E-2</v>
       </c>
       <c r="D228" s="5">
-        <v>-25.208756486540253</v>
+        <v>-25.208758957927714</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>4.1396315761000002</v>
+        <v>4.1396315781000004</v>
       </c>
       <c r="C229" s="5">
-        <v>5.9697042499999853E-2</v>
+        <v>5.969702450000014E-2</v>
       </c>
       <c r="D229" s="5">
-        <v>19.042477826175631</v>
+        <v>19.042471513727712</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>3.9998368202000001</v>
+        <v>3.9998368054000002</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.13979475590000012</v>
+        <v>-0.13979477270000018</v>
       </c>
       <c r="D230" s="5">
-        <v>-33.783381983773808</v>
+        <v>-33.783385307810178</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>4.1878292393000001</v>
+        <v>4.1878292147999998</v>
       </c>
       <c r="C231" s="5">
-        <v>0.18799241909999997</v>
+        <v>0.18799240939999962</v>
       </c>
       <c r="D231" s="5">
-        <v>73.524295691259582</v>
+        <v>73.524291214050692</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>4.3967502695</v>
+        <v>4.3967502664999998</v>
       </c>
       <c r="C232" s="5">
-        <v>0.20892103019999997</v>
+        <v>0.20892105169999997</v>
       </c>
       <c r="D232" s="5">
-        <v>79.355214984521609</v>
+        <v>79.355226107337785</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>4.3765217020999998</v>
+        <v>4.3765218266000003</v>
       </c>
       <c r="C233" s="5">
-        <v>-2.022856740000023E-2</v>
+        <v>-2.0228439899999451E-2</v>
       </c>
       <c r="D233" s="5">
-        <v>-5.3833755911099406</v>
+        <v>-5.3833425174048095</v>
       </c>
       <c r="E233" s="5">
-        <v>-0.20645532965226643</v>
+        <v>-0.2064522336695962</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>3.9294976239000001</v>
+        <v>3.9294976021000001</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.44702407819999967</v>
+        <v>-0.44702422450000023</v>
       </c>
       <c r="D234" s="5">
-        <v>-72.552971734399179</v>
+        <v>-72.552982931147866</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>3.8219172604999998</v>
+        <v>3.8219172196</v>
       </c>
       <c r="C235" s="5">
-        <v>-0.10758036340000032</v>
+        <v>-0.10758038250000013</v>
       </c>
       <c r="D235" s="5">
-        <v>-28.331056075410022</v>
+        <v>-28.331060507691706</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>3.7502535608000001</v>
+        <v>3.7502534792</v>
       </c>
       <c r="C236" s="5">
-        <v>-7.166369969999975E-2</v>
+        <v>-7.1663740400000009E-2</v>
       </c>
       <c r="D236" s="5">
-        <v>-20.319470024727991</v>
+        <v>-20.319480597148456</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>3.8169843207</v>
+        <v>3.8169842109999998</v>
       </c>
       <c r="C237" s="5">
-        <v>6.6730759899999992E-2</v>
+        <v>6.6730731799999887E-2</v>
       </c>
       <c r="D237" s="5">
-        <v>23.571103973519826</v>
+        <v>23.571093621072837</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>3.8226411242</v>
+        <v>3.8226410045999999</v>
       </c>
       <c r="C238" s="5">
-        <v>5.6568034999999739E-3</v>
+        <v>5.6567936000000429E-3</v>
       </c>
       <c r="D238" s="5">
-        <v>1.7929780476350299</v>
+        <v>1.792974936064784</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>3.7724026805999999</v>
+        <v>3.7724030725</v>
       </c>
       <c r="C239" s="5">
-        <v>-5.0238443600000071E-2</v>
+        <v>-5.0237932099999938E-2</v>
       </c>
       <c r="D239" s="5">
-        <v>-14.679340150329711</v>
+        <v>-14.679201753305115</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>3.7084684614999999</v>
+        <v>3.7084683697999998</v>
       </c>
       <c r="C240" s="5">
-        <v>-6.3934219100000078E-2</v>
+        <v>-6.3934702700000123E-2</v>
       </c>
       <c r="D240" s="5">
-        <v>-18.54485113643215</v>
+        <v>-18.54497685085288</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>3.6423512933</v>
+        <v>3.6423512252000001</v>
       </c>
       <c r="C241" s="5">
-        <v>-6.6117168199999909E-2</v>
+        <v>-6.6117144599999733E-2</v>
       </c>
       <c r="D241" s="5">
-        <v>-19.416360396523345</v>
+        <v>-19.416354565031568</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>3.7606163789</v>
+        <v>3.7606163485000002</v>
       </c>
       <c r="C242" s="5">
-        <v>0.11826508560000004</v>
+        <v>0.11826512330000005</v>
       </c>
       <c r="D242" s="5">
-        <v>46.732541887328004</v>
+        <v>46.73256057448063</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>3.5168632930000001</v>
+        <v>3.5168633055999998</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.24375308589999989</v>
+        <v>-0.24375304290000033</v>
       </c>
       <c r="D243" s="5">
-        <v>-55.253667753310644</v>
+        <v>-55.253661488902928</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>3.4949690964000002</v>
+        <v>3.4949691915000001</v>
       </c>
       <c r="C244" s="5">
-        <v>-2.1894196599999916E-2</v>
+        <v>-2.1894114099999751E-2</v>
       </c>
       <c r="D244" s="5">
-        <v>-7.2200279327527923</v>
+        <v>-7.2200016265066447</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>3.5459295096000001</v>
+        <v>3.5459295837</v>
       </c>
       <c r="C245" s="5">
-        <v>5.0960413199999888E-2</v>
+        <v>5.0960392199999927E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>18.970995519054036</v>
+        <v>18.970986505801534</v>
       </c>
       <c r="E245" s="5">
-        <v>-18.9783633907597</v>
+        <v>-18.978364002476933</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>3.4522863411000002</v>
+        <v>3.4522865255999999</v>
       </c>
       <c r="C246" s="5">
-        <v>-9.3643168499999874E-2</v>
+        <v>-9.3643058100000065E-2</v>
       </c>
       <c r="D246" s="5">
-        <v>-27.469521102407846</v>
+        <v>-27.469492775790282</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>3.4192865231999998</v>
+        <v>3.4192865182999999</v>
       </c>
       <c r="C247" s="5">
-        <v>-3.2999817900000394E-2</v>
+        <v>-3.3000007300000078E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>-10.886353602639442</v>
+        <v>-10.886412284907887</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>3.4337858322999999</v>
+        <v>3.4337857361999999</v>
       </c>
       <c r="C248" s="5">
-        <v>1.449930910000008E-2</v>
+        <v>1.4499217900000083E-2</v>
       </c>
       <c r="D248" s="5">
-        <v>5.2089093140124998</v>
+        <v>5.2088757899701577</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>3.3403829708999999</v>
+        <v>3.3403826670000001</v>
       </c>
       <c r="C249" s="5">
-        <v>-9.3402861399999981E-2</v>
+        <v>-9.3403069199999855E-2</v>
       </c>
       <c r="D249" s="5">
-        <v>-28.174827255158952</v>
+        <v>-28.174881547206009</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>3.3225170314999999</v>
+        <v>3.3225166578000001</v>
       </c>
       <c r="C250" s="5">
-        <v>-1.786593940000003E-2</v>
+        <v>-1.7866009200000033E-2</v>
       </c>
       <c r="D250" s="5">
-        <v>-6.2326897874519727</v>
+        <v>-6.232713976465531</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>3.261794842</v>
+        <v>3.2617953497999999</v>
       </c>
       <c r="C251" s="5">
-        <v>-6.0722189499999857E-2</v>
+        <v>-6.0721308000000196E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>-19.855613400704762</v>
+        <v>-19.855355505795234</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>3.2369548770000001</v>
+        <v>3.2369546110999998</v>
       </c>
       <c r="C252" s="5">
-        <v>-2.4839964999999964E-2</v>
+        <v>-2.4840738700000031E-2</v>
       </c>
       <c r="D252" s="5">
-        <v>-8.765300636448881</v>
+        <v>-8.765561012160239</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>3.1446068502000002</v>
+        <v>3.1446067097000001</v>
       </c>
       <c r="C253" s="5">
-        <v>-9.2348026799999872E-2</v>
+        <v>-9.234790139999971E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>-29.342782787907097</v>
+        <v>-29.342751021457936</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>3.1065762778999999</v>
+        <v>3.1065762714999998</v>
       </c>
       <c r="C254" s="5">
-        <v>-3.8030572300000287E-2</v>
+        <v>-3.8030438200000294E-2</v>
       </c>
       <c r="D254" s="5">
-        <v>-13.585228583146936</v>
+        <v>-13.585184387656025</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>3.1435264778000001</v>
+        <v>3.1435265673999999</v>
       </c>
       <c r="C255" s="5">
-        <v>3.6950199900000147E-2</v>
+        <v>3.6950295900000096E-2</v>
       </c>
       <c r="D255" s="5">
-        <v>15.244766851722646</v>
+        <v>15.244809118669744</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>3.0940858624000001</v>
+        <v>3.0940861530000001</v>
       </c>
       <c r="C256" s="5">
-        <v>-4.9440615399999999E-2</v>
+        <v>-4.9440414399999799E-2</v>
       </c>
       <c r="D256" s="5">
-        <v>-17.323351329128954</v>
+        <v>-17.32328642651979</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>3.0276151470000001</v>
+        <v>3.0276153711</v>
       </c>
       <c r="C257" s="5">
-        <v>-6.6470715399999936E-2</v>
+        <v>-6.6470781900000109E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>-22.941651884348545</v>
+        <v>-22.941670288155279</v>
       </c>
       <c r="E257" s="5">
-        <v>-14.617164870219558</v>
+        <v>-14.617160334559298</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>3.0707750141000001</v>
+        <v>3.0707755629000002</v>
       </c>
       <c r="C258" s="5">
-        <v>4.3159867099999971E-2</v>
+        <v>4.3160191800000192E-2</v>
       </c>
       <c r="D258" s="5">
-        <v>18.513533520931436</v>
+        <v>18.513682419196265</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>3.0208949114000001</v>
+        <v>3.0208952125000001</v>
       </c>
       <c r="C259" s="5">
-        <v>-4.9880102699999984E-2</v>
+        <v>-4.9880350400000051E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>-17.841702202953158</v>
+        <v>-17.841780132989506</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>3.0239273211</v>
+        <v>3.0239276022000001</v>
       </c>
       <c r="C260" s="5">
-        <v>3.0324096999998496E-3</v>
+        <v>3.0323896999999711E-3</v>
       </c>
       <c r="D260" s="5">
-        <v>1.2112467706617336</v>
+        <v>1.2112386164360389</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>2.8501402724</v>
+        <v>2.8501400211000001</v>
       </c>
       <c r="C261" s="5">
-        <v>-0.17378704869999995</v>
+        <v>-0.17378758110000003</v>
       </c>
       <c r="D261" s="5">
-        <v>-50.848290098243446</v>
+        <v>-50.848396932130299</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>2.9289150007</v>
+        <v>2.9289119498999998</v>
       </c>
       <c r="C262" s="5">
-        <v>7.8774728299999985E-2</v>
+        <v>7.8771928799999724E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>38.703175079695228</v>
+        <v>38.701588140543095</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>2.9557397217000001</v>
+        <v>2.9557405755000001</v>
       </c>
       <c r="C263" s="5">
-        <v>2.6824721000000107E-2</v>
+        <v>2.6828625600000322E-2</v>
       </c>
       <c r="D263" s="5">
-        <v>11.561163950564502</v>
+        <v>11.562945118982327</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>2.9507662932000001</v>
+        <v>2.9507662361000002</v>
       </c>
       <c r="C264" s="5">
-        <v>-4.9734285000000433E-3</v>
+        <v>-4.9743393999999164E-3</v>
       </c>
       <c r="D264" s="5">
-        <v>-2.0005790533662915</v>
+        <v>-2.0009415085293192</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>2.9411457916999999</v>
+        <v>2.9411458610999999</v>
       </c>
       <c r="C265" s="5">
-        <v>-9.6205015000001559E-3</v>
+        <v>-9.6203750000003474E-3</v>
       </c>
       <c r="D265" s="5">
-        <v>-3.8430081427521912</v>
+        <v>-3.8429585867124416</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>2.9683178634999998</v>
+        <v>2.9683181157999998</v>
       </c>
       <c r="C266" s="5">
-        <v>2.717207179999992E-2</v>
+        <v>2.7172254699999954E-2</v>
       </c>
       <c r="D266" s="5">
-        <v>11.667356113512795</v>
+        <v>11.667438391908448</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>2.9516158473999998</v>
+        <v>2.9516162869000002</v>
       </c>
       <c r="C267" s="5">
-        <v>-1.6702016099999994E-2</v>
+        <v>-1.6701828899999605E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>-6.5470246778109757</v>
+        <v>-6.5469530137267862</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>2.9874562291000002</v>
+        <v>2.9874569935999999</v>
       </c>
       <c r="C268" s="5">
-        <v>3.5840381700000368E-2</v>
+        <v>3.5840706699999725E-2</v>
       </c>
       <c r="D268" s="5">
-        <v>15.58476909415667</v>
+        <v>15.584917507617435</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>3.0184285029</v>
+        <v>3.0184290680000001</v>
       </c>
       <c r="C269" s="5">
-        <v>3.0972273799999783E-2</v>
+        <v>3.097207440000016E-2</v>
       </c>
       <c r="D269" s="5">
-        <v>13.175418193939169</v>
+        <v>13.175324910239915</v>
       </c>
       <c r="E269" s="5">
-        <v>-0.3034283967400242</v>
+        <v>-0.3034171112911932</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>3.1974113546999998</v>
+        <v>3.1974125647</v>
       </c>
       <c r="C270" s="5">
-        <v>0.17898285179999984</v>
+        <v>0.17898349669999991</v>
       </c>
       <c r="D270" s="5">
-        <v>99.62339435041261</v>
+        <v>99.623852401474821</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>3.3421388795000002</v>
+        <v>3.3421396299000001</v>
       </c>
       <c r="C271" s="5">
-        <v>0.1447275248000004</v>
+        <v>0.14472706520000012</v>
       </c>
       <c r="D271" s="5">
-        <v>70.102915318684708</v>
+        <v>70.102601164315772</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>3.4348794041000001</v>
+        <v>3.4348799565000001</v>
       </c>
       <c r="C272" s="5">
-        <v>9.2740524599999929E-2</v>
+        <v>9.2740326599999978E-2</v>
       </c>
       <c r="D272" s="5">
-        <v>38.881377512470692</v>
+        <v>38.881271341455445</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>3.4737503031000001</v>
+        <v>3.4737496021999998</v>
       </c>
       <c r="C273" s="5">
-        <v>3.8870898999999959E-2</v>
+        <v>3.8869645699999733E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>14.457760724091662</v>
+        <v>14.457262708660013</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>3.5426912657999998</v>
+        <v>3.5426837115000001</v>
       </c>
       <c r="C274" s="5">
-        <v>6.8940962699999719E-2</v>
+        <v>6.8934109300000213E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>26.594986602464754</v>
+        <v>26.592053794506974</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>3.4364019247000002</v>
+        <v>3.4364024307999999</v>
       </c>
       <c r="C275" s="5">
-        <v>-0.10628934109999966</v>
+        <v>-0.1062812807000002</v>
       </c>
       <c r="D275" s="5">
-        <v>-30.617848330479593</v>
+        <v>-30.615950308302363</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>3.5405755590000001</v>
+        <v>3.5405754636000002</v>
       </c>
       <c r="C276" s="5">
-        <v>0.10417363429999993</v>
+        <v>0.10417303280000034</v>
       </c>
       <c r="D276" s="5">
-        <v>43.099778418145895</v>
+        <v>43.099479246796001</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>3.6143947618999999</v>
+        <v>3.6143950769000002</v>
       </c>
       <c r="C277" s="5">
-        <v>7.381920289999977E-2</v>
+        <v>7.3819613299999975E-2</v>
       </c>
       <c r="D277" s="5">
-        <v>28.097485737634955</v>
+        <v>28.097661123127992</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>3.6299513634</v>
+        <v>3.6299520755999999</v>
       </c>
       <c r="C278" s="5">
-        <v>1.5556601500000156E-2</v>
+        <v>1.5556998699999713E-2</v>
       </c>
       <c r="D278" s="5">
-        <v>5.2889180685015136</v>
+        <v>5.2890558489618211</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>3.5410929719999999</v>
+        <v>3.5410939982</v>
       </c>
       <c r="C279" s="5">
-        <v>-8.885839140000007E-2</v>
+        <v>-8.8858077399999846E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>-25.725749261299413</v>
+        <v>-25.725665839504842</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>3.5834554566999999</v>
+        <v>3.5834596103999998</v>
       </c>
       <c r="C280" s="5">
-        <v>4.2362484699999925E-2</v>
+        <v>4.2365612199999791E-2</v>
       </c>
       <c r="D280" s="5">
-        <v>15.338997611280014</v>
+        <v>15.340200835494123</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>3.6115157607000001</v>
+        <v>3.6115171415999998</v>
       </c>
       <c r="C281" s="5">
-        <v>2.8060304000000258E-2</v>
+        <v>2.8057531199999985E-2</v>
       </c>
       <c r="D281" s="5">
-        <v>9.8120624242180821</v>
+        <v>9.8110388420814321</v>
       </c>
       <c r="E281" s="5">
-        <v>19.648875473783221</v>
+        <v>19.648898822491724</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>3.422563491</v>
+        <v>3.4225654724000001</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.18895226970000012</v>
+        <v>-0.18895166919999973</v>
       </c>
       <c r="D282" s="5">
-        <v>-47.526022270080034</v>
+        <v>-47.525898496962249</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>3.4608249800999999</v>
+        <v>3.4608263099999999</v>
       </c>
       <c r="C283" s="5">
-        <v>3.8261489099999935E-2</v>
+        <v>3.8260837599999764E-2</v>
       </c>
       <c r="D283" s="5">
-        <v>14.271382499854269</v>
+        <v>14.271115584856497</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>3.3407264978</v>
+        <v>3.3407269731999998</v>
       </c>
       <c r="C284" s="5">
-        <v>-0.12009848229999998</v>
+        <v>-0.12009933680000007</v>
       </c>
       <c r="D284" s="5">
-        <v>-34.546116412116426</v>
+        <v>-34.54630646486163</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>3.3838239218999999</v>
+        <v>3.3838221294999999</v>
       </c>
       <c r="C285" s="5">
-        <v>4.3097424099999948E-2</v>
+        <v>4.3095156300000159E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>16.627781459151979</v>
+        <v>16.62684097497733</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>3.3403920668999998</v>
+        <v>3.3403802696999998</v>
       </c>
       <c r="C286" s="5">
-        <v>-4.343185500000013E-2</v>
+        <v>-4.3441859800000149E-2</v>
       </c>
       <c r="D286" s="5">
-        <v>-14.36008111850937</v>
+        <v>-14.363166145868156</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>3.4342526736000001</v>
+        <v>3.4342512994000001</v>
       </c>
       <c r="C287" s="5">
-        <v>9.3860606700000293E-2</v>
+        <v>9.3871029700000275E-2</v>
       </c>
       <c r="D287" s="5">
-        <v>39.449710492262177</v>
+        <v>39.454950902423526</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>3.3443165829999999</v>
+        <v>3.3443147864</v>
       </c>
       <c r="C288" s="5">
-        <v>-8.9936090600000185E-2</v>
+        <v>-8.9936513000000051E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>-27.271999515612922</v>
+        <v>-27.272119136804974</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>3.4132777414</v>
+        <v>3.4132764848999999</v>
       </c>
       <c r="C289" s="5">
-        <v>6.8961158400000055E-2</v>
+        <v>6.8961698499999891E-2</v>
       </c>
       <c r="D289" s="5">
-        <v>27.75295539601661</v>
+        <v>27.753214615335619</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>3.4205184749000002</v>
+        <v>3.4205270895000002</v>
       </c>
       <c r="C290" s="5">
-        <v>7.2407335000002071E-3</v>
+        <v>7.2506046000002655E-3</v>
       </c>
       <c r="D290" s="5">
-        <v>2.5755234938367177</v>
+        <v>2.5790767204786347</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>3.3288434986</v>
+        <v>3.3288437599999998</v>
       </c>
       <c r="C291" s="5">
-        <v>-9.167497630000021E-2</v>
+        <v>-9.1683329500000355E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>-27.819938428946944</v>
+        <v>-27.822051811277802</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>3.3818985495999998</v>
+        <v>3.3819051889999998</v>
       </c>
       <c r="C292" s="5">
-        <v>5.3055050999999853E-2</v>
+        <v>5.3061428999999993E-2</v>
       </c>
       <c r="D292" s="5">
-        <v>20.894452185132593</v>
+        <v>20.897186397514321</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>3.2969584594999999</v>
+        <v>3.2969606713999999</v>
       </c>
       <c r="C293" s="5">
-        <v>-8.4940090099999921E-2</v>
+        <v>-8.494451759999988E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>-26.305547431753517</v>
+        <v>-26.306690268217636</v>
       </c>
       <c r="E293" s="5">
-        <v>-8.7098415746365561</v>
+        <v>-8.7098152346202884</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>3.2249286740000001</v>
+        <v>3.2249317693999999</v>
       </c>
       <c r="C294" s="5">
-        <v>-7.2029785499999832E-2</v>
+        <v>-7.2028902000000006E-2</v>
       </c>
       <c r="D294" s="5">
-        <v>-23.285110757278016</v>
+        <v>-23.284844761250632</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>3.1744849863</v>
+        <v>3.1744871681000002</v>
       </c>
       <c r="C295" s="5">
-        <v>-5.0443687700000073E-2</v>
+        <v>-5.0444601299999725E-2</v>
       </c>
       <c r="D295" s="5">
-        <v>-17.236668518669273</v>
+        <v>-17.23693919640057</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>3.1530833141999999</v>
+        <v>3.1530841418</v>
       </c>
       <c r="C296" s="5">
-        <v>-2.1401672100000102E-2</v>
+        <v>-2.1403026300000239E-2</v>
       </c>
       <c r="D296" s="5">
-        <v>-7.7967930753498393</v>
+        <v>-7.797263110400543</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>3.2879396831999999</v>
+        <v>3.2879379344999999</v>
       </c>
       <c r="C297" s="5">
-        <v>0.13485636899999998</v>
+        <v>0.13485379269999997</v>
       </c>
       <c r="D297" s="5">
-        <v>65.295392021633347</v>
+        <v>65.293816447671915</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>3.0280115561000001</v>
+        <v>3.0279856545000001</v>
       </c>
       <c r="C298" s="5">
-        <v>-0.2599281270999998</v>
+        <v>-0.25995227999999981</v>
       </c>
       <c r="D298" s="5">
-        <v>-62.777611569967128</v>
+        <v>-62.781194653916849</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>2.9395955394</v>
+        <v>2.9395944846000002</v>
       </c>
       <c r="C299" s="5">
-        <v>-8.84160167000001E-2</v>
+        <v>-8.8391169899999955E-2</v>
       </c>
       <c r="D299" s="5">
-        <v>-29.925401654060067</v>
+        <v>-29.918510004233656</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>3.1466424193</v>
+        <v>3.1466384518999999</v>
       </c>
       <c r="C300" s="5">
-        <v>0.20704687990000004</v>
+        <v>0.20704396729999974</v>
       </c>
       <c r="D300" s="5">
-        <v>126.31730334306384</v>
+        <v>126.31485366566677</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>3.2223142235000002</v>
+        <v>3.2223166912000001</v>
       </c>
       <c r="C301" s="5">
-        <v>7.5671804200000192E-2</v>
+        <v>7.5678239300000172E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>32.998255235288234</v>
+        <v>33.001489769663216</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>3.1286840899000001</v>
+        <v>3.1287040653</v>
       </c>
       <c r="C302" s="5">
-        <v>-9.3630133600000054E-2</v>
+        <v>-9.3612625900000079E-2</v>
       </c>
       <c r="D302" s="5">
-        <v>-29.801811581310609</v>
+        <v>-29.797078296264679</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>3.1237802586000001</v>
+        <v>3.1237831486999998</v>
       </c>
       <c r="C303" s="5">
-        <v>-4.90383130000005E-3</v>
+        <v>-4.9209166000001581E-3</v>
       </c>
       <c r="D303" s="5">
-        <v>-1.8647242263296282</v>
+        <v>-1.8711531183807861</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>3.0837573535999998</v>
+        <v>3.0837667038999999</v>
       </c>
       <c r="C304" s="5">
-        <v>-4.0022905000000275E-2</v>
+        <v>-4.0016444799999995E-2</v>
       </c>
       <c r="D304" s="5">
-        <v>-14.336332072314073</v>
+        <v>-14.3341662116528</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>3.0829466349999999</v>
+        <v>3.0829482486000002</v>
       </c>
       <c r="C305" s="5">
-        <v>-8.1071859999992668E-4</v>
+        <v>-8.1845529999968747E-4</v>
       </c>
       <c r="D305" s="5">
-        <v>-0.31502376239336272</v>
+        <v>-0.31802468907817794</v>
       </c>
       <c r="E305" s="5">
-        <v>-6.4911895957723402</v>
+        <v>-6.4912033879106934</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>3.1188525164000001</v>
+        <v>3.1188537162999999</v>
       </c>
       <c r="C306" s="5">
-        <v>3.5905881400000172E-2</v>
+        <v>3.5905467699999694E-2</v>
       </c>
       <c r="D306" s="5">
-        <v>14.90686444116589</v>
+        <v>14.906673231044154</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>3.0844555142000001</v>
+        <v>3.0844554263999999</v>
       </c>
       <c r="C307" s="5">
-        <v>-3.4397002199999971E-2</v>
+        <v>-3.4398289899999934E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>-12.460498193990698</v>
+        <v>-12.460932238349987</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>3.1616806441</v>
+        <v>3.1616789179999998</v>
       </c>
       <c r="C308" s="5">
-        <v>7.7225129899999967E-2</v>
+        <v>7.7223491599999861E-2</v>
       </c>
       <c r="D308" s="5">
-        <v>34.546955151940637</v>
+        <v>34.546119652414035</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>3.186499784</v>
+        <v>3.1864928455000001</v>
       </c>
       <c r="C309" s="5">
-        <v>2.4819139899999954E-2</v>
+        <v>2.4813927500000332E-2</v>
       </c>
       <c r="D309" s="5">
-        <v>9.8375190690539469</v>
+        <v>9.8353686568970247</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>3.2140313094000001</v>
+        <v>3.2139866577</v>
       </c>
       <c r="C310" s="5">
-        <v>2.7531525400000145E-2</v>
+        <v>2.7493812199999912E-2</v>
       </c>
       <c r="D310" s="5">
-        <v>10.875225692460933</v>
+        <v>10.859639461710779</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>3.2391109451000002</v>
+        <v>3.2391104076000001</v>
       </c>
       <c r="C311" s="5">
-        <v>2.5079635700000047E-2</v>
+        <v>2.5123749900000103E-2</v>
       </c>
       <c r="D311" s="5">
-        <v>9.7763143855924319</v>
+        <v>9.7943985309123747</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>3.2382896886000001</v>
+        <v>3.2382809193000002</v>
       </c>
       <c r="C312" s="5">
-        <v>-8.2125650000008932E-4</v>
+        <v>-8.2948829999995866E-4</v>
       </c>
       <c r="D312" s="5">
-        <v>-0.30382864181678348</v>
+        <v>-0.30686980713828804</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>3.2398311281000001</v>
+        <v>3.2398451034</v>
       </c>
       <c r="C313" s="5">
-        <v>1.5414394999999637E-3</v>
+        <v>1.5641840999998102E-3</v>
       </c>
       <c r="D313" s="5">
-        <v>0.57270284605970279</v>
+        <v>0.58117736281289023</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>3.1434131509999998</v>
+        <v>3.1434545018</v>
       </c>
       <c r="C314" s="5">
-        <v>-9.6417977100000218E-2</v>
+        <v>-9.6390601600000014E-2</v>
       </c>
       <c r="D314" s="5">
-        <v>-30.409636647697237</v>
+        <v>-30.40225320902632</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>3.2133063164000002</v>
+        <v>3.2133190406000001</v>
       </c>
       <c r="C315" s="5">
-        <v>6.9893165400000345E-2</v>
+        <v>6.9864538800000098E-2</v>
       </c>
       <c r="D315" s="5">
-        <v>30.199088352692847</v>
+        <v>30.184723258652646</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>3.0828226761000002</v>
+        <v>3.0828357095999999</v>
       </c>
       <c r="C316" s="5">
-        <v>-0.13048364030000004</v>
+        <v>-0.1304833310000002</v>
       </c>
       <c r="D316" s="5">
-        <v>-39.192520043485757</v>
+        <v>-39.19232453475874</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>3.1737267219</v>
+        <v>3.1737250242999999</v>
       </c>
       <c r="C317" s="5">
-        <v>9.0904045799999889E-2</v>
+        <v>9.0889314700000057E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>41.726742107225093</v>
+        <v>41.718642376182387</v>
       </c>
       <c r="E317" s="5">
-        <v>2.9445883321298716</v>
+        <v>2.9444793872625885</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>3.1079112256000001</v>
+        <v>3.1079057771</v>
       </c>
       <c r="C318" s="5">
-        <v>-6.5815496299999943E-2</v>
+        <v>-6.5819247199999875E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>-22.234150714951362</v>
+        <v>-22.235287534257829</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>3.0852555871999998</v>
+        <v>3.0852485246999999</v>
       </c>
       <c r="C319" s="5">
-        <v>-2.2655638400000289E-2</v>
+        <v>-2.2657252400000161E-2</v>
       </c>
       <c r="D319" s="5">
-        <v>-8.405265483492208</v>
+        <v>-8.4058546275152963</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>3.0612957725999999</v>
+        <v>3.0612896342</v>
       </c>
       <c r="C320" s="5">
-        <v>-2.3959814599999962E-2</v>
+        <v>-2.3958890499999885E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>-8.9311753317567124</v>
+        <v>-8.9308650232439728</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>2.9764443668</v>
+        <v>2.9764334407000002</v>
       </c>
       <c r="C321" s="5">
-        <v>-8.4851405799999835E-2</v>
+        <v>-8.4856193499999844E-2</v>
       </c>
       <c r="D321" s="5">
-        <v>-28.630980093058632</v>
+        <v>-28.632406628922503</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>3.0019897971999998</v>
+        <v>3.0019132386999998</v>
       </c>
       <c r="C322" s="5">
-        <v>2.5545430399999791E-2</v>
+        <v>2.5479797999999665E-2</v>
       </c>
       <c r="D322" s="5">
-        <v>10.799374494422121</v>
+        <v>10.770350570654607</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>2.9513364504999999</v>
+        <v>2.9513330843999999</v>
       </c>
       <c r="C323" s="5">
-        <v>-5.0653346699999879E-2</v>
+        <v>-5.0580154299999958E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>-18.470624287096392</v>
+        <v>-18.44678581159943</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>2.9381203543000001</v>
+        <v>2.9381081588</v>
       </c>
       <c r="C324" s="5">
-        <v>-1.3216096199999861E-2</v>
+        <v>-1.3224925599999882E-2</v>
       </c>
       <c r="D324" s="5">
-        <v>-5.2432138134330453</v>
+        <v>-5.2466366587430642</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>2.9628921652</v>
+        <v>2.9629220094000002</v>
       </c>
       <c r="C325" s="5">
-        <v>2.4771810899999913E-2</v>
+        <v>2.4813850600000187E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>10.600009641046659</v>
+        <v>10.618888549009743</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>3.0689216407000002</v>
+        <v>3.0689849586000002</v>
       </c>
       <c r="C326" s="5">
-        <v>0.10602947550000019</v>
+        <v>0.10606294920000003</v>
       </c>
       <c r="D326" s="5">
-        <v>52.489327475909974</v>
+        <v>52.508650592224782</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>3.0225434332000001</v>
+        <v>3.0225889534000001</v>
       </c>
       <c r="C327" s="5">
-        <v>-4.6378207500000102E-2</v>
+        <v>-4.639600520000009E-2</v>
       </c>
       <c r="D327" s="5">
-        <v>-16.700766052687065</v>
+        <v>-16.706335227219849</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>2.9807488598999998</v>
+        <v>2.9808108495000001</v>
       </c>
       <c r="C328" s="5">
-        <v>-4.1794573300000248E-2</v>
+        <v>-4.177810390000003E-2</v>
       </c>
       <c r="D328" s="5">
-        <v>-15.387595916362351</v>
+        <v>-15.381771349969785</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>2.9696555414999999</v>
+        <v>2.9697160312999999</v>
       </c>
       <c r="C329" s="5">
-        <v>-1.1093318399999941E-2</v>
+        <v>-1.1094818200000134E-2</v>
       </c>
       <c r="D329" s="5">
-        <v>-4.375695689301951</v>
+        <v>-4.376186063844778</v>
       </c>
       <c r="E329" s="5">
-        <v>-6.4300173985310849</v>
+        <v>-6.428061392779183</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>2.9889908150000002</v>
+        <v>2.9887260107000002</v>
       </c>
       <c r="C330" s="5">
-        <v>1.9335273500000305E-2</v>
+        <v>1.9009979400000265E-2</v>
       </c>
       <c r="D330" s="5">
-        <v>8.0990902506652631</v>
+        <v>7.9578328223360639</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>2.969438255</v>
+        <v>2.9695097566999999</v>
       </c>
       <c r="C331" s="5">
-        <v>-1.9552560000000163E-2</v>
+        <v>-1.9216254000000266E-2</v>
       </c>
       <c r="D331" s="5">
-        <v>-7.5734750537518885</v>
+        <v>-7.4484194608565035</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>2.9537037963000001</v>
+        <v>2.9537709388</v>
       </c>
       <c r="C332" s="5">
-        <v>-1.5734458699999898E-2</v>
+        <v>-1.5738817899999979E-2</v>
       </c>
       <c r="D332" s="5">
-        <v>-6.1764840419725742</v>
+        <v>-6.178001200855876</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>2.968014691</v>
+        <v>2.9679967784999999</v>
       </c>
       <c r="C333" s="5">
-        <v>1.431089469999991E-2</v>
+        <v>1.4225839699999909E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>5.9715437580419861</v>
+        <v>5.9349688194582306</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>2.9958288640999999</v>
+        <v>2.9956974253999999</v>
       </c>
       <c r="C334" s="5">
-        <v>2.7814173099999895E-2</v>
+        <v>2.770064690000007E-2</v>
       </c>
       <c r="D334" s="5">
-        <v>11.843681514897808</v>
+        <v>11.792907511974949</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>2.9655976916000002</v>
+        <v>2.9655906020999998</v>
       </c>
       <c r="C335" s="5">
-        <v>-3.0231172499999737E-2</v>
+        <v>-3.0106823300000141E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>-11.459328732512741</v>
+        <v>-11.415241207309968</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>2.8398635158999999</v>
+        <v>2.8398240759000002</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.12573417570000034</v>
+        <v>-0.12576652619999962</v>
       </c>
       <c r="D336" s="5">
-        <v>-40.540288159391999</v>
+        <v>-40.548491253109809</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>2.8797538720000002</v>
+        <v>2.8797470196999999</v>
       </c>
       <c r="C337" s="5">
-        <v>3.9890356100000357E-2</v>
+        <v>3.9922943799999722E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>18.221055043650658</v>
+        <v>18.237382892408505</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>2.8897858659</v>
+        <v>2.8898761400000001</v>
       </c>
       <c r="C338" s="5">
-        <v>1.0031993899999758E-2</v>
+        <v>1.0129120300000238E-2</v>
       </c>
       <c r="D338" s="5">
-        <v>4.2613875482315322</v>
+        <v>4.3034567659786305</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>2.8398299977999999</v>
+        <v>2.8399609851999998</v>
       </c>
       <c r="C339" s="5">
-        <v>-4.9955868100000078E-2</v>
+        <v>-4.9915154800000305E-2</v>
       </c>
       <c r="D339" s="5">
-        <v>-18.881453888657063</v>
+        <v>-18.866962730811764</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>2.8729651716000002</v>
+        <v>2.8730698167000002</v>
       </c>
       <c r="C340" s="5">
-        <v>3.3135173800000306E-2</v>
+        <v>3.3108831500000324E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>14.936038622011427</v>
+        <v>14.922660005572052</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>2.8657599669999998</v>
+        <v>2.8658799288000001</v>
       </c>
       <c r="C341" s="5">
-        <v>-7.2052046000004033E-3</v>
+        <v>-7.1898879000000804E-3</v>
       </c>
       <c r="D341" s="5">
-        <v>-2.968352656066553</v>
+        <v>-2.9620227747553018</v>
       </c>
       <c r="E341" s="5">
-        <v>-3.498573253634718</v>
+        <v>-3.4964993758862972</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>2.8717504323999998</v>
+        <v>2.8712572189999999</v>
       </c>
       <c r="C342" s="5">
-        <v>5.9904654000000335E-3</v>
+        <v>5.3772901999997735E-3</v>
       </c>
       <c r="D342" s="5">
-        <v>2.5374713169458163</v>
+        <v>2.2749582129273582</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>2.8486420616000001</v>
+        <v>2.8487985639</v>
       </c>
       <c r="C343" s="5">
-        <v>-2.3108370799999722E-2</v>
+        <v>-2.2458655099999891E-2</v>
       </c>
       <c r="D343" s="5">
-        <v>-9.2400497238282586</v>
+        <v>-8.9928111787679796</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>2.8446513873999999</v>
+        <v>2.8447995422000001</v>
       </c>
       <c r="C344" s="5">
-        <v>-3.9906742000002104E-3</v>
+        <v>-3.9990216999998829E-3</v>
       </c>
       <c r="D344" s="5">
-        <v>-1.6681924421064864</v>
+        <v>-1.6715638621860096</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>2.9594813192</v>
+        <v>2.9594665305999999</v>
       </c>
       <c r="C345" s="5">
-        <v>0.11482993180000012</v>
+        <v>0.11466698839999978</v>
       </c>
       <c r="D345" s="5">
-        <v>60.782442626344135</v>
+        <v>60.672355491141097</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>2.9015600918</v>
+        <v>2.9013717617000001</v>
       </c>
       <c r="C346" s="5">
-        <v>-5.7921227400000053E-2</v>
+        <v>-5.809476889999976E-2</v>
       </c>
       <c r="D346" s="5">
-        <v>-21.115514731917983</v>
+        <v>-21.17220746697922</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>2.8752830613000002</v>
+        <v>2.8752458691</v>
       </c>
       <c r="C347" s="5">
-        <v>-2.6277030499999743E-2</v>
+        <v>-2.6125892600000089E-2</v>
       </c>
       <c r="D347" s="5">
-        <v>-10.342125547781833</v>
+        <v>-10.286190238176207</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>2.9437918424</v>
+        <v>2.9436919646000002</v>
       </c>
       <c r="C348" s="5">
-        <v>6.8508781099999805E-2</v>
+        <v>6.8446095500000137E-2</v>
       </c>
       <c r="D348" s="5">
-        <v>32.653251456141263</v>
+        <v>32.619837185655442</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>2.8882568127999999</v>
+        <v>2.8881836435000001</v>
       </c>
       <c r="C349" s="5">
-        <v>-5.5535029600000119E-2</v>
+        <v>-5.5508321100000035E-2</v>
       </c>
       <c r="D349" s="5">
-        <v>-20.430888728597584</v>
+        <v>-20.422681395093445</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>2.9017532300000002</v>
+        <v>2.9018537617</v>
       </c>
       <c r="C350" s="5">
-        <v>1.3496417200000277E-2</v>
+        <v>1.3670118199999859E-2</v>
       </c>
       <c r="D350" s="5">
-        <v>5.7538145335449098</v>
+        <v>5.8299570846246818</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>2.9573290758000002</v>
+        <v>2.9575618989999999</v>
       </c>
       <c r="C351" s="5">
-        <v>5.5575845799999968E-2</v>
+        <v>5.5708137299999905E-2</v>
       </c>
       <c r="D351" s="5">
-        <v>25.565439135789703</v>
+        <v>25.631875601703392</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>2.9609265635000002</v>
+        <v>2.9610886473</v>
       </c>
       <c r="C352" s="5">
-        <v>3.5974877000000127E-3</v>
+        <v>3.5267483000001043E-3</v>
       </c>
       <c r="D352" s="5">
-        <v>1.4695644644995509</v>
+        <v>1.4403636729469094</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>3.0596087453999998</v>
+        <v>3.0598227721</v>
       </c>
       <c r="C353" s="5">
-        <v>9.8682181899999666E-2</v>
+        <v>9.8734124799999989E-2</v>
       </c>
       <c r="D353" s="5">
-        <v>48.203714544108053</v>
+        <v>48.230767967322905</v>
       </c>
       <c r="E353" s="5">
-        <v>6.7643061747048261</v>
+        <v>6.7673052646419762</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>2.9621587146000001</v>
+        <v>2.9614296512</v>
       </c>
       <c r="C354" s="5">
-        <v>-9.7450030799999698E-2</v>
+        <v>-9.8393120899999964E-2</v>
       </c>
       <c r="D354" s="5">
-        <v>-32.187591101136995</v>
+        <v>-32.444334643981101</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>3.0335122631</v>
+        <v>3.0338036904000001</v>
       </c>
       <c r="C355" s="5">
-        <v>7.1353548499999864E-2</v>
+        <v>7.2374039200000073E-2</v>
       </c>
       <c r="D355" s="5">
-        <v>33.060503905746508</v>
+        <v>33.608060073674892</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>3.0385719428</v>
+        <v>3.0388817923999998</v>
       </c>
       <c r="C356" s="5">
-        <v>5.059679699999986E-3</v>
+        <v>5.0781019999996957E-3</v>
       </c>
       <c r="D356" s="5">
-        <v>2.019977022785957</v>
+        <v>2.0272030609506997</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>3.0525151329</v>
+        <v>3.0526033076000001</v>
       </c>
       <c r="C357" s="5">
-        <v>1.3943190100000002E-2</v>
+        <v>1.3721515200000312E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>5.6475979310253166</v>
+        <v>5.5549880358721548</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>3.0131695323000001</v>
+        <v>3.0130895091999998</v>
       </c>
       <c r="C358" s="5">
-        <v>-3.9345600599999919E-2</v>
+        <v>-3.9513798400000244E-2</v>
       </c>
       <c r="D358" s="5">
-        <v>-14.416725073148861</v>
+        <v>-14.473646709701294</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>3.0824520844999999</v>
+        <v>3.0818558122000002</v>
       </c>
       <c r="C359" s="5">
-        <v>6.9282552199999792E-2</v>
+        <v>6.8766303000000306E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>31.36304404693697</v>
+        <v>31.100211107443364</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>3.1455475004000002</v>
+        <v>3.1455806120999998</v>
       </c>
       <c r="C360" s="5">
-        <v>6.309541590000034E-2</v>
+        <v>6.3724799899999685E-2</v>
       </c>
       <c r="D360" s="5">
-        <v>27.526065483467587</v>
+        <v>27.83861037009574</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>3.1934941603999998</v>
+        <v>3.1929533345999999</v>
       </c>
       <c r="C361" s="5">
-        <v>4.7946659999999586E-2</v>
+        <v>4.737272250000002E-2</v>
       </c>
       <c r="D361" s="5">
-        <v>19.905344943333979</v>
+        <v>19.646782273154084</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>3.2075015692000002</v>
+        <v>3.2077862846</v>
       </c>
       <c r="C362" s="5">
-        <v>1.4007408800000398E-2</v>
+        <v>1.4832950000000178E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>5.392331961975283</v>
+        <v>5.7192949440060259</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>3.2673435808</v>
+        <v>3.2678431917999999</v>
       </c>
       <c r="C363" s="5">
-        <v>5.98420115999998E-2</v>
+        <v>6.0056907199999898E-2</v>
       </c>
       <c r="D363" s="5">
-        <v>24.834646676072268</v>
+        <v>24.930762243018268</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>3.3492867869</v>
+        <v>3.3496458428999998</v>
       </c>
       <c r="C364" s="5">
-        <v>8.1943206100000054E-2</v>
+        <v>8.1802651099999846E-2</v>
       </c>
       <c r="D364" s="5">
-        <v>34.61404271398527</v>
+        <v>34.540239329242553</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>3.3585103410000001</v>
+        <v>3.3589186916</v>
       </c>
       <c r="C365" s="5">
-        <v>9.2235541000000865E-3</v>
+        <v>9.2728487000002247E-3</v>
       </c>
       <c r="D365" s="5">
-        <v>3.3551792343786024</v>
+        <v>3.3730175515977123</v>
       </c>
       <c r="E365" s="5">
-        <v>9.7692751090931793</v>
+        <v>9.7749425956042089</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>3.4630989124</v>
+        <v>3.4618878098999999</v>
       </c>
       <c r="C366" s="5">
-        <v>0.10458857139999989</v>
+        <v>0.10296911829999988</v>
       </c>
       <c r="D366" s="5">
-        <v>44.483573149062195</v>
+        <v>43.668639944263688</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>3.4202982393000001</v>
+        <v>3.4207719153</v>
       </c>
       <c r="C367" s="5">
-        <v>-4.2800673099999909E-2</v>
+        <v>-4.1115894599999869E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>-13.863153048390798</v>
+        <v>-13.356987960411804</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>3.4306885858</v>
+        <v>3.4311619737000001</v>
       </c>
       <c r="C368" s="5">
-        <v>1.0390346499999925E-2</v>
+        <v>1.0390058400000068E-2</v>
       </c>
       <c r="D368" s="5">
-        <v>3.7069469591849202</v>
+        <v>3.7063205576584046</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>3.2488933423000002</v>
+        <v>3.2490998159000002</v>
       </c>
       <c r="C369" s="5">
-        <v>-0.18179524349999987</v>
+        <v>-0.1820621577999999</v>
       </c>
       <c r="D369" s="5">
-        <v>-47.970472881759243</v>
+        <v>-48.016920822175457</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>3.4325619598000001</v>
+        <v>3.4326156185999999</v>
       </c>
       <c r="C370" s="5">
-        <v>0.18366861749999996</v>
+        <v>0.18351580269999967</v>
       </c>
       <c r="D370" s="5">
-        <v>93.461777282165002</v>
+        <v>93.350566123452069</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>3.3804643956999998</v>
+        <v>3.3791423717</v>
       </c>
       <c r="C371" s="5">
-        <v>-5.2097564100000326E-2</v>
+        <v>-5.3473246899999882E-2</v>
       </c>
       <c r="D371" s="5">
-        <v>-16.766957390130642</v>
+        <v>-17.172264069645703</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>3.2504857801</v>
+        <v>3.2506414977999998</v>
       </c>
       <c r="C372" s="5">
-        <v>-0.12997861559999979</v>
+        <v>-0.1285008739000002</v>
       </c>
       <c r="D372" s="5">
-        <v>-37.531244806576716</v>
+        <v>-37.201246645298149</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>3.3928797927000001</v>
+        <v>3.3918514535000002</v>
       </c>
       <c r="C373" s="5">
-        <v>0.14239401260000006</v>
+        <v>0.14120995570000039</v>
       </c>
       <c r="D373" s="5">
-        <v>67.279388585736541</v>
+        <v>66.576213216807247</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>3.5118840004999998</v>
+        <v>3.5123474598</v>
       </c>
       <c r="C374" s="5">
-        <v>0.11900420779999976</v>
+        <v>0.12049600629999979</v>
       </c>
       <c r="D374" s="5">
-        <v>51.237772295790471</v>
+        <v>52.029468146475381</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>3.4731664571</v>
+        <v>3.4738143310999998</v>
       </c>
       <c r="C375" s="5">
-        <v>-3.8717543399999776E-2</v>
+        <v>-3.8533128700000141E-2</v>
       </c>
       <c r="D375" s="5">
-        <v>-12.456233649960724</v>
+        <v>-12.39889881199916</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>3.5503573543</v>
+        <v>3.5507897749000001</v>
       </c>
       <c r="C376" s="5">
-        <v>7.7190897199999942E-2</v>
+        <v>7.697544380000032E-2</v>
       </c>
       <c r="D376" s="5">
-        <v>30.184009453335015</v>
+        <v>30.082925976298181</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>3.5616683659000001</v>
+        <v>3.5634346842000002</v>
       </c>
       <c r="C377" s="5">
-        <v>1.1311011600000143E-2</v>
+        <v>1.2644909300000062E-2</v>
       </c>
       <c r="D377" s="5">
-        <v>3.8907610969939777</v>
+        <v>4.3580863976679485</v>
       </c>
       <c r="E377" s="5">
-        <v>6.0490516411365158</v>
+        <v>6.0887449616287226</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>3.5590365442</v>
+        <v>3.5568282346000002</v>
       </c>
       <c r="C378" s="5">
-        <v>-2.6318217000000921E-3</v>
+        <v>-6.6064496000000084E-3</v>
       </c>
       <c r="D378" s="5">
-        <v>-0.88312050893414318</v>
+        <v>-2.2022011000514707</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>3.5125062292</v>
+        <v>3.5129131092999999</v>
       </c>
       <c r="C379" s="5">
-        <v>-4.6530315000000044E-2</v>
+        <v>-4.3915125300000302E-2</v>
       </c>
       <c r="D379" s="5">
-        <v>-14.608258862349832</v>
+        <v>-13.850218698559679</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>3.5207601620000002</v>
+        <v>3.5214389607999999</v>
       </c>
       <c r="C380" s="5">
-        <v>8.2539328000001966E-3</v>
+        <v>8.5258514999999591E-3</v>
       </c>
       <c r="D380" s="5">
-        <v>2.8565753737834321</v>
+        <v>2.9515963974954262</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>3.4427736532000002</v>
+        <v>3.4429812431000002</v>
       </c>
       <c r="C381" s="5">
-        <v>-7.7986508800000021E-2</v>
+        <v>-7.8457717699999652E-2</v>
       </c>
       <c r="D381" s="5">
-        <v>-23.569913458150083</v>
+        <v>-23.691326892747412</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>3.4387088974000002</v>
+        <v>3.4387978287999998</v>
       </c>
       <c r="C382" s="5">
-        <v>-4.0647557999999862E-3</v>
+        <v>-4.1834143000003543E-3</v>
       </c>
       <c r="D382" s="5">
-        <v>-1.4076316555127755</v>
+        <v>-1.4483623274305857</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>3.4741116592000001</v>
+        <v>3.4720147633999998</v>
       </c>
       <c r="C383" s="5">
-        <v>3.5402761799999904E-2</v>
+        <v>3.321693459999997E-2</v>
       </c>
       <c r="D383" s="5">
-        <v>13.078574360774532</v>
+        <v>12.227433641890917</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>3.4562769312000001</v>
+        <v>3.4565778918999999</v>
       </c>
       <c r="C384" s="5">
-        <v>-1.7834727999999966E-2</v>
+        <v>-1.5436871499999949E-2</v>
       </c>
       <c r="D384" s="5">
-        <v>-5.98933614646654</v>
+        <v>-5.206749298217062</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>3.4945647988999999</v>
+        <v>3.4930958103999998</v>
       </c>
       <c r="C385" s="5">
-        <v>3.8287867699999811E-2</v>
+        <v>3.6517918499999968E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>14.133932926196891</v>
+        <v>13.440935547439658</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>3.5098264799000001</v>
+        <v>3.5105627786000002</v>
       </c>
       <c r="C386" s="5">
-        <v>1.5261681000000138E-2</v>
+        <v>1.7466968200000377E-2</v>
       </c>
       <c r="D386" s="5">
-        <v>5.3684470525949601</v>
+        <v>6.1683216125353102</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>3.4729864331</v>
+        <v>3.4739116597000002</v>
       </c>
       <c r="C387" s="5">
-        <v>-3.6840046800000081E-2</v>
+        <v>-3.6651118900000057E-2</v>
       </c>
       <c r="D387" s="5">
-        <v>-11.893228599905569</v>
+        <v>-11.833354444157973</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>3.4635161068999998</v>
+        <v>3.4641654130999999</v>
       </c>
       <c r="C388" s="5">
-        <v>-9.470326200000212E-3</v>
+        <v>-9.7462466000002301E-3</v>
       </c>
       <c r="D388" s="5">
-        <v>-3.2235920639579474</v>
+        <v>-3.3151980400170311</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>3.4745759987999998</v>
+        <v>3.4781920991000002</v>
       </c>
       <c r="C389" s="5">
-        <v>1.1059891900000007E-2</v>
+        <v>1.4026686000000232E-2</v>
       </c>
       <c r="D389" s="5">
-        <v>3.8999275483449392</v>
+        <v>4.9685783074596257</v>
       </c>
       <c r="E389" s="5">
-        <v>-2.4452688502342612</v>
+        <v>-2.3921466970605376</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>3.4532324502999998</v>
+        <v>3.4492566238000002</v>
       </c>
       <c r="C390" s="5">
-        <v>-2.1343548499999976E-2</v>
+        <v>-2.8935475299999958E-2</v>
       </c>
       <c r="D390" s="5">
-        <v>-7.1273204600602824</v>
+        <v>-9.5385983099892098</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>3.5122683289999999</v>
+        <v>3.5126020553999999</v>
       </c>
       <c r="C391" s="5">
-        <v>5.9035878700000044E-2</v>
+        <v>6.3345431599999724E-2</v>
       </c>
       <c r="D391" s="5">
-        <v>22.558232930118649</v>
+        <v>24.406000950718941</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>3.5139143951</v>
+        <v>3.5147012665999999</v>
       </c>
       <c r="C392" s="5">
-        <v>1.6460661000001764E-3</v>
+        <v>2.0992112000000063E-3</v>
       </c>
       <c r="D392" s="5">
-        <v>0.56384611198825318</v>
+        <v>0.71950931470143864</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>3.5363620274000001</v>
+        <v>3.5364587777000001</v>
       </c>
       <c r="C393" s="5">
-        <v>2.244763230000002E-2</v>
+        <v>2.1757511100000126E-2</v>
       </c>
       <c r="D393" s="5">
-        <v>7.9410149160053178</v>
+        <v>7.6867293991896846</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>3.5385578836999998</v>
+        <v>3.5384534025000001</v>
       </c>
       <c r="C394" s="5">
-        <v>2.1958562999997433E-3</v>
+        <v>1.9946248000000111E-3</v>
       </c>
       <c r="D394" s="5">
-        <v>0.74767379813867052</v>
+        <v>0.6789245712921943</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>3.4581865252999999</v>
+        <v>3.4557842334000002</v>
       </c>
       <c r="C395" s="5">
-        <v>-8.037135839999987E-2</v>
+        <v>-8.2669169099999884E-2</v>
       </c>
       <c r="D395" s="5">
-        <v>-24.095885041217869</v>
+        <v>-24.69953519157988</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>3.5629226840000001</v>
+        <v>3.5629552688000001</v>
       </c>
       <c r="C396" s="5">
-        <v>0.10473615870000019</v>
+        <v>0.10717103539999995</v>
       </c>
       <c r="D396" s="5">
-        <v>43.052617048231312</v>
+        <v>44.266339897339947</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>3.4930166903000002</v>
+        <v>3.4914739372999999</v>
       </c>
       <c r="C397" s="5">
-        <v>-6.9905993699999947E-2</v>
+        <v>-7.1481331500000245E-2</v>
       </c>
       <c r="D397" s="5">
-        <v>-21.162807311391052</v>
+        <v>-21.588237831299185</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>3.6056298386000001</v>
+        <v>3.6064916758000001</v>
       </c>
       <c r="C398" s="5">
-        <v>0.11261314829999991</v>
+        <v>0.11501773850000019</v>
       </c>
       <c r="D398" s="5">
-        <v>46.340906147746551</v>
+        <v>47.541282832005024</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>3.6701835807999998</v>
+        <v>3.6715509722999999</v>
       </c>
       <c r="C399" s="5">
-        <v>6.4553742199999764E-2</v>
+        <v>6.5059296499999864E-2</v>
       </c>
       <c r="D399" s="5">
-        <v>23.73136003539631</v>
+        <v>23.929738547033928</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>3.6807993961999999</v>
+        <v>3.6823617573999998</v>
       </c>
       <c r="C400" s="5">
-        <v>1.0615815400000006E-2</v>
+        <v>1.0810785099999887E-2</v>
       </c>
       <c r="D400" s="5">
-        <v>3.5266908254583784</v>
+        <v>3.5911552504434674</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>3.6877983055999999</v>
+        <v>3.6948496425999999</v>
       </c>
       <c r="C401" s="5">
-        <v>6.9989094000000307E-3</v>
+        <v>1.2487885200000104E-2</v>
       </c>
       <c r="D401" s="5">
-        <v>2.3057720455637032</v>
+        <v>4.1462940865759856</v>
       </c>
       <c r="E401" s="5">
-        <v>6.1366424816622134</v>
+        <v>6.2290275328973577</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>3.8590401664999998</v>
+        <v>3.851187049</v>
       </c>
       <c r="C402" s="5">
-        <v>0.17124186089999993</v>
+        <v>0.15633740640000005</v>
       </c>
       <c r="D402" s="5">
-        <v>72.403334618184772</v>
+        <v>64.42736966822109</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>3.8215048276000001</v>
+        <v>3.8209493377000001</v>
       </c>
       <c r="C403" s="5">
-        <v>-3.7535338899999715E-2</v>
+        <v>-3.0237711299999859E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>-11.067323350134316</v>
+        <v>-9.0254317881599651</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>3.8141589630000001</v>
+        <v>3.8153800872999999</v>
       </c>
       <c r="C404" s="5">
-        <v>-7.3458645999999739E-3</v>
+        <v>-5.5692504000002252E-3</v>
       </c>
       <c r="D404" s="5">
-        <v>-2.2824612025322932</v>
+        <v>-1.7351144573954036</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>3.8263055117999998</v>
+        <v>3.8263979826000001</v>
       </c>
       <c r="C405" s="5">
-        <v>1.2146548799999657E-2</v>
+        <v>1.1017895300000191E-2</v>
       </c>
       <c r="D405" s="5">
-        <v>3.8891636109025463</v>
+        <v>3.5208815170959307</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>3.8271705793000002</v>
+        <v>3.8268958929000001</v>
       </c>
       <c r="C406" s="5">
-        <v>8.6506750000037158E-4</v>
+        <v>4.9791030000001513E-4</v>
       </c>
       <c r="D406" s="5">
-        <v>0.27163873504154612</v>
+        <v>0.15626188553612419</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>3.9379586787999998</v>
+        <v>3.9349767031999998</v>
       </c>
       <c r="C407" s="5">
-        <v>0.11078809949999968</v>
+        <v>0.10808081029999972</v>
       </c>
       <c r="D407" s="5">
-        <v>40.838056686198996</v>
+        <v>39.683854966884603</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>3.9593978865000001</v>
+        <v>3.9591142353</v>
       </c>
       <c r="C408" s="5">
-        <v>2.1439207700000296E-2</v>
+        <v>2.4137532100000136E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>6.7323092899513659</v>
+        <v>7.61440520660146</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>3.9915389495000002</v>
+        <v>3.9895460811999999</v>
       </c>
       <c r="C409" s="5">
-        <v>3.2141063000000081E-2</v>
+        <v>3.0431845899999921E-2</v>
       </c>
       <c r="D409" s="5">
-        <v>10.188100052928895</v>
+        <v>9.6239466872561472</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>4.0051013479000002</v>
+        <v>4.0061938807999997</v>
       </c>
       <c r="C410" s="5">
-        <v>1.3562398399999953E-2</v>
+        <v>1.6647799599999846E-2</v>
       </c>
       <c r="D410" s="5">
-        <v>4.1544105123574759</v>
+        <v>5.1239643104150856</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>4.0637288507999996</v>
+        <v>4.0657279809000002</v>
       </c>
       <c r="C411" s="5">
-        <v>5.8627502899999406E-2</v>
+        <v>5.9534100100000487E-2</v>
       </c>
       <c r="D411" s="5">
-        <v>19.051410243202362</v>
+        <v>19.364797188877738</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>4.0995405208999998</v>
+        <v>4.1019603987000002</v>
       </c>
       <c r="C412" s="5">
-        <v>3.5811670100000192E-2</v>
+        <v>3.6232417799999972E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>11.102935570113948</v>
+        <v>11.234046309209166</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>4.2053472480999998</v>
+        <v>4.2144782723000001</v>
       </c>
       <c r="C413" s="5">
-        <v>0.10580672720000006</v>
+        <v>0.11251787359999987</v>
       </c>
       <c r="D413" s="5">
-        <v>35.768853290553018</v>
+        <v>38.36564467098755</v>
       </c>
       <c r="E413" s="5">
-        <v>14.03409025146769</v>
+        <v>14.063593378981087</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>4.0630192075</v>
+        <v>4.0526462067000004</v>
       </c>
       <c r="C414" s="5">
-        <v>-0.14232804059999982</v>
+        <v>-0.16183206559999963</v>
       </c>
       <c r="D414" s="5">
-        <v>-33.844774573606927</v>
+        <v>-37.491587245480403</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>4.1299552990999997</v>
+        <v>4.1299083054999999</v>
       </c>
       <c r="C415" s="5">
-        <v>6.6936091599999692E-2</v>
+        <v>7.7262098799999457E-2</v>
       </c>
       <c r="D415" s="5">
-        <v>21.662772123705643</v>
+        <v>25.435541928087435</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>4.3168563026999998</v>
+        <v>4.3197748739000001</v>
       </c>
       <c r="C416" s="5">
-        <v>0.18690100360000006</v>
+        <v>0.18986656840000027</v>
       </c>
       <c r="D416" s="5">
-        <v>70.085344958631296</v>
+        <v>71.493813053825008</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>4.2185570053000001</v>
+        <v>4.2184282627999998</v>
       </c>
       <c r="C417" s="5">
-        <v>-9.8299297399999652E-2</v>
+        <v>-0.10134661110000032</v>
       </c>
       <c r="D417" s="5">
-        <v>-24.149935002602728</v>
+        <v>-24.790162917853888</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>4.2174105896</v>
+        <v>4.2165457963000001</v>
       </c>
       <c r="C418" s="5">
-        <v>-1.1464157000000696E-3</v>
+        <v>-1.8824664999996799E-3</v>
       </c>
       <c r="D418" s="5">
-        <v>-0.32561951987598592</v>
+        <v>-0.53418562198153108</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>4.1206284471999997</v>
+        <v>4.1176023546999998</v>
       </c>
       <c r="C419" s="5">
-        <v>-9.6782142400000382E-2</v>
+        <v>-9.8943441600000348E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>-24.31481676687882</v>
+        <v>-24.794260860791816</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>4.0552995138999997</v>
+        <v>4.0539967267000003</v>
       </c>
       <c r="C420" s="5">
-        <v>-6.5328933300000003E-2</v>
+        <v>-6.360562799999947E-2</v>
       </c>
       <c r="D420" s="5">
-        <v>-17.450632451154004</v>
+        <v>-17.040164700200755</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>3.9848797598000001</v>
+        <v>3.9827833520999998</v>
       </c>
       <c r="C421" s="5">
-        <v>-7.0419754099999565E-2</v>
+        <v>-7.1213374600000545E-2</v>
       </c>
       <c r="D421" s="5">
-        <v>-18.958507497423284</v>
+        <v>-19.157548806134407</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>4.0073498906999996</v>
+        <v>4.0081155540999998</v>
       </c>
       <c r="C422" s="5">
-        <v>2.2470130899999496E-2</v>
+        <v>2.533220199999997E-2</v>
       </c>
       <c r="D422" s="5">
-        <v>6.9804701054392515</v>
+        <v>7.9052580514663795</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>3.9652100556000001</v>
+        <v>3.9672620316999998</v>
       </c>
       <c r="C423" s="5">
-        <v>-4.2139835099999523E-2</v>
+        <v>-4.0853522399999953E-2</v>
       </c>
       <c r="D423" s="5">
-        <v>-11.913931543684209</v>
+        <v>-11.568330144586403</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>3.9154480645</v>
+        <v>3.9180329737999999</v>
       </c>
       <c r="C424" s="5">
-        <v>-4.9761991100000014E-2</v>
+        <v>-4.9229057899999873E-2</v>
       </c>
       <c r="D424" s="5">
-        <v>-14.062398851614832</v>
+        <v>-13.91521307814495</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>3.8169522123999999</v>
+        <v>3.8258538245000002</v>
       </c>
       <c r="C425" s="5">
-        <v>-9.8495852100000114E-2</v>
+        <v>-9.2179149299999708E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>-26.341467986487878</v>
+        <v>-24.85096058135241</v>
       </c>
       <c r="E425" s="5">
-        <v>-9.2357423248574548</v>
+        <v>-9.2211757349483943</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>3.9623921139</v>
+        <v>3.9509585463999999</v>
       </c>
       <c r="C426" s="5">
-        <v>0.14543990150000008</v>
+        <v>0.12510472189999966</v>
       </c>
       <c r="D426" s="5">
-        <v>56.634972527451374</v>
+        <v>47.12592398750315</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>3.8361734208999998</v>
+        <v>3.8374591576000001</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.12621869300000021</v>
+        <v>-0.11349938879999977</v>
       </c>
       <c r="D427" s="5">
-        <v>-32.190682027807362</v>
+        <v>-29.51519242239743</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>3.8175407588999999</v>
+        <v>3.8219177500999999</v>
       </c>
       <c r="C428" s="5">
-        <v>-1.8632661999999911E-2</v>
+        <v>-1.5541407500000215E-2</v>
       </c>
       <c r="D428" s="5">
-        <v>-5.6753054571941464</v>
+        <v>-4.7531013901566439</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>3.8071762111999998</v>
+        <v>3.8066876889999999</v>
       </c>
       <c r="C429" s="5">
-        <v>-1.036454770000006E-2</v>
+        <v>-1.5230061100000025E-2</v>
       </c>
       <c r="D429" s="5">
-        <v>-3.2097644990829344</v>
+        <v>-4.6784858535867002</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>3.8022283910999999</v>
+        <v>3.800793949</v>
       </c>
       <c r="C430" s="5">
-        <v>-4.9478200999999444E-3</v>
+        <v>-5.8937399999998696E-3</v>
       </c>
       <c r="D430" s="5">
-        <v>-1.5484253291388583</v>
+        <v>-1.8421717393305226</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>3.8207281720999999</v>
+        <v>3.8180002863000002</v>
       </c>
       <c r="C431" s="5">
-        <v>1.8499781000000048E-2</v>
+        <v>1.7206337300000207E-2</v>
       </c>
       <c r="D431" s="5">
-        <v>5.9974172493707956</v>
+        <v>5.5697680840113506</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>3.7556157034000002</v>
+        <v>3.753452577</v>
       </c>
       <c r="C432" s="5">
-        <v>-6.5112468699999759E-2</v>
+        <v>-6.45477093000002E-2</v>
       </c>
       <c r="D432" s="5">
-        <v>-18.638289968442844</v>
+        <v>-18.503357276593913</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>3.7811176767000001</v>
+        <v>3.7790151773999998</v>
       </c>
       <c r="C433" s="5">
-        <v>2.5501973299999925E-2</v>
+        <v>2.5562600399999802E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>8.459742626664756</v>
+        <v>8.4856851260017407</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>3.7082417645999999</v>
+        <v>3.7087569022000002</v>
       </c>
       <c r="C434" s="5">
-        <v>-7.2875912100000217E-2</v>
+        <v>-7.0258275199999609E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>-20.827535214625183</v>
+        <v>-20.164366261952004</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>3.6711307185000002</v>
+        <v>3.6731200152999999</v>
       </c>
       <c r="C435" s="5">
-        <v>-3.7111046099999712E-2</v>
+        <v>-3.5636886900000331E-2</v>
       </c>
       <c r="D435" s="5">
-        <v>-11.369807126002673</v>
+        <v>-10.940343978701295</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>3.6219362701</v>
+        <v>3.6241324734</v>
       </c>
       <c r="C436" s="5">
-        <v>-4.9194448400000201E-2</v>
+        <v>-4.8987541899999876E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>-14.946641431403462</v>
+        <v>-14.880836856357128</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>3.6238078338999999</v>
+        <v>3.6309399976000001</v>
       </c>
       <c r="C437" s="5">
-        <v>1.8715637999999757E-3</v>
+        <v>6.8075242000000813E-3</v>
       </c>
       <c r="D437" s="5">
-        <v>0.62184152783888447</v>
+        <v>2.277498149894952</v>
       </c>
       <c r="E437" s="5">
-        <v>-5.0601728225084575</v>
+        <v>-5.0946490859585687</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>3.7049276641</v>
+        <v>3.6459670518</v>
       </c>
       <c r="C438" s="5">
-        <v>8.111983020000002E-2</v>
+        <v>1.5027054199999945E-2</v>
       </c>
       <c r="D438" s="5">
-        <v>30.429215892585184</v>
+        <v>5.0809548593738985</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>3.6859049949</v>
+        <v>3.6421259463000002</v>
       </c>
       <c r="C439" s="5">
-        <v>-1.9022669199999953E-2</v>
+        <v>-3.8411054999998306E-3</v>
       </c>
       <c r="D439" s="5">
-        <v>-5.9902611541910904</v>
+        <v>-1.2569263417736565</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>3.7074253289999999</v>
+        <v>3.6236518007999998</v>
       </c>
       <c r="C440" s="5">
-        <v>2.1520334099999872E-2</v>
+        <v>-1.8474145500000372E-2</v>
       </c>
       <c r="D440" s="5">
-        <v>7.2356796236440646</v>
+        <v>-5.9198514411455516</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>3.7070832385000001</v>
+        <v>3.6216866297000001</v>
       </c>
       <c r="C441" s="5">
-        <v>-3.4209049999978092E-4</v>
+        <v>-1.9651710999997185E-3</v>
       </c>
       <c r="D441" s="5">
-        <v>-0.11066988457488769</v>
+        <v>-0.64884382285931297</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>3.7108491408000002</v>
+        <v>3.6136444927000002</v>
       </c>
       <c r="C442" s="5">
-        <v>3.765902300000068E-3</v>
+        <v>-8.0421369999998937E-3</v>
       </c>
       <c r="D442" s="5">
-        <v>1.2258742207021944</v>
+        <v>-2.6323563674948924</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>3.6785745998000001</v>
+        <v>3.5815675975999999</v>
       </c>
       <c r="C443" s="5">
-        <v>-3.2274541000000045E-2</v>
+        <v>-3.2076895100000336E-2</v>
       </c>
       <c r="D443" s="5">
-        <v>-9.9517610217617509</v>
+        <v>-10.146969262900319</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>3.6863439532000002</v>
+        <v>3.5882819544000002</v>
       </c>
       <c r="C444" s="5">
-        <v>7.7693534000000675E-3</v>
+        <v>6.7143568000003206E-3</v>
       </c>
       <c r="D444" s="5">
-        <v>2.5641158916490436</v>
+        <v>2.2729785360639854</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>3.5916819219999998</v>
+      </c>
+      <c r="C445" s="5">
+        <v>3.3999675999996093E-3</v>
+      </c>
+      <c r="D445" s="5">
+        <v>1.1429677510736092</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>