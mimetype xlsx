--- v2 (2026-02-02)
+++ v3 (2026-04-23)
@@ -1,99 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{F49B248D-7A76-467E-89B4-86BC744F88FF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{1DE5AA0F-FF66-4FB7-902B-FA0BF6B66014}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{E1D14D25-2256-4AE9-83F2-80976D22E394}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{FA536008-E2B7-4D82-A079-843A7E6974DF}"/>
   </bookViews>
   <sheets>
     <sheet name="bronrmca" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Brownsville—Harlingen Construction, Mining and Natural Resources Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q2 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry February 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6258 +916,6330 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C372844F-9BD0-4E62-9234-865BEEF926B7}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6C2EB537-A941-47C1-9061-3909EC31718A}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>2.3579796041000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>2.3568314715000001</v>
       </c>
       <c r="C7" s="5">
         <v>-1.148132600000018E-3</v>
       </c>
       <c r="D7" s="5">
         <v>-0.58273422960491983</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>2.3569444207000001</v>
       </c>
       <c r="C8" s="5">
         <v>1.1294920000004538E-4</v>
       </c>
       <c r="D8" s="5">
         <v>5.7524168837530532E-2</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>2.3294115250999998</v>
       </c>
       <c r="C9" s="5">
         <v>-2.7532895600000273E-2</v>
       </c>
       <c r="D9" s="5">
         <v>-13.15145632162017</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>2.3736074130000002</v>
       </c>
       <c r="C10" s="5">
         <v>4.4195887900000397E-2</v>
       </c>
       <c r="D10" s="5">
         <v>25.300278804559007</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>2.4430509138000001</v>
       </c>
       <c r="C11" s="5">
         <v>6.9443500799999835E-2</v>
       </c>
       <c r="D11" s="5">
         <v>41.346005177094014</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>2.5675064053000001</v>
       </c>
       <c r="C12" s="5">
         <v>0.12445549150000002</v>
       </c>
       <c r="D12" s="5">
         <v>81.529919160932394</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>2.5350641293999998</v>
       </c>
       <c r="C13" s="5">
         <v>-3.2442275900000261E-2</v>
       </c>
       <c r="D13" s="5">
         <v>-14.152238981726818</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>2.5171721788000001</v>
       </c>
       <c r="C14" s="5">
         <v>-1.7891950599999706E-2</v>
       </c>
       <c r="D14" s="5">
         <v>-8.1481993027029294</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>2.3601803750000001</v>
       </c>
       <c r="C15" s="5">
         <v>-0.1569918038</v>
       </c>
       <c r="D15" s="5">
         <v>-53.827088342825306</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>2.4597853801</v>
       </c>
       <c r="C16" s="5">
         <v>9.9605005099999921E-2</v>
       </c>
       <c r="D16" s="5">
         <v>64.219321215444339</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>2.4391750959</v>
       </c>
       <c r="C17" s="5">
         <v>-2.0610284199999995E-2</v>
       </c>
       <c r="D17" s="5">
         <v>-9.6040162382685423</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>2.3532263984999999</v>
       </c>
       <c r="C18" s="5">
         <v>-8.5948697400000107E-2</v>
       </c>
       <c r="D18" s="5">
         <v>-34.979723295717392</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>2.3598501606000002</v>
       </c>
       <c r="C19" s="5">
         <v>6.6237621000002633E-3</v>
       </c>
       <c r="D19" s="5">
         <v>3.4304938506268368</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>2.3557516752000001</v>
       </c>
       <c r="C20" s="5">
         <v>-4.0984854000001292E-3</v>
       </c>
       <c r="D20" s="5">
         <v>-2.0643150147208411</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>2.3230427413000001</v>
       </c>
       <c r="C21" s="5">
         <v>-3.2708933899999959E-2</v>
       </c>
       <c r="D21" s="5">
         <v>-15.446361424938804</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>2.2731077315000001</v>
       </c>
       <c r="C22" s="5">
         <v>-4.9935009799999985E-2</v>
       </c>
       <c r="D22" s="5">
         <v>-22.95333853150856</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>2.2491070365999999</v>
       </c>
       <c r="C23" s="5">
         <v>-2.400069490000023E-2</v>
       </c>
       <c r="D23" s="5">
         <v>-11.959751011497099</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>2.1713714194999998</v>
       </c>
       <c r="C24" s="5">
         <v>-7.7735617100000098E-2</v>
       </c>
       <c r="D24" s="5">
         <v>-34.432607294498908</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>2.2393851387999999</v>
       </c>
       <c r="C25" s="5">
         <v>6.8013719300000108E-2</v>
       </c>
       <c r="D25" s="5">
         <v>44.789175619429656</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>2.3158808173000001</v>
       </c>
       <c r="C26" s="5">
         <v>7.6495678500000164E-2</v>
       </c>
       <c r="D26" s="5">
         <v>49.64043563909155</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>2.3695676363999998</v>
       </c>
       <c r="C27" s="5">
         <v>5.3686819099999727E-2</v>
       </c>
       <c r="D27" s="5">
         <v>31.654239937683503</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>2.3672422325000002</v>
       </c>
       <c r="C28" s="5">
         <v>-2.3254038999995785E-3</v>
       </c>
       <c r="D28" s="5">
         <v>-1.1712990086251374</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>2.4457646949999998</v>
       </c>
       <c r="C29" s="5">
         <v>7.8522462499999612E-2</v>
       </c>
       <c r="D29" s="5">
         <v>47.932520453361093</v>
       </c>
       <c r="E29" s="5">
         <v>0.27015687029094959</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>2.3488571649000001</v>
       </c>
       <c r="C30" s="5">
         <v>-9.690753009999975E-2</v>
       </c>
       <c r="D30" s="5">
         <v>-38.43934443815121</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>2.3623073719000001</v>
       </c>
       <c r="C31" s="5">
         <v>1.3450206999999992E-2</v>
       </c>
       <c r="D31" s="5">
         <v>7.092132735702017</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>2.3486137718000002</v>
       </c>
       <c r="C32" s="5">
         <v>-1.369360009999987E-2</v>
       </c>
       <c r="D32" s="5">
         <v>-6.7385045173798837</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>2.3117585141000001</v>
       </c>
       <c r="C33" s="5">
         <v>-3.6855257700000088E-2</v>
       </c>
       <c r="D33" s="5">
         <v>-17.287651636674983</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>2.4646139374999998</v>
       </c>
       <c r="C34" s="5">
         <v>0.15285542339999969</v>
       </c>
       <c r="D34" s="5">
         <v>115.61412672552969</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>2.3490630675999999</v>
       </c>
       <c r="C35" s="5">
         <v>-0.11555086989999985</v>
       </c>
       <c r="D35" s="5">
         <v>-43.798316991482665</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>2.2714091883999998</v>
       </c>
       <c r="C36" s="5">
         <v>-7.7653879200000109E-2</v>
       </c>
       <c r="D36" s="5">
         <v>-33.195084812904994</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>2.2397929061999999</v>
       </c>
       <c r="C37" s="5">
         <v>-3.1616282199999901E-2</v>
       </c>
       <c r="D37" s="5">
         <v>-15.481877964831813</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>2.2126988458999999</v>
       </c>
       <c r="C38" s="5">
         <v>-2.7094060300000056E-2</v>
       </c>
       <c r="D38" s="5">
         <v>-13.588143835664713</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>2.2825743299000001</v>
       </c>
       <c r="C39" s="5">
         <v>6.987548400000021E-2</v>
       </c>
       <c r="D39" s="5">
         <v>45.221672428911354</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>2.2760980225999998</v>
       </c>
       <c r="C40" s="5">
         <v>-6.4763073000002613E-3</v>
       </c>
       <c r="D40" s="5">
         <v>-3.3521067058311149</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>2.2484711538000002</v>
       </c>
       <c r="C41" s="5">
         <v>-2.7626868799999649E-2</v>
       </c>
       <c r="D41" s="5">
         <v>-13.631315382221532</v>
       </c>
       <c r="E41" s="5">
         <v>-8.0667425449118983</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>2.3460767840000001</v>
       </c>
       <c r="C42" s="5">
         <v>9.7605630199999904E-2</v>
       </c>
       <c r="D42" s="5">
         <v>66.517092639367164</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>2.3638269793000002</v>
       </c>
       <c r="C43" s="5">
         <v>1.7750195300000104E-2</v>
       </c>
       <c r="D43" s="5">
         <v>9.4665822039432079</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>2.3400195789999998</v>
       </c>
       <c r="C44" s="5">
         <v>-2.3807400300000392E-2</v>
       </c>
       <c r="D44" s="5">
         <v>-11.438355424468005</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>2.5004889514999999</v>
       </c>
       <c r="C45" s="5">
         <v>0.16046937250000015</v>
       </c>
       <c r="D45" s="5">
         <v>121.64880040301477</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>2.5580083912</v>
       </c>
       <c r="C46" s="5">
         <v>5.7519439700000063E-2</v>
       </c>
       <c r="D46" s="5">
         <v>31.378499732178746</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>2.5399204289999999</v>
       </c>
       <c r="C47" s="5">
         <v>-1.8087962200000085E-2</v>
       </c>
       <c r="D47" s="5">
         <v>-8.1629855237834175</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>2.6687964414000001</v>
       </c>
       <c r="C48" s="5">
         <v>0.12887601240000013</v>
       </c>
       <c r="D48" s="5">
         <v>81.110681209701994</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>2.7330419094999998</v>
       </c>
       <c r="C49" s="5">
         <v>6.4245468099999758E-2</v>
       </c>
       <c r="D49" s="5">
         <v>33.036281734813919</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>2.7132258883999998</v>
       </c>
       <c r="C50" s="5">
         <v>-1.9816021100000025E-2</v>
       </c>
       <c r="D50" s="5">
         <v>-8.361930705721953</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>2.6917488080999998</v>
       </c>
       <c r="C51" s="5">
         <v>-2.1477080299999951E-2</v>
       </c>
       <c r="D51" s="5">
         <v>-9.0960141759152897</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>2.5817035424000001</v>
       </c>
       <c r="C52" s="5">
         <v>-0.11004526569999973</v>
       </c>
       <c r="D52" s="5">
         <v>-39.401469203982451</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>2.6632627384999998</v>
       </c>
       <c r="C53" s="5">
         <v>8.1559196099999731E-2</v>
       </c>
       <c r="D53" s="5">
         <v>45.241828395367079</v>
       </c>
       <c r="E53" s="5">
         <v>18.447716529473212</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>2.750677805</v>
       </c>
       <c r="C54" s="5">
         <v>8.7415066500000194E-2</v>
       </c>
       <c r="D54" s="5">
         <v>47.335880463591117</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>2.6697441677999998</v>
       </c>
       <c r="C55" s="5">
         <v>-8.0933637200000241E-2</v>
       </c>
       <c r="D55" s="5">
         <v>-30.119005133052834</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>2.7436632275999999</v>
       </c>
       <c r="C56" s="5">
         <v>7.3919059800000131E-2</v>
       </c>
       <c r="D56" s="5">
         <v>38.782233915575318</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>2.6892841888999999</v>
       </c>
       <c r="C57" s="5">
         <v>-5.4379038700000049E-2</v>
       </c>
       <c r="D57" s="5">
         <v>-21.355066220847995</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>2.5527391749000001</v>
       </c>
       <c r="C58" s="5">
         <v>-0.13654501399999974</v>
       </c>
       <c r="D58" s="5">
         <v>-46.489755396341216</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>2.6337650986000001</v>
       </c>
       <c r="C59" s="5">
         <v>8.1025923699999947E-2</v>
       </c>
       <c r="D59" s="5">
         <v>45.494689217623097</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>2.7698878740000001</v>
       </c>
       <c r="C60" s="5">
         <v>0.13612277540000006</v>
       </c>
       <c r="D60" s="5">
         <v>83.071950526143638</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>2.6432643553999999</v>
       </c>
       <c r="C61" s="5">
         <v>-0.12662351860000021</v>
       </c>
       <c r="D61" s="5">
         <v>-42.965068309065579</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>2.6030202841999999</v>
       </c>
       <c r="C62" s="5">
         <v>-4.0244071200000064E-2</v>
       </c>
       <c r="D62" s="5">
         <v>-16.815303860033659</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>2.6034634955999998</v>
       </c>
       <c r="C63" s="5">
         <v>4.4321139999992099E-4</v>
       </c>
       <c r="D63" s="5">
         <v>0.20451320857943767</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>2.6917693798000002</v>
       </c>
       <c r="C64" s="5">
         <v>8.8305884200000406E-2</v>
       </c>
       <c r="D64" s="5">
         <v>49.223173153747268</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>2.7669035955000001</v>
       </c>
       <c r="C65" s="5">
         <v>7.5134215699999896E-2</v>
       </c>
       <c r="D65" s="5">
         <v>39.147097093505344</v>
       </c>
       <c r="E65" s="5">
         <v>3.8914995318251266</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>2.8482865906999999</v>
       </c>
       <c r="C66" s="5">
         <v>8.1382995199999808E-2</v>
       </c>
       <c r="D66" s="5">
         <v>41.604120465667862</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>3.0771596666000001</v>
       </c>
       <c r="C67" s="5">
         <v>0.22887307590000017</v>
       </c>
       <c r="D67" s="5">
         <v>152.8111084994905</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>3.0426778961999998</v>
       </c>
       <c r="C68" s="5">
         <v>-3.4481770400000222E-2</v>
       </c>
       <c r="D68" s="5">
         <v>-12.648296642186152</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>2.9857539130999999</v>
       </c>
       <c r="C69" s="5">
         <v>-5.6923983099999909E-2</v>
       </c>
       <c r="D69" s="5">
         <v>-20.278333702285924</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>3.0508654839</v>
       </c>
       <c r="C70" s="5">
         <v>6.5111570800000074E-2</v>
       </c>
       <c r="D70" s="5">
         <v>29.547367575171823</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>3.0147626431000001</v>
       </c>
       <c r="C71" s="5">
         <v>-3.6102840799999925E-2</v>
       </c>
       <c r="D71" s="5">
         <v>-13.311639895293892</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>3.0622142105000001</v>
       </c>
       <c r="C72" s="5">
         <v>4.7451567400000005E-2</v>
       </c>
       <c r="D72" s="5">
         <v>20.611663882165999</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>3.0468391842</v>
       </c>
       <c r="C73" s="5">
         <v>-1.5375026300000094E-2</v>
       </c>
       <c r="D73" s="5">
         <v>-5.861434444234515</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>3.0960157940999999</v>
       </c>
       <c r="C74" s="5">
         <v>4.9176609899999946E-2</v>
       </c>
       <c r="D74" s="5">
         <v>21.183536813234326</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>3.0092824188999998</v>
       </c>
       <c r="C75" s="5">
         <v>-8.6733375200000129E-2</v>
       </c>
       <c r="D75" s="5">
         <v>-28.892180077636496</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>2.9997807055000001</v>
       </c>
       <c r="C76" s="5">
         <v>-9.5017133999997228E-3</v>
       </c>
       <c r="D76" s="5">
         <v>-3.7238500257313123</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>3.0668641889999999</v>
       </c>
       <c r="C77" s="5">
         <v>6.7083483499999819E-2</v>
       </c>
       <c r="D77" s="5">
         <v>30.394851358094854</v>
       </c>
       <c r="E77" s="5">
         <v>10.841020770938513</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>2.8461166478000002</v>
       </c>
       <c r="C78" s="5">
         <v>-0.22074754119999973</v>
       </c>
       <c r="D78" s="5">
         <v>-59.196462641209301</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>2.8652250968000001</v>
       </c>
       <c r="C79" s="5">
         <v>1.9108448999999972E-2</v>
       </c>
       <c r="D79" s="5">
         <v>8.3609018508215893</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>2.7356478421000001</v>
       </c>
       <c r="C80" s="5">
         <v>-0.12957725470000003</v>
       </c>
       <c r="D80" s="5">
         <v>-42.612497523946971</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>2.8953302488000001</v>
       </c>
       <c r="C81" s="5">
         <v>0.1596824067</v>
       </c>
       <c r="D81" s="5">
         <v>97.53998146219962</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>2.8653867084</v>
       </c>
       <c r="C82" s="5">
         <v>-2.9943540400000135E-2</v>
       </c>
       <c r="D82" s="5">
         <v>-11.728275228661978</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>2.9153171283999999</v>
       </c>
       <c r="C83" s="5">
         <v>4.993041999999992E-2</v>
       </c>
       <c r="D83" s="5">
         <v>23.035587366858977</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>2.8591176759999999</v>
       </c>
       <c r="C84" s="5">
         <v>-5.6199452400000016E-2</v>
       </c>
       <c r="D84" s="5">
         <v>-20.831081026696829</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>2.8584652413999998</v>
       </c>
       <c r="C85" s="5">
         <v>-6.5243460000008469E-4</v>
       </c>
       <c r="D85" s="5">
         <v>-0.27348984373284368</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>2.9807669444</v>
       </c>
       <c r="C86" s="5">
         <v>0.12230170300000021</v>
       </c>
       <c r="D86" s="5">
         <v>65.326042382648367</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>3.1079930505000002</v>
       </c>
       <c r="C87" s="5">
         <v>0.12722610610000018</v>
       </c>
       <c r="D87" s="5">
         <v>65.129327250418442</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>3.1057237179000001</v>
       </c>
       <c r="C88" s="5">
         <v>-2.2693326000000624E-3</v>
       </c>
       <c r="D88" s="5">
         <v>-0.87268201902174214</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>3.1550788261</v>
       </c>
       <c r="C89" s="5">
         <v>4.9355108199999886E-2</v>
       </c>
       <c r="D89" s="5">
         <v>20.828322048550007</v>
       </c>
       <c r="E89" s="5">
         <v>2.8763789872535472</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>3.1550118968</v>
       </c>
       <c r="C90" s="5">
         <v>-6.6929299999962666E-5</v>
       </c>
       <c r="D90" s="5">
         <v>-2.5452863308006446E-2</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>3.1703483320000001</v>
       </c>
       <c r="C91" s="5">
         <v>1.5336435200000054E-2</v>
       </c>
       <c r="D91" s="5">
         <v>5.9916771954661385</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>3.1426826481000001</v>
       </c>
       <c r="C92" s="5">
         <v>-2.7665683900000015E-2</v>
       </c>
       <c r="D92" s="5">
         <v>-9.9834108485211672</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>3.2081613181000002</v>
       </c>
       <c r="C93" s="5">
         <v>6.5478670000000072E-2</v>
       </c>
       <c r="D93" s="5">
         <v>28.076085427531527</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>3.2780307477999999</v>
       </c>
       <c r="C94" s="5">
         <v>6.9869429699999763E-2</v>
       </c>
       <c r="D94" s="5">
         <v>29.503616933343313</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>3.2987000277999998</v>
       </c>
       <c r="C95" s="5">
         <v>2.0669279999999901E-2</v>
       </c>
       <c r="D95" s="5">
         <v>7.8344715737000525</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>3.2422915767</v>
       </c>
       <c r="C96" s="5">
         <v>-5.6408451099999812E-2</v>
       </c>
       <c r="D96" s="5">
         <v>-18.696184544586213</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>3.2565678085999998</v>
       </c>
       <c r="C97" s="5">
         <v>1.4276231899999825E-2</v>
       </c>
       <c r="D97" s="5">
         <v>5.41361087210388</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>3.2709004336</v>
       </c>
       <c r="C98" s="5">
         <v>1.433262500000021E-2</v>
       </c>
       <c r="D98" s="5">
         <v>5.4111099025816456</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>3.1986264176999999</v>
       </c>
       <c r="C99" s="5">
         <v>-7.2274015900000155E-2</v>
       </c>
       <c r="D99" s="5">
         <v>-23.518861362458832</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>3.2120507071</v>
       </c>
       <c r="C100" s="5">
         <v>1.3424289400000067E-2</v>
       </c>
       <c r="D100" s="5">
         <v>5.1541638496621855</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>3.2479615235999999</v>
       </c>
       <c r="C101" s="5">
         <v>3.5910816499999942E-2</v>
       </c>
       <c r="D101" s="5">
         <v>14.272518156217462</v>
       </c>
       <c r="E101" s="5">
         <v>2.9439105207654137</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>3.3600621237000001</v>
       </c>
       <c r="C102" s="5">
         <v>0.11210060010000023</v>
       </c>
       <c r="D102" s="5">
         <v>50.257851671581946</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>3.3726206964999998</v>
       </c>
       <c r="C103" s="5">
         <v>1.2558572799999723E-2</v>
       </c>
       <c r="D103" s="5">
         <v>4.5784798323853515</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>3.4552735731999999</v>
       </c>
       <c r="C104" s="5">
         <v>8.26528767000001E-2</v>
       </c>
       <c r="D104" s="5">
         <v>33.714730545418647</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>3.4210336831000001</v>
       </c>
       <c r="C105" s="5">
         <v>-3.4239890099999837E-2</v>
       </c>
       <c r="D105" s="5">
         <v>-11.264185565698693</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>3.3878426547</v>
       </c>
       <c r="C106" s="5">
         <v>-3.31910284000001E-2</v>
       </c>
       <c r="D106" s="5">
         <v>-11.040859564395966</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>3.3040736464</v>
       </c>
       <c r="C107" s="5">
         <v>-8.3769008300000003E-2</v>
       </c>
       <c r="D107" s="5">
         <v>-25.951230268379234</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>3.5260954360999999</v>
       </c>
       <c r="C108" s="5">
         <v>0.22202178969999986</v>
       </c>
       <c r="D108" s="5">
         <v>118.23887946278293</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>3.4399522085999998</v>
       </c>
       <c r="C109" s="5">
         <v>-8.614322750000003E-2</v>
       </c>
       <c r="D109" s="5">
         <v>-25.680948856763187</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>3.4544441003999999</v>
       </c>
       <c r="C110" s="5">
         <v>1.4491891800000101E-2</v>
       </c>
       <c r="D110" s="5">
         <v>5.1741776302670406</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>3.5982004202</v>
       </c>
       <c r="C111" s="5">
         <v>0.14375631980000003</v>
       </c>
       <c r="D111" s="5">
         <v>63.112095470903064</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>3.6257213989000001</v>
       </c>
       <c r="C112" s="5">
         <v>2.7520978700000143E-2</v>
       </c>
       <c r="D112" s="5">
         <v>9.5743638617780125</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>3.6536277930000001</v>
       </c>
       <c r="C113" s="5">
         <v>2.7906394099999954E-2</v>
       </c>
       <c r="D113" s="5">
         <v>9.6373348897083702</v>
       </c>
       <c r="E113" s="5">
         <v>12.489873000415486</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>3.6682635473</v>
       </c>
       <c r="C114" s="5">
         <v>1.463575429999997E-2</v>
       </c>
       <c r="D114" s="5">
         <v>4.9143112999654459</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>3.6833507571999999</v>
       </c>
       <c r="C115" s="5">
         <v>1.5087209899999898E-2</v>
       </c>
       <c r="D115" s="5">
         <v>5.0486731202104007</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>3.6559276030999999</v>
       </c>
       <c r="C116" s="5">
         <v>-2.7423154100000069E-2</v>
       </c>
       <c r="D116" s="5">
         <v>-8.5772856728379097</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>3.6233874470999998</v>
       </c>
       <c r="C117" s="5">
         <v>-3.2540156000000042E-2</v>
       </c>
       <c r="D117" s="5">
         <v>-10.173131198992081</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>3.5940949208999999</v>
       </c>
       <c r="C118" s="5">
         <v>-2.9292526199999891E-2</v>
       </c>
       <c r="D118" s="5">
         <v>-9.2812185872825577</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>3.6074053679000002</v>
       </c>
       <c r="C119" s="5">
         <v>1.3310447000000281E-2</v>
       </c>
       <c r="D119" s="5">
         <v>4.5357533226088709</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>3.8080544722999998</v>
       </c>
       <c r="C120" s="5">
         <v>0.20064910439999961</v>
       </c>
       <c r="D120" s="5">
         <v>91.46899566639064</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>3.9144557484</v>
       </c>
       <c r="C121" s="5">
         <v>0.10640127610000016</v>
       </c>
       <c r="D121" s="5">
         <v>39.193459558896571</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>3.9420556326999998</v>
       </c>
       <c r="C122" s="5">
         <v>2.7599884299999822E-2</v>
       </c>
       <c r="D122" s="5">
         <v>8.7968530769390938</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>3.9013771698999999</v>
       </c>
       <c r="C123" s="5">
         <v>-4.067846279999987E-2</v>
       </c>
       <c r="D123" s="5">
         <v>-11.703747675976029</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>3.9441746463</v>
       </c>
       <c r="C124" s="5">
         <v>4.279747640000009E-2</v>
       </c>
       <c r="D124" s="5">
         <v>13.987803726705184</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>4.0633178489999997</v>
       </c>
       <c r="C125" s="5">
         <v>0.11914320269999967</v>
       </c>
       <c r="D125" s="5">
         <v>42.920953904687863</v>
       </c>
       <c r="E125" s="5">
         <v>11.213240078393483</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>3.8704167667</v>
       </c>
       <c r="C126" s="5">
         <v>-0.19290108229999969</v>
       </c>
       <c r="D126" s="5">
         <v>-44.214254938782503</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>3.8847023878</v>
       </c>
       <c r="C127" s="5">
         <v>1.4285621099999979E-2</v>
       </c>
       <c r="D127" s="5">
         <v>4.5202023207011166</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>3.9488440451</v>
       </c>
       <c r="C128" s="5">
         <v>6.4141657299999988E-2</v>
       </c>
       <c r="D128" s="5">
         <v>21.715743173101831</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>4.0249183147999998</v>
       </c>
       <c r="C129" s="5">
         <v>7.6074269699999864E-2</v>
       </c>
       <c r="D129" s="5">
         <v>25.731780168467932</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>4.0888430181000004</v>
       </c>
       <c r="C130" s="5">
         <v>6.3924703300000552E-2</v>
       </c>
       <c r="D130" s="5">
         <v>20.814871219312735</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>4.2176808925999998</v>
       </c>
       <c r="C131" s="5">
         <v>0.12883787449999939</v>
       </c>
       <c r="D131" s="5">
         <v>45.103996000660288</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>4.3986901906</v>
       </c>
       <c r="C132" s="5">
         <v>0.18100929800000021</v>
       </c>
       <c r="D132" s="5">
         <v>65.575425161133012</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>4.3875395358000002</v>
       </c>
       <c r="C133" s="5">
         <v>-1.1150654799999771E-2</v>
       </c>
       <c r="D133" s="5">
         <v>-2.9999366815008921</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>4.4236276199000004</v>
       </c>
       <c r="C134" s="5">
         <v>3.6088084100000195E-2</v>
       </c>
       <c r="D134" s="5">
         <v>10.329136077606794</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>4.5100842475</v>
       </c>
       <c r="C135" s="5">
         <v>8.6456627599999614E-2</v>
       </c>
       <c r="D135" s="5">
         <v>26.145894807862867</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>4.5572579089999996</v>
+        <v>4.5572579088999996</v>
       </c>
       <c r="C136" s="5">
-        <v>4.7173661499999575E-2</v>
+        <v>4.7173661399999567E-2</v>
       </c>
       <c r="D136" s="5">
-        <v>13.299354064961255</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.299354035127475</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>4.6749451860000004</v>
       </c>
       <c r="C137" s="5">
-        <v>0.11768727700000081</v>
+        <v>0.11768727710000082</v>
       </c>
       <c r="D137" s="5">
-        <v>35.792251611453743</v>
+        <v>35.792251647209824</v>
       </c>
       <c r="E137" s="5">
         <v>15.052411840007164</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>4.7901209476000002</v>
       </c>
       <c r="C138" s="5">
         <v>0.11517576159999976</v>
       </c>
       <c r="D138" s="5">
         <v>33.918159914410559</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>4.9052632059999999</v>
       </c>
       <c r="C139" s="5">
         <v>0.1151422583999997</v>
       </c>
       <c r="D139" s="5">
         <v>32.981135587339679</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>4.9524630403999996</v>
+        <v>4.9524630404999996</v>
       </c>
       <c r="C140" s="5">
-        <v>4.7199834399999752E-2</v>
+        <v>4.719983449999976E-2</v>
       </c>
       <c r="D140" s="5">
-        <v>12.17785456408189</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.177854591263127</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>5.0182480156000002</v>
       </c>
       <c r="C141" s="5">
-        <v>6.5784975200000595E-2</v>
+        <v>6.5784975100000587E-2</v>
       </c>
       <c r="D141" s="5">
-        <v>17.157620038625755</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+        <v>17.157620010238173</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>4.9716176814999997</v>
       </c>
       <c r="C142" s="5">
         <v>-4.6630334100000503E-2</v>
       </c>
       <c r="D142" s="5">
         <v>-10.598001219973185</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>4.9248627249999997</v>
+        <v>4.9248627247999996</v>
       </c>
       <c r="C143" s="5">
-        <v>-4.6754956500000056E-2</v>
+        <v>-4.6754956700000072E-2</v>
       </c>
       <c r="D143" s="5">
-        <v>-10.719447853367104</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.719447896875611</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>4.8009725144999997</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.12389021049999993</v>
+        <v>-0.12389021029999991</v>
       </c>
       <c r="D144" s="5">
-        <v>-26.341803450739466</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-26.341803414844122</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>4.8787350715000004</v>
       </c>
       <c r="C145" s="5">
         <v>7.7762557000000676E-2</v>
       </c>
       <c r="D145" s="5">
         <v>21.26520042634472</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>4.8170584601000002</v>
+        <v>4.8170584602000002</v>
       </c>
       <c r="C146" s="5">
-        <v>-6.1676611400000247E-2</v>
+        <v>-6.1676611300000239E-2</v>
       </c>
       <c r="D146" s="5">
-        <v>-14.158721167115228</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-14.158721145730969</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>4.7153977064000001</v>
+        <v>4.7153977065000001</v>
       </c>
       <c r="C147" s="5">
         <v>-0.10166075370000005</v>
       </c>
       <c r="D147" s="5">
-        <v>-22.582894213304005</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-22.582894212888238</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>4.6580536409000004</v>
+        <v>4.6580536410000004</v>
       </c>
       <c r="C148" s="5">
         <v>-5.7344065499999708E-2</v>
       </c>
       <c r="D148" s="5">
-        <v>-13.655656776990643</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-13.655656776720127</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>4.6720693859000004</v>
+        <v>4.6720693858000004</v>
       </c>
       <c r="C149" s="5">
-        <v>1.4015745000000024E-2</v>
+        <v>1.4015744800000007E-2</v>
       </c>
       <c r="D149" s="5">
-        <v>3.6710702653139915</v>
+        <v>3.6710702119790328</v>
       </c>
       <c r="E149" s="5">
-        <v>-6.1515161902048199E-2</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.15151640411149E-2</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>4.5844598483999999</v>
       </c>
       <c r="C150" s="5">
-        <v>-8.7609537500000556E-2</v>
+        <v>-8.7609537400000548E-2</v>
       </c>
       <c r="D150" s="5">
-        <v>-20.32048646788801</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-20.320486447422702</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>4.5911491599999996</v>
+        <v>4.5911491598999996</v>
       </c>
       <c r="C151" s="5">
-        <v>6.6893115999997477E-3</v>
+        <v>6.6893114999997394E-3</v>
       </c>
       <c r="D151" s="5">
-        <v>1.7650733626598969</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7650733360613735</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>4.6460834149999997</v>
+        <v>4.6460834147999996</v>
       </c>
       <c r="C152" s="5">
-        <v>5.4934255000000043E-2</v>
+        <v>5.4934254900000035E-2</v>
       </c>
       <c r="D152" s="5">
-        <v>15.341926791433202</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.341926761999014</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>4.7026566601999997</v>
+        <v>4.7026566600999997</v>
       </c>
       <c r="C153" s="5">
-        <v>5.6573245200000066E-2</v>
+        <v>5.6573245300000075E-2</v>
       </c>
       <c r="D153" s="5">
-        <v>15.631253234374354</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.631253264599154</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>4.7524788081000002</v>
       </c>
       <c r="C154" s="5">
-        <v>4.9822147900000502E-2</v>
+        <v>4.982214800000051E-2</v>
       </c>
       <c r="D154" s="5">
-        <v>13.480960126760921</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.480960155718513</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>4.7444315885000004</v>
+        <v>4.7444315883000003</v>
       </c>
       <c r="C155" s="5">
-        <v>-8.0472195999998775E-3</v>
+        <v>-8.047219799999894E-3</v>
       </c>
       <c r="D155" s="5">
-        <v>-2.0131045980436246</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.0131046476108194</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>4.8199426583999996</v>
+        <v>4.8199426587999996</v>
       </c>
       <c r="C156" s="5">
-        <v>7.5511069899999228E-2</v>
+        <v>7.5511070499999278E-2</v>
       </c>
       <c r="D156" s="5">
-        <v>20.862672637586719</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+        <v>20.862672819088466</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>4.7981555086999998</v>
+        <v>4.7981555091999999</v>
       </c>
       <c r="C157" s="5">
-        <v>-2.1787149699999731E-2</v>
+        <v>-2.1787149599999722E-2</v>
       </c>
       <c r="D157" s="5">
-        <v>-5.2914094133181262</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.2914093892036611</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>4.8249223596000004</v>
+        <v>4.8249223601000004</v>
       </c>
       <c r="C158" s="5">
         <v>2.6766850900000527E-2</v>
       </c>
       <c r="D158" s="5">
-        <v>6.9035478653231452</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.9035478645815385</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>4.8134109228000002</v>
+        <v>4.8134109231000002</v>
       </c>
       <c r="C159" s="5">
-        <v>-1.1511436800000219E-2</v>
+        <v>-1.1511437000000235E-2</v>
       </c>
       <c r="D159" s="5">
-        <v>-2.8257228869340234</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.8257229350968638</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>4.7500960697999997</v>
+        <v>4.7500960695999996</v>
       </c>
       <c r="C160" s="5">
-        <v>-6.3314853000000504E-2</v>
+        <v>-6.3314853500000545E-2</v>
       </c>
       <c r="D160" s="5">
-        <v>-14.691275419232619</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-14.691275526138448</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>4.7752612972000001</v>
+        <v>4.7752612973000002</v>
       </c>
       <c r="C161" s="5">
-        <v>2.5165227400000489E-2</v>
+        <v>2.5165227700000514E-2</v>
       </c>
       <c r="D161" s="5">
-        <v>6.5459557619226727</v>
+        <v>6.545955842529616</v>
       </c>
       <c r="E161" s="5">
-        <v>2.2086981758324464</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2086981801604955</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>4.8768240643</v>
+        <v>4.8768240634</v>
       </c>
       <c r="C162" s="5">
-        <v>0.1015627670999999</v>
+        <v>0.10156276609999981</v>
       </c>
       <c r="D162" s="5">
-        <v>28.72988208366154</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+        <v>28.729881766232634</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>4.7886366260999997</v>
+        <v>4.7886366249999996</v>
       </c>
       <c r="C163" s="5">
-        <v>-8.8187438200000301E-2</v>
+        <v>-8.8187438400000318E-2</v>
       </c>
       <c r="D163" s="5">
-        <v>-19.666343440660317</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-19.666343484198702</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>4.7530472545000002</v>
+        <v>4.7530472536000001</v>
       </c>
       <c r="C164" s="5">
-        <v>-3.5589371599999531E-2</v>
+        <v>-3.5589371399999514E-2</v>
       </c>
       <c r="D164" s="5">
-        <v>-8.5627850817741056</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.5627850374910501</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>4.4811414958000002</v>
+        <v>4.4811414956000002</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.2719057587</v>
+        <v>-0.27190575799999994</v>
       </c>
       <c r="D165" s="5">
-        <v>-50.682812247069251</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-50.682812161422554</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>4.5524278920999999</v>
+        <v>4.5524278922999999</v>
       </c>
       <c r="C166" s="5">
-        <v>7.1286396299999666E-2</v>
+        <v>7.1286396699999699E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>20.851770807448446</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+        <v>20.851770935885881</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>4.4591234369999997</v>
+        <v>4.4591234375999997</v>
       </c>
       <c r="C167" s="5">
-        <v>-9.3304455100000183E-2</v>
+        <v>-9.330445470000015E-2</v>
       </c>
       <c r="D167" s="5">
-        <v>-22.003156226976571</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-22.003156142156953</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>4.4199004647000004</v>
+        <v>4.4199004662999997</v>
       </c>
       <c r="C168" s="5">
-        <v>-3.922297229999927E-2</v>
+        <v>-3.9222971300000076E-2</v>
       </c>
       <c r="D168" s="5">
-        <v>-10.059367901539161</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.059367656062445</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>4.5300562439999998</v>
+        <v>4.5300562458</v>
       </c>
       <c r="C169" s="5">
-        <v>0.11015577929999942</v>
+        <v>0.11015577950000033</v>
       </c>
       <c r="D169" s="5">
-        <v>34.367197392820991</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+        <v>34.367197449815023</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>4.5614051743999999</v>
+        <v>4.5614051756</v>
       </c>
       <c r="C170" s="5">
-        <v>3.1348930400000086E-2</v>
+        <v>3.1348929800000036E-2</v>
       </c>
       <c r="D170" s="5">
-        <v>8.6277242094323867</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.6277240344081907</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>4.5927911449999996</v>
+        <v>4.5927911452999997</v>
       </c>
       <c r="C171" s="5">
-        <v>3.1385970599999702E-2</v>
+        <v>3.1385969699999627E-2</v>
       </c>
       <c r="D171" s="5">
-        <v>8.5766774677371149</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.5766772100754007</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>4.7367310848999997</v>
+        <v>4.7367310836999996</v>
       </c>
       <c r="C172" s="5">
-        <v>0.14393993990000009</v>
+        <v>0.14393993839999997</v>
       </c>
       <c r="D172" s="5">
-        <v>44.818617104591716</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+        <v>44.81861655081849</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>4.8841293270000001</v>
+        <v>4.8841293261000001</v>
       </c>
       <c r="C173" s="5">
-        <v>0.14739824210000041</v>
+        <v>0.14739824240000043</v>
       </c>
       <c r="D173" s="5">
-        <v>44.444532313307874</v>
+        <v>44.444532433027661</v>
       </c>
       <c r="E173" s="5">
-        <v>2.2798339823589364</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2798339613699259</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>4.6515981031999996</v>
+        <v>4.6515981004000002</v>
       </c>
       <c r="C174" s="5">
-        <v>-0.23253122380000057</v>
+        <v>-0.23253122569999984</v>
       </c>
       <c r="D174" s="5">
-        <v>-44.309597648809508</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-44.30959792793422</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>4.6793918682999998</v>
+        <v>4.6793918654000004</v>
       </c>
       <c r="C175" s="5">
-        <v>2.7793765100000201E-2</v>
+        <v>2.7793765000000192E-2</v>
       </c>
       <c r="D175" s="5">
-        <v>7.4105091467516759</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.4105091238150678</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>4.6656825940999997</v>
+        <v>4.6656825922999996</v>
       </c>
       <c r="C176" s="5">
-        <v>-1.370927420000001E-2</v>
+        <v>-1.3709273100000807E-2</v>
       </c>
       <c r="D176" s="5">
-        <v>-3.4595557043314851</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.4595554333120559</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>4.6594124553</v>
+        <v>4.6594124549</v>
       </c>
       <c r="C177" s="5">
-        <v>-6.2701387999997138E-3</v>
+        <v>-6.270137399999598E-3</v>
       </c>
       <c r="D177" s="5">
-        <v>-1.6007949371642849</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6007945829886294</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>4.7579127762000004</v>
+        <v>4.7579127763000004</v>
       </c>
       <c r="C178" s="5">
-        <v>9.8500320900000382E-2</v>
+        <v>9.8500321400000423E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>28.535721053875207</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+        <v>28.535721218707376</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>4.8721467555000002</v>
+        <v>4.8721467560000002</v>
       </c>
       <c r="C179" s="5">
-        <v>0.11423397929999979</v>
+        <v>0.11423397969999982</v>
       </c>
       <c r="D179" s="5">
-        <v>32.937229211103357</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+        <v>32.937229341285892</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>4.6979768665000003</v>
+        <v>4.6979768783999996</v>
       </c>
       <c r="C180" s="5">
-        <v>-0.17416988899999986</v>
+        <v>-0.17416987760000069</v>
       </c>
       <c r="D180" s="5">
-        <v>-35.392021775660488</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-35.392019891396551</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>4.6435831557</v>
+        <v>4.6435831569000001</v>
       </c>
       <c r="C181" s="5">
-        <v>-5.4393710800000328E-2</v>
+        <v>-5.4393721499999437E-2</v>
       </c>
       <c r="D181" s="5">
-        <v>-13.042261060225757</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-13.042263433737888</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>4.7094894592000003</v>
+        <v>4.7094894602000004</v>
       </c>
       <c r="C182" s="5">
-        <v>6.5906303500000263E-2</v>
+        <v>6.5906303300000246E-2</v>
       </c>
       <c r="D182" s="5">
-        <v>18.426044690120548</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+        <v>18.426044624629867</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>4.4624314539999999</v>
+        <v>4.4624314543999999</v>
       </c>
       <c r="C183" s="5">
-        <v>-0.24705800520000043</v>
+        <v>-0.24705800580000048</v>
       </c>
       <c r="D183" s="5">
-        <v>-47.619125223771938</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-47.619125300897544</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>4.5155741249999997</v>
+        <v>4.5155741248999997</v>
       </c>
       <c r="C184" s="5">
-        <v>5.3142670999999808E-2</v>
+        <v>5.3142670499999767E-2</v>
       </c>
       <c r="D184" s="5">
-        <v>15.264882579714456</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.264882425098936</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>4.5922409638000001</v>
+        <v>4.5922409531000001</v>
       </c>
       <c r="C185" s="5">
-        <v>7.666683880000047E-2</v>
+        <v>7.6666828200000481E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>22.388414763805219</v>
+        <v>22.388411374324523</v>
       </c>
       <c r="E185" s="5">
-        <v>-5.9762619631386293</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.9762621648897678</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>4.3279076941000003</v>
+        <v>4.3279076899</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.26433326969999982</v>
+        <v>-0.26433326320000017</v>
       </c>
       <c r="D186" s="5">
-        <v>-50.904707107722139</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-50.904706306739619</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>4.3631043818000004</v>
+        <v>4.3631043739999997</v>
       </c>
       <c r="C187" s="5">
-        <v>3.5196687700000062E-2</v>
+        <v>3.5196684099999764E-2</v>
       </c>
       <c r="D187" s="5">
-        <v>10.207553684278082</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.207552603443194</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>4.3792390020000003</v>
+        <v>4.3792390041999996</v>
       </c>
       <c r="C188" s="5">
-        <v>1.6134620199999894E-2</v>
+        <v>1.6134630199999833E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>4.5289381742649182</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5289410468308366</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>4.5486073600000001</v>
+        <v>4.5486073631000004</v>
       </c>
       <c r="C189" s="5">
-        <v>0.16936835799999983</v>
+        <v>0.16936835890000079</v>
       </c>
       <c r="D189" s="5">
-        <v>57.673105482222752</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+        <v>57.673105821201801</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>4.3819904208000002</v>
+        <v>4.3819904233000004</v>
       </c>
       <c r="C190" s="5">
-        <v>-0.16661693919999987</v>
+        <v>-0.16661693979999992</v>
       </c>
       <c r="D190" s="5">
-        <v>-36.097817803039725</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-36.097817888165373</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>4.0834857821000003</v>
+        <v>4.0834857832999996</v>
       </c>
       <c r="C191" s="5">
-        <v>-0.29850463869999988</v>
+        <v>-0.29850464000000088</v>
       </c>
       <c r="D191" s="5">
-        <v>-57.114005309014338</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-57.114005451387605</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>4.2845714854999999</v>
+        <v>4.2845715050999997</v>
       </c>
       <c r="C192" s="5">
-        <v>0.20108570339999954</v>
+        <v>0.20108572180000017</v>
       </c>
       <c r="D192" s="5">
-        <v>78.039409195162989</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+        <v>78.039418340734599</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>4.2512299098000002</v>
+        <v>4.2512299089000001</v>
       </c>
       <c r="C193" s="5">
-        <v>-3.3341575699999737E-2</v>
+        <v>-3.3341596199999657E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>-8.9486492470220451</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.9486544765633891</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>4.3595295848999998</v>
+        <v>4.3595295815000004</v>
       </c>
       <c r="C194" s="5">
-        <v>0.1082996750999996</v>
+        <v>0.10829967260000029</v>
       </c>
       <c r="D194" s="5">
-        <v>35.238529519735827</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+        <v>35.238528597630079</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>4.4262128275999997</v>
+        <v>4.4262128272999997</v>
       </c>
       <c r="C195" s="5">
-        <v>6.6683242699999923E-2</v>
+        <v>6.6683245799999291E-2</v>
       </c>
       <c r="D195" s="5">
-        <v>19.980856732952734</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+        <v>19.980857758245673</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>4.4007621818000002</v>
+        <v>4.4007621819000002</v>
       </c>
       <c r="C196" s="5">
-        <v>-2.545064579999945E-2</v>
+        <v>-2.5450645399999416E-2</v>
       </c>
       <c r="D196" s="5">
-        <v>-6.6858964543507371</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.6858963530100564</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>4.3945653442000001</v>
+        <v>4.3945653222000001</v>
       </c>
       <c r="C197" s="5">
-        <v>-6.1968376000001157E-3</v>
+        <v>-6.1968597000001679E-3</v>
       </c>
       <c r="D197" s="5">
-        <v>-1.6767284987973086</v>
+        <v>-1.6767344322998978</v>
       </c>
       <c r="E197" s="5">
-        <v>-4.3045567764899424</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.3045570325868638</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>4.6192847654999998</v>
+        <v>4.6192847586000001</v>
       </c>
       <c r="C198" s="5">
-        <v>0.22471942129999967</v>
+        <v>0.22471943640000003</v>
       </c>
       <c r="D198" s="5">
-        <v>81.930584395879563</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+        <v>81.930592064135425</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>4.5572561504999998</v>
+        <v>4.5572561436000001</v>
       </c>
       <c r="C199" s="5">
         <v>-6.2028615000000009E-2</v>
       </c>
       <c r="D199" s="5">
-        <v>-14.975430039315519</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-14.975430060059324</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>4.4962304399999997</v>
+        <v>4.4962304438</v>
       </c>
       <c r="C200" s="5">
-        <v>-6.1025710500000052E-2</v>
+        <v>-6.1025699800000055E-2</v>
       </c>
       <c r="D200" s="5">
-        <v>-14.936849963562127</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-14.936847555368459</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>4.6442088032999997</v>
+        <v>4.6442088053999999</v>
       </c>
       <c r="C201" s="5">
-        <v>0.14797836330000003</v>
+        <v>0.14797836159999989</v>
       </c>
       <c r="D201" s="5">
-        <v>47.488483472886678</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+        <v>47.488482777372631</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>4.3951838542999999</v>
+        <v>4.3951838560000001</v>
       </c>
       <c r="C202" s="5">
-        <v>-0.24902494899999983</v>
+        <v>-0.24902494939999986</v>
       </c>
       <c r="D202" s="5">
-        <v>-48.384075300216466</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-48.384075340717914</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>4.4865475698999999</v>
+        <v>4.4865475753000004</v>
       </c>
       <c r="C203" s="5">
-        <v>9.1363715600000006E-2</v>
+        <v>9.1363719300000312E-2</v>
       </c>
       <c r="D203" s="5">
-        <v>28.003770273466721</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+        <v>28.003771528125565</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>4.564517897</v>
+        <v>4.5645179422000002</v>
       </c>
       <c r="C204" s="5">
-        <v>7.797032710000007E-2</v>
+        <v>7.797036689999981E-2</v>
       </c>
       <c r="D204" s="5">
-        <v>22.967869533187503</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+        <v>22.967882369368418</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>4.4452546053999997</v>
+        <v>4.44525463</v>
       </c>
       <c r="C205" s="5">
-        <v>-0.11926329160000027</v>
+        <v>-0.11926331220000019</v>
       </c>
       <c r="D205" s="5">
-        <v>-27.218547933466652</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-27.218551748797005</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>4.2960098409</v>
+        <v>4.2960098124000003</v>
       </c>
       <c r="C206" s="5">
-        <v>-0.14924476449999968</v>
+        <v>-0.14924481759999964</v>
       </c>
       <c r="D206" s="5">
-        <v>-33.622097699397315</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-33.622107391675648</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>4.3986258599000001</v>
+        <v>4.3986258884999998</v>
       </c>
       <c r="C207" s="5">
-        <v>0.10261601900000006</v>
+        <v>0.10261607609999945</v>
       </c>
       <c r="D207" s="5">
-        <v>32.745885054978729</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+        <v>32.745905980128676</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>4.2954888108000002</v>
+        <v>4.2954888227000003</v>
       </c>
       <c r="C208" s="5">
-        <v>-0.10313704909999988</v>
+        <v>-0.10313706579999948</v>
       </c>
       <c r="D208" s="5">
-        <v>-24.777662071569484</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-24.777665440039666</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>4.1895122905999997</v>
+        <v>4.1895122328000003</v>
       </c>
       <c r="C209" s="5">
-        <v>-0.10597652020000048</v>
+        <v>-0.10597658990000003</v>
       </c>
       <c r="D209" s="5">
-        <v>-25.901311575095221</v>
+        <v>-25.901326305945759</v>
       </c>
       <c r="E209" s="5">
-        <v>-4.6660599522232999</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.6660607902250124</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>4.2127874062000004</v>
+        <v>4.2127873389000001</v>
       </c>
       <c r="C210" s="5">
-        <v>2.3275115600000618E-2</v>
+        <v>2.3275106099999832E-2</v>
       </c>
       <c r="D210" s="5">
-        <v>6.8742046418819536</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.8742018475712596</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>4.1410407878999997</v>
+        <v>4.1410407162</v>
       </c>
       <c r="C211" s="5">
-        <v>-7.174661830000062E-2</v>
+        <v>-7.1746622700000096E-2</v>
       </c>
       <c r="D211" s="5">
-        <v>-18.627140721968118</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-18.627142029776245</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>4.1919526711000001</v>
+        <v>4.1919526321999996</v>
       </c>
       <c r="C212" s="5">
-        <v>5.0911883200000396E-2</v>
+        <v>5.0911915999999557E-2</v>
       </c>
       <c r="D212" s="5">
-        <v>15.793011610332709</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.793022774821463</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>4.3576808391000004</v>
+        <v>4.3576808462000001</v>
       </c>
       <c r="C213" s="5">
-        <v>0.16572816800000023</v>
+        <v>0.16572821400000048</v>
       </c>
       <c r="D213" s="5">
-        <v>59.246017211698017</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+        <v>59.246038058261895</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>4.4120947359000002</v>
+        <v>4.4120948016000003</v>
       </c>
       <c r="C214" s="5">
-        <v>5.4413896799999861E-2</v>
+        <v>5.4413955400000269E-2</v>
       </c>
       <c r="D214" s="5">
-        <v>16.057422405731892</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+        <v>16.057440874989346</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>4.3854083143000002</v>
+        <v>4.3854084315000001</v>
       </c>
       <c r="C215" s="5">
-        <v>-2.668642160000001E-2</v>
+        <v>-2.668637010000019E-2</v>
       </c>
       <c r="D215" s="5">
-        <v>-7.021511887891041</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.0214986840836824</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>4.6560384557000001</v>
+        <v>4.6560386334999997</v>
       </c>
       <c r="C216" s="5">
-        <v>0.27063014139999986</v>
+        <v>0.27063020199999954</v>
       </c>
       <c r="D216" s="5">
-        <v>105.15319069165901</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+        <v>105.15321890919682</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>4.5397659699000004</v>
+        <v>4.5397660970000002</v>
       </c>
       <c r="C217" s="5">
-        <v>-0.11627248579999971</v>
+        <v>-0.11627253649999947</v>
       </c>
       <c r="D217" s="5">
-        <v>-26.175098340604354</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-26.175107367852092</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>4.3168194379999996</v>
+        <v>4.316819389</v>
       </c>
       <c r="C218" s="5">
-        <v>-0.2229465319000008</v>
+        <v>-0.22294670800000027</v>
       </c>
       <c r="D218" s="5">
-        <v>-45.353163970903395</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-45.353189773813277</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>4.4760807996</v>
+        <v>4.4760807950999997</v>
       </c>
       <c r="C219" s="5">
-        <v>0.15926136160000048</v>
+        <v>0.15926140609999972</v>
       </c>
       <c r="D219" s="5">
-        <v>54.457289015325983</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+        <v>54.457308190777987</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>4.4934050816999997</v>
+        <v>4.4934050007000002</v>
       </c>
       <c r="C220" s="5">
-        <v>1.7324282099999699E-2</v>
+        <v>1.7324205600000475E-2</v>
       </c>
       <c r="D220" s="5">
-        <v>4.744651176787551</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7446297823915851</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>4.3855761524999997</v>
+        <v>4.3855759345000003</v>
       </c>
       <c r="C221" s="5">
-        <v>-0.10782892920000009</v>
+        <v>-0.10782906619999988</v>
       </c>
       <c r="D221" s="5">
-        <v>-25.284103107278987</v>
+        <v>-25.284131513051953</v>
       </c>
       <c r="E221" s="5">
-        <v>4.6798731761667822</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6798694168978194</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>4.9205326403000003</v>
+        <v>4.9205323607000002</v>
       </c>
       <c r="C222" s="5">
-        <v>0.5349564878000006</v>
+        <v>0.53495642619999995</v>
       </c>
       <c r="D222" s="5">
-        <v>297.94726558469711</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+        <v>297.94723160934126</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>4.6409675358999998</v>
+        <v>4.6409673168000003</v>
       </c>
       <c r="C223" s="5">
-        <v>-0.27956510440000049</v>
+        <v>-0.27956504389999992</v>
       </c>
       <c r="D223" s="5">
-        <v>-50.437071272492659</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-50.437065555031445</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>4.4870002053000002</v>
+        <v>4.4870001435000004</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.15396733059999956</v>
+        <v>-0.15396717329999987</v>
       </c>
       <c r="D224" s="5">
-        <v>-33.293107931865983</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-33.29308116623038</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>4.2827114618</v>
+        <v>4.2827114824999999</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.20428874350000026</v>
+        <v>-0.20428866100000054</v>
       </c>
       <c r="D225" s="5">
-        <v>-42.832037208575244</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-42.832024444219797</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>4.2176202077999996</v>
+        <v>4.2176205010999999</v>
       </c>
       <c r="C226" s="5">
-        <v>-6.5091254000000376E-2</v>
+        <v>-6.5090981400000025E-2</v>
       </c>
       <c r="D226" s="5">
-        <v>-16.788405531406191</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-16.788340917713597</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>4.1798971597000003</v>
+        <v>4.1798975291999998</v>
       </c>
       <c r="C227" s="5">
-        <v>-3.7723048099999268E-2</v>
+        <v>-3.7722971900000069E-2</v>
       </c>
       <c r="D227" s="5">
-        <v>-10.22042860871063</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.220408292256399</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>4.0799342653000004</v>
+        <v>4.0799345882000004</v>
       </c>
       <c r="C228" s="5">
-        <v>-9.9962894399999946E-2</v>
+        <v>-9.9962940999999361E-2</v>
       </c>
       <c r="D228" s="5">
-        <v>-25.208743340201998</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-25.208751647300431</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>4.1396314876</v>
+        <v>4.1396316378</v>
       </c>
       <c r="C229" s="5">
-        <v>5.969722229999963E-2</v>
+        <v>5.9697049599999552E-2</v>
       </c>
       <c r="D229" s="5">
-        <v>19.042541226521379</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+        <v>19.04248000056803</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>3.9998370595999999</v>
+        <v>3.9998368656999999</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.13979442800000008</v>
+        <v>-0.13979477210000013</v>
       </c>
       <c r="D230" s="5">
-        <v>-33.783317437514569</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-33.78338478810894</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>4.1878293938000004</v>
+        <v>4.1878292575999998</v>
       </c>
       <c r="C231" s="5">
-        <v>0.1879923342000005</v>
+        <v>0.18799239189999994</v>
       </c>
       <c r="D231" s="5">
-        <v>73.524247882229758</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+        <v>73.524281103436977</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>4.3967502824000002</v>
+        <v>4.3967502325999996</v>
       </c>
       <c r="C232" s="5">
-        <v>0.2089208885999998</v>
+        <v>0.20892097499999984</v>
       </c>
       <c r="D232" s="5">
-        <v>79.355141896634947</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+        <v>79.355187516556953</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>4.3765215132000002</v>
+        <v>4.3765214928000002</v>
       </c>
       <c r="C233" s="5">
-        <v>-2.0228769200000052E-2</v>
+        <v>-2.0228739799999396E-2</v>
       </c>
       <c r="D233" s="5">
-        <v>-5.3834279286025239</v>
+        <v>-5.3834203608153164</v>
       </c>
       <c r="E233" s="5">
-        <v>-0.20646407644382414</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.20645958102724071</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>3.9294977365000001</v>
+        <v>3.9294975414</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.44702377670000004</v>
+        <v>-0.44702395140000029</v>
       </c>
       <c r="D234" s="5">
-        <v>-72.552948080366633</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-72.552962898106927</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>3.8219174695999998</v>
+        <v>3.8219171976999999</v>
       </c>
       <c r="C235" s="5">
-        <v>-0.10758026690000033</v>
+        <v>-0.10758034370000003</v>
       </c>
       <c r="D235" s="5">
-        <v>-28.331033666795168</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-28.33105215066939</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>3.7502539898</v>
+        <v>3.7502535529999999</v>
       </c>
       <c r="C236" s="5">
-        <v>-7.1663479799999763E-2</v>
+        <v>-7.1663644700000084E-2</v>
       </c>
       <c r="D236" s="5">
-        <v>-20.319412959265261</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-20.319456302129069</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>3.8169851311</v>
+        <v>3.8169843408999999</v>
       </c>
       <c r="C237" s="5">
-        <v>6.6731141300000019E-2</v>
+        <v>6.6730787900000088E-2</v>
       </c>
       <c r="D237" s="5">
-        <v>23.571249177451236</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+        <v>23.571114905107706</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>3.8226419114999999</v>
+        <v>3.8226412012000002</v>
       </c>
       <c r="C238" s="5">
-        <v>5.6567803999998389E-3</v>
+        <v>5.6568603000002327E-3</v>
       </c>
       <c r="D238" s="5">
-        <v>1.7929702823048066</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7929961883731638</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>3.7723992580000001</v>
+        <v>3.7724028402999998</v>
       </c>
       <c r="C239" s="5">
-        <v>-5.024265349999979E-2</v>
+        <v>-5.0238360900000334E-2</v>
       </c>
       <c r="D239" s="5">
-        <v>-14.680479921660151</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-14.679317430505767</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>3.7084690940999998</v>
+        <v>3.7084685962999999</v>
       </c>
       <c r="C240" s="5">
-        <v>-6.3930163900000281E-2</v>
+        <v>-6.3934243999999918E-2</v>
       </c>
       <c r="D240" s="5">
-        <v>-18.543797566387042</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-18.544856986076564</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>3.6423518085</v>
+        <v>3.6423514144000002</v>
       </c>
       <c r="C241" s="5">
-        <v>-6.6117285599999853E-2</v>
+        <v>-6.6117181899999711E-2</v>
       </c>
       <c r="D241" s="5">
-        <v>-19.416388570606792</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-19.416363395668789</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>3.7606168286999999</v>
+        <v>3.7606164647</v>
       </c>
       <c r="C242" s="5">
-        <v>0.11826502019999996</v>
+        <v>0.11826505029999979</v>
       </c>
       <c r="D242" s="5">
-        <v>46.732503433363547</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+        <v>46.732523518155404</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>3.5168633003999998</v>
+        <v>3.5168633238</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.24375352830000008</v>
+        <v>-0.2437531409</v>
       </c>
       <c r="D243" s="5">
-        <v>-55.253730847687308</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-55.253675301624881</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>3.4949685491000002</v>
+        <v>3.4949690378999998</v>
       </c>
       <c r="C244" s="5">
-        <v>-2.1894751299999626E-2</v>
+        <v>-2.1894285900000199E-2</v>
       </c>
       <c r="D244" s="5">
-        <v>-7.2202046235210755</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.2200563191332945</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>3.5459300207000002</v>
+        <v>3.5459289155999998</v>
       </c>
       <c r="C245" s="5">
-        <v>5.0961471599999975E-2</v>
+        <v>5.0959877699999989E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>18.971424862771546</v>
+        <v>18.970780261187837</v>
       </c>
       <c r="E245" s="5">
-        <v>-18.978348215468788</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-18.978373088454916</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>3.4522846919000001</v>
+        <v>3.4522860487</v>
       </c>
       <c r="C246" s="5">
-        <v>-9.3645328800000094E-2</v>
+        <v>-9.3642866899999788E-2</v>
       </c>
       <c r="D246" s="5">
-        <v>-27.470062336985769</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-27.469449019953963</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>3.4192867162999998</v>
+        <v>3.4192864532999998</v>
       </c>
       <c r="C247" s="5">
-        <v>-3.2997975600000284E-2</v>
+        <v>-3.2999595400000192E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>-10.885782361356933</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.886284891034359</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>3.4337857066000002</v>
+        <v>3.4337858231</v>
       </c>
       <c r="C248" s="5">
-        <v>1.4498990300000347E-2</v>
+        <v>1.4499369800000217E-2</v>
       </c>
       <c r="D248" s="5">
-        <v>5.2087917991838317</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2089317406864177</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>3.3403853318999999</v>
+        <v>3.3403831314999999</v>
       </c>
       <c r="C249" s="5">
-        <v>-9.3400374700000288E-2</v>
+        <v>-9.3402691600000143E-2</v>
       </c>
       <c r="D249" s="5">
-        <v>-28.174186504163423</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-28.174783507084832</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>3.3225196174999998</v>
+        <v>3.322517307</v>
       </c>
       <c r="C250" s="5">
-        <v>-1.7865714400000066E-2</v>
+        <v>-1.7865824499999849E-2</v>
       </c>
       <c r="D250" s="5">
-        <v>-6.2326093121736985</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.2326505843723456</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>3.2617900462999998</v>
+        <v>3.2617952351000001</v>
       </c>
       <c r="C251" s="5">
-        <v>-6.0729571199999999E-2</v>
+        <v>-6.0722071899999897E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>-19.857775914407792</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-19.855577242047197</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>3.2369566309</v>
+        <v>3.2369551552</v>
       </c>
       <c r="C252" s="5">
-        <v>-2.4833415399999836E-2</v>
+        <v>-2.4840079900000145E-2</v>
       </c>
       <c r="D252" s="5">
-        <v>-8.7630977281655582</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.7653384858785603</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>3.1446078614999999</v>
+        <v>3.1446070339999999</v>
       </c>
       <c r="C253" s="5">
-        <v>-9.234876940000003E-2</v>
+        <v>-9.2348121200000133E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>-29.342969524579466</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-29.342806101133345</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>3.1065767104000002</v>
+        <v>3.1065763569999998</v>
       </c>
       <c r="C254" s="5">
-        <v>-3.8031151099999772E-2</v>
+        <v>-3.8030677000000068E-2</v>
       </c>
       <c r="D254" s="5">
-        <v>-13.585417704155866</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-13.58526279007728</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>3.1435263450000002</v>
+        <v>3.1435264907999998</v>
       </c>
       <c r="C255" s="5">
-        <v>3.6949634600000003E-2</v>
+        <v>3.6950133800000007E-2</v>
       </c>
       <c r="D255" s="5">
-        <v>15.244515895459543</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.244737358335225</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>3.0940845312</v>
+        <v>3.0940857194000002</v>
       </c>
       <c r="C256" s="5">
-        <v>-4.9441813800000123E-2</v>
+        <v>-4.9440771399999583E-2</v>
       </c>
       <c r="D256" s="5">
-        <v>-17.323736265455182</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-17.32340128501243</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>3.0276153579999998</v>
+        <v>3.0276141772999998</v>
       </c>
       <c r="C257" s="5">
-        <v>-6.6469173200000231E-2</v>
+        <v>-6.6471542100000391E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>-22.94118959569008</v>
+        <v>-22.941905314603584</v>
       </c>
       <c r="E257" s="5">
-        <v>-14.617171226568093</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-14.617177914078317</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>3.0707709097000002</v>
+        <v>3.0707744339</v>
       </c>
       <c r="C258" s="5">
-        <v>4.3155551700000405E-2</v>
+        <v>4.3160256600000224E-2</v>
       </c>
       <c r="D258" s="5">
-        <v>18.511533560211603</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+        <v>18.513720311581871</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>3.0208931750999999</v>
+        <v>3.0208946071999998</v>
       </c>
       <c r="C259" s="5">
-        <v>-4.9877734600000334E-2</v>
+        <v>-4.987982670000024E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>-17.840951103799142</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-17.841615203278195</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>3.0239235654000001</v>
+        <v>3.0239268737999998</v>
       </c>
       <c r="C260" s="5">
-        <v>3.0303903000001853E-3</v>
+        <v>3.0322665999999998E-3</v>
       </c>
       <c r="D260" s="5">
-        <v>1.2104363981824351</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2111894184051453</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>2.8501415104999999</v>
+        <v>2.8501401464999998</v>
       </c>
       <c r="C261" s="5">
-        <v>-0.1737820549000002</v>
+        <v>-0.1737867273</v>
       </c>
       <c r="D261" s="5">
-        <v>-50.847301316433132</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-50.848228906115324</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>2.9289352497999999</v>
+        <v>2.9289173011999998</v>
       </c>
       <c r="C262" s="5">
-        <v>7.8793739299999999E-2</v>
+        <v>7.8777154700000018E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>38.713959546978451</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+        <v>38.704555933372255</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>2.9557312531000002</v>
+        <v>2.9557400241999998</v>
       </c>
       <c r="C263" s="5">
-        <v>2.6796003300000315E-2</v>
+        <v>2.6822722999999993E-2</v>
       </c>
       <c r="D263" s="5">
-        <v>11.548073730162777</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.560249463949113</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>2.9507660183</v>
+        <v>2.9507663532000001</v>
       </c>
       <c r="C264" s="5">
-        <v>-4.9652348000002178E-3</v>
+        <v>-4.9736709999996798E-3</v>
       </c>
       <c r="D264" s="5">
-        <v>-1.9973191709687921</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.0006754959686179</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>2.9411463139</v>
+        <v>2.9411461297999999</v>
       </c>
       <c r="C265" s="5">
-        <v>-9.6197043999999288E-3</v>
+        <v>-9.6202234000002385E-3</v>
       </c>
       <c r="D265" s="5">
-        <v>-3.84269577193177</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.842898960474328</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>2.9683173951000001</v>
+        <v>2.9683179757000002</v>
       </c>
       <c r="C266" s="5">
-        <v>2.7171081200000113E-2</v>
+        <v>2.7171845900000324E-2</v>
       </c>
       <c r="D266" s="5">
-        <v>11.666906743097737</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.667252723873411</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>2.9516148050000002</v>
+        <v>2.9516158720000001</v>
       </c>
       <c r="C267" s="5">
-        <v>-1.670259009999997E-2</v>
+        <v>-1.6702103700000137E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>-6.5472437642918884</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.5470577206477305</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>2.9874534683</v>
+        <v>2.9874560024000001</v>
       </c>
       <c r="C268" s="5">
-        <v>3.5838663299999851E-2</v>
+        <v>3.5840130400000003E-2</v>
       </c>
       <c r="D268" s="5">
-        <v>15.583977153625582</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.584652281874645</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>3.0184279081000001</v>
+        <v>3.0184270932000001</v>
       </c>
       <c r="C269" s="5">
-        <v>3.0974439800000031E-2</v>
+        <v>3.0971090800000045E-2</v>
       </c>
       <c r="D269" s="5">
-        <v>13.176405642343214</v>
+        <v>13.174886976136847</v>
       </c>
       <c r="E269" s="5">
-        <v>-0.30345499059922787</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.30344302681898361</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>3.1974033305999998</v>
+        <v>3.1974101960999999</v>
       </c>
       <c r="C270" s="5">
-        <v>0.17897542249999976</v>
+        <v>0.17898310289999975</v>
       </c>
       <c r="D270" s="5">
-        <v>99.617854858173516</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+        <v>99.623645098762893</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>3.3421342629000002</v>
+        <v>3.3421379639</v>
       </c>
       <c r="C271" s="5">
-        <v>0.14473093230000034</v>
+        <v>0.14472776780000007</v>
       </c>
       <c r="D271" s="5">
-        <v>70.105218322068026</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+        <v>70.103095762639938</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>3.4348711322000001</v>
+        <v>3.4348780208999998</v>
       </c>
       <c r="C272" s="5">
-        <v>9.2736869299999913E-2</v>
+        <v>9.2740056999999876E-2</v>
       </c>
       <c r="D272" s="5">
-        <v>38.879666152614398</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+        <v>38.881162963918129</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>3.4737517073999999</v>
+        <v>3.4737494875000001</v>
       </c>
       <c r="C273" s="5">
-        <v>3.8880575199999878E-2</v>
+        <v>3.8871466600000293E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>14.461623697671278</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.457991337982889</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>3.5427388453000002</v>
+        <v>3.5426964571999999</v>
       </c>
       <c r="C274" s="5">
-        <v>6.8987137900000217E-2</v>
+        <v>6.8946969699999805E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>26.614776427891961</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+        <v>26.597569427149857</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>3.4363922328999998</v>
+        <v>3.4364024604000001</v>
       </c>
       <c r="C275" s="5">
-        <v>-0.10634661240000032</v>
+        <v>-0.10629399679999985</v>
       </c>
       <c r="D275" s="5">
-        <v>-30.631377008687689</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-30.618938586606092</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>3.5405736409999999</v>
+        <v>3.5405760404</v>
       </c>
       <c r="C276" s="5">
-        <v>0.10418140810000009</v>
+        <v>0.10417357999999988</v>
       </c>
       <c r="D276" s="5">
-        <v>43.10369130781546</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+        <v>43.099744206083223</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>3.6143947635</v>
+        <v>3.6143963707000002</v>
       </c>
       <c r="C277" s="5">
-        <v>7.3821122500000058E-2</v>
+        <v>7.3820330300000236E-2</v>
       </c>
       <c r="D277" s="5">
-        <v>28.098319136419981</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+        <v>28.097960942911282</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>3.6299488539999998</v>
+        <v>3.6299526744000001</v>
       </c>
       <c r="C278" s="5">
-        <v>1.5554090499999784E-2</v>
+        <v>1.555630369999994E-2</v>
       </c>
       <c r="D278" s="5">
-        <v>5.2880440726841949</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2888120040333497</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>3.5410889206</v>
+        <v>3.5410939305000002</v>
       </c>
       <c r="C279" s="5">
-        <v>-8.8859933399999758E-2</v>
+        <v>-8.8858743899999926E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>-25.726152842494756</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-25.725829907668363</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>3.5834482365999998</v>
+        <v>3.5834520822</v>
       </c>
       <c r="C280" s="5">
-        <v>4.2359315999999758E-2</v>
+        <v>4.2358151699999791E-2</v>
       </c>
       <c r="D280" s="5">
-        <v>15.337792462117751</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.337319623237367</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>3.6115095945000002</v>
+        <v>3.6115137158000001</v>
       </c>
       <c r="C281" s="5">
-        <v>2.8061357900000417E-2</v>
+        <v>2.8061633600000135E-2</v>
       </c>
       <c r="D281" s="5">
-        <v>9.8124675942866002</v>
+        <v>9.8125572023376684</v>
       </c>
       <c r="E281" s="5">
-        <v>19.648694766187912</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+        <v>19.648863606350563</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>3.4225496608000001</v>
+        <v>3.4225612353999999</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.18895993370000008</v>
+        <v>-0.18895248040000023</v>
       </c>
       <c r="D282" s="5">
-        <v>-47.527491641068188</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-47.526080718721516</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>3.4608161508999999</v>
+        <v>3.4608227216</v>
       </c>
       <c r="C283" s="5">
-        <v>3.8266490099999828E-2</v>
+        <v>3.8261486200000139E-2</v>
       </c>
       <c r="D283" s="5">
-        <v>14.273425293501596</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.271391341874784</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>3.3407164268999998</v>
+        <v>3.3407237040000002</v>
       </c>
       <c r="C284" s="5">
-        <v>-0.12009972400000013</v>
+        <v>-0.12009901759999986</v>
       </c>
       <c r="D284" s="5">
-        <v>-34.546480388219379</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-34.546260694754281</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>3.3838273903</v>
+        <v>3.3838222035999999</v>
       </c>
       <c r="C285" s="5">
-        <v>4.3110963400000202E-2</v>
+        <v>4.3098499599999673E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>16.633435126100181</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+        <v>16.628241188708913</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>3.3404621473999998</v>
+        <v>3.3403995383999998</v>
       </c>
       <c r="C286" s="5">
-        <v>-4.3365242900000212E-2</v>
+        <v>-4.3422665200000043E-2</v>
       </c>
       <c r="D286" s="5">
-        <v>-14.339571832561948</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-14.357260597307352</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>3.4342464385000002</v>
+        <v>3.4342537271000002</v>
       </c>
       <c r="C287" s="5">
-        <v>9.3784291100000416E-2</v>
+        <v>9.3854188700000396E-2</v>
       </c>
       <c r="D287" s="5">
-        <v>39.411570523182448</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+        <v>39.446480960514904</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>3.3443152861000001</v>
+        <v>3.3443172279</v>
       </c>
       <c r="C288" s="5">
-        <v>-8.9931152400000158E-2</v>
+        <v>-8.9936499200000242E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>-27.270753437140595</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-27.272098944503998</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>3.4132773522000002</v>
+        <v>3.4132792269999999</v>
       </c>
       <c r="C289" s="5">
-        <v>6.8962066100000108E-2</v>
+        <v>6.8961999099999893E-2</v>
       </c>
       <c r="D289" s="5">
-        <v>27.753375091239295</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+        <v>27.753327014736563</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>3.4205150822000001</v>
+        <v>3.4205314784</v>
       </c>
       <c r="C290" s="5">
-        <v>7.2377299999999423E-3</v>
+        <v>7.252251400000187E-3</v>
       </c>
       <c r="D290" s="5">
-        <v>2.5744429578442585</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.57966726112413</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>3.3288346048999999</v>
+        <v>3.3288425032000002</v>
       </c>
       <c r="C291" s="5">
-        <v>-9.1680477300000174E-2</v>
+        <v>-9.1688975199999856E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>-27.821393429687369</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-27.82349014821256</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>3.3818841712999999</v>
+        <v>3.3818897996000001</v>
       </c>
       <c r="C292" s="5">
-        <v>5.3049566399999915E-2</v>
+        <v>5.3047296399999944E-2</v>
       </c>
       <c r="D292" s="5">
-        <v>20.89216027490648</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+        <v>20.891132539696898</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>3.2969433142</v>
+        <v>3.2969544403</v>
       </c>
       <c r="C293" s="5">
-        <v>-8.4940857099999878E-2</v>
+        <v>-8.4935359300000179E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>-26.305850026582299</v>
+        <v>-26.30433743814794</v>
       </c>
       <c r="E293" s="5">
-        <v>-8.7101050701638982</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.7099011731240452</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>3.2249064214000001</v>
+        <v>3.2249239309000002</v>
       </c>
       <c r="C294" s="5">
-        <v>-7.2036892799999919E-2</v>
+        <v>-7.2030509399999776E-2</v>
       </c>
       <c r="D294" s="5">
-        <v>-23.287234022428116</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-23.28534246526338</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>3.1744686563000002</v>
+        <v>3.1744799457999999</v>
       </c>
       <c r="C295" s="5">
-        <v>-5.0437765099999865E-2</v>
+        <v>-5.0443985100000255E-2</v>
       </c>
       <c r="D295" s="5">
-        <v>-17.234924459054092</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-17.23678477350682</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>3.1530666918999999</v>
+        <v>3.1530778592000002</v>
       </c>
       <c r="C296" s="5">
-        <v>-2.1401964400000306E-2</v>
+        <v>-2.1402086599999759E-2</v>
       </c>
       <c r="D296" s="5">
-        <v>-7.7969342785114577</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.7969504508508258</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>3.2879370126</v>
+        <v>3.2879357160999998</v>
       </c>
       <c r="C297" s="5">
-        <v>0.13487032070000016</v>
+        <v>0.13485785689999963</v>
       </c>
       <c r="D297" s="5">
-        <v>65.304237941124185</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+        <v>65.296430395293598</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>3.0281381154</v>
+        <v>3.0280185690999999</v>
       </c>
       <c r="C298" s="5">
-        <v>-0.25979889720000005</v>
+        <v>-0.2599171469999999</v>
       </c>
       <c r="D298" s="5">
-        <v>-62.758575249750635</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-62.776038101476182</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>2.9395924176000001</v>
+        <v>2.9395965675000002</v>
       </c>
       <c r="C299" s="5">
-        <v>-8.8545697799999878E-2</v>
+        <v>-8.8422001599999689E-2</v>
       </c>
       <c r="D299" s="5">
-        <v>-29.961430872687412</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-29.927055084009712</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>3.1466394271000002</v>
+        <v>3.1466553477999999</v>
       </c>
       <c r="C300" s="5">
-        <v>0.2070470095000001</v>
+        <v>0.20705878029999969</v>
       </c>
       <c r="D300" s="5">
-        <v>126.31760497335623</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+        <v>126.32751206273669</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>3.2223161101</v>
+        <v>3.2223181369999998</v>
       </c>
       <c r="C301" s="5">
-        <v>7.5676682999999745E-2</v>
+        <v>7.5662789199999914E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>33.000707317667022</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+        <v>32.993636300521302</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>3.1286841695000001</v>
+        <v>3.1287096704000001</v>
       </c>
       <c r="C302" s="5">
-        <v>-9.3631940599999908E-2</v>
+        <v>-9.3608466599999662E-2</v>
       </c>
       <c r="D302" s="5">
-        <v>-29.802283343273604</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-29.795947045451065</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>3.1237663377999998</v>
+        <v>3.1237785196000001</v>
       </c>
       <c r="C303" s="5">
-        <v>-4.9178317000002636E-3</v>
+        <v>-4.9311508000000615E-3</v>
       </c>
       <c r="D303" s="5">
-        <v>-1.8700020123035399</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.8750076188146725</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>3.0837292769000002</v>
+        <v>3.0837424561</v>
       </c>
       <c r="C304" s="5">
-        <v>-4.0037060899999588E-2</v>
+        <v>-4.0036063500000107E-2</v>
       </c>
       <c r="D304" s="5">
-        <v>-14.341110266107959</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-14.340725756920481</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>3.0829070497000002</v>
+        <v>3.0829370828</v>
       </c>
       <c r="C305" s="5">
-        <v>-8.2222720000002525E-4</v>
+        <v>-8.0537329999996743E-4</v>
       </c>
       <c r="D305" s="5">
-        <v>-0.31949204808550125</v>
+        <v>-0.31295121275117799</v>
       </c>
       <c r="E305" s="5">
-        <v>-6.4919607073055001</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.4913653304995549</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>3.1188003144000001</v>
+        <v>3.1188383700000002</v>
       </c>
       <c r="C306" s="5">
-        <v>3.5893264699999872E-2</v>
+        <v>3.5901287200000187E-2</v>
       </c>
       <c r="D306" s="5">
-        <v>14.901490320851707</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.904882484680982</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>3.0844073255</v>
+        <v>3.0844379095000001</v>
       </c>
       <c r="C307" s="5">
-        <v>-3.4392988900000088E-2</v>
+        <v>-3.4400460500000118E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>-12.45932743018956</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-12.461729120733311</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>3.1616395984999999</v>
+        <v>3.1616613366999999</v>
       </c>
       <c r="C308" s="5">
-        <v>7.7232272999999907E-2</v>
+        <v>7.7223427199999861E-2</v>
       </c>
       <c r="D308" s="5">
-        <v>34.551219136243347</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+        <v>34.546310722979868</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>3.1865524266</v>
+        <v>3.1865134980000001</v>
       </c>
       <c r="C309" s="5">
-        <v>2.4912828100000173E-2</v>
+        <v>2.485216130000012E-2</v>
       </c>
       <c r="D309" s="5">
-        <v>9.8764119498601097</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.8512414618872732</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>3.2142335159000002</v>
+        <v>3.2140260686</v>
       </c>
       <c r="C310" s="5">
-        <v>2.7681089300000128E-2</v>
+        <v>2.7512570599999897E-2</v>
       </c>
       <c r="D310" s="5">
-        <v>10.936966648387214</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.867330272766873</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>3.2391187582000001</v>
+        <v>3.2391015567000001</v>
       </c>
       <c r="C311" s="5">
-        <v>2.4885242299999888E-2</v>
+        <v>2.5075488100000154E-2</v>
       </c>
       <c r="D311" s="5">
-        <v>9.6966462576884673</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.7746442363921826</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>3.2383434899000001</v>
+        <v>3.2383595095</v>
       </c>
       <c r="C312" s="5">
-        <v>-7.7526829999996494E-4</v>
+        <v>-7.4204720000015101E-4</v>
       </c>
       <c r="D312" s="5">
-        <v>-0.28683673867889725</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.27456240803224174</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>3.2398398307999998</v>
+        <v>3.2398362464999999</v>
       </c>
       <c r="C313" s="5">
-        <v>1.4963408999997263E-3</v>
+        <v>1.4767369999999502E-3</v>
       </c>
       <c r="D313" s="5">
-        <v>0.55589515258345212</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.54859124841140083</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>3.1434125951</v>
+        <v>3.1434543223000002</v>
       </c>
       <c r="C314" s="5">
-        <v>-9.642723569999978E-2</v>
+        <v>-9.6381924199999691E-2</v>
       </c>
       <c r="D314" s="5">
-        <v>-30.412027453917677</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-30.400017713466553</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>3.2132744135000002</v>
+        <v>3.2133056036999998</v>
       </c>
       <c r="C315" s="5">
-        <v>6.9861818400000164E-2</v>
+        <v>6.9851281399999632E-2</v>
       </c>
       <c r="D315" s="5">
-        <v>30.183853489772439</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+        <v>30.178280004731796</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>3.0827599145</v>
+        <v>3.0828037857999999</v>
       </c>
       <c r="C316" s="5">
-        <v>-0.13051449900000023</v>
+        <v>-0.13050181789999993</v>
       </c>
       <c r="D316" s="5">
-        <v>-39.20013042939793</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-39.196829307822199</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>3.173600719</v>
+        <v>3.1736869268999999</v>
       </c>
       <c r="C317" s="5">
-        <v>9.0840804499999983E-2</v>
+        <v>9.0883141099999953E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>41.693847230862872</v>
+        <v>41.715838613127488</v>
       </c>
       <c r="E317" s="5">
-        <v>2.941823020866785</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9436164820327404</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>3.1077993824000001</v>
+        <v>3.1078819043000001</v>
       </c>
       <c r="C318" s="5">
-        <v>-6.5801336599999871E-2</v>
+        <v>-6.5805022599999763E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>-22.230683461304647</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-22.231253559260779</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>3.0851538101</v>
+        <v>3.0852220806999999</v>
       </c>
       <c r="C319" s="5">
-        <v>-2.2645572300000083E-2</v>
+        <v>-2.2659823600000184E-2</v>
       </c>
       <c r="D319" s="5">
-        <v>-8.4019696694190067</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.4068326299499674</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>3.0612298148999999</v>
+        <v>3.0612663006999998</v>
       </c>
       <c r="C320" s="5">
-        <v>-2.3923995200000103E-2</v>
+        <v>-2.3955780000000093E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>-8.9186694249560716</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.9298279200990756</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>2.9765630132999998</v>
+        <v>2.9764817478999999</v>
       </c>
       <c r="C321" s="5">
-        <v>-8.4666801600000063E-2</v>
+        <v>-8.4784552799999968E-2</v>
       </c>
       <c r="D321" s="5">
-        <v>-28.578370073003057</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-28.61197666770321</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>3.0022749310000001</v>
+        <v>3.0019357063999998</v>
       </c>
       <c r="C322" s="5">
-        <v>2.5711917700000253E-2</v>
+        <v>2.5453958499999985E-2</v>
       </c>
       <c r="D322" s="5">
-        <v>10.8726806367611</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.758726500814975</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>2.9514004675000001</v>
+        <v>2.9513294948</v>
       </c>
       <c r="C323" s="5">
-        <v>-5.0874463500000022E-2</v>
+        <v>-5.0606211599999895E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>-18.542292775604107</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-18.455300204597471</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>2.9382667538999998</v>
+        <v>2.9382479632999998</v>
       </c>
       <c r="C324" s="5">
-        <v>-1.3133713600000263E-2</v>
+        <v>-1.3081531500000132E-2</v>
       </c>
       <c r="D324" s="5">
-        <v>-5.2112157372149355</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.1911347703411543</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>2.9629410360000001</v>
+        <v>2.9629131948</v>
       </c>
       <c r="C325" s="5">
-        <v>2.4674282100000333E-2</v>
+        <v>2.4665231500000218E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>10.555779928619646</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.551798178014238</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>3.0689418104000001</v>
+        <v>3.0689825429000002</v>
       </c>
       <c r="C326" s="5">
-        <v>0.1060007744</v>
+        <v>0.10606934810000013</v>
       </c>
       <c r="D326" s="5">
-        <v>52.471172693165592</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+        <v>52.512654618218612</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>3.0224984319999999</v>
+        <v>3.0225656805000001</v>
       </c>
       <c r="C327" s="5">
-        <v>-4.6443378400000235E-2</v>
+        <v>-4.6416862400000092E-2</v>
       </c>
       <c r="D327" s="5">
-        <v>-16.722215362205141</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-16.713244203845747</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>2.9806244633999999</v>
+        <v>2.9807530010000001</v>
       </c>
       <c r="C328" s="5">
-        <v>-4.1873968600000033E-2</v>
+        <v>-4.1812679500000005E-2</v>
       </c>
       <c r="D328" s="5">
-        <v>-15.414849118610208</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-15.39365849822082</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>2.9693796530999998</v>
+        <v>2.9696181279</v>
       </c>
       <c r="C329" s="5">
-        <v>-1.1244810300000019E-2</v>
+        <v>-1.1134873100000053E-2</v>
       </c>
       <c r="D329" s="5">
-        <v>-4.4343978320653177</v>
+        <v>-4.3917454474885931</v>
       </c>
       <c r="E329" s="5">
-        <v>-6.4349955770223737</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.4300229890454474</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>2.9888032400000002</v>
+        <v>2.9888073719000001</v>
       </c>
       <c r="C330" s="5">
-        <v>1.9423586900000345E-2</v>
+        <v>1.9189244000000105E-2</v>
       </c>
       <c r="D330" s="5">
-        <v>8.138206985114028</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.0358369485040715</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>2.9691138155000001</v>
+        <v>2.9694019737000001</v>
       </c>
       <c r="C331" s="5">
-        <v>-1.9689424500000108E-2</v>
+        <v>-1.9405398199999979E-2</v>
       </c>
       <c r="D331" s="5">
-        <v>-7.6250438237336127</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.5189386035787837</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>2.9534010638999999</v>
+        <v>2.9536573976999998</v>
       </c>
       <c r="C332" s="5">
-        <v>-1.5712751600000185E-2</v>
+        <v>-1.5744576000000343E-2</v>
       </c>
       <c r="D332" s="5">
-        <v>-6.1688639870652429</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.1804137707303752</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>2.9682868586</v>
+        <v>2.9680972476999998</v>
       </c>
       <c r="C333" s="5">
-        <v>1.4885794700000066E-2</v>
+        <v>1.4439850000000032E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>6.2187798403659622</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.0269056445663161</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>2.9963572771</v>
+        <v>2.9957466446000001</v>
       </c>
       <c r="C334" s="5">
-        <v>2.8070418500000027E-2</v>
+        <v>2.7649396900000234E-2</v>
       </c>
       <c r="D334" s="5">
-        <v>11.957378714133583</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.769540169865955</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>2.9661183646999998</v>
+        <v>2.9655892274000002</v>
       </c>
       <c r="C335" s="5">
-        <v>-3.0238912400000206E-2</v>
+        <v>-3.015741719999987E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>-11.460191163729105</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.433197338070277</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>2.8400654873</v>
+        <v>2.8400477113</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.12605287739999982</v>
+        <v>-0.12554151610000019</v>
       </c>
       <c r="D336" s="5">
-        <v>-40.614759766990282</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-40.491954406108079</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>2.8800137340999998</v>
+        <v>2.8798082668</v>
       </c>
       <c r="C337" s="5">
-        <v>3.9948246799999865E-2</v>
+        <v>3.9760555500000017E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>18.248177058094093</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+        <v>18.155857523134756</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>2.8896891557000002</v>
+        <v>2.8898115973</v>
       </c>
       <c r="C338" s="5">
-        <v>9.6754216000003446E-3</v>
+        <v>1.0003330500000018E-2</v>
       </c>
       <c r="D338" s="5">
-        <v>4.1067363635261422</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2488965722922378</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>2.8397449297000001</v>
+        <v>2.8400131246</v>
       </c>
       <c r="C339" s="5">
-        <v>-4.9944226000000036E-2</v>
+        <v>-4.979847270000004E-2</v>
       </c>
       <c r="D339" s="5">
-        <v>-18.878036150934573</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-18.827334156710041</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>2.8726711248000001</v>
+        <v>2.8729456826000002</v>
       </c>
       <c r="C340" s="5">
-        <v>3.2926195099999944E-2</v>
+        <v>3.2932558000000167E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>14.836226897051041</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.837787355524323</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>2.8652083074000001</v>
+        <v>2.8656840313999998</v>
       </c>
       <c r="C341" s="5">
-        <v>-7.4628173999999881E-3</v>
+        <v>-7.2616512000003297E-3</v>
       </c>
       <c r="D341" s="5">
-        <v>-3.0732810028952451</v>
+        <v>-2.9913048590971103</v>
       </c>
       <c r="E341" s="5">
-        <v>-3.5081854754155817</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.4999145352570427</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>2.8713390460000001</v>
+        <v>2.8713984021000001</v>
       </c>
       <c r="C342" s="5">
-        <v>6.1307386000000186E-3</v>
+        <v>5.7143707000002486E-3</v>
       </c>
       <c r="D342" s="5">
-        <v>2.5980959057990249</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4193012536796399</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>2.8479918514000002</v>
+        <v>2.8485880595999999</v>
       </c>
       <c r="C343" s="5">
-        <v>-2.3347194599999899E-2</v>
+        <v>-2.2810342500000136E-2</v>
       </c>
       <c r="D343" s="5">
-        <v>-9.3325946912582776</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.1271095937631053</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>2.8440935838999999</v>
+        <v>2.8445813177999999</v>
       </c>
       <c r="C344" s="5">
-        <v>-3.8982675000003297E-3</v>
+        <v>-4.0067418000000465E-3</v>
       </c>
       <c r="D344" s="5">
-        <v>-1.6302239413836461</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6748886959869425</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>2.9598791153000001</v>
+        <v>2.9595829908</v>
       </c>
       <c r="C345" s="5">
-        <v>0.11578553140000025</v>
+        <v>0.11500167300000008</v>
       </c>
       <c r="D345" s="5">
-        <v>61.421396843721034</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+        <v>60.896290448045541</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>2.9025040643</v>
+        <v>2.9014713312999998</v>
       </c>
       <c r="C346" s="5">
-        <v>-5.7375051000000177E-2</v>
+        <v>-5.811165950000019E-2</v>
       </c>
       <c r="D346" s="5">
-        <v>-20.934622979913108</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-21.176968639157657</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>2.8764897413999999</v>
+        <v>2.8753095944</v>
       </c>
       <c r="C347" s="5">
-        <v>-2.6014322900000053E-2</v>
+        <v>-2.6161736899999788E-2</v>
       </c>
       <c r="D347" s="5">
-        <v>-10.240605210021991</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.299274231957433</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>2.9442687576000002</v>
+        <v>2.9440518892999998</v>
       </c>
       <c r="C348" s="5">
-        <v>6.7779016200000264E-2</v>
+        <v>6.8742294899999834E-2</v>
       </c>
       <c r="D348" s="5">
-        <v>32.243840387393476</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+        <v>32.779234526421554</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>2.8889059340999999</v>
+        <v>2.8883964776000002</v>
       </c>
       <c r="C349" s="5">
-        <v>-5.5362823500000324E-2</v>
+        <v>-5.5655411699999657E-2</v>
       </c>
       <c r="D349" s="5">
-        <v>-20.370973775752997</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-20.469052288625988</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>2.9015994690000002</v>
+        <v>2.9017678103</v>
       </c>
       <c r="C350" s="5">
-        <v>1.2693534900000358E-2</v>
+        <v>1.3371332699999794E-2</v>
       </c>
       <c r="D350" s="5">
-        <v>5.4019742122013881</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.6988407190494916</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>2.9571413342000001</v>
+        <v>2.9576891594000001</v>
       </c>
       <c r="C351" s="5">
-        <v>5.5541865199999929E-2</v>
+        <v>5.5921349100000128E-2</v>
       </c>
       <c r="D351" s="5">
-        <v>25.549626251811763</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+        <v>25.741445928026963</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>2.9603182417</v>
+        <v>2.9608438247</v>
       </c>
       <c r="C352" s="5">
-        <v>3.1769074999998814E-3</v>
+        <v>3.1546652999998592E-3</v>
       </c>
       <c r="D352" s="5">
-        <v>1.2968253012519249</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2874527081492726</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>3.0584781860999999</v>
+        <v>3.0594481006000001</v>
       </c>
       <c r="C353" s="5">
-        <v>9.8159944399999866E-2</v>
+        <v>9.8604275900000093E-2</v>
       </c>
       <c r="D353" s="5">
-        <v>47.91214397250949</v>
+        <v>48.160038022051225</v>
       </c>
       <c r="E353" s="5">
-        <v>6.7454041020626576</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.7615294316079488</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>2.9611403691999998</v>
+        <v>2.9615665401000002</v>
       </c>
       <c r="C354" s="5">
-        <v>-9.7337816900000096E-2</v>
+        <v>-9.7881560499999853E-2</v>
       </c>
       <c r="D354" s="5">
-        <v>-32.166645745453202</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-32.307453400907072</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>3.0321195339</v>
+        <v>3.0333964719000002</v>
       </c>
       <c r="C355" s="5">
-        <v>7.0979164700000208E-2</v>
+        <v>7.1829931799999969E-2</v>
       </c>
       <c r="D355" s="5">
-        <v>32.876407763399214</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+        <v>33.31904394312464</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>3.0373457951999998</v>
+        <v>3.0384622847</v>
       </c>
       <c r="C356" s="5">
-        <v>5.2262612999998126E-3</v>
+        <v>5.065812799999847E-3</v>
       </c>
       <c r="D356" s="5">
-        <v>2.0880807101756993</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0225259859911304</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>3.0526623471000001</v>
+        <v>3.0526706960999999</v>
       </c>
       <c r="C357" s="5">
-        <v>1.5316551900000253E-2</v>
+        <v>1.4208411399999843E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>6.2219771152041359</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.7580155188754034</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>3.0141395808999998</v>
+        <v>3.0131684475</v>
       </c>
       <c r="C358" s="5">
-        <v>-3.852276620000028E-2</v>
+        <v>-3.9502248599999845E-2</v>
       </c>
       <c r="D358" s="5">
-        <v>-14.135216061020351</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-14.469415502129756</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>3.0878262572000001</v>
+        <v>3.0822904339999999</v>
       </c>
       <c r="C359" s="5">
-        <v>7.3686676300000364E-2</v>
+        <v>6.9121986499999899E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>33.620763820752984</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+        <v>31.280967481020493</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>3.1461614561000002</v>
+        <v>3.1460114909999999</v>
       </c>
       <c r="C360" s="5">
-        <v>5.8335198900000051E-2</v>
+        <v>6.372105699999997E-2</v>
       </c>
       <c r="D360" s="5">
-        <v>25.180823258977213</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+        <v>27.832403229817881</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>3.1940159403999999</v>
+        <v>3.1941050658000001</v>
       </c>
       <c r="C361" s="5">
-        <v>4.7854484299999722E-2</v>
+        <v>4.8093574800000205E-2</v>
       </c>
       <c r="D361" s="5">
-        <v>19.859614577715345</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+        <v>19.96835833157331</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>3.2073785884000001</v>
+        <v>3.2075816109000002</v>
       </c>
       <c r="C362" s="5">
-        <v>1.3362648000000199E-2</v>
+        <v>1.347654510000007E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>5.1375268245161365</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.1821900176662883</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>3.2671599325999998</v>
+        <v>3.2679755502000001</v>
       </c>
       <c r="C363" s="5">
-        <v>5.9781344199999698E-2</v>
+        <v>6.0393939299999921E-2</v>
       </c>
       <c r="D363" s="5">
-        <v>24.807885371972915</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+        <v>25.087238165226712</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>3.3482938085999998</v>
+        <v>3.3491403459</v>
       </c>
       <c r="C364" s="5">
-        <v>8.1133875999999994E-2</v>
+        <v>8.1164795699999903E-2</v>
       </c>
       <c r="D364" s="5">
-        <v>34.226413102171492</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+        <v>34.231542540120955</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>3.3556868147999999</v>
+        <v>3.3573316360000001</v>
       </c>
       <c r="C365" s="5">
-        <v>7.3930062000000518E-3</v>
+        <v>8.1912901000000815E-3</v>
       </c>
       <c r="D365" s="5">
-        <v>2.6820050025160302</v>
+        <v>2.9747506904106435</v>
       </c>
       <c r="E365" s="5">
-        <v>9.7175330545346661</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.7365121291510306</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>3.4600462371999998</v>
+        <v>3.4623405429999998</v>
       </c>
       <c r="C366" s="5">
-        <v>0.10435942239999996</v>
+        <v>0.10500890699999976</v>
       </c>
       <c r="D366" s="5">
-        <v>44.412827368938657</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+        <v>44.712638195886647</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>3.4176583766999999</v>
+        <v>3.4200602928000001</v>
       </c>
       <c r="C367" s="5">
-        <v>-4.2387860499999874E-2</v>
+        <v>-4.2280250199999703E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>-13.749630950736991</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-13.708548632833395</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>3.4283530382</v>
+        <v>3.4305148444000002</v>
       </c>
       <c r="C368" s="5">
-        <v>1.0694661500000091E-2</v>
+        <v>1.0454551600000084E-2</v>
       </c>
       <c r="D368" s="5">
-        <v>3.8203907495195422</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7305036825293847</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>3.2481943380999998</v>
+        <v>3.2490752441000001</v>
       </c>
       <c r="C369" s="5">
-        <v>-0.18015870010000024</v>
+        <v>-0.18143960030000006</v>
       </c>
       <c r="D369" s="5">
-        <v>-47.678810334681835</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-47.903854201396626</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>3.4330128391999999</v>
+        <v>3.4327378073000001</v>
       </c>
       <c r="C370" s="5">
-        <v>0.18481850110000009</v>
+        <v>0.18366256319999996</v>
       </c>
       <c r="D370" s="5">
-        <v>94.267911758454417</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+        <v>93.450728532765567</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>3.3952399933000001</v>
+        <v>3.3803164396000001</v>
       </c>
       <c r="C371" s="5">
-        <v>-3.7772845899999741E-2</v>
+        <v>-5.2421367700000054E-2</v>
       </c>
       <c r="D371" s="5">
-        <v>-12.43297344159593</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-16.8617858562483</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>3.2512038265999998</v>
+        <v>3.2514197585</v>
       </c>
       <c r="C372" s="5">
-        <v>-0.1440361667000003</v>
+        <v>-0.12889668110000008</v>
       </c>
       <c r="D372" s="5">
-        <v>-40.559201591447689</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-37.282578301307744</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>3.3931688072999999</v>
+        <v>3.3943411389000002</v>
       </c>
       <c r="C373" s="5">
-        <v>0.14196498070000008</v>
+        <v>0.14292138040000024</v>
       </c>
       <c r="D373" s="5">
-        <v>67.007210659424359</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+        <v>67.56733636339402</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>3.5122272737000002</v>
+        <v>3.5124203268</v>
       </c>
       <c r="C374" s="5">
-        <v>0.11905846640000028</v>
+        <v>0.11807918789999983</v>
       </c>
       <c r="D374" s="5">
-        <v>51.260572811079406</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+        <v>50.734244553597804</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>3.4731849666999999</v>
+        <v>3.4741445531999999</v>
       </c>
       <c r="C375" s="5">
-        <v>-3.9042307000000331E-2</v>
+        <v>-3.8275773600000118E-2</v>
       </c>
       <c r="D375" s="5">
-        <v>-12.553261068705613</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-12.320748192865871</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>3.5490296348000001</v>
+        <v>3.5503302902999998</v>
       </c>
       <c r="C376" s="5">
-        <v>7.5844668100000234E-2</v>
+        <v>7.6185737099999873E-2</v>
       </c>
       <c r="D376" s="5">
-        <v>29.592706050313879</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+        <v>29.733004442201505</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>3.5549365596000002</v>
+        <v>3.5573590665000001</v>
       </c>
       <c r="C377" s="5">
-        <v>5.9069248000001018E-3</v>
+        <v>7.0287762000003084E-3</v>
       </c>
       <c r="D377" s="5">
-        <v>2.0156377265434955</v>
+        <v>2.401742965087772</v>
       </c>
       <c r="E377" s="5">
-        <v>5.937674038030738</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.9579288609783232</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>3.5532154013000001</v>
+        <v>3.5583840906000002</v>
       </c>
       <c r="C378" s="5">
-        <v>-1.7211583000000807E-3</v>
+        <v>1.0250241000000493E-3</v>
       </c>
       <c r="D378" s="5">
-        <v>-0.5794474544293271</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.34631874265504958</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>3.5055968525000001</v>
+        <v>3.5120993974000001</v>
       </c>
       <c r="C379" s="5">
-        <v>-4.7618548800000049E-2</v>
+        <v>-4.628469320000006E-2</v>
       </c>
       <c r="D379" s="5">
-        <v>-14.947866360846341</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-14.539053892128507</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>3.5172471948999999</v>
+        <v>3.5204286041000001</v>
       </c>
       <c r="C380" s="5">
-        <v>1.1650342399999847E-2</v>
+        <v>8.3292067000000358E-3</v>
       </c>
       <c r="D380" s="5">
-        <v>4.0617343816980123</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8833056996859785</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>3.4420143764</v>
+        <v>3.4429336486</v>
       </c>
       <c r="C381" s="5">
-        <v>-7.5232818499999965E-2</v>
+        <v>-7.7494955500000184E-2</v>
       </c>
       <c r="D381" s="5">
-        <v>-22.853281840421868</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-23.44080728377973</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>3.4399878262999999</v>
+        <v>3.4393315304000001</v>
       </c>
       <c r="C382" s="5">
-        <v>-2.0265501000000796E-3</v>
+        <v>-3.602118199999893E-3</v>
       </c>
       <c r="D382" s="5">
-        <v>-0.70423896393425611</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.2482829020570296</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>3.5015221647999999</v>
+        <v>3.4742368385</v>
       </c>
       <c r="C383" s="5">
-        <v>6.1534338500000008E-2</v>
+        <v>3.4905308099999921E-2</v>
       </c>
       <c r="D383" s="5">
-        <v>23.708542349273685</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.881964134434632</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>3.4559631126000001</v>
+        <v>3.4581892028999999</v>
       </c>
       <c r="C384" s="5">
-        <v>-4.5559052199999783E-2</v>
+        <v>-1.604763560000011E-2</v>
       </c>
       <c r="D384" s="5">
-        <v>-14.543200675637314</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.404178132340876</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>3.4946302828000002</v>
+        <v>3.4974312028000001</v>
       </c>
       <c r="C385" s="5">
-        <v>3.8667170200000101E-2</v>
+        <v>3.9241999900000213E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>14.284057590360488</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.499913314491897</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>3.5121061507000002</v>
+        <v>3.5114058800999999</v>
       </c>
       <c r="C386" s="5">
-        <v>1.7475867899999997E-2</v>
+        <v>1.3974677299999794E-2</v>
       </c>
       <c r="D386" s="5">
-        <v>6.1687665942781855</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9016261771077652</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>3.4762551100999999</v>
+        <v>3.4748407076999999</v>
       </c>
       <c r="C387" s="5">
-        <v>-3.5851040600000328E-2</v>
+        <v>-3.6565172400000012E-2</v>
       </c>
       <c r="D387" s="5">
-        <v>-11.584566694515331</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.80450079032358</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>3.4609396914000001</v>
+        <v>3.4641277296999999</v>
       </c>
       <c r="C388" s="5">
-        <v>-1.531541869999975E-2</v>
+        <v>-1.0712977999999929E-2</v>
       </c>
       <c r="D388" s="5">
-        <v>-5.1606223717507449</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.6375226814785444</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>3.4621042478000001</v>
+        <v>3.4637158692000001</v>
       </c>
       <c r="C389" s="5">
-        <v>1.1645564000000164E-3</v>
+        <v>-4.1186049999986096E-4</v>
       </c>
       <c r="D389" s="5">
-        <v>0.4045308385940416</v>
+        <v>-0.14257832915959279</v>
       </c>
       <c r="E389" s="5">
-        <v>-2.6113633884494836</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.6323796824966883</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>3.4420335987000001</v>
+        <v>3.4534432388999998</v>
       </c>
       <c r="C390" s="5">
-        <v>-2.0070649100000004E-2</v>
+        <v>-1.0272630300000252E-2</v>
       </c>
       <c r="D390" s="5">
-        <v>-6.7391061572689033</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.5014571811026629</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>3.4991564346000001</v>
+        <v>3.5117598674999999</v>
       </c>
       <c r="C391" s="5">
-        <v>5.7122835900000002E-2</v>
+        <v>5.8316628600000087E-2</v>
       </c>
       <c r="D391" s="5">
-        <v>21.836956103915007</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+        <v>22.255911840827892</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>3.5083523772</v>
+        <v>3.5132341159</v>
       </c>
       <c r="C392" s="5">
-        <v>9.1959425999998956E-3</v>
+        <v>1.4742484000000999E-3</v>
       </c>
       <c r="D392" s="5">
-        <v>3.1996401024277477</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.50492874539531662</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>3.5352737367999998</v>
+        <v>3.5360640628</v>
       </c>
       <c r="C393" s="5">
-        <v>2.692135959999975E-2</v>
+        <v>2.2829946899999953E-2</v>
       </c>
       <c r="D393" s="5">
-        <v>9.6069458701891755</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.0827528198720078</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>3.5414425232000002</v>
+        <v>3.5393608860999999</v>
       </c>
       <c r="C394" s="5">
-        <v>6.1687864000004033E-3</v>
+        <v>3.2968232999999181E-3</v>
       </c>
       <c r="D394" s="5">
-        <v>2.1141223917784613</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1245661686381414</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>3.5011733798</v>
+        <v>3.4589512123000001</v>
       </c>
       <c r="C395" s="5">
-        <v>-4.0269143400000207E-2</v>
+        <v>-8.0409673799999748E-2</v>
       </c>
       <c r="D395" s="5">
-        <v>-12.823176389166024</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-24.101171683451071</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>3.5616623251999999</v>
+        <v>3.5663397037000002</v>
       </c>
       <c r="C396" s="5">
-        <v>6.0488945399999938E-2</v>
+        <v>0.10738849140000006</v>
       </c>
       <c r="D396" s="5">
-        <v>22.82011383125937</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+        <v>44.324235431920812</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>3.4964347335000001</v>
+        <v>3.4983516931</v>
       </c>
       <c r="C397" s="5">
-        <v>-6.522759169999981E-2</v>
+        <v>-6.7988010600000148E-2</v>
       </c>
       <c r="D397" s="5">
-        <v>-19.892680208083014</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-20.624018857748862</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>3.6109372208999999</v>
+        <v>3.6109741768000001</v>
       </c>
       <c r="C398" s="5">
-        <v>0.1145024873999998</v>
+        <v>0.11262248370000005</v>
       </c>
       <c r="D398" s="5">
-        <v>47.208926217654444</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+        <v>46.261823202581766</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>3.6772286729000001</v>
+        <v>3.6734879291000002</v>
       </c>
       <c r="C399" s="5">
-        <v>6.6291452000000195E-2</v>
+        <v>6.2513752300000114E-2</v>
       </c>
       <c r="D399" s="5">
-        <v>24.396568057416502</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+        <v>22.871401904020551</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>3.6728262639000002</v>
+        <v>3.6788785094000001</v>
       </c>
       <c r="C400" s="5">
-        <v>-4.402408999999885E-3</v>
+        <v>5.3905802999998365E-3</v>
       </c>
       <c r="D400" s="5">
-        <v>-1.4272278793075688</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7751958406580171</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>3.6667201908</v>
+        <v>3.6686939831999998</v>
       </c>
       <c r="C401" s="5">
-        <v>-6.10607310000022E-3</v>
+        <v>-1.018452620000021E-2</v>
       </c>
       <c r="D401" s="5">
-        <v>-1.9768587506409419</v>
+        <v>-3.2719355793142557</v>
       </c>
       <c r="E401" s="5">
-        <v>5.9101612301253992</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.9178674504656303</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>3.8401354014</v>
+        <v>3.8594673936000001</v>
       </c>
       <c r="C402" s="5">
-        <v>0.17341521059999998</v>
+        <v>0.19077341040000029</v>
       </c>
       <c r="D402" s="5">
-        <v>74.110599904859285</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+        <v>83.734480037832682</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>3.7995132961000002</v>
+        <v>3.8205650901000001</v>
       </c>
       <c r="C403" s="5">
-        <v>-4.0622105299999767E-2</v>
+        <v>-3.8902303500000013E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>-11.980849726642727</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.447113421674182</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>3.8056003663000002</v>
+        <v>3.8129725709</v>
       </c>
       <c r="C404" s="5">
-        <v>6.0870701999999888E-3</v>
+        <v>-7.5925192000001474E-3</v>
       </c>
       <c r="D404" s="5">
-        <v>1.9395093714486666</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.3588385184437066</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>3.8257990798999999</v>
+        <v>3.8257527634000001</v>
       </c>
       <c r="C405" s="5">
-        <v>2.0198713599999696E-2</v>
+        <v>1.2780192500000176E-2</v>
       </c>
       <c r="D405" s="5">
-        <v>6.558411562644384</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0971007224903877</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>3.8333940261000001</v>
+        <v>3.8286159083000002</v>
       </c>
       <c r="C406" s="5">
-        <v>7.5949462000002299E-3</v>
+        <v>2.8631449000000586E-3</v>
       </c>
       <c r="D406" s="5">
-        <v>2.4084139584646946</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.90177058610174665</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>4.0005535166000001</v>
+        <v>3.9400254226000002</v>
       </c>
       <c r="C407" s="5">
-        <v>0.16715949050000001</v>
+        <v>0.11140951430000001</v>
       </c>
       <c r="D407" s="5">
-        <v>66.893519402152563</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+        <v>41.086901029876266</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>3.9592407974000001</v>
+        <v>3.9655224165999998</v>
       </c>
       <c r="C408" s="5">
-        <v>-4.1312719200000014E-2</v>
+        <v>2.5496993999999606E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>-11.711939232108337</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.0479725155784045</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>4.0026131420000004</v>
+        <v>4.0012748678000003</v>
       </c>
       <c r="C409" s="5">
-        <v>4.3372344600000279E-2</v>
+        <v>3.5752451200000479E-2</v>
       </c>
       <c r="D409" s="5">
-        <v>13.967340117967941</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.371924589277116</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>4.0149215802000002</v>
+        <v>4.0162369683000003</v>
       </c>
       <c r="C410" s="5">
-        <v>1.2308438199999827E-2</v>
+        <v>1.496210050000002E-2</v>
       </c>
       <c r="D410" s="5">
-        <v>3.7531761513171391</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5806452748291759</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>4.0749743137000003</v>
+        <v>4.0675983537000002</v>
       </c>
       <c r="C411" s="5">
-        <v>6.0052733500000066E-2</v>
+        <v>5.1361385399999904E-2</v>
       </c>
       <c r="D411" s="5">
-        <v>19.501595100408096</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+        <v>16.472876713812322</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>4.0833141442000001</v>
+        <v>4.0934130565000002</v>
       </c>
       <c r="C412" s="5">
-        <v>8.3398304999997563E-3</v>
+        <v>2.5814702799999978E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>2.483750441671706</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.8872419877170197</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>4.1710371570999998</v>
+        <v>4.1734407199000003</v>
       </c>
       <c r="C413" s="5">
-        <v>8.7723012899999731E-2</v>
+        <v>8.0027663400000115E-2</v>
       </c>
       <c r="D413" s="5">
-        <v>29.05510480428195</v>
+        <v>26.154905788986337</v>
       </c>
       <c r="E413" s="5">
-        <v>13.753898308503555</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.758213113750561</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>4.0359073523999998</v>
+        <v>4.0638179149000004</v>
       </c>
       <c r="C414" s="5">
-        <v>-0.13512980470000002</v>
+        <v>-0.10962280499999988</v>
       </c>
       <c r="D414" s="5">
-        <v>-32.645665021418544</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-27.342592588157231</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>4.1000214508999999</v>
+        <v>4.1288355605999998</v>
       </c>
       <c r="C415" s="5">
-        <v>6.4114098500000161E-2</v>
+        <v>6.5017645699999349E-2</v>
       </c>
       <c r="D415" s="5">
-        <v>20.820127543831202</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+        <v>20.981830741927567</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>4.3044312771</v>
+        <v>4.3153424028999998</v>
       </c>
       <c r="C416" s="5">
-        <v>0.20440982620000003</v>
+        <v>0.18650684230000003</v>
       </c>
       <c r="D416" s="5">
-        <v>79.289887301752131</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+        <v>69.922969932697015</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>4.2185209113999997</v>
+        <v>4.2179345791999996</v>
       </c>
       <c r="C417" s="5">
-        <v>-8.5910365700000213E-2</v>
+        <v>-9.7407823700000229E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>-21.488525455731889</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-23.964755791056991</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>4.2272308206</v>
+        <v>4.2196197594999996</v>
       </c>
       <c r="C418" s="5">
-        <v>8.7099092000002543E-3</v>
+        <v>1.6851802999999776E-3</v>
       </c>
       <c r="D418" s="5">
-        <v>2.505949611546443</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.48048775161875223</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>4.1972604594999998</v>
+        <v>4.1245207223999998</v>
       </c>
       <c r="C419" s="5">
-        <v>-2.9970361100000176E-2</v>
+        <v>-9.5099037099999784E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>-8.1837625104167806</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-23.931987222771301</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>4.1570028019</v>
+        <v>4.0639671337000003</v>
       </c>
       <c r="C420" s="5">
-        <v>-4.0257657599999774E-2</v>
+        <v>-6.0553588699999494E-2</v>
       </c>
       <c r="D420" s="5">
-        <v>-10.921526458407261</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-16.262427768981681</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>4.1057286410999998</v>
+        <v>3.9981631483000002</v>
       </c>
       <c r="C421" s="5">
-        <v>-5.1274160800000246E-2</v>
+        <v>-6.5803985400000098E-2</v>
       </c>
       <c r="D421" s="5">
-        <v>-13.837339508771763</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-17.790141996618413</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>4.1205637303999998</v>
+        <v>4.0243253953</v>
       </c>
       <c r="C422" s="5">
-        <v>1.4835089299999993E-2</v>
+        <v>2.6162246999999805E-2</v>
       </c>
       <c r="D422" s="5">
-        <v>4.423132946324615</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.1411362759442376</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>4.0756698904000004</v>
+        <v>3.9682111610000002</v>
       </c>
       <c r="C423" s="5">
-        <v>-4.4893839999999408E-2</v>
+        <v>-5.6114234299999843E-2</v>
       </c>
       <c r="D423" s="5">
-        <v>-12.318416209470284</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-15.507099274827475</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>4.0917513816</v>
+        <v>3.9038583474999999</v>
       </c>
       <c r="C424" s="5">
-        <v>1.6081491199999576E-2</v>
+        <v>-6.4352813500000217E-2</v>
       </c>
       <c r="D424" s="5">
-        <v>4.8389929815918054</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-17.815234888381994</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>4.0760514443</v>
+        <v>3.7814018200000001</v>
       </c>
       <c r="C425" s="5">
-        <v>-1.5699937299999966E-2</v>
+        <v>-0.1224565274999998</v>
       </c>
       <c r="D425" s="5">
-        <v>-4.5084314740924896</v>
+        <v>-31.781001845713284</v>
       </c>
       <c r="E425" s="5">
-        <v>-2.2772684400165</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.3936616382415909</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>4.1338569033999999</v>
+        <v>3.9628331127999998</v>
       </c>
       <c r="C426" s="5">
-        <v>5.7805459099999901E-2</v>
+        <v>0.1814312927999997</v>
       </c>
       <c r="D426" s="5">
-        <v>18.410274972583274</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+        <v>75.483162313915386</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>4.1041556685999998</v>
+        <v>3.8350768764000001</v>
       </c>
       <c r="C427" s="5">
-        <v>-2.9701234800000087E-2</v>
+        <v>-0.12775623639999978</v>
       </c>
       <c r="D427" s="5">
-        <v>-8.2891686109810117</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-32.513098346211187</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>4.1059906177999999</v>
+        <v>3.8163200675</v>
       </c>
       <c r="C428" s="5">
-        <v>1.8349492000000467E-3</v>
+        <v>-1.8756808900000088E-2</v>
       </c>
       <c r="D428" s="5">
-        <v>0.53783577393138327</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.7136978380495247</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>4.1099195885000004</v>
+        <v>3.8070774158999998</v>
       </c>
       <c r="C429" s="5">
-        <v>3.9289707000005336E-3</v>
+        <v>-9.2426516000001513E-3</v>
       </c>
       <c r="D429" s="5">
-        <v>1.1543273820494804</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.8678491052247401</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>4.1161199825999999</v>
+        <v>3.8051419846000001</v>
       </c>
       <c r="C430" s="5">
-        <v>6.2003940999995066E-3</v>
+        <v>-1.9354312999997347E-3</v>
       </c>
       <c r="D430" s="5">
-        <v>1.8254668500261584</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.60834975672919844</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>4.0932640561999998</v>
+        <v>3.8260450216000002</v>
       </c>
       <c r="C431" s="5">
-        <v>-2.2855926400000115E-2</v>
+        <v>2.0903037000000069E-2</v>
       </c>
       <c r="D431" s="5">
-        <v>-6.4635606308059206</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.7949001573573531</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>4.1054956911999998</v>
+        <v>3.7656865653999998</v>
       </c>
       <c r="C432" s="5">
-        <v>1.2231635000000018E-2</v>
+        <v>-6.0358456200000354E-2</v>
       </c>
       <c r="D432" s="5">
-        <v>3.6454080495622376</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-17.371643630457257</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>4.1114271944</v>
+        <v>3.7962444904999999</v>
       </c>
       <c r="C433" s="5">
-        <v>5.9315032000002432E-3</v>
+        <v>3.0557925100000105E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>1.7475689794387517</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.184389115995529</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>4.2142931592000004</v>
+        <v>3.7276501131000002</v>
       </c>
       <c r="C434" s="5">
-        <v>0.10286596480000032</v>
+        <v>-6.859437739999974E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>34.519631407493634</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-19.652641500575729</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>4.2167236234000001</v>
+        <v>3.7289702538</v>
       </c>
       <c r="C435" s="5">
-        <v>2.4304641999997045E-3</v>
+        <v>1.3201406999998611E-3</v>
       </c>
       <c r="D435" s="5">
-        <v>0.69426257929317003</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.42580663571729627</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>4.2436240531999996</v>
+        <v>3.6517409326000001</v>
       </c>
       <c r="C436" s="5">
-        <v>2.6900429799999515E-2</v>
+        <v>-7.7229321199999923E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>7.9297533002519627</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-22.208438872134995</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>4.1575774518999999</v>
+        <v>3.6548953245</v>
       </c>
       <c r="C437" s="5">
-        <v>-8.6046601299999637E-2</v>
+        <v>3.1543918999998866E-3</v>
       </c>
       <c r="D437" s="5">
-        <v>-21.79376953620158</v>
+        <v>1.0415047988212356</v>
       </c>
       <c r="E437" s="5">
-        <v>2.0001221455143048</v>
+        <v>-3.3454920032804147</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>3.6683645778999998</v>
+      </c>
+      <c r="C438" s="5">
+        <v>1.3469253399999825E-2</v>
+      </c>
+      <c r="D438" s="5">
+        <v>4.5130625546851322</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+      <c r="B439" s="5">
+        <v>3.669355897</v>
+      </c>
+      <c r="C439" s="5">
+        <v>9.9131910000016532E-4</v>
+      </c>
+      <c r="D439" s="5">
+        <v>0.32476395243257183</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>bronrmca</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>