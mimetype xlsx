--- v3 (2026-04-23)
+++ v4 (2026-05-13)
@@ -1,98 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{1DE5AA0F-FF66-4FB7-902B-FA0BF6B66014}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{78A72081-808E-4472-B54B-3BDE0FD2240C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{FA536008-E2B7-4D82-A079-843A7E6974DF}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{4E87DAB1-18B7-4905-8358-E5F7AF6001F3}"/>
   </bookViews>
   <sheets>
     <sheet name="bronrmca" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Brownsville—Harlingen Construction, Mining and Natural Resources Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry February 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -916,6330 +930,6345 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6C2EB537-A941-47C1-9061-3909EC31718A}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4451F91F-DAF1-443B-9C86-6B78E5C6B86B}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>2.3579796041000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>2.3568314715000001</v>
       </c>
       <c r="C7" s="5">
         <v>-1.148132600000018E-3</v>
       </c>
       <c r="D7" s="5">
         <v>-0.58273422960491983</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>2.3569444207000001</v>
       </c>
       <c r="C8" s="5">
         <v>1.1294920000004538E-4</v>
       </c>
       <c r="D8" s="5">
         <v>5.7524168837530532E-2</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>2.3294115250999998</v>
       </c>
       <c r="C9" s="5">
         <v>-2.7532895600000273E-2</v>
       </c>
       <c r="D9" s="5">
         <v>-13.15145632162017</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>2.3736074130000002</v>
       </c>
       <c r="C10" s="5">
         <v>4.4195887900000397E-2</v>
       </c>
       <c r="D10" s="5">
         <v>25.300278804559007</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>2.4430509138000001</v>
       </c>
       <c r="C11" s="5">
         <v>6.9443500799999835E-2</v>
       </c>
       <c r="D11" s="5">
         <v>41.346005177094014</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>2.5675064053000001</v>
       </c>
       <c r="C12" s="5">
         <v>0.12445549150000002</v>
       </c>
       <c r="D12" s="5">
         <v>81.529919160932394</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>2.5350641293999998</v>
       </c>
       <c r="C13" s="5">
         <v>-3.2442275900000261E-2</v>
       </c>
       <c r="D13" s="5">
         <v>-14.152238981726818</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>2.5171721788000001</v>
       </c>
       <c r="C14" s="5">
         <v>-1.7891950599999706E-2</v>
       </c>
       <c r="D14" s="5">
         <v>-8.1481993027029294</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>2.3601803750000001</v>
       </c>
       <c r="C15" s="5">
         <v>-0.1569918038</v>
       </c>
       <c r="D15" s="5">
         <v>-53.827088342825306</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>2.4597853801</v>
       </c>
       <c r="C16" s="5">
         <v>9.9605005099999921E-2</v>
       </c>
       <c r="D16" s="5">
         <v>64.219321215444339</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>2.4391750959</v>
       </c>
       <c r="C17" s="5">
         <v>-2.0610284199999995E-2</v>
       </c>
       <c r="D17" s="5">
         <v>-9.6040162382685423</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>2.3532263984999999</v>
       </c>
       <c r="C18" s="5">
         <v>-8.5948697400000107E-2</v>
       </c>
       <c r="D18" s="5">
         <v>-34.979723295717392</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>2.3598501606000002</v>
       </c>
       <c r="C19" s="5">
         <v>6.6237621000002633E-3</v>
       </c>
       <c r="D19" s="5">
         <v>3.4304938506268368</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>2.3557516752000001</v>
       </c>
       <c r="C20" s="5">
         <v>-4.0984854000001292E-3</v>
       </c>
       <c r="D20" s="5">
         <v>-2.0643150147208411</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>2.3230427413000001</v>
       </c>
       <c r="C21" s="5">
         <v>-3.2708933899999959E-2</v>
       </c>
       <c r="D21" s="5">
         <v>-15.446361424938804</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>2.2731077315000001</v>
       </c>
       <c r="C22" s="5">
         <v>-4.9935009799999985E-2</v>
       </c>
       <c r="D22" s="5">
         <v>-22.95333853150856</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>2.2491070365999999</v>
       </c>
       <c r="C23" s="5">
         <v>-2.400069490000023E-2</v>
       </c>
       <c r="D23" s="5">
         <v>-11.959751011497099</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>2.1713714194999998</v>
       </c>
       <c r="C24" s="5">
         <v>-7.7735617100000098E-2</v>
       </c>
       <c r="D24" s="5">
         <v>-34.432607294498908</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>2.2393851387999999</v>
       </c>
       <c r="C25" s="5">
         <v>6.8013719300000108E-2</v>
       </c>
       <c r="D25" s="5">
         <v>44.789175619429656</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>2.3158808173000001</v>
       </c>
       <c r="C26" s="5">
         <v>7.6495678500000164E-2</v>
       </c>
       <c r="D26" s="5">
         <v>49.64043563909155</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>2.3695676363999998</v>
       </c>
       <c r="C27" s="5">
         <v>5.3686819099999727E-2</v>
       </c>
       <c r="D27" s="5">
         <v>31.654239937683503</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>2.3672422325000002</v>
       </c>
       <c r="C28" s="5">
         <v>-2.3254038999995785E-3</v>
       </c>
       <c r="D28" s="5">
         <v>-1.1712990086251374</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>2.4457646949999998</v>
       </c>
       <c r="C29" s="5">
         <v>7.8522462499999612E-2</v>
       </c>
       <c r="D29" s="5">
         <v>47.932520453361093</v>
       </c>
       <c r="E29" s="5">
         <v>0.27015687029094959</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>2.3488571649000001</v>
       </c>
       <c r="C30" s="5">
         <v>-9.690753009999975E-2</v>
       </c>
       <c r="D30" s="5">
         <v>-38.43934443815121</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>2.3623073719000001</v>
       </c>
       <c r="C31" s="5">
         <v>1.3450206999999992E-2</v>
       </c>
       <c r="D31" s="5">
         <v>7.092132735702017</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>2.3486137718000002</v>
       </c>
       <c r="C32" s="5">
         <v>-1.369360009999987E-2</v>
       </c>
       <c r="D32" s="5">
         <v>-6.7385045173798837</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>2.3117585141000001</v>
       </c>
       <c r="C33" s="5">
         <v>-3.6855257700000088E-2</v>
       </c>
       <c r="D33" s="5">
         <v>-17.287651636674983</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>2.4646139374999998</v>
       </c>
       <c r="C34" s="5">
         <v>0.15285542339999969</v>
       </c>
       <c r="D34" s="5">
         <v>115.61412672552969</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>2.3490630675999999</v>
       </c>
       <c r="C35" s="5">
         <v>-0.11555086989999985</v>
       </c>
       <c r="D35" s="5">
         <v>-43.798316991482665</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>2.2714091883999998</v>
       </c>
       <c r="C36" s="5">
         <v>-7.7653879200000109E-2</v>
       </c>
       <c r="D36" s="5">
         <v>-33.195084812904994</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>2.2397929061999999</v>
       </c>
       <c r="C37" s="5">
         <v>-3.1616282199999901E-2</v>
       </c>
       <c r="D37" s="5">
         <v>-15.481877964831813</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>2.2126988458999999</v>
       </c>
       <c r="C38" s="5">
         <v>-2.7094060300000056E-2</v>
       </c>
       <c r="D38" s="5">
         <v>-13.588143835664713</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>2.2825743299000001</v>
       </c>
       <c r="C39" s="5">
         <v>6.987548400000021E-2</v>
       </c>
       <c r="D39" s="5">
         <v>45.221672428911354</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>2.2760980225999998</v>
       </c>
       <c r="C40" s="5">
         <v>-6.4763073000002613E-3</v>
       </c>
       <c r="D40" s="5">
         <v>-3.3521067058311149</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>2.2484711538000002</v>
       </c>
       <c r="C41" s="5">
         <v>-2.7626868799999649E-2</v>
       </c>
       <c r="D41" s="5">
         <v>-13.631315382221532</v>
       </c>
       <c r="E41" s="5">
         <v>-8.0667425449118983</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>2.3460767840000001</v>
       </c>
       <c r="C42" s="5">
         <v>9.7605630199999904E-2</v>
       </c>
       <c r="D42" s="5">
         <v>66.517092639367164</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>2.3638269793000002</v>
       </c>
       <c r="C43" s="5">
         <v>1.7750195300000104E-2</v>
       </c>
       <c r="D43" s="5">
         <v>9.4665822039432079</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>2.3400195789999998</v>
       </c>
       <c r="C44" s="5">
         <v>-2.3807400300000392E-2</v>
       </c>
       <c r="D44" s="5">
         <v>-11.438355424468005</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>2.5004889514999999</v>
       </c>
       <c r="C45" s="5">
         <v>0.16046937250000015</v>
       </c>
       <c r="D45" s="5">
         <v>121.64880040301477</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>2.5580083912</v>
       </c>
       <c r="C46" s="5">
         <v>5.7519439700000063E-2</v>
       </c>
       <c r="D46" s="5">
         <v>31.378499732178746</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>2.5399204289999999</v>
       </c>
       <c r="C47" s="5">
         <v>-1.8087962200000085E-2</v>
       </c>
       <c r="D47" s="5">
         <v>-8.1629855237834175</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>2.6687964414000001</v>
       </c>
       <c r="C48" s="5">
         <v>0.12887601240000013</v>
       </c>
       <c r="D48" s="5">
         <v>81.110681209701994</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>2.7330419094999998</v>
       </c>
       <c r="C49" s="5">
         <v>6.4245468099999758E-2</v>
       </c>
       <c r="D49" s="5">
         <v>33.036281734813919</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>2.7132258883999998</v>
       </c>
       <c r="C50" s="5">
         <v>-1.9816021100000025E-2</v>
       </c>
       <c r="D50" s="5">
         <v>-8.361930705721953</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>2.6917488080999998</v>
       </c>
       <c r="C51" s="5">
         <v>-2.1477080299999951E-2</v>
       </c>
       <c r="D51" s="5">
         <v>-9.0960141759152897</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>2.5817035424000001</v>
       </c>
       <c r="C52" s="5">
         <v>-0.11004526569999973</v>
       </c>
       <c r="D52" s="5">
         <v>-39.401469203982451</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>2.6632627384999998</v>
       </c>
       <c r="C53" s="5">
         <v>8.1559196099999731E-2</v>
       </c>
       <c r="D53" s="5">
         <v>45.241828395367079</v>
       </c>
       <c r="E53" s="5">
         <v>18.447716529473212</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>2.750677805</v>
       </c>
       <c r="C54" s="5">
         <v>8.7415066500000194E-2</v>
       </c>
       <c r="D54" s="5">
         <v>47.335880463591117</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>2.6697441677999998</v>
       </c>
       <c r="C55" s="5">
         <v>-8.0933637200000241E-2</v>
       </c>
       <c r="D55" s="5">
         <v>-30.119005133052834</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>2.7436632275999999</v>
       </c>
       <c r="C56" s="5">
         <v>7.3919059800000131E-2</v>
       </c>
       <c r="D56" s="5">
         <v>38.782233915575318</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>2.6892841888999999</v>
       </c>
       <c r="C57" s="5">
         <v>-5.4379038700000049E-2</v>
       </c>
       <c r="D57" s="5">
         <v>-21.355066220847995</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>2.5527391749000001</v>
       </c>
       <c r="C58" s="5">
         <v>-0.13654501399999974</v>
       </c>
       <c r="D58" s="5">
         <v>-46.489755396341216</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>2.6337650986000001</v>
       </c>
       <c r="C59" s="5">
         <v>8.1025923699999947E-2</v>
       </c>
       <c r="D59" s="5">
         <v>45.494689217623097</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>2.7698878740000001</v>
       </c>
       <c r="C60" s="5">
         <v>0.13612277540000006</v>
       </c>
       <c r="D60" s="5">
         <v>83.071950526143638</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>2.6432643553999999</v>
       </c>
       <c r="C61" s="5">
         <v>-0.12662351860000021</v>
       </c>
       <c r="D61" s="5">
         <v>-42.965068309065579</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>2.6030202841999999</v>
       </c>
       <c r="C62" s="5">
         <v>-4.0244071200000064E-2</v>
       </c>
       <c r="D62" s="5">
         <v>-16.815303860033659</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>2.6034634955999998</v>
       </c>
       <c r="C63" s="5">
         <v>4.4321139999992099E-4</v>
       </c>
       <c r="D63" s="5">
         <v>0.20451320857943767</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>2.6917693798000002</v>
       </c>
       <c r="C64" s="5">
         <v>8.8305884200000406E-2</v>
       </c>
       <c r="D64" s="5">
         <v>49.223173153747268</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>2.7669035955000001</v>
       </c>
       <c r="C65" s="5">
         <v>7.5134215699999896E-2</v>
       </c>
       <c r="D65" s="5">
         <v>39.147097093505344</v>
       </c>
       <c r="E65" s="5">
         <v>3.8914995318251266</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>2.8482865906999999</v>
       </c>
       <c r="C66" s="5">
         <v>8.1382995199999808E-2</v>
       </c>
       <c r="D66" s="5">
         <v>41.604120465667862</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>3.0771596666000001</v>
       </c>
       <c r="C67" s="5">
         <v>0.22887307590000017</v>
       </c>
       <c r="D67" s="5">
         <v>152.8111084994905</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>3.0426778961999998</v>
       </c>
       <c r="C68" s="5">
         <v>-3.4481770400000222E-2</v>
       </c>
       <c r="D68" s="5">
         <v>-12.648296642186152</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>2.9857539130999999</v>
       </c>
       <c r="C69" s="5">
         <v>-5.6923983099999909E-2</v>
       </c>
       <c r="D69" s="5">
         <v>-20.278333702285924</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>3.0508654839</v>
       </c>
       <c r="C70" s="5">
         <v>6.5111570800000074E-2</v>
       </c>
       <c r="D70" s="5">
         <v>29.547367575171823</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>3.0147626431000001</v>
       </c>
       <c r="C71" s="5">
         <v>-3.6102840799999925E-2</v>
       </c>
       <c r="D71" s="5">
         <v>-13.311639895293892</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>3.0622142105000001</v>
       </c>
       <c r="C72" s="5">
         <v>4.7451567400000005E-2</v>
       </c>
       <c r="D72" s="5">
         <v>20.611663882165999</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>3.0468391842</v>
       </c>
       <c r="C73" s="5">
         <v>-1.5375026300000094E-2</v>
       </c>
       <c r="D73" s="5">
         <v>-5.861434444234515</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>3.0960157940999999</v>
       </c>
       <c r="C74" s="5">
         <v>4.9176609899999946E-2</v>
       </c>
       <c r="D74" s="5">
         <v>21.183536813234326</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>3.0092824188999998</v>
       </c>
       <c r="C75" s="5">
         <v>-8.6733375200000129E-2</v>
       </c>
       <c r="D75" s="5">
         <v>-28.892180077636496</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>2.9997807055000001</v>
       </c>
       <c r="C76" s="5">
         <v>-9.5017133999997228E-3</v>
       </c>
       <c r="D76" s="5">
         <v>-3.7238500257313123</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>3.0668641889999999</v>
       </c>
       <c r="C77" s="5">
         <v>6.7083483499999819E-2</v>
       </c>
       <c r="D77" s="5">
         <v>30.394851358094854</v>
       </c>
       <c r="E77" s="5">
         <v>10.841020770938513</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>2.8461166478000002</v>
       </c>
       <c r="C78" s="5">
         <v>-0.22074754119999973</v>
       </c>
       <c r="D78" s="5">
         <v>-59.196462641209301</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>2.8652250968000001</v>
       </c>
       <c r="C79" s="5">
         <v>1.9108448999999972E-2</v>
       </c>
       <c r="D79" s="5">
         <v>8.3609018508215893</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>2.7356478421000001</v>
       </c>
       <c r="C80" s="5">
         <v>-0.12957725470000003</v>
       </c>
       <c r="D80" s="5">
         <v>-42.612497523946971</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>2.8953302488000001</v>
       </c>
       <c r="C81" s="5">
         <v>0.1596824067</v>
       </c>
       <c r="D81" s="5">
         <v>97.53998146219962</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>2.8653867084</v>
       </c>
       <c r="C82" s="5">
         <v>-2.9943540400000135E-2</v>
       </c>
       <c r="D82" s="5">
         <v>-11.728275228661978</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>2.9153171283999999</v>
       </c>
       <c r="C83" s="5">
         <v>4.993041999999992E-2</v>
       </c>
       <c r="D83" s="5">
         <v>23.035587366858977</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>2.8591176759999999</v>
       </c>
       <c r="C84" s="5">
         <v>-5.6199452400000016E-2</v>
       </c>
       <c r="D84" s="5">
         <v>-20.831081026696829</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>2.8584652413999998</v>
       </c>
       <c r="C85" s="5">
         <v>-6.5243460000008469E-4</v>
       </c>
       <c r="D85" s="5">
         <v>-0.27348984373284368</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>2.9807669444</v>
       </c>
       <c r="C86" s="5">
         <v>0.12230170300000021</v>
       </c>
       <c r="D86" s="5">
         <v>65.326042382648367</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>3.1079930505000002</v>
       </c>
       <c r="C87" s="5">
         <v>0.12722610610000018</v>
       </c>
       <c r="D87" s="5">
         <v>65.129327250418442</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>3.1057237179000001</v>
       </c>
       <c r="C88" s="5">
         <v>-2.2693326000000624E-3</v>
       </c>
       <c r="D88" s="5">
         <v>-0.87268201902174214</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>3.1550788261</v>
       </c>
       <c r="C89" s="5">
         <v>4.9355108199999886E-2</v>
       </c>
       <c r="D89" s="5">
         <v>20.828322048550007</v>
       </c>
       <c r="E89" s="5">
         <v>2.8763789872535472</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>3.1550118968</v>
       </c>
       <c r="C90" s="5">
         <v>-6.6929299999962666E-5</v>
       </c>
       <c r="D90" s="5">
         <v>-2.5452863308006446E-2</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>3.1703483320000001</v>
       </c>
       <c r="C91" s="5">
         <v>1.5336435200000054E-2</v>
       </c>
       <c r="D91" s="5">
         <v>5.9916771954661385</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>3.1426826481000001</v>
       </c>
       <c r="C92" s="5">
         <v>-2.7665683900000015E-2</v>
       </c>
       <c r="D92" s="5">
         <v>-9.9834108485211672</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>3.2081613181000002</v>
       </c>
       <c r="C93" s="5">
         <v>6.5478670000000072E-2</v>
       </c>
       <c r="D93" s="5">
         <v>28.076085427531527</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>3.2780307477999999</v>
       </c>
       <c r="C94" s="5">
         <v>6.9869429699999763E-2</v>
       </c>
       <c r="D94" s="5">
         <v>29.503616933343313</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>3.2987000277999998</v>
       </c>
       <c r="C95" s="5">
         <v>2.0669279999999901E-2</v>
       </c>
       <c r="D95" s="5">
         <v>7.8344715737000525</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>3.2422915767</v>
       </c>
       <c r="C96" s="5">
         <v>-5.6408451099999812E-2</v>
       </c>
       <c r="D96" s="5">
         <v>-18.696184544586213</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>3.2565678085999998</v>
       </c>
       <c r="C97" s="5">
         <v>1.4276231899999825E-2</v>
       </c>
       <c r="D97" s="5">
         <v>5.41361087210388</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>3.2709004336</v>
       </c>
       <c r="C98" s="5">
         <v>1.433262500000021E-2</v>
       </c>
       <c r="D98" s="5">
         <v>5.4111099025816456</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>3.1986264176999999</v>
       </c>
       <c r="C99" s="5">
         <v>-7.2274015900000155E-2</v>
       </c>
       <c r="D99" s="5">
         <v>-23.518861362458832</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>3.2120507071</v>
       </c>
       <c r="C100" s="5">
         <v>1.3424289400000067E-2</v>
       </c>
       <c r="D100" s="5">
         <v>5.1541638496621855</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>3.2479615235999999</v>
       </c>
       <c r="C101" s="5">
         <v>3.5910816499999942E-2</v>
       </c>
       <c r="D101" s="5">
         <v>14.272518156217462</v>
       </c>
       <c r="E101" s="5">
         <v>2.9439105207654137</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>3.3600621237000001</v>
       </c>
       <c r="C102" s="5">
         <v>0.11210060010000023</v>
       </c>
       <c r="D102" s="5">
         <v>50.257851671581946</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>3.3726206964999998</v>
       </c>
       <c r="C103" s="5">
         <v>1.2558572799999723E-2</v>
       </c>
       <c r="D103" s="5">
         <v>4.5784798323853515</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>3.4552735731999999</v>
       </c>
       <c r="C104" s="5">
         <v>8.26528767000001E-2</v>
       </c>
       <c r="D104" s="5">
         <v>33.714730545418647</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>3.4210336831000001</v>
       </c>
       <c r="C105" s="5">
         <v>-3.4239890099999837E-2</v>
       </c>
       <c r="D105" s="5">
         <v>-11.264185565698693</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>3.3878426547</v>
       </c>
       <c r="C106" s="5">
         <v>-3.31910284000001E-2</v>
       </c>
       <c r="D106" s="5">
         <v>-11.040859564395966</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>3.3040736464</v>
       </c>
       <c r="C107" s="5">
         <v>-8.3769008300000003E-2</v>
       </c>
       <c r="D107" s="5">
         <v>-25.951230268379234</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>3.5260954360999999</v>
       </c>
       <c r="C108" s="5">
         <v>0.22202178969999986</v>
       </c>
       <c r="D108" s="5">
         <v>118.23887946278293</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>3.4399522085999998</v>
       </c>
       <c r="C109" s="5">
         <v>-8.614322750000003E-2</v>
       </c>
       <c r="D109" s="5">
         <v>-25.680948856763187</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>3.4544441003999999</v>
       </c>
       <c r="C110" s="5">
         <v>1.4491891800000101E-2</v>
       </c>
       <c r="D110" s="5">
         <v>5.1741776302670406</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>3.5982004202</v>
       </c>
       <c r="C111" s="5">
         <v>0.14375631980000003</v>
       </c>
       <c r="D111" s="5">
         <v>63.112095470903064</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>3.6257213989000001</v>
       </c>
       <c r="C112" s="5">
         <v>2.7520978700000143E-2</v>
       </c>
       <c r="D112" s="5">
         <v>9.5743638617780125</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>3.6536277930000001</v>
       </c>
       <c r="C113" s="5">
         <v>2.7906394099999954E-2</v>
       </c>
       <c r="D113" s="5">
         <v>9.6373348897083702</v>
       </c>
       <c r="E113" s="5">
         <v>12.489873000415486</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>3.6682635473</v>
       </c>
       <c r="C114" s="5">
         <v>1.463575429999997E-2</v>
       </c>
       <c r="D114" s="5">
         <v>4.9143112999654459</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>3.6833507571999999</v>
       </c>
       <c r="C115" s="5">
         <v>1.5087209899999898E-2</v>
       </c>
       <c r="D115" s="5">
         <v>5.0486731202104007</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>3.6559276030999999</v>
       </c>
       <c r="C116" s="5">
         <v>-2.7423154100000069E-2</v>
       </c>
       <c r="D116" s="5">
         <v>-8.5772856728379097</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>3.6233874470999998</v>
       </c>
       <c r="C117" s="5">
         <v>-3.2540156000000042E-2</v>
       </c>
       <c r="D117" s="5">
         <v>-10.173131198992081</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>3.5940949208999999</v>
       </c>
       <c r="C118" s="5">
         <v>-2.9292526199999891E-2</v>
       </c>
       <c r="D118" s="5">
         <v>-9.2812185872825577</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>3.6074053679000002</v>
       </c>
       <c r="C119" s="5">
         <v>1.3310447000000281E-2</v>
       </c>
       <c r="D119" s="5">
         <v>4.5357533226088709</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>3.8080544722999998</v>
       </c>
       <c r="C120" s="5">
         <v>0.20064910439999961</v>
       </c>
       <c r="D120" s="5">
         <v>91.46899566639064</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>3.9144557484</v>
       </c>
       <c r="C121" s="5">
         <v>0.10640127610000016</v>
       </c>
       <c r="D121" s="5">
         <v>39.193459558896571</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>3.9420556326999998</v>
       </c>
       <c r="C122" s="5">
         <v>2.7599884299999822E-2</v>
       </c>
       <c r="D122" s="5">
         <v>8.7968530769390938</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>3.9013771698999999</v>
       </c>
       <c r="C123" s="5">
         <v>-4.067846279999987E-2</v>
       </c>
       <c r="D123" s="5">
         <v>-11.703747675976029</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>3.9441746463</v>
       </c>
       <c r="C124" s="5">
         <v>4.279747640000009E-2</v>
       </c>
       <c r="D124" s="5">
         <v>13.987803726705184</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>4.0633178489999997</v>
       </c>
       <c r="C125" s="5">
         <v>0.11914320269999967</v>
       </c>
       <c r="D125" s="5">
         <v>42.920953904687863</v>
       </c>
       <c r="E125" s="5">
         <v>11.213240078393483</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>3.8704167667</v>
       </c>
       <c r="C126" s="5">
         <v>-0.19290108229999969</v>
       </c>
       <c r="D126" s="5">
         <v>-44.214254938782503</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>3.8847023878</v>
       </c>
       <c r="C127" s="5">
         <v>1.4285621099999979E-2</v>
       </c>
       <c r="D127" s="5">
         <v>4.5202023207011166</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>3.9488440451</v>
       </c>
       <c r="C128" s="5">
         <v>6.4141657299999988E-2</v>
       </c>
       <c r="D128" s="5">
         <v>21.715743173101831</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>4.0249183147999998</v>
       </c>
       <c r="C129" s="5">
         <v>7.6074269699999864E-2</v>
       </c>
       <c r="D129" s="5">
         <v>25.731780168467932</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>4.0888430181000004</v>
       </c>
       <c r="C130" s="5">
         <v>6.3924703300000552E-2</v>
       </c>
       <c r="D130" s="5">
         <v>20.814871219312735</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>4.2176808925999998</v>
       </c>
       <c r="C131" s="5">
         <v>0.12883787449999939</v>
       </c>
       <c r="D131" s="5">
         <v>45.103996000660288</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>4.3986901906</v>
       </c>
       <c r="C132" s="5">
         <v>0.18100929800000021</v>
       </c>
       <c r="D132" s="5">
         <v>65.575425161133012</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>4.3875395358000002</v>
       </c>
       <c r="C133" s="5">
         <v>-1.1150654799999771E-2</v>
       </c>
       <c r="D133" s="5">
         <v>-2.9999366815008921</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>4.4236276199000004</v>
       </c>
       <c r="C134" s="5">
         <v>3.6088084100000195E-2</v>
       </c>
       <c r="D134" s="5">
         <v>10.329136077606794</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>4.5100842475</v>
       </c>
       <c r="C135" s="5">
         <v>8.6456627599999614E-2</v>
       </c>
       <c r="D135" s="5">
         <v>26.145894807862867</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>4.5572579088999996</v>
       </c>
       <c r="C136" s="5">
         <v>4.7173661399999567E-2</v>
       </c>
       <c r="D136" s="5">
         <v>13.299354035127475</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>4.6749451860000004</v>
       </c>
       <c r="C137" s="5">
         <v>0.11768727710000082</v>
       </c>
       <c r="D137" s="5">
         <v>35.792251647209824</v>
       </c>
       <c r="E137" s="5">
         <v>15.052411840007164</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>4.7901209476000002</v>
       </c>
       <c r="C138" s="5">
         <v>0.11517576159999976</v>
       </c>
       <c r="D138" s="5">
         <v>33.918159914410559</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>4.9052632059999999</v>
       </c>
       <c r="C139" s="5">
         <v>0.1151422583999997</v>
       </c>
       <c r="D139" s="5">
         <v>32.981135587339679</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>4.9524630404999996</v>
       </c>
       <c r="C140" s="5">
         <v>4.719983449999976E-2</v>
       </c>
       <c r="D140" s="5">
         <v>12.177854591263127</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>5.0182480156000002</v>
       </c>
       <c r="C141" s="5">
         <v>6.5784975100000587E-2</v>
       </c>
       <c r="D141" s="5">
         <v>17.157620010238173</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>4.9716176814999997</v>
       </c>
       <c r="C142" s="5">
         <v>-4.6630334100000503E-2</v>
       </c>
       <c r="D142" s="5">
         <v>-10.598001219973185</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>4.9248627247999996</v>
       </c>
       <c r="C143" s="5">
         <v>-4.6754956700000072E-2</v>
       </c>
       <c r="D143" s="5">
         <v>-10.719447896875611</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>4.8009725144999997</v>
       </c>
       <c r="C144" s="5">
         <v>-0.12389021029999991</v>
       </c>
       <c r="D144" s="5">
         <v>-26.341803414844122</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>4.8787350715000004</v>
       </c>
       <c r="C145" s="5">
         <v>7.7762557000000676E-2</v>
       </c>
       <c r="D145" s="5">
         <v>21.26520042634472</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>4.8170584602000002</v>
       </c>
       <c r="C146" s="5">
         <v>-6.1676611300000239E-2</v>
       </c>
       <c r="D146" s="5">
         <v>-14.158721145730969</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>4.7153977065000001</v>
       </c>
       <c r="C147" s="5">
         <v>-0.10166075370000005</v>
       </c>
       <c r="D147" s="5">
         <v>-22.582894212888238</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>4.6580536410000004</v>
       </c>
       <c r="C148" s="5">
         <v>-5.7344065499999708E-2</v>
       </c>
       <c r="D148" s="5">
         <v>-13.655656776720127</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>4.6720693858000004</v>
       </c>
       <c r="C149" s="5">
         <v>1.4015744800000007E-2</v>
       </c>
       <c r="D149" s="5">
         <v>3.6710702119790328</v>
       </c>
       <c r="E149" s="5">
         <v>-6.15151640411149E-2</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>4.5844598483999999</v>
       </c>
       <c r="C150" s="5">
         <v>-8.7609537400000548E-2</v>
       </c>
       <c r="D150" s="5">
         <v>-20.320486447422702</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>4.5911491598999996</v>
       </c>
       <c r="C151" s="5">
         <v>6.6893114999997394E-3</v>
       </c>
       <c r="D151" s="5">
         <v>1.7650733360613735</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>4.6460834147999996</v>
       </c>
       <c r="C152" s="5">
         <v>5.4934254900000035E-2</v>
       </c>
       <c r="D152" s="5">
         <v>15.341926761999014</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>4.7026566600999997</v>
       </c>
       <c r="C153" s="5">
         <v>5.6573245300000075E-2</v>
       </c>
       <c r="D153" s="5">
         <v>15.631253264599154</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>4.7524788081000002</v>
       </c>
       <c r="C154" s="5">
         <v>4.982214800000051E-2</v>
       </c>
       <c r="D154" s="5">
         <v>13.480960155718513</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>4.7444315883000003</v>
       </c>
       <c r="C155" s="5">
         <v>-8.047219799999894E-3</v>
       </c>
       <c r="D155" s="5">
         <v>-2.0131046476108194</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>4.8199426587999996</v>
       </c>
       <c r="C156" s="5">
         <v>7.5511070499999278E-2</v>
       </c>
       <c r="D156" s="5">
         <v>20.862672819088466</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>4.7981555091999999</v>
       </c>
       <c r="C157" s="5">
         <v>-2.1787149599999722E-2</v>
       </c>
       <c r="D157" s="5">
         <v>-5.2914093892036611</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>4.8249223601000004</v>
       </c>
       <c r="C158" s="5">
         <v>2.6766850900000527E-2</v>
       </c>
       <c r="D158" s="5">
         <v>6.9035478645815385</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>4.8134109231000002</v>
       </c>
       <c r="C159" s="5">
         <v>-1.1511437000000235E-2</v>
       </c>
       <c r="D159" s="5">
         <v>-2.8257229350968638</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>4.7500960695999996</v>
       </c>
       <c r="C160" s="5">
         <v>-6.3314853500000545E-2</v>
       </c>
       <c r="D160" s="5">
         <v>-14.691275526138448</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>4.7752612973000002</v>
       </c>
       <c r="C161" s="5">
         <v>2.5165227700000514E-2</v>
       </c>
       <c r="D161" s="5">
         <v>6.545955842529616</v>
       </c>
       <c r="E161" s="5">
         <v>2.2086981801604955</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>4.8768240634</v>
       </c>
       <c r="C162" s="5">
         <v>0.10156276609999981</v>
       </c>
       <c r="D162" s="5">
         <v>28.729881766232634</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>4.7886366249999996</v>
       </c>
       <c r="C163" s="5">
         <v>-8.8187438400000318E-2</v>
       </c>
       <c r="D163" s="5">
         <v>-19.666343484198702</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>4.7530472536000001</v>
       </c>
       <c r="C164" s="5">
         <v>-3.5589371399999514E-2</v>
       </c>
       <c r="D164" s="5">
         <v>-8.5627850374910501</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>4.4811414956000002</v>
       </c>
       <c r="C165" s="5">
         <v>-0.27190575799999994</v>
       </c>
       <c r="D165" s="5">
         <v>-50.682812161422554</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>4.5524278922999999</v>
       </c>
       <c r="C166" s="5">
         <v>7.1286396699999699E-2</v>
       </c>
       <c r="D166" s="5">
         <v>20.851770935885881</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>4.4591234375999997</v>
       </c>
       <c r="C167" s="5">
         <v>-9.330445470000015E-2</v>
       </c>
       <c r="D167" s="5">
         <v>-22.003156142156953</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>4.4199004662999997</v>
       </c>
       <c r="C168" s="5">
         <v>-3.9222971300000076E-2</v>
       </c>
       <c r="D168" s="5">
         <v>-10.059367656062445</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>4.5300562458</v>
       </c>
       <c r="C169" s="5">
         <v>0.11015577950000033</v>
       </c>
       <c r="D169" s="5">
         <v>34.367197449815023</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>4.5614051756</v>
       </c>
       <c r="C170" s="5">
         <v>3.1348929800000036E-2</v>
       </c>
       <c r="D170" s="5">
         <v>8.6277240344081907</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>4.5927911452999997</v>
       </c>
       <c r="C171" s="5">
         <v>3.1385969699999627E-2</v>
       </c>
       <c r="D171" s="5">
         <v>8.5766772100754007</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>4.7367310836999996</v>
       </c>
       <c r="C172" s="5">
         <v>0.14393993839999997</v>
       </c>
       <c r="D172" s="5">
         <v>44.81861655081849</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>4.8841293261000001</v>
       </c>
       <c r="C173" s="5">
         <v>0.14739824240000043</v>
       </c>
       <c r="D173" s="5">
         <v>44.444532433027661</v>
       </c>
       <c r="E173" s="5">
         <v>2.2798339613699259</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>4.6515981004000002</v>
       </c>
       <c r="C174" s="5">
         <v>-0.23253122569999984</v>
       </c>
       <c r="D174" s="5">
         <v>-44.30959792793422</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>4.6793918654000004</v>
       </c>
       <c r="C175" s="5">
         <v>2.7793765000000192E-2</v>
       </c>
       <c r="D175" s="5">
         <v>7.4105091238150678</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>4.6656825922999996</v>
       </c>
       <c r="C176" s="5">
         <v>-1.3709273100000807E-2</v>
       </c>
       <c r="D176" s="5">
         <v>-3.4595554333120559</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>4.6594124549</v>
       </c>
       <c r="C177" s="5">
         <v>-6.270137399999598E-3</v>
       </c>
       <c r="D177" s="5">
         <v>-1.6007945829886294</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>4.7579127763000004</v>
       </c>
       <c r="C178" s="5">
         <v>9.8500321400000423E-2</v>
       </c>
       <c r="D178" s="5">
         <v>28.535721218707376</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>4.8721467560000002</v>
       </c>
       <c r="C179" s="5">
         <v>0.11423397969999982</v>
       </c>
       <c r="D179" s="5">
         <v>32.937229341285892</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>4.6979768783999996</v>
       </c>
       <c r="C180" s="5">
         <v>-0.17416987760000069</v>
       </c>
       <c r="D180" s="5">
         <v>-35.392019891396551</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>4.6435831569000001</v>
       </c>
       <c r="C181" s="5">
         <v>-5.4393721499999437E-2</v>
       </c>
       <c r="D181" s="5">
         <v>-13.042263433737888</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>4.7094894602000004</v>
       </c>
       <c r="C182" s="5">
         <v>6.5906303300000246E-2</v>
       </c>
       <c r="D182" s="5">
         <v>18.426044624629867</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>4.4624314543999999</v>
       </c>
       <c r="C183" s="5">
         <v>-0.24705800580000048</v>
       </c>
       <c r="D183" s="5">
         <v>-47.619125300897544</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>4.5155741248999997</v>
       </c>
       <c r="C184" s="5">
         <v>5.3142670499999767E-2</v>
       </c>
       <c r="D184" s="5">
         <v>15.264882425098936</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>4.5922409531000001</v>
       </c>
       <c r="C185" s="5">
         <v>7.6666828200000481E-2</v>
       </c>
       <c r="D185" s="5">
         <v>22.388411374324523</v>
       </c>
       <c r="E185" s="5">
         <v>-5.9762621648897678</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>4.3279076899</v>
       </c>
       <c r="C186" s="5">
         <v>-0.26433326320000017</v>
       </c>
       <c r="D186" s="5">
         <v>-50.904706306739619</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>4.3631043739999997</v>
       </c>
       <c r="C187" s="5">
         <v>3.5196684099999764E-2</v>
       </c>
       <c r="D187" s="5">
         <v>10.207552603443194</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>4.3792390041999996</v>
       </c>
       <c r="C188" s="5">
         <v>1.6134630199999833E-2</v>
       </c>
       <c r="D188" s="5">
         <v>4.5289410468308366</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>4.5486073631000004</v>
       </c>
       <c r="C189" s="5">
         <v>0.16936835890000079</v>
       </c>
       <c r="D189" s="5">
         <v>57.673105821201801</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>4.3819904233000004</v>
       </c>
       <c r="C190" s="5">
         <v>-0.16661693979999992</v>
       </c>
       <c r="D190" s="5">
         <v>-36.097817888165373</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>4.0834857832999996</v>
       </c>
       <c r="C191" s="5">
         <v>-0.29850464000000088</v>
       </c>
       <c r="D191" s="5">
         <v>-57.114005451387605</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>4.2845715050999997</v>
       </c>
       <c r="C192" s="5">
         <v>0.20108572180000017</v>
       </c>
       <c r="D192" s="5">
         <v>78.039418340734599</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>4.2512299089000001</v>
       </c>
       <c r="C193" s="5">
         <v>-3.3341596199999657E-2</v>
       </c>
       <c r="D193" s="5">
         <v>-8.9486544765633891</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>4.3595295815000004</v>
       </c>
       <c r="C194" s="5">
         <v>0.10829967260000029</v>
       </c>
       <c r="D194" s="5">
         <v>35.238528597630079</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>4.4262128272999997</v>
       </c>
       <c r="C195" s="5">
         <v>6.6683245799999291E-2</v>
       </c>
       <c r="D195" s="5">
         <v>19.980857758245673</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>4.4007621819000002</v>
       </c>
       <c r="C196" s="5">
         <v>-2.5450645399999416E-2</v>
       </c>
       <c r="D196" s="5">
         <v>-6.6858963530100564</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>4.3945653222000001</v>
       </c>
       <c r="C197" s="5">
         <v>-6.1968597000001679E-3</v>
       </c>
       <c r="D197" s="5">
         <v>-1.6767344322998978</v>
       </c>
       <c r="E197" s="5">
         <v>-4.3045570325868638</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>4.6192847586000001</v>
       </c>
       <c r="C198" s="5">
         <v>0.22471943640000003</v>
       </c>
       <c r="D198" s="5">
         <v>81.930592064135425</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>4.5572561436000001</v>
       </c>
       <c r="C199" s="5">
         <v>-6.2028615000000009E-2</v>
       </c>
       <c r="D199" s="5">
         <v>-14.975430060059324</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>4.4962304438</v>
       </c>
       <c r="C200" s="5">
         <v>-6.1025699800000055E-2</v>
       </c>
       <c r="D200" s="5">
         <v>-14.936847555368459</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>4.6442088053999999</v>
       </c>
       <c r="C201" s="5">
         <v>0.14797836159999989</v>
       </c>
       <c r="D201" s="5">
         <v>47.488482777372631</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>4.3951838560000001</v>
       </c>
       <c r="C202" s="5">
         <v>-0.24902494939999986</v>
       </c>
       <c r="D202" s="5">
         <v>-48.384075340717914</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>4.4865475753000004</v>
       </c>
       <c r="C203" s="5">
         <v>9.1363719300000312E-2</v>
       </c>
       <c r="D203" s="5">
         <v>28.003771528125565</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>4.5645179422000002</v>
       </c>
       <c r="C204" s="5">
         <v>7.797036689999981E-2</v>
       </c>
       <c r="D204" s="5">
         <v>22.967882369368418</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>4.44525463</v>
       </c>
       <c r="C205" s="5">
         <v>-0.11926331220000019</v>
       </c>
       <c r="D205" s="5">
         <v>-27.218551748797005</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>4.2960098124000003</v>
       </c>
       <c r="C206" s="5">
         <v>-0.14924481759999964</v>
       </c>
       <c r="D206" s="5">
         <v>-33.622107391675648</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>4.3986258884999998</v>
       </c>
       <c r="C207" s="5">
         <v>0.10261607609999945</v>
       </c>
       <c r="D207" s="5">
         <v>32.745905980128676</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>4.2954888227000003</v>
       </c>
       <c r="C208" s="5">
         <v>-0.10313706579999948</v>
       </c>
       <c r="D208" s="5">
         <v>-24.777665440039666</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>4.1895122328000003</v>
       </c>
       <c r="C209" s="5">
         <v>-0.10597658990000003</v>
       </c>
       <c r="D209" s="5">
         <v>-25.901326305945759</v>
       </c>
       <c r="E209" s="5">
         <v>-4.6660607902250124</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>4.2127873389000001</v>
       </c>
       <c r="C210" s="5">
         <v>2.3275106099999832E-2</v>
       </c>
       <c r="D210" s="5">
         <v>6.8742018475712596</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>4.1410407162</v>
       </c>
       <c r="C211" s="5">
         <v>-7.1746622700000096E-2</v>
       </c>
       <c r="D211" s="5">
         <v>-18.627142029776245</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>4.1919526321999996</v>
       </c>
       <c r="C212" s="5">
         <v>5.0911915999999557E-2</v>
       </c>
       <c r="D212" s="5">
         <v>15.793022774821463</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>4.3576808462000001</v>
       </c>
       <c r="C213" s="5">
         <v>0.16572821400000048</v>
       </c>
       <c r="D213" s="5">
         <v>59.246038058261895</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>4.4120948016000003</v>
       </c>
       <c r="C214" s="5">
         <v>5.4413955400000269E-2</v>
       </c>
       <c r="D214" s="5">
         <v>16.057440874989346</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>4.3854084315000001</v>
       </c>
       <c r="C215" s="5">
         <v>-2.668637010000019E-2</v>
       </c>
       <c r="D215" s="5">
         <v>-7.0214986840836824</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>4.6560386334999997</v>
       </c>
       <c r="C216" s="5">
         <v>0.27063020199999954</v>
       </c>
       <c r="D216" s="5">
         <v>105.15321890919682</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>4.5397660970000002</v>
       </c>
       <c r="C217" s="5">
         <v>-0.11627253649999947</v>
       </c>
       <c r="D217" s="5">
         <v>-26.175107367852092</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>4.316819389</v>
       </c>
       <c r="C218" s="5">
         <v>-0.22294670800000027</v>
       </c>
       <c r="D218" s="5">
         <v>-45.353189773813277</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>4.4760807950999997</v>
       </c>
       <c r="C219" s="5">
         <v>0.15926140609999972</v>
       </c>
       <c r="D219" s="5">
         <v>54.457308190777987</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>4.4934050007000002</v>
       </c>
       <c r="C220" s="5">
         <v>1.7324205600000475E-2</v>
       </c>
       <c r="D220" s="5">
         <v>4.7446297823915851</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>4.3855759345000003</v>
       </c>
       <c r="C221" s="5">
         <v>-0.10782906619999988</v>
       </c>
       <c r="D221" s="5">
         <v>-25.284131513051953</v>
       </c>
       <c r="E221" s="5">
         <v>4.6798694168978194</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>4.9205323607000002</v>
       </c>
       <c r="C222" s="5">
         <v>0.53495642619999995</v>
       </c>
       <c r="D222" s="5">
         <v>297.94723160934126</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>4.6409673168000003</v>
       </c>
       <c r="C223" s="5">
         <v>-0.27956504389999992</v>
       </c>
       <c r="D223" s="5">
         <v>-50.437065555031445</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>4.4870001435000004</v>
       </c>
       <c r="C224" s="5">
         <v>-0.15396717329999987</v>
       </c>
       <c r="D224" s="5">
         <v>-33.29308116623038</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>4.2827114824999999</v>
       </c>
       <c r="C225" s="5">
         <v>-0.20428866100000054</v>
       </c>
       <c r="D225" s="5">
         <v>-42.832024444219797</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>4.2176205010999999</v>
       </c>
       <c r="C226" s="5">
         <v>-6.5090981400000025E-2</v>
       </c>
       <c r="D226" s="5">
         <v>-16.788340917713597</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>4.1798975291999998</v>
       </c>
       <c r="C227" s="5">
         <v>-3.7722971900000069E-2</v>
       </c>
       <c r="D227" s="5">
         <v>-10.220408292256399</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>4.0799345882000004</v>
       </c>
       <c r="C228" s="5">
         <v>-9.9962940999999361E-2</v>
       </c>
       <c r="D228" s="5">
         <v>-25.208751647300431</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>4.1396316378</v>
       </c>
       <c r="C229" s="5">
         <v>5.9697049599999552E-2</v>
       </c>
       <c r="D229" s="5">
         <v>19.04248000056803</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>3.9998368656999999</v>
       </c>
       <c r="C230" s="5">
         <v>-0.13979477210000013</v>
       </c>
       <c r="D230" s="5">
         <v>-33.78338478810894</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>4.1878292575999998</v>
       </c>
       <c r="C231" s="5">
         <v>0.18799239189999994</v>
       </c>
       <c r="D231" s="5">
         <v>73.524281103436977</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>4.3967502325999996</v>
       </c>
       <c r="C232" s="5">
         <v>0.20892097499999984</v>
       </c>
       <c r="D232" s="5">
         <v>79.355187516556953</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>4.3765214928000002</v>
       </c>
       <c r="C233" s="5">
         <v>-2.0228739799999396E-2</v>
       </c>
       <c r="D233" s="5">
         <v>-5.3834203608153164</v>
       </c>
       <c r="E233" s="5">
         <v>-0.20645958102724071</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>3.9294975414</v>
       </c>
       <c r="C234" s="5">
         <v>-0.44702395140000029</v>
       </c>
       <c r="D234" s="5">
         <v>-72.552962898106927</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>3.8219171976999999</v>
       </c>
       <c r="C235" s="5">
         <v>-0.10758034370000003</v>
       </c>
       <c r="D235" s="5">
         <v>-28.33105215066939</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>3.7502535529999999</v>
       </c>
       <c r="C236" s="5">
         <v>-7.1663644700000084E-2</v>
       </c>
       <c r="D236" s="5">
         <v>-20.319456302129069</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>3.8169843408999999</v>
       </c>
       <c r="C237" s="5">
         <v>6.6730787900000088E-2</v>
       </c>
       <c r="D237" s="5">
         <v>23.571114905107706</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>3.8226412012000002</v>
       </c>
       <c r="C238" s="5">
         <v>5.6568603000002327E-3</v>
       </c>
       <c r="D238" s="5">
         <v>1.7929961883731638</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>3.7724028402999998</v>
       </c>
       <c r="C239" s="5">
         <v>-5.0238360900000334E-2</v>
       </c>
       <c r="D239" s="5">
         <v>-14.679317430505767</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>3.7084685962999999</v>
       </c>
       <c r="C240" s="5">
         <v>-6.3934243999999918E-2</v>
       </c>
       <c r="D240" s="5">
         <v>-18.544856986076564</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>3.6423514144000002</v>
       </c>
       <c r="C241" s="5">
         <v>-6.6117181899999711E-2</v>
       </c>
       <c r="D241" s="5">
         <v>-19.416363395668789</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>3.7606164647</v>
       </c>
       <c r="C242" s="5">
         <v>0.11826505029999979</v>
       </c>
       <c r="D242" s="5">
         <v>46.732523518155404</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>3.5168633238</v>
       </c>
       <c r="C243" s="5">
         <v>-0.2437531409</v>
       </c>
       <c r="D243" s="5">
         <v>-55.253675301624881</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>3.4949690378999998</v>
       </c>
       <c r="C244" s="5">
         <v>-2.1894285900000199E-2</v>
       </c>
       <c r="D244" s="5">
         <v>-7.2200563191332945</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>3.5459289155999998</v>
       </c>
       <c r="C245" s="5">
         <v>5.0959877699999989E-2</v>
       </c>
       <c r="D245" s="5">
         <v>18.970780261187837</v>
       </c>
       <c r="E245" s="5">
         <v>-18.978373088454916</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>3.4522860487</v>
       </c>
       <c r="C246" s="5">
         <v>-9.3642866899999788E-2</v>
       </c>
       <c r="D246" s="5">
         <v>-27.469449019953963</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>3.4192864532999998</v>
       </c>
       <c r="C247" s="5">
         <v>-3.2999595400000192E-2</v>
       </c>
       <c r="D247" s="5">
         <v>-10.886284891034359</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>3.4337858231</v>
       </c>
       <c r="C248" s="5">
         <v>1.4499369800000217E-2</v>
       </c>
       <c r="D248" s="5">
         <v>5.2089317406864177</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>3.3403831314999999</v>
       </c>
       <c r="C249" s="5">
         <v>-9.3402691600000143E-2</v>
       </c>
       <c r="D249" s="5">
         <v>-28.174783507084832</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>3.322517307</v>
       </c>
       <c r="C250" s="5">
         <v>-1.7865824499999849E-2</v>
       </c>
       <c r="D250" s="5">
         <v>-6.2326505843723456</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>3.2617952351000001</v>
       </c>
       <c r="C251" s="5">
         <v>-6.0722071899999897E-2</v>
       </c>
       <c r="D251" s="5">
         <v>-19.855577242047197</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>3.2369551552</v>
       </c>
       <c r="C252" s="5">
         <v>-2.4840079900000145E-2</v>
       </c>
       <c r="D252" s="5">
         <v>-8.7653384858785603</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>3.1446070339999999</v>
       </c>
       <c r="C253" s="5">
         <v>-9.2348121200000133E-2</v>
       </c>
       <c r="D253" s="5">
         <v>-29.342806101133345</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>3.1065763569999998</v>
       </c>
       <c r="C254" s="5">
         <v>-3.8030677000000068E-2</v>
       </c>
       <c r="D254" s="5">
         <v>-13.58526279007728</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>3.1435264907999998</v>
       </c>
       <c r="C255" s="5">
         <v>3.6950133800000007E-2</v>
       </c>
       <c r="D255" s="5">
         <v>15.244737358335225</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>3.0940857194000002</v>
       </c>
       <c r="C256" s="5">
         <v>-4.9440771399999583E-2</v>
       </c>
       <c r="D256" s="5">
         <v>-17.32340128501243</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>3.0276141772999998</v>
       </c>
       <c r="C257" s="5">
         <v>-6.6471542100000391E-2</v>
       </c>
       <c r="D257" s="5">
         <v>-22.941905314603584</v>
       </c>
       <c r="E257" s="5">
         <v>-14.617177914078317</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>3.0707744339</v>
       </c>
       <c r="C258" s="5">
         <v>4.3160256600000224E-2</v>
       </c>
       <c r="D258" s="5">
         <v>18.513720311581871</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>3.0208946071999998</v>
       </c>
       <c r="C259" s="5">
         <v>-4.987982670000024E-2</v>
       </c>
       <c r="D259" s="5">
         <v>-17.841615203278195</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>3.0239268737999998</v>
       </c>
       <c r="C260" s="5">
         <v>3.0322665999999998E-3</v>
       </c>
       <c r="D260" s="5">
         <v>1.2111894184051453</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>2.8501401464999998</v>
       </c>
       <c r="C261" s="5">
         <v>-0.1737867273</v>
       </c>
       <c r="D261" s="5">
         <v>-50.848228906115324</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>2.9289173011999998</v>
       </c>
       <c r="C262" s="5">
         <v>7.8777154700000018E-2</v>
       </c>
       <c r="D262" s="5">
         <v>38.704555933372255</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>2.9557400241999998</v>
       </c>
       <c r="C263" s="5">
         <v>2.6822722999999993E-2</v>
       </c>
       <c r="D263" s="5">
         <v>11.560249463949113</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>2.9507663532000001</v>
       </c>
       <c r="C264" s="5">
         <v>-4.9736709999996798E-3</v>
       </c>
       <c r="D264" s="5">
         <v>-2.0006754959686179</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>2.9411461297999999</v>
       </c>
       <c r="C265" s="5">
         <v>-9.6202234000002385E-3</v>
       </c>
       <c r="D265" s="5">
         <v>-3.842898960474328</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>2.9683179757000002</v>
       </c>
       <c r="C266" s="5">
         <v>2.7171845900000324E-2</v>
       </c>
       <c r="D266" s="5">
         <v>11.667252723873411</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>2.9516158720000001</v>
       </c>
       <c r="C267" s="5">
         <v>-1.6702103700000137E-2</v>
       </c>
       <c r="D267" s="5">
         <v>-6.5470577206477305</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>2.9874560024000001</v>
       </c>
       <c r="C268" s="5">
         <v>3.5840130400000003E-2</v>
       </c>
       <c r="D268" s="5">
         <v>15.584652281874645</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>3.0184270932000001</v>
       </c>
       <c r="C269" s="5">
         <v>3.0971090800000045E-2</v>
       </c>
       <c r="D269" s="5">
         <v>13.174886976136847</v>
       </c>
       <c r="E269" s="5">
         <v>-0.30344302681898361</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>3.1974101960999999</v>
       </c>
       <c r="C270" s="5">
         <v>0.17898310289999975</v>
       </c>
       <c r="D270" s="5">
         <v>99.623645098762893</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>3.3421379639</v>
       </c>
       <c r="C271" s="5">
         <v>0.14472776780000007</v>
       </c>
       <c r="D271" s="5">
         <v>70.103095762639938</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>3.4348780208999998</v>
       </c>
       <c r="C272" s="5">
         <v>9.2740056999999876E-2</v>
       </c>
       <c r="D272" s="5">
         <v>38.881162963918129</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>3.4737494875000001</v>
       </c>
       <c r="C273" s="5">
         <v>3.8871466600000293E-2</v>
       </c>
       <c r="D273" s="5">
         <v>14.457991337982889</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>3.5426964571999999</v>
       </c>
       <c r="C274" s="5">
         <v>6.8946969699999805E-2</v>
       </c>
       <c r="D274" s="5">
         <v>26.597569427149857</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>3.4364024604000001</v>
       </c>
       <c r="C275" s="5">
         <v>-0.10629399679999985</v>
       </c>
       <c r="D275" s="5">
         <v>-30.618938586606092</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>3.5405760404</v>
       </c>
       <c r="C276" s="5">
         <v>0.10417357999999988</v>
       </c>
       <c r="D276" s="5">
         <v>43.099744206083223</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>3.6143963707000002</v>
       </c>
       <c r="C277" s="5">
         <v>7.3820330300000236E-2</v>
       </c>
       <c r="D277" s="5">
         <v>28.097960942911282</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>3.6299526744000001</v>
       </c>
       <c r="C278" s="5">
         <v>1.555630369999994E-2</v>
       </c>
       <c r="D278" s="5">
         <v>5.2888120040333497</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>3.5410939305000002</v>
       </c>
       <c r="C279" s="5">
         <v>-8.8858743899999926E-2</v>
       </c>
       <c r="D279" s="5">
         <v>-25.725829907668363</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>3.5834520822</v>
       </c>
       <c r="C280" s="5">
         <v>4.2358151699999791E-2</v>
       </c>
       <c r="D280" s="5">
         <v>15.337319623237367</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>3.6115137158000001</v>
       </c>
       <c r="C281" s="5">
         <v>2.8061633600000135E-2</v>
       </c>
       <c r="D281" s="5">
         <v>9.8125572023376684</v>
       </c>
       <c r="E281" s="5">
         <v>19.648863606350563</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>3.4225612353999999</v>
       </c>
       <c r="C282" s="5">
         <v>-0.18895248040000023</v>
       </c>
       <c r="D282" s="5">
         <v>-47.526080718721516</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>3.4608227216</v>
       </c>
       <c r="C283" s="5">
         <v>3.8261486200000139E-2</v>
       </c>
       <c r="D283" s="5">
         <v>14.271391341874784</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>3.3407237040000002</v>
       </c>
       <c r="C284" s="5">
         <v>-0.12009901759999986</v>
       </c>
       <c r="D284" s="5">
         <v>-34.546260694754281</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>3.3838222035999999</v>
       </c>
       <c r="C285" s="5">
         <v>4.3098499599999673E-2</v>
       </c>
       <c r="D285" s="5">
         <v>16.628241188708913</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>3.3403995383999998</v>
       </c>
       <c r="C286" s="5">
         <v>-4.3422665200000043E-2</v>
       </c>
       <c r="D286" s="5">
         <v>-14.357260597307352</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>3.4342537271000002</v>
       </c>
       <c r="C287" s="5">
         <v>9.3854188700000396E-2</v>
       </c>
       <c r="D287" s="5">
         <v>39.446480960514904</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>3.3443172279</v>
       </c>
       <c r="C288" s="5">
         <v>-8.9936499200000242E-2</v>
       </c>
       <c r="D288" s="5">
         <v>-27.272098944503998</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>3.4132792269999999</v>
       </c>
       <c r="C289" s="5">
         <v>6.8961999099999893E-2</v>
       </c>
       <c r="D289" s="5">
         <v>27.753327014736563</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>3.4205314784</v>
       </c>
       <c r="C290" s="5">
         <v>7.252251400000187E-3</v>
       </c>
       <c r="D290" s="5">
         <v>2.57966726112413</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>3.3288425032000002</v>
       </c>
       <c r="C291" s="5">
         <v>-9.1688975199999856E-2</v>
       </c>
       <c r="D291" s="5">
         <v>-27.82349014821256</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>3.3818897996000001</v>
       </c>
       <c r="C292" s="5">
         <v>5.3047296399999944E-2</v>
       </c>
       <c r="D292" s="5">
         <v>20.891132539696898</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>3.2969544403</v>
       </c>
       <c r="C293" s="5">
         <v>-8.4935359300000179E-2</v>
       </c>
       <c r="D293" s="5">
         <v>-26.30433743814794</v>
       </c>
       <c r="E293" s="5">
         <v>-8.7099011731240452</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>3.2249239309000002</v>
       </c>
       <c r="C294" s="5">
         <v>-7.2030509399999776E-2</v>
       </c>
       <c r="D294" s="5">
         <v>-23.28534246526338</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>3.1744799457999999</v>
       </c>
       <c r="C295" s="5">
         <v>-5.0443985100000255E-2</v>
       </c>
       <c r="D295" s="5">
         <v>-17.23678477350682</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>3.1530778592000002</v>
       </c>
       <c r="C296" s="5">
         <v>-2.1402086599999759E-2</v>
       </c>
       <c r="D296" s="5">
         <v>-7.7969504508508258</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>3.2879357160999998</v>
       </c>
       <c r="C297" s="5">
         <v>0.13485785689999963</v>
       </c>
       <c r="D297" s="5">
         <v>65.296430395293598</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>3.0280185690999999</v>
       </c>
       <c r="C298" s="5">
         <v>-0.2599171469999999</v>
       </c>
       <c r="D298" s="5">
         <v>-62.776038101476182</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>2.9395965675000002</v>
       </c>
       <c r="C299" s="5">
         <v>-8.8422001599999689E-2</v>
       </c>
       <c r="D299" s="5">
         <v>-29.927055084009712</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>3.1466553477999999</v>
       </c>
       <c r="C300" s="5">
         <v>0.20705878029999969</v>
       </c>
       <c r="D300" s="5">
         <v>126.32751206273669</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>3.2223181369999998</v>
       </c>
       <c r="C301" s="5">
         <v>7.5662789199999914E-2</v>
       </c>
       <c r="D301" s="5">
         <v>32.993636300521302</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>3.1287096704000001</v>
       </c>
       <c r="C302" s="5">
         <v>-9.3608466599999662E-2</v>
       </c>
       <c r="D302" s="5">
         <v>-29.795947045451065</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>3.1237785196000001</v>
       </c>
       <c r="C303" s="5">
         <v>-4.9311508000000615E-3</v>
       </c>
       <c r="D303" s="5">
         <v>-1.8750076188146725</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>3.0837424561</v>
       </c>
       <c r="C304" s="5">
         <v>-4.0036063500000107E-2</v>
       </c>
       <c r="D304" s="5">
         <v>-14.340725756920481</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>3.0829370828</v>
       </c>
       <c r="C305" s="5">
         <v>-8.0537329999996743E-4</v>
       </c>
       <c r="D305" s="5">
         <v>-0.31295121275117799</v>
       </c>
       <c r="E305" s="5">
         <v>-6.4913653304995549</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>3.1188383700000002</v>
       </c>
       <c r="C306" s="5">
         <v>3.5901287200000187E-2</v>
       </c>
       <c r="D306" s="5">
         <v>14.904882484680982</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>3.0844379095000001</v>
       </c>
       <c r="C307" s="5">
         <v>-3.4400460500000118E-2</v>
       </c>
       <c r="D307" s="5">
         <v>-12.461729120733311</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>3.1616613366999999</v>
       </c>
       <c r="C308" s="5">
         <v>7.7223427199999861E-2</v>
       </c>
       <c r="D308" s="5">
         <v>34.546310722979868</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>3.1865134980000001</v>
       </c>
       <c r="C309" s="5">
         <v>2.485216130000012E-2</v>
       </c>
       <c r="D309" s="5">
         <v>9.8512414618872732</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>3.2140260686</v>
       </c>
       <c r="C310" s="5">
         <v>2.7512570599999897E-2</v>
       </c>
       <c r="D310" s="5">
         <v>10.867330272766873</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>3.2391015567000001</v>
       </c>
       <c r="C311" s="5">
         <v>2.5075488100000154E-2</v>
       </c>
       <c r="D311" s="5">
         <v>9.7746442363921826</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>3.2383595095</v>
       </c>
       <c r="C312" s="5">
         <v>-7.4204720000015101E-4</v>
       </c>
       <c r="D312" s="5">
         <v>-0.27456240803224174</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>3.2398362464999999</v>
       </c>
       <c r="C313" s="5">
         <v>1.4767369999999502E-3</v>
       </c>
       <c r="D313" s="5">
         <v>0.54859124841140083</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>3.1434543223000002</v>
       </c>
       <c r="C314" s="5">
         <v>-9.6381924199999691E-2</v>
       </c>
       <c r="D314" s="5">
         <v>-30.400017713466553</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>3.2133056036999998</v>
       </c>
       <c r="C315" s="5">
         <v>6.9851281399999632E-2</v>
       </c>
       <c r="D315" s="5">
         <v>30.178280004731796</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>3.0828037857999999</v>
       </c>
       <c r="C316" s="5">
         <v>-0.13050181789999993</v>
       </c>
       <c r="D316" s="5">
         <v>-39.196829307822199</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>3.1736869268999999</v>
       </c>
       <c r="C317" s="5">
         <v>9.0883141099999953E-2</v>
       </c>
       <c r="D317" s="5">
         <v>41.715838613127488</v>
       </c>
       <c r="E317" s="5">
         <v>2.9436164820327404</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>3.1078819043000001</v>
       </c>
       <c r="C318" s="5">
         <v>-6.5805022599999763E-2</v>
       </c>
       <c r="D318" s="5">
         <v>-22.231253559260779</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>3.0852220806999999</v>
       </c>
       <c r="C319" s="5">
         <v>-2.2659823600000184E-2</v>
       </c>
       <c r="D319" s="5">
         <v>-8.4068326299499674</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>3.0612663006999998</v>
       </c>
       <c r="C320" s="5">
         <v>-2.3955780000000093E-2</v>
       </c>
       <c r="D320" s="5">
         <v>-8.9298279200990756</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>2.9764817478999999</v>
       </c>
       <c r="C321" s="5">
         <v>-8.4784552799999968E-2</v>
       </c>
       <c r="D321" s="5">
         <v>-28.61197666770321</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>3.0019357063999998</v>
       </c>
       <c r="C322" s="5">
         <v>2.5453958499999985E-2</v>
       </c>
       <c r="D322" s="5">
         <v>10.758726500814975</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>2.9513294948</v>
       </c>
       <c r="C323" s="5">
         <v>-5.0606211599999895E-2</v>
       </c>
       <c r="D323" s="5">
         <v>-18.455300204597471</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>2.9382479632999998</v>
       </c>
       <c r="C324" s="5">
         <v>-1.3081531500000132E-2</v>
       </c>
       <c r="D324" s="5">
         <v>-5.1911347703411543</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>2.9629131948</v>
       </c>
       <c r="C325" s="5">
         <v>2.4665231500000218E-2</v>
       </c>
       <c r="D325" s="5">
         <v>10.551798178014238</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>3.0689825429000002</v>
       </c>
       <c r="C326" s="5">
         <v>0.10606934810000013</v>
       </c>
       <c r="D326" s="5">
         <v>52.512654618218612</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>3.0225656805000001</v>
       </c>
       <c r="C327" s="5">
         <v>-4.6416862400000092E-2</v>
       </c>
       <c r="D327" s="5">
         <v>-16.713244203845747</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>2.9807530010000001</v>
       </c>
       <c r="C328" s="5">
         <v>-4.1812679500000005E-2</v>
       </c>
       <c r="D328" s="5">
         <v>-15.39365849822082</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>2.9696181279</v>
       </c>
       <c r="C329" s="5">
         <v>-1.1134873100000053E-2</v>
       </c>
       <c r="D329" s="5">
         <v>-4.3917454474885931</v>
       </c>
       <c r="E329" s="5">
         <v>-6.4300229890454474</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>2.9888073719000001</v>
       </c>
       <c r="C330" s="5">
         <v>1.9189244000000105E-2</v>
       </c>
       <c r="D330" s="5">
         <v>8.0358369485040715</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>2.9694019737000001</v>
       </c>
       <c r="C331" s="5">
         <v>-1.9405398199999979E-2</v>
       </c>
       <c r="D331" s="5">
         <v>-7.5189386035787837</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>2.9536573976999998</v>
       </c>
       <c r="C332" s="5">
         <v>-1.5744576000000343E-2</v>
       </c>
       <c r="D332" s="5">
         <v>-6.1804137707303752</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>2.9680972476999998</v>
       </c>
       <c r="C333" s="5">
         <v>1.4439850000000032E-2</v>
       </c>
       <c r="D333" s="5">
         <v>6.0269056445663161</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>2.9957466446000001</v>
       </c>
       <c r="C334" s="5">
         <v>2.7649396900000234E-2</v>
       </c>
       <c r="D334" s="5">
         <v>11.769540169865955</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>2.9655892274000002</v>
       </c>
       <c r="C335" s="5">
         <v>-3.015741719999987E-2</v>
       </c>
       <c r="D335" s="5">
         <v>-11.433197338070277</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>2.8400477113</v>
       </c>
       <c r="C336" s="5">
         <v>-0.12554151610000019</v>
       </c>
       <c r="D336" s="5">
         <v>-40.491954406108079</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>2.8798082668</v>
       </c>
       <c r="C337" s="5">
         <v>3.9760555500000017E-2</v>
       </c>
       <c r="D337" s="5">
         <v>18.155857523134756</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>2.8898115973</v>
       </c>
       <c r="C338" s="5">
         <v>1.0003330500000018E-2</v>
       </c>
       <c r="D338" s="5">
         <v>4.2488965722922378</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>2.8400131246</v>
       </c>
       <c r="C339" s="5">
         <v>-4.979847270000004E-2</v>
       </c>
       <c r="D339" s="5">
         <v>-18.827334156710041</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>2.8729456826000002</v>
       </c>
       <c r="C340" s="5">
         <v>3.2932558000000167E-2</v>
       </c>
       <c r="D340" s="5">
         <v>14.837787355524323</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>2.8656840313999998</v>
       </c>
       <c r="C341" s="5">
         <v>-7.2616512000003297E-3</v>
       </c>
       <c r="D341" s="5">
         <v>-2.9913048590971103</v>
       </c>
       <c r="E341" s="5">
         <v>-3.4999145352570427</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>2.8713984021000001</v>
       </c>
       <c r="C342" s="5">
         <v>5.7143707000002486E-3</v>
       </c>
       <c r="D342" s="5">
         <v>2.4193012536796399</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>2.8485880595999999</v>
       </c>
       <c r="C343" s="5">
         <v>-2.2810342500000136E-2</v>
       </c>
       <c r="D343" s="5">
         <v>-9.1271095937631053</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>2.8445813177999999</v>
       </c>
       <c r="C344" s="5">
         <v>-4.0067418000000465E-3</v>
       </c>
       <c r="D344" s="5">
         <v>-1.6748886959869425</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>2.9595829908</v>
       </c>
       <c r="C345" s="5">
         <v>0.11500167300000008</v>
       </c>
       <c r="D345" s="5">
         <v>60.896290448045541</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>2.9014713312999998</v>
       </c>
       <c r="C346" s="5">
         <v>-5.811165950000019E-2</v>
       </c>
       <c r="D346" s="5">
         <v>-21.176968639157657</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>2.8753095944</v>
       </c>
       <c r="C347" s="5">
         <v>-2.6161736899999788E-2</v>
       </c>
       <c r="D347" s="5">
         <v>-10.299274231957433</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>2.9440518892999998</v>
       </c>
       <c r="C348" s="5">
         <v>6.8742294899999834E-2</v>
       </c>
       <c r="D348" s="5">
         <v>32.779234526421554</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>2.8883964776000002</v>
       </c>
       <c r="C349" s="5">
         <v>-5.5655411699999657E-2</v>
       </c>
       <c r="D349" s="5">
         <v>-20.469052288625988</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>2.9017678103</v>
       </c>
       <c r="C350" s="5">
         <v>1.3371332699999794E-2</v>
       </c>
       <c r="D350" s="5">
         <v>5.6988407190494916</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>2.9576891594000001</v>
       </c>
       <c r="C351" s="5">
         <v>5.5921349100000128E-2</v>
       </c>
       <c r="D351" s="5">
         <v>25.741445928026963</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>2.9608438247</v>
       </c>
       <c r="C352" s="5">
         <v>3.1546652999998592E-3</v>
       </c>
       <c r="D352" s="5">
         <v>1.2874527081492726</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>3.0594481006000001</v>
       </c>
       <c r="C353" s="5">
         <v>9.8604275900000093E-2</v>
       </c>
       <c r="D353" s="5">
         <v>48.160038022051225</v>
       </c>
       <c r="E353" s="5">
         <v>6.7615294316079488</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>2.9615665401000002</v>
       </c>
       <c r="C354" s="5">
         <v>-9.7881560499999853E-2</v>
       </c>
       <c r="D354" s="5">
         <v>-32.307453400907072</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>3.0333964719000002</v>
       </c>
       <c r="C355" s="5">
         <v>7.1829931799999969E-2</v>
       </c>
       <c r="D355" s="5">
         <v>33.31904394312464</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>3.0384622847</v>
       </c>
       <c r="C356" s="5">
         <v>5.065812799999847E-3</v>
       </c>
       <c r="D356" s="5">
         <v>2.0225259859911304</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>3.0526706960999999</v>
       </c>
       <c r="C357" s="5">
         <v>1.4208411399999843E-2</v>
       </c>
       <c r="D357" s="5">
         <v>5.7580155188754034</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>3.0131684475</v>
       </c>
       <c r="C358" s="5">
         <v>-3.9502248599999845E-2</v>
       </c>
       <c r="D358" s="5">
         <v>-14.469415502129756</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>3.0822904339999999</v>
       </c>
       <c r="C359" s="5">
         <v>6.9121986499999899E-2</v>
       </c>
       <c r="D359" s="5">
         <v>31.280967481020493</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>3.1460114909999999</v>
       </c>
       <c r="C360" s="5">
         <v>6.372105699999997E-2</v>
       </c>
       <c r="D360" s="5">
         <v>27.832403229817881</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>3.1941050658000001</v>
       </c>
       <c r="C361" s="5">
         <v>4.8093574800000205E-2</v>
       </c>
       <c r="D361" s="5">
         <v>19.96835833157331</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>3.2075816109000002</v>
       </c>
       <c r="C362" s="5">
         <v>1.347654510000007E-2</v>
       </c>
       <c r="D362" s="5">
         <v>5.1821900176662883</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>3.2679755502000001</v>
       </c>
       <c r="C363" s="5">
         <v>6.0393939299999921E-2</v>
       </c>
       <c r="D363" s="5">
         <v>25.087238165226712</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>3.3491403459</v>
       </c>
       <c r="C364" s="5">
         <v>8.1164795699999903E-2</v>
       </c>
       <c r="D364" s="5">
         <v>34.231542540120955</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>3.3573316360000001</v>
       </c>
       <c r="C365" s="5">
         <v>8.1912901000000815E-3</v>
       </c>
       <c r="D365" s="5">
         <v>2.9747506904106435</v>
       </c>
       <c r="E365" s="5">
         <v>9.7365121291510306</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>3.4623405429999998</v>
       </c>
       <c r="C366" s="5">
         <v>0.10500890699999976</v>
       </c>
       <c r="D366" s="5">
         <v>44.712638195886647</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>3.4200602928000001</v>
       </c>
       <c r="C367" s="5">
         <v>-4.2280250199999703E-2</v>
       </c>
       <c r="D367" s="5">
         <v>-13.708548632833395</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>3.4305148444000002</v>
       </c>
       <c r="C368" s="5">
         <v>1.0454551600000084E-2</v>
       </c>
       <c r="D368" s="5">
         <v>3.7305036825293847</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>3.2490752441000001</v>
       </c>
       <c r="C369" s="5">
         <v>-0.18143960030000006</v>
       </c>
       <c r="D369" s="5">
         <v>-47.903854201396626</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>3.4327378073000001</v>
       </c>
       <c r="C370" s="5">
         <v>0.18366256319999996</v>
       </c>
       <c r="D370" s="5">
         <v>93.450728532765567</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>3.3803164396000001</v>
       </c>
       <c r="C371" s="5">
         <v>-5.2421367700000054E-2</v>
       </c>
       <c r="D371" s="5">
         <v>-16.8617858562483</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>3.2514197585</v>
       </c>
       <c r="C372" s="5">
         <v>-0.12889668110000008</v>
       </c>
       <c r="D372" s="5">
         <v>-37.282578301307744</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>3.3943411389000002</v>
       </c>
       <c r="C373" s="5">
         <v>0.14292138040000024</v>
       </c>
       <c r="D373" s="5">
         <v>67.56733636339402</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>3.5124203268</v>
       </c>
       <c r="C374" s="5">
         <v>0.11807918789999983</v>
       </c>
       <c r="D374" s="5">
         <v>50.734244553597804</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>3.4741445531999999</v>
       </c>
       <c r="C375" s="5">
         <v>-3.8275773600000118E-2</v>
       </c>
       <c r="D375" s="5">
         <v>-12.320748192865871</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>3.5503302902999998</v>
       </c>
       <c r="C376" s="5">
         <v>7.6185737099999873E-2</v>
       </c>
       <c r="D376" s="5">
         <v>29.733004442201505</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>3.5573590665000001</v>
       </c>
       <c r="C377" s="5">
         <v>7.0287762000003084E-3</v>
       </c>
       <c r="D377" s="5">
         <v>2.401742965087772</v>
       </c>
       <c r="E377" s="5">
         <v>5.9579288609783232</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>3.5583840906000002</v>
       </c>
       <c r="C378" s="5">
         <v>1.0250241000000493E-3</v>
       </c>
       <c r="D378" s="5">
         <v>0.34631874265504958</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>3.5120993974000001</v>
       </c>
       <c r="C379" s="5">
         <v>-4.628469320000006E-2</v>
       </c>
       <c r="D379" s="5">
         <v>-14.539053892128507</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>3.5204286041000001</v>
       </c>
       <c r="C380" s="5">
         <v>8.3292067000000358E-3</v>
       </c>
       <c r="D380" s="5">
         <v>2.8833056996859785</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>3.4429336486</v>
       </c>
       <c r="C381" s="5">
         <v>-7.7494955500000184E-2</v>
       </c>
       <c r="D381" s="5">
         <v>-23.44080728377973</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>3.4393315304000001</v>
       </c>
       <c r="C382" s="5">
         <v>-3.602118199999893E-3</v>
       </c>
       <c r="D382" s="5">
         <v>-1.2482829020570296</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>3.4742368385</v>
       </c>
       <c r="C383" s="5">
         <v>3.4905308099999921E-2</v>
       </c>
       <c r="D383" s="5">
         <v>12.881964134434632</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>3.4581892028999999</v>
       </c>
       <c r="C384" s="5">
         <v>-1.604763560000011E-2</v>
       </c>
       <c r="D384" s="5">
         <v>-5.404178132340876</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>3.4974312028000001</v>
       </c>
       <c r="C385" s="5">
         <v>3.9241999900000213E-2</v>
       </c>
       <c r="D385" s="5">
         <v>14.499913314491897</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>3.5114058800999999</v>
       </c>
       <c r="C386" s="5">
         <v>1.3974677299999794E-2</v>
       </c>
       <c r="D386" s="5">
         <v>4.9016261771077652</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>3.4748407076999999</v>
       </c>
       <c r="C387" s="5">
         <v>-3.6565172400000012E-2</v>
       </c>
       <c r="D387" s="5">
         <v>-11.80450079032358</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>3.4641277296999999</v>
       </c>
       <c r="C388" s="5">
         <v>-1.0712977999999929E-2</v>
       </c>
       <c r="D388" s="5">
         <v>-3.6375226814785444</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>3.4637158692000001</v>
       </c>
       <c r="C389" s="5">
         <v>-4.1186049999986096E-4</v>
       </c>
       <c r="D389" s="5">
         <v>-0.14257832915959279</v>
       </c>
       <c r="E389" s="5">
         <v>-2.6323796824966883</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>3.4534432388999998</v>
       </c>
       <c r="C390" s="5">
         <v>-1.0272630300000252E-2</v>
       </c>
       <c r="D390" s="5">
         <v>-3.5014571811026629</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>3.5117598674999999</v>
       </c>
       <c r="C391" s="5">
         <v>5.8316628600000087E-2</v>
       </c>
       <c r="D391" s="5">
         <v>22.255911840827892</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>3.5132341159</v>
       </c>
       <c r="C392" s="5">
         <v>1.4742484000000999E-3</v>
       </c>
       <c r="D392" s="5">
         <v>0.50492874539531662</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>3.5360640628</v>
       </c>
       <c r="C393" s="5">
         <v>2.2829946899999953E-2</v>
       </c>
       <c r="D393" s="5">
         <v>8.0827528198720078</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>3.5393608860999999</v>
       </c>
       <c r="C394" s="5">
         <v>3.2968232999999181E-3</v>
       </c>
       <c r="D394" s="5">
         <v>1.1245661686381414</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>3.4589512123000001</v>
       </c>
       <c r="C395" s="5">
         <v>-8.0409673799999748E-2</v>
       </c>
       <c r="D395" s="5">
         <v>-24.101171683451071</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>3.5663397037000002</v>
       </c>
       <c r="C396" s="5">
         <v>0.10738849140000006</v>
       </c>
       <c r="D396" s="5">
         <v>44.324235431920812</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>3.4983516931</v>
       </c>
       <c r="C397" s="5">
         <v>-6.7988010600000148E-2</v>
       </c>
       <c r="D397" s="5">
         <v>-20.624018857748862</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>3.6109741768000001</v>
       </c>
       <c r="C398" s="5">
         <v>0.11262248370000005</v>
       </c>
       <c r="D398" s="5">
         <v>46.261823202581766</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>3.6734879291000002</v>
       </c>
       <c r="C399" s="5">
         <v>6.2513752300000114E-2</v>
       </c>
       <c r="D399" s="5">
         <v>22.871401904020551</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>3.6788785094000001</v>
       </c>
       <c r="C400" s="5">
         <v>5.3905802999998365E-3</v>
       </c>
       <c r="D400" s="5">
         <v>1.7751958406580171</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>3.6686939831999998</v>
       </c>
       <c r="C401" s="5">
         <v>-1.018452620000021E-2</v>
       </c>
       <c r="D401" s="5">
         <v>-3.2719355793142557</v>
       </c>
       <c r="E401" s="5">
         <v>5.9178674504656303</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>3.8594673936000001</v>
       </c>
       <c r="C402" s="5">
         <v>0.19077341040000029</v>
       </c>
       <c r="D402" s="5">
         <v>83.734480037832682</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>3.8205650901000001</v>
       </c>
       <c r="C403" s="5">
         <v>-3.8902303500000013E-2</v>
       </c>
       <c r="D403" s="5">
         <v>-11.447113421674182</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>3.8129725709</v>
       </c>
       <c r="C404" s="5">
         <v>-7.5925192000001474E-3</v>
       </c>
       <c r="D404" s="5">
         <v>-2.3588385184437066</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>3.8257527634000001</v>
       </c>
       <c r="C405" s="5">
         <v>1.2780192500000176E-2</v>
       </c>
       <c r="D405" s="5">
         <v>4.0971007224903877</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>3.8286159083000002</v>
       </c>
       <c r="C406" s="5">
         <v>2.8631449000000586E-3</v>
       </c>
       <c r="D406" s="5">
         <v>0.90177058610174665</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>3.9400254226000002</v>
       </c>
       <c r="C407" s="5">
         <v>0.11140951430000001</v>
       </c>
       <c r="D407" s="5">
         <v>41.086901029876266</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>3.9655224165999998</v>
       </c>
       <c r="C408" s="5">
         <v>2.5496993999999606E-2</v>
       </c>
       <c r="D408" s="5">
         <v>8.0479725155784045</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>4.0012748678000003</v>
       </c>
       <c r="C409" s="5">
         <v>3.5752451200000479E-2</v>
       </c>
       <c r="D409" s="5">
         <v>11.371924589277116</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>4.0162369683000003</v>
       </c>
       <c r="C410" s="5">
         <v>1.496210050000002E-2</v>
       </c>
       <c r="D410" s="5">
         <v>4.5806452748291759</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>4.0675983537000002</v>
       </c>
       <c r="C411" s="5">
         <v>5.1361385399999904E-2</v>
       </c>
       <c r="D411" s="5">
         <v>16.472876713812322</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>4.0934130565000002</v>
       </c>
       <c r="C412" s="5">
         <v>2.5814702799999978E-2</v>
       </c>
       <c r="D412" s="5">
         <v>7.8872419877170197</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>4.1734407199000003</v>
       </c>
       <c r="C413" s="5">
         <v>8.0027663400000115E-2</v>
       </c>
       <c r="D413" s="5">
         <v>26.154905788986337</v>
       </c>
       <c r="E413" s="5">
         <v>13.758213113750561</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>4.0638179149000004</v>
       </c>
       <c r="C414" s="5">
         <v>-0.10962280499999988</v>
       </c>
       <c r="D414" s="5">
         <v>-27.342592588157231</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>4.1288355605999998</v>
       </c>
       <c r="C415" s="5">
         <v>6.5017645699999349E-2</v>
       </c>
       <c r="D415" s="5">
         <v>20.981830741927567</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>4.3153424028999998</v>
       </c>
       <c r="C416" s="5">
         <v>0.18650684230000003</v>
       </c>
       <c r="D416" s="5">
         <v>69.922969932697015</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>4.2179345791999996</v>
       </c>
       <c r="C417" s="5">
         <v>-9.7407823700000229E-2</v>
       </c>
       <c r="D417" s="5">
         <v>-23.964755791056991</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>4.2196197594999996</v>
       </c>
       <c r="C418" s="5">
         <v>1.6851802999999776E-3</v>
       </c>
       <c r="D418" s="5">
         <v>0.48048775161875223</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>4.1245207223999998</v>
       </c>
       <c r="C419" s="5">
         <v>-9.5099037099999784E-2</v>
       </c>
       <c r="D419" s="5">
         <v>-23.931987222771301</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>4.0639671337000003</v>
       </c>
       <c r="C420" s="5">
         <v>-6.0553588699999494E-2</v>
       </c>
       <c r="D420" s="5">
         <v>-16.262427768981681</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>3.9981631483000002</v>
       </c>
       <c r="C421" s="5">
         <v>-6.5803985400000098E-2</v>
       </c>
       <c r="D421" s="5">
         <v>-17.790141996618413</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>4.0243253953</v>
       </c>
       <c r="C422" s="5">
         <v>2.6162246999999805E-2</v>
       </c>
       <c r="D422" s="5">
         <v>8.1411362759442376</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>3.9682111610000002</v>
       </c>
       <c r="C423" s="5">
         <v>-5.6114234299999843E-2</v>
       </c>
       <c r="D423" s="5">
         <v>-15.507099274827475</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>3.9038583474999999</v>
       </c>
       <c r="C424" s="5">
         <v>-6.4352813500000217E-2</v>
       </c>
       <c r="D424" s="5">
         <v>-17.815234888381994</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>3.7814018200000001</v>
       </c>
       <c r="C425" s="5">
         <v>-0.1224565274999998</v>
       </c>
       <c r="D425" s="5">
         <v>-31.781001845713284</v>
       </c>
       <c r="E425" s="5">
         <v>-9.3936616382415909</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>3.9628331127999998</v>
       </c>
       <c r="C426" s="5">
         <v>0.1814312927999997</v>
       </c>
       <c r="D426" s="5">
         <v>75.483162313915386</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>3.8350768764000001</v>
       </c>
       <c r="C427" s="5">
         <v>-0.12775623639999978</v>
       </c>
       <c r="D427" s="5">
         <v>-32.513098346211187</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>3.8163200675</v>
       </c>
       <c r="C428" s="5">
         <v>-1.8756808900000088E-2</v>
       </c>
       <c r="D428" s="5">
         <v>-5.7136978380495247</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>3.8070774158999998</v>
       </c>
       <c r="C429" s="5">
         <v>-9.2426516000001513E-3</v>
       </c>
       <c r="D429" s="5">
         <v>-2.8678491052247401</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>3.8051419846000001</v>
       </c>
       <c r="C430" s="5">
         <v>-1.9354312999997347E-3</v>
       </c>
       <c r="D430" s="5">
         <v>-0.60834975672919844</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>3.8260450216000002</v>
       </c>
       <c r="C431" s="5">
         <v>2.0903037000000069E-2</v>
       </c>
       <c r="D431" s="5">
         <v>6.7949001573573531</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>3.7656865653999998</v>
       </c>
       <c r="C432" s="5">
         <v>-6.0358456200000354E-2</v>
       </c>
       <c r="D432" s="5">
         <v>-17.371643630457257</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>3.7962444904999999</v>
       </c>
       <c r="C433" s="5">
         <v>3.0557925100000105E-2</v>
       </c>
       <c r="D433" s="5">
         <v>10.184389115995529</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>3.7276501131000002</v>
       </c>
       <c r="C434" s="5">
         <v>-6.859437739999974E-2</v>
       </c>
       <c r="D434" s="5">
         <v>-19.652641500575729</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>3.7289702538</v>
       </c>
       <c r="C435" s="5">
         <v>1.3201406999998611E-3</v>
       </c>
       <c r="D435" s="5">
         <v>0.42580663571729627</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>3.6517409326000001</v>
       </c>
       <c r="C436" s="5">
         <v>-7.7229321199999923E-2</v>
       </c>
       <c r="D436" s="5">
         <v>-22.208438872134995</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>3.6548953245</v>
       </c>
       <c r="C437" s="5">
         <v>3.1543918999998866E-3</v>
       </c>
       <c r="D437" s="5">
         <v>1.0415047988212356</v>
       </c>
       <c r="E437" s="5">
         <v>-3.3454920032804147</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>3.6683645778999998</v>
       </c>
       <c r="C438" s="5">
         <v>1.3469253399999825E-2</v>
       </c>
       <c r="D438" s="5">
         <v>4.5130625546851322</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>3.669355897</v>
+        <v>3.6697685797999999</v>
       </c>
       <c r="C439" s="5">
-        <v>9.9131910000016532E-4</v>
+        <v>1.404001900000118E-3</v>
       </c>
       <c r="D439" s="5">
-        <v>0.32476395243257183</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>0.46024688352628296</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
-    </row>
-    <row r="441" spans="1:5">
+      <c r="B440" s="5">
+        <v>3.6709175040000002</v>
+      </c>
+      <c r="C440" s="5">
+        <v>1.1489242000002342E-3</v>
+      </c>
+      <c r="D440" s="5">
+        <v>0.37634132211268323</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>bronrmca</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>