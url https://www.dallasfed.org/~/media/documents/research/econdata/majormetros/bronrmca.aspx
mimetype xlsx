--- v4 (2026-05-13)
+++ v5 (2026-06-03)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{78A72081-808E-4472-B54B-3BDE0FD2240C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{36A404DA-0A8D-41CE-AC8A-EDC3EDCFF584}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{4E87DAB1-18B7-4905-8358-E5F7AF6001F3}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{4BD9C739-EBD2-474A-A622-96152ADE9DB1}"/>
   </bookViews>
   <sheets>
     <sheet name="bronrmca" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Brownsville—Harlingen Construction, Mining and Natural Resources Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4451F91F-DAF1-443B-9C86-6B78E5C6B86B}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CB3C9E0A-C8CB-472E-A702-8919847532DE}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>2.3579796041000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>2.3568314715000001</v>
       </c>
       <c r="C7" s="5">
         <v>-1.148132600000018E-3</v>
       </c>
       <c r="D7" s="5">
         <v>-0.58273422960491983</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>2.3569444207000001</v>
       </c>
       <c r="C8" s="5">
         <v>1.1294920000004538E-4</v>
       </c>
       <c r="D8" s="5">
         <v>5.7524168837530532E-2</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>2.3294115250999998</v>
       </c>
       <c r="C9" s="5">
         <v>-2.7532895600000273E-2</v>
       </c>
       <c r="D9" s="5">
         <v>-13.15145632162017</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>2.3736074130000002</v>
       </c>
       <c r="C10" s="5">
         <v>4.4195887900000397E-2</v>
       </c>
       <c r="D10" s="5">
         <v>25.300278804559007</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>2.4430509138000001</v>
       </c>
       <c r="C11" s="5">
         <v>6.9443500799999835E-2</v>
       </c>
       <c r="D11" s="5">
         <v>41.346005177094014</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>2.5675064053000001</v>
       </c>
       <c r="C12" s="5">
         <v>0.12445549150000002</v>
       </c>
       <c r="D12" s="5">
         <v>81.529919160932394</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>2.5350641293999998</v>
       </c>
       <c r="C13" s="5">
         <v>-3.2442275900000261E-2</v>
       </c>
       <c r="D13" s="5">
         <v>-14.152238981726818</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>2.5171721788000001</v>
       </c>
       <c r="C14" s="5">
         <v>-1.7891950599999706E-2</v>
       </c>
       <c r="D14" s="5">
         <v>-8.1481993027029294</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>2.3601803750000001</v>
       </c>
       <c r="C15" s="5">
         <v>-0.1569918038</v>
       </c>
       <c r="D15" s="5">
         <v>-53.827088342825306</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>2.4597853801</v>
       </c>
       <c r="C16" s="5">
         <v>9.9605005099999921E-2</v>
       </c>
       <c r="D16" s="5">
         <v>64.219321215444339</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>2.4391750959</v>
       </c>
       <c r="C17" s="5">
         <v>-2.0610284199999995E-2</v>
       </c>
       <c r="D17" s="5">
         <v>-9.6040162382685423</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>2.3532263984999999</v>
       </c>
       <c r="C18" s="5">
         <v>-8.5948697400000107E-2</v>
       </c>
       <c r="D18" s="5">
         <v>-34.979723295717392</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>2.3598501606000002</v>
       </c>
       <c r="C19" s="5">
         <v>6.6237621000002633E-3</v>
       </c>
       <c r="D19" s="5">
         <v>3.4304938506268368</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>2.3557516752000001</v>
       </c>
       <c r="C20" s="5">
         <v>-4.0984854000001292E-3</v>
       </c>
       <c r="D20" s="5">
         <v>-2.0643150147208411</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>2.3230427413000001</v>
       </c>
       <c r="C21" s="5">
         <v>-3.2708933899999959E-2</v>
       </c>
       <c r="D21" s="5">
         <v>-15.446361424938804</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>2.2731077315000001</v>
       </c>
       <c r="C22" s="5">
         <v>-4.9935009799999985E-2</v>
       </c>
       <c r="D22" s="5">
         <v>-22.95333853150856</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>2.2491070365999999</v>
       </c>
       <c r="C23" s="5">
         <v>-2.400069490000023E-2</v>
       </c>
       <c r="D23" s="5">
         <v>-11.959751011497099</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>2.1713714194999998</v>
       </c>
       <c r="C24" s="5">
         <v>-7.7735617100000098E-2</v>
       </c>
       <c r="D24" s="5">
         <v>-34.432607294498908</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>2.2393851387999999</v>
       </c>
       <c r="C25" s="5">
         <v>6.8013719300000108E-2</v>
       </c>
       <c r="D25" s="5">
         <v>44.789175619429656</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>2.3158808173000001</v>
       </c>
       <c r="C26" s="5">
         <v>7.6495678500000164E-2</v>
       </c>
       <c r="D26" s="5">
         <v>49.64043563909155</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>2.3695676363999998</v>
       </c>
       <c r="C27" s="5">
         <v>5.3686819099999727E-2</v>
       </c>
       <c r="D27" s="5">
         <v>31.654239937683503</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>2.3672422325000002</v>
       </c>
       <c r="C28" s="5">
         <v>-2.3254038999995785E-3</v>
       </c>
       <c r="D28" s="5">
         <v>-1.1712990086251374</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>2.4457646949999998</v>
       </c>
       <c r="C29" s="5">
         <v>7.8522462499999612E-2</v>
       </c>
       <c r="D29" s="5">
         <v>47.932520453361093</v>
       </c>
       <c r="E29" s="5">
         <v>0.27015687029094959</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>2.3488571649000001</v>
       </c>
       <c r="C30" s="5">
         <v>-9.690753009999975E-2</v>
       </c>
       <c r="D30" s="5">
         <v>-38.43934443815121</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>2.3623073719000001</v>
       </c>
       <c r="C31" s="5">
         <v>1.3450206999999992E-2</v>
       </c>
       <c r="D31" s="5">
         <v>7.092132735702017</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>2.3486137718000002</v>
       </c>
       <c r="C32" s="5">
         <v>-1.369360009999987E-2</v>
       </c>
       <c r="D32" s="5">
         <v>-6.7385045173798837</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>2.3117585141000001</v>
       </c>
       <c r="C33" s="5">
         <v>-3.6855257700000088E-2</v>
       </c>
       <c r="D33" s="5">
         <v>-17.287651636674983</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>2.4646139374999998</v>
       </c>
       <c r="C34" s="5">
         <v>0.15285542339999969</v>
       </c>
       <c r="D34" s="5">
         <v>115.61412672552969</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>2.3490630675999999</v>
       </c>
       <c r="C35" s="5">
         <v>-0.11555086989999985</v>
       </c>
       <c r="D35" s="5">
         <v>-43.798316991482665</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>2.2714091883999998</v>
       </c>
       <c r="C36" s="5">
         <v>-7.7653879200000109E-2</v>
       </c>
       <c r="D36" s="5">
         <v>-33.195084812904994</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>2.2397929061999999</v>
       </c>
       <c r="C37" s="5">
         <v>-3.1616282199999901E-2</v>
       </c>
       <c r="D37" s="5">
         <v>-15.481877964831813</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>2.2126988458999999</v>
       </c>
       <c r="C38" s="5">
         <v>-2.7094060300000056E-2</v>
       </c>
       <c r="D38" s="5">
         <v>-13.588143835664713</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>2.2825743299000001</v>
       </c>
       <c r="C39" s="5">
         <v>6.987548400000021E-2</v>
       </c>
       <c r="D39" s="5">
         <v>45.221672428911354</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>2.2760980225999998</v>
       </c>
       <c r="C40" s="5">
         <v>-6.4763073000002613E-3</v>
       </c>
       <c r="D40" s="5">
         <v>-3.3521067058311149</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>2.2484711538000002</v>
       </c>
       <c r="C41" s="5">
         <v>-2.7626868799999649E-2</v>
       </c>
       <c r="D41" s="5">
         <v>-13.631315382221532</v>
       </c>
       <c r="E41" s="5">
         <v>-8.0667425449118983</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>2.3460767840000001</v>
       </c>
       <c r="C42" s="5">
         <v>9.7605630199999904E-2</v>
       </c>
       <c r="D42" s="5">
         <v>66.517092639367164</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>2.3638269793000002</v>
       </c>
       <c r="C43" s="5">
         <v>1.7750195300000104E-2</v>
       </c>
       <c r="D43" s="5">
         <v>9.4665822039432079</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>2.3400195789999998</v>
       </c>
       <c r="C44" s="5">
         <v>-2.3807400300000392E-2</v>
       </c>
       <c r="D44" s="5">
         <v>-11.438355424468005</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>2.5004889514999999</v>
       </c>
       <c r="C45" s="5">
         <v>0.16046937250000015</v>
       </c>
       <c r="D45" s="5">
         <v>121.64880040301477</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>2.5580083912</v>
       </c>
       <c r="C46" s="5">
         <v>5.7519439700000063E-2</v>
       </c>
       <c r="D46" s="5">
         <v>31.378499732178746</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>2.5399204289999999</v>
       </c>
       <c r="C47" s="5">
         <v>-1.8087962200000085E-2</v>
       </c>
       <c r="D47" s="5">
         <v>-8.1629855237834175</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>2.6687964414000001</v>
       </c>
       <c r="C48" s="5">
         <v>0.12887601240000013</v>
       </c>
       <c r="D48" s="5">
         <v>81.110681209701994</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>2.7330419094999998</v>
       </c>
       <c r="C49" s="5">
         <v>6.4245468099999758E-2</v>
       </c>
       <c r="D49" s="5">
         <v>33.036281734813919</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>2.7132258883999998</v>
       </c>
       <c r="C50" s="5">
         <v>-1.9816021100000025E-2</v>
       </c>
       <c r="D50" s="5">
         <v>-8.361930705721953</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>2.6917488080999998</v>
       </c>
       <c r="C51" s="5">
         <v>-2.1477080299999951E-2</v>
       </c>
       <c r="D51" s="5">
         <v>-9.0960141759152897</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>2.5817035424000001</v>
       </c>
       <c r="C52" s="5">
         <v>-0.11004526569999973</v>
       </c>
       <c r="D52" s="5">
         <v>-39.401469203982451</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>2.6632627384999998</v>
       </c>
       <c r="C53" s="5">
         <v>8.1559196099999731E-2</v>
       </c>
       <c r="D53" s="5">
         <v>45.241828395367079</v>
       </c>
       <c r="E53" s="5">
         <v>18.447716529473212</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>2.750677805</v>
       </c>
       <c r="C54" s="5">
         <v>8.7415066500000194E-2</v>
       </c>
       <c r="D54" s="5">
         <v>47.335880463591117</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>2.6697441677999998</v>
       </c>
       <c r="C55" s="5">
         <v>-8.0933637200000241E-2</v>
       </c>
       <c r="D55" s="5">
         <v>-30.119005133052834</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>2.7436632275999999</v>
       </c>
       <c r="C56" s="5">
         <v>7.3919059800000131E-2</v>
       </c>
       <c r="D56" s="5">
         <v>38.782233915575318</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>2.6892841888999999</v>
       </c>
       <c r="C57" s="5">
         <v>-5.4379038700000049E-2</v>
       </c>
       <c r="D57" s="5">
         <v>-21.355066220847995</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>2.5527391749000001</v>
       </c>
       <c r="C58" s="5">
         <v>-0.13654501399999974</v>
       </c>
       <c r="D58" s="5">
         <v>-46.489755396341216</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>2.6337650986000001</v>
       </c>
       <c r="C59" s="5">
         <v>8.1025923699999947E-2</v>
       </c>
       <c r="D59" s="5">
         <v>45.494689217623097</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>2.7698878740000001</v>
       </c>
       <c r="C60" s="5">
         <v>0.13612277540000006</v>
       </c>
       <c r="D60" s="5">
         <v>83.071950526143638</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>2.6432643553999999</v>
       </c>
       <c r="C61" s="5">
         <v>-0.12662351860000021</v>
       </c>
       <c r="D61" s="5">
         <v>-42.965068309065579</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>2.6030202841999999</v>
       </c>
       <c r="C62" s="5">
         <v>-4.0244071200000064E-2</v>
       </c>
       <c r="D62" s="5">
         <v>-16.815303860033659</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>2.6034634955999998</v>
       </c>
       <c r="C63" s="5">
         <v>4.4321139999992099E-4</v>
       </c>
       <c r="D63" s="5">
         <v>0.20451320857943767</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>2.6917693798000002</v>
       </c>
       <c r="C64" s="5">
         <v>8.8305884200000406E-2</v>
       </c>
       <c r="D64" s="5">
         <v>49.223173153747268</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>2.7669035955000001</v>
       </c>
       <c r="C65" s="5">
         <v>7.5134215699999896E-2</v>
       </c>
       <c r="D65" s="5">
         <v>39.147097093505344</v>
       </c>
       <c r="E65" s="5">
         <v>3.8914995318251266</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>2.8482865906999999</v>
       </c>
       <c r="C66" s="5">
         <v>8.1382995199999808E-2</v>
       </c>
       <c r="D66" s="5">
         <v>41.604120465667862</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>3.0771596666000001</v>
       </c>
       <c r="C67" s="5">
         <v>0.22887307590000017</v>
       </c>
       <c r="D67" s="5">
         <v>152.8111084994905</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>3.0426778961999998</v>
       </c>
       <c r="C68" s="5">
         <v>-3.4481770400000222E-2</v>
       </c>
       <c r="D68" s="5">
         <v>-12.648296642186152</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>2.9857539130999999</v>
       </c>
       <c r="C69" s="5">
         <v>-5.6923983099999909E-2</v>
       </c>
       <c r="D69" s="5">
         <v>-20.278333702285924</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>3.0508654839</v>
       </c>
       <c r="C70" s="5">
         <v>6.5111570800000074E-2</v>
       </c>
       <c r="D70" s="5">
         <v>29.547367575171823</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>3.0147626431000001</v>
       </c>
       <c r="C71" s="5">
         <v>-3.6102840799999925E-2</v>
       </c>
       <c r="D71" s="5">
         <v>-13.311639895293892</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>3.0622142105000001</v>
       </c>
       <c r="C72" s="5">
         <v>4.7451567400000005E-2</v>
       </c>
       <c r="D72" s="5">
         <v>20.611663882165999</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>3.0468391842</v>
       </c>
       <c r="C73" s="5">
         <v>-1.5375026300000094E-2</v>
       </c>
       <c r="D73" s="5">
         <v>-5.861434444234515</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>3.0960157940999999</v>
       </c>
       <c r="C74" s="5">
         <v>4.9176609899999946E-2</v>
       </c>
       <c r="D74" s="5">
         <v>21.183536813234326</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>3.0092824188999998</v>
       </c>
       <c r="C75" s="5">
         <v>-8.6733375200000129E-2</v>
       </c>
       <c r="D75" s="5">
         <v>-28.892180077636496</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>2.9997807055000001</v>
       </c>
       <c r="C76" s="5">
         <v>-9.5017133999997228E-3</v>
       </c>
       <c r="D76" s="5">
         <v>-3.7238500257313123</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>3.0668641889999999</v>
       </c>
       <c r="C77" s="5">
         <v>6.7083483499999819E-2</v>
       </c>
       <c r="D77" s="5">
         <v>30.394851358094854</v>
       </c>
       <c r="E77" s="5">
         <v>10.841020770938513</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>2.8461166478000002</v>
       </c>
       <c r="C78" s="5">
         <v>-0.22074754119999973</v>
       </c>
       <c r="D78" s="5">
         <v>-59.196462641209301</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>2.8652250968000001</v>
       </c>
       <c r="C79" s="5">
         <v>1.9108448999999972E-2</v>
       </c>
       <c r="D79" s="5">
         <v>8.3609018508215893</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>2.7356478421000001</v>
       </c>
       <c r="C80" s="5">
         <v>-0.12957725470000003</v>
       </c>
       <c r="D80" s="5">
         <v>-42.612497523946971</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>2.8953302488000001</v>
       </c>
       <c r="C81" s="5">
         <v>0.1596824067</v>
       </c>
       <c r="D81" s="5">
         <v>97.53998146219962</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>2.8653867084</v>
       </c>
       <c r="C82" s="5">
         <v>-2.9943540400000135E-2</v>
       </c>
       <c r="D82" s="5">
         <v>-11.728275228661978</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>2.9153171283999999</v>
       </c>
       <c r="C83" s="5">
         <v>4.993041999999992E-2</v>
       </c>
       <c r="D83" s="5">
         <v>23.035587366858977</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>2.8591176759999999</v>
       </c>
       <c r="C84" s="5">
         <v>-5.6199452400000016E-2</v>
       </c>
       <c r="D84" s="5">
         <v>-20.831081026696829</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>2.8584652413999998</v>
       </c>
       <c r="C85" s="5">
         <v>-6.5243460000008469E-4</v>
       </c>
       <c r="D85" s="5">
         <v>-0.27348984373284368</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>2.9807669444</v>
       </c>
       <c r="C86" s="5">
         <v>0.12230170300000021</v>
       </c>
       <c r="D86" s="5">
         <v>65.326042382648367</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>3.1079930505000002</v>
       </c>
       <c r="C87" s="5">
         <v>0.12722610610000018</v>
       </c>
       <c r="D87" s="5">
         <v>65.129327250418442</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>3.1057237179000001</v>
       </c>
       <c r="C88" s="5">
         <v>-2.2693326000000624E-3</v>
       </c>
       <c r="D88" s="5">
         <v>-0.87268201902174214</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>3.1550788261</v>
       </c>
       <c r="C89" s="5">
         <v>4.9355108199999886E-2</v>
       </c>
       <c r="D89" s="5">
         <v>20.828322048550007</v>
       </c>
       <c r="E89" s="5">
         <v>2.8763789872535472</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>3.1550118968</v>
       </c>
       <c r="C90" s="5">
         <v>-6.6929299999962666E-5</v>
       </c>
       <c r="D90" s="5">
         <v>-2.5452863308006446E-2</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>3.1703483320000001</v>
       </c>
       <c r="C91" s="5">
         <v>1.5336435200000054E-2</v>
       </c>
       <c r="D91" s="5">
         <v>5.9916771954661385</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>3.1426826481000001</v>
       </c>
       <c r="C92" s="5">
         <v>-2.7665683900000015E-2</v>
       </c>
       <c r="D92" s="5">
         <v>-9.9834108485211672</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>3.2081613181000002</v>
       </c>
       <c r="C93" s="5">
         <v>6.5478670000000072E-2</v>
       </c>
       <c r="D93" s="5">
         <v>28.076085427531527</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>3.2780307477999999</v>
       </c>
       <c r="C94" s="5">
         <v>6.9869429699999763E-2</v>
       </c>
       <c r="D94" s="5">
         <v>29.503616933343313</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>3.2987000277999998</v>
       </c>
       <c r="C95" s="5">
         <v>2.0669279999999901E-2</v>
       </c>
       <c r="D95" s="5">
         <v>7.8344715737000525</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>3.2422915767</v>
       </c>
       <c r="C96" s="5">
         <v>-5.6408451099999812E-2</v>
       </c>
       <c r="D96" s="5">
         <v>-18.696184544586213</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>3.2565678085999998</v>
       </c>
       <c r="C97" s="5">
         <v>1.4276231899999825E-2</v>
       </c>
       <c r="D97" s="5">
         <v>5.41361087210388</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>3.2709004336</v>
       </c>
       <c r="C98" s="5">
         <v>1.433262500000021E-2</v>
       </c>
       <c r="D98" s="5">
         <v>5.4111099025816456</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>3.1986264176999999</v>
       </c>
       <c r="C99" s="5">
         <v>-7.2274015900000155E-2</v>
       </c>
       <c r="D99" s="5">
         <v>-23.518861362458832</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>3.2120507071</v>
       </c>
       <c r="C100" s="5">
         <v>1.3424289400000067E-2</v>
       </c>
       <c r="D100" s="5">
         <v>5.1541638496621855</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>3.2479615235999999</v>
       </c>
       <c r="C101" s="5">
         <v>3.5910816499999942E-2</v>
       </c>
       <c r="D101" s="5">
         <v>14.272518156217462</v>
       </c>
       <c r="E101" s="5">
         <v>2.9439105207654137</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>3.3600621237000001</v>
       </c>
       <c r="C102" s="5">
         <v>0.11210060010000023</v>
       </c>
       <c r="D102" s="5">
         <v>50.257851671581946</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>3.3726206964999998</v>
       </c>
       <c r="C103" s="5">
         <v>1.2558572799999723E-2</v>
       </c>
       <c r="D103" s="5">
         <v>4.5784798323853515</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>3.4552735731999999</v>
       </c>
       <c r="C104" s="5">
         <v>8.26528767000001E-2</v>
       </c>
       <c r="D104" s="5">
         <v>33.714730545418647</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>3.4210336831000001</v>
       </c>
       <c r="C105" s="5">
         <v>-3.4239890099999837E-2</v>
       </c>
       <c r="D105" s="5">
         <v>-11.264185565698693</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>3.3878426547</v>
       </c>
       <c r="C106" s="5">
         <v>-3.31910284000001E-2</v>
       </c>
       <c r="D106" s="5">
         <v>-11.040859564395966</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>3.3040736464</v>
       </c>
       <c r="C107" s="5">
         <v>-8.3769008300000003E-2</v>
       </c>
       <c r="D107" s="5">
         <v>-25.951230268379234</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>3.5260954360999999</v>
       </c>
       <c r="C108" s="5">
         <v>0.22202178969999986</v>
       </c>
       <c r="D108" s="5">
         <v>118.23887946278293</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>3.4399522085999998</v>
       </c>
       <c r="C109" s="5">
         <v>-8.614322750000003E-2</v>
       </c>
       <c r="D109" s="5">
         <v>-25.680948856763187</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>3.4544441003999999</v>
       </c>
       <c r="C110" s="5">
         <v>1.4491891800000101E-2</v>
       </c>
       <c r="D110" s="5">
         <v>5.1741776302670406</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>3.5982004202</v>
       </c>
       <c r="C111" s="5">
         <v>0.14375631980000003</v>
       </c>
       <c r="D111" s="5">
         <v>63.112095470903064</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>3.6257213989000001</v>
       </c>
       <c r="C112" s="5">
         <v>2.7520978700000143E-2</v>
       </c>
       <c r="D112" s="5">
         <v>9.5743638617780125</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>3.6536277930000001</v>
       </c>
       <c r="C113" s="5">
         <v>2.7906394099999954E-2</v>
       </c>
       <c r="D113" s="5">
         <v>9.6373348897083702</v>
       </c>
       <c r="E113" s="5">
         <v>12.489873000415486</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>3.6682635473</v>
       </c>
       <c r="C114" s="5">
         <v>1.463575429999997E-2</v>
       </c>
       <c r="D114" s="5">
         <v>4.9143112999654459</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>3.6833507571999999</v>
       </c>
       <c r="C115" s="5">
         <v>1.5087209899999898E-2</v>
       </c>
       <c r="D115" s="5">
         <v>5.0486731202104007</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>3.6559276030999999</v>
       </c>
       <c r="C116" s="5">
         <v>-2.7423154100000069E-2</v>
       </c>
       <c r="D116" s="5">
         <v>-8.5772856728379097</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>3.6233874470999998</v>
       </c>
       <c r="C117" s="5">
         <v>-3.2540156000000042E-2</v>
       </c>
       <c r="D117" s="5">
         <v>-10.173131198992081</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>3.5940949208999999</v>
       </c>
       <c r="C118" s="5">
         <v>-2.9292526199999891E-2</v>
       </c>
       <c r="D118" s="5">
         <v>-9.2812185872825577</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>3.6074053679000002</v>
       </c>
       <c r="C119" s="5">
         <v>1.3310447000000281E-2</v>
       </c>
       <c r="D119" s="5">
         <v>4.5357533226088709</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>3.8080544722999998</v>
       </c>
       <c r="C120" s="5">
         <v>0.20064910439999961</v>
       </c>
       <c r="D120" s="5">
         <v>91.46899566639064</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>3.9144557484</v>
       </c>
       <c r="C121" s="5">
         <v>0.10640127610000016</v>
       </c>
       <c r="D121" s="5">
         <v>39.193459558896571</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>3.9420556326999998</v>
       </c>
       <c r="C122" s="5">
         <v>2.7599884299999822E-2</v>
       </c>
       <c r="D122" s="5">
         <v>8.7968530769390938</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>3.9013771698999999</v>
       </c>
       <c r="C123" s="5">
         <v>-4.067846279999987E-2</v>
       </c>
       <c r="D123" s="5">
         <v>-11.703747675976029</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>3.9441746463</v>
       </c>
       <c r="C124" s="5">
         <v>4.279747640000009E-2</v>
       </c>
       <c r="D124" s="5">
         <v>13.987803726705184</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>4.0633178489999997</v>
       </c>
       <c r="C125" s="5">
         <v>0.11914320269999967</v>
       </c>
       <c r="D125" s="5">
         <v>42.920953904687863</v>
       </c>
       <c r="E125" s="5">
         <v>11.213240078393483</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>3.8704167667</v>
       </c>
       <c r="C126" s="5">
         <v>-0.19290108229999969</v>
       </c>
       <c r="D126" s="5">
         <v>-44.214254938782503</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>3.8847023878</v>
       </c>
       <c r="C127" s="5">
         <v>1.4285621099999979E-2</v>
       </c>
       <c r="D127" s="5">
         <v>4.5202023207011166</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>3.9488440451</v>
       </c>
       <c r="C128" s="5">
         <v>6.4141657299999988E-2</v>
       </c>
       <c r="D128" s="5">
         <v>21.715743173101831</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>4.0249183147999998</v>
       </c>
       <c r="C129" s="5">
         <v>7.6074269699999864E-2</v>
       </c>
       <c r="D129" s="5">
         <v>25.731780168467932</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>4.0888430181000004</v>
       </c>
       <c r="C130" s="5">
         <v>6.3924703300000552E-2</v>
       </c>
       <c r="D130" s="5">
         <v>20.814871219312735</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>4.2176808925999998</v>
       </c>
       <c r="C131" s="5">
         <v>0.12883787449999939</v>
       </c>
       <c r="D131" s="5">
         <v>45.103996000660288</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>4.3986901906</v>
       </c>
       <c r="C132" s="5">
         <v>0.18100929800000021</v>
       </c>
       <c r="D132" s="5">
         <v>65.575425161133012</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>4.3875395358000002</v>
       </c>
       <c r="C133" s="5">
         <v>-1.1150654799999771E-2</v>
       </c>
       <c r="D133" s="5">
         <v>-2.9999366815008921</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>4.4236276199000004</v>
       </c>
       <c r="C134" s="5">
         <v>3.6088084100000195E-2</v>
       </c>
       <c r="D134" s="5">
         <v>10.329136077606794</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>4.5100842475</v>
       </c>
       <c r="C135" s="5">
         <v>8.6456627599999614E-2</v>
       </c>
       <c r="D135" s="5">
         <v>26.145894807862867</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>4.5572579088999996</v>
       </c>
       <c r="C136" s="5">
         <v>4.7173661399999567E-2</v>
       </c>
       <c r="D136" s="5">
         <v>13.299354035127475</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>4.6749451860000004</v>
       </c>
       <c r="C137" s="5">
         <v>0.11768727710000082</v>
       </c>
       <c r="D137" s="5">
         <v>35.792251647209824</v>
       </c>
       <c r="E137" s="5">
         <v>15.052411840007164</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>4.7901209476000002</v>
       </c>
       <c r="C138" s="5">
         <v>0.11517576159999976</v>
       </c>
       <c r="D138" s="5">
         <v>33.918159914410559</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>4.9052632059999999</v>
       </c>
       <c r="C139" s="5">
         <v>0.1151422583999997</v>
       </c>
       <c r="D139" s="5">
         <v>32.981135587339679</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>4.9524630404999996</v>
       </c>
       <c r="C140" s="5">
         <v>4.719983449999976E-2</v>
       </c>
       <c r="D140" s="5">
         <v>12.177854591263127</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>5.0182480156000002</v>
       </c>
       <c r="C141" s="5">
         <v>6.5784975100000587E-2</v>
       </c>
       <c r="D141" s="5">
         <v>17.157620010238173</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>4.9716176814999997</v>
       </c>
       <c r="C142" s="5">
         <v>-4.6630334100000503E-2</v>
       </c>
       <c r="D142" s="5">
         <v>-10.598001219973185</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>4.9248627247999996</v>
       </c>
       <c r="C143" s="5">
         <v>-4.6754956700000072E-2</v>
       </c>
       <c r="D143" s="5">
         <v>-10.719447896875611</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>4.8009725144999997</v>
       </c>
       <c r="C144" s="5">
         <v>-0.12389021029999991</v>
       </c>
       <c r="D144" s="5">
         <v>-26.341803414844122</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>4.8787350715000004</v>
       </c>
       <c r="C145" s="5">
         <v>7.7762557000000676E-2</v>
       </c>
       <c r="D145" s="5">
         <v>21.26520042634472</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>4.8170584602000002</v>
       </c>
       <c r="C146" s="5">
         <v>-6.1676611300000239E-2</v>
       </c>
       <c r="D146" s="5">
         <v>-14.158721145730969</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>4.7153977065000001</v>
       </c>
       <c r="C147" s="5">
         <v>-0.10166075370000005</v>
       </c>
       <c r="D147" s="5">
         <v>-22.582894212888238</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>4.6580536410000004</v>
       </c>
       <c r="C148" s="5">
         <v>-5.7344065499999708E-2</v>
       </c>
       <c r="D148" s="5">
         <v>-13.655656776720127</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>4.6720693858000004</v>
       </c>
       <c r="C149" s="5">
         <v>1.4015744800000007E-2</v>
       </c>
       <c r="D149" s="5">
         <v>3.6710702119790328</v>
       </c>
       <c r="E149" s="5">
         <v>-6.15151640411149E-2</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>4.5844598483999999</v>
       </c>
       <c r="C150" s="5">
         <v>-8.7609537400000548E-2</v>
       </c>
       <c r="D150" s="5">
         <v>-20.320486447422702</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>4.5911491598999996</v>
       </c>
       <c r="C151" s="5">
         <v>6.6893114999997394E-3</v>
       </c>
       <c r="D151" s="5">
         <v>1.7650733360613735</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>4.6460834147999996</v>
       </c>
       <c r="C152" s="5">
         <v>5.4934254900000035E-2</v>
       </c>
       <c r="D152" s="5">
         <v>15.341926761999014</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>4.7026566600999997</v>
       </c>
       <c r="C153" s="5">
         <v>5.6573245300000075E-2</v>
       </c>
       <c r="D153" s="5">
         <v>15.631253264599154</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>4.7524788081000002</v>
       </c>
       <c r="C154" s="5">
         <v>4.982214800000051E-2</v>
       </c>
       <c r="D154" s="5">
         <v>13.480960155718513</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>4.7444315883000003</v>
       </c>
       <c r="C155" s="5">
         <v>-8.047219799999894E-3</v>
       </c>
       <c r="D155" s="5">
         <v>-2.0131046476108194</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>4.8199426587999996</v>
       </c>
       <c r="C156" s="5">
         <v>7.5511070499999278E-2</v>
       </c>
       <c r="D156" s="5">
         <v>20.862672819088466</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>4.7981555091999999</v>
       </c>
       <c r="C157" s="5">
         <v>-2.1787149599999722E-2</v>
       </c>
       <c r="D157" s="5">
         <v>-5.2914093892036611</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>4.8249223601000004</v>
       </c>
       <c r="C158" s="5">
         <v>2.6766850900000527E-2</v>
       </c>
       <c r="D158" s="5">
         <v>6.9035478645815385</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>4.8134109231000002</v>
       </c>
       <c r="C159" s="5">
         <v>-1.1511437000000235E-2</v>
       </c>
       <c r="D159" s="5">
         <v>-2.8257229350968638</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>4.7500960695999996</v>
       </c>
       <c r="C160" s="5">
         <v>-6.3314853500000545E-2</v>
       </c>
       <c r="D160" s="5">
         <v>-14.691275526138448</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>4.7752612973000002</v>
       </c>
       <c r="C161" s="5">
         <v>2.5165227700000514E-2</v>
       </c>
       <c r="D161" s="5">
         <v>6.545955842529616</v>
       </c>
       <c r="E161" s="5">
         <v>2.2086981801604955</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>4.8768240634</v>
       </c>
       <c r="C162" s="5">
         <v>0.10156276609999981</v>
       </c>
       <c r="D162" s="5">
         <v>28.729881766232634</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>4.7886366249999996</v>
       </c>
       <c r="C163" s="5">
         <v>-8.8187438400000318E-2</v>
       </c>
       <c r="D163" s="5">
         <v>-19.666343484198702</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>4.7530472536000001</v>
       </c>
       <c r="C164" s="5">
         <v>-3.5589371399999514E-2</v>
       </c>
       <c r="D164" s="5">
         <v>-8.5627850374910501</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>4.4811414956000002</v>
       </c>
       <c r="C165" s="5">
         <v>-0.27190575799999994</v>
       </c>
       <c r="D165" s="5">
         <v>-50.682812161422554</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>4.5524278922999999</v>
       </c>
       <c r="C166" s="5">
         <v>7.1286396699999699E-2</v>
       </c>
       <c r="D166" s="5">
         <v>20.851770935885881</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>4.4591234375999997</v>
       </c>
       <c r="C167" s="5">
         <v>-9.330445470000015E-2</v>
       </c>
       <c r="D167" s="5">
         <v>-22.003156142156953</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>4.4199004662999997</v>
       </c>
       <c r="C168" s="5">
         <v>-3.9222971300000076E-2</v>
       </c>
       <c r="D168" s="5">
         <v>-10.059367656062445</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>4.5300562458</v>
       </c>
       <c r="C169" s="5">
         <v>0.11015577950000033</v>
       </c>
       <c r="D169" s="5">
         <v>34.367197449815023</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>4.5614051756</v>
       </c>
       <c r="C170" s="5">
         <v>3.1348929800000036E-2</v>
       </c>
       <c r="D170" s="5">
         <v>8.6277240344081907</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>4.5927911452999997</v>
       </c>
       <c r="C171" s="5">
         <v>3.1385969699999627E-2</v>
       </c>
       <c r="D171" s="5">
         <v>8.5766772100754007</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>4.7367310836999996</v>
       </c>
       <c r="C172" s="5">
         <v>0.14393993839999997</v>
       </c>
       <c r="D172" s="5">
         <v>44.81861655081849</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>4.8841293261000001</v>
       </c>
       <c r="C173" s="5">
         <v>0.14739824240000043</v>
       </c>
       <c r="D173" s="5">
         <v>44.444532433027661</v>
       </c>
       <c r="E173" s="5">
         <v>2.2798339613699259</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>4.6515981004000002</v>
       </c>
       <c r="C174" s="5">
         <v>-0.23253122569999984</v>
       </c>
       <c r="D174" s="5">
         <v>-44.30959792793422</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>4.6793918654000004</v>
       </c>
       <c r="C175" s="5">
         <v>2.7793765000000192E-2</v>
       </c>
       <c r="D175" s="5">
         <v>7.4105091238150678</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>4.6656825922999996</v>
       </c>
       <c r="C176" s="5">
         <v>-1.3709273100000807E-2</v>
       </c>
       <c r="D176" s="5">
         <v>-3.4595554333120559</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>4.6594124549</v>
       </c>
       <c r="C177" s="5">
         <v>-6.270137399999598E-3</v>
       </c>
       <c r="D177" s="5">
         <v>-1.6007945829886294</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>4.7579127763000004</v>
       </c>
       <c r="C178" s="5">
         <v>9.8500321400000423E-2</v>
       </c>
       <c r="D178" s="5">
         <v>28.535721218707376</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>4.8721467560000002</v>
       </c>
       <c r="C179" s="5">
         <v>0.11423397969999982</v>
       </c>
       <c r="D179" s="5">
         <v>32.937229341285892</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>4.6979768783999996</v>
       </c>
       <c r="C180" s="5">
         <v>-0.17416987760000069</v>
       </c>
       <c r="D180" s="5">
         <v>-35.392019891396551</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>4.6435831569000001</v>
       </c>
       <c r="C181" s="5">
         <v>-5.4393721499999437E-2</v>
       </c>
       <c r="D181" s="5">
         <v>-13.042263433737888</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>4.7094894602000004</v>
       </c>
       <c r="C182" s="5">
         <v>6.5906303300000246E-2</v>
       </c>
       <c r="D182" s="5">
         <v>18.426044624629867</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>4.4624314543999999</v>
       </c>
       <c r="C183" s="5">
         <v>-0.24705800580000048</v>
       </c>
       <c r="D183" s="5">
         <v>-47.619125300897544</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>4.5155741248999997</v>
       </c>
       <c r="C184" s="5">
         <v>5.3142670499999767E-2</v>
       </c>
       <c r="D184" s="5">
         <v>15.264882425098936</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>4.5922409531000001</v>
       </c>
       <c r="C185" s="5">
         <v>7.6666828200000481E-2</v>
       </c>
       <c r="D185" s="5">
         <v>22.388411374324523</v>
       </c>
       <c r="E185" s="5">
         <v>-5.9762621648897678</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>4.3279076899</v>
       </c>
       <c r="C186" s="5">
         <v>-0.26433326320000017</v>
       </c>
       <c r="D186" s="5">
         <v>-50.904706306739619</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>4.3631043739999997</v>
       </c>
       <c r="C187" s="5">
         <v>3.5196684099999764E-2</v>
       </c>
       <c r="D187" s="5">
         <v>10.207552603443194</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>4.3792390041999996</v>
       </c>
       <c r="C188" s="5">
         <v>1.6134630199999833E-2</v>
       </c>
       <c r="D188" s="5">
         <v>4.5289410468308366</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>4.5486073631000004</v>
       </c>
       <c r="C189" s="5">
         <v>0.16936835890000079</v>
       </c>
       <c r="D189" s="5">
         <v>57.673105821201801</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>4.3819904233000004</v>
       </c>
       <c r="C190" s="5">
         <v>-0.16661693979999992</v>
       </c>
       <c r="D190" s="5">
         <v>-36.097817888165373</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>4.0834857832999996</v>
       </c>
       <c r="C191" s="5">
         <v>-0.29850464000000088</v>
       </c>
       <c r="D191" s="5">
         <v>-57.114005451387605</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>4.2845715050999997</v>
       </c>
       <c r="C192" s="5">
         <v>0.20108572180000017</v>
       </c>
       <c r="D192" s="5">
         <v>78.039418340734599</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>4.2512299089000001</v>
       </c>
       <c r="C193" s="5">
         <v>-3.3341596199999657E-2</v>
       </c>
       <c r="D193" s="5">
         <v>-8.9486544765633891</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>4.3595295815000004</v>
       </c>
       <c r="C194" s="5">
         <v>0.10829967260000029</v>
       </c>
       <c r="D194" s="5">
         <v>35.238528597630079</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>4.4262128272999997</v>
       </c>
       <c r="C195" s="5">
         <v>6.6683245799999291E-2</v>
       </c>
       <c r="D195" s="5">
         <v>19.980857758245673</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>4.4007621819000002</v>
       </c>
       <c r="C196" s="5">
         <v>-2.5450645399999416E-2</v>
       </c>
       <c r="D196" s="5">
         <v>-6.6858963530100564</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>4.3945653222000001</v>
       </c>
       <c r="C197" s="5">
         <v>-6.1968597000001679E-3</v>
       </c>
       <c r="D197" s="5">
         <v>-1.6767344322998978</v>
       </c>
       <c r="E197" s="5">
         <v>-4.3045570325868638</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>4.6192847586000001</v>
       </c>
       <c r="C198" s="5">
         <v>0.22471943640000003</v>
       </c>
       <c r="D198" s="5">
         <v>81.930592064135425</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>4.5572561436000001</v>
       </c>
       <c r="C199" s="5">
         <v>-6.2028615000000009E-2</v>
       </c>
       <c r="D199" s="5">
         <v>-14.975430060059324</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>4.4962304438</v>
       </c>
       <c r="C200" s="5">
         <v>-6.1025699800000055E-2</v>
       </c>
       <c r="D200" s="5">
         <v>-14.936847555368459</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>4.6442088053999999</v>
       </c>
       <c r="C201" s="5">
         <v>0.14797836159999989</v>
       </c>
       <c r="D201" s="5">
         <v>47.488482777372631</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>4.3951838560000001</v>
       </c>
       <c r="C202" s="5">
         <v>-0.24902494939999986</v>
       </c>
       <c r="D202" s="5">
         <v>-48.384075340717914</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>4.4865475753000004</v>
       </c>
       <c r="C203" s="5">
         <v>9.1363719300000312E-2</v>
       </c>
       <c r="D203" s="5">
         <v>28.003771528125565</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>4.5645179422000002</v>
       </c>
       <c r="C204" s="5">
         <v>7.797036689999981E-2</v>
       </c>
       <c r="D204" s="5">
         <v>22.967882369368418</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>4.44525463</v>
       </c>
       <c r="C205" s="5">
         <v>-0.11926331220000019</v>
       </c>
       <c r="D205" s="5">
         <v>-27.218551748797005</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>4.2960098124000003</v>
       </c>
       <c r="C206" s="5">
         <v>-0.14924481759999964</v>
       </c>
       <c r="D206" s="5">
         <v>-33.622107391675648</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>4.3986258884999998</v>
       </c>
       <c r="C207" s="5">
         <v>0.10261607609999945</v>
       </c>
       <c r="D207" s="5">
         <v>32.745905980128676</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>4.2954888227000003</v>
       </c>
       <c r="C208" s="5">
         <v>-0.10313706579999948</v>
       </c>
       <c r="D208" s="5">
         <v>-24.777665440039666</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>4.1895122328000003</v>
       </c>
       <c r="C209" s="5">
         <v>-0.10597658990000003</v>
       </c>
       <c r="D209" s="5">
         <v>-25.901326305945759</v>
       </c>
       <c r="E209" s="5">
         <v>-4.6660607902250124</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>4.2127873389000001</v>
       </c>
       <c r="C210" s="5">
         <v>2.3275106099999832E-2</v>
       </c>
       <c r="D210" s="5">
         <v>6.8742018475712596</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>4.1410407162</v>
       </c>
       <c r="C211" s="5">
         <v>-7.1746622700000096E-2</v>
       </c>
       <c r="D211" s="5">
         <v>-18.627142029776245</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>4.1919526321999996</v>
       </c>
       <c r="C212" s="5">
         <v>5.0911915999999557E-2</v>
       </c>
       <c r="D212" s="5">
         <v>15.793022774821463</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>4.3576808462000001</v>
       </c>
       <c r="C213" s="5">
         <v>0.16572821400000048</v>
       </c>
       <c r="D213" s="5">
         <v>59.246038058261895</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>4.4120948016000003</v>
       </c>
       <c r="C214" s="5">
         <v>5.4413955400000269E-2</v>
       </c>
       <c r="D214" s="5">
         <v>16.057440874989346</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>4.3854084315000001</v>
       </c>
       <c r="C215" s="5">
         <v>-2.668637010000019E-2</v>
       </c>
       <c r="D215" s="5">
         <v>-7.0214986840836824</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>4.6560386334999997</v>
       </c>
       <c r="C216" s="5">
         <v>0.27063020199999954</v>
       </c>
       <c r="D216" s="5">
         <v>105.15321890919682</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>4.5397660970000002</v>
       </c>
       <c r="C217" s="5">
         <v>-0.11627253649999947</v>
       </c>
       <c r="D217" s="5">
         <v>-26.175107367852092</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>4.316819389</v>
       </c>
       <c r="C218" s="5">
         <v>-0.22294670800000027</v>
       </c>
       <c r="D218" s="5">
         <v>-45.353189773813277</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>4.4760807950999997</v>
       </c>
       <c r="C219" s="5">
         <v>0.15926140609999972</v>
       </c>
       <c r="D219" s="5">
         <v>54.457308190777987</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>4.4934050007000002</v>
       </c>
       <c r="C220" s="5">
         <v>1.7324205600000475E-2</v>
       </c>
       <c r="D220" s="5">
         <v>4.7446297823915851</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>4.3855759345000003</v>
       </c>
       <c r="C221" s="5">
         <v>-0.10782906619999988</v>
       </c>
       <c r="D221" s="5">
         <v>-25.284131513051953</v>
       </c>
       <c r="E221" s="5">
         <v>4.6798694168978194</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>4.9205323607000002</v>
       </c>
       <c r="C222" s="5">
         <v>0.53495642619999995</v>
       </c>
       <c r="D222" s="5">
         <v>297.94723160934126</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>4.6409673168000003</v>
       </c>
       <c r="C223" s="5">
         <v>-0.27956504389999992</v>
       </c>
       <c r="D223" s="5">
         <v>-50.437065555031445</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>4.4870001435000004</v>
       </c>
       <c r="C224" s="5">
         <v>-0.15396717329999987</v>
       </c>
       <c r="D224" s="5">
         <v>-33.29308116623038</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>4.2827114824999999</v>
       </c>
       <c r="C225" s="5">
         <v>-0.20428866100000054</v>
       </c>
       <c r="D225" s="5">
         <v>-42.832024444219797</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>4.2176205010999999</v>
       </c>
       <c r="C226" s="5">
         <v>-6.5090981400000025E-2</v>
       </c>
       <c r="D226" s="5">
         <v>-16.788340917713597</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>4.1798975291999998</v>
       </c>
       <c r="C227" s="5">
         <v>-3.7722971900000069E-2</v>
       </c>
       <c r="D227" s="5">
         <v>-10.220408292256399</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>4.0799345882000004</v>
       </c>
       <c r="C228" s="5">
         <v>-9.9962940999999361E-2</v>
       </c>
       <c r="D228" s="5">
         <v>-25.208751647300431</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>4.1396316378</v>
       </c>
       <c r="C229" s="5">
         <v>5.9697049599999552E-2</v>
       </c>
       <c r="D229" s="5">
         <v>19.04248000056803</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>3.9998368656999999</v>
       </c>
       <c r="C230" s="5">
         <v>-0.13979477210000013</v>
       </c>
       <c r="D230" s="5">
         <v>-33.78338478810894</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>4.1878292575999998</v>
       </c>
       <c r="C231" s="5">
         <v>0.18799239189999994</v>
       </c>
       <c r="D231" s="5">
         <v>73.524281103436977</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>4.3967502325999996</v>
       </c>
       <c r="C232" s="5">
         <v>0.20892097499999984</v>
       </c>
       <c r="D232" s="5">
         <v>79.355187516556953</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>4.3765214928000002</v>
       </c>
       <c r="C233" s="5">
         <v>-2.0228739799999396E-2</v>
       </c>
       <c r="D233" s="5">
         <v>-5.3834203608153164</v>
       </c>
       <c r="E233" s="5">
         <v>-0.20645958102724071</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>3.9294975414</v>
       </c>
       <c r="C234" s="5">
         <v>-0.44702395140000029</v>
       </c>
       <c r="D234" s="5">
         <v>-72.552962898106927</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>3.8219171976999999</v>
       </c>
       <c r="C235" s="5">
         <v>-0.10758034370000003</v>
       </c>
       <c r="D235" s="5">
         <v>-28.33105215066939</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>3.7502535529999999</v>
       </c>
       <c r="C236" s="5">
         <v>-7.1663644700000084E-2</v>
       </c>
       <c r="D236" s="5">
         <v>-20.319456302129069</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>3.8169843408999999</v>
       </c>
       <c r="C237" s="5">
         <v>6.6730787900000088E-2</v>
       </c>
       <c r="D237" s="5">
         <v>23.571114905107706</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>3.8226412012000002</v>
       </c>
       <c r="C238" s="5">
         <v>5.6568603000002327E-3</v>
       </c>
       <c r="D238" s="5">
         <v>1.7929961883731638</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>3.7724028402999998</v>
       </c>
       <c r="C239" s="5">
         <v>-5.0238360900000334E-2</v>
       </c>
       <c r="D239" s="5">
         <v>-14.679317430505767</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>3.7084685962999999</v>
       </c>
       <c r="C240" s="5">
         <v>-6.3934243999999918E-2</v>
       </c>
       <c r="D240" s="5">
         <v>-18.544856986076564</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>3.6423514144000002</v>
       </c>
       <c r="C241" s="5">
         <v>-6.6117181899999711E-2</v>
       </c>
       <c r="D241" s="5">
         <v>-19.416363395668789</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>3.7606164647</v>
       </c>
       <c r="C242" s="5">
         <v>0.11826505029999979</v>
       </c>
       <c r="D242" s="5">
         <v>46.732523518155404</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>3.5168633238</v>
       </c>
       <c r="C243" s="5">
         <v>-0.2437531409</v>
       </c>
       <c r="D243" s="5">
         <v>-55.253675301624881</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>3.4949690378999998</v>
       </c>
       <c r="C244" s="5">
         <v>-2.1894285900000199E-2</v>
       </c>
       <c r="D244" s="5">
         <v>-7.2200563191332945</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>3.5459289155999998</v>
       </c>
       <c r="C245" s="5">
         <v>5.0959877699999989E-2</v>
       </c>
       <c r="D245" s="5">
         <v>18.970780261187837</v>
       </c>
       <c r="E245" s="5">
         <v>-18.978373088454916</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>3.4522860487</v>
       </c>
       <c r="C246" s="5">
         <v>-9.3642866899999788E-2</v>
       </c>
       <c r="D246" s="5">
         <v>-27.469449019953963</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>3.4192864532999998</v>
       </c>
       <c r="C247" s="5">
         <v>-3.2999595400000192E-2</v>
       </c>
       <c r="D247" s="5">
         <v>-10.886284891034359</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>3.4337858231</v>
       </c>
       <c r="C248" s="5">
         <v>1.4499369800000217E-2</v>
       </c>
       <c r="D248" s="5">
         <v>5.2089317406864177</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>3.3403831314999999</v>
       </c>
       <c r="C249" s="5">
         <v>-9.3402691600000143E-2</v>
       </c>
       <c r="D249" s="5">
         <v>-28.174783507084832</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>3.322517307</v>
       </c>
       <c r="C250" s="5">
         <v>-1.7865824499999849E-2</v>
       </c>
       <c r="D250" s="5">
         <v>-6.2326505843723456</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>3.2617952351000001</v>
       </c>
       <c r="C251" s="5">
         <v>-6.0722071899999897E-2</v>
       </c>
       <c r="D251" s="5">
         <v>-19.855577242047197</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>3.2369551552</v>
       </c>
       <c r="C252" s="5">
         <v>-2.4840079900000145E-2</v>
       </c>
       <c r="D252" s="5">
         <v>-8.7653384858785603</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>3.1446070339999999</v>
       </c>
       <c r="C253" s="5">
         <v>-9.2348121200000133E-2</v>
       </c>
       <c r="D253" s="5">
         <v>-29.342806101133345</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>3.1065763569999998</v>
       </c>
       <c r="C254" s="5">
         <v>-3.8030677000000068E-2</v>
       </c>
       <c r="D254" s="5">
         <v>-13.58526279007728</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>3.1435264907999998</v>
       </c>
       <c r="C255" s="5">
         <v>3.6950133800000007E-2</v>
       </c>
       <c r="D255" s="5">
         <v>15.244737358335225</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>3.0940857194000002</v>
       </c>
       <c r="C256" s="5">
         <v>-4.9440771399999583E-2</v>
       </c>
       <c r="D256" s="5">
         <v>-17.32340128501243</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>3.0276141772999998</v>
       </c>
       <c r="C257" s="5">
         <v>-6.6471542100000391E-2</v>
       </c>
       <c r="D257" s="5">
         <v>-22.941905314603584</v>
       </c>
       <c r="E257" s="5">
         <v>-14.617177914078317</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>3.0707744339</v>
       </c>
       <c r="C258" s="5">
         <v>4.3160256600000224E-2</v>
       </c>
       <c r="D258" s="5">
         <v>18.513720311581871</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>3.0208946071999998</v>
       </c>
       <c r="C259" s="5">
         <v>-4.987982670000024E-2</v>
       </c>
       <c r="D259" s="5">
         <v>-17.841615203278195</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>3.0239268737999998</v>
       </c>
       <c r="C260" s="5">
         <v>3.0322665999999998E-3</v>
       </c>
       <c r="D260" s="5">
         <v>1.2111894184051453</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>2.8501401464999998</v>
       </c>
       <c r="C261" s="5">
         <v>-0.1737867273</v>
       </c>
       <c r="D261" s="5">
         <v>-50.848228906115324</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>2.9289173011999998</v>
       </c>
       <c r="C262" s="5">
         <v>7.8777154700000018E-2</v>
       </c>
       <c r="D262" s="5">
         <v>38.704555933372255</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>2.9557400241999998</v>
       </c>
       <c r="C263" s="5">
         <v>2.6822722999999993E-2</v>
       </c>
       <c r="D263" s="5">
         <v>11.560249463949113</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>2.9507663532000001</v>
       </c>
       <c r="C264" s="5">
         <v>-4.9736709999996798E-3</v>
       </c>
       <c r="D264" s="5">
         <v>-2.0006754959686179</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>2.9411461297999999</v>
       </c>
       <c r="C265" s="5">
         <v>-9.6202234000002385E-3</v>
       </c>
       <c r="D265" s="5">
         <v>-3.842898960474328</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>2.9683179757000002</v>
       </c>
       <c r="C266" s="5">
         <v>2.7171845900000324E-2</v>
       </c>
       <c r="D266" s="5">
         <v>11.667252723873411</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>2.9516158720000001</v>
       </c>
       <c r="C267" s="5">
         <v>-1.6702103700000137E-2</v>
       </c>
       <c r="D267" s="5">
         <v>-6.5470577206477305</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>2.9874560024000001</v>
       </c>
       <c r="C268" s="5">
         <v>3.5840130400000003E-2</v>
       </c>
       <c r="D268" s="5">
         <v>15.584652281874645</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>3.0184270932000001</v>
       </c>
       <c r="C269" s="5">
         <v>3.0971090800000045E-2</v>
       </c>
       <c r="D269" s="5">
         <v>13.174886976136847</v>
       </c>
       <c r="E269" s="5">
         <v>-0.30344302681898361</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>3.1974101960999999</v>
       </c>
       <c r="C270" s="5">
         <v>0.17898310289999975</v>
       </c>
       <c r="D270" s="5">
         <v>99.623645098762893</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>3.3421379639</v>
       </c>
       <c r="C271" s="5">
         <v>0.14472776780000007</v>
       </c>
       <c r="D271" s="5">
         <v>70.103095762639938</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>3.4348780208999998</v>
       </c>
       <c r="C272" s="5">
         <v>9.2740056999999876E-2</v>
       </c>
       <c r="D272" s="5">
         <v>38.881162963918129</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>3.4737494875000001</v>
       </c>
       <c r="C273" s="5">
         <v>3.8871466600000293E-2</v>
       </c>
       <c r="D273" s="5">
         <v>14.457991337982889</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>3.5426964571999999</v>
       </c>
       <c r="C274" s="5">
         <v>6.8946969699999805E-2</v>
       </c>
       <c r="D274" s="5">
         <v>26.597569427149857</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>3.4364024604000001</v>
       </c>
       <c r="C275" s="5">
         <v>-0.10629399679999985</v>
       </c>
       <c r="D275" s="5">
         <v>-30.618938586606092</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>3.5405760404</v>
       </c>
       <c r="C276" s="5">
         <v>0.10417357999999988</v>
       </c>
       <c r="D276" s="5">
         <v>43.099744206083223</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>3.6143963707000002</v>
       </c>
       <c r="C277" s="5">
         <v>7.3820330300000236E-2</v>
       </c>
       <c r="D277" s="5">
         <v>28.097960942911282</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>3.6299526744000001</v>
       </c>
       <c r="C278" s="5">
         <v>1.555630369999994E-2</v>
       </c>
       <c r="D278" s="5">
         <v>5.2888120040333497</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>3.5410939305000002</v>
       </c>
       <c r="C279" s="5">
         <v>-8.8858743899999926E-2</v>
       </c>
       <c r="D279" s="5">
         <v>-25.725829907668363</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>3.5834520822</v>
       </c>
       <c r="C280" s="5">
         <v>4.2358151699999791E-2</v>
       </c>
       <c r="D280" s="5">
         <v>15.337319623237367</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>3.6115137158000001</v>
       </c>
       <c r="C281" s="5">
         <v>2.8061633600000135E-2</v>
       </c>
       <c r="D281" s="5">
         <v>9.8125572023376684</v>
       </c>
       <c r="E281" s="5">
         <v>19.648863606350563</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>3.4225612353999999</v>
       </c>
       <c r="C282" s="5">
         <v>-0.18895248040000023</v>
       </c>
       <c r="D282" s="5">
         <v>-47.526080718721516</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>3.4608227216</v>
       </c>
       <c r="C283" s="5">
         <v>3.8261486200000139E-2</v>
       </c>
       <c r="D283" s="5">
         <v>14.271391341874784</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>3.3407237040000002</v>
       </c>
       <c r="C284" s="5">
         <v>-0.12009901759999986</v>
       </c>
       <c r="D284" s="5">
         <v>-34.546260694754281</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>3.3838222035999999</v>
       </c>
       <c r="C285" s="5">
         <v>4.3098499599999673E-2</v>
       </c>
       <c r="D285" s="5">
         <v>16.628241188708913</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>3.3403995383999998</v>
       </c>
       <c r="C286" s="5">
         <v>-4.3422665200000043E-2</v>
       </c>
       <c r="D286" s="5">
         <v>-14.357260597307352</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>3.4342537271000002</v>
       </c>
       <c r="C287" s="5">
         <v>9.3854188700000396E-2</v>
       </c>
       <c r="D287" s="5">
         <v>39.446480960514904</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>3.3443172279</v>
       </c>
       <c r="C288" s="5">
         <v>-8.9936499200000242E-2</v>
       </c>
       <c r="D288" s="5">
         <v>-27.272098944503998</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>3.4132792269999999</v>
       </c>
       <c r="C289" s="5">
         <v>6.8961999099999893E-2</v>
       </c>
       <c r="D289" s="5">
         <v>27.753327014736563</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>3.4205314784</v>
       </c>
       <c r="C290" s="5">
         <v>7.252251400000187E-3</v>
       </c>
       <c r="D290" s="5">
         <v>2.57966726112413</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>3.3288425032000002</v>
       </c>
       <c r="C291" s="5">
         <v>-9.1688975199999856E-2</v>
       </c>
       <c r="D291" s="5">
         <v>-27.82349014821256</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>3.3818897996000001</v>
       </c>
       <c r="C292" s="5">
         <v>5.3047296399999944E-2</v>
       </c>
       <c r="D292" s="5">
         <v>20.891132539696898</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>3.2969544403</v>
       </c>
       <c r="C293" s="5">
         <v>-8.4935359300000179E-2</v>
       </c>
       <c r="D293" s="5">
         <v>-26.30433743814794</v>
       </c>
       <c r="E293" s="5">
         <v>-8.7099011731240452</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>3.2249239309000002</v>
       </c>
       <c r="C294" s="5">
         <v>-7.2030509399999776E-2</v>
       </c>
       <c r="D294" s="5">
         <v>-23.28534246526338</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>3.1744799457999999</v>
       </c>
       <c r="C295" s="5">
         <v>-5.0443985100000255E-2</v>
       </c>
       <c r="D295" s="5">
         <v>-17.23678477350682</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>3.1530778592000002</v>
       </c>
       <c r="C296" s="5">
         <v>-2.1402086599999759E-2</v>
       </c>
       <c r="D296" s="5">
         <v>-7.7969504508508258</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>3.2879357160999998</v>
       </c>
       <c r="C297" s="5">
         <v>0.13485785689999963</v>
       </c>
       <c r="D297" s="5">
         <v>65.296430395293598</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>3.0280185690999999</v>
       </c>
       <c r="C298" s="5">
         <v>-0.2599171469999999</v>
       </c>
       <c r="D298" s="5">
         <v>-62.776038101476182</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>2.9395965675000002</v>
       </c>
       <c r="C299" s="5">
         <v>-8.8422001599999689E-2</v>
       </c>
       <c r="D299" s="5">
         <v>-29.927055084009712</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>3.1466553477999999</v>
       </c>
       <c r="C300" s="5">
         <v>0.20705878029999969</v>
       </c>
       <c r="D300" s="5">
         <v>126.32751206273669</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>3.2223181369999998</v>
       </c>
       <c r="C301" s="5">
         <v>7.5662789199999914E-2</v>
       </c>
       <c r="D301" s="5">
         <v>32.993636300521302</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>3.1287096704000001</v>
       </c>
       <c r="C302" s="5">
         <v>-9.3608466599999662E-2</v>
       </c>
       <c r="D302" s="5">
         <v>-29.795947045451065</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>3.1237785196000001</v>
       </c>
       <c r="C303" s="5">
         <v>-4.9311508000000615E-3</v>
       </c>
       <c r="D303" s="5">
         <v>-1.8750076188146725</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>3.0837424561</v>
       </c>
       <c r="C304" s="5">
         <v>-4.0036063500000107E-2</v>
       </c>
       <c r="D304" s="5">
         <v>-14.340725756920481</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>3.0829370828</v>
       </c>
       <c r="C305" s="5">
         <v>-8.0537329999996743E-4</v>
       </c>
       <c r="D305" s="5">
         <v>-0.31295121275117799</v>
       </c>
       <c r="E305" s="5">
         <v>-6.4913653304995549</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>3.1188383700000002</v>
       </c>
       <c r="C306" s="5">
         <v>3.5901287200000187E-2</v>
       </c>
       <c r="D306" s="5">
         <v>14.904882484680982</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>3.0844379095000001</v>
       </c>
       <c r="C307" s="5">
         <v>-3.4400460500000118E-2</v>
       </c>
       <c r="D307" s="5">
         <v>-12.461729120733311</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>3.1616613366999999</v>
       </c>
       <c r="C308" s="5">
         <v>7.7223427199999861E-2</v>
       </c>
       <c r="D308" s="5">
         <v>34.546310722979868</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>3.1865134980000001</v>
       </c>
       <c r="C309" s="5">
         <v>2.485216130000012E-2</v>
       </c>
       <c r="D309" s="5">
         <v>9.8512414618872732</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>3.2140260686</v>
       </c>
       <c r="C310" s="5">
         <v>2.7512570599999897E-2</v>
       </c>
       <c r="D310" s="5">
         <v>10.867330272766873</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>3.2391015567000001</v>
       </c>
       <c r="C311" s="5">
         <v>2.5075488100000154E-2</v>
       </c>
       <c r="D311" s="5">
         <v>9.7746442363921826</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>3.2383595095</v>
       </c>
       <c r="C312" s="5">
         <v>-7.4204720000015101E-4</v>
       </c>
       <c r="D312" s="5">
         <v>-0.27456240803224174</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>3.2398362464999999</v>
       </c>
       <c r="C313" s="5">
         <v>1.4767369999999502E-3</v>
       </c>
       <c r="D313" s="5">
         <v>0.54859124841140083</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>3.1434543223000002</v>
       </c>
       <c r="C314" s="5">
         <v>-9.6381924199999691E-2</v>
       </c>
       <c r="D314" s="5">
         <v>-30.400017713466553</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>3.2133056036999998</v>
       </c>
       <c r="C315" s="5">
         <v>6.9851281399999632E-2</v>
       </c>
       <c r="D315" s="5">
         <v>30.178280004731796</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>3.0828037857999999</v>
       </c>
       <c r="C316" s="5">
         <v>-0.13050181789999993</v>
       </c>
       <c r="D316" s="5">
         <v>-39.196829307822199</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>3.1736869268999999</v>
       </c>
       <c r="C317" s="5">
         <v>9.0883141099999953E-2</v>
       </c>
       <c r="D317" s="5">
         <v>41.715838613127488</v>
       </c>
       <c r="E317" s="5">
         <v>2.9436164820327404</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>3.1078819043000001</v>
       </c>
       <c r="C318" s="5">
         <v>-6.5805022599999763E-2</v>
       </c>
       <c r="D318" s="5">
         <v>-22.231253559260779</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>3.0852220806999999</v>
       </c>
       <c r="C319" s="5">
         <v>-2.2659823600000184E-2</v>
       </c>
       <c r="D319" s="5">
         <v>-8.4068326299499674</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>3.0612663006999998</v>
       </c>
       <c r="C320" s="5">
         <v>-2.3955780000000093E-2</v>
       </c>
       <c r="D320" s="5">
         <v>-8.9298279200990756</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>2.9764817478999999</v>
       </c>
       <c r="C321" s="5">
         <v>-8.4784552799999968E-2</v>
       </c>
       <c r="D321" s="5">
         <v>-28.61197666770321</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>3.0019357063999998</v>
       </c>
       <c r="C322" s="5">
         <v>2.5453958499999985E-2</v>
       </c>
       <c r="D322" s="5">
         <v>10.758726500814975</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>2.9513294948</v>
       </c>
       <c r="C323" s="5">
         <v>-5.0606211599999895E-2</v>
       </c>
       <c r="D323" s="5">
         <v>-18.455300204597471</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>2.9382479632999998</v>
       </c>
       <c r="C324" s="5">
         <v>-1.3081531500000132E-2</v>
       </c>
       <c r="D324" s="5">
         <v>-5.1911347703411543</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>2.9629131948</v>
       </c>
       <c r="C325" s="5">
         <v>2.4665231500000218E-2</v>
       </c>
       <c r="D325" s="5">
         <v>10.551798178014238</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>3.0689825429000002</v>
       </c>
       <c r="C326" s="5">
         <v>0.10606934810000013</v>
       </c>
       <c r="D326" s="5">
         <v>52.512654618218612</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>3.0225656805000001</v>
       </c>
       <c r="C327" s="5">
         <v>-4.6416862400000092E-2</v>
       </c>
       <c r="D327" s="5">
         <v>-16.713244203845747</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>2.9807530010000001</v>
       </c>
       <c r="C328" s="5">
         <v>-4.1812679500000005E-2</v>
       </c>
       <c r="D328" s="5">
         <v>-15.39365849822082</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>2.9696181279</v>
       </c>
       <c r="C329" s="5">
         <v>-1.1134873100000053E-2</v>
       </c>
       <c r="D329" s="5">
         <v>-4.3917454474885931</v>
       </c>
       <c r="E329" s="5">
         <v>-6.4300229890454474</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>2.9888073719000001</v>
       </c>
       <c r="C330" s="5">
         <v>1.9189244000000105E-2</v>
       </c>
       <c r="D330" s="5">
         <v>8.0358369485040715</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>2.9694019737000001</v>
       </c>
       <c r="C331" s="5">
         <v>-1.9405398199999979E-2</v>
       </c>
       <c r="D331" s="5">
         <v>-7.5189386035787837</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>2.9536573976999998</v>
       </c>
       <c r="C332" s="5">
         <v>-1.5744576000000343E-2</v>
       </c>
       <c r="D332" s="5">
         <v>-6.1804137707303752</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>2.9680972476999998</v>
       </c>
       <c r="C333" s="5">
         <v>1.4439850000000032E-2</v>
       </c>
       <c r="D333" s="5">
         <v>6.0269056445663161</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>2.9957466446000001</v>
       </c>
       <c r="C334" s="5">
         <v>2.7649396900000234E-2</v>
       </c>
       <c r="D334" s="5">
         <v>11.769540169865955</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>2.9655892274000002</v>
       </c>
       <c r="C335" s="5">
         <v>-3.015741719999987E-2</v>
       </c>
       <c r="D335" s="5">
         <v>-11.433197338070277</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>2.8400477113</v>
       </c>
       <c r="C336" s="5">
         <v>-0.12554151610000019</v>
       </c>
       <c r="D336" s="5">
         <v>-40.491954406108079</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>2.8798082668</v>
       </c>
       <c r="C337" s="5">
         <v>3.9760555500000017E-2</v>
       </c>
       <c r="D337" s="5">
         <v>18.155857523134756</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>2.8898115973</v>
       </c>
       <c r="C338" s="5">
         <v>1.0003330500000018E-2</v>
       </c>
       <c r="D338" s="5">
         <v>4.2488965722922378</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>2.8400131246</v>
       </c>
       <c r="C339" s="5">
         <v>-4.979847270000004E-2</v>
       </c>
       <c r="D339" s="5">
         <v>-18.827334156710041</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>2.8729456826000002</v>
       </c>
       <c r="C340" s="5">
         <v>3.2932558000000167E-2</v>
       </c>
       <c r="D340" s="5">
         <v>14.837787355524323</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>2.8656840313999998</v>
       </c>
       <c r="C341" s="5">
         <v>-7.2616512000003297E-3</v>
       </c>
       <c r="D341" s="5">
         <v>-2.9913048590971103</v>
       </c>
       <c r="E341" s="5">
         <v>-3.4999145352570427</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>2.8713984021000001</v>
       </c>
       <c r="C342" s="5">
         <v>5.7143707000002486E-3</v>
       </c>
       <c r="D342" s="5">
         <v>2.4193012536796399</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>2.8485880595999999</v>
       </c>
       <c r="C343" s="5">
         <v>-2.2810342500000136E-2</v>
       </c>
       <c r="D343" s="5">
         <v>-9.1271095937631053</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>2.8445813177999999</v>
       </c>
       <c r="C344" s="5">
         <v>-4.0067418000000465E-3</v>
       </c>
       <c r="D344" s="5">
         <v>-1.6748886959869425</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>2.9595829908</v>
       </c>
       <c r="C345" s="5">
         <v>0.11500167300000008</v>
       </c>
       <c r="D345" s="5">
         <v>60.896290448045541</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>2.9014713312999998</v>
       </c>
       <c r="C346" s="5">
         <v>-5.811165950000019E-2</v>
       </c>
       <c r="D346" s="5">
         <v>-21.176968639157657</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>2.8753095944</v>
       </c>
       <c r="C347" s="5">
         <v>-2.6161736899999788E-2</v>
       </c>
       <c r="D347" s="5">
         <v>-10.299274231957433</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>2.9440518892999998</v>
       </c>
       <c r="C348" s="5">
         <v>6.8742294899999834E-2</v>
       </c>
       <c r="D348" s="5">
         <v>32.779234526421554</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>2.8883964776000002</v>
       </c>
       <c r="C349" s="5">
         <v>-5.5655411699999657E-2</v>
       </c>
       <c r="D349" s="5">
         <v>-20.469052288625988</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>2.9017678103</v>
       </c>
       <c r="C350" s="5">
         <v>1.3371332699999794E-2</v>
       </c>
       <c r="D350" s="5">
         <v>5.6988407190494916</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>2.9576891594000001</v>
       </c>
       <c r="C351" s="5">
         <v>5.5921349100000128E-2</v>
       </c>
       <c r="D351" s="5">
         <v>25.741445928026963</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>2.9608438247</v>
       </c>
       <c r="C352" s="5">
         <v>3.1546652999998592E-3</v>
       </c>
       <c r="D352" s="5">
         <v>1.2874527081492726</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>3.0594481006000001</v>
       </c>
       <c r="C353" s="5">
         <v>9.8604275900000093E-2</v>
       </c>
       <c r="D353" s="5">
         <v>48.160038022051225</v>
       </c>
       <c r="E353" s="5">
         <v>6.7615294316079488</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>2.9615665401000002</v>
       </c>
       <c r="C354" s="5">
         <v>-9.7881560499999853E-2</v>
       </c>
       <c r="D354" s="5">
         <v>-32.307453400907072</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>3.0333964719000002</v>
       </c>
       <c r="C355" s="5">
         <v>7.1829931799999969E-2</v>
       </c>
       <c r="D355" s="5">
         <v>33.31904394312464</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>3.0384622847</v>
       </c>
       <c r="C356" s="5">
         <v>5.065812799999847E-3</v>
       </c>
       <c r="D356" s="5">
         <v>2.0225259859911304</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>3.0526706960999999</v>
       </c>
       <c r="C357" s="5">
         <v>1.4208411399999843E-2</v>
       </c>
       <c r="D357" s="5">
         <v>5.7580155188754034</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>3.0131684475</v>
       </c>
       <c r="C358" s="5">
         <v>-3.9502248599999845E-2</v>
       </c>
       <c r="D358" s="5">
         <v>-14.469415502129756</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>3.0822904339999999</v>
       </c>
       <c r="C359" s="5">
         <v>6.9121986499999899E-2</v>
       </c>
       <c r="D359" s="5">
         <v>31.280967481020493</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>3.1460114909999999</v>
       </c>
       <c r="C360" s="5">
         <v>6.372105699999997E-2</v>
       </c>
       <c r="D360" s="5">
         <v>27.832403229817881</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>3.1941050658000001</v>
       </c>
       <c r="C361" s="5">
         <v>4.8093574800000205E-2</v>
       </c>
       <c r="D361" s="5">
         <v>19.96835833157331</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>3.2075816109000002</v>
       </c>
       <c r="C362" s="5">
         <v>1.347654510000007E-2</v>
       </c>
       <c r="D362" s="5">
         <v>5.1821900176662883</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>3.2679755502000001</v>
       </c>
       <c r="C363" s="5">
         <v>6.0393939299999921E-2</v>
       </c>
       <c r="D363" s="5">
         <v>25.087238165226712</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>3.3491403459</v>
       </c>
       <c r="C364" s="5">
         <v>8.1164795699999903E-2</v>
       </c>
       <c r="D364" s="5">
         <v>34.231542540120955</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>3.3573316360000001</v>
       </c>
       <c r="C365" s="5">
         <v>8.1912901000000815E-3</v>
       </c>
       <c r="D365" s="5">
         <v>2.9747506904106435</v>
       </c>
       <c r="E365" s="5">
         <v>9.7365121291510306</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>3.4623405429999998</v>
       </c>
       <c r="C366" s="5">
         <v>0.10500890699999976</v>
       </c>
       <c r="D366" s="5">
         <v>44.712638195886647</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>3.4200602928000001</v>
       </c>
       <c r="C367" s="5">
         <v>-4.2280250199999703E-2</v>
       </c>
       <c r="D367" s="5">
         <v>-13.708548632833395</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>3.4305148444000002</v>
       </c>
       <c r="C368" s="5">
         <v>1.0454551600000084E-2</v>
       </c>
       <c r="D368" s="5">
         <v>3.7305036825293847</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>3.2490752441000001</v>
       </c>
       <c r="C369" s="5">
         <v>-0.18143960030000006</v>
       </c>
       <c r="D369" s="5">
         <v>-47.903854201396626</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>3.4327378073000001</v>
       </c>
       <c r="C370" s="5">
         <v>0.18366256319999996</v>
       </c>
       <c r="D370" s="5">
         <v>93.450728532765567</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>3.3803164396000001</v>
       </c>
       <c r="C371" s="5">
         <v>-5.2421367700000054E-2</v>
       </c>
       <c r="D371" s="5">
         <v>-16.8617858562483</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>3.2514197585</v>
       </c>
       <c r="C372" s="5">
         <v>-0.12889668110000008</v>
       </c>
       <c r="D372" s="5">
         <v>-37.282578301307744</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>3.3943411389000002</v>
       </c>
       <c r="C373" s="5">
         <v>0.14292138040000024</v>
       </c>
       <c r="D373" s="5">
         <v>67.56733636339402</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>3.5124203268</v>
       </c>
       <c r="C374" s="5">
         <v>0.11807918789999983</v>
       </c>
       <c r="D374" s="5">
         <v>50.734244553597804</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>3.4741445531999999</v>
       </c>
       <c r="C375" s="5">
         <v>-3.8275773600000118E-2</v>
       </c>
       <c r="D375" s="5">
         <v>-12.320748192865871</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>3.5503302902999998</v>
       </c>
       <c r="C376" s="5">
         <v>7.6185737099999873E-2</v>
       </c>
       <c r="D376" s="5">
         <v>29.733004442201505</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>3.5573590665000001</v>
       </c>
       <c r="C377" s="5">
         <v>7.0287762000003084E-3</v>
       </c>
       <c r="D377" s="5">
         <v>2.401742965087772</v>
       </c>
       <c r="E377" s="5">
         <v>5.9579288609783232</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>3.5583840906000002</v>
       </c>
       <c r="C378" s="5">
         <v>1.0250241000000493E-3</v>
       </c>
       <c r="D378" s="5">
         <v>0.34631874265504958</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>3.5120993974000001</v>
       </c>
       <c r="C379" s="5">
         <v>-4.628469320000006E-2</v>
       </c>
       <c r="D379" s="5">
         <v>-14.539053892128507</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>3.5204286041000001</v>
       </c>
       <c r="C380" s="5">
         <v>8.3292067000000358E-3</v>
       </c>
       <c r="D380" s="5">
         <v>2.8833056996859785</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>3.4429336486</v>
       </c>
       <c r="C381" s="5">
         <v>-7.7494955500000184E-2</v>
       </c>
       <c r="D381" s="5">
         <v>-23.44080728377973</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>3.4393315304000001</v>
       </c>
       <c r="C382" s="5">
         <v>-3.602118199999893E-3</v>
       </c>
       <c r="D382" s="5">
         <v>-1.2482829020570296</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>3.4742368385</v>
       </c>
       <c r="C383" s="5">
         <v>3.4905308099999921E-2</v>
       </c>
       <c r="D383" s="5">
         <v>12.881964134434632</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>3.4581892028999999</v>
       </c>
       <c r="C384" s="5">
         <v>-1.604763560000011E-2</v>
       </c>
       <c r="D384" s="5">
         <v>-5.404178132340876</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>3.4974312028000001</v>
       </c>
       <c r="C385" s="5">
         <v>3.9241999900000213E-2</v>
       </c>
       <c r="D385" s="5">
         <v>14.499913314491897</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>3.5114058800999999</v>
       </c>
       <c r="C386" s="5">
         <v>1.3974677299999794E-2</v>
       </c>
       <c r="D386" s="5">
         <v>4.9016261771077652</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>3.4748407076999999</v>
       </c>
       <c r="C387" s="5">
         <v>-3.6565172400000012E-2</v>
       </c>
       <c r="D387" s="5">
         <v>-11.80450079032358</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>3.4641277296999999</v>
       </c>
       <c r="C388" s="5">
         <v>-1.0712977999999929E-2</v>
       </c>
       <c r="D388" s="5">
         <v>-3.6375226814785444</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>3.4637158692000001</v>
       </c>
       <c r="C389" s="5">
         <v>-4.1186049999986096E-4</v>
       </c>
       <c r="D389" s="5">
         <v>-0.14257832915959279</v>
       </c>
       <c r="E389" s="5">
         <v>-2.6323796824966883</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>3.4534432388999998</v>
       </c>
       <c r="C390" s="5">
         <v>-1.0272630300000252E-2</v>
       </c>
       <c r="D390" s="5">
         <v>-3.5014571811026629</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>3.5117598674999999</v>
       </c>
       <c r="C391" s="5">
         <v>5.8316628600000087E-2</v>
       </c>
       <c r="D391" s="5">
         <v>22.255911840827892</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>3.5132341159</v>
       </c>
       <c r="C392" s="5">
         <v>1.4742484000000999E-3</v>
       </c>
       <c r="D392" s="5">
         <v>0.50492874539531662</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>3.5360640628</v>
       </c>
       <c r="C393" s="5">
         <v>2.2829946899999953E-2</v>
       </c>
       <c r="D393" s="5">
         <v>8.0827528198720078</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>3.5393608860999999</v>
       </c>
       <c r="C394" s="5">
         <v>3.2968232999999181E-3</v>
       </c>
       <c r="D394" s="5">
         <v>1.1245661686381414</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>3.4589512123000001</v>
       </c>
       <c r="C395" s="5">
         <v>-8.0409673799999748E-2</v>
       </c>
       <c r="D395" s="5">
         <v>-24.101171683451071</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>3.5663397037000002</v>
       </c>
       <c r="C396" s="5">
         <v>0.10738849140000006</v>
       </c>
       <c r="D396" s="5">
         <v>44.324235431920812</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>3.4983516931</v>
       </c>
       <c r="C397" s="5">
         <v>-6.7988010600000148E-2</v>
       </c>
       <c r="D397" s="5">
         <v>-20.624018857748862</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>3.6109741768000001</v>
       </c>
       <c r="C398" s="5">
         <v>0.11262248370000005</v>
       </c>
       <c r="D398" s="5">
         <v>46.261823202581766</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>3.6734879291000002</v>
       </c>
       <c r="C399" s="5">
         <v>6.2513752300000114E-2</v>
       </c>
       <c r="D399" s="5">
         <v>22.871401904020551</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>3.6788785094000001</v>
       </c>
       <c r="C400" s="5">
         <v>5.3905802999998365E-3</v>
       </c>
       <c r="D400" s="5">
         <v>1.7751958406580171</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>3.6686939831999998</v>
       </c>
       <c r="C401" s="5">
         <v>-1.018452620000021E-2</v>
       </c>
       <c r="D401" s="5">
         <v>-3.2719355793142557</v>
       </c>
       <c r="E401" s="5">
         <v>5.9178674504656303</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>3.8594673936000001</v>
       </c>
       <c r="C402" s="5">
         <v>0.19077341040000029</v>
       </c>
       <c r="D402" s="5">
         <v>83.734480037832682</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>3.8205650901000001</v>
       </c>
       <c r="C403" s="5">
         <v>-3.8902303500000013E-2</v>
       </c>
       <c r="D403" s="5">
         <v>-11.447113421674182</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>3.8129725709</v>
       </c>
       <c r="C404" s="5">
         <v>-7.5925192000001474E-3</v>
       </c>
       <c r="D404" s="5">
         <v>-2.3588385184437066</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>3.8257527634000001</v>
       </c>
       <c r="C405" s="5">
         <v>1.2780192500000176E-2</v>
       </c>
       <c r="D405" s="5">
         <v>4.0971007224903877</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>3.8286159083000002</v>
       </c>
       <c r="C406" s="5">
         <v>2.8631449000000586E-3</v>
       </c>
       <c r="D406" s="5">
         <v>0.90177058610174665</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>3.9400254226000002</v>
       </c>
       <c r="C407" s="5">
         <v>0.11140951430000001</v>
       </c>
       <c r="D407" s="5">
         <v>41.086901029876266</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>3.9655224165999998</v>
       </c>
       <c r="C408" s="5">
         <v>2.5496993999999606E-2</v>
       </c>
       <c r="D408" s="5">
         <v>8.0479725155784045</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>4.0012748678000003</v>
       </c>
       <c r="C409" s="5">
         <v>3.5752451200000479E-2</v>
       </c>
       <c r="D409" s="5">
         <v>11.371924589277116</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>4.0162369683000003</v>
       </c>
       <c r="C410" s="5">
         <v>1.496210050000002E-2</v>
       </c>
       <c r="D410" s="5">
         <v>4.5806452748291759</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>4.0675983537000002</v>
       </c>
       <c r="C411" s="5">
         <v>5.1361385399999904E-2</v>
       </c>
       <c r="D411" s="5">
         <v>16.472876713812322</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>4.0934130565000002</v>
       </c>
       <c r="C412" s="5">
         <v>2.5814702799999978E-2</v>
       </c>
       <c r="D412" s="5">
         <v>7.8872419877170197</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>4.1734407199000003</v>
       </c>
       <c r="C413" s="5">
         <v>8.0027663400000115E-2</v>
       </c>
       <c r="D413" s="5">
         <v>26.154905788986337</v>
       </c>
       <c r="E413" s="5">
         <v>13.758213113750561</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>4.0638179149000004</v>
       </c>
       <c r="C414" s="5">
         <v>-0.10962280499999988</v>
       </c>
       <c r="D414" s="5">
         <v>-27.342592588157231</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>4.1288355605999998</v>
       </c>
       <c r="C415" s="5">
         <v>6.5017645699999349E-2</v>
       </c>
       <c r="D415" s="5">
         <v>20.981830741927567</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>4.3153424028999998</v>
       </c>
       <c r="C416" s="5">
         <v>0.18650684230000003</v>
       </c>
       <c r="D416" s="5">
         <v>69.922969932697015</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>4.2179345791999996</v>
       </c>
       <c r="C417" s="5">
         <v>-9.7407823700000229E-2</v>
       </c>
       <c r="D417" s="5">
         <v>-23.964755791056991</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>4.2196197594999996</v>
       </c>
       <c r="C418" s="5">
         <v>1.6851802999999776E-3</v>
       </c>
       <c r="D418" s="5">
         <v>0.48048775161875223</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>4.1245207223999998</v>
       </c>
       <c r="C419" s="5">
         <v>-9.5099037099999784E-2</v>
       </c>
       <c r="D419" s="5">
         <v>-23.931987222771301</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>4.0639671337000003</v>
       </c>
       <c r="C420" s="5">
         <v>-6.0553588699999494E-2</v>
       </c>
       <c r="D420" s="5">
         <v>-16.262427768981681</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>3.9981631483000002</v>
       </c>
       <c r="C421" s="5">
         <v>-6.5803985400000098E-2</v>
       </c>
       <c r="D421" s="5">
         <v>-17.790141996618413</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>4.0243253953</v>
       </c>
       <c r="C422" s="5">
         <v>2.6162246999999805E-2</v>
       </c>
       <c r="D422" s="5">
         <v>8.1411362759442376</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>3.9682111610000002</v>
       </c>
       <c r="C423" s="5">
         <v>-5.6114234299999843E-2</v>
       </c>
       <c r="D423" s="5">
         <v>-15.507099274827475</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>3.9038583474999999</v>
       </c>
       <c r="C424" s="5">
         <v>-6.4352813500000217E-2</v>
       </c>
       <c r="D424" s="5">
         <v>-17.815234888381994</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>3.7814018200000001</v>
       </c>
       <c r="C425" s="5">
         <v>-0.1224565274999998</v>
       </c>
       <c r="D425" s="5">
         <v>-31.781001845713284</v>
       </c>
       <c r="E425" s="5">
         <v>-9.3936616382415909</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>3.9628331127999998</v>
       </c>
       <c r="C426" s="5">
         <v>0.1814312927999997</v>
       </c>
       <c r="D426" s="5">
         <v>75.483162313915386</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>3.8350768764000001</v>
       </c>
       <c r="C427" s="5">
         <v>-0.12775623639999978</v>
       </c>
       <c r="D427" s="5">
         <v>-32.513098346211187</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>3.8163200675</v>
       </c>
       <c r="C428" s="5">
         <v>-1.8756808900000088E-2</v>
       </c>
       <c r="D428" s="5">
         <v>-5.7136978380495247</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>3.8070774158999998</v>
       </c>
       <c r="C429" s="5">
         <v>-9.2426516000001513E-3</v>
       </c>
       <c r="D429" s="5">
         <v>-2.8678491052247401</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>3.8051419846000001</v>
       </c>
       <c r="C430" s="5">
         <v>-1.9354312999997347E-3</v>
       </c>
       <c r="D430" s="5">
         <v>-0.60834975672919844</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>3.8260450216000002</v>
       </c>
       <c r="C431" s="5">
         <v>2.0903037000000069E-2</v>
       </c>
       <c r="D431" s="5">
         <v>6.7949001573573531</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>3.7656865653999998</v>
       </c>
       <c r="C432" s="5">
         <v>-6.0358456200000354E-2</v>
       </c>
       <c r="D432" s="5">
         <v>-17.371643630457257</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>3.7962444904999999</v>
       </c>
       <c r="C433" s="5">
         <v>3.0557925100000105E-2</v>
       </c>
       <c r="D433" s="5">
         <v>10.184389115995529</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>3.7276501131000002</v>
       </c>
       <c r="C434" s="5">
         <v>-6.859437739999974E-2</v>
       </c>
       <c r="D434" s="5">
         <v>-19.652641500575729</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>3.7289702538</v>
       </c>
       <c r="C435" s="5">
         <v>1.3201406999998611E-3</v>
       </c>
       <c r="D435" s="5">
         <v>0.42580663571729627</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>3.6517409326000001</v>
       </c>
       <c r="C436" s="5">
         <v>-7.7229321199999923E-2</v>
       </c>
       <c r="D436" s="5">
         <v>-22.208438872134995</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>3.6548953245</v>
       </c>
       <c r="C437" s="5">
         <v>3.1543918999998866E-3</v>
       </c>
       <c r="D437" s="5">
         <v>1.0415047988212356</v>
       </c>
       <c r="E437" s="5">
         <v>-3.3454920032804147</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>3.6683645778999998</v>
       </c>
       <c r="C438" s="5">
         <v>1.3469253399999825E-2</v>
       </c>
       <c r="D438" s="5">
         <v>4.5130625546851322</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>3.6697685797999999</v>
       </c>
       <c r="C439" s="5">
         <v>1.404001900000118E-3</v>
       </c>
       <c r="D439" s="5">
         <v>0.46024688352628296</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>3.6709175040000002</v>
+        <v>3.6717928089999998</v>
       </c>
       <c r="C440" s="5">
-        <v>1.1489242000002342E-3</v>
+        <v>2.024229199999894E-3</v>
       </c>
       <c r="D440" s="5">
-        <v>0.37634132211268323</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.66392684609175578</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>3.6708634385000001</v>
+      </c>
+      <c r="C441" s="5">
+        <v>-9.2937049999974874E-4</v>
+      </c>
+      <c r="D441" s="5">
+        <v>-0.30331051462818559</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>