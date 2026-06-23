--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{36A404DA-0A8D-41CE-AC8A-EDC3EDCFF584}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{BBCF4E9B-D290-4388-BCDD-5193BDC9CF72}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{4BD9C739-EBD2-474A-A622-96152ADE9DB1}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{EC6D0C48-C106-4308-BEA0-A801D52B8215}"/>
   </bookViews>
   <sheets>
     <sheet name="bronrmca" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Brownsville—Harlingen Construction, Mining and Natural Resources Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CB3C9E0A-C8CB-472E-A702-8919847532DE}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1C0B1559-318B-48E1-91C8-9FA37E4C42B2}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>2.3579796041000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>2.3568314715000001</v>
       </c>
       <c r="C7" s="5">
         <v>-1.148132600000018E-3</v>
       </c>
       <c r="D7" s="5">
         <v>-0.58273422960491983</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>2.3569444207000001</v>
       </c>
       <c r="C8" s="5">
         <v>1.1294920000004538E-4</v>
       </c>
       <c r="D8" s="5">
         <v>5.7524168837530532E-2</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>2.3294115250999998</v>
       </c>
       <c r="C9" s="5">
         <v>-2.7532895600000273E-2</v>
       </c>
       <c r="D9" s="5">
         <v>-13.15145632162017</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>2.3736074130000002</v>
       </c>
       <c r="C10" s="5">
         <v>4.4195887900000397E-2</v>
       </c>
       <c r="D10" s="5">
         <v>25.300278804559007</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>2.4430509138000001</v>
       </c>
       <c r="C11" s="5">
         <v>6.9443500799999835E-2</v>
       </c>
       <c r="D11" s="5">
         <v>41.346005177094014</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>2.5675064053000001</v>
       </c>
       <c r="C12" s="5">
         <v>0.12445549150000002</v>
       </c>
       <c r="D12" s="5">
         <v>81.529919160932394</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>2.5350641293999998</v>
       </c>
       <c r="C13" s="5">
         <v>-3.2442275900000261E-2</v>
       </c>
       <c r="D13" s="5">
         <v>-14.152238981726818</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>2.5171721788000001</v>
       </c>
       <c r="C14" s="5">
         <v>-1.7891950599999706E-2</v>
       </c>
       <c r="D14" s="5">
         <v>-8.1481993027029294</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>2.3601803750000001</v>
       </c>
       <c r="C15" s="5">
         <v>-0.1569918038</v>
       </c>
       <c r="D15" s="5">
         <v>-53.827088342825306</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>2.4597853801</v>
       </c>
       <c r="C16" s="5">
         <v>9.9605005099999921E-2</v>
       </c>
       <c r="D16" s="5">
         <v>64.219321215444339</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>2.4391750959</v>
       </c>
       <c r="C17" s="5">
         <v>-2.0610284199999995E-2</v>
       </c>
       <c r="D17" s="5">
         <v>-9.6040162382685423</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>2.3532263984999999</v>
       </c>
       <c r="C18" s="5">
         <v>-8.5948697400000107E-2</v>
       </c>
       <c r="D18" s="5">
         <v>-34.979723295717392</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>2.3598501606000002</v>
       </c>
       <c r="C19" s="5">
         <v>6.6237621000002633E-3</v>
       </c>
       <c r="D19" s="5">
         <v>3.4304938506268368</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>2.3557516752000001</v>
       </c>
       <c r="C20" s="5">
         <v>-4.0984854000001292E-3</v>
       </c>
       <c r="D20" s="5">
         <v>-2.0643150147208411</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>2.3230427413000001</v>
       </c>
       <c r="C21" s="5">
         <v>-3.2708933899999959E-2</v>
       </c>
       <c r="D21" s="5">
         <v>-15.446361424938804</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>2.2731077315000001</v>
       </c>
       <c r="C22" s="5">
         <v>-4.9935009799999985E-2</v>
       </c>
       <c r="D22" s="5">
         <v>-22.95333853150856</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>2.2491070365999999</v>
       </c>
       <c r="C23" s="5">
         <v>-2.400069490000023E-2</v>
       </c>
       <c r="D23" s="5">
         <v>-11.959751011497099</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>2.1713714194999998</v>
       </c>
       <c r="C24" s="5">
         <v>-7.7735617100000098E-2</v>
       </c>
       <c r="D24" s="5">
         <v>-34.432607294498908</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>2.2393851387999999</v>
       </c>
       <c r="C25" s="5">
         <v>6.8013719300000108E-2</v>
       </c>
       <c r="D25" s="5">
         <v>44.789175619429656</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>2.3158808173000001</v>
       </c>
       <c r="C26" s="5">
         <v>7.6495678500000164E-2</v>
       </c>
       <c r="D26" s="5">
         <v>49.64043563909155</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>2.3695676363999998</v>
       </c>
       <c r="C27" s="5">
         <v>5.3686819099999727E-2</v>
       </c>
       <c r="D27" s="5">
         <v>31.654239937683503</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>2.3672422325000002</v>
       </c>
       <c r="C28" s="5">
         <v>-2.3254038999995785E-3</v>
       </c>
       <c r="D28" s="5">
         <v>-1.1712990086251374</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>2.4457646949999998</v>
       </c>
       <c r="C29" s="5">
         <v>7.8522462499999612E-2</v>
       </c>
       <c r="D29" s="5">
         <v>47.932520453361093</v>
       </c>
       <c r="E29" s="5">
         <v>0.27015687029094959</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>2.3488571649000001</v>
       </c>
       <c r="C30" s="5">
         <v>-9.690753009999975E-2</v>
       </c>
       <c r="D30" s="5">
         <v>-38.43934443815121</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>2.3623073719000001</v>
       </c>
       <c r="C31" s="5">
         <v>1.3450206999999992E-2</v>
       </c>
       <c r="D31" s="5">
         <v>7.092132735702017</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>2.3486137718000002</v>
       </c>
       <c r="C32" s="5">
         <v>-1.369360009999987E-2</v>
       </c>
       <c r="D32" s="5">
         <v>-6.7385045173798837</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>2.3117585141000001</v>
       </c>
       <c r="C33" s="5">
         <v>-3.6855257700000088E-2</v>
       </c>
       <c r="D33" s="5">
         <v>-17.287651636674983</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>2.4646139374999998</v>
       </c>
       <c r="C34" s="5">
         <v>0.15285542339999969</v>
       </c>
       <c r="D34" s="5">
         <v>115.61412672552969</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>2.3490630675999999</v>
       </c>
       <c r="C35" s="5">
         <v>-0.11555086989999985</v>
       </c>
       <c r="D35" s="5">
         <v>-43.798316991482665</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>2.2714091883999998</v>
       </c>
       <c r="C36" s="5">
         <v>-7.7653879200000109E-2</v>
       </c>
       <c r="D36" s="5">
         <v>-33.195084812904994</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>2.2397929061999999</v>
       </c>
       <c r="C37" s="5">
         <v>-3.1616282199999901E-2</v>
       </c>
       <c r="D37" s="5">
         <v>-15.481877964831813</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>2.2126988458999999</v>
       </c>
       <c r="C38" s="5">
         <v>-2.7094060300000056E-2</v>
       </c>
       <c r="D38" s="5">
         <v>-13.588143835664713</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>2.2825743299000001</v>
       </c>
       <c r="C39" s="5">
         <v>6.987548400000021E-2</v>
       </c>
       <c r="D39" s="5">
         <v>45.221672428911354</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>2.2760980225999998</v>
       </c>
       <c r="C40" s="5">
         <v>-6.4763073000002613E-3</v>
       </c>
       <c r="D40" s="5">
         <v>-3.3521067058311149</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>2.2484711538000002</v>
       </c>
       <c r="C41" s="5">
         <v>-2.7626868799999649E-2</v>
       </c>
       <c r="D41" s="5">
         <v>-13.631315382221532</v>
       </c>
       <c r="E41" s="5">
         <v>-8.0667425449118983</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>2.3460767840000001</v>
       </c>
       <c r="C42" s="5">
         <v>9.7605630199999904E-2</v>
       </c>
       <c r="D42" s="5">
         <v>66.517092639367164</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>2.3638269793000002</v>
       </c>
       <c r="C43" s="5">
         <v>1.7750195300000104E-2</v>
       </c>
       <c r="D43" s="5">
         <v>9.4665822039432079</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>2.3400195789999998</v>
       </c>
       <c r="C44" s="5">
         <v>-2.3807400300000392E-2</v>
       </c>
       <c r="D44" s="5">
         <v>-11.438355424468005</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>2.5004889514999999</v>
       </c>
       <c r="C45" s="5">
         <v>0.16046937250000015</v>
       </c>
       <c r="D45" s="5">
         <v>121.64880040301477</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>2.5580083912</v>
       </c>
       <c r="C46" s="5">
         <v>5.7519439700000063E-2</v>
       </c>
       <c r="D46" s="5">
         <v>31.378499732178746</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>2.5399204289999999</v>
       </c>
       <c r="C47" s="5">
         <v>-1.8087962200000085E-2</v>
       </c>
       <c r="D47" s="5">
         <v>-8.1629855237834175</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>2.6687964414000001</v>
       </c>
       <c r="C48" s="5">
         <v>0.12887601240000013</v>
       </c>
       <c r="D48" s="5">
         <v>81.110681209701994</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>2.7330419094999998</v>
       </c>
       <c r="C49" s="5">
         <v>6.4245468099999758E-2</v>
       </c>
       <c r="D49" s="5">
         <v>33.036281734813919</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>2.7132258883999998</v>
       </c>
       <c r="C50" s="5">
         <v>-1.9816021100000025E-2</v>
       </c>
       <c r="D50" s="5">
         <v>-8.361930705721953</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>2.6917488080999998</v>
       </c>
       <c r="C51" s="5">
         <v>-2.1477080299999951E-2</v>
       </c>
       <c r="D51" s="5">
         <v>-9.0960141759152897</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>2.5817035424000001</v>
       </c>
       <c r="C52" s="5">
         <v>-0.11004526569999973</v>
       </c>
       <c r="D52" s="5">
         <v>-39.401469203982451</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>2.6632627384999998</v>
       </c>
       <c r="C53" s="5">
         <v>8.1559196099999731E-2</v>
       </c>
       <c r="D53" s="5">
         <v>45.241828395367079</v>
       </c>
       <c r="E53" s="5">
         <v>18.447716529473212</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>2.750677805</v>
       </c>
       <c r="C54" s="5">
         <v>8.7415066500000194E-2</v>
       </c>
       <c r="D54" s="5">
         <v>47.335880463591117</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>2.6697441677999998</v>
       </c>
       <c r="C55" s="5">
         <v>-8.0933637200000241E-2</v>
       </c>
       <c r="D55" s="5">
         <v>-30.119005133052834</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>2.7436632275999999</v>
       </c>
       <c r="C56" s="5">
         <v>7.3919059800000131E-2</v>
       </c>
       <c r="D56" s="5">
         <v>38.782233915575318</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>2.6892841888999999</v>
       </c>
       <c r="C57" s="5">
         <v>-5.4379038700000049E-2</v>
       </c>
       <c r="D57" s="5">
         <v>-21.355066220847995</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>2.5527391749000001</v>
       </c>
       <c r="C58" s="5">
         <v>-0.13654501399999974</v>
       </c>
       <c r="D58" s="5">
         <v>-46.489755396341216</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>2.6337650986000001</v>
       </c>
       <c r="C59" s="5">
         <v>8.1025923699999947E-2</v>
       </c>
       <c r="D59" s="5">
         <v>45.494689217623097</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>2.7698878740000001</v>
       </c>
       <c r="C60" s="5">
         <v>0.13612277540000006</v>
       </c>
       <c r="D60" s="5">
         <v>83.071950526143638</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>2.6432643553999999</v>
       </c>
       <c r="C61" s="5">
         <v>-0.12662351860000021</v>
       </c>
       <c r="D61" s="5">
         <v>-42.965068309065579</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>2.6030202841999999</v>
       </c>
       <c r="C62" s="5">
         <v>-4.0244071200000064E-2</v>
       </c>
       <c r="D62" s="5">
         <v>-16.815303860033659</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>2.6034634955999998</v>
       </c>
       <c r="C63" s="5">
         <v>4.4321139999992099E-4</v>
       </c>
       <c r="D63" s="5">
         <v>0.20451320857943767</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>2.6917693798000002</v>
       </c>
       <c r="C64" s="5">
         <v>8.8305884200000406E-2</v>
       </c>
       <c r="D64" s="5">
         <v>49.223173153747268</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>2.7669035955000001</v>
       </c>
       <c r="C65" s="5">
         <v>7.5134215699999896E-2</v>
       </c>
       <c r="D65" s="5">
         <v>39.147097093505344</v>
       </c>
       <c r="E65" s="5">
         <v>3.8914995318251266</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>2.8482865906999999</v>
       </c>
       <c r="C66" s="5">
         <v>8.1382995199999808E-2</v>
       </c>
       <c r="D66" s="5">
         <v>41.604120465667862</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>3.0771596666000001</v>
       </c>
       <c r="C67" s="5">
         <v>0.22887307590000017</v>
       </c>
       <c r="D67" s="5">
         <v>152.8111084994905</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>3.0426778961999998</v>
       </c>
       <c r="C68" s="5">
         <v>-3.4481770400000222E-2</v>
       </c>
       <c r="D68" s="5">
         <v>-12.648296642186152</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>2.9857539130999999</v>
       </c>
       <c r="C69" s="5">
         <v>-5.6923983099999909E-2</v>
       </c>
       <c r="D69" s="5">
         <v>-20.278333702285924</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>3.0508654839</v>
       </c>
       <c r="C70" s="5">
         <v>6.5111570800000074E-2</v>
       </c>
       <c r="D70" s="5">
         <v>29.547367575171823</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>3.0147626431000001</v>
       </c>
       <c r="C71" s="5">
         <v>-3.6102840799999925E-2</v>
       </c>
       <c r="D71" s="5">
         <v>-13.311639895293892</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>3.0622142105000001</v>
       </c>
       <c r="C72" s="5">
         <v>4.7451567400000005E-2</v>
       </c>
       <c r="D72" s="5">
         <v>20.611663882165999</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>3.0468391842</v>
       </c>
       <c r="C73" s="5">
         <v>-1.5375026300000094E-2</v>
       </c>
       <c r="D73" s="5">
         <v>-5.861434444234515</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>3.0960157940999999</v>
       </c>
       <c r="C74" s="5">
         <v>4.9176609899999946E-2</v>
       </c>
       <c r="D74" s="5">
         <v>21.183536813234326</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>3.0092824188999998</v>
       </c>
       <c r="C75" s="5">
         <v>-8.6733375200000129E-2</v>
       </c>
       <c r="D75" s="5">
         <v>-28.892180077636496</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>2.9997807055000001</v>
       </c>
       <c r="C76" s="5">
         <v>-9.5017133999997228E-3</v>
       </c>
       <c r="D76" s="5">
         <v>-3.7238500257313123</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>3.0668641889999999</v>
       </c>
       <c r="C77" s="5">
         <v>6.7083483499999819E-2</v>
       </c>
       <c r="D77" s="5">
         <v>30.394851358094854</v>
       </c>
       <c r="E77" s="5">
         <v>10.841020770938513</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>2.8461166478000002</v>
       </c>
       <c r="C78" s="5">
         <v>-0.22074754119999973</v>
       </c>
       <c r="D78" s="5">
         <v>-59.196462641209301</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>2.8652250968000001</v>
       </c>
       <c r="C79" s="5">
         <v>1.9108448999999972E-2</v>
       </c>
       <c r="D79" s="5">
         <v>8.3609018508215893</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>2.7356478421000001</v>
       </c>
       <c r="C80" s="5">
         <v>-0.12957725470000003</v>
       </c>
       <c r="D80" s="5">
         <v>-42.612497523946971</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>2.8953302488000001</v>
       </c>
       <c r="C81" s="5">
         <v>0.1596824067</v>
       </c>
       <c r="D81" s="5">
         <v>97.53998146219962</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>2.8653867084</v>
       </c>
       <c r="C82" s="5">
         <v>-2.9943540400000135E-2</v>
       </c>
       <c r="D82" s="5">
         <v>-11.728275228661978</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>2.9153171283999999</v>
       </c>
       <c r="C83" s="5">
         <v>4.993041999999992E-2</v>
       </c>
       <c r="D83" s="5">
         <v>23.035587366858977</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>2.8591176759999999</v>
       </c>
       <c r="C84" s="5">
         <v>-5.6199452400000016E-2</v>
       </c>
       <c r="D84" s="5">
         <v>-20.831081026696829</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>2.8584652413999998</v>
       </c>
       <c r="C85" s="5">
         <v>-6.5243460000008469E-4</v>
       </c>
       <c r="D85" s="5">
         <v>-0.27348984373284368</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>2.9807669444</v>
       </c>
       <c r="C86" s="5">
         <v>0.12230170300000021</v>
       </c>
       <c r="D86" s="5">
         <v>65.326042382648367</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>3.1079930505000002</v>
       </c>
       <c r="C87" s="5">
         <v>0.12722610610000018</v>
       </c>
       <c r="D87" s="5">
         <v>65.129327250418442</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>3.1057237179000001</v>
       </c>
       <c r="C88" s="5">
         <v>-2.2693326000000624E-3</v>
       </c>
       <c r="D88" s="5">
         <v>-0.87268201902174214</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>3.1550788261</v>
       </c>
       <c r="C89" s="5">
         <v>4.9355108199999886E-2</v>
       </c>
       <c r="D89" s="5">
         <v>20.828322048550007</v>
       </c>
       <c r="E89" s="5">
         <v>2.8763789872535472</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>3.1550118968</v>
       </c>
       <c r="C90" s="5">
         <v>-6.6929299999962666E-5</v>
       </c>
       <c r="D90" s="5">
         <v>-2.5452863308006446E-2</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>3.1703483320000001</v>
       </c>
       <c r="C91" s="5">
         <v>1.5336435200000054E-2</v>
       </c>
       <c r="D91" s="5">
         <v>5.9916771954661385</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>3.1426826481000001</v>
       </c>
       <c r="C92" s="5">
         <v>-2.7665683900000015E-2</v>
       </c>
       <c r="D92" s="5">
         <v>-9.9834108485211672</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>3.2081613181000002</v>
       </c>
       <c r="C93" s="5">
         <v>6.5478670000000072E-2</v>
       </c>
       <c r="D93" s="5">
         <v>28.076085427531527</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>3.2780307477999999</v>
       </c>
       <c r="C94" s="5">
         <v>6.9869429699999763E-2</v>
       </c>
       <c r="D94" s="5">
         <v>29.503616933343313</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>3.2987000277999998</v>
       </c>
       <c r="C95" s="5">
         <v>2.0669279999999901E-2</v>
       </c>
       <c r="D95" s="5">
         <v>7.8344715737000525</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>3.2422915767</v>
       </c>
       <c r="C96" s="5">
         <v>-5.6408451099999812E-2</v>
       </c>
       <c r="D96" s="5">
         <v>-18.696184544586213</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>3.2565678085999998</v>
       </c>
       <c r="C97" s="5">
         <v>1.4276231899999825E-2</v>
       </c>
       <c r="D97" s="5">
         <v>5.41361087210388</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>3.2709004336</v>
       </c>
       <c r="C98" s="5">
         <v>1.433262500000021E-2</v>
       </c>
       <c r="D98" s="5">
         <v>5.4111099025816456</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>3.1986264176999999</v>
       </c>
       <c r="C99" s="5">
         <v>-7.2274015900000155E-2</v>
       </c>
       <c r="D99" s="5">
         <v>-23.518861362458832</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>3.2120507071</v>
       </c>
       <c r="C100" s="5">
         <v>1.3424289400000067E-2</v>
       </c>
       <c r="D100" s="5">
         <v>5.1541638496621855</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>3.2479615235999999</v>
       </c>
       <c r="C101" s="5">
         <v>3.5910816499999942E-2</v>
       </c>
       <c r="D101" s="5">
         <v>14.272518156217462</v>
       </c>
       <c r="E101" s="5">
         <v>2.9439105207654137</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>3.3600621237000001</v>
       </c>
       <c r="C102" s="5">
         <v>0.11210060010000023</v>
       </c>
       <c r="D102" s="5">
         <v>50.257851671581946</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>3.3726206964999998</v>
       </c>
       <c r="C103" s="5">
         <v>1.2558572799999723E-2</v>
       </c>
       <c r="D103" s="5">
         <v>4.5784798323853515</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>3.4552735731999999</v>
       </c>
       <c r="C104" s="5">
         <v>8.26528767000001E-2</v>
       </c>
       <c r="D104" s="5">
         <v>33.714730545418647</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>3.4210336831000001</v>
       </c>
       <c r="C105" s="5">
         <v>-3.4239890099999837E-2</v>
       </c>
       <c r="D105" s="5">
         <v>-11.264185565698693</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>3.3878426547</v>
       </c>
       <c r="C106" s="5">
         <v>-3.31910284000001E-2</v>
       </c>
       <c r="D106" s="5">
         <v>-11.040859564395966</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>3.3040736464</v>
       </c>
       <c r="C107" s="5">
         <v>-8.3769008300000003E-2</v>
       </c>
       <c r="D107" s="5">
         <v>-25.951230268379234</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>3.5260954360999999</v>
       </c>
       <c r="C108" s="5">
         <v>0.22202178969999986</v>
       </c>
       <c r="D108" s="5">
         <v>118.23887946278293</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>3.4399522085999998</v>
       </c>
       <c r="C109" s="5">
         <v>-8.614322750000003E-2</v>
       </c>
       <c r="D109" s="5">
         <v>-25.680948856763187</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>3.4544441003999999</v>
       </c>
       <c r="C110" s="5">
         <v>1.4491891800000101E-2</v>
       </c>
       <c r="D110" s="5">
         <v>5.1741776302670406</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>3.5982004202</v>
       </c>
       <c r="C111" s="5">
         <v>0.14375631980000003</v>
       </c>
       <c r="D111" s="5">
         <v>63.112095470903064</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>3.6257213989000001</v>
       </c>
       <c r="C112" s="5">
         <v>2.7520978700000143E-2</v>
       </c>
       <c r="D112" s="5">
         <v>9.5743638617780125</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>3.6536277930000001</v>
       </c>
       <c r="C113" s="5">
         <v>2.7906394099999954E-2</v>
       </c>
       <c r="D113" s="5">
         <v>9.6373348897083702</v>
       </c>
       <c r="E113" s="5">
         <v>12.489873000415486</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>3.6682635473</v>
       </c>
       <c r="C114" s="5">
         <v>1.463575429999997E-2</v>
       </c>
       <c r="D114" s="5">
         <v>4.9143112999654459</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>3.6833507571999999</v>
       </c>
       <c r="C115" s="5">
         <v>1.5087209899999898E-2</v>
       </c>
       <c r="D115" s="5">
         <v>5.0486731202104007</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>3.6559276030999999</v>
       </c>
       <c r="C116" s="5">
         <v>-2.7423154100000069E-2</v>
       </c>
       <c r="D116" s="5">
         <v>-8.5772856728379097</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>3.6233874470999998</v>
       </c>
       <c r="C117" s="5">
         <v>-3.2540156000000042E-2</v>
       </c>
       <c r="D117" s="5">
         <v>-10.173131198992081</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>3.5940949208999999</v>
       </c>
       <c r="C118" s="5">
         <v>-2.9292526199999891E-2</v>
       </c>
       <c r="D118" s="5">
         <v>-9.2812185872825577</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>3.6074053679000002</v>
       </c>
       <c r="C119" s="5">
         <v>1.3310447000000281E-2</v>
       </c>
       <c r="D119" s="5">
         <v>4.5357533226088709</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>3.8080544722999998</v>
       </c>
       <c r="C120" s="5">
         <v>0.20064910439999961</v>
       </c>
       <c r="D120" s="5">
         <v>91.46899566639064</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>3.9144557484</v>
       </c>
       <c r="C121" s="5">
         <v>0.10640127610000016</v>
       </c>
       <c r="D121" s="5">
         <v>39.193459558896571</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>3.9420556326999998</v>
       </c>
       <c r="C122" s="5">
         <v>2.7599884299999822E-2</v>
       </c>
       <c r="D122" s="5">
         <v>8.7968530769390938</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>3.9013771698999999</v>
       </c>
       <c r="C123" s="5">
         <v>-4.067846279999987E-2</v>
       </c>
       <c r="D123" s="5">
         <v>-11.703747675976029</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>3.9441746463</v>
       </c>
       <c r="C124" s="5">
         <v>4.279747640000009E-2</v>
       </c>
       <c r="D124" s="5">
         <v>13.987803726705184</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>4.0633178489999997</v>
       </c>
       <c r="C125" s="5">
         <v>0.11914320269999967</v>
       </c>
       <c r="D125" s="5">
         <v>42.920953904687863</v>
       </c>
       <c r="E125" s="5">
         <v>11.213240078393483</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>3.8704167667</v>
       </c>
       <c r="C126" s="5">
         <v>-0.19290108229999969</v>
       </c>
       <c r="D126" s="5">
         <v>-44.214254938782503</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>3.8847023878</v>
       </c>
       <c r="C127" s="5">
         <v>1.4285621099999979E-2</v>
       </c>
       <c r="D127" s="5">
         <v>4.5202023207011166</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>3.9488440451</v>
       </c>
       <c r="C128" s="5">
         <v>6.4141657299999988E-2</v>
       </c>
       <c r="D128" s="5">
         <v>21.715743173101831</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>4.0249183147999998</v>
       </c>
       <c r="C129" s="5">
         <v>7.6074269699999864E-2</v>
       </c>
       <c r="D129" s="5">
         <v>25.731780168467932</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>4.0888430181000004</v>
       </c>
       <c r="C130" s="5">
         <v>6.3924703300000552E-2</v>
       </c>
       <c r="D130" s="5">
         <v>20.814871219312735</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>4.2176808925999998</v>
       </c>
       <c r="C131" s="5">
         <v>0.12883787449999939</v>
       </c>
       <c r="D131" s="5">
         <v>45.103996000660288</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>4.3986901906</v>
       </c>
       <c r="C132" s="5">
         <v>0.18100929800000021</v>
       </c>
       <c r="D132" s="5">
         <v>65.575425161133012</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>4.3875395358000002</v>
       </c>
       <c r="C133" s="5">
         <v>-1.1150654799999771E-2</v>
       </c>
       <c r="D133" s="5">
         <v>-2.9999366815008921</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>4.4236276199000004</v>
       </c>
       <c r="C134" s="5">
         <v>3.6088084100000195E-2</v>
       </c>
       <c r="D134" s="5">
         <v>10.329136077606794</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>4.5100842475</v>
       </c>
       <c r="C135" s="5">
         <v>8.6456627599999614E-2</v>
       </c>
       <c r="D135" s="5">
         <v>26.145894807862867</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>4.5572579088999996</v>
       </c>
       <c r="C136" s="5">
         <v>4.7173661399999567E-2</v>
       </c>
       <c r="D136" s="5">
         <v>13.299354035127475</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>4.6749451860000004</v>
       </c>
       <c r="C137" s="5">
         <v>0.11768727710000082</v>
       </c>
       <c r="D137" s="5">
         <v>35.792251647209824</v>
       </c>
       <c r="E137" s="5">
         <v>15.052411840007164</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>4.7901209476000002</v>
       </c>
       <c r="C138" s="5">
         <v>0.11517576159999976</v>
       </c>
       <c r="D138" s="5">
         <v>33.918159914410559</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>4.9052632059999999</v>
       </c>
       <c r="C139" s="5">
         <v>0.1151422583999997</v>
       </c>
       <c r="D139" s="5">
         <v>32.981135587339679</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>4.9524630404999996</v>
       </c>
       <c r="C140" s="5">
         <v>4.719983449999976E-2</v>
       </c>
       <c r="D140" s="5">
         <v>12.177854591263127</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>5.0182480156000002</v>
       </c>
       <c r="C141" s="5">
         <v>6.5784975100000587E-2</v>
       </c>
       <c r="D141" s="5">
         <v>17.157620010238173</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>4.9716176814999997</v>
       </c>
       <c r="C142" s="5">
         <v>-4.6630334100000503E-2</v>
       </c>
       <c r="D142" s="5">
         <v>-10.598001219973185</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>4.9248627247999996</v>
       </c>
       <c r="C143" s="5">
         <v>-4.6754956700000072E-2</v>
       </c>
       <c r="D143" s="5">
         <v>-10.719447896875611</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>4.8009725144999997</v>
       </c>
       <c r="C144" s="5">
         <v>-0.12389021029999991</v>
       </c>
       <c r="D144" s="5">
         <v>-26.341803414844122</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>4.8787350715000004</v>
       </c>
       <c r="C145" s="5">
         <v>7.7762557000000676E-2</v>
       </c>
       <c r="D145" s="5">
         <v>21.26520042634472</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>4.8170584602000002</v>
       </c>
       <c r="C146" s="5">
         <v>-6.1676611300000239E-2</v>
       </c>
       <c r="D146" s="5">
         <v>-14.158721145730969</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>4.7153977065000001</v>
       </c>
       <c r="C147" s="5">
         <v>-0.10166075370000005</v>
       </c>
       <c r="D147" s="5">
         <v>-22.582894212888238</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>4.6580536410000004</v>
       </c>
       <c r="C148" s="5">
         <v>-5.7344065499999708E-2</v>
       </c>
       <c r="D148" s="5">
         <v>-13.655656776720127</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>4.6720693858000004</v>
       </c>
       <c r="C149" s="5">
         <v>1.4015744800000007E-2</v>
       </c>
       <c r="D149" s="5">
         <v>3.6710702119790328</v>
       </c>
       <c r="E149" s="5">
         <v>-6.15151640411149E-2</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>4.5844598483999999</v>
       </c>
       <c r="C150" s="5">
         <v>-8.7609537400000548E-2</v>
       </c>
       <c r="D150" s="5">
         <v>-20.320486447422702</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>4.5911491598999996</v>
       </c>
       <c r="C151" s="5">
         <v>6.6893114999997394E-3</v>
       </c>
       <c r="D151" s="5">
         <v>1.7650733360613735</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>4.6460834147999996</v>
       </c>
       <c r="C152" s="5">
         <v>5.4934254900000035E-2</v>
       </c>
       <c r="D152" s="5">
         <v>15.341926761999014</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>4.7026566600999997</v>
+        <v>4.7026566601999997</v>
       </c>
       <c r="C153" s="5">
-        <v>5.6573245300000075E-2</v>
+        <v>5.6573245400000083E-2</v>
       </c>
       <c r="D153" s="5">
-        <v>15.631253264599154</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>15.631253294105285</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>4.7524788081000002</v>
       </c>
       <c r="C154" s="5">
-        <v>4.982214800000051E-2</v>
+        <v>4.9822147900000502E-2</v>
       </c>
       <c r="D154" s="5">
-        <v>13.480960155718513</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>13.480960126760921</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>4.7444315883000003</v>
       </c>
       <c r="C155" s="5">
         <v>-8.047219799999894E-3</v>
       </c>
       <c r="D155" s="5">
         <v>-2.0131046476108194</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>4.8199426587999996</v>
       </c>
       <c r="C156" s="5">
         <v>7.5511070499999278E-2</v>
       </c>
       <c r="D156" s="5">
         <v>20.862672819088466</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>4.7981555091999999</v>
       </c>
       <c r="C157" s="5">
         <v>-2.1787149599999722E-2</v>
       </c>
       <c r="D157" s="5">
         <v>-5.2914093892036611</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>4.8249223601000004</v>
+        <v>4.8249223600000004</v>
       </c>
       <c r="C158" s="5">
-        <v>2.6766850900000527E-2</v>
+        <v>2.6766850800000519E-2</v>
       </c>
       <c r="D158" s="5">
-        <v>6.9035478645815385</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>6.9035478379937176</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>4.8134109231000002</v>
       </c>
       <c r="C159" s="5">
-        <v>-1.1511437000000235E-2</v>
+        <v>-1.1511436900000227E-2</v>
       </c>
       <c r="D159" s="5">
-        <v>-2.8257229350968638</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-2.8257229109288295</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>4.7500960695999996</v>
       </c>
       <c r="C160" s="5">
         <v>-6.3314853500000545E-2</v>
       </c>
       <c r="D160" s="5">
         <v>-14.691275526138448</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>4.7752612973000002</v>
       </c>
       <c r="C161" s="5">
         <v>2.5165227700000514E-2</v>
       </c>
       <c r="D161" s="5">
         <v>6.545955842529616</v>
       </c>
       <c r="E161" s="5">
         <v>2.2086981801604955</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>4.8768240634</v>
       </c>
       <c r="C162" s="5">
         <v>0.10156276609999981</v>
       </c>
       <c r="D162" s="5">
         <v>28.729881766232634</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>4.7886366249999996</v>
       </c>
       <c r="C163" s="5">
         <v>-8.8187438400000318E-2</v>
       </c>
       <c r="D163" s="5">
         <v>-19.666343484198702</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>4.7530472536000001</v>
       </c>
       <c r="C164" s="5">
         <v>-3.5589371399999514E-2</v>
       </c>
       <c r="D164" s="5">
         <v>-8.5627850374910501</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>4.4811414956000002</v>
       </c>
       <c r="C165" s="5">
         <v>-0.27190575799999994</v>
       </c>
       <c r="D165" s="5">
         <v>-50.682812161422554</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>4.5524278922999999</v>
+        <v>4.5524278923999999</v>
       </c>
       <c r="C166" s="5">
-        <v>7.1286396699999699E-2</v>
+        <v>7.1286396799999707E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>20.851770935885881</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>20.851770967742134</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>4.4591234375999997</v>
+        <v>4.4591234374999997</v>
       </c>
       <c r="C167" s="5">
-        <v>-9.330445470000015E-2</v>
+        <v>-9.3304454900000167E-2</v>
       </c>
       <c r="D167" s="5">
-        <v>-22.003156142156953</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-22.003156183706352</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>4.4199004662999997</v>
+        <v>4.4199004661999997</v>
       </c>
       <c r="C168" s="5">
         <v>-3.9222971300000076E-2</v>
       </c>
       <c r="D168" s="5">
-        <v>-10.059367656062445</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>-10.059367656277152</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>4.5300562458</v>
+        <v>4.5300562456</v>
       </c>
       <c r="C169" s="5">
-        <v>0.11015577950000033</v>
+        <v>0.11015577940000032</v>
       </c>
       <c r="D169" s="5">
-        <v>34.367197449815023</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>34.367197415108677</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>4.5614051756</v>
+        <v>4.5614051755</v>
       </c>
       <c r="C170" s="5">
-        <v>3.1348929800000036E-2</v>
+        <v>3.1348929900000044E-2</v>
       </c>
       <c r="D170" s="5">
-        <v>8.6277240344081907</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>8.6277240633811694</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>4.5927911452999997</v>
+        <v>4.5927911451999996</v>
       </c>
       <c r="C171" s="5">
         <v>3.1385969699999627E-2</v>
       </c>
       <c r="D171" s="5">
-        <v>8.5766772100754007</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>8.5766772102707769</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>4.7367310836999996</v>
+        <v>4.7367310837999996</v>
       </c>
       <c r="C172" s="5">
-        <v>0.14393993839999997</v>
+        <v>0.14393993859999998</v>
       </c>
       <c r="D172" s="5">
-        <v>44.81861655081849</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>44.818616625345101</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>4.8841293261000001</v>
+        <v>4.8841293263000001</v>
       </c>
       <c r="C173" s="5">
-        <v>0.14739824240000043</v>
+        <v>0.14739824250000044</v>
       </c>
       <c r="D173" s="5">
-        <v>44.444532433027661</v>
+        <v>44.444532467412223</v>
       </c>
       <c r="E173" s="5">
-        <v>2.2798339613699259</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>2.2798339655581978</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>4.6515981004000002</v>
+        <v>4.6515981006000002</v>
       </c>
       <c r="C174" s="5">
         <v>-0.23253122569999984</v>
       </c>
       <c r="D174" s="5">
-        <v>-44.30959792793422</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>-44.309597926566148</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>4.6793918654000004</v>
+        <v>4.6793918657000004</v>
       </c>
       <c r="C175" s="5">
-        <v>2.7793765000000192E-2</v>
+        <v>2.7793765100000201E-2</v>
       </c>
       <c r="D175" s="5">
-        <v>7.4105091238150678</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>7.4105091510308307</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>4.6656825922999996</v>
+        <v>4.6656825924999996</v>
       </c>
       <c r="C176" s="5">
-        <v>-1.3709273100000807E-2</v>
+        <v>-1.3709273200000816E-2</v>
       </c>
       <c r="D176" s="5">
-        <v>-3.4595554333120559</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>-3.4595554579237797</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>4.6594124549</v>
+        <v>4.659412455</v>
       </c>
       <c r="C177" s="5">
-        <v>-6.270137399999598E-3</v>
+        <v>-6.2701374999996062E-3</v>
       </c>
       <c r="D177" s="5">
-        <v>-1.6007945829886294</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>-1.6007946082625346</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>4.7579127763000004</v>
+        <v>4.7579127764000004</v>
       </c>
       <c r="C178" s="5">
         <v>9.8500321400000423E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>28.535721218707376</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>28.535721218022147</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>4.8721467560000002</v>
+        <v>4.8721467558000002</v>
       </c>
       <c r="C179" s="5">
-        <v>0.11423397969999982</v>
+        <v>0.1142339793999998</v>
       </c>
       <c r="D179" s="5">
-        <v>32.937229341285892</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>32.937229242273048</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>4.6979768783999996</v>
+        <v>4.6979768778000004</v>
       </c>
       <c r="C180" s="5">
-        <v>-0.17416987760000069</v>
+        <v>-0.17416987799999983</v>
       </c>
       <c r="D180" s="5">
-        <v>-35.392019891396551</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>-35.392019958587326</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>4.6435831569000001</v>
+        <v>4.6435831565000001</v>
       </c>
       <c r="C181" s="5">
-        <v>-5.4393721499999437E-2</v>
+        <v>-5.4393721300000308E-2</v>
       </c>
       <c r="D181" s="5">
-        <v>-13.042263433737888</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>-13.042263390355679</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>4.7094894602000004</v>
+        <v>4.7094894599000003</v>
       </c>
       <c r="C182" s="5">
-        <v>6.5906303300000246E-2</v>
+        <v>6.5906303400000255E-2</v>
       </c>
       <c r="D182" s="5">
-        <v>18.426044624629867</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>18.426044656518648</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>4.4624314543999999</v>
+        <v>4.4624314542999999</v>
       </c>
       <c r="C183" s="5">
-        <v>-0.24705800580000048</v>
+        <v>-0.24705800560000046</v>
       </c>
       <c r="D183" s="5">
-        <v>-47.619125300897544</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>-47.619125274942711</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>4.5155741248999997</v>
+        <v>4.5155741249999997</v>
       </c>
       <c r="C184" s="5">
-        <v>5.3142670499999767E-2</v>
+        <v>5.3142670699999783E-2</v>
       </c>
       <c r="D184" s="5">
-        <v>15.264882425098936</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>15.264882486726306</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>4.5922409531000001</v>
+        <v>4.5922409536000002</v>
       </c>
       <c r="C185" s="5">
-        <v>7.6666828200000481E-2</v>
+        <v>7.6666828600000514E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>22.388411374324523</v>
+        <v>22.388411501706983</v>
       </c>
       <c r="E185" s="5">
-        <v>-5.9762621648897678</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>-5.9762621585026992</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>4.3279076899</v>
+        <v>4.3279076901</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.26433326320000017</v>
+        <v>-0.26433326350000019</v>
       </c>
       <c r="D186" s="5">
-        <v>-50.904706306739619</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>-50.904706343659846</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>4.3631043739999997</v>
+        <v>4.3631043752999998</v>
       </c>
       <c r="C187" s="5">
-        <v>3.5196684099999764E-2</v>
+        <v>3.5196685199999855E-2</v>
       </c>
       <c r="D187" s="5">
-        <v>10.207552603443194</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>10.207552936368657</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>4.3792390041999996</v>
+        <v>4.3792390041000004</v>
       </c>
       <c r="C188" s="5">
-        <v>1.6134630199999833E-2</v>
+        <v>1.6134628800000606E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>4.5289410468308366</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>4.5289406444516178</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>4.5486073631000004</v>
+        <v>4.5486073630000003</v>
       </c>
       <c r="C189" s="5">
-        <v>0.16936835890000079</v>
+        <v>0.1693683588999999</v>
       </c>
       <c r="D189" s="5">
-        <v>57.673105821201801</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>57.67310582281042</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>4.3819904233000004</v>
       </c>
       <c r="C190" s="5">
-        <v>-0.16661693979999992</v>
+        <v>-0.16661693969999991</v>
       </c>
       <c r="D190" s="5">
-        <v>-36.097817888165373</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>-36.097817871306844</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>4.0834857832999996</v>
+        <v>4.0834857831000004</v>
       </c>
       <c r="C191" s="5">
-        <v>-0.29850464000000088</v>
+        <v>-0.2985046402</v>
       </c>
       <c r="D191" s="5">
-        <v>-57.114005451387605</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>-57.114005476593022</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>4.2845715050999997</v>
+        <v>4.2845715043999997</v>
       </c>
       <c r="C192" s="5">
-        <v>0.20108572180000017</v>
+        <v>0.20108572129999924</v>
       </c>
       <c r="D192" s="5">
-        <v>78.039418340734599</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>78.039418096323317</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>4.2512299089000001</v>
+        <v>4.2512299086000001</v>
       </c>
       <c r="C193" s="5">
-        <v>-3.3341596199999657E-2</v>
+        <v>-3.3341595799999624E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>-8.9486544765633891</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>-8.9486543751586485</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>4.3595295815000004</v>
+        <v>4.3595295791000002</v>
       </c>
       <c r="C194" s="5">
-        <v>0.10829967260000029</v>
+        <v>0.10829967050000011</v>
       </c>
       <c r="D194" s="5">
-        <v>35.238528597630079</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>35.238527818736841</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>4.4262128272999997</v>
+        <v>4.4262128270999996</v>
       </c>
       <c r="C195" s="5">
-        <v>6.6683245799999291E-2</v>
+        <v>6.6683247999999473E-2</v>
       </c>
       <c r="D195" s="5">
-        <v>19.980857758245673</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>19.980858485808707</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>4.4007621819000002</v>
+        <v>4.4007621830000003</v>
       </c>
       <c r="C196" s="5">
-        <v>-2.5450645399999416E-2</v>
+        <v>-2.5450644099999309E-2</v>
       </c>
       <c r="D196" s="5">
-        <v>-6.6858963530100564</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>-6.6858960225189996</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>4.3945653222000001</v>
+        <v>4.3945653247000003</v>
       </c>
       <c r="C197" s="5">
-        <v>-6.1968597000001679E-3</v>
+        <v>-6.1968583000000521E-3</v>
       </c>
       <c r="D197" s="5">
-        <v>-1.6767344322998978</v>
+        <v>-1.6767340560036481</v>
       </c>
       <c r="E197" s="5">
-        <v>-4.3045570325868638</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>-4.3045569885664658</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>4.6192847586000001</v>
+        <v>4.6192847589000001</v>
       </c>
       <c r="C198" s="5">
-        <v>0.22471943640000003</v>
+        <v>0.22471943419999985</v>
       </c>
       <c r="D198" s="5">
-        <v>81.930592064135425</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>81.930590963951516</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>4.5572561436000001</v>
+        <v>4.5572561469000004</v>
       </c>
       <c r="C199" s="5">
-        <v>-6.2028615000000009E-2</v>
+        <v>-6.2028611999999761E-2</v>
       </c>
       <c r="D199" s="5">
-        <v>-14.975430060059324</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>-14.975429387506601</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>4.4962304438</v>
+        <v>4.4962304421999999</v>
       </c>
       <c r="C200" s="5">
-        <v>-6.1025699800000055E-2</v>
+        <v>-6.102570470000046E-2</v>
       </c>
       <c r="D200" s="5">
-        <v>-14.936847555368459</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>-14.936848657760072</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>4.6442088053999999</v>
+        <v>4.6442088056999999</v>
       </c>
       <c r="C201" s="5">
-        <v>0.14797836159999989</v>
+        <v>0.14797836350000004</v>
       </c>
       <c r="D201" s="5">
-        <v>47.488482777372631</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>47.488483521511803</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>4.3951838560000001</v>
       </c>
       <c r="C202" s="5">
-        <v>-0.24902494939999986</v>
+        <v>-0.24902494969999989</v>
       </c>
       <c r="D202" s="5">
-        <v>-48.384075340717914</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>-48.384075380728461</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>4.4865475753000004</v>
+        <v>4.4865475741000003</v>
       </c>
       <c r="C203" s="5">
-        <v>9.1363719300000312E-2</v>
+        <v>9.1363718100000213E-2</v>
       </c>
       <c r="D203" s="5">
-        <v>28.003771528125565</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>28.00377111728509</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>4.5645179422000002</v>
+        <v>4.5645179390999999</v>
       </c>
       <c r="C204" s="5">
-        <v>7.797036689999981E-2</v>
+        <v>7.7970364999999653E-2</v>
       </c>
       <c r="D204" s="5">
-        <v>22.967882369368418</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>22.967881761879273</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>4.44525463</v>
+        <v>4.4452546273999998</v>
       </c>
       <c r="C205" s="5">
-        <v>-0.11926331220000019</v>
+        <v>-0.11926331170000015</v>
       </c>
       <c r="D205" s="5">
-        <v>-27.218551748797005</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>-27.218551666473967</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>4.2960098124000003</v>
+        <v>4.2960098092000001</v>
       </c>
       <c r="C206" s="5">
-        <v>-0.14924481759999964</v>
+        <v>-0.14924481819999968</v>
       </c>
       <c r="D206" s="5">
-        <v>-33.622107391675648</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>-33.622107519108326</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>4.3986258884999998</v>
+        <v>4.3986258871999997</v>
       </c>
       <c r="C207" s="5">
-        <v>0.10261607609999945</v>
+        <v>0.10261607799999961</v>
       </c>
       <c r="D207" s="5">
-        <v>32.745905980128676</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>32.745906695890014</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>4.2954888227000003</v>
+        <v>4.2954888251999996</v>
       </c>
       <c r="C208" s="5">
-        <v>-0.10313706579999948</v>
+        <v>-0.10313706200000006</v>
       </c>
       <c r="D208" s="5">
-        <v>-24.777665440039666</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>-24.777664647900977</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>4.1895122328000003</v>
+        <v>4.1895122389999999</v>
       </c>
       <c r="C209" s="5">
-        <v>-0.10597658990000003</v>
+        <v>-0.10597658619999972</v>
       </c>
       <c r="D209" s="5">
-        <v>-25.901326305945759</v>
+        <v>-25.901325507565176</v>
       </c>
       <c r="E209" s="5">
-        <v>-4.6660607902250124</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>-4.666060703375674</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>4.2127873389000001</v>
+        <v>4.2127873422000004</v>
       </c>
       <c r="C210" s="5">
-        <v>2.3275106099999832E-2</v>
+        <v>2.327510320000048E-2</v>
       </c>
       <c r="D210" s="5">
-        <v>6.8742018475712596</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>6.8742009542443583</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>4.1410407162</v>
+        <v>4.1410407244999998</v>
       </c>
       <c r="C211" s="5">
-        <v>-7.1746622700000096E-2</v>
+        <v>-7.174661770000057E-2</v>
       </c>
       <c r="D211" s="5">
-        <v>-18.627142029776245</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>-18.627140837503486</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>4.1919526321999996</v>
+        <v>4.1919526322999996</v>
       </c>
       <c r="C212" s="5">
-        <v>5.0911915999999557E-2</v>
+        <v>5.0911907799999767E-2</v>
       </c>
       <c r="D212" s="5">
-        <v>15.793022774821463</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>15.793020022923553</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>4.3576808462000001</v>
+        <v>4.3576808484000003</v>
       </c>
       <c r="C213" s="5">
-        <v>0.16572821400000048</v>
+        <v>0.16572821610000066</v>
       </c>
       <c r="D213" s="5">
-        <v>59.246038058261895</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>59.24603897743124</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>4.4120948016000003</v>
+        <v>4.4120948008000003</v>
       </c>
       <c r="C214" s="5">
-        <v>5.4413955400000269E-2</v>
+        <v>5.4413952400000021E-2</v>
       </c>
       <c r="D214" s="5">
-        <v>16.057440874989346</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>16.057439919360238</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>4.3854084315000001</v>
+        <v>4.3854084243999996</v>
       </c>
       <c r="C215" s="5">
-        <v>-2.668637010000019E-2</v>
+        <v>-2.6686376400000711E-2</v>
       </c>
       <c r="D215" s="5">
-        <v>-7.0214986840836824</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>-7.0215002881700244</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>4.6560386334999997</v>
+        <v>4.6560386191000003</v>
       </c>
       <c r="C216" s="5">
-        <v>0.27063020199999954</v>
+        <v>0.27063019470000071</v>
       </c>
       <c r="D216" s="5">
-        <v>105.15321890919682</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>105.15321528105672</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>4.5397660970000002</v>
+        <v>4.5397660816999998</v>
       </c>
       <c r="C217" s="5">
-        <v>-0.11627253649999947</v>
+        <v>-0.11627253740000043</v>
       </c>
       <c r="D217" s="5">
-        <v>-26.175107367852092</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>-26.175107613653648</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>4.316819389</v>
+        <v>4.3168193783</v>
       </c>
       <c r="C218" s="5">
-        <v>-0.22294670800000027</v>
+        <v>-0.22294670339999989</v>
       </c>
       <c r="D218" s="5">
-        <v>-45.353189773813277</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>-45.353189189174813</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>4.4760807950999997</v>
+        <v>4.4760807922000003</v>
       </c>
       <c r="C219" s="5">
-        <v>0.15926140609999972</v>
+        <v>0.15926141390000037</v>
       </c>
       <c r="D219" s="5">
-        <v>54.457308190777987</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>54.457311584122301</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>4.4934050007000002</v>
+        <v>4.4934050118000002</v>
       </c>
       <c r="C220" s="5">
-        <v>1.7324205600000475E-2</v>
+        <v>1.7324219599999857E-2</v>
       </c>
       <c r="D220" s="5">
-        <v>4.7446297823915851</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>4.7446337017367446</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>4.3855759345000003</v>
+        <v>4.3855759574000004</v>
       </c>
       <c r="C221" s="5">
-        <v>-0.10782906619999988</v>
+        <v>-0.10782905439999979</v>
       </c>
       <c r="D221" s="5">
-        <v>-25.284131513051953</v>
+        <v>-25.284129046194458</v>
       </c>
       <c r="E221" s="5">
-        <v>4.6798694168978194</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>4.6798698085865675</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>4.9205323607000002</v>
+        <v>4.9205323846000004</v>
       </c>
       <c r="C222" s="5">
-        <v>0.53495642619999995</v>
+        <v>0.53495642720000003</v>
       </c>
       <c r="D222" s="5">
-        <v>297.94723160934126</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>297.94722986888667</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>4.6409673168000003</v>
+        <v>4.6409673443999999</v>
       </c>
       <c r="C223" s="5">
-        <v>-0.27956504389999992</v>
+        <v>-0.2795650402000005</v>
       </c>
       <c r="D223" s="5">
-        <v>-50.437065555031445</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>-50.437064906844675</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>4.4870001435000004</v>
+        <v>4.4870001530000003</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.15396717329999987</v>
+        <v>-0.15396719139999959</v>
       </c>
       <c r="D224" s="5">
-        <v>-33.29308116623038</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-33.293084231927054</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>4.2827114824999999</v>
+        <v>4.2827114956000001</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.20428866100000054</v>
+        <v>-0.20428865740000024</v>
       </c>
       <c r="D225" s="5">
-        <v>-42.832024444219797</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>-42.832023798279394</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>4.2176205010999999</v>
+        <v>4.2176204916</v>
       </c>
       <c r="C226" s="5">
-        <v>-6.5090981400000025E-2</v>
+        <v>-6.5091004000000119E-2</v>
       </c>
       <c r="D226" s="5">
-        <v>-16.788340917713597</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>-16.788346221223339</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>4.1798975291999998</v>
+        <v>4.1798974957999997</v>
       </c>
       <c r="C227" s="5">
-        <v>-3.7722971900000069E-2</v>
+        <v>-3.772299580000027E-2</v>
       </c>
       <c r="D227" s="5">
-        <v>-10.220408292256399</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-10.220414474304695</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>4.0799345882000004</v>
+        <v>4.0799345336000004</v>
       </c>
       <c r="C228" s="5">
-        <v>-9.9962940999999361E-2</v>
+        <v>-9.9962962199999339E-2</v>
       </c>
       <c r="D228" s="5">
-        <v>-25.208751647300431</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>-25.208756486540253</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>4.1396316378</v>
+        <v>4.1396315761000002</v>
       </c>
       <c r="C229" s="5">
-        <v>5.9697049599999552E-2</v>
+        <v>5.9697042499999853E-2</v>
       </c>
       <c r="D229" s="5">
-        <v>19.04248000056803</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>19.042477826175631</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>3.9998368656999999</v>
+        <v>3.9998368202000001</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.13979477210000013</v>
+        <v>-0.13979475590000012</v>
       </c>
       <c r="D230" s="5">
-        <v>-33.78338478810894</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-33.783381983773808</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>4.1878292575999998</v>
+        <v>4.1878292393000001</v>
       </c>
       <c r="C231" s="5">
-        <v>0.18799239189999994</v>
+        <v>0.18799241909999997</v>
       </c>
       <c r="D231" s="5">
-        <v>73.524281103436977</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>73.524295691259582</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>4.3967502325999996</v>
+        <v>4.3967502695</v>
       </c>
       <c r="C232" s="5">
-        <v>0.20892097499999984</v>
+        <v>0.20892103019999997</v>
       </c>
       <c r="D232" s="5">
-        <v>79.355187516556953</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>79.355214984521609</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>4.3765214928000002</v>
+        <v>4.3765217020999998</v>
       </c>
       <c r="C233" s="5">
-        <v>-2.0228739799999396E-2</v>
+        <v>-2.022856740000023E-2</v>
       </c>
       <c r="D233" s="5">
-        <v>-5.3834203608153164</v>
+        <v>-5.3833755911099406</v>
       </c>
       <c r="E233" s="5">
-        <v>-0.20645958102724071</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>-0.20645532965226643</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>3.9294975414</v>
+        <v>3.9294976239000001</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.44702395140000029</v>
+        <v>-0.44702407819999967</v>
       </c>
       <c r="D234" s="5">
-        <v>-72.552962898106927</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-72.552971734399179</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>3.8219171976999999</v>
+        <v>3.8219172604999998</v>
       </c>
       <c r="C235" s="5">
-        <v>-0.10758034370000003</v>
+        <v>-0.10758036340000032</v>
       </c>
       <c r="D235" s="5">
-        <v>-28.33105215066939</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-28.331056075410022</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>3.7502535529999999</v>
+        <v>3.7502535608000001</v>
       </c>
       <c r="C236" s="5">
-        <v>-7.1663644700000084E-2</v>
+        <v>-7.166369969999975E-2</v>
       </c>
       <c r="D236" s="5">
-        <v>-20.319456302129069</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-20.319470024727991</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>3.8169843408999999</v>
+        <v>3.8169843207</v>
       </c>
       <c r="C237" s="5">
-        <v>6.6730787900000088E-2</v>
+        <v>6.6730759899999992E-2</v>
       </c>
       <c r="D237" s="5">
-        <v>23.571114905107706</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>23.571103973519826</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>3.8226412012000002</v>
+        <v>3.8226411242</v>
       </c>
       <c r="C238" s="5">
-        <v>5.6568603000002327E-3</v>
+        <v>5.6568034999999739E-3</v>
       </c>
       <c r="D238" s="5">
-        <v>1.7929961883731638</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>1.7929780476350299</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>3.7724028402999998</v>
+        <v>3.7724026805999999</v>
       </c>
       <c r="C239" s="5">
-        <v>-5.0238360900000334E-2</v>
+        <v>-5.0238443600000071E-2</v>
       </c>
       <c r="D239" s="5">
-        <v>-14.679317430505767</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-14.679340150329711</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>3.7084685962999999</v>
+        <v>3.7084684614999999</v>
       </c>
       <c r="C240" s="5">
-        <v>-6.3934243999999918E-2</v>
+        <v>-6.3934219100000078E-2</v>
       </c>
       <c r="D240" s="5">
-        <v>-18.544856986076564</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-18.54485113643215</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>3.6423514144000002</v>
+        <v>3.6423512933</v>
       </c>
       <c r="C241" s="5">
-        <v>-6.6117181899999711E-2</v>
+        <v>-6.6117168199999909E-2</v>
       </c>
       <c r="D241" s="5">
-        <v>-19.416363395668789</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-19.416360396523345</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>3.7606164647</v>
+        <v>3.7606163789</v>
       </c>
       <c r="C242" s="5">
-        <v>0.11826505029999979</v>
+        <v>0.11826508560000004</v>
       </c>
       <c r="D242" s="5">
-        <v>46.732523518155404</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>46.732541887328004</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>3.5168633238</v>
+        <v>3.5168632930000001</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.2437531409</v>
+        <v>-0.24375308589999989</v>
       </c>
       <c r="D243" s="5">
-        <v>-55.253675301624881</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-55.253667753310644</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>3.4949690378999998</v>
+        <v>3.4949690964000002</v>
       </c>
       <c r="C244" s="5">
-        <v>-2.1894285900000199E-2</v>
+        <v>-2.1894196599999916E-2</v>
       </c>
       <c r="D244" s="5">
-        <v>-7.2200563191332945</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-7.2200279327527923</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>3.5459289155999998</v>
+        <v>3.5459295096000001</v>
       </c>
       <c r="C245" s="5">
-        <v>5.0959877699999989E-2</v>
+        <v>5.0960413199999888E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>18.970780261187837</v>
+        <v>18.970995519054036</v>
       </c>
       <c r="E245" s="5">
-        <v>-18.978373088454916</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-18.9783633907597</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>3.4522860487</v>
+        <v>3.4522863411000002</v>
       </c>
       <c r="C246" s="5">
-        <v>-9.3642866899999788E-2</v>
+        <v>-9.3643168499999874E-2</v>
       </c>
       <c r="D246" s="5">
-        <v>-27.469449019953963</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>-27.469521102407846</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>3.4192864532999998</v>
+        <v>3.4192865231999998</v>
       </c>
       <c r="C247" s="5">
-        <v>-3.2999595400000192E-2</v>
+        <v>-3.2999817900000394E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>-10.886284891034359</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>-10.886353602639442</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>3.4337858231</v>
+        <v>3.4337858322999999</v>
       </c>
       <c r="C248" s="5">
-        <v>1.4499369800000217E-2</v>
+        <v>1.449930910000008E-2</v>
       </c>
       <c r="D248" s="5">
-        <v>5.2089317406864177</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>5.2089093140124998</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>3.3403831314999999</v>
+        <v>3.3403829708999999</v>
       </c>
       <c r="C249" s="5">
-        <v>-9.3402691600000143E-2</v>
+        <v>-9.3402861399999981E-2</v>
       </c>
       <c r="D249" s="5">
-        <v>-28.174783507084832</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>-28.174827255158952</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>3.322517307</v>
+        <v>3.3225170314999999</v>
       </c>
       <c r="C250" s="5">
-        <v>-1.7865824499999849E-2</v>
+        <v>-1.786593940000003E-2</v>
       </c>
       <c r="D250" s="5">
-        <v>-6.2326505843723456</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>-6.2326897874519727</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>3.2617952351000001</v>
+        <v>3.261794842</v>
       </c>
       <c r="C251" s="5">
-        <v>-6.0722071899999897E-2</v>
+        <v>-6.0722189499999857E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>-19.855577242047197</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>-19.855613400704762</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>3.2369551552</v>
+        <v>3.2369548770000001</v>
       </c>
       <c r="C252" s="5">
-        <v>-2.4840079900000145E-2</v>
+        <v>-2.4839964999999964E-2</v>
       </c>
       <c r="D252" s="5">
-        <v>-8.7653384858785603</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>-8.765300636448881</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>3.1446070339999999</v>
+        <v>3.1446068502000002</v>
       </c>
       <c r="C253" s="5">
-        <v>-9.2348121200000133E-2</v>
+        <v>-9.2348026799999872E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>-29.342806101133345</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>-29.342782787907097</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>3.1065763569999998</v>
+        <v>3.1065762778999999</v>
       </c>
       <c r="C254" s="5">
-        <v>-3.8030677000000068E-2</v>
+        <v>-3.8030572300000287E-2</v>
       </c>
       <c r="D254" s="5">
-        <v>-13.58526279007728</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>-13.585228583146936</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>3.1435264907999998</v>
+        <v>3.1435264778000001</v>
       </c>
       <c r="C255" s="5">
-        <v>3.6950133800000007E-2</v>
+        <v>3.6950199900000147E-2</v>
       </c>
       <c r="D255" s="5">
-        <v>15.244737358335225</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>15.244766851722646</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>3.0940857194000002</v>
+        <v>3.0940858624000001</v>
       </c>
       <c r="C256" s="5">
-        <v>-4.9440771399999583E-2</v>
+        <v>-4.9440615399999999E-2</v>
       </c>
       <c r="D256" s="5">
-        <v>-17.32340128501243</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>-17.323351329128954</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>3.0276141772999998</v>
+        <v>3.0276151470000001</v>
       </c>
       <c r="C257" s="5">
-        <v>-6.6471542100000391E-2</v>
+        <v>-6.6470715399999936E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>-22.941905314603584</v>
+        <v>-22.941651884348545</v>
       </c>
       <c r="E257" s="5">
-        <v>-14.617177914078317</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>-14.617164870219558</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>3.0707744339</v>
+        <v>3.0707750141000001</v>
       </c>
       <c r="C258" s="5">
-        <v>4.3160256600000224E-2</v>
+        <v>4.3159867099999971E-2</v>
       </c>
       <c r="D258" s="5">
-        <v>18.513720311581871</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>18.513533520931436</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>3.0208946071999998</v>
+        <v>3.0208949114000001</v>
       </c>
       <c r="C259" s="5">
-        <v>-4.987982670000024E-2</v>
+        <v>-4.9880102699999984E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>-17.841615203278195</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>-17.841702202953158</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>3.0239268737999998</v>
+        <v>3.0239273211</v>
       </c>
       <c r="C260" s="5">
-        <v>3.0322665999999998E-3</v>
+        <v>3.0324096999998496E-3</v>
       </c>
       <c r="D260" s="5">
-        <v>1.2111894184051453</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>1.2112467706617336</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>2.8501401464999998</v>
+        <v>2.8501402724</v>
       </c>
       <c r="C261" s="5">
-        <v>-0.1737867273</v>
+        <v>-0.17378704869999995</v>
       </c>
       <c r="D261" s="5">
-        <v>-50.848228906115324</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>-50.848290098243446</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>2.9289173011999998</v>
+        <v>2.9289150007</v>
       </c>
       <c r="C262" s="5">
-        <v>7.8777154700000018E-2</v>
+        <v>7.8774728299999985E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>38.704555933372255</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>38.703175079695228</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>2.9557400241999998</v>
+        <v>2.9557397217000001</v>
       </c>
       <c r="C263" s="5">
-        <v>2.6822722999999993E-2</v>
+        <v>2.6824721000000107E-2</v>
       </c>
       <c r="D263" s="5">
-        <v>11.560249463949113</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>11.561163950564502</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>2.9507663532000001</v>
+        <v>2.9507662932000001</v>
       </c>
       <c r="C264" s="5">
-        <v>-4.9736709999996798E-3</v>
+        <v>-4.9734285000000433E-3</v>
       </c>
       <c r="D264" s="5">
-        <v>-2.0006754959686179</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>-2.0005790533662915</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>2.9411461297999999</v>
+        <v>2.9411457916999999</v>
       </c>
       <c r="C265" s="5">
-        <v>-9.6202234000002385E-3</v>
+        <v>-9.6205015000001559E-3</v>
       </c>
       <c r="D265" s="5">
-        <v>-3.842898960474328</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>-3.8430081427521912</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>2.9683179757000002</v>
+        <v>2.9683178634999998</v>
       </c>
       <c r="C266" s="5">
-        <v>2.7171845900000324E-2</v>
+        <v>2.717207179999992E-2</v>
       </c>
       <c r="D266" s="5">
-        <v>11.667252723873411</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>11.667356113512795</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>2.9516158720000001</v>
+        <v>2.9516158473999998</v>
       </c>
       <c r="C267" s="5">
-        <v>-1.6702103700000137E-2</v>
+        <v>-1.6702016099999994E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>-6.5470577206477305</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-6.5470246778109757</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>2.9874560024000001</v>
+        <v>2.9874562291000002</v>
       </c>
       <c r="C268" s="5">
-        <v>3.5840130400000003E-2</v>
+        <v>3.5840381700000368E-2</v>
       </c>
       <c r="D268" s="5">
-        <v>15.584652281874645</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>15.58476909415667</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>3.0184270932000001</v>
+        <v>3.0184285029</v>
       </c>
       <c r="C269" s="5">
-        <v>3.0971090800000045E-2</v>
+        <v>3.0972273799999783E-2</v>
       </c>
       <c r="D269" s="5">
-        <v>13.174886976136847</v>
+        <v>13.175418193939169</v>
       </c>
       <c r="E269" s="5">
-        <v>-0.30344302681898361</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>-0.3034283967400242</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>3.1974101960999999</v>
+        <v>3.1974113546999998</v>
       </c>
       <c r="C270" s="5">
-        <v>0.17898310289999975</v>
+        <v>0.17898285179999984</v>
       </c>
       <c r="D270" s="5">
-        <v>99.623645098762893</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>99.62339435041261</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>3.3421379639</v>
+        <v>3.3421388795000002</v>
       </c>
       <c r="C271" s="5">
-        <v>0.14472776780000007</v>
+        <v>0.1447275248000004</v>
       </c>
       <c r="D271" s="5">
-        <v>70.103095762639938</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>70.102915318684708</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>3.4348780208999998</v>
+        <v>3.4348794041000001</v>
       </c>
       <c r="C272" s="5">
-        <v>9.2740056999999876E-2</v>
+        <v>9.2740524599999929E-2</v>
       </c>
       <c r="D272" s="5">
-        <v>38.881162963918129</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>38.881377512470692</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>3.4737494875000001</v>
+        <v>3.4737503031000001</v>
       </c>
       <c r="C273" s="5">
-        <v>3.8871466600000293E-2</v>
+        <v>3.8870898999999959E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>14.457991337982889</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>14.457760724091662</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>3.5426964571999999</v>
+        <v>3.5426912657999998</v>
       </c>
       <c r="C274" s="5">
-        <v>6.8946969699999805E-2</v>
+        <v>6.8940962699999719E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>26.597569427149857</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>26.594986602464754</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>3.4364024604000001</v>
+        <v>3.4364019247000002</v>
       </c>
       <c r="C275" s="5">
-        <v>-0.10629399679999985</v>
+        <v>-0.10628934109999966</v>
       </c>
       <c r="D275" s="5">
-        <v>-30.618938586606092</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>-30.617848330479593</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>3.5405760404</v>
+        <v>3.5405755590000001</v>
       </c>
       <c r="C276" s="5">
-        <v>0.10417357999999988</v>
+        <v>0.10417363429999993</v>
       </c>
       <c r="D276" s="5">
-        <v>43.099744206083223</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>43.099778418145895</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>3.6143963707000002</v>
+        <v>3.6143947618999999</v>
       </c>
       <c r="C277" s="5">
-        <v>7.3820330300000236E-2</v>
+        <v>7.381920289999977E-2</v>
       </c>
       <c r="D277" s="5">
-        <v>28.097960942911282</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>28.097485737634955</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>3.6299526744000001</v>
+        <v>3.6299513634</v>
       </c>
       <c r="C278" s="5">
-        <v>1.555630369999994E-2</v>
+        <v>1.5556601500000156E-2</v>
       </c>
       <c r="D278" s="5">
-        <v>5.2888120040333497</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>5.2889180685015136</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>3.5410939305000002</v>
+        <v>3.5410929719999999</v>
       </c>
       <c r="C279" s="5">
-        <v>-8.8858743899999926E-2</v>
+        <v>-8.885839140000007E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>-25.725829907668363</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>-25.725749261299413</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>3.5834520822</v>
+        <v>3.5834554566999999</v>
       </c>
       <c r="C280" s="5">
-        <v>4.2358151699999791E-2</v>
+        <v>4.2362484699999925E-2</v>
       </c>
       <c r="D280" s="5">
-        <v>15.337319623237367</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>15.338997611280014</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>3.6115137158000001</v>
+        <v>3.6115157607000001</v>
       </c>
       <c r="C281" s="5">
-        <v>2.8061633600000135E-2</v>
+        <v>2.8060304000000258E-2</v>
       </c>
       <c r="D281" s="5">
-        <v>9.8125572023376684</v>
+        <v>9.8120624242180821</v>
       </c>
       <c r="E281" s="5">
-        <v>19.648863606350563</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>19.648875473783221</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>3.4225612353999999</v>
+        <v>3.422563491</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.18895248040000023</v>
+        <v>-0.18895226970000012</v>
       </c>
       <c r="D282" s="5">
-        <v>-47.526080718721516</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-47.526022270080034</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>3.4608227216</v>
+        <v>3.4608249800999999</v>
       </c>
       <c r="C283" s="5">
-        <v>3.8261486200000139E-2</v>
+        <v>3.8261489099999935E-2</v>
       </c>
       <c r="D283" s="5">
-        <v>14.271391341874784</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>14.271382499854269</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>3.3407237040000002</v>
+        <v>3.3407264978</v>
       </c>
       <c r="C284" s="5">
-        <v>-0.12009901759999986</v>
+        <v>-0.12009848229999998</v>
       </c>
       <c r="D284" s="5">
-        <v>-34.546260694754281</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>-34.546116412116426</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>3.3838222035999999</v>
+        <v>3.3838239218999999</v>
       </c>
       <c r="C285" s="5">
-        <v>4.3098499599999673E-2</v>
+        <v>4.3097424099999948E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>16.628241188708913</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>16.627781459151979</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>3.3403995383999998</v>
+        <v>3.3403920668999998</v>
       </c>
       <c r="C286" s="5">
-        <v>-4.3422665200000043E-2</v>
+        <v>-4.343185500000013E-2</v>
       </c>
       <c r="D286" s="5">
-        <v>-14.357260597307352</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>-14.36008111850937</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>3.4342537271000002</v>
+        <v>3.4342526736000001</v>
       </c>
       <c r="C287" s="5">
-        <v>9.3854188700000396E-2</v>
+        <v>9.3860606700000293E-2</v>
       </c>
       <c r="D287" s="5">
-        <v>39.446480960514904</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>39.449710492262177</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>3.3443172279</v>
+        <v>3.3443165829999999</v>
       </c>
       <c r="C288" s="5">
-        <v>-8.9936499200000242E-2</v>
+        <v>-8.9936090600000185E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>-27.272098944503998</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>-27.271999515612922</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>3.4132792269999999</v>
+        <v>3.4132777414</v>
       </c>
       <c r="C289" s="5">
-        <v>6.8961999099999893E-2</v>
+        <v>6.8961158400000055E-2</v>
       </c>
       <c r="D289" s="5">
-        <v>27.753327014736563</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>27.75295539601661</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>3.4205314784</v>
+        <v>3.4205184749000002</v>
       </c>
       <c r="C290" s="5">
-        <v>7.252251400000187E-3</v>
+        <v>7.2407335000002071E-3</v>
       </c>
       <c r="D290" s="5">
-        <v>2.57966726112413</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>2.5755234938367177</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>3.3288425032000002</v>
+        <v>3.3288434986</v>
       </c>
       <c r="C291" s="5">
-        <v>-9.1688975199999856E-2</v>
+        <v>-9.167497630000021E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>-27.82349014821256</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>-27.819938428946944</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>3.3818897996000001</v>
+        <v>3.3818985495999998</v>
       </c>
       <c r="C292" s="5">
-        <v>5.3047296399999944E-2</v>
+        <v>5.3055050999999853E-2</v>
       </c>
       <c r="D292" s="5">
-        <v>20.891132539696898</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>20.894452185132593</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>3.2969544403</v>
+        <v>3.2969584594999999</v>
       </c>
       <c r="C293" s="5">
-        <v>-8.4935359300000179E-2</v>
+        <v>-8.4940090099999921E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>-26.30433743814794</v>
+        <v>-26.305547431753517</v>
       </c>
       <c r="E293" s="5">
-        <v>-8.7099011731240452</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>-8.7098415746365561</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>3.2249239309000002</v>
+        <v>3.2249286740000001</v>
       </c>
       <c r="C294" s="5">
-        <v>-7.2030509399999776E-2</v>
+        <v>-7.2029785499999832E-2</v>
       </c>
       <c r="D294" s="5">
-        <v>-23.28534246526338</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>-23.285110757278016</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>3.1744799457999999</v>
+        <v>3.1744849863</v>
       </c>
       <c r="C295" s="5">
-        <v>-5.0443985100000255E-2</v>
+        <v>-5.0443687700000073E-2</v>
       </c>
       <c r="D295" s="5">
-        <v>-17.23678477350682</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>-17.236668518669273</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>3.1530778592000002</v>
+        <v>3.1530833141999999</v>
       </c>
       <c r="C296" s="5">
-        <v>-2.1402086599999759E-2</v>
+        <v>-2.1401672100000102E-2</v>
       </c>
       <c r="D296" s="5">
-        <v>-7.7969504508508258</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>-7.7967930753498393</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>3.2879357160999998</v>
+        <v>3.2879396831999999</v>
       </c>
       <c r="C297" s="5">
-        <v>0.13485785689999963</v>
+        <v>0.13485636899999998</v>
       </c>
       <c r="D297" s="5">
-        <v>65.296430395293598</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>65.295392021633347</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>3.0280185690999999</v>
+        <v>3.0280115561000001</v>
       </c>
       <c r="C298" s="5">
-        <v>-0.2599171469999999</v>
+        <v>-0.2599281270999998</v>
       </c>
       <c r="D298" s="5">
-        <v>-62.776038101476182</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>-62.777611569967128</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>2.9395965675000002</v>
+        <v>2.9395955394</v>
       </c>
       <c r="C299" s="5">
-        <v>-8.8422001599999689E-2</v>
+        <v>-8.84160167000001E-2</v>
       </c>
       <c r="D299" s="5">
-        <v>-29.927055084009712</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>-29.925401654060067</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>3.1466553477999999</v>
+        <v>3.1466424193</v>
       </c>
       <c r="C300" s="5">
-        <v>0.20705878029999969</v>
+        <v>0.20704687990000004</v>
       </c>
       <c r="D300" s="5">
-        <v>126.32751206273669</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>126.31730334306384</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>3.2223181369999998</v>
+        <v>3.2223142235000002</v>
       </c>
       <c r="C301" s="5">
-        <v>7.5662789199999914E-2</v>
+        <v>7.5671804200000192E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>32.993636300521302</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>32.998255235288234</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>3.1287096704000001</v>
+        <v>3.1286840899000001</v>
       </c>
       <c r="C302" s="5">
-        <v>-9.3608466599999662E-2</v>
+        <v>-9.3630133600000054E-2</v>
       </c>
       <c r="D302" s="5">
-        <v>-29.795947045451065</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>-29.801811581310609</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>3.1237785196000001</v>
+        <v>3.1237802586000001</v>
       </c>
       <c r="C303" s="5">
-        <v>-4.9311508000000615E-3</v>
+        <v>-4.90383130000005E-3</v>
       </c>
       <c r="D303" s="5">
-        <v>-1.8750076188146725</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>-1.8647242263296282</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>3.0837424561</v>
+        <v>3.0837573535999998</v>
       </c>
       <c r="C304" s="5">
-        <v>-4.0036063500000107E-2</v>
+        <v>-4.0022905000000275E-2</v>
       </c>
       <c r="D304" s="5">
-        <v>-14.340725756920481</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>-14.336332072314073</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>3.0829370828</v>
+        <v>3.0829466349999999</v>
       </c>
       <c r="C305" s="5">
-        <v>-8.0537329999996743E-4</v>
+        <v>-8.1071859999992668E-4</v>
       </c>
       <c r="D305" s="5">
-        <v>-0.31295121275117799</v>
+        <v>-0.31502376239336272</v>
       </c>
       <c r="E305" s="5">
-        <v>-6.4913653304995549</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>-6.4911895957723402</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>3.1188383700000002</v>
+        <v>3.1188525164000001</v>
       </c>
       <c r="C306" s="5">
-        <v>3.5901287200000187E-2</v>
+        <v>3.5905881400000172E-2</v>
       </c>
       <c r="D306" s="5">
-        <v>14.904882484680982</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>14.90686444116589</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>3.0844379095000001</v>
+        <v>3.0844555142000001</v>
       </c>
       <c r="C307" s="5">
-        <v>-3.4400460500000118E-2</v>
+        <v>-3.4397002199999971E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>-12.461729120733311</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>-12.460498193990698</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>3.1616613366999999</v>
+        <v>3.1616806441</v>
       </c>
       <c r="C308" s="5">
-        <v>7.7223427199999861E-2</v>
+        <v>7.7225129899999967E-2</v>
       </c>
       <c r="D308" s="5">
-        <v>34.546310722979868</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>34.546955151940637</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>3.1865134980000001</v>
+        <v>3.186499784</v>
       </c>
       <c r="C309" s="5">
-        <v>2.485216130000012E-2</v>
+        <v>2.4819139899999954E-2</v>
       </c>
       <c r="D309" s="5">
-        <v>9.8512414618872732</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>9.8375190690539469</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>3.2140260686</v>
+        <v>3.2140313094000001</v>
       </c>
       <c r="C310" s="5">
-        <v>2.7512570599999897E-2</v>
+        <v>2.7531525400000145E-2</v>
       </c>
       <c r="D310" s="5">
-        <v>10.867330272766873</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>10.875225692460933</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>3.2391015567000001</v>
+        <v>3.2391109451000002</v>
       </c>
       <c r="C311" s="5">
-        <v>2.5075488100000154E-2</v>
+        <v>2.5079635700000047E-2</v>
       </c>
       <c r="D311" s="5">
-        <v>9.7746442363921826</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>9.7763143855924319</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>3.2383595095</v>
+        <v>3.2382896886000001</v>
       </c>
       <c r="C312" s="5">
-        <v>-7.4204720000015101E-4</v>
+        <v>-8.2125650000008932E-4</v>
       </c>
       <c r="D312" s="5">
-        <v>-0.27456240803224174</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>-0.30382864181678348</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>3.2398362464999999</v>
+        <v>3.2398311281000001</v>
       </c>
       <c r="C313" s="5">
-        <v>1.4767369999999502E-3</v>
+        <v>1.5414394999999637E-3</v>
       </c>
       <c r="D313" s="5">
-        <v>0.54859124841140083</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>0.57270284605970279</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>3.1434543223000002</v>
+        <v>3.1434131509999998</v>
       </c>
       <c r="C314" s="5">
-        <v>-9.6381924199999691E-2</v>
+        <v>-9.6417977100000218E-2</v>
       </c>
       <c r="D314" s="5">
-        <v>-30.400017713466553</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>-30.409636647697237</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>3.2133056036999998</v>
+        <v>3.2133063164000002</v>
       </c>
       <c r="C315" s="5">
-        <v>6.9851281399999632E-2</v>
+        <v>6.9893165400000345E-2</v>
       </c>
       <c r="D315" s="5">
-        <v>30.178280004731796</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>30.199088352692847</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>3.0828037857999999</v>
+        <v>3.0828226761000002</v>
       </c>
       <c r="C316" s="5">
-        <v>-0.13050181789999993</v>
+        <v>-0.13048364030000004</v>
       </c>
       <c r="D316" s="5">
-        <v>-39.196829307822199</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>-39.192520043485757</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>3.1736869268999999</v>
+        <v>3.1737267219</v>
       </c>
       <c r="C317" s="5">
-        <v>9.0883141099999953E-2</v>
+        <v>9.0904045799999889E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>41.715838613127488</v>
+        <v>41.726742107225093</v>
       </c>
       <c r="E317" s="5">
-        <v>2.9436164820327404</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>2.9445883321298716</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>3.1078819043000001</v>
+        <v>3.1079112256000001</v>
       </c>
       <c r="C318" s="5">
-        <v>-6.5805022599999763E-2</v>
+        <v>-6.5815496299999943E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>-22.231253559260779</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>-22.234150714951362</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>3.0852220806999999</v>
+        <v>3.0852555871999998</v>
       </c>
       <c r="C319" s="5">
-        <v>-2.2659823600000184E-2</v>
+        <v>-2.2655638400000289E-2</v>
       </c>
       <c r="D319" s="5">
-        <v>-8.4068326299499674</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>-8.405265483492208</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>3.0612663006999998</v>
+        <v>3.0612957725999999</v>
       </c>
       <c r="C320" s="5">
-        <v>-2.3955780000000093E-2</v>
+        <v>-2.3959814599999962E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>-8.9298279200990756</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-8.9311753317567124</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>2.9764817478999999</v>
+        <v>2.9764443668</v>
       </c>
       <c r="C321" s="5">
-        <v>-8.4784552799999968E-2</v>
+        <v>-8.4851405799999835E-2</v>
       </c>
       <c r="D321" s="5">
-        <v>-28.61197666770321</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>-28.630980093058632</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>3.0019357063999998</v>
+        <v>3.0019897971999998</v>
       </c>
       <c r="C322" s="5">
-        <v>2.5453958499999985E-2</v>
+        <v>2.5545430399999791E-2</v>
       </c>
       <c r="D322" s="5">
-        <v>10.758726500814975</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>10.799374494422121</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>2.9513294948</v>
+        <v>2.9513364504999999</v>
       </c>
       <c r="C323" s="5">
-        <v>-5.0606211599999895E-2</v>
+        <v>-5.0653346699999879E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>-18.455300204597471</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>-18.470624287096392</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>2.9382479632999998</v>
+        <v>2.9381203543000001</v>
       </c>
       <c r="C324" s="5">
-        <v>-1.3081531500000132E-2</v>
+        <v>-1.3216096199999861E-2</v>
       </c>
       <c r="D324" s="5">
-        <v>-5.1911347703411543</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>-5.2432138134330453</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>2.9629131948</v>
+        <v>2.9628921652</v>
       </c>
       <c r="C325" s="5">
-        <v>2.4665231500000218E-2</v>
+        <v>2.4771810899999913E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>10.551798178014238</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>10.600009641046659</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>3.0689825429000002</v>
+        <v>3.0689216407000002</v>
       </c>
       <c r="C326" s="5">
-        <v>0.10606934810000013</v>
+        <v>0.10602947550000019</v>
       </c>
       <c r="D326" s="5">
-        <v>52.512654618218612</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>52.489327475909974</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>3.0225656805000001</v>
+        <v>3.0225434332000001</v>
       </c>
       <c r="C327" s="5">
-        <v>-4.6416862400000092E-2</v>
+        <v>-4.6378207500000102E-2</v>
       </c>
       <c r="D327" s="5">
-        <v>-16.713244203845747</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-16.700766052687065</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>2.9807530010000001</v>
+        <v>2.9807488598999998</v>
       </c>
       <c r="C328" s="5">
-        <v>-4.1812679500000005E-2</v>
+        <v>-4.1794573300000248E-2</v>
       </c>
       <c r="D328" s="5">
-        <v>-15.39365849822082</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>-15.387595916362351</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>2.9696181279</v>
+        <v>2.9696555414999999</v>
       </c>
       <c r="C329" s="5">
-        <v>-1.1134873100000053E-2</v>
+        <v>-1.1093318399999941E-2</v>
       </c>
       <c r="D329" s="5">
-        <v>-4.3917454474885931</v>
+        <v>-4.375695689301951</v>
       </c>
       <c r="E329" s="5">
-        <v>-6.4300229890454474</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>-6.4300173985310849</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>2.9888073719000001</v>
+        <v>2.9889908150000002</v>
       </c>
       <c r="C330" s="5">
-        <v>1.9189244000000105E-2</v>
+        <v>1.9335273500000305E-2</v>
       </c>
       <c r="D330" s="5">
-        <v>8.0358369485040715</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>8.0990902506652631</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>2.9694019737000001</v>
+        <v>2.969438255</v>
       </c>
       <c r="C331" s="5">
-        <v>-1.9405398199999979E-2</v>
+        <v>-1.9552560000000163E-2</v>
       </c>
       <c r="D331" s="5">
-        <v>-7.5189386035787837</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>-7.5734750537518885</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>2.9536573976999998</v>
+        <v>2.9537037963000001</v>
       </c>
       <c r="C332" s="5">
-        <v>-1.5744576000000343E-2</v>
+        <v>-1.5734458699999898E-2</v>
       </c>
       <c r="D332" s="5">
-        <v>-6.1804137707303752</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>-6.1764840419725742</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>2.9680972476999998</v>
+        <v>2.968014691</v>
       </c>
       <c r="C333" s="5">
-        <v>1.4439850000000032E-2</v>
+        <v>1.431089469999991E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>6.0269056445663161</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>5.9715437580419861</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>2.9957466446000001</v>
+        <v>2.9958288640999999</v>
       </c>
       <c r="C334" s="5">
-        <v>2.7649396900000234E-2</v>
+        <v>2.7814173099999895E-2</v>
       </c>
       <c r="D334" s="5">
-        <v>11.769540169865955</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>11.843681514897808</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>2.9655892274000002</v>
+        <v>2.9655976916000002</v>
       </c>
       <c r="C335" s="5">
-        <v>-3.015741719999987E-2</v>
+        <v>-3.0231172499999737E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>-11.433197338070277</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>-11.459328732512741</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>2.8400477113</v>
+        <v>2.8398635158999999</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.12554151610000019</v>
+        <v>-0.12573417570000034</v>
       </c>
       <c r="D336" s="5">
-        <v>-40.491954406108079</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-40.540288159391999</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>2.8798082668</v>
+        <v>2.8797538720000002</v>
       </c>
       <c r="C337" s="5">
-        <v>3.9760555500000017E-2</v>
+        <v>3.9890356100000357E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>18.155857523134756</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>18.221055043650658</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>2.8898115973</v>
+        <v>2.8897858659</v>
       </c>
       <c r="C338" s="5">
-        <v>1.0003330500000018E-2</v>
+        <v>1.0031993899999758E-2</v>
       </c>
       <c r="D338" s="5">
-        <v>4.2488965722922378</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>4.2613875482315322</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>2.8400131246</v>
+        <v>2.8398299977999999</v>
       </c>
       <c r="C339" s="5">
-        <v>-4.979847270000004E-2</v>
+        <v>-4.9955868100000078E-2</v>
       </c>
       <c r="D339" s="5">
-        <v>-18.827334156710041</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>-18.881453888657063</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>2.8729456826000002</v>
+        <v>2.8729651716000002</v>
       </c>
       <c r="C340" s="5">
-        <v>3.2932558000000167E-2</v>
+        <v>3.3135173800000306E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>14.837787355524323</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>14.936038622011427</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>2.8656840313999998</v>
+        <v>2.8657599669999998</v>
       </c>
       <c r="C341" s="5">
-        <v>-7.2616512000003297E-3</v>
+        <v>-7.2052046000004033E-3</v>
       </c>
       <c r="D341" s="5">
-        <v>-2.9913048590971103</v>
+        <v>-2.968352656066553</v>
       </c>
       <c r="E341" s="5">
-        <v>-3.4999145352570427</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>-3.498573253634718</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>2.8713984021000001</v>
+        <v>2.8717504323999998</v>
       </c>
       <c r="C342" s="5">
-        <v>5.7143707000002486E-3</v>
+        <v>5.9904654000000335E-3</v>
       </c>
       <c r="D342" s="5">
-        <v>2.4193012536796399</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>2.5374713169458163</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>2.8485880595999999</v>
+        <v>2.8486420616000001</v>
       </c>
       <c r="C343" s="5">
-        <v>-2.2810342500000136E-2</v>
+        <v>-2.3108370799999722E-2</v>
       </c>
       <c r="D343" s="5">
-        <v>-9.1271095937631053</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>-9.2400497238282586</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>2.8445813177999999</v>
+        <v>2.8446513873999999</v>
       </c>
       <c r="C344" s="5">
-        <v>-4.0067418000000465E-3</v>
+        <v>-3.9906742000002104E-3</v>
       </c>
       <c r="D344" s="5">
-        <v>-1.6748886959869425</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>-1.6681924421064753</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>2.9595829908</v>
+        <v>2.9594813192</v>
       </c>
       <c r="C345" s="5">
-        <v>0.11500167300000008</v>
+        <v>0.11482993180000012</v>
       </c>
       <c r="D345" s="5">
-        <v>60.896290448045541</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>60.782442626344135</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>2.9014713312999998</v>
+        <v>2.9015600918</v>
       </c>
       <c r="C346" s="5">
-        <v>-5.811165950000019E-2</v>
+        <v>-5.7921227400000053E-2</v>
       </c>
       <c r="D346" s="5">
-        <v>-21.176968639157657</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>-21.115514731917983</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>2.8753095944</v>
+        <v>2.8752830613000002</v>
       </c>
       <c r="C347" s="5">
-        <v>-2.6161736899999788E-2</v>
+        <v>-2.6277030499999743E-2</v>
       </c>
       <c r="D347" s="5">
-        <v>-10.299274231957433</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>-10.342125547781833</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>2.9440518892999998</v>
+        <v>2.9437918424</v>
       </c>
       <c r="C348" s="5">
-        <v>6.8742294899999834E-2</v>
+        <v>6.8508781099999805E-2</v>
       </c>
       <c r="D348" s="5">
-        <v>32.779234526421554</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>32.653251456141263</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>2.8883964776000002</v>
+        <v>2.8882568127999999</v>
       </c>
       <c r="C349" s="5">
-        <v>-5.5655411699999657E-2</v>
+        <v>-5.5535029600000119E-2</v>
       </c>
       <c r="D349" s="5">
-        <v>-20.469052288625988</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>-20.430888728597584</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>2.9017678103</v>
+        <v>2.9017532300000002</v>
       </c>
       <c r="C350" s="5">
-        <v>1.3371332699999794E-2</v>
+        <v>1.3496417200000277E-2</v>
       </c>
       <c r="D350" s="5">
-        <v>5.6988407190494916</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>5.7538145335449098</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>2.9576891594000001</v>
+        <v>2.9573290758000002</v>
       </c>
       <c r="C351" s="5">
-        <v>5.5921349100000128E-2</v>
+        <v>5.5575845799999968E-2</v>
       </c>
       <c r="D351" s="5">
-        <v>25.741445928026963</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>25.565439135789703</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>2.9608438247</v>
+        <v>2.9609265635000002</v>
       </c>
       <c r="C352" s="5">
-        <v>3.1546652999998592E-3</v>
+        <v>3.5974877000000127E-3</v>
       </c>
       <c r="D352" s="5">
-        <v>1.2874527081492726</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>1.4695644644995509</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>3.0594481006000001</v>
+        <v>3.0596087453999998</v>
       </c>
       <c r="C353" s="5">
-        <v>9.8604275900000093E-2</v>
+        <v>9.8682181899999666E-2</v>
       </c>
       <c r="D353" s="5">
-        <v>48.160038022051225</v>
+        <v>48.203714544108053</v>
       </c>
       <c r="E353" s="5">
-        <v>6.7615294316079488</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>6.7643061747048261</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>2.9615665401000002</v>
+        <v>2.9621587146000001</v>
       </c>
       <c r="C354" s="5">
-        <v>-9.7881560499999853E-2</v>
+        <v>-9.7450030799999698E-2</v>
       </c>
       <c r="D354" s="5">
-        <v>-32.307453400907072</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>-32.187591101136995</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>3.0333964719000002</v>
+        <v>3.0335122631</v>
       </c>
       <c r="C355" s="5">
-        <v>7.1829931799999969E-2</v>
+        <v>7.1353548499999864E-2</v>
       </c>
       <c r="D355" s="5">
-        <v>33.31904394312464</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>33.060503905746508</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>3.0384622847</v>
+        <v>3.0385719428</v>
       </c>
       <c r="C356" s="5">
-        <v>5.065812799999847E-3</v>
+        <v>5.059679699999986E-3</v>
       </c>
       <c r="D356" s="5">
-        <v>2.0225259859911304</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>2.019977022785957</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>3.0526706960999999</v>
+        <v>3.0525151329</v>
       </c>
       <c r="C357" s="5">
-        <v>1.4208411399999843E-2</v>
+        <v>1.3943190100000002E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>5.7580155188754034</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>5.6475979310253166</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>3.0131684475</v>
+        <v>3.0131695323000001</v>
       </c>
       <c r="C358" s="5">
-        <v>-3.9502248599999845E-2</v>
+        <v>-3.9345600599999919E-2</v>
       </c>
       <c r="D358" s="5">
-        <v>-14.469415502129756</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>-14.416725073148861</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>3.0822904339999999</v>
+        <v>3.0824520844999999</v>
       </c>
       <c r="C359" s="5">
-        <v>6.9121986499999899E-2</v>
+        <v>6.9282552199999792E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>31.280967481020493</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>31.36304404693697</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>3.1460114909999999</v>
+        <v>3.1455475004000002</v>
       </c>
       <c r="C360" s="5">
-        <v>6.372105699999997E-2</v>
+        <v>6.309541590000034E-2</v>
       </c>
       <c r="D360" s="5">
-        <v>27.832403229817881</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>27.526065483467587</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>3.1941050658000001</v>
+        <v>3.1934941603999998</v>
       </c>
       <c r="C361" s="5">
-        <v>4.8093574800000205E-2</v>
+        <v>4.7946659999999586E-2</v>
       </c>
       <c r="D361" s="5">
-        <v>19.96835833157331</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>19.905344943333979</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>3.2075816109000002</v>
+        <v>3.2075015692000002</v>
       </c>
       <c r="C362" s="5">
-        <v>1.347654510000007E-2</v>
+        <v>1.4007408800000398E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>5.1821900176662883</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>5.392331961975283</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>3.2679755502000001</v>
+        <v>3.2673435808</v>
       </c>
       <c r="C363" s="5">
-        <v>6.0393939299999921E-2</v>
+        <v>5.98420115999998E-2</v>
       </c>
       <c r="D363" s="5">
-        <v>25.087238165226712</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>24.834646676072268</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>3.3491403459</v>
+        <v>3.3492867869</v>
       </c>
       <c r="C364" s="5">
-        <v>8.1164795699999903E-2</v>
+        <v>8.1943206100000054E-2</v>
       </c>
       <c r="D364" s="5">
-        <v>34.231542540120955</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>34.61404271398527</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>3.3573316360000001</v>
+        <v>3.3585103410000001</v>
       </c>
       <c r="C365" s="5">
-        <v>8.1912901000000815E-3</v>
+        <v>9.2235541000000865E-3</v>
       </c>
       <c r="D365" s="5">
-        <v>2.9747506904106435</v>
+        <v>3.3551792343786024</v>
       </c>
       <c r="E365" s="5">
-        <v>9.7365121291510306</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>9.7692751090931793</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>3.4623405429999998</v>
+        <v>3.4630989124</v>
       </c>
       <c r="C366" s="5">
-        <v>0.10500890699999976</v>
+        <v>0.10458857139999989</v>
       </c>
       <c r="D366" s="5">
-        <v>44.712638195886647</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>44.483573149062195</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>3.4200602928000001</v>
+        <v>3.4202982393000001</v>
       </c>
       <c r="C367" s="5">
-        <v>-4.2280250199999703E-2</v>
+        <v>-4.2800673099999909E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>-13.708548632833395</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>-13.863153048390798</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>3.4305148444000002</v>
+        <v>3.4306885858</v>
       </c>
       <c r="C368" s="5">
-        <v>1.0454551600000084E-2</v>
+        <v>1.0390346499999925E-2</v>
       </c>
       <c r="D368" s="5">
-        <v>3.7305036825293847</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>3.7069469591849202</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>3.2490752441000001</v>
+        <v>3.2488933423000002</v>
       </c>
       <c r="C369" s="5">
-        <v>-0.18143960030000006</v>
+        <v>-0.18179524349999987</v>
       </c>
       <c r="D369" s="5">
-        <v>-47.903854201396626</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-47.970472881759243</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>3.4327378073000001</v>
+        <v>3.4325619598000001</v>
       </c>
       <c r="C370" s="5">
-        <v>0.18366256319999996</v>
+        <v>0.18366861749999996</v>
       </c>
       <c r="D370" s="5">
-        <v>93.450728532765567</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>93.461777282165002</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>3.3803164396000001</v>
+        <v>3.3804643956999998</v>
       </c>
       <c r="C371" s="5">
-        <v>-5.2421367700000054E-2</v>
+        <v>-5.2097564100000326E-2</v>
       </c>
       <c r="D371" s="5">
-        <v>-16.8617858562483</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>-16.766957390130642</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>3.2514197585</v>
+        <v>3.2504857801</v>
       </c>
       <c r="C372" s="5">
-        <v>-0.12889668110000008</v>
+        <v>-0.12997861559999979</v>
       </c>
       <c r="D372" s="5">
-        <v>-37.282578301307744</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>-37.531244806576716</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>3.3943411389000002</v>
+        <v>3.3928797927000001</v>
       </c>
       <c r="C373" s="5">
-        <v>0.14292138040000024</v>
+        <v>0.14239401260000006</v>
       </c>
       <c r="D373" s="5">
-        <v>67.56733636339402</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>67.279388585736541</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>3.5124203268</v>
+        <v>3.5118840004999998</v>
       </c>
       <c r="C374" s="5">
-        <v>0.11807918789999983</v>
+        <v>0.11900420779999976</v>
       </c>
       <c r="D374" s="5">
-        <v>50.734244553597804</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>51.237772295790471</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>3.4741445531999999</v>
+        <v>3.4731664571</v>
       </c>
       <c r="C375" s="5">
-        <v>-3.8275773600000118E-2</v>
+        <v>-3.8717543399999776E-2</v>
       </c>
       <c r="D375" s="5">
-        <v>-12.320748192865871</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>-12.456233649960724</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>3.5503302902999998</v>
+        <v>3.5503573543</v>
       </c>
       <c r="C376" s="5">
-        <v>7.6185737099999873E-2</v>
+        <v>7.7190897199999942E-2</v>
       </c>
       <c r="D376" s="5">
-        <v>29.733004442201505</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>30.184009453335015</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>3.5573590665000001</v>
+        <v>3.5616683659000001</v>
       </c>
       <c r="C377" s="5">
-        <v>7.0287762000003084E-3</v>
+        <v>1.1311011600000143E-2</v>
       </c>
       <c r="D377" s="5">
-        <v>2.401742965087772</v>
+        <v>3.8907610969939777</v>
       </c>
       <c r="E377" s="5">
-        <v>5.9579288609783232</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>6.0490516411365158</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>3.5583840906000002</v>
+        <v>3.5590365442</v>
       </c>
       <c r="C378" s="5">
-        <v>1.0250241000000493E-3</v>
+        <v>-2.6318217000000921E-3</v>
       </c>
       <c r="D378" s="5">
-        <v>0.34631874265504958</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>-0.88312050893414318</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>3.5120993974000001</v>
+        <v>3.5125062292</v>
       </c>
       <c r="C379" s="5">
-        <v>-4.628469320000006E-2</v>
+        <v>-4.6530315000000044E-2</v>
       </c>
       <c r="D379" s="5">
-        <v>-14.539053892128507</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-14.608258862349832</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>3.5204286041000001</v>
+        <v>3.5207601620000002</v>
       </c>
       <c r="C380" s="5">
-        <v>8.3292067000000358E-3</v>
+        <v>8.2539328000001966E-3</v>
       </c>
       <c r="D380" s="5">
-        <v>2.8833056996859785</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>2.8565753737834321</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>3.4429336486</v>
+        <v>3.4427736532000002</v>
       </c>
       <c r="C381" s="5">
-        <v>-7.7494955500000184E-2</v>
+        <v>-7.7986508800000021E-2</v>
       </c>
       <c r="D381" s="5">
-        <v>-23.44080728377973</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>-23.569913458150083</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>3.4393315304000001</v>
+        <v>3.4387088974000002</v>
       </c>
       <c r="C382" s="5">
-        <v>-3.602118199999893E-3</v>
+        <v>-4.0647557999999862E-3</v>
       </c>
       <c r="D382" s="5">
-        <v>-1.2482829020570296</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>-1.4076316555127755</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>3.4742368385</v>
+        <v>3.4741116592000001</v>
       </c>
       <c r="C383" s="5">
-        <v>3.4905308099999921E-2</v>
+        <v>3.5402761799999904E-2</v>
       </c>
       <c r="D383" s="5">
-        <v>12.881964134434632</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>13.078574360774532</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>3.4581892028999999</v>
+        <v>3.4562769312000001</v>
       </c>
       <c r="C384" s="5">
-        <v>-1.604763560000011E-2</v>
+        <v>-1.7834727999999966E-2</v>
       </c>
       <c r="D384" s="5">
-        <v>-5.404178132340876</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>-5.98933614646654</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>3.4974312028000001</v>
+        <v>3.4945647988999999</v>
       </c>
       <c r="C385" s="5">
-        <v>3.9241999900000213E-2</v>
+        <v>3.8287867699999811E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>14.499913314491897</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>14.133932926196891</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>3.5114058800999999</v>
+        <v>3.5098264799000001</v>
       </c>
       <c r="C386" s="5">
-        <v>1.3974677299999794E-2</v>
+        <v>1.5261681000000138E-2</v>
       </c>
       <c r="D386" s="5">
-        <v>4.9016261771077652</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>5.3684470525949601</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>3.4748407076999999</v>
+        <v>3.4729864331</v>
       </c>
       <c r="C387" s="5">
-        <v>-3.6565172400000012E-2</v>
+        <v>-3.6840046800000081E-2</v>
       </c>
       <c r="D387" s="5">
-        <v>-11.80450079032358</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>-11.893228599905569</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>3.4641277296999999</v>
+        <v>3.4635161068999998</v>
       </c>
       <c r="C388" s="5">
-        <v>-1.0712977999999929E-2</v>
+        <v>-9.470326200000212E-3</v>
       </c>
       <c r="D388" s="5">
-        <v>-3.6375226814785444</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>-3.2235920639579474</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>3.4637158692000001</v>
+        <v>3.4745759987999998</v>
       </c>
       <c r="C389" s="5">
-        <v>-4.1186049999986096E-4</v>
+        <v>1.1059891900000007E-2</v>
       </c>
       <c r="D389" s="5">
-        <v>-0.14257832915959279</v>
+        <v>3.8999275483449392</v>
       </c>
       <c r="E389" s="5">
-        <v>-2.6323796824966883</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>-2.4452688502342612</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>3.4534432388999998</v>
+        <v>3.4532324502999998</v>
       </c>
       <c r="C390" s="5">
-        <v>-1.0272630300000252E-2</v>
+        <v>-2.1343548499999976E-2</v>
       </c>
       <c r="D390" s="5">
-        <v>-3.5014571811026629</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>-7.1273204600602824</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>3.5117598674999999</v>
+        <v>3.5122683289999999</v>
       </c>
       <c r="C391" s="5">
-        <v>5.8316628600000087E-2</v>
+        <v>5.9035878700000044E-2</v>
       </c>
       <c r="D391" s="5">
-        <v>22.255911840827892</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>22.558232930118649</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>3.5132341159</v>
+        <v>3.5139143951</v>
       </c>
       <c r="C392" s="5">
-        <v>1.4742484000000999E-3</v>
+        <v>1.6460661000001764E-3</v>
       </c>
       <c r="D392" s="5">
-        <v>0.50492874539531662</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>0.56384611198825318</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>3.5360640628</v>
+        <v>3.5363620274000001</v>
       </c>
       <c r="C393" s="5">
-        <v>2.2829946899999953E-2</v>
+        <v>2.244763230000002E-2</v>
       </c>
       <c r="D393" s="5">
-        <v>8.0827528198720078</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>7.9410149160053178</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>3.5393608860999999</v>
+        <v>3.5385578836999998</v>
       </c>
       <c r="C394" s="5">
-        <v>3.2968232999999181E-3</v>
+        <v>2.1958562999997433E-3</v>
       </c>
       <c r="D394" s="5">
-        <v>1.1245661686381414</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>0.74767379813867052</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>3.4589512123000001</v>
+        <v>3.4581865252999999</v>
       </c>
       <c r="C395" s="5">
-        <v>-8.0409673799999748E-2</v>
+        <v>-8.037135839999987E-2</v>
       </c>
       <c r="D395" s="5">
-        <v>-24.101171683451071</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>-24.095885041217869</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>3.5663397037000002</v>
+        <v>3.5629226840000001</v>
       </c>
       <c r="C396" s="5">
-        <v>0.10738849140000006</v>
+        <v>0.10473615870000019</v>
       </c>
       <c r="D396" s="5">
-        <v>44.324235431920812</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>43.052617048231312</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>3.4983516931</v>
+        <v>3.4930166903000002</v>
       </c>
       <c r="C397" s="5">
-        <v>-6.7988010600000148E-2</v>
+        <v>-6.9905993699999947E-2</v>
       </c>
       <c r="D397" s="5">
-        <v>-20.624018857748862</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>-21.162807311391052</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>3.6109741768000001</v>
+        <v>3.6056298386000001</v>
       </c>
       <c r="C398" s="5">
-        <v>0.11262248370000005</v>
+        <v>0.11261314829999991</v>
       </c>
       <c r="D398" s="5">
-        <v>46.261823202581766</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>46.340906147746551</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>3.6734879291000002</v>
+        <v>3.6701835807999998</v>
       </c>
       <c r="C399" s="5">
-        <v>6.2513752300000114E-2</v>
+        <v>6.4553742199999764E-2</v>
       </c>
       <c r="D399" s="5">
-        <v>22.871401904020551</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>23.73136003539631</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>3.6788785094000001</v>
+        <v>3.6807993961999999</v>
       </c>
       <c r="C400" s="5">
-        <v>5.3905802999998365E-3</v>
+        <v>1.0615815400000006E-2</v>
       </c>
       <c r="D400" s="5">
-        <v>1.7751958406580171</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>3.5266908254583784</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>3.6686939831999998</v>
+        <v>3.6877983055999999</v>
       </c>
       <c r="C401" s="5">
-        <v>-1.018452620000021E-2</v>
+        <v>6.9989094000000307E-3</v>
       </c>
       <c r="D401" s="5">
-        <v>-3.2719355793142557</v>
+        <v>2.3057720455637032</v>
       </c>
       <c r="E401" s="5">
-        <v>5.9178674504656303</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>6.1366424816622134</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>3.8594673936000001</v>
+        <v>3.8590401664999998</v>
       </c>
       <c r="C402" s="5">
-        <v>0.19077341040000029</v>
+        <v>0.17124186089999993</v>
       </c>
       <c r="D402" s="5">
-        <v>83.734480037832682</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>72.403334618184772</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>3.8205650901000001</v>
+        <v>3.8215048276000001</v>
       </c>
       <c r="C403" s="5">
-        <v>-3.8902303500000013E-2</v>
+        <v>-3.7535338899999715E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>-11.447113421674182</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>-11.067323350134316</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>3.8129725709</v>
+        <v>3.8141589630000001</v>
       </c>
       <c r="C404" s="5">
-        <v>-7.5925192000001474E-3</v>
+        <v>-7.3458645999999739E-3</v>
       </c>
       <c r="D404" s="5">
-        <v>-2.3588385184437066</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>-2.2824612025322932</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>3.8257527634000001</v>
+        <v>3.8263055117999998</v>
       </c>
       <c r="C405" s="5">
-        <v>1.2780192500000176E-2</v>
+        <v>1.2146548799999657E-2</v>
       </c>
       <c r="D405" s="5">
-        <v>4.0971007224903877</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>3.8891636109025463</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>3.8286159083000002</v>
+        <v>3.8271705793000002</v>
       </c>
       <c r="C406" s="5">
-        <v>2.8631449000000586E-3</v>
+        <v>8.6506750000037158E-4</v>
       </c>
       <c r="D406" s="5">
-        <v>0.90177058610174665</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>0.27163873504154612</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>3.9400254226000002</v>
+        <v>3.9379586787999998</v>
       </c>
       <c r="C407" s="5">
-        <v>0.11140951430000001</v>
+        <v>0.11078809949999968</v>
       </c>
       <c r="D407" s="5">
-        <v>41.086901029876266</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>40.838056686198996</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>3.9655224165999998</v>
+        <v>3.9593978865000001</v>
       </c>
       <c r="C408" s="5">
-        <v>2.5496993999999606E-2</v>
+        <v>2.1439207700000296E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>8.0479725155784045</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>6.7323092899513659</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>4.0012748678000003</v>
+        <v>3.9915389495000002</v>
       </c>
       <c r="C409" s="5">
-        <v>3.5752451200000479E-2</v>
+        <v>3.2141063000000081E-2</v>
       </c>
       <c r="D409" s="5">
-        <v>11.371924589277116</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>10.188100052928895</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>4.0162369683000003</v>
+        <v>4.0051013479000002</v>
       </c>
       <c r="C410" s="5">
-        <v>1.496210050000002E-2</v>
+        <v>1.3562398399999953E-2</v>
       </c>
       <c r="D410" s="5">
-        <v>4.5806452748291759</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>4.1544105123574759</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>4.0675983537000002</v>
+        <v>4.0637288507999996</v>
       </c>
       <c r="C411" s="5">
-        <v>5.1361385399999904E-2</v>
+        <v>5.8627502899999406E-2</v>
       </c>
       <c r="D411" s="5">
-        <v>16.472876713812322</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>19.051410243202362</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>4.0934130565000002</v>
+        <v>4.0995405208999998</v>
       </c>
       <c r="C412" s="5">
-        <v>2.5814702799999978E-2</v>
+        <v>3.5811670100000192E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>7.8872419877170197</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>11.102935570113948</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>4.1734407199000003</v>
+        <v>4.2053472480999998</v>
       </c>
       <c r="C413" s="5">
-        <v>8.0027663400000115E-2</v>
+        <v>0.10580672720000006</v>
       </c>
       <c r="D413" s="5">
-        <v>26.154905788986337</v>
+        <v>35.768853290553018</v>
       </c>
       <c r="E413" s="5">
-        <v>13.758213113750561</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>14.03409025146769</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>4.0638179149000004</v>
+        <v>4.0630192075</v>
       </c>
       <c r="C414" s="5">
-        <v>-0.10962280499999988</v>
+        <v>-0.14232804059999982</v>
       </c>
       <c r="D414" s="5">
-        <v>-27.342592588157231</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>-33.844774573606927</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>4.1288355605999998</v>
+        <v>4.1299552990999997</v>
       </c>
       <c r="C415" s="5">
-        <v>6.5017645699999349E-2</v>
+        <v>6.6936091599999692E-2</v>
       </c>
       <c r="D415" s="5">
-        <v>20.981830741927567</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>21.662772123705643</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>4.3153424028999998</v>
+        <v>4.3168563026999998</v>
       </c>
       <c r="C416" s="5">
-        <v>0.18650684230000003</v>
+        <v>0.18690100360000006</v>
       </c>
       <c r="D416" s="5">
-        <v>69.922969932697015</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>70.085344958631296</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>4.2179345791999996</v>
+        <v>4.2185570053000001</v>
       </c>
       <c r="C417" s="5">
-        <v>-9.7407823700000229E-2</v>
+        <v>-9.8299297399999652E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>-23.964755791056991</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>-24.149935002602728</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>4.2196197594999996</v>
+        <v>4.2174105896</v>
       </c>
       <c r="C418" s="5">
-        <v>1.6851802999999776E-3</v>
+        <v>-1.1464157000000696E-3</v>
       </c>
       <c r="D418" s="5">
-        <v>0.48048775161875223</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>-0.32561951987598592</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>4.1245207223999998</v>
+        <v>4.1206284471999997</v>
       </c>
       <c r="C419" s="5">
-        <v>-9.5099037099999784E-2</v>
+        <v>-9.6782142400000382E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>-23.931987222771301</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>-24.31481676687882</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>4.0639671337000003</v>
+        <v>4.0552995138999997</v>
       </c>
       <c r="C420" s="5">
-        <v>-6.0553588699999494E-2</v>
+        <v>-6.5328933300000003E-2</v>
       </c>
       <c r="D420" s="5">
-        <v>-16.262427768981681</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>-17.450632451154004</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>3.9981631483000002</v>
+        <v>3.9848797598000001</v>
       </c>
       <c r="C421" s="5">
-        <v>-6.5803985400000098E-2</v>
+        <v>-7.0419754099999565E-2</v>
       </c>
       <c r="D421" s="5">
-        <v>-17.790141996618413</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>-18.958507497423284</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>4.0243253953</v>
+        <v>4.0073498906999996</v>
       </c>
       <c r="C422" s="5">
-        <v>2.6162246999999805E-2</v>
+        <v>2.2470130899999496E-2</v>
       </c>
       <c r="D422" s="5">
-        <v>8.1411362759442376</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>6.9804701054392515</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>3.9682111610000002</v>
+        <v>3.9652100556000001</v>
       </c>
       <c r="C423" s="5">
-        <v>-5.6114234299999843E-2</v>
+        <v>-4.2139835099999523E-2</v>
       </c>
       <c r="D423" s="5">
-        <v>-15.507099274827475</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>-11.913931543684209</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>3.9038583474999999</v>
+        <v>3.9154480645</v>
       </c>
       <c r="C424" s="5">
-        <v>-6.4352813500000217E-2</v>
+        <v>-4.9761991100000014E-2</v>
       </c>
       <c r="D424" s="5">
-        <v>-17.815234888381994</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>-14.062398851614832</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>3.7814018200000001</v>
+        <v>3.8169522123999999</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.1224565274999998</v>
+        <v>-9.8495852100000114E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>-31.781001845713284</v>
+        <v>-26.341467986487878</v>
       </c>
       <c r="E425" s="5">
-        <v>-9.3936616382415909</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>-9.2357423248574548</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>3.9628331127999998</v>
+        <v>3.9623921139</v>
       </c>
       <c r="C426" s="5">
-        <v>0.1814312927999997</v>
+        <v>0.14543990150000008</v>
       </c>
       <c r="D426" s="5">
-        <v>75.483162313915386</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>56.634972527451374</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>3.8350768764000001</v>
+        <v>3.8361734208999998</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.12775623639999978</v>
+        <v>-0.12621869300000021</v>
       </c>
       <c r="D427" s="5">
-        <v>-32.513098346211187</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>-32.190682027807362</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>3.8163200675</v>
+        <v>3.8175407588999999</v>
       </c>
       <c r="C428" s="5">
-        <v>-1.8756808900000088E-2</v>
+        <v>-1.8632661999999911E-2</v>
       </c>
       <c r="D428" s="5">
-        <v>-5.7136978380495247</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>-5.6753054571941464</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>3.8070774158999998</v>
+        <v>3.8071762111999998</v>
       </c>
       <c r="C429" s="5">
-        <v>-9.2426516000001513E-3</v>
+        <v>-1.036454770000006E-2</v>
       </c>
       <c r="D429" s="5">
-        <v>-2.8678491052247401</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>-3.2097644990829344</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>3.8051419846000001</v>
+        <v>3.8022283910999999</v>
       </c>
       <c r="C430" s="5">
-        <v>-1.9354312999997347E-3</v>
+        <v>-4.9478200999999444E-3</v>
       </c>
       <c r="D430" s="5">
-        <v>-0.60834975672919844</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>-1.5484253291388583</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>3.8260450216000002</v>
+        <v>3.8207281720999999</v>
       </c>
       <c r="C431" s="5">
-        <v>2.0903037000000069E-2</v>
+        <v>1.8499781000000048E-2</v>
       </c>
       <c r="D431" s="5">
-        <v>6.7949001573573531</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>5.9974172493707956</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>3.7656865653999998</v>
+        <v>3.7556157034000002</v>
       </c>
       <c r="C432" s="5">
-        <v>-6.0358456200000354E-2</v>
+        <v>-6.5112468699999759E-2</v>
       </c>
       <c r="D432" s="5">
-        <v>-17.371643630457257</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>-18.638289968442844</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>3.7962444904999999</v>
+        <v>3.7811176767000001</v>
       </c>
       <c r="C433" s="5">
-        <v>3.0557925100000105E-2</v>
+        <v>2.5501973299999925E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>10.184389115995529</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>8.459742626664756</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>3.7276501131000002</v>
+        <v>3.7082417645999999</v>
       </c>
       <c r="C434" s="5">
-        <v>-6.859437739999974E-2</v>
+        <v>-7.2875912100000217E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>-19.652641500575729</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-20.827535214625183</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>3.7289702538</v>
+        <v>3.6711307185000002</v>
       </c>
       <c r="C435" s="5">
-        <v>1.3201406999998611E-3</v>
+        <v>-3.7111046099999712E-2</v>
       </c>
       <c r="D435" s="5">
-        <v>0.42580663571729627</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>-11.369807126002673</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>3.6517409326000001</v>
+        <v>3.6219362701</v>
       </c>
       <c r="C436" s="5">
-        <v>-7.7229321199999923E-2</v>
+        <v>-4.9194448400000201E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>-22.208438872134995</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>-14.946641431403462</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>3.6548953245</v>
+        <v>3.6238078338999999</v>
       </c>
       <c r="C437" s="5">
-        <v>3.1543918999998866E-3</v>
+        <v>1.8715637999999757E-3</v>
       </c>
       <c r="D437" s="5">
-        <v>1.0415047988212356</v>
+        <v>0.62184152783888447</v>
       </c>
       <c r="E437" s="5">
-        <v>-3.3454920032804147</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>-5.0601728225084575</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>3.6683645778999998</v>
+        <v>3.7049276641</v>
       </c>
       <c r="C438" s="5">
-        <v>1.3469253399999825E-2</v>
+        <v>8.111983020000002E-2</v>
       </c>
       <c r="D438" s="5">
-        <v>4.5130625546851322</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>30.429215892585184</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>3.6697685797999999</v>
+        <v>3.6859049949</v>
       </c>
       <c r="C439" s="5">
-        <v>1.404001900000118E-3</v>
+        <v>-1.9022669199999953E-2</v>
       </c>
       <c r="D439" s="5">
-        <v>0.46024688352628296</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-5.9902611541910904</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>3.6717928089999998</v>
+        <v>3.7074253289999999</v>
       </c>
       <c r="C440" s="5">
-        <v>2.024229199999894E-3</v>
+        <v>2.1520334099999872E-2</v>
       </c>
       <c r="D440" s="5">
-        <v>0.66392684609175578</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>7.2356796236440646</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>3.6708634385000001</v>
+        <v>3.7070832385000001</v>
       </c>
       <c r="C441" s="5">
-        <v>-9.2937049999974874E-4</v>
+        <v>-3.4209049999978092E-4</v>
       </c>
       <c r="D441" s="5">
-        <v>-0.30331051462818559</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>-0.11066988457488769</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>3.7076183649000001</v>
+      </c>
+      <c r="C442" s="5">
+        <v>5.3512639999997447E-4</v>
+      </c>
+      <c r="D442" s="5">
+        <v>0.17336048662373038</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>