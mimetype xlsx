--- v6 (2026-06-23)
+++ v7 (2026-07-20)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{BBCF4E9B-D290-4388-BCDD-5193BDC9CF72}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{BBE85B8C-BDD5-494B-A645-8C9798ECE48E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{EC6D0C48-C106-4308-BEA0-A801D52B8215}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{48BEDCE3-8367-4BC2-92D2-191917C6BC7C}"/>
   </bookViews>
   <sheets>
     <sheet name="bronrmca" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Brownsville—Harlingen Construction, Mining and Natural Resources Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1C0B1559-318B-48E1-91C8-9FA37E4C42B2}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{41EF4D08-1CB9-495E-954A-7EF1AD1EDA34}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>2.3579796041000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>2.3568314715000001</v>
       </c>
       <c r="C7" s="5">
         <v>-1.148132600000018E-3</v>
       </c>
       <c r="D7" s="5">
         <v>-0.58273422960491983</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>2.3569444207000001</v>
       </c>
       <c r="C8" s="5">
         <v>1.1294920000004538E-4</v>
       </c>
       <c r="D8" s="5">
         <v>5.7524168837530532E-2</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>2.3294115250999998</v>
       </c>
       <c r="C9" s="5">
         <v>-2.7532895600000273E-2</v>
       </c>
       <c r="D9" s="5">
         <v>-13.15145632162017</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>2.3736074130000002</v>
       </c>
       <c r="C10" s="5">
         <v>4.4195887900000397E-2</v>
       </c>
       <c r="D10" s="5">
         <v>25.300278804559007</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>2.4430509138000001</v>
       </c>
       <c r="C11" s="5">
         <v>6.9443500799999835E-2</v>
       </c>
       <c r="D11" s="5">
         <v>41.346005177094014</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>2.5675064053000001</v>
       </c>
       <c r="C12" s="5">
         <v>0.12445549150000002</v>
       </c>
       <c r="D12" s="5">
         <v>81.529919160932394</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>2.5350641293999998</v>
       </c>
       <c r="C13" s="5">
         <v>-3.2442275900000261E-2</v>
       </c>
       <c r="D13" s="5">
         <v>-14.152238981726818</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>2.5171721788000001</v>
       </c>
       <c r="C14" s="5">
         <v>-1.7891950599999706E-2</v>
       </c>
       <c r="D14" s="5">
         <v>-8.1481993027029294</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>2.3601803750000001</v>
       </c>
       <c r="C15" s="5">
         <v>-0.1569918038</v>
       </c>
       <c r="D15" s="5">
         <v>-53.827088342825306</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>2.4597853801</v>
       </c>
       <c r="C16" s="5">
         <v>9.9605005099999921E-2</v>
       </c>
       <c r="D16" s="5">
         <v>64.219321215444339</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>2.4391750959</v>
       </c>
       <c r="C17" s="5">
         <v>-2.0610284199999995E-2</v>
       </c>
       <c r="D17" s="5">
         <v>-9.6040162382685423</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>2.3532263984999999</v>
       </c>
       <c r="C18" s="5">
         <v>-8.5948697400000107E-2</v>
       </c>
       <c r="D18" s="5">
         <v>-34.979723295717392</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>2.3598501606000002</v>
       </c>
       <c r="C19" s="5">
         <v>6.6237621000002633E-3</v>
       </c>
       <c r="D19" s="5">
         <v>3.4304938506268368</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>2.3557516752000001</v>
       </c>
       <c r="C20" s="5">
         <v>-4.0984854000001292E-3</v>
       </c>
       <c r="D20" s="5">
         <v>-2.0643150147208411</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>2.3230427413000001</v>
       </c>
       <c r="C21" s="5">
         <v>-3.2708933899999959E-2</v>
       </c>
       <c r="D21" s="5">
         <v>-15.446361424938804</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>2.2731077315000001</v>
       </c>
       <c r="C22" s="5">
         <v>-4.9935009799999985E-2</v>
       </c>
       <c r="D22" s="5">
         <v>-22.95333853150856</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>2.2491070365999999</v>
       </c>
       <c r="C23" s="5">
         <v>-2.400069490000023E-2</v>
       </c>
       <c r="D23" s="5">
         <v>-11.959751011497099</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>2.1713714194999998</v>
       </c>
       <c r="C24" s="5">
         <v>-7.7735617100000098E-2</v>
       </c>
       <c r="D24" s="5">
         <v>-34.432607294498908</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>2.2393851387999999</v>
       </c>
       <c r="C25" s="5">
         <v>6.8013719300000108E-2</v>
       </c>
       <c r="D25" s="5">
         <v>44.789175619429656</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>2.3158808173000001</v>
       </c>
       <c r="C26" s="5">
         <v>7.6495678500000164E-2</v>
       </c>
       <c r="D26" s="5">
         <v>49.64043563909155</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>2.3695676363999998</v>
       </c>
       <c r="C27" s="5">
         <v>5.3686819099999727E-2</v>
       </c>
       <c r="D27" s="5">
         <v>31.654239937683503</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>2.3672422325000002</v>
       </c>
       <c r="C28" s="5">
         <v>-2.3254038999995785E-3</v>
       </c>
       <c r="D28" s="5">
         <v>-1.1712990086251374</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>2.4457646949999998</v>
       </c>
       <c r="C29" s="5">
         <v>7.8522462499999612E-2</v>
       </c>
       <c r="D29" s="5">
         <v>47.932520453361093</v>
       </c>
       <c r="E29" s="5">
         <v>0.27015687029094959</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>2.3488571649000001</v>
       </c>
       <c r="C30" s="5">
         <v>-9.690753009999975E-2</v>
       </c>
       <c r="D30" s="5">
         <v>-38.43934443815121</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>2.3623073719000001</v>
       </c>
       <c r="C31" s="5">
         <v>1.3450206999999992E-2</v>
       </c>
       <c r="D31" s="5">
         <v>7.092132735702017</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>2.3486137718000002</v>
       </c>
       <c r="C32" s="5">
         <v>-1.369360009999987E-2</v>
       </c>
       <c r="D32" s="5">
         <v>-6.7385045173798837</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>2.3117585141000001</v>
       </c>
       <c r="C33" s="5">
         <v>-3.6855257700000088E-2</v>
       </c>
       <c r="D33" s="5">
         <v>-17.287651636674983</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>2.4646139374999998</v>
       </c>
       <c r="C34" s="5">
         <v>0.15285542339999969</v>
       </c>
       <c r="D34" s="5">
         <v>115.61412672552969</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>2.3490630675999999</v>
       </c>
       <c r="C35" s="5">
         <v>-0.11555086989999985</v>
       </c>
       <c r="D35" s="5">
         <v>-43.798316991482665</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>2.2714091883999998</v>
       </c>
       <c r="C36" s="5">
         <v>-7.7653879200000109E-2</v>
       </c>
       <c r="D36" s="5">
         <v>-33.195084812904994</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>2.2397929061999999</v>
       </c>
       <c r="C37" s="5">
         <v>-3.1616282199999901E-2</v>
       </c>
       <c r="D37" s="5">
         <v>-15.481877964831813</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>2.2126988458999999</v>
       </c>
       <c r="C38" s="5">
         <v>-2.7094060300000056E-2</v>
       </c>
       <c r="D38" s="5">
         <v>-13.588143835664713</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>2.2825743299000001</v>
       </c>
       <c r="C39" s="5">
         <v>6.987548400000021E-2</v>
       </c>
       <c r="D39" s="5">
         <v>45.221672428911354</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>2.2760980225999998</v>
       </c>
       <c r="C40" s="5">
         <v>-6.4763073000002613E-3</v>
       </c>
       <c r="D40" s="5">
         <v>-3.3521067058311149</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>2.2484711538000002</v>
       </c>
       <c r="C41" s="5">
         <v>-2.7626868799999649E-2</v>
       </c>
       <c r="D41" s="5">
         <v>-13.631315382221532</v>
       </c>
       <c r="E41" s="5">
         <v>-8.0667425449118983</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>2.3460767840000001</v>
       </c>
       <c r="C42" s="5">
         <v>9.7605630199999904E-2</v>
       </c>
       <c r="D42" s="5">
         <v>66.517092639367164</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>2.3638269793000002</v>
       </c>
       <c r="C43" s="5">
         <v>1.7750195300000104E-2</v>
       </c>
       <c r="D43" s="5">
         <v>9.4665822039432079</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>2.3400195789999998</v>
       </c>
       <c r="C44" s="5">
         <v>-2.3807400300000392E-2</v>
       </c>
       <c r="D44" s="5">
         <v>-11.438355424468005</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>2.5004889514999999</v>
       </c>
       <c r="C45" s="5">
         <v>0.16046937250000015</v>
       </c>
       <c r="D45" s="5">
         <v>121.64880040301477</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>2.5580083912</v>
       </c>
       <c r="C46" s="5">
         <v>5.7519439700000063E-2</v>
       </c>
       <c r="D46" s="5">
         <v>31.378499732178746</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>2.5399204289999999</v>
       </c>
       <c r="C47" s="5">
         <v>-1.8087962200000085E-2</v>
       </c>
       <c r="D47" s="5">
         <v>-8.1629855237834175</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>2.6687964414000001</v>
       </c>
       <c r="C48" s="5">
         <v>0.12887601240000013</v>
       </c>
       <c r="D48" s="5">
         <v>81.110681209701994</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>2.7330419094999998</v>
       </c>
       <c r="C49" s="5">
         <v>6.4245468099999758E-2</v>
       </c>
       <c r="D49" s="5">
         <v>33.036281734813919</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>2.7132258883999998</v>
       </c>
       <c r="C50" s="5">
         <v>-1.9816021100000025E-2</v>
       </c>
       <c r="D50" s="5">
         <v>-8.361930705721953</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>2.6917488080999998</v>
       </c>
       <c r="C51" s="5">
         <v>-2.1477080299999951E-2</v>
       </c>
       <c r="D51" s="5">
         <v>-9.0960141759152897</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>2.5817035424000001</v>
       </c>
       <c r="C52" s="5">
         <v>-0.11004526569999973</v>
       </c>
       <c r="D52" s="5">
         <v>-39.401469203982451</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>2.6632627384999998</v>
       </c>
       <c r="C53" s="5">
         <v>8.1559196099999731E-2</v>
       </c>
       <c r="D53" s="5">
         <v>45.241828395367079</v>
       </c>
       <c r="E53" s="5">
         <v>18.447716529473212</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>2.750677805</v>
       </c>
       <c r="C54" s="5">
         <v>8.7415066500000194E-2</v>
       </c>
       <c r="D54" s="5">
         <v>47.335880463591117</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>2.6697441677999998</v>
       </c>
       <c r="C55" s="5">
         <v>-8.0933637200000241E-2</v>
       </c>
       <c r="D55" s="5">
         <v>-30.119005133052834</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>2.7436632275999999</v>
       </c>
       <c r="C56" s="5">
         <v>7.3919059800000131E-2</v>
       </c>
       <c r="D56" s="5">
         <v>38.782233915575318</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>2.6892841888999999</v>
       </c>
       <c r="C57" s="5">
         <v>-5.4379038700000049E-2</v>
       </c>
       <c r="D57" s="5">
         <v>-21.355066220847995</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>2.5527391749000001</v>
       </c>
       <c r="C58" s="5">
         <v>-0.13654501399999974</v>
       </c>
       <c r="D58" s="5">
         <v>-46.489755396341216</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>2.6337650986000001</v>
       </c>
       <c r="C59" s="5">
         <v>8.1025923699999947E-2</v>
       </c>
       <c r="D59" s="5">
         <v>45.494689217623097</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>2.7698878740000001</v>
       </c>
       <c r="C60" s="5">
         <v>0.13612277540000006</v>
       </c>
       <c r="D60" s="5">
         <v>83.071950526143638</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>2.6432643553999999</v>
       </c>
       <c r="C61" s="5">
         <v>-0.12662351860000021</v>
       </c>
       <c r="D61" s="5">
         <v>-42.965068309065579</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>2.6030202841999999</v>
       </c>
       <c r="C62" s="5">
         <v>-4.0244071200000064E-2</v>
       </c>
       <c r="D62" s="5">
         <v>-16.815303860033659</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>2.6034634955999998</v>
       </c>
       <c r="C63" s="5">
         <v>4.4321139999992099E-4</v>
       </c>
       <c r="D63" s="5">
         <v>0.20451320857943767</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>2.6917693798000002</v>
       </c>
       <c r="C64" s="5">
         <v>8.8305884200000406E-2</v>
       </c>
       <c r="D64" s="5">
         <v>49.223173153747268</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>2.7669035955000001</v>
       </c>
       <c r="C65" s="5">
         <v>7.5134215699999896E-2</v>
       </c>
       <c r="D65" s="5">
         <v>39.147097093505344</v>
       </c>
       <c r="E65" s="5">
         <v>3.8914995318251266</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>2.8482865906999999</v>
       </c>
       <c r="C66" s="5">
         <v>8.1382995199999808E-2</v>
       </c>
       <c r="D66" s="5">
         <v>41.604120465667862</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>3.0771596666000001</v>
       </c>
       <c r="C67" s="5">
         <v>0.22887307590000017</v>
       </c>
       <c r="D67" s="5">
         <v>152.8111084994905</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>3.0426778961999998</v>
       </c>
       <c r="C68" s="5">
         <v>-3.4481770400000222E-2</v>
       </c>
       <c r="D68" s="5">
         <v>-12.648296642186152</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>2.9857539130999999</v>
       </c>
       <c r="C69" s="5">
         <v>-5.6923983099999909E-2</v>
       </c>
       <c r="D69" s="5">
         <v>-20.278333702285924</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>3.0508654839</v>
       </c>
       <c r="C70" s="5">
         <v>6.5111570800000074E-2</v>
       </c>
       <c r="D70" s="5">
         <v>29.547367575171823</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>3.0147626431000001</v>
       </c>
       <c r="C71" s="5">
         <v>-3.6102840799999925E-2</v>
       </c>
       <c r="D71" s="5">
         <v>-13.311639895293892</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>3.0622142105000001</v>
       </c>
       <c r="C72" s="5">
         <v>4.7451567400000005E-2</v>
       </c>
       <c r="D72" s="5">
         <v>20.611663882165999</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>3.0468391842</v>
       </c>
       <c r="C73" s="5">
         <v>-1.5375026300000094E-2</v>
       </c>
       <c r="D73" s="5">
         <v>-5.861434444234515</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>3.0960157940999999</v>
       </c>
       <c r="C74" s="5">
         <v>4.9176609899999946E-2</v>
       </c>
       <c r="D74" s="5">
         <v>21.183536813234326</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>3.0092824188999998</v>
       </c>
       <c r="C75" s="5">
         <v>-8.6733375200000129E-2</v>
       </c>
       <c r="D75" s="5">
         <v>-28.892180077636496</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>2.9997807055000001</v>
       </c>
       <c r="C76" s="5">
         <v>-9.5017133999997228E-3</v>
       </c>
       <c r="D76" s="5">
         <v>-3.7238500257313123</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>3.0668641889999999</v>
       </c>
       <c r="C77" s="5">
         <v>6.7083483499999819E-2</v>
       </c>
       <c r="D77" s="5">
         <v>30.394851358094854</v>
       </c>
       <c r="E77" s="5">
         <v>10.841020770938513</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>2.8461166478000002</v>
       </c>
       <c r="C78" s="5">
         <v>-0.22074754119999973</v>
       </c>
       <c r="D78" s="5">
         <v>-59.196462641209301</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>2.8652250968000001</v>
       </c>
       <c r="C79" s="5">
         <v>1.9108448999999972E-2</v>
       </c>
       <c r="D79" s="5">
         <v>8.3609018508215893</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>2.7356478421000001</v>
       </c>
       <c r="C80" s="5">
         <v>-0.12957725470000003</v>
       </c>
       <c r="D80" s="5">
         <v>-42.612497523946971</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>2.8953302488000001</v>
       </c>
       <c r="C81" s="5">
         <v>0.1596824067</v>
       </c>
       <c r="D81" s="5">
         <v>97.53998146219962</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>2.8653867084</v>
       </c>
       <c r="C82" s="5">
         <v>-2.9943540400000135E-2</v>
       </c>
       <c r="D82" s="5">
         <v>-11.728275228661978</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>2.9153171283999999</v>
       </c>
       <c r="C83" s="5">
         <v>4.993041999999992E-2</v>
       </c>
       <c r="D83" s="5">
         <v>23.035587366858977</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>2.8591176759999999</v>
       </c>
       <c r="C84" s="5">
         <v>-5.6199452400000016E-2</v>
       </c>
       <c r="D84" s="5">
         <v>-20.831081026696829</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>2.8584652413999998</v>
       </c>
       <c r="C85" s="5">
         <v>-6.5243460000008469E-4</v>
       </c>
       <c r="D85" s="5">
         <v>-0.27348984373284368</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>2.9807669444</v>
       </c>
       <c r="C86" s="5">
         <v>0.12230170300000021</v>
       </c>
       <c r="D86" s="5">
         <v>65.326042382648367</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>3.1079930505000002</v>
       </c>
       <c r="C87" s="5">
         <v>0.12722610610000018</v>
       </c>
       <c r="D87" s="5">
         <v>65.129327250418442</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>3.1057237179000001</v>
       </c>
       <c r="C88" s="5">
         <v>-2.2693326000000624E-3</v>
       </c>
       <c r="D88" s="5">
         <v>-0.87268201902174214</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>3.1550788261</v>
       </c>
       <c r="C89" s="5">
         <v>4.9355108199999886E-2</v>
       </c>
       <c r="D89" s="5">
         <v>20.828322048550007</v>
       </c>
       <c r="E89" s="5">
         <v>2.8763789872535472</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>3.1550118968</v>
       </c>
       <c r="C90" s="5">
         <v>-6.6929299999962666E-5</v>
       </c>
       <c r="D90" s="5">
         <v>-2.5452863308006446E-2</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>3.1703483320000001</v>
       </c>
       <c r="C91" s="5">
         <v>1.5336435200000054E-2</v>
       </c>
       <c r="D91" s="5">
         <v>5.9916771954661385</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>3.1426826481000001</v>
       </c>
       <c r="C92" s="5">
         <v>-2.7665683900000015E-2</v>
       </c>
       <c r="D92" s="5">
         <v>-9.9834108485211672</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>3.2081613181000002</v>
       </c>
       <c r="C93" s="5">
         <v>6.5478670000000072E-2</v>
       </c>
       <c r="D93" s="5">
         <v>28.076085427531527</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>3.2780307477999999</v>
       </c>
       <c r="C94" s="5">
         <v>6.9869429699999763E-2</v>
       </c>
       <c r="D94" s="5">
         <v>29.503616933343313</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>3.2987000277999998</v>
       </c>
       <c r="C95" s="5">
         <v>2.0669279999999901E-2</v>
       </c>
       <c r="D95" s="5">
         <v>7.8344715737000525</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>3.2422915767</v>
       </c>
       <c r="C96" s="5">
         <v>-5.6408451099999812E-2</v>
       </c>
       <c r="D96" s="5">
         <v>-18.696184544586213</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>3.2565678085999998</v>
       </c>
       <c r="C97" s="5">
         <v>1.4276231899999825E-2</v>
       </c>
       <c r="D97" s="5">
         <v>5.41361087210388</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>3.2709004336</v>
       </c>
       <c r="C98" s="5">
         <v>1.433262500000021E-2</v>
       </c>
       <c r="D98" s="5">
         <v>5.4111099025816456</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>3.1986264176999999</v>
       </c>
       <c r="C99" s="5">
         <v>-7.2274015900000155E-2</v>
       </c>
       <c r="D99" s="5">
         <v>-23.518861362458832</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>3.2120507071</v>
       </c>
       <c r="C100" s="5">
         <v>1.3424289400000067E-2</v>
       </c>
       <c r="D100" s="5">
         <v>5.1541638496621855</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>3.2479615235999999</v>
       </c>
       <c r="C101" s="5">
         <v>3.5910816499999942E-2</v>
       </c>
       <c r="D101" s="5">
         <v>14.272518156217462</v>
       </c>
       <c r="E101" s="5">
         <v>2.9439105207654137</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>3.3600621237000001</v>
       </c>
       <c r="C102" s="5">
         <v>0.11210060010000023</v>
       </c>
       <c r="D102" s="5">
         <v>50.257851671581946</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>3.3726206964999998</v>
       </c>
       <c r="C103" s="5">
         <v>1.2558572799999723E-2</v>
       </c>
       <c r="D103" s="5">
         <v>4.5784798323853515</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>3.4552735731999999</v>
       </c>
       <c r="C104" s="5">
         <v>8.26528767000001E-2</v>
       </c>
       <c r="D104" s="5">
         <v>33.714730545418647</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>3.4210336831000001</v>
       </c>
       <c r="C105" s="5">
         <v>-3.4239890099999837E-2</v>
       </c>
       <c r="D105" s="5">
         <v>-11.264185565698693</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>3.3878426547</v>
       </c>
       <c r="C106" s="5">
         <v>-3.31910284000001E-2</v>
       </c>
       <c r="D106" s="5">
         <v>-11.040859564395966</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>3.3040736464</v>
       </c>
       <c r="C107" s="5">
         <v>-8.3769008300000003E-2</v>
       </c>
       <c r="D107" s="5">
         <v>-25.951230268379234</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>3.5260954360999999</v>
       </c>
       <c r="C108" s="5">
         <v>0.22202178969999986</v>
       </c>
       <c r="D108" s="5">
         <v>118.23887946278293</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>3.4399522085999998</v>
       </c>
       <c r="C109" s="5">
         <v>-8.614322750000003E-2</v>
       </c>
       <c r="D109" s="5">
         <v>-25.680948856763187</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>3.4544441003999999</v>
       </c>
       <c r="C110" s="5">
         <v>1.4491891800000101E-2</v>
       </c>
       <c r="D110" s="5">
         <v>5.1741776302670406</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>3.5982004202</v>
       </c>
       <c r="C111" s="5">
         <v>0.14375631980000003</v>
       </c>
       <c r="D111" s="5">
         <v>63.112095470903064</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>3.6257213989000001</v>
       </c>
       <c r="C112" s="5">
         <v>2.7520978700000143E-2</v>
       </c>
       <c r="D112" s="5">
         <v>9.5743638617780125</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>3.6536277930000001</v>
       </c>
       <c r="C113" s="5">
         <v>2.7906394099999954E-2</v>
       </c>
       <c r="D113" s="5">
         <v>9.6373348897083702</v>
       </c>
       <c r="E113" s="5">
         <v>12.489873000415486</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>3.6682635473</v>
       </c>
       <c r="C114" s="5">
         <v>1.463575429999997E-2</v>
       </c>
       <c r="D114" s="5">
         <v>4.9143112999654459</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>3.6833507571999999</v>
       </c>
       <c r="C115" s="5">
         <v>1.5087209899999898E-2</v>
       </c>
       <c r="D115" s="5">
         <v>5.0486731202104007</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>3.6559276030999999</v>
       </c>
       <c r="C116" s="5">
         <v>-2.7423154100000069E-2</v>
       </c>
       <c r="D116" s="5">
         <v>-8.5772856728379097</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>3.6233874470999998</v>
       </c>
       <c r="C117" s="5">
         <v>-3.2540156000000042E-2</v>
       </c>
       <c r="D117" s="5">
         <v>-10.173131198992081</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>3.5940949208999999</v>
       </c>
       <c r="C118" s="5">
         <v>-2.9292526199999891E-2</v>
       </c>
       <c r="D118" s="5">
         <v>-9.2812185872825577</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>3.6074053679000002</v>
       </c>
       <c r="C119" s="5">
         <v>1.3310447000000281E-2</v>
       </c>
       <c r="D119" s="5">
         <v>4.5357533226088709</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>3.8080544722999998</v>
       </c>
       <c r="C120" s="5">
         <v>0.20064910439999961</v>
       </c>
       <c r="D120" s="5">
         <v>91.46899566639064</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>3.9144557484</v>
       </c>
       <c r="C121" s="5">
         <v>0.10640127610000016</v>
       </c>
       <c r="D121" s="5">
         <v>39.193459558896571</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>3.9420556326999998</v>
       </c>
       <c r="C122" s="5">
         <v>2.7599884299999822E-2</v>
       </c>
       <c r="D122" s="5">
         <v>8.7968530769390938</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>3.9013771698999999</v>
       </c>
       <c r="C123" s="5">
         <v>-4.067846279999987E-2</v>
       </c>
       <c r="D123" s="5">
         <v>-11.703747675976029</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>3.9441746463</v>
       </c>
       <c r="C124" s="5">
         <v>4.279747640000009E-2</v>
       </c>
       <c r="D124" s="5">
         <v>13.987803726705184</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>4.0633178489999997</v>
       </c>
       <c r="C125" s="5">
         <v>0.11914320269999967</v>
       </c>
       <c r="D125" s="5">
         <v>42.920953904687863</v>
       </c>
       <c r="E125" s="5">
         <v>11.213240078393483</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>3.8704167667</v>
       </c>
       <c r="C126" s="5">
         <v>-0.19290108229999969</v>
       </c>
       <c r="D126" s="5">
         <v>-44.214254938782503</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>3.8847023878</v>
       </c>
       <c r="C127" s="5">
         <v>1.4285621099999979E-2</v>
       </c>
       <c r="D127" s="5">
         <v>4.5202023207011166</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>3.9488440451</v>
       </c>
       <c r="C128" s="5">
         <v>6.4141657299999988E-2</v>
       </c>
       <c r="D128" s="5">
         <v>21.715743173101831</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>4.0249183147999998</v>
       </c>
       <c r="C129" s="5">
         <v>7.6074269699999864E-2</v>
       </c>
       <c r="D129" s="5">
         <v>25.731780168467932</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>4.0888430181000004</v>
       </c>
       <c r="C130" s="5">
         <v>6.3924703300000552E-2</v>
       </c>
       <c r="D130" s="5">
         <v>20.814871219312735</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>4.2176808925999998</v>
       </c>
       <c r="C131" s="5">
         <v>0.12883787449999939</v>
       </c>
       <c r="D131" s="5">
         <v>45.103996000660288</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>4.3986901906</v>
       </c>
       <c r="C132" s="5">
         <v>0.18100929800000021</v>
       </c>
       <c r="D132" s="5">
         <v>65.575425161133012</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>4.3875395358000002</v>
       </c>
       <c r="C133" s="5">
         <v>-1.1150654799999771E-2</v>
       </c>
       <c r="D133" s="5">
         <v>-2.9999366815008921</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>4.4236276199000004</v>
       </c>
       <c r="C134" s="5">
         <v>3.6088084100000195E-2</v>
       </c>
       <c r="D134" s="5">
         <v>10.329136077606794</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>4.5100842475</v>
       </c>
       <c r="C135" s="5">
         <v>8.6456627599999614E-2</v>
       </c>
       <c r="D135" s="5">
         <v>26.145894807862867</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>4.5572579088999996</v>
       </c>
       <c r="C136" s="5">
         <v>4.7173661399999567E-2</v>
       </c>
       <c r="D136" s="5">
         <v>13.299354035127475</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>4.6749451860000004</v>
       </c>
       <c r="C137" s="5">
         <v>0.11768727710000082</v>
       </c>
       <c r="D137" s="5">
         <v>35.792251647209824</v>
       </c>
       <c r="E137" s="5">
         <v>15.052411840007164</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>4.7901209476000002</v>
       </c>
       <c r="C138" s="5">
         <v>0.11517576159999976</v>
       </c>
       <c r="D138" s="5">
         <v>33.918159914410559</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>4.9052632059999999</v>
       </c>
       <c r="C139" s="5">
         <v>0.1151422583999997</v>
       </c>
       <c r="D139" s="5">
         <v>32.981135587339679</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>4.9524630404999996</v>
       </c>
       <c r="C140" s="5">
         <v>4.719983449999976E-2</v>
       </c>
       <c r="D140" s="5">
         <v>12.177854591263127</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>5.0182480156000002</v>
       </c>
       <c r="C141" s="5">
         <v>6.5784975100000587E-2</v>
       </c>
       <c r="D141" s="5">
         <v>17.157620010238173</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>4.9716176814999997</v>
       </c>
       <c r="C142" s="5">
         <v>-4.6630334100000503E-2</v>
       </c>
       <c r="D142" s="5">
         <v>-10.598001219973185</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>4.9248627247999996</v>
       </c>
       <c r="C143" s="5">
         <v>-4.6754956700000072E-2</v>
       </c>
       <c r="D143" s="5">
         <v>-10.719447896875611</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>4.8009725144999997</v>
       </c>
       <c r="C144" s="5">
         <v>-0.12389021029999991</v>
       </c>
       <c r="D144" s="5">
         <v>-26.341803414844122</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>4.8787350715000004</v>
       </c>
       <c r="C145" s="5">
         <v>7.7762557000000676E-2</v>
       </c>
       <c r="D145" s="5">
         <v>21.26520042634472</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>4.8170584602000002</v>
       </c>
       <c r="C146" s="5">
         <v>-6.1676611300000239E-2</v>
       </c>
       <c r="D146" s="5">
         <v>-14.158721145730969</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>4.7153977065000001</v>
       </c>
       <c r="C147" s="5">
         <v>-0.10166075370000005</v>
       </c>
       <c r="D147" s="5">
         <v>-22.582894212888238</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>4.6580536410000004</v>
       </c>
       <c r="C148" s="5">
         <v>-5.7344065499999708E-2</v>
       </c>
       <c r="D148" s="5">
         <v>-13.655656776720127</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>4.6720693858000004</v>
       </c>
       <c r="C149" s="5">
         <v>1.4015744800000007E-2</v>
       </c>
       <c r="D149" s="5">
         <v>3.6710702119790328</v>
       </c>
       <c r="E149" s="5">
         <v>-6.15151640411149E-2</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>4.5844598483999999</v>
       </c>
       <c r="C150" s="5">
         <v>-8.7609537400000548E-2</v>
       </c>
       <c r="D150" s="5">
         <v>-20.320486447422702</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>4.5911491598999996</v>
       </c>
       <c r="C151" s="5">
         <v>6.6893114999997394E-3</v>
       </c>
       <c r="D151" s="5">
         <v>1.7650733360613735</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>4.6460834147999996</v>
       </c>
       <c r="C152" s="5">
         <v>5.4934254900000035E-2</v>
       </c>
       <c r="D152" s="5">
         <v>15.341926761999014</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>4.7026566601999997</v>
       </c>
       <c r="C153" s="5">
         <v>5.6573245400000083E-2</v>
       </c>
       <c r="D153" s="5">
         <v>15.631253294105285</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>4.7524788081000002</v>
       </c>
       <c r="C154" s="5">
         <v>4.9822147900000502E-2</v>
       </c>
       <c r="D154" s="5">
         <v>13.480960126760921</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>4.7444315883000003</v>
       </c>
       <c r="C155" s="5">
         <v>-8.047219799999894E-3</v>
       </c>
       <c r="D155" s="5">
         <v>-2.0131046476108194</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>4.8199426587999996</v>
       </c>
       <c r="C156" s="5">
         <v>7.5511070499999278E-2</v>
       </c>
       <c r="D156" s="5">
         <v>20.862672819088466</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>4.7981555091999999</v>
       </c>
       <c r="C157" s="5">
         <v>-2.1787149599999722E-2</v>
       </c>
       <c r="D157" s="5">
         <v>-5.2914093892036611</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>4.8249223600000004</v>
       </c>
       <c r="C158" s="5">
         <v>2.6766850800000519E-2</v>
       </c>
       <c r="D158" s="5">
         <v>6.9035478379937176</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>4.8134109231000002</v>
       </c>
       <c r="C159" s="5">
         <v>-1.1511436900000227E-2</v>
       </c>
       <c r="D159" s="5">
         <v>-2.8257229109288295</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>4.7500960695999996</v>
       </c>
       <c r="C160" s="5">
         <v>-6.3314853500000545E-2</v>
       </c>
       <c r="D160" s="5">
         <v>-14.691275526138448</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>4.7752612973000002</v>
       </c>
       <c r="C161" s="5">
         <v>2.5165227700000514E-2</v>
       </c>
       <c r="D161" s="5">
         <v>6.545955842529616</v>
       </c>
       <c r="E161" s="5">
         <v>2.2086981801604955</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>4.8768240634</v>
       </c>
       <c r="C162" s="5">
         <v>0.10156276609999981</v>
       </c>
       <c r="D162" s="5">
         <v>28.729881766232634</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>4.7886366249999996</v>
       </c>
       <c r="C163" s="5">
         <v>-8.8187438400000318E-2</v>
       </c>
       <c r="D163" s="5">
         <v>-19.666343484198702</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>4.7530472536000001</v>
       </c>
       <c r="C164" s="5">
         <v>-3.5589371399999514E-2</v>
       </c>
       <c r="D164" s="5">
         <v>-8.5627850374910501</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>4.4811414956000002</v>
       </c>
       <c r="C165" s="5">
         <v>-0.27190575799999994</v>
       </c>
       <c r="D165" s="5">
         <v>-50.682812161422554</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>4.5524278923999999</v>
       </c>
       <c r="C166" s="5">
         <v>7.1286396799999707E-2</v>
       </c>
       <c r="D166" s="5">
         <v>20.851770967742134</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>4.4591234374999997</v>
       </c>
       <c r="C167" s="5">
         <v>-9.3304454900000167E-2</v>
       </c>
       <c r="D167" s="5">
         <v>-22.003156183706352</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>4.4199004661999997</v>
       </c>
       <c r="C168" s="5">
         <v>-3.9222971300000076E-2</v>
       </c>
       <c r="D168" s="5">
         <v>-10.059367656277152</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>4.5300562456</v>
       </c>
       <c r="C169" s="5">
         <v>0.11015577940000032</v>
       </c>
       <c r="D169" s="5">
         <v>34.367197415108677</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>4.5614051755</v>
       </c>
       <c r="C170" s="5">
         <v>3.1348929900000044E-2</v>
       </c>
       <c r="D170" s="5">
         <v>8.6277240633811694</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>4.5927911451999996</v>
       </c>
       <c r="C171" s="5">
         <v>3.1385969699999627E-2</v>
       </c>
       <c r="D171" s="5">
         <v>8.5766772102707769</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>4.7367310837999996</v>
       </c>
       <c r="C172" s="5">
         <v>0.14393993859999998</v>
       </c>
       <c r="D172" s="5">
         <v>44.818616625345101</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>4.8841293263000001</v>
       </c>
       <c r="C173" s="5">
         <v>0.14739824250000044</v>
       </c>
       <c r="D173" s="5">
         <v>44.444532467412223</v>
       </c>
       <c r="E173" s="5">
         <v>2.2798339655581978</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>4.6515981006000002</v>
       </c>
       <c r="C174" s="5">
         <v>-0.23253122569999984</v>
       </c>
       <c r="D174" s="5">
         <v>-44.309597926566148</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>4.6793918657000004</v>
       </c>
       <c r="C175" s="5">
         <v>2.7793765100000201E-2</v>
       </c>
       <c r="D175" s="5">
         <v>7.4105091510308307</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>4.6656825924999996</v>
       </c>
       <c r="C176" s="5">
         <v>-1.3709273200000816E-2</v>
       </c>
       <c r="D176" s="5">
         <v>-3.4595554579237797</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>4.659412455</v>
       </c>
       <c r="C177" s="5">
         <v>-6.2701374999996062E-3</v>
       </c>
       <c r="D177" s="5">
         <v>-1.6007946082625346</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>4.7579127764000004</v>
       </c>
       <c r="C178" s="5">
         <v>9.8500321400000423E-2</v>
       </c>
       <c r="D178" s="5">
         <v>28.535721218022147</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>4.8721467558000002</v>
       </c>
       <c r="C179" s="5">
         <v>0.1142339793999998</v>
       </c>
       <c r="D179" s="5">
         <v>32.937229242273048</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>4.6979768778000004</v>
       </c>
       <c r="C180" s="5">
         <v>-0.17416987799999983</v>
       </c>
       <c r="D180" s="5">
         <v>-35.392019958587326</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>4.6435831565000001</v>
       </c>
       <c r="C181" s="5">
         <v>-5.4393721300000308E-2</v>
       </c>
       <c r="D181" s="5">
         <v>-13.042263390355679</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>4.7094894599000003</v>
       </c>
       <c r="C182" s="5">
         <v>6.5906303400000255E-2</v>
       </c>
       <c r="D182" s="5">
         <v>18.426044656518648</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>4.4624314542999999</v>
       </c>
       <c r="C183" s="5">
         <v>-0.24705800560000046</v>
       </c>
       <c r="D183" s="5">
         <v>-47.619125274942711</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>4.5155741249999997</v>
       </c>
       <c r="C184" s="5">
         <v>5.3142670699999783E-2</v>
       </c>
       <c r="D184" s="5">
         <v>15.264882486726306</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>4.5922409536000002</v>
       </c>
       <c r="C185" s="5">
         <v>7.6666828600000514E-2</v>
       </c>
       <c r="D185" s="5">
         <v>22.388411501706983</v>
       </c>
       <c r="E185" s="5">
         <v>-5.9762621585026992</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>4.3279076901</v>
       </c>
       <c r="C186" s="5">
         <v>-0.26433326350000019</v>
       </c>
       <c r="D186" s="5">
         <v>-50.904706343659846</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>4.3631043752999998</v>
       </c>
       <c r="C187" s="5">
         <v>3.5196685199999855E-2</v>
       </c>
       <c r="D187" s="5">
         <v>10.207552936368657</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>4.3792390041000004</v>
       </c>
       <c r="C188" s="5">
         <v>1.6134628800000606E-2</v>
       </c>
       <c r="D188" s="5">
         <v>4.5289406444516178</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>4.5486073630000003</v>
       </c>
       <c r="C189" s="5">
         <v>0.1693683588999999</v>
       </c>
       <c r="D189" s="5">
         <v>57.67310582281042</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>4.3819904233000004</v>
       </c>
       <c r="C190" s="5">
         <v>-0.16661693969999991</v>
       </c>
       <c r="D190" s="5">
         <v>-36.097817871306844</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>4.0834857831000004</v>
       </c>
       <c r="C191" s="5">
         <v>-0.2985046402</v>
       </c>
       <c r="D191" s="5">
         <v>-57.114005476593022</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>4.2845715043999997</v>
       </c>
       <c r="C192" s="5">
         <v>0.20108572129999924</v>
       </c>
       <c r="D192" s="5">
         <v>78.039418096323317</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>4.2512299086000001</v>
       </c>
       <c r="C193" s="5">
         <v>-3.3341595799999624E-2</v>
       </c>
       <c r="D193" s="5">
         <v>-8.9486543751586485</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>4.3595295791000002</v>
       </c>
       <c r="C194" s="5">
         <v>0.10829967050000011</v>
       </c>
       <c r="D194" s="5">
         <v>35.238527818736841</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>4.4262128270999996</v>
       </c>
       <c r="C195" s="5">
         <v>6.6683247999999473E-2</v>
       </c>
       <c r="D195" s="5">
         <v>19.980858485808707</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>4.4007621830000003</v>
       </c>
       <c r="C196" s="5">
         <v>-2.5450644099999309E-2</v>
       </c>
       <c r="D196" s="5">
         <v>-6.6858960225189996</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>4.3945653247000003</v>
       </c>
       <c r="C197" s="5">
         <v>-6.1968583000000521E-3</v>
       </c>
       <c r="D197" s="5">
         <v>-1.6767340560036481</v>
       </c>
       <c r="E197" s="5">
         <v>-4.3045569885664658</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>4.6192847589000001</v>
       </c>
       <c r="C198" s="5">
         <v>0.22471943419999985</v>
       </c>
       <c r="D198" s="5">
         <v>81.930590963951516</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>4.5572561469000004</v>
       </c>
       <c r="C199" s="5">
         <v>-6.2028611999999761E-2</v>
       </c>
       <c r="D199" s="5">
         <v>-14.975429387506601</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>4.4962304421999999</v>
       </c>
       <c r="C200" s="5">
         <v>-6.102570470000046E-2</v>
       </c>
       <c r="D200" s="5">
         <v>-14.936848657760072</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>4.6442088056999999</v>
       </c>
       <c r="C201" s="5">
         <v>0.14797836350000004</v>
       </c>
       <c r="D201" s="5">
         <v>47.488483521511803</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>4.3951838560000001</v>
       </c>
       <c r="C202" s="5">
         <v>-0.24902494969999989</v>
       </c>
       <c r="D202" s="5">
         <v>-48.384075380728461</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>4.4865475741000003</v>
       </c>
       <c r="C203" s="5">
         <v>9.1363718100000213E-2</v>
       </c>
       <c r="D203" s="5">
         <v>28.00377111728509</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>4.5645179390999999</v>
       </c>
       <c r="C204" s="5">
         <v>7.7970364999999653E-2</v>
       </c>
       <c r="D204" s="5">
         <v>22.967881761879273</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>4.4452546273999998</v>
       </c>
       <c r="C205" s="5">
         <v>-0.11926331170000015</v>
       </c>
       <c r="D205" s="5">
         <v>-27.218551666473967</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>4.2960098092000001</v>
       </c>
       <c r="C206" s="5">
         <v>-0.14924481819999968</v>
       </c>
       <c r="D206" s="5">
         <v>-33.622107519108326</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>4.3986258871999997</v>
       </c>
       <c r="C207" s="5">
         <v>0.10261607799999961</v>
       </c>
       <c r="D207" s="5">
         <v>32.745906695890014</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>4.2954888251999996</v>
       </c>
       <c r="C208" s="5">
         <v>-0.10313706200000006</v>
       </c>
       <c r="D208" s="5">
         <v>-24.777664647900977</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>4.1895122389999999</v>
       </c>
       <c r="C209" s="5">
         <v>-0.10597658619999972</v>
       </c>
       <c r="D209" s="5">
         <v>-25.901325507565176</v>
       </c>
       <c r="E209" s="5">
         <v>-4.666060703375674</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>4.2127873422000004</v>
       </c>
       <c r="C210" s="5">
         <v>2.327510320000048E-2</v>
       </c>
       <c r="D210" s="5">
         <v>6.8742009542443583</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>4.1410407244999998</v>
       </c>
       <c r="C211" s="5">
         <v>-7.174661770000057E-2</v>
       </c>
       <c r="D211" s="5">
         <v>-18.627140837503486</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>4.1919526322999996</v>
       </c>
       <c r="C212" s="5">
         <v>5.0911907799999767E-2</v>
       </c>
       <c r="D212" s="5">
         <v>15.793020022923553</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>4.3576808484000003</v>
       </c>
       <c r="C213" s="5">
         <v>0.16572821610000066</v>
       </c>
       <c r="D213" s="5">
         <v>59.24603897743124</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>4.4120948008000003</v>
       </c>
       <c r="C214" s="5">
         <v>5.4413952400000021E-2</v>
       </c>
       <c r="D214" s="5">
         <v>16.057439919360238</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>4.3854084243999996</v>
       </c>
       <c r="C215" s="5">
         <v>-2.6686376400000711E-2</v>
       </c>
       <c r="D215" s="5">
         <v>-7.0215002881700244</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>4.6560386191000003</v>
       </c>
       <c r="C216" s="5">
         <v>0.27063019470000071</v>
       </c>
       <c r="D216" s="5">
         <v>105.15321528105672</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>4.5397660816999998</v>
       </c>
       <c r="C217" s="5">
         <v>-0.11627253740000043</v>
       </c>
       <c r="D217" s="5">
         <v>-26.175107613653648</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>4.3168193783</v>
       </c>
       <c r="C218" s="5">
         <v>-0.22294670339999989</v>
       </c>
       <c r="D218" s="5">
         <v>-45.353189189174813</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>4.4760807922000003</v>
       </c>
       <c r="C219" s="5">
         <v>0.15926141390000037</v>
       </c>
       <c r="D219" s="5">
         <v>54.457311584122301</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>4.4934050118000002</v>
       </c>
       <c r="C220" s="5">
         <v>1.7324219599999857E-2</v>
       </c>
       <c r="D220" s="5">
         <v>4.7446337017367446</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>4.3855759574000004</v>
       </c>
       <c r="C221" s="5">
         <v>-0.10782905439999979</v>
       </c>
       <c r="D221" s="5">
         <v>-25.284129046194458</v>
       </c>
       <c r="E221" s="5">
         <v>4.6798698085865675</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>4.9205323846000004</v>
       </c>
       <c r="C222" s="5">
         <v>0.53495642720000003</v>
       </c>
       <c r="D222" s="5">
         <v>297.94722986888667</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>4.6409673443999999</v>
       </c>
       <c r="C223" s="5">
         <v>-0.2795650402000005</v>
       </c>
       <c r="D223" s="5">
         <v>-50.437064906844675</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>4.4870001530000003</v>
       </c>
       <c r="C224" s="5">
         <v>-0.15396719139999959</v>
       </c>
       <c r="D224" s="5">
         <v>-33.293084231927054</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>4.2827114956000001</v>
       </c>
       <c r="C225" s="5">
         <v>-0.20428865740000024</v>
       </c>
       <c r="D225" s="5">
         <v>-42.832023798279394</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>4.2176204916</v>
       </c>
       <c r="C226" s="5">
         <v>-6.5091004000000119E-2</v>
       </c>
       <c r="D226" s="5">
         <v>-16.788346221223339</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>4.1798974957999997</v>
       </c>
       <c r="C227" s="5">
         <v>-3.772299580000027E-2</v>
       </c>
       <c r="D227" s="5">
         <v>-10.220414474304695</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>4.0799345336000004</v>
       </c>
       <c r="C228" s="5">
         <v>-9.9962962199999339E-2</v>
       </c>
       <c r="D228" s="5">
         <v>-25.208756486540253</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>4.1396315761000002</v>
       </c>
       <c r="C229" s="5">
         <v>5.9697042499999853E-2</v>
       </c>
       <c r="D229" s="5">
         <v>19.042477826175631</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>3.9998368202000001</v>
       </c>
       <c r="C230" s="5">
         <v>-0.13979475590000012</v>
       </c>
       <c r="D230" s="5">
         <v>-33.783381983773808</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>4.1878292393000001</v>
       </c>
       <c r="C231" s="5">
         <v>0.18799241909999997</v>
       </c>
       <c r="D231" s="5">
         <v>73.524295691259582</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>4.3967502695</v>
       </c>
       <c r="C232" s="5">
         <v>0.20892103019999997</v>
       </c>
       <c r="D232" s="5">
         <v>79.355214984521609</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>4.3765217020999998</v>
       </c>
       <c r="C233" s="5">
         <v>-2.022856740000023E-2</v>
       </c>
       <c r="D233" s="5">
         <v>-5.3833755911099406</v>
       </c>
       <c r="E233" s="5">
         <v>-0.20645532965226643</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>3.9294976239000001</v>
       </c>
       <c r="C234" s="5">
         <v>-0.44702407819999967</v>
       </c>
       <c r="D234" s="5">
         <v>-72.552971734399179</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>3.8219172604999998</v>
       </c>
       <c r="C235" s="5">
         <v>-0.10758036340000032</v>
       </c>
       <c r="D235" s="5">
         <v>-28.331056075410022</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>3.7502535608000001</v>
       </c>
       <c r="C236" s="5">
         <v>-7.166369969999975E-2</v>
       </c>
       <c r="D236" s="5">
         <v>-20.319470024727991</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>3.8169843207</v>
       </c>
       <c r="C237" s="5">
         <v>6.6730759899999992E-2</v>
       </c>
       <c r="D237" s="5">
         <v>23.571103973519826</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>3.8226411242</v>
       </c>
       <c r="C238" s="5">
         <v>5.6568034999999739E-3</v>
       </c>
       <c r="D238" s="5">
         <v>1.7929780476350299</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>3.7724026805999999</v>
       </c>
       <c r="C239" s="5">
         <v>-5.0238443600000071E-2</v>
       </c>
       <c r="D239" s="5">
         <v>-14.679340150329711</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>3.7084684614999999</v>
       </c>
       <c r="C240" s="5">
         <v>-6.3934219100000078E-2</v>
       </c>
       <c r="D240" s="5">
         <v>-18.54485113643215</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>3.6423512933</v>
       </c>
       <c r="C241" s="5">
         <v>-6.6117168199999909E-2</v>
       </c>
       <c r="D241" s="5">
         <v>-19.416360396523345</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>3.7606163789</v>
       </c>
       <c r="C242" s="5">
         <v>0.11826508560000004</v>
       </c>
       <c r="D242" s="5">
         <v>46.732541887328004</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>3.5168632930000001</v>
       </c>
       <c r="C243" s="5">
         <v>-0.24375308589999989</v>
       </c>
       <c r="D243" s="5">
         <v>-55.253667753310644</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>3.4949690964000002</v>
       </c>
       <c r="C244" s="5">
         <v>-2.1894196599999916E-2</v>
       </c>
       <c r="D244" s="5">
         <v>-7.2200279327527923</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>3.5459295096000001</v>
       </c>
       <c r="C245" s="5">
         <v>5.0960413199999888E-2</v>
       </c>
       <c r="D245" s="5">
         <v>18.970995519054036</v>
       </c>
       <c r="E245" s="5">
         <v>-18.9783633907597</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>3.4522863411000002</v>
       </c>
       <c r="C246" s="5">
         <v>-9.3643168499999874E-2</v>
       </c>
       <c r="D246" s="5">
         <v>-27.469521102407846</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>3.4192865231999998</v>
       </c>
       <c r="C247" s="5">
         <v>-3.2999817900000394E-2</v>
       </c>
       <c r="D247" s="5">
         <v>-10.886353602639442</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>3.4337858322999999</v>
       </c>
       <c r="C248" s="5">
         <v>1.449930910000008E-2</v>
       </c>
       <c r="D248" s="5">
         <v>5.2089093140124998</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>3.3403829708999999</v>
       </c>
       <c r="C249" s="5">
         <v>-9.3402861399999981E-2</v>
       </c>
       <c r="D249" s="5">
         <v>-28.174827255158952</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>3.3225170314999999</v>
       </c>
       <c r="C250" s="5">
         <v>-1.786593940000003E-2</v>
       </c>
       <c r="D250" s="5">
         <v>-6.2326897874519727</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>3.261794842</v>
       </c>
       <c r="C251" s="5">
         <v>-6.0722189499999857E-2</v>
       </c>
       <c r="D251" s="5">
         <v>-19.855613400704762</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>3.2369548770000001</v>
       </c>
       <c r="C252" s="5">
         <v>-2.4839964999999964E-2</v>
       </c>
       <c r="D252" s="5">
         <v>-8.765300636448881</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>3.1446068502000002</v>
       </c>
       <c r="C253" s="5">
         <v>-9.2348026799999872E-2</v>
       </c>
       <c r="D253" s="5">
         <v>-29.342782787907097</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>3.1065762778999999</v>
       </c>
       <c r="C254" s="5">
         <v>-3.8030572300000287E-2</v>
       </c>
       <c r="D254" s="5">
         <v>-13.585228583146936</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>3.1435264778000001</v>
       </c>
       <c r="C255" s="5">
         <v>3.6950199900000147E-2</v>
       </c>
       <c r="D255" s="5">
         <v>15.244766851722646</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>3.0940858624000001</v>
       </c>
       <c r="C256" s="5">
         <v>-4.9440615399999999E-2</v>
       </c>
       <c r="D256" s="5">
         <v>-17.323351329128954</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>3.0276151470000001</v>
       </c>
       <c r="C257" s="5">
         <v>-6.6470715399999936E-2</v>
       </c>
       <c r="D257" s="5">
         <v>-22.941651884348545</v>
       </c>
       <c r="E257" s="5">
         <v>-14.617164870219558</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>3.0707750141000001</v>
       </c>
       <c r="C258" s="5">
         <v>4.3159867099999971E-2</v>
       </c>
       <c r="D258" s="5">
         <v>18.513533520931436</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>3.0208949114000001</v>
       </c>
       <c r="C259" s="5">
         <v>-4.9880102699999984E-2</v>
       </c>
       <c r="D259" s="5">
         <v>-17.841702202953158</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>3.0239273211</v>
       </c>
       <c r="C260" s="5">
         <v>3.0324096999998496E-3</v>
       </c>
       <c r="D260" s="5">
         <v>1.2112467706617336</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>2.8501402724</v>
       </c>
       <c r="C261" s="5">
         <v>-0.17378704869999995</v>
       </c>
       <c r="D261" s="5">
         <v>-50.848290098243446</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>2.9289150007</v>
       </c>
       <c r="C262" s="5">
         <v>7.8774728299999985E-2</v>
       </c>
       <c r="D262" s="5">
         <v>38.703175079695228</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>2.9557397217000001</v>
       </c>
       <c r="C263" s="5">
         <v>2.6824721000000107E-2</v>
       </c>
       <c r="D263" s="5">
         <v>11.561163950564502</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>2.9507662932000001</v>
       </c>
       <c r="C264" s="5">
         <v>-4.9734285000000433E-3</v>
       </c>
       <c r="D264" s="5">
         <v>-2.0005790533662915</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>2.9411457916999999</v>
       </c>
       <c r="C265" s="5">
         <v>-9.6205015000001559E-3</v>
       </c>
       <c r="D265" s="5">
         <v>-3.8430081427521912</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>2.9683178634999998</v>
       </c>
       <c r="C266" s="5">
         <v>2.717207179999992E-2</v>
       </c>
       <c r="D266" s="5">
         <v>11.667356113512795</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>2.9516158473999998</v>
       </c>
       <c r="C267" s="5">
         <v>-1.6702016099999994E-2</v>
       </c>
       <c r="D267" s="5">
         <v>-6.5470246778109757</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>2.9874562291000002</v>
       </c>
       <c r="C268" s="5">
         <v>3.5840381700000368E-2</v>
       </c>
       <c r="D268" s="5">
         <v>15.58476909415667</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>3.0184285029</v>
       </c>
       <c r="C269" s="5">
         <v>3.0972273799999783E-2</v>
       </c>
       <c r="D269" s="5">
         <v>13.175418193939169</v>
       </c>
       <c r="E269" s="5">
         <v>-0.3034283967400242</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>3.1974113546999998</v>
       </c>
       <c r="C270" s="5">
         <v>0.17898285179999984</v>
       </c>
       <c r="D270" s="5">
         <v>99.62339435041261</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>3.3421388795000002</v>
       </c>
       <c r="C271" s="5">
         <v>0.1447275248000004</v>
       </c>
       <c r="D271" s="5">
         <v>70.102915318684708</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>3.4348794041000001</v>
       </c>
       <c r="C272" s="5">
         <v>9.2740524599999929E-2</v>
       </c>
       <c r="D272" s="5">
         <v>38.881377512470692</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>3.4737503031000001</v>
       </c>
       <c r="C273" s="5">
         <v>3.8870898999999959E-2</v>
       </c>
       <c r="D273" s="5">
         <v>14.457760724091662</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>3.5426912657999998</v>
       </c>
       <c r="C274" s="5">
         <v>6.8940962699999719E-2</v>
       </c>
       <c r="D274" s="5">
         <v>26.594986602464754</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>3.4364019247000002</v>
       </c>
       <c r="C275" s="5">
         <v>-0.10628934109999966</v>
       </c>
       <c r="D275" s="5">
         <v>-30.617848330479593</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>3.5405755590000001</v>
       </c>
       <c r="C276" s="5">
         <v>0.10417363429999993</v>
       </c>
       <c r="D276" s="5">
         <v>43.099778418145895</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>3.6143947618999999</v>
       </c>
       <c r="C277" s="5">
         <v>7.381920289999977E-2</v>
       </c>
       <c r="D277" s="5">
         <v>28.097485737634955</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>3.6299513634</v>
       </c>
       <c r="C278" s="5">
         <v>1.5556601500000156E-2</v>
       </c>
       <c r="D278" s="5">
         <v>5.2889180685015136</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>3.5410929719999999</v>
       </c>
       <c r="C279" s="5">
         <v>-8.885839140000007E-2</v>
       </c>
       <c r="D279" s="5">
         <v>-25.725749261299413</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>3.5834554566999999</v>
       </c>
       <c r="C280" s="5">
         <v>4.2362484699999925E-2</v>
       </c>
       <c r="D280" s="5">
         <v>15.338997611280014</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>3.6115157607000001</v>
       </c>
       <c r="C281" s="5">
         <v>2.8060304000000258E-2</v>
       </c>
       <c r="D281" s="5">
         <v>9.8120624242180821</v>
       </c>
       <c r="E281" s="5">
         <v>19.648875473783221</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>3.422563491</v>
       </c>
       <c r="C282" s="5">
         <v>-0.18895226970000012</v>
       </c>
       <c r="D282" s="5">
         <v>-47.526022270080034</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>3.4608249800999999</v>
       </c>
       <c r="C283" s="5">
         <v>3.8261489099999935E-2</v>
       </c>
       <c r="D283" s="5">
         <v>14.271382499854269</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>3.3407264978</v>
       </c>
       <c r="C284" s="5">
         <v>-0.12009848229999998</v>
       </c>
       <c r="D284" s="5">
         <v>-34.546116412116426</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>3.3838239218999999</v>
       </c>
       <c r="C285" s="5">
         <v>4.3097424099999948E-2</v>
       </c>
       <c r="D285" s="5">
         <v>16.627781459151979</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>3.3403920668999998</v>
       </c>
       <c r="C286" s="5">
         <v>-4.343185500000013E-2</v>
       </c>
       <c r="D286" s="5">
         <v>-14.36008111850937</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>3.4342526736000001</v>
       </c>
       <c r="C287" s="5">
         <v>9.3860606700000293E-2</v>
       </c>
       <c r="D287" s="5">
         <v>39.449710492262177</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>3.3443165829999999</v>
       </c>
       <c r="C288" s="5">
         <v>-8.9936090600000185E-2</v>
       </c>
       <c r="D288" s="5">
         <v>-27.271999515612922</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>3.4132777414</v>
       </c>
       <c r="C289" s="5">
         <v>6.8961158400000055E-2</v>
       </c>
       <c r="D289" s="5">
         <v>27.75295539601661</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>3.4205184749000002</v>
       </c>
       <c r="C290" s="5">
         <v>7.2407335000002071E-3</v>
       </c>
       <c r="D290" s="5">
         <v>2.5755234938367177</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>3.3288434986</v>
       </c>
       <c r="C291" s="5">
         <v>-9.167497630000021E-2</v>
       </c>
       <c r="D291" s="5">
         <v>-27.819938428946944</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>3.3818985495999998</v>
       </c>
       <c r="C292" s="5">
         <v>5.3055050999999853E-2</v>
       </c>
       <c r="D292" s="5">
         <v>20.894452185132593</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>3.2969584594999999</v>
       </c>
       <c r="C293" s="5">
         <v>-8.4940090099999921E-2</v>
       </c>
       <c r="D293" s="5">
         <v>-26.305547431753517</v>
       </c>
       <c r="E293" s="5">
         <v>-8.7098415746365561</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>3.2249286740000001</v>
       </c>
       <c r="C294" s="5">
         <v>-7.2029785499999832E-2</v>
       </c>
       <c r="D294" s="5">
         <v>-23.285110757278016</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>3.1744849863</v>
       </c>
       <c r="C295" s="5">
         <v>-5.0443687700000073E-2</v>
       </c>
       <c r="D295" s="5">
         <v>-17.236668518669273</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>3.1530833141999999</v>
       </c>
       <c r="C296" s="5">
         <v>-2.1401672100000102E-2</v>
       </c>
       <c r="D296" s="5">
         <v>-7.7967930753498393</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>3.2879396831999999</v>
       </c>
       <c r="C297" s="5">
         <v>0.13485636899999998</v>
       </c>
       <c r="D297" s="5">
         <v>65.295392021633347</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>3.0280115561000001</v>
       </c>
       <c r="C298" s="5">
         <v>-0.2599281270999998</v>
       </c>
       <c r="D298" s="5">
         <v>-62.777611569967128</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>2.9395955394</v>
       </c>
       <c r="C299" s="5">
         <v>-8.84160167000001E-2</v>
       </c>
       <c r="D299" s="5">
         <v>-29.925401654060067</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>3.1466424193</v>
       </c>
       <c r="C300" s="5">
         <v>0.20704687990000004</v>
       </c>
       <c r="D300" s="5">
         <v>126.31730334306384</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>3.2223142235000002</v>
       </c>
       <c r="C301" s="5">
         <v>7.5671804200000192E-2</v>
       </c>
       <c r="D301" s="5">
         <v>32.998255235288234</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>3.1286840899000001</v>
       </c>
       <c r="C302" s="5">
         <v>-9.3630133600000054E-2</v>
       </c>
       <c r="D302" s="5">
         <v>-29.801811581310609</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>3.1237802586000001</v>
       </c>
       <c r="C303" s="5">
         <v>-4.90383130000005E-3</v>
       </c>
       <c r="D303" s="5">
         <v>-1.8647242263296282</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>3.0837573535999998</v>
       </c>
       <c r="C304" s="5">
         <v>-4.0022905000000275E-2</v>
       </c>
       <c r="D304" s="5">
         <v>-14.336332072314073</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>3.0829466349999999</v>
       </c>
       <c r="C305" s="5">
         <v>-8.1071859999992668E-4</v>
       </c>
       <c r="D305" s="5">
         <v>-0.31502376239336272</v>
       </c>
       <c r="E305" s="5">
         <v>-6.4911895957723402</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>3.1188525164000001</v>
       </c>
       <c r="C306" s="5">
         <v>3.5905881400000172E-2</v>
       </c>
       <c r="D306" s="5">
         <v>14.90686444116589</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>3.0844555142000001</v>
       </c>
       <c r="C307" s="5">
         <v>-3.4397002199999971E-2</v>
       </c>
       <c r="D307" s="5">
         <v>-12.460498193990698</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>3.1616806441</v>
       </c>
       <c r="C308" s="5">
         <v>7.7225129899999967E-2</v>
       </c>
       <c r="D308" s="5">
         <v>34.546955151940637</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>3.186499784</v>
       </c>
       <c r="C309" s="5">
         <v>2.4819139899999954E-2</v>
       </c>
       <c r="D309" s="5">
         <v>9.8375190690539469</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>3.2140313094000001</v>
       </c>
       <c r="C310" s="5">
         <v>2.7531525400000145E-2</v>
       </c>
       <c r="D310" s="5">
         <v>10.875225692460933</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>3.2391109451000002</v>
       </c>
       <c r="C311" s="5">
         <v>2.5079635700000047E-2</v>
       </c>
       <c r="D311" s="5">
         <v>9.7763143855924319</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>3.2382896886000001</v>
       </c>
       <c r="C312" s="5">
         <v>-8.2125650000008932E-4</v>
       </c>
       <c r="D312" s="5">
         <v>-0.30382864181678348</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>3.2398311281000001</v>
       </c>
       <c r="C313" s="5">
         <v>1.5414394999999637E-3</v>
       </c>
       <c r="D313" s="5">
         <v>0.57270284605970279</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>3.1434131509999998</v>
       </c>
       <c r="C314" s="5">
         <v>-9.6417977100000218E-2</v>
       </c>
       <c r="D314" s="5">
         <v>-30.409636647697237</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>3.2133063164000002</v>
       </c>
       <c r="C315" s="5">
         <v>6.9893165400000345E-2</v>
       </c>
       <c r="D315" s="5">
         <v>30.199088352692847</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>3.0828226761000002</v>
       </c>
       <c r="C316" s="5">
         <v>-0.13048364030000004</v>
       </c>
       <c r="D316" s="5">
         <v>-39.192520043485757</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>3.1737267219</v>
       </c>
       <c r="C317" s="5">
         <v>9.0904045799999889E-2</v>
       </c>
       <c r="D317" s="5">
         <v>41.726742107225093</v>
       </c>
       <c r="E317" s="5">
         <v>2.9445883321298716</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>3.1079112256000001</v>
       </c>
       <c r="C318" s="5">
         <v>-6.5815496299999943E-2</v>
       </c>
       <c r="D318" s="5">
         <v>-22.234150714951362</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>3.0852555871999998</v>
       </c>
       <c r="C319" s="5">
         <v>-2.2655638400000289E-2</v>
       </c>
       <c r="D319" s="5">
         <v>-8.405265483492208</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>3.0612957725999999</v>
       </c>
       <c r="C320" s="5">
         <v>-2.3959814599999962E-2</v>
       </c>
       <c r="D320" s="5">
         <v>-8.9311753317567124</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>2.9764443668</v>
       </c>
       <c r="C321" s="5">
         <v>-8.4851405799999835E-2</v>
       </c>
       <c r="D321" s="5">
         <v>-28.630980093058632</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>3.0019897971999998</v>
       </c>
       <c r="C322" s="5">
         <v>2.5545430399999791E-2</v>
       </c>
       <c r="D322" s="5">
         <v>10.799374494422121</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>2.9513364504999999</v>
       </c>
       <c r="C323" s="5">
         <v>-5.0653346699999879E-2</v>
       </c>
       <c r="D323" s="5">
         <v>-18.470624287096392</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>2.9381203543000001</v>
       </c>
       <c r="C324" s="5">
         <v>-1.3216096199999861E-2</v>
       </c>
       <c r="D324" s="5">
         <v>-5.2432138134330453</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>2.9628921652</v>
       </c>
       <c r="C325" s="5">
         <v>2.4771810899999913E-2</v>
       </c>
       <c r="D325" s="5">
         <v>10.600009641046659</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>3.0689216407000002</v>
       </c>
       <c r="C326" s="5">
         <v>0.10602947550000019</v>
       </c>
       <c r="D326" s="5">
         <v>52.489327475909974</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>3.0225434332000001</v>
       </c>
       <c r="C327" s="5">
         <v>-4.6378207500000102E-2</v>
       </c>
       <c r="D327" s="5">
         <v>-16.700766052687065</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>2.9807488598999998</v>
       </c>
       <c r="C328" s="5">
         <v>-4.1794573300000248E-2</v>
       </c>
       <c r="D328" s="5">
         <v>-15.387595916362351</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>2.9696555414999999</v>
       </c>
       <c r="C329" s="5">
         <v>-1.1093318399999941E-2</v>
       </c>
       <c r="D329" s="5">
         <v>-4.375695689301951</v>
       </c>
       <c r="E329" s="5">
         <v>-6.4300173985310849</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>2.9889908150000002</v>
       </c>
       <c r="C330" s="5">
         <v>1.9335273500000305E-2</v>
       </c>
       <c r="D330" s="5">
         <v>8.0990902506652631</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>2.969438255</v>
       </c>
       <c r="C331" s="5">
         <v>-1.9552560000000163E-2</v>
       </c>
       <c r="D331" s="5">
         <v>-7.5734750537518885</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>2.9537037963000001</v>
       </c>
       <c r="C332" s="5">
         <v>-1.5734458699999898E-2</v>
       </c>
       <c r="D332" s="5">
         <v>-6.1764840419725742</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>2.968014691</v>
       </c>
       <c r="C333" s="5">
         <v>1.431089469999991E-2</v>
       </c>
       <c r="D333" s="5">
         <v>5.9715437580419861</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>2.9958288640999999</v>
       </c>
       <c r="C334" s="5">
         <v>2.7814173099999895E-2</v>
       </c>
       <c r="D334" s="5">
         <v>11.843681514897808</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>2.9655976916000002</v>
       </c>
       <c r="C335" s="5">
         <v>-3.0231172499999737E-2</v>
       </c>
       <c r="D335" s="5">
         <v>-11.459328732512741</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>2.8398635158999999</v>
       </c>
       <c r="C336" s="5">
         <v>-0.12573417570000034</v>
       </c>
       <c r="D336" s="5">
         <v>-40.540288159391999</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>2.8797538720000002</v>
       </c>
       <c r="C337" s="5">
         <v>3.9890356100000357E-2</v>
       </c>
       <c r="D337" s="5">
         <v>18.221055043650658</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>2.8897858659</v>
       </c>
       <c r="C338" s="5">
         <v>1.0031993899999758E-2</v>
       </c>
       <c r="D338" s="5">
         <v>4.2613875482315322</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>2.8398299977999999</v>
       </c>
       <c r="C339" s="5">
         <v>-4.9955868100000078E-2</v>
       </c>
       <c r="D339" s="5">
         <v>-18.881453888657063</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>2.8729651716000002</v>
       </c>
       <c r="C340" s="5">
         <v>3.3135173800000306E-2</v>
       </c>
       <c r="D340" s="5">
         <v>14.936038622011427</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>2.8657599669999998</v>
       </c>
       <c r="C341" s="5">
         <v>-7.2052046000004033E-3</v>
       </c>
       <c r="D341" s="5">
         <v>-2.968352656066553</v>
       </c>
       <c r="E341" s="5">
         <v>-3.498573253634718</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>2.8717504323999998</v>
       </c>
       <c r="C342" s="5">
         <v>5.9904654000000335E-3</v>
       </c>
       <c r="D342" s="5">
         <v>2.5374713169458163</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>2.8486420616000001</v>
       </c>
       <c r="C343" s="5">
         <v>-2.3108370799999722E-2</v>
       </c>
       <c r="D343" s="5">
         <v>-9.2400497238282586</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>2.8446513873999999</v>
       </c>
       <c r="C344" s="5">
         <v>-3.9906742000002104E-3</v>
       </c>
       <c r="D344" s="5">
-        <v>-1.6681924421064753</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6681924421064864</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>2.9594813192</v>
       </c>
       <c r="C345" s="5">
         <v>0.11482993180000012</v>
       </c>
       <c r="D345" s="5">
         <v>60.782442626344135</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>2.9015600918</v>
       </c>
       <c r="C346" s="5">
         <v>-5.7921227400000053E-2</v>
       </c>
       <c r="D346" s="5">
         <v>-21.115514731917983</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>2.8752830613000002</v>
       </c>
       <c r="C347" s="5">
         <v>-2.6277030499999743E-2</v>
       </c>
       <c r="D347" s="5">
         <v>-10.342125547781833</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>2.9437918424</v>
       </c>
       <c r="C348" s="5">
         <v>6.8508781099999805E-2</v>
       </c>
       <c r="D348" s="5">
         <v>32.653251456141263</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>2.8882568127999999</v>
       </c>
       <c r="C349" s="5">
         <v>-5.5535029600000119E-2</v>
       </c>
       <c r="D349" s="5">
         <v>-20.430888728597584</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>2.9017532300000002</v>
       </c>
       <c r="C350" s="5">
         <v>1.3496417200000277E-2</v>
       </c>
       <c r="D350" s="5">
         <v>5.7538145335449098</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>2.9573290758000002</v>
       </c>
       <c r="C351" s="5">
         <v>5.5575845799999968E-2</v>
       </c>
       <c r="D351" s="5">
         <v>25.565439135789703</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>2.9609265635000002</v>
       </c>
       <c r="C352" s="5">
         <v>3.5974877000000127E-3</v>
       </c>
       <c r="D352" s="5">
         <v>1.4695644644995509</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>3.0596087453999998</v>
       </c>
       <c r="C353" s="5">
         <v>9.8682181899999666E-2</v>
       </c>
       <c r="D353" s="5">
         <v>48.203714544108053</v>
       </c>
       <c r="E353" s="5">
         <v>6.7643061747048261</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>2.9621587146000001</v>
       </c>
       <c r="C354" s="5">
         <v>-9.7450030799999698E-2</v>
       </c>
       <c r="D354" s="5">
         <v>-32.187591101136995</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>3.0335122631</v>
       </c>
       <c r="C355" s="5">
         <v>7.1353548499999864E-2</v>
       </c>
       <c r="D355" s="5">
         <v>33.060503905746508</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>3.0385719428</v>
       </c>
       <c r="C356" s="5">
         <v>5.059679699999986E-3</v>
       </c>
       <c r="D356" s="5">
         <v>2.019977022785957</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>3.0525151329</v>
       </c>
       <c r="C357" s="5">
         <v>1.3943190100000002E-2</v>
       </c>
       <c r="D357" s="5">
         <v>5.6475979310253166</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>3.0131695323000001</v>
       </c>
       <c r="C358" s="5">
         <v>-3.9345600599999919E-2</v>
       </c>
       <c r="D358" s="5">
         <v>-14.416725073148861</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>3.0824520844999999</v>
       </c>
       <c r="C359" s="5">
         <v>6.9282552199999792E-2</v>
       </c>
       <c r="D359" s="5">
         <v>31.36304404693697</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>3.1455475004000002</v>
       </c>
       <c r="C360" s="5">
         <v>6.309541590000034E-2</v>
       </c>
       <c r="D360" s="5">
         <v>27.526065483467587</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>3.1934941603999998</v>
       </c>
       <c r="C361" s="5">
         <v>4.7946659999999586E-2</v>
       </c>
       <c r="D361" s="5">
         <v>19.905344943333979</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>3.2075015692000002</v>
       </c>
       <c r="C362" s="5">
         <v>1.4007408800000398E-2</v>
       </c>
       <c r="D362" s="5">
         <v>5.392331961975283</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>3.2673435808</v>
       </c>
       <c r="C363" s="5">
         <v>5.98420115999998E-2</v>
       </c>
       <c r="D363" s="5">
         <v>24.834646676072268</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>3.3492867869</v>
       </c>
       <c r="C364" s="5">
         <v>8.1943206100000054E-2</v>
       </c>
       <c r="D364" s="5">
         <v>34.61404271398527</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>3.3585103410000001</v>
       </c>
       <c r="C365" s="5">
         <v>9.2235541000000865E-3</v>
       </c>
       <c r="D365" s="5">
         <v>3.3551792343786024</v>
       </c>
       <c r="E365" s="5">
         <v>9.7692751090931793</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>3.4630989124</v>
       </c>
       <c r="C366" s="5">
         <v>0.10458857139999989</v>
       </c>
       <c r="D366" s="5">
         <v>44.483573149062195</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>3.4202982393000001</v>
       </c>
       <c r="C367" s="5">
         <v>-4.2800673099999909E-2</v>
       </c>
       <c r="D367" s="5">
         <v>-13.863153048390798</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>3.4306885858</v>
       </c>
       <c r="C368" s="5">
         <v>1.0390346499999925E-2</v>
       </c>
       <c r="D368" s="5">
         <v>3.7069469591849202</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>3.2488933423000002</v>
       </c>
       <c r="C369" s="5">
         <v>-0.18179524349999987</v>
       </c>
       <c r="D369" s="5">
         <v>-47.970472881759243</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>3.4325619598000001</v>
       </c>
       <c r="C370" s="5">
         <v>0.18366861749999996</v>
       </c>
       <c r="D370" s="5">
         <v>93.461777282165002</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>3.3804643956999998</v>
       </c>
       <c r="C371" s="5">
         <v>-5.2097564100000326E-2</v>
       </c>
       <c r="D371" s="5">
         <v>-16.766957390130642</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>3.2504857801</v>
       </c>
       <c r="C372" s="5">
         <v>-0.12997861559999979</v>
       </c>
       <c r="D372" s="5">
         <v>-37.531244806576716</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>3.3928797927000001</v>
       </c>
       <c r="C373" s="5">
         <v>0.14239401260000006</v>
       </c>
       <c r="D373" s="5">
         <v>67.279388585736541</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>3.5118840004999998</v>
       </c>
       <c r="C374" s="5">
         <v>0.11900420779999976</v>
       </c>
       <c r="D374" s="5">
         <v>51.237772295790471</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>3.4731664571</v>
       </c>
       <c r="C375" s="5">
         <v>-3.8717543399999776E-2</v>
       </c>
       <c r="D375" s="5">
         <v>-12.456233649960724</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>3.5503573543</v>
       </c>
       <c r="C376" s="5">
         <v>7.7190897199999942E-2</v>
       </c>
       <c r="D376" s="5">
         <v>30.184009453335015</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>3.5616683659000001</v>
       </c>
       <c r="C377" s="5">
         <v>1.1311011600000143E-2</v>
       </c>
       <c r="D377" s="5">
         <v>3.8907610969939777</v>
       </c>
       <c r="E377" s="5">
         <v>6.0490516411365158</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>3.5590365442</v>
       </c>
       <c r="C378" s="5">
         <v>-2.6318217000000921E-3</v>
       </c>
       <c r="D378" s="5">
         <v>-0.88312050893414318</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>3.5125062292</v>
       </c>
       <c r="C379" s="5">
         <v>-4.6530315000000044E-2</v>
       </c>
       <c r="D379" s="5">
         <v>-14.608258862349832</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>3.5207601620000002</v>
       </c>
       <c r="C380" s="5">
         <v>8.2539328000001966E-3</v>
       </c>
       <c r="D380" s="5">
         <v>2.8565753737834321</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>3.4427736532000002</v>
       </c>
       <c r="C381" s="5">
         <v>-7.7986508800000021E-2</v>
       </c>
       <c r="D381" s="5">
         <v>-23.569913458150083</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>3.4387088974000002</v>
       </c>
       <c r="C382" s="5">
         <v>-4.0647557999999862E-3</v>
       </c>
       <c r="D382" s="5">
         <v>-1.4076316555127755</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>3.4741116592000001</v>
       </c>
       <c r="C383" s="5">
         <v>3.5402761799999904E-2</v>
       </c>
       <c r="D383" s="5">
         <v>13.078574360774532</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>3.4562769312000001</v>
       </c>
       <c r="C384" s="5">
         <v>-1.7834727999999966E-2</v>
       </c>
       <c r="D384" s="5">
         <v>-5.98933614646654</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>3.4945647988999999</v>
       </c>
       <c r="C385" s="5">
         <v>3.8287867699999811E-2</v>
       </c>
       <c r="D385" s="5">
         <v>14.133932926196891</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>3.5098264799000001</v>
       </c>
       <c r="C386" s="5">
         <v>1.5261681000000138E-2</v>
       </c>
       <c r="D386" s="5">
         <v>5.3684470525949601</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>3.4729864331</v>
       </c>
       <c r="C387" s="5">
         <v>-3.6840046800000081E-2</v>
       </c>
       <c r="D387" s="5">
         <v>-11.893228599905569</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>3.4635161068999998</v>
       </c>
       <c r="C388" s="5">
         <v>-9.470326200000212E-3</v>
       </c>
       <c r="D388" s="5">
         <v>-3.2235920639579474</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>3.4745759987999998</v>
       </c>
       <c r="C389" s="5">
         <v>1.1059891900000007E-2</v>
       </c>
       <c r="D389" s="5">
         <v>3.8999275483449392</v>
       </c>
       <c r="E389" s="5">
         <v>-2.4452688502342612</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>3.4532324502999998</v>
       </c>
       <c r="C390" s="5">
         <v>-2.1343548499999976E-2</v>
       </c>
       <c r="D390" s="5">
         <v>-7.1273204600602824</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>3.5122683289999999</v>
       </c>
       <c r="C391" s="5">
         <v>5.9035878700000044E-2</v>
       </c>
       <c r="D391" s="5">
         <v>22.558232930118649</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>3.5139143951</v>
       </c>
       <c r="C392" s="5">
         <v>1.6460661000001764E-3</v>
       </c>
       <c r="D392" s="5">
         <v>0.56384611198825318</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>3.5363620274000001</v>
       </c>
       <c r="C393" s="5">
         <v>2.244763230000002E-2</v>
       </c>
       <c r="D393" s="5">
         <v>7.9410149160053178</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>3.5385578836999998</v>
       </c>
       <c r="C394" s="5">
         <v>2.1958562999997433E-3</v>
       </c>
       <c r="D394" s="5">
         <v>0.74767379813867052</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>3.4581865252999999</v>
       </c>
       <c r="C395" s="5">
         <v>-8.037135839999987E-2</v>
       </c>
       <c r="D395" s="5">
         <v>-24.095885041217869</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>3.5629226840000001</v>
       </c>
       <c r="C396" s="5">
         <v>0.10473615870000019</v>
       </c>
       <c r="D396" s="5">
         <v>43.052617048231312</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>3.4930166903000002</v>
       </c>
       <c r="C397" s="5">
         <v>-6.9905993699999947E-2</v>
       </c>
       <c r="D397" s="5">
         <v>-21.162807311391052</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>3.6056298386000001</v>
       </c>
       <c r="C398" s="5">
         <v>0.11261314829999991</v>
       </c>
       <c r="D398" s="5">
         <v>46.340906147746551</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>3.6701835807999998</v>
       </c>
       <c r="C399" s="5">
         <v>6.4553742199999764E-2</v>
       </c>
       <c r="D399" s="5">
         <v>23.73136003539631</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>3.6807993961999999</v>
       </c>
       <c r="C400" s="5">
         <v>1.0615815400000006E-2</v>
       </c>
       <c r="D400" s="5">
         <v>3.5266908254583784</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>3.6877983055999999</v>
       </c>
       <c r="C401" s="5">
         <v>6.9989094000000307E-3</v>
       </c>
       <c r="D401" s="5">
         <v>2.3057720455637032</v>
       </c>
       <c r="E401" s="5">
         <v>6.1366424816622134</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>3.8590401664999998</v>
       </c>
       <c r="C402" s="5">
         <v>0.17124186089999993</v>
       </c>
       <c r="D402" s="5">
         <v>72.403334618184772</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>3.8215048276000001</v>
       </c>
       <c r="C403" s="5">
         <v>-3.7535338899999715E-2</v>
       </c>
       <c r="D403" s="5">
         <v>-11.067323350134316</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>3.8141589630000001</v>
       </c>
       <c r="C404" s="5">
         <v>-7.3458645999999739E-3</v>
       </c>
       <c r="D404" s="5">
         <v>-2.2824612025322932</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>3.8263055117999998</v>
       </c>
       <c r="C405" s="5">
         <v>1.2146548799999657E-2</v>
       </c>
       <c r="D405" s="5">
         <v>3.8891636109025463</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>3.8271705793000002</v>
       </c>
       <c r="C406" s="5">
         <v>8.6506750000037158E-4</v>
       </c>
       <c r="D406" s="5">
         <v>0.27163873504154612</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>3.9379586787999998</v>
       </c>
       <c r="C407" s="5">
         <v>0.11078809949999968</v>
       </c>
       <c r="D407" s="5">
         <v>40.838056686198996</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>3.9593978865000001</v>
       </c>
       <c r="C408" s="5">
         <v>2.1439207700000296E-2</v>
       </c>
       <c r="D408" s="5">
         <v>6.7323092899513659</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>3.9915389495000002</v>
       </c>
       <c r="C409" s="5">
         <v>3.2141063000000081E-2</v>
       </c>
       <c r="D409" s="5">
         <v>10.188100052928895</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>4.0051013479000002</v>
       </c>
       <c r="C410" s="5">
         <v>1.3562398399999953E-2</v>
       </c>
       <c r="D410" s="5">
         <v>4.1544105123574759</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>4.0637288507999996</v>
       </c>
       <c r="C411" s="5">
         <v>5.8627502899999406E-2</v>
       </c>
       <c r="D411" s="5">
         <v>19.051410243202362</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>4.0995405208999998</v>
       </c>
       <c r="C412" s="5">
         <v>3.5811670100000192E-2</v>
       </c>
       <c r="D412" s="5">
         <v>11.102935570113948</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>4.2053472480999998</v>
       </c>
       <c r="C413" s="5">
         <v>0.10580672720000006</v>
       </c>
       <c r="D413" s="5">
         <v>35.768853290553018</v>
       </c>
       <c r="E413" s="5">
         <v>14.03409025146769</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>4.0630192075</v>
       </c>
       <c r="C414" s="5">
         <v>-0.14232804059999982</v>
       </c>
       <c r="D414" s="5">
         <v>-33.844774573606927</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>4.1299552990999997</v>
       </c>
       <c r="C415" s="5">
         <v>6.6936091599999692E-2</v>
       </c>
       <c r="D415" s="5">
         <v>21.662772123705643</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>4.3168563026999998</v>
       </c>
       <c r="C416" s="5">
         <v>0.18690100360000006</v>
       </c>
       <c r="D416" s="5">
         <v>70.085344958631296</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>4.2185570053000001</v>
       </c>
       <c r="C417" s="5">
         <v>-9.8299297399999652E-2</v>
       </c>
       <c r="D417" s="5">
         <v>-24.149935002602728</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>4.2174105896</v>
       </c>
       <c r="C418" s="5">
         <v>-1.1464157000000696E-3</v>
       </c>
       <c r="D418" s="5">
         <v>-0.32561951987598592</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>4.1206284471999997</v>
       </c>
       <c r="C419" s="5">
         <v>-9.6782142400000382E-2</v>
       </c>
       <c r="D419" s="5">
         <v>-24.31481676687882</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>4.0552995138999997</v>
       </c>
       <c r="C420" s="5">
         <v>-6.5328933300000003E-2</v>
       </c>
       <c r="D420" s="5">
         <v>-17.450632451154004</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>3.9848797598000001</v>
       </c>
       <c r="C421" s="5">
         <v>-7.0419754099999565E-2</v>
       </c>
       <c r="D421" s="5">
         <v>-18.958507497423284</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>4.0073498906999996</v>
       </c>
       <c r="C422" s="5">
         <v>2.2470130899999496E-2</v>
       </c>
       <c r="D422" s="5">
         <v>6.9804701054392515</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>3.9652100556000001</v>
       </c>
       <c r="C423" s="5">
         <v>-4.2139835099999523E-2</v>
       </c>
       <c r="D423" s="5">
         <v>-11.913931543684209</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>3.9154480645</v>
       </c>
       <c r="C424" s="5">
         <v>-4.9761991100000014E-2</v>
       </c>
       <c r="D424" s="5">
         <v>-14.062398851614832</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>3.8169522123999999</v>
       </c>
       <c r="C425" s="5">
         <v>-9.8495852100000114E-2</v>
       </c>
       <c r="D425" s="5">
         <v>-26.341467986487878</v>
       </c>
       <c r="E425" s="5">
         <v>-9.2357423248574548</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>3.9623921139</v>
       </c>
       <c r="C426" s="5">
         <v>0.14543990150000008</v>
       </c>
       <c r="D426" s="5">
         <v>56.634972527451374</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>3.8361734208999998</v>
       </c>
       <c r="C427" s="5">
         <v>-0.12621869300000021</v>
       </c>
       <c r="D427" s="5">
         <v>-32.190682027807362</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>3.8175407588999999</v>
       </c>
       <c r="C428" s="5">
         <v>-1.8632661999999911E-2</v>
       </c>
       <c r="D428" s="5">
         <v>-5.6753054571941464</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>3.8071762111999998</v>
       </c>
       <c r="C429" s="5">
         <v>-1.036454770000006E-2</v>
       </c>
       <c r="D429" s="5">
         <v>-3.2097644990829344</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>3.8022283910999999</v>
       </c>
       <c r="C430" s="5">
         <v>-4.9478200999999444E-3</v>
       </c>
       <c r="D430" s="5">
         <v>-1.5484253291388583</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>3.8207281720999999</v>
       </c>
       <c r="C431" s="5">
         <v>1.8499781000000048E-2</v>
       </c>
       <c r="D431" s="5">
         <v>5.9974172493707956</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>3.7556157034000002</v>
       </c>
       <c r="C432" s="5">
         <v>-6.5112468699999759E-2</v>
       </c>
       <c r="D432" s="5">
         <v>-18.638289968442844</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>3.7811176767000001</v>
       </c>
       <c r="C433" s="5">
         <v>2.5501973299999925E-2</v>
       </c>
       <c r="D433" s="5">
         <v>8.459742626664756</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>3.7082417645999999</v>
       </c>
       <c r="C434" s="5">
         <v>-7.2875912100000217E-2</v>
       </c>
       <c r="D434" s="5">
         <v>-20.827535214625183</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>3.6711307185000002</v>
       </c>
       <c r="C435" s="5">
         <v>-3.7111046099999712E-2</v>
       </c>
       <c r="D435" s="5">
         <v>-11.369807126002673</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>3.6219362701</v>
       </c>
       <c r="C436" s="5">
         <v>-4.9194448400000201E-2</v>
       </c>
       <c r="D436" s="5">
         <v>-14.946641431403462</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>3.6238078338999999</v>
       </c>
       <c r="C437" s="5">
         <v>1.8715637999999757E-3</v>
       </c>
       <c r="D437" s="5">
         <v>0.62184152783888447</v>
       </c>
       <c r="E437" s="5">
         <v>-5.0601728225084575</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>3.7049276641</v>
       </c>
       <c r="C438" s="5">
         <v>8.111983020000002E-2</v>
       </c>
       <c r="D438" s="5">
         <v>30.429215892585184</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>3.6859049949</v>
       </c>
       <c r="C439" s="5">
         <v>-1.9022669199999953E-2</v>
       </c>
       <c r="D439" s="5">
         <v>-5.9902611541910904</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>3.7074253289999999</v>
       </c>
       <c r="C440" s="5">
         <v>2.1520334099999872E-2</v>
       </c>
       <c r="D440" s="5">
         <v>7.2356796236440646</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>3.7070832385000001</v>
       </c>
       <c r="C441" s="5">
         <v>-3.4209049999978092E-4</v>
       </c>
       <c r="D441" s="5">
         <v>-0.11066988457488769</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>3.7076183649000001</v>
+        <v>3.7108491408000002</v>
       </c>
       <c r="C442" s="5">
-        <v>5.3512639999997447E-4</v>
+        <v>3.765902300000068E-3</v>
       </c>
       <c r="D442" s="5">
-        <v>0.17336048662373038</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2258742207021944</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>3.7382693374999998</v>
+      </c>
+      <c r="C443" s="5">
+        <v>2.7420196699999622E-2</v>
+      </c>
+      <c r="D443" s="5">
+        <v>9.2364236802474622</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DBAB3C3B-A7EA-4E70-ACB9-50F1D2E18450}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{499D48CA-73D4-4817-AB4A-49EBFF1EADF1}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F355D6C6-CB83-440E-ACB1-62FEA5BA3FFB}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>bronrmca</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>