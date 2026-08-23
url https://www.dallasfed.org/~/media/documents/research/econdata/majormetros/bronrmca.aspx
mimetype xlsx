--- v7 (2026-07-20)
+++ v8 (2026-08-23)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{BBE85B8C-BDD5-494B-A645-8C9798ECE48E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{3B9A92D3-FF19-4A5B-AD11-664D949C4243}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{48BEDCE3-8367-4BC2-92D2-191917C6BC7C}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{9DFBDA06-D404-4583-8B65-432AAADA6BB1}"/>
   </bookViews>
   <sheets>
     <sheet name="bronrmca" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Brownsville—Harlingen Construction, Mining and Natural Resources Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{41EF4D08-1CB9-495E-954A-7EF1AD1EDA34}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{806D1B17-F421-4C3C-802C-4A3DC4E484AC}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>2.3579796041000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>2.3568314715000001</v>
       </c>
       <c r="C7" s="5">
         <v>-1.148132600000018E-3</v>
       </c>
       <c r="D7" s="5">
         <v>-0.58273422960491983</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>2.3569444207000001</v>
       </c>
       <c r="C8" s="5">
         <v>1.1294920000004538E-4</v>
       </c>
       <c r="D8" s="5">
         <v>5.7524168837530532E-2</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>2.3294115250999998</v>
       </c>
       <c r="C9" s="5">
         <v>-2.7532895600000273E-2</v>
       </c>
       <c r="D9" s="5">
         <v>-13.15145632162017</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>2.3736074130000002</v>
       </c>
       <c r="C10" s="5">
         <v>4.4195887900000397E-2</v>
       </c>
       <c r="D10" s="5">
         <v>25.300278804559007</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>2.4430509138000001</v>
       </c>
       <c r="C11" s="5">
         <v>6.9443500799999835E-2</v>
       </c>
       <c r="D11" s="5">
         <v>41.346005177094014</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>2.5675064053000001</v>
       </c>
       <c r="C12" s="5">
         <v>0.12445549150000002</v>
       </c>
       <c r="D12" s="5">
         <v>81.529919160932394</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>2.5350641293999998</v>
       </c>
       <c r="C13" s="5">
         <v>-3.2442275900000261E-2</v>
       </c>
       <c r="D13" s="5">
         <v>-14.152238981726818</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>2.5171721788000001</v>
       </c>
       <c r="C14" s="5">
         <v>-1.7891950599999706E-2</v>
       </c>
       <c r="D14" s="5">
         <v>-8.1481993027029294</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>2.3601803750000001</v>
       </c>
       <c r="C15" s="5">
         <v>-0.1569918038</v>
       </c>
       <c r="D15" s="5">
         <v>-53.827088342825306</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>2.4597853801</v>
       </c>
       <c r="C16" s="5">
         <v>9.9605005099999921E-2</v>
       </c>
       <c r="D16" s="5">
         <v>64.219321215444339</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>2.4391750959</v>
       </c>
       <c r="C17" s="5">
         <v>-2.0610284199999995E-2</v>
       </c>
       <c r="D17" s="5">
         <v>-9.6040162382685423</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>2.3532263984999999</v>
       </c>
       <c r="C18" s="5">
         <v>-8.5948697400000107E-2</v>
       </c>
       <c r="D18" s="5">
         <v>-34.979723295717392</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>2.3598501606000002</v>
       </c>
       <c r="C19" s="5">
         <v>6.6237621000002633E-3</v>
       </c>
       <c r="D19" s="5">
         <v>3.4304938506268368</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>2.3557516752000001</v>
       </c>
       <c r="C20" s="5">
         <v>-4.0984854000001292E-3</v>
       </c>
       <c r="D20" s="5">
         <v>-2.0643150147208411</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>2.3230427413000001</v>
       </c>
       <c r="C21" s="5">
         <v>-3.2708933899999959E-2</v>
       </c>
       <c r="D21" s="5">
         <v>-15.446361424938804</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>2.2731077315000001</v>
       </c>
       <c r="C22" s="5">
         <v>-4.9935009799999985E-2</v>
       </c>
       <c r="D22" s="5">
         <v>-22.95333853150856</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>2.2491070365999999</v>
       </c>
       <c r="C23" s="5">
         <v>-2.400069490000023E-2</v>
       </c>
       <c r="D23" s="5">
         <v>-11.959751011497099</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>2.1713714194999998</v>
       </c>
       <c r="C24" s="5">
         <v>-7.7735617100000098E-2</v>
       </c>
       <c r="D24" s="5">
         <v>-34.432607294498908</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>2.2393851387999999</v>
       </c>
       <c r="C25" s="5">
         <v>6.8013719300000108E-2</v>
       </c>
       <c r="D25" s="5">
         <v>44.789175619429656</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>2.3158808173000001</v>
       </c>
       <c r="C26" s="5">
         <v>7.6495678500000164E-2</v>
       </c>
       <c r="D26" s="5">
         <v>49.64043563909155</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>2.3695676363999998</v>
       </c>
       <c r="C27" s="5">
         <v>5.3686819099999727E-2</v>
       </c>
       <c r="D27" s="5">
         <v>31.654239937683503</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>2.3672422325000002</v>
       </c>
       <c r="C28" s="5">
         <v>-2.3254038999995785E-3</v>
       </c>
       <c r="D28" s="5">
         <v>-1.1712990086251374</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>2.4457646949999998</v>
       </c>
       <c r="C29" s="5">
         <v>7.8522462499999612E-2</v>
       </c>
       <c r="D29" s="5">
         <v>47.932520453361093</v>
       </c>
       <c r="E29" s="5">
         <v>0.27015687029094959</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>2.3488571649000001</v>
       </c>
       <c r="C30" s="5">
         <v>-9.690753009999975E-2</v>
       </c>
       <c r="D30" s="5">
         <v>-38.43934443815121</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>2.3623073719000001</v>
       </c>
       <c r="C31" s="5">
         <v>1.3450206999999992E-2</v>
       </c>
       <c r="D31" s="5">
         <v>7.092132735702017</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>2.3486137718000002</v>
       </c>
       <c r="C32" s="5">
         <v>-1.369360009999987E-2</v>
       </c>
       <c r="D32" s="5">
         <v>-6.7385045173798837</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>2.3117585141000001</v>
       </c>
       <c r="C33" s="5">
         <v>-3.6855257700000088E-2</v>
       </c>
       <c r="D33" s="5">
         <v>-17.287651636674983</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>2.4646139374999998</v>
       </c>
       <c r="C34" s="5">
         <v>0.15285542339999969</v>
       </c>
       <c r="D34" s="5">
         <v>115.61412672552969</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>2.3490630675999999</v>
       </c>
       <c r="C35" s="5">
         <v>-0.11555086989999985</v>
       </c>
       <c r="D35" s="5">
         <v>-43.798316991482665</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>2.2714091883999998</v>
       </c>
       <c r="C36" s="5">
         <v>-7.7653879200000109E-2</v>
       </c>
       <c r="D36" s="5">
         <v>-33.195084812904994</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>2.2397929061999999</v>
       </c>
       <c r="C37" s="5">
         <v>-3.1616282199999901E-2</v>
       </c>
       <c r="D37" s="5">
         <v>-15.481877964831813</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>2.2126988458999999</v>
       </c>
       <c r="C38" s="5">
         <v>-2.7094060300000056E-2</v>
       </c>
       <c r="D38" s="5">
         <v>-13.588143835664713</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>2.2825743299000001</v>
       </c>
       <c r="C39" s="5">
         <v>6.987548400000021E-2</v>
       </c>
       <c r="D39" s="5">
         <v>45.221672428911354</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>2.2760980225999998</v>
       </c>
       <c r="C40" s="5">
         <v>-6.4763073000002613E-3</v>
       </c>
       <c r="D40" s="5">
         <v>-3.3521067058311149</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>2.2484711538000002</v>
       </c>
       <c r="C41" s="5">
         <v>-2.7626868799999649E-2</v>
       </c>
       <c r="D41" s="5">
         <v>-13.631315382221532</v>
       </c>
       <c r="E41" s="5">
         <v>-8.0667425449118983</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>2.3460767840000001</v>
       </c>
       <c r="C42" s="5">
         <v>9.7605630199999904E-2</v>
       </c>
       <c r="D42" s="5">
         <v>66.517092639367164</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>2.3638269793000002</v>
       </c>
       <c r="C43" s="5">
         <v>1.7750195300000104E-2</v>
       </c>
       <c r="D43" s="5">
         <v>9.4665822039432079</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>2.3400195789999998</v>
       </c>
       <c r="C44" s="5">
         <v>-2.3807400300000392E-2</v>
       </c>
       <c r="D44" s="5">
         <v>-11.438355424468005</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>2.5004889514999999</v>
       </c>
       <c r="C45" s="5">
         <v>0.16046937250000015</v>
       </c>
       <c r="D45" s="5">
         <v>121.64880040301477</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>2.5580083912</v>
       </c>
       <c r="C46" s="5">
         <v>5.7519439700000063E-2</v>
       </c>
       <c r="D46" s="5">
         <v>31.378499732178746</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>2.5399204289999999</v>
       </c>
       <c r="C47" s="5">
         <v>-1.8087962200000085E-2</v>
       </c>
       <c r="D47" s="5">
         <v>-8.1629855237834175</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>2.6687964414000001</v>
       </c>
       <c r="C48" s="5">
         <v>0.12887601240000013</v>
       </c>
       <c r="D48" s="5">
         <v>81.110681209701994</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>2.7330419094999998</v>
       </c>
       <c r="C49" s="5">
         <v>6.4245468099999758E-2</v>
       </c>
       <c r="D49" s="5">
         <v>33.036281734813919</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>2.7132258883999998</v>
       </c>
       <c r="C50" s="5">
         <v>-1.9816021100000025E-2</v>
       </c>
       <c r="D50" s="5">
         <v>-8.361930705721953</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>2.6917488080999998</v>
       </c>
       <c r="C51" s="5">
         <v>-2.1477080299999951E-2</v>
       </c>
       <c r="D51" s="5">
         <v>-9.0960141759152897</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>2.5817035424000001</v>
       </c>
       <c r="C52" s="5">
         <v>-0.11004526569999973</v>
       </c>
       <c r="D52" s="5">
         <v>-39.401469203982451</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>2.6632627384999998</v>
       </c>
       <c r="C53" s="5">
         <v>8.1559196099999731E-2</v>
       </c>
       <c r="D53" s="5">
         <v>45.241828395367079</v>
       </c>
       <c r="E53" s="5">
         <v>18.447716529473212</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>2.750677805</v>
       </c>
       <c r="C54" s="5">
         <v>8.7415066500000194E-2</v>
       </c>
       <c r="D54" s="5">
         <v>47.335880463591117</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>2.6697441677999998</v>
       </c>
       <c r="C55" s="5">
         <v>-8.0933637200000241E-2</v>
       </c>
       <c r="D55" s="5">
         <v>-30.119005133052834</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>2.7436632275999999</v>
       </c>
       <c r="C56" s="5">
         <v>7.3919059800000131E-2</v>
       </c>
       <c r="D56" s="5">
         <v>38.782233915575318</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>2.6892841888999999</v>
       </c>
       <c r="C57" s="5">
         <v>-5.4379038700000049E-2</v>
       </c>
       <c r="D57" s="5">
         <v>-21.355066220847995</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>2.5527391749000001</v>
       </c>
       <c r="C58" s="5">
         <v>-0.13654501399999974</v>
       </c>
       <c r="D58" s="5">
         <v>-46.489755396341216</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>2.6337650986000001</v>
       </c>
       <c r="C59" s="5">
         <v>8.1025923699999947E-2</v>
       </c>
       <c r="D59" s="5">
         <v>45.494689217623097</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>2.7698878740000001</v>
       </c>
       <c r="C60" s="5">
         <v>0.13612277540000006</v>
       </c>
       <c r="D60" s="5">
         <v>83.071950526143638</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>2.6432643553999999</v>
       </c>
       <c r="C61" s="5">
         <v>-0.12662351860000021</v>
       </c>
       <c r="D61" s="5">
         <v>-42.965068309065579</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>2.6030202841999999</v>
       </c>
       <c r="C62" s="5">
         <v>-4.0244071200000064E-2</v>
       </c>
       <c r="D62" s="5">
         <v>-16.815303860033659</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>2.6034634955999998</v>
       </c>
       <c r="C63" s="5">
         <v>4.4321139999992099E-4</v>
       </c>
       <c r="D63" s="5">
         <v>0.20451320857943767</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>2.6917693798000002</v>
       </c>
       <c r="C64" s="5">
         <v>8.8305884200000406E-2</v>
       </c>
       <c r="D64" s="5">
         <v>49.223173153747268</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>2.7669035955000001</v>
       </c>
       <c r="C65" s="5">
         <v>7.5134215699999896E-2</v>
       </c>
       <c r="D65" s="5">
         <v>39.147097093505344</v>
       </c>
       <c r="E65" s="5">
         <v>3.8914995318251266</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>2.8482865906999999</v>
       </c>
       <c r="C66" s="5">
         <v>8.1382995199999808E-2</v>
       </c>
       <c r="D66" s="5">
         <v>41.604120465667862</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>3.0771596666000001</v>
       </c>
       <c r="C67" s="5">
         <v>0.22887307590000017</v>
       </c>
       <c r="D67" s="5">
         <v>152.8111084994905</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>3.0426778961999998</v>
       </c>
       <c r="C68" s="5">
         <v>-3.4481770400000222E-2</v>
       </c>
       <c r="D68" s="5">
         <v>-12.648296642186152</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>2.9857539130999999</v>
       </c>
       <c r="C69" s="5">
         <v>-5.6923983099999909E-2</v>
       </c>
       <c r="D69" s="5">
         <v>-20.278333702285924</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>3.0508654839</v>
       </c>
       <c r="C70" s="5">
         <v>6.5111570800000074E-2</v>
       </c>
       <c r="D70" s="5">
         <v>29.547367575171823</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>3.0147626431000001</v>
       </c>
       <c r="C71" s="5">
         <v>-3.6102840799999925E-2</v>
       </c>
       <c r="D71" s="5">
         <v>-13.311639895293892</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>3.0622142105000001</v>
       </c>
       <c r="C72" s="5">
         <v>4.7451567400000005E-2</v>
       </c>
       <c r="D72" s="5">
         <v>20.611663882165999</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>3.0468391842</v>
       </c>
       <c r="C73" s="5">
         <v>-1.5375026300000094E-2</v>
       </c>
       <c r="D73" s="5">
         <v>-5.861434444234515</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>3.0960157940999999</v>
       </c>
       <c r="C74" s="5">
         <v>4.9176609899999946E-2</v>
       </c>
       <c r="D74" s="5">
         <v>21.183536813234326</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>3.0092824188999998</v>
       </c>
       <c r="C75" s="5">
         <v>-8.6733375200000129E-2</v>
       </c>
       <c r="D75" s="5">
         <v>-28.892180077636496</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>2.9997807055000001</v>
       </c>
       <c r="C76" s="5">
         <v>-9.5017133999997228E-3</v>
       </c>
       <c r="D76" s="5">
         <v>-3.7238500257313123</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>3.0668641889999999</v>
       </c>
       <c r="C77" s="5">
         <v>6.7083483499999819E-2</v>
       </c>
       <c r="D77" s="5">
         <v>30.394851358094854</v>
       </c>
       <c r="E77" s="5">
         <v>10.841020770938513</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>2.8461166478000002</v>
       </c>
       <c r="C78" s="5">
         <v>-0.22074754119999973</v>
       </c>
       <c r="D78" s="5">
         <v>-59.196462641209301</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>2.8652250968000001</v>
       </c>
       <c r="C79" s="5">
         <v>1.9108448999999972E-2</v>
       </c>
       <c r="D79" s="5">
         <v>8.3609018508215893</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>2.7356478421000001</v>
       </c>
       <c r="C80" s="5">
         <v>-0.12957725470000003</v>
       </c>
       <c r="D80" s="5">
         <v>-42.612497523946971</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>2.8953302488000001</v>
       </c>
       <c r="C81" s="5">
         <v>0.1596824067</v>
       </c>
       <c r="D81" s="5">
         <v>97.53998146219962</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>2.8653867084</v>
       </c>
       <c r="C82" s="5">
         <v>-2.9943540400000135E-2</v>
       </c>
       <c r="D82" s="5">
         <v>-11.728275228661978</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>2.9153171283999999</v>
       </c>
       <c r="C83" s="5">
         <v>4.993041999999992E-2</v>
       </c>
       <c r="D83" s="5">
         <v>23.035587366858977</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>2.8591176759999999</v>
       </c>
       <c r="C84" s="5">
         <v>-5.6199452400000016E-2</v>
       </c>
       <c r="D84" s="5">
         <v>-20.831081026696829</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>2.8584652413999998</v>
       </c>
       <c r="C85" s="5">
         <v>-6.5243460000008469E-4</v>
       </c>
       <c r="D85" s="5">
         <v>-0.27348984373284368</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>2.9807669444</v>
       </c>
       <c r="C86" s="5">
         <v>0.12230170300000021</v>
       </c>
       <c r="D86" s="5">
         <v>65.326042382648367</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>3.1079930505000002</v>
       </c>
       <c r="C87" s="5">
         <v>0.12722610610000018</v>
       </c>
       <c r="D87" s="5">
         <v>65.129327250418442</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>3.1057237179000001</v>
       </c>
       <c r="C88" s="5">
         <v>-2.2693326000000624E-3</v>
       </c>
       <c r="D88" s="5">
         <v>-0.87268201902174214</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>3.1550788261</v>
       </c>
       <c r="C89" s="5">
         <v>4.9355108199999886E-2</v>
       </c>
       <c r="D89" s="5">
         <v>20.828322048550007</v>
       </c>
       <c r="E89" s="5">
         <v>2.8763789872535472</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>3.1550118968</v>
       </c>
       <c r="C90" s="5">
         <v>-6.6929299999962666E-5</v>
       </c>
       <c r="D90" s="5">
         <v>-2.5452863308006446E-2</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>3.1703483320000001</v>
       </c>
       <c r="C91" s="5">
         <v>1.5336435200000054E-2</v>
       </c>
       <c r="D91" s="5">
         <v>5.9916771954661385</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>3.1426826481000001</v>
       </c>
       <c r="C92" s="5">
         <v>-2.7665683900000015E-2</v>
       </c>
       <c r="D92" s="5">
         <v>-9.9834108485211672</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>3.2081613181000002</v>
       </c>
       <c r="C93" s="5">
         <v>6.5478670000000072E-2</v>
       </c>
       <c r="D93" s="5">
         <v>28.076085427531527</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>3.2780307477999999</v>
       </c>
       <c r="C94" s="5">
         <v>6.9869429699999763E-2</v>
       </c>
       <c r="D94" s="5">
         <v>29.503616933343313</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>3.2987000277999998</v>
       </c>
       <c r="C95" s="5">
         <v>2.0669279999999901E-2</v>
       </c>
       <c r="D95" s="5">
         <v>7.8344715737000525</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>3.2422915767</v>
       </c>
       <c r="C96" s="5">
         <v>-5.6408451099999812E-2</v>
       </c>
       <c r="D96" s="5">
         <v>-18.696184544586213</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>3.2565678085999998</v>
       </c>
       <c r="C97" s="5">
         <v>1.4276231899999825E-2</v>
       </c>
       <c r="D97" s="5">
         <v>5.41361087210388</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>3.2709004336</v>
       </c>
       <c r="C98" s="5">
         <v>1.433262500000021E-2</v>
       </c>
       <c r="D98" s="5">
         <v>5.4111099025816456</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>3.1986264176999999</v>
       </c>
       <c r="C99" s="5">
         <v>-7.2274015900000155E-2</v>
       </c>
       <c r="D99" s="5">
         <v>-23.518861362458832</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>3.2120507071</v>
       </c>
       <c r="C100" s="5">
         <v>1.3424289400000067E-2</v>
       </c>
       <c r="D100" s="5">
         <v>5.1541638496621855</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>3.2479615235999999</v>
       </c>
       <c r="C101" s="5">
         <v>3.5910816499999942E-2</v>
       </c>
       <c r="D101" s="5">
         <v>14.272518156217462</v>
       </c>
       <c r="E101" s="5">
         <v>2.9439105207654137</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>3.3600621237000001</v>
       </c>
       <c r="C102" s="5">
         <v>0.11210060010000023</v>
       </c>
       <c r="D102" s="5">
         <v>50.257851671581946</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>3.3726206964999998</v>
       </c>
       <c r="C103" s="5">
         <v>1.2558572799999723E-2</v>
       </c>
       <c r="D103" s="5">
         <v>4.5784798323853515</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>3.4552735731999999</v>
       </c>
       <c r="C104" s="5">
         <v>8.26528767000001E-2</v>
       </c>
       <c r="D104" s="5">
         <v>33.714730545418647</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>3.4210336831000001</v>
       </c>
       <c r="C105" s="5">
         <v>-3.4239890099999837E-2</v>
       </c>
       <c r="D105" s="5">
         <v>-11.264185565698693</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>3.3878426547</v>
       </c>
       <c r="C106" s="5">
         <v>-3.31910284000001E-2</v>
       </c>
       <c r="D106" s="5">
         <v>-11.040859564395966</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>3.3040736464</v>
       </c>
       <c r="C107" s="5">
         <v>-8.3769008300000003E-2</v>
       </c>
       <c r="D107" s="5">
         <v>-25.951230268379234</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>3.5260954360999999</v>
       </c>
       <c r="C108" s="5">
         <v>0.22202178969999986</v>
       </c>
       <c r="D108" s="5">
         <v>118.23887946278293</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>3.4399522085999998</v>
       </c>
       <c r="C109" s="5">
         <v>-8.614322750000003E-2</v>
       </c>
       <c r="D109" s="5">
         <v>-25.680948856763187</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>3.4544441003999999</v>
       </c>
       <c r="C110" s="5">
         <v>1.4491891800000101E-2</v>
       </c>
       <c r="D110" s="5">
         <v>5.1741776302670406</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>3.5982004202</v>
       </c>
       <c r="C111" s="5">
         <v>0.14375631980000003</v>
       </c>
       <c r="D111" s="5">
         <v>63.112095470903064</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>3.6257213989000001</v>
       </c>
       <c r="C112" s="5">
         <v>2.7520978700000143E-2</v>
       </c>
       <c r="D112" s="5">
         <v>9.5743638617780125</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>3.6536277930000001</v>
       </c>
       <c r="C113" s="5">
         <v>2.7906394099999954E-2</v>
       </c>
       <c r="D113" s="5">
         <v>9.6373348897083702</v>
       </c>
       <c r="E113" s="5">
         <v>12.489873000415486</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>3.6682635473</v>
       </c>
       <c r="C114" s="5">
         <v>1.463575429999997E-2</v>
       </c>
       <c r="D114" s="5">
         <v>4.9143112999654459</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>3.6833507571999999</v>
       </c>
       <c r="C115" s="5">
         <v>1.5087209899999898E-2</v>
       </c>
       <c r="D115" s="5">
         <v>5.0486731202104007</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>3.6559276030999999</v>
       </c>
       <c r="C116" s="5">
         <v>-2.7423154100000069E-2</v>
       </c>
       <c r="D116" s="5">
         <v>-8.5772856728379097</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>3.6233874470999998</v>
       </c>
       <c r="C117" s="5">
         <v>-3.2540156000000042E-2</v>
       </c>
       <c r="D117" s="5">
         <v>-10.173131198992081</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>3.5940949208999999</v>
       </c>
       <c r="C118" s="5">
         <v>-2.9292526199999891E-2</v>
       </c>
       <c r="D118" s="5">
         <v>-9.2812185872825577</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>3.6074053679000002</v>
       </c>
       <c r="C119" s="5">
         <v>1.3310447000000281E-2</v>
       </c>
       <c r="D119" s="5">
         <v>4.5357533226088709</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>3.8080544722999998</v>
       </c>
       <c r="C120" s="5">
         <v>0.20064910439999961</v>
       </c>
       <c r="D120" s="5">
         <v>91.46899566639064</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>3.9144557484</v>
       </c>
       <c r="C121" s="5">
         <v>0.10640127610000016</v>
       </c>
       <c r="D121" s="5">
         <v>39.193459558896571</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>3.9420556326999998</v>
       </c>
       <c r="C122" s="5">
         <v>2.7599884299999822E-2</v>
       </c>
       <c r="D122" s="5">
         <v>8.7968530769390938</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>3.9013771698999999</v>
       </c>
       <c r="C123" s="5">
         <v>-4.067846279999987E-2</v>
       </c>
       <c r="D123" s="5">
         <v>-11.703747675976029</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>3.9441746463</v>
       </c>
       <c r="C124" s="5">
         <v>4.279747640000009E-2</v>
       </c>
       <c r="D124" s="5">
         <v>13.987803726705184</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>4.0633178489999997</v>
       </c>
       <c r="C125" s="5">
         <v>0.11914320269999967</v>
       </c>
       <c r="D125" s="5">
         <v>42.920953904687863</v>
       </c>
       <c r="E125" s="5">
         <v>11.213240078393483</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>3.8704167667</v>
       </c>
       <c r="C126" s="5">
         <v>-0.19290108229999969</v>
       </c>
       <c r="D126" s="5">
         <v>-44.214254938782503</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>3.8847023878</v>
       </c>
       <c r="C127" s="5">
         <v>1.4285621099999979E-2</v>
       </c>
       <c r="D127" s="5">
         <v>4.5202023207011166</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>3.9488440451</v>
       </c>
       <c r="C128" s="5">
         <v>6.4141657299999988E-2</v>
       </c>
       <c r="D128" s="5">
         <v>21.715743173101831</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>4.0249183147999998</v>
       </c>
       <c r="C129" s="5">
         <v>7.6074269699999864E-2</v>
       </c>
       <c r="D129" s="5">
         <v>25.731780168467932</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>4.0888430181000004</v>
       </c>
       <c r="C130" s="5">
         <v>6.3924703300000552E-2</v>
       </c>
       <c r="D130" s="5">
         <v>20.814871219312735</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>4.2176808925999998</v>
       </c>
       <c r="C131" s="5">
         <v>0.12883787449999939</v>
       </c>
       <c r="D131" s="5">
         <v>45.103996000660288</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>4.3986901906</v>
       </c>
       <c r="C132" s="5">
         <v>0.18100929800000021</v>
       </c>
       <c r="D132" s="5">
         <v>65.575425161133012</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>4.3875395358000002</v>
       </c>
       <c r="C133" s="5">
         <v>-1.1150654799999771E-2</v>
       </c>
       <c r="D133" s="5">
         <v>-2.9999366815008921</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>4.4236276199000004</v>
       </c>
       <c r="C134" s="5">
         <v>3.6088084100000195E-2</v>
       </c>
       <c r="D134" s="5">
         <v>10.329136077606794</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>4.5100842475</v>
       </c>
       <c r="C135" s="5">
         <v>8.6456627599999614E-2</v>
       </c>
       <c r="D135" s="5">
         <v>26.145894807862867</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>4.5572579088999996</v>
       </c>
       <c r="C136" s="5">
         <v>4.7173661399999567E-2</v>
       </c>
       <c r="D136" s="5">
         <v>13.299354035127475</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>4.6749451860000004</v>
       </c>
       <c r="C137" s="5">
         <v>0.11768727710000082</v>
       </c>
       <c r="D137" s="5">
         <v>35.792251647209824</v>
       </c>
       <c r="E137" s="5">
         <v>15.052411840007164</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>4.7901209476000002</v>
       </c>
       <c r="C138" s="5">
         <v>0.11517576159999976</v>
       </c>
       <c r="D138" s="5">
         <v>33.918159914410559</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>4.9052632059999999</v>
       </c>
       <c r="C139" s="5">
         <v>0.1151422583999997</v>
       </c>
       <c r="D139" s="5">
         <v>32.981135587339679</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>4.9524630404999996</v>
       </c>
       <c r="C140" s="5">
         <v>4.719983449999976E-2</v>
       </c>
       <c r="D140" s="5">
         <v>12.177854591263127</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>5.0182480156000002</v>
       </c>
       <c r="C141" s="5">
         <v>6.5784975100000587E-2</v>
       </c>
       <c r="D141" s="5">
         <v>17.157620010238173</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>4.9716176814999997</v>
       </c>
       <c r="C142" s="5">
         <v>-4.6630334100000503E-2</v>
       </c>
       <c r="D142" s="5">
         <v>-10.598001219973185</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>4.9248627247999996</v>
       </c>
       <c r="C143" s="5">
         <v>-4.6754956700000072E-2</v>
       </c>
       <c r="D143" s="5">
         <v>-10.719447896875611</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>4.8009725144999997</v>
       </c>
       <c r="C144" s="5">
         <v>-0.12389021029999991</v>
       </c>
       <c r="D144" s="5">
         <v>-26.341803414844122</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>4.8787350715000004</v>
       </c>
       <c r="C145" s="5">
         <v>7.7762557000000676E-2</v>
       </c>
       <c r="D145" s="5">
         <v>21.26520042634472</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>4.8170584602000002</v>
       </c>
       <c r="C146" s="5">
         <v>-6.1676611300000239E-2</v>
       </c>
       <c r="D146" s="5">
         <v>-14.158721145730969</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>4.7153977065000001</v>
       </c>
       <c r="C147" s="5">
         <v>-0.10166075370000005</v>
       </c>
       <c r="D147" s="5">
         <v>-22.582894212888238</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>4.6580536410000004</v>
       </c>
       <c r="C148" s="5">
         <v>-5.7344065499999708E-2</v>
       </c>
       <c r="D148" s="5">
         <v>-13.655656776720127</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>4.6720693858000004</v>
       </c>
       <c r="C149" s="5">
         <v>1.4015744800000007E-2</v>
       </c>
       <c r="D149" s="5">
         <v>3.6710702119790328</v>
       </c>
       <c r="E149" s="5">
         <v>-6.15151640411149E-2</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>4.5844598483999999</v>
       </c>
       <c r="C150" s="5">
         <v>-8.7609537400000548E-2</v>
       </c>
       <c r="D150" s="5">
         <v>-20.320486447422702</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>4.5911491598999996</v>
       </c>
       <c r="C151" s="5">
         <v>6.6893114999997394E-3</v>
       </c>
       <c r="D151" s="5">
         <v>1.7650733360613735</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>4.6460834147999996</v>
       </c>
       <c r="C152" s="5">
         <v>5.4934254900000035E-2</v>
       </c>
       <c r="D152" s="5">
         <v>15.341926761999014</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>4.7026566601999997</v>
       </c>
       <c r="C153" s="5">
         <v>5.6573245400000083E-2</v>
       </c>
       <c r="D153" s="5">
         <v>15.631253294105285</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>4.7524788081000002</v>
       </c>
       <c r="C154" s="5">
         <v>4.9822147900000502E-2</v>
       </c>
       <c r="D154" s="5">
         <v>13.480960126760921</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>4.7444315883000003</v>
       </c>
       <c r="C155" s="5">
         <v>-8.047219799999894E-3</v>
       </c>
       <c r="D155" s="5">
         <v>-2.0131046476108194</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>4.8199426587999996</v>
       </c>
       <c r="C156" s="5">
         <v>7.5511070499999278E-2</v>
       </c>
       <c r="D156" s="5">
         <v>20.862672819088466</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>4.7981555091999999</v>
       </c>
       <c r="C157" s="5">
         <v>-2.1787149599999722E-2</v>
       </c>
       <c r="D157" s="5">
         <v>-5.2914093892036611</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>4.8249223600000004</v>
       </c>
       <c r="C158" s="5">
         <v>2.6766850800000519E-2</v>
       </c>
       <c r="D158" s="5">
         <v>6.9035478379937176</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>4.8134109231000002</v>
       </c>
       <c r="C159" s="5">
         <v>-1.1511436900000227E-2</v>
       </c>
       <c r="D159" s="5">
         <v>-2.8257229109288295</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>4.7500960695999996</v>
       </c>
       <c r="C160" s="5">
         <v>-6.3314853500000545E-2</v>
       </c>
       <c r="D160" s="5">
         <v>-14.691275526138448</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>4.7752612973000002</v>
       </c>
       <c r="C161" s="5">
         <v>2.5165227700000514E-2</v>
       </c>
       <c r="D161" s="5">
         <v>6.545955842529616</v>
       </c>
       <c r="E161" s="5">
         <v>2.2086981801604955</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>4.8768240634</v>
       </c>
       <c r="C162" s="5">
         <v>0.10156276609999981</v>
       </c>
       <c r="D162" s="5">
         <v>28.729881766232634</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>4.7886366249999996</v>
       </c>
       <c r="C163" s="5">
         <v>-8.8187438400000318E-2</v>
       </c>
       <c r="D163" s="5">
         <v>-19.666343484198702</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>4.7530472536000001</v>
       </c>
       <c r="C164" s="5">
         <v>-3.5589371399999514E-2</v>
       </c>
       <c r="D164" s="5">
         <v>-8.5627850374910501</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>4.4811414956000002</v>
       </c>
       <c r="C165" s="5">
         <v>-0.27190575799999994</v>
       </c>
       <c r="D165" s="5">
         <v>-50.682812161422554</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>4.5524278923999999</v>
       </c>
       <c r="C166" s="5">
         <v>7.1286396799999707E-2</v>
       </c>
       <c r="D166" s="5">
         <v>20.851770967742134</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>4.4591234374999997</v>
       </c>
       <c r="C167" s="5">
         <v>-9.3304454900000167E-2</v>
       </c>
       <c r="D167" s="5">
         <v>-22.003156183706352</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>4.4199004661999997</v>
       </c>
       <c r="C168" s="5">
         <v>-3.9222971300000076E-2</v>
       </c>
       <c r="D168" s="5">
         <v>-10.059367656277152</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>4.5300562456</v>
       </c>
       <c r="C169" s="5">
         <v>0.11015577940000032</v>
       </c>
       <c r="D169" s="5">
         <v>34.367197415108677</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>4.5614051755</v>
       </c>
       <c r="C170" s="5">
         <v>3.1348929900000044E-2</v>
       </c>
       <c r="D170" s="5">
         <v>8.6277240633811694</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>4.5927911451999996</v>
       </c>
       <c r="C171" s="5">
         <v>3.1385969699999627E-2</v>
       </c>
       <c r="D171" s="5">
         <v>8.5766772102707769</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>4.7367310837999996</v>
       </c>
       <c r="C172" s="5">
         <v>0.14393993859999998</v>
       </c>
       <c r="D172" s="5">
         <v>44.818616625345101</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>4.8841293263000001</v>
       </c>
       <c r="C173" s="5">
         <v>0.14739824250000044</v>
       </c>
       <c r="D173" s="5">
         <v>44.444532467412223</v>
       </c>
       <c r="E173" s="5">
         <v>2.2798339655581978</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>4.6515981006000002</v>
       </c>
       <c r="C174" s="5">
         <v>-0.23253122569999984</v>
       </c>
       <c r="D174" s="5">
         <v>-44.309597926566148</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>4.6793918657000004</v>
       </c>
       <c r="C175" s="5">
         <v>2.7793765100000201E-2</v>
       </c>
       <c r="D175" s="5">
         <v>7.4105091510308307</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>4.6656825924999996</v>
       </c>
       <c r="C176" s="5">
         <v>-1.3709273200000816E-2</v>
       </c>
       <c r="D176" s="5">
         <v>-3.4595554579237797</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>4.659412455</v>
       </c>
       <c r="C177" s="5">
         <v>-6.2701374999996062E-3</v>
       </c>
       <c r="D177" s="5">
         <v>-1.6007946082625346</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>4.7579127764000004</v>
       </c>
       <c r="C178" s="5">
         <v>9.8500321400000423E-2</v>
       </c>
       <c r="D178" s="5">
         <v>28.535721218022147</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>4.8721467558000002</v>
       </c>
       <c r="C179" s="5">
         <v>0.1142339793999998</v>
       </c>
       <c r="D179" s="5">
         <v>32.937229242273048</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>4.6979768778000004</v>
       </c>
       <c r="C180" s="5">
         <v>-0.17416987799999983</v>
       </c>
       <c r="D180" s="5">
         <v>-35.392019958587326</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>4.6435831565000001</v>
       </c>
       <c r="C181" s="5">
         <v>-5.4393721300000308E-2</v>
       </c>
       <c r="D181" s="5">
         <v>-13.042263390355679</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>4.7094894599000003</v>
       </c>
       <c r="C182" s="5">
         <v>6.5906303400000255E-2</v>
       </c>
       <c r="D182" s="5">
         <v>18.426044656518648</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>4.4624314542999999</v>
       </c>
       <c r="C183" s="5">
         <v>-0.24705800560000046</v>
       </c>
       <c r="D183" s="5">
         <v>-47.619125274942711</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>4.5155741249999997</v>
       </c>
       <c r="C184" s="5">
         <v>5.3142670699999783E-2</v>
       </c>
       <c r="D184" s="5">
         <v>15.264882486726306</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>4.5922409536000002</v>
       </c>
       <c r="C185" s="5">
         <v>7.6666828600000514E-2</v>
       </c>
       <c r="D185" s="5">
         <v>22.388411501706983</v>
       </c>
       <c r="E185" s="5">
         <v>-5.9762621585026992</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>4.3279076901</v>
       </c>
       <c r="C186" s="5">
         <v>-0.26433326350000019</v>
       </c>
       <c r="D186" s="5">
         <v>-50.904706343659846</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>4.3631043752999998</v>
       </c>
       <c r="C187" s="5">
         <v>3.5196685199999855E-2</v>
       </c>
       <c r="D187" s="5">
         <v>10.207552936368657</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>4.3792390041000004</v>
       </c>
       <c r="C188" s="5">
         <v>1.6134628800000606E-2</v>
       </c>
       <c r="D188" s="5">
         <v>4.5289406444516178</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>4.5486073630000003</v>
       </c>
       <c r="C189" s="5">
         <v>0.1693683588999999</v>
       </c>
       <c r="D189" s="5">
         <v>57.67310582281042</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>4.3819904233000004</v>
       </c>
       <c r="C190" s="5">
         <v>-0.16661693969999991</v>
       </c>
       <c r="D190" s="5">
         <v>-36.097817871306844</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>4.0834857831000004</v>
       </c>
       <c r="C191" s="5">
         <v>-0.2985046402</v>
       </c>
       <c r="D191" s="5">
         <v>-57.114005476593022</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>4.2845715043999997</v>
       </c>
       <c r="C192" s="5">
         <v>0.20108572129999924</v>
       </c>
       <c r="D192" s="5">
         <v>78.039418096323317</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>4.2512299086000001</v>
       </c>
       <c r="C193" s="5">
         <v>-3.3341595799999624E-2</v>
       </c>
       <c r="D193" s="5">
         <v>-8.9486543751586485</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>4.3595295791000002</v>
       </c>
       <c r="C194" s="5">
         <v>0.10829967050000011</v>
       </c>
       <c r="D194" s="5">
         <v>35.238527818736841</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>4.4262128270999996</v>
       </c>
       <c r="C195" s="5">
         <v>6.6683247999999473E-2</v>
       </c>
       <c r="D195" s="5">
         <v>19.980858485808707</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>4.4007621830000003</v>
       </c>
       <c r="C196" s="5">
         <v>-2.5450644099999309E-2</v>
       </c>
       <c r="D196" s="5">
         <v>-6.6858960225189996</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>4.3945653247000003</v>
       </c>
       <c r="C197" s="5">
         <v>-6.1968583000000521E-3</v>
       </c>
       <c r="D197" s="5">
         <v>-1.6767340560036481</v>
       </c>
       <c r="E197" s="5">
         <v>-4.3045569885664658</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>4.6192847589000001</v>
       </c>
       <c r="C198" s="5">
         <v>0.22471943419999985</v>
       </c>
       <c r="D198" s="5">
         <v>81.930590963951516</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>4.5572561469000004</v>
       </c>
       <c r="C199" s="5">
         <v>-6.2028611999999761E-2</v>
       </c>
       <c r="D199" s="5">
         <v>-14.975429387506601</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>4.4962304421999999</v>
       </c>
       <c r="C200" s="5">
         <v>-6.102570470000046E-2</v>
       </c>
       <c r="D200" s="5">
         <v>-14.936848657760072</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>4.6442088056999999</v>
       </c>
       <c r="C201" s="5">
         <v>0.14797836350000004</v>
       </c>
       <c r="D201" s="5">
         <v>47.488483521511803</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>4.3951838560000001</v>
       </c>
       <c r="C202" s="5">
         <v>-0.24902494969999989</v>
       </c>
       <c r="D202" s="5">
         <v>-48.384075380728461</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>4.4865475741000003</v>
       </c>
       <c r="C203" s="5">
         <v>9.1363718100000213E-2</v>
       </c>
       <c r="D203" s="5">
         <v>28.00377111728509</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>4.5645179390999999</v>
       </c>
       <c r="C204" s="5">
         <v>7.7970364999999653E-2</v>
       </c>
       <c r="D204" s="5">
         <v>22.967881761879273</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>4.4452546273999998</v>
       </c>
       <c r="C205" s="5">
         <v>-0.11926331170000015</v>
       </c>
       <c r="D205" s="5">
         <v>-27.218551666473967</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>4.2960098092000001</v>
       </c>
       <c r="C206" s="5">
         <v>-0.14924481819999968</v>
       </c>
       <c r="D206" s="5">
         <v>-33.622107519108326</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>4.3986258871999997</v>
       </c>
       <c r="C207" s="5">
         <v>0.10261607799999961</v>
       </c>
       <c r="D207" s="5">
         <v>32.745906695890014</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>4.2954888251999996</v>
       </c>
       <c r="C208" s="5">
         <v>-0.10313706200000006</v>
       </c>
       <c r="D208" s="5">
         <v>-24.777664647900977</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>4.1895122389999999</v>
       </c>
       <c r="C209" s="5">
         <v>-0.10597658619999972</v>
       </c>
       <c r="D209" s="5">
         <v>-25.901325507565176</v>
       </c>
       <c r="E209" s="5">
         <v>-4.666060703375674</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>4.2127873422000004</v>
       </c>
       <c r="C210" s="5">
         <v>2.327510320000048E-2</v>
       </c>
       <c r="D210" s="5">
         <v>6.8742009542443583</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>4.1410407244999998</v>
       </c>
       <c r="C211" s="5">
         <v>-7.174661770000057E-2</v>
       </c>
       <c r="D211" s="5">
         <v>-18.627140837503486</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>4.1919526322999996</v>
       </c>
       <c r="C212" s="5">
         <v>5.0911907799999767E-2</v>
       </c>
       <c r="D212" s="5">
         <v>15.793020022923553</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>4.3576808484000003</v>
       </c>
       <c r="C213" s="5">
         <v>0.16572821610000066</v>
       </c>
       <c r="D213" s="5">
         <v>59.24603897743124</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>4.4120948008000003</v>
       </c>
       <c r="C214" s="5">
         <v>5.4413952400000021E-2</v>
       </c>
       <c r="D214" s="5">
         <v>16.057439919360238</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>4.3854084243999996</v>
       </c>
       <c r="C215" s="5">
         <v>-2.6686376400000711E-2</v>
       </c>
       <c r="D215" s="5">
         <v>-7.0215002881700244</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>4.6560386191000003</v>
       </c>
       <c r="C216" s="5">
         <v>0.27063019470000071</v>
       </c>
       <c r="D216" s="5">
         <v>105.15321528105672</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>4.5397660816999998</v>
       </c>
       <c r="C217" s="5">
         <v>-0.11627253740000043</v>
       </c>
       <c r="D217" s="5">
         <v>-26.175107613653648</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>4.3168193783</v>
       </c>
       <c r="C218" s="5">
         <v>-0.22294670339999989</v>
       </c>
       <c r="D218" s="5">
         <v>-45.353189189174813</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>4.4760807922000003</v>
       </c>
       <c r="C219" s="5">
         <v>0.15926141390000037</v>
       </c>
       <c r="D219" s="5">
         <v>54.457311584122301</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>4.4934050118000002</v>
       </c>
       <c r="C220" s="5">
         <v>1.7324219599999857E-2</v>
       </c>
       <c r="D220" s="5">
         <v>4.7446337017367446</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>4.3855759574000004</v>
       </c>
       <c r="C221" s="5">
         <v>-0.10782905439999979</v>
       </c>
       <c r="D221" s="5">
         <v>-25.284129046194458</v>
       </c>
       <c r="E221" s="5">
         <v>4.6798698085865675</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>4.9205323846000004</v>
       </c>
       <c r="C222" s="5">
         <v>0.53495642720000003</v>
       </c>
       <c r="D222" s="5">
         <v>297.94722986888667</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>4.6409673443999999</v>
       </c>
       <c r="C223" s="5">
         <v>-0.2795650402000005</v>
       </c>
       <c r="D223" s="5">
         <v>-50.437064906844675</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>4.4870001530000003</v>
       </c>
       <c r="C224" s="5">
         <v>-0.15396719139999959</v>
       </c>
       <c r="D224" s="5">
         <v>-33.293084231927054</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>4.2827114956000001</v>
       </c>
       <c r="C225" s="5">
         <v>-0.20428865740000024</v>
       </c>
       <c r="D225" s="5">
         <v>-42.832023798279394</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>4.2176204916</v>
       </c>
       <c r="C226" s="5">
         <v>-6.5091004000000119E-2</v>
       </c>
       <c r="D226" s="5">
         <v>-16.788346221223339</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>4.1798974957999997</v>
       </c>
       <c r="C227" s="5">
         <v>-3.772299580000027E-2</v>
       </c>
       <c r="D227" s="5">
         <v>-10.220414474304695</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>4.0799345336000004</v>
       </c>
       <c r="C228" s="5">
         <v>-9.9962962199999339E-2</v>
       </c>
       <c r="D228" s="5">
         <v>-25.208756486540253</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>4.1396315761000002</v>
       </c>
       <c r="C229" s="5">
         <v>5.9697042499999853E-2</v>
       </c>
       <c r="D229" s="5">
         <v>19.042477826175631</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>3.9998368202000001</v>
       </c>
       <c r="C230" s="5">
         <v>-0.13979475590000012</v>
       </c>
       <c r="D230" s="5">
         <v>-33.783381983773808</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>4.1878292393000001</v>
       </c>
       <c r="C231" s="5">
         <v>0.18799241909999997</v>
       </c>
       <c r="D231" s="5">
         <v>73.524295691259582</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>4.3967502695</v>
       </c>
       <c r="C232" s="5">
         <v>0.20892103019999997</v>
       </c>
       <c r="D232" s="5">
         <v>79.355214984521609</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>4.3765217020999998</v>
       </c>
       <c r="C233" s="5">
         <v>-2.022856740000023E-2</v>
       </c>
       <c r="D233" s="5">
         <v>-5.3833755911099406</v>
       </c>
       <c r="E233" s="5">
         <v>-0.20645532965226643</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>3.9294976239000001</v>
       </c>
       <c r="C234" s="5">
         <v>-0.44702407819999967</v>
       </c>
       <c r="D234" s="5">
         <v>-72.552971734399179</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>3.8219172604999998</v>
       </c>
       <c r="C235" s="5">
         <v>-0.10758036340000032</v>
       </c>
       <c r="D235" s="5">
         <v>-28.331056075410022</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>3.7502535608000001</v>
       </c>
       <c r="C236" s="5">
         <v>-7.166369969999975E-2</v>
       </c>
       <c r="D236" s="5">
         <v>-20.319470024727991</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>3.8169843207</v>
       </c>
       <c r="C237" s="5">
         <v>6.6730759899999992E-2</v>
       </c>
       <c r="D237" s="5">
         <v>23.571103973519826</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>3.8226411242</v>
       </c>
       <c r="C238" s="5">
         <v>5.6568034999999739E-3</v>
       </c>
       <c r="D238" s="5">
         <v>1.7929780476350299</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>3.7724026805999999</v>
       </c>
       <c r="C239" s="5">
         <v>-5.0238443600000071E-2</v>
       </c>
       <c r="D239" s="5">
         <v>-14.679340150329711</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>3.7084684614999999</v>
       </c>
       <c r="C240" s="5">
         <v>-6.3934219100000078E-2</v>
       </c>
       <c r="D240" s="5">
         <v>-18.54485113643215</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>3.6423512933</v>
       </c>
       <c r="C241" s="5">
         <v>-6.6117168199999909E-2</v>
       </c>
       <c r="D241" s="5">
         <v>-19.416360396523345</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>3.7606163789</v>
       </c>
       <c r="C242" s="5">
         <v>0.11826508560000004</v>
       </c>
       <c r="D242" s="5">
         <v>46.732541887328004</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>3.5168632930000001</v>
       </c>
       <c r="C243" s="5">
         <v>-0.24375308589999989</v>
       </c>
       <c r="D243" s="5">
         <v>-55.253667753310644</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>3.4949690964000002</v>
       </c>
       <c r="C244" s="5">
         <v>-2.1894196599999916E-2</v>
       </c>
       <c r="D244" s="5">
         <v>-7.2200279327527923</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>3.5459295096000001</v>
       </c>
       <c r="C245" s="5">
         <v>5.0960413199999888E-2</v>
       </c>
       <c r="D245" s="5">
         <v>18.970995519054036</v>
       </c>
       <c r="E245" s="5">
         <v>-18.9783633907597</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>3.4522863411000002</v>
       </c>
       <c r="C246" s="5">
         <v>-9.3643168499999874E-2</v>
       </c>
       <c r="D246" s="5">
         <v>-27.469521102407846</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>3.4192865231999998</v>
       </c>
       <c r="C247" s="5">
         <v>-3.2999817900000394E-2</v>
       </c>
       <c r="D247" s="5">
         <v>-10.886353602639442</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>3.4337858322999999</v>
       </c>
       <c r="C248" s="5">
         <v>1.449930910000008E-2</v>
       </c>
       <c r="D248" s="5">
         <v>5.2089093140124998</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>3.3403829708999999</v>
       </c>
       <c r="C249" s="5">
         <v>-9.3402861399999981E-2</v>
       </c>
       <c r="D249" s="5">
         <v>-28.174827255158952</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>3.3225170314999999</v>
       </c>
       <c r="C250" s="5">
         <v>-1.786593940000003E-2</v>
       </c>
       <c r="D250" s="5">
         <v>-6.2326897874519727</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>3.261794842</v>
       </c>
       <c r="C251" s="5">
         <v>-6.0722189499999857E-2</v>
       </c>
       <c r="D251" s="5">
         <v>-19.855613400704762</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>3.2369548770000001</v>
       </c>
       <c r="C252" s="5">
         <v>-2.4839964999999964E-2</v>
       </c>
       <c r="D252" s="5">
         <v>-8.765300636448881</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>3.1446068502000002</v>
       </c>
       <c r="C253" s="5">
         <v>-9.2348026799999872E-2</v>
       </c>
       <c r="D253" s="5">
         <v>-29.342782787907097</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>3.1065762778999999</v>
       </c>
       <c r="C254" s="5">
         <v>-3.8030572300000287E-2</v>
       </c>
       <c r="D254" s="5">
         <v>-13.585228583146936</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>3.1435264778000001</v>
       </c>
       <c r="C255" s="5">
         <v>3.6950199900000147E-2</v>
       </c>
       <c r="D255" s="5">
         <v>15.244766851722646</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>3.0940858624000001</v>
       </c>
       <c r="C256" s="5">
         <v>-4.9440615399999999E-2</v>
       </c>
       <c r="D256" s="5">
         <v>-17.323351329128954</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>3.0276151470000001</v>
       </c>
       <c r="C257" s="5">
         <v>-6.6470715399999936E-2</v>
       </c>
       <c r="D257" s="5">
         <v>-22.941651884348545</v>
       </c>
       <c r="E257" s="5">
         <v>-14.617164870219558</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>3.0707750141000001</v>
       </c>
       <c r="C258" s="5">
         <v>4.3159867099999971E-2</v>
       </c>
       <c r="D258" s="5">
         <v>18.513533520931436</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>3.0208949114000001</v>
       </c>
       <c r="C259" s="5">
         <v>-4.9880102699999984E-2</v>
       </c>
       <c r="D259" s="5">
         <v>-17.841702202953158</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>3.0239273211</v>
       </c>
       <c r="C260" s="5">
         <v>3.0324096999998496E-3</v>
       </c>
       <c r="D260" s="5">
         <v>1.2112467706617336</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>2.8501402724</v>
       </c>
       <c r="C261" s="5">
         <v>-0.17378704869999995</v>
       </c>
       <c r="D261" s="5">
         <v>-50.848290098243446</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>2.9289150007</v>
       </c>
       <c r="C262" s="5">
         <v>7.8774728299999985E-2</v>
       </c>
       <c r="D262" s="5">
         <v>38.703175079695228</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>2.9557397217000001</v>
       </c>
       <c r="C263" s="5">
         <v>2.6824721000000107E-2</v>
       </c>
       <c r="D263" s="5">
         <v>11.561163950564502</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>2.9507662932000001</v>
       </c>
       <c r="C264" s="5">
         <v>-4.9734285000000433E-3</v>
       </c>
       <c r="D264" s="5">
         <v>-2.0005790533662915</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>2.9411457916999999</v>
       </c>
       <c r="C265" s="5">
         <v>-9.6205015000001559E-3</v>
       </c>
       <c r="D265" s="5">
         <v>-3.8430081427521912</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>2.9683178634999998</v>
       </c>
       <c r="C266" s="5">
         <v>2.717207179999992E-2</v>
       </c>
       <c r="D266" s="5">
         <v>11.667356113512795</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>2.9516158473999998</v>
       </c>
       <c r="C267" s="5">
         <v>-1.6702016099999994E-2</v>
       </c>
       <c r="D267" s="5">
         <v>-6.5470246778109757</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>2.9874562291000002</v>
       </c>
       <c r="C268" s="5">
         <v>3.5840381700000368E-2</v>
       </c>
       <c r="D268" s="5">
         <v>15.58476909415667</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>3.0184285029</v>
       </c>
       <c r="C269" s="5">
         <v>3.0972273799999783E-2</v>
       </c>
       <c r="D269" s="5">
         <v>13.175418193939169</v>
       </c>
       <c r="E269" s="5">
         <v>-0.3034283967400242</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>3.1974113546999998</v>
       </c>
       <c r="C270" s="5">
         <v>0.17898285179999984</v>
       </c>
       <c r="D270" s="5">
         <v>99.62339435041261</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>3.3421388795000002</v>
       </c>
       <c r="C271" s="5">
         <v>0.1447275248000004</v>
       </c>
       <c r="D271" s="5">
         <v>70.102915318684708</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>3.4348794041000001</v>
       </c>
       <c r="C272" s="5">
         <v>9.2740524599999929E-2</v>
       </c>
       <c r="D272" s="5">
         <v>38.881377512470692</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>3.4737503031000001</v>
       </c>
       <c r="C273" s="5">
         <v>3.8870898999999959E-2</v>
       </c>
       <c r="D273" s="5">
         <v>14.457760724091662</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>3.5426912657999998</v>
       </c>
       <c r="C274" s="5">
         <v>6.8940962699999719E-2</v>
       </c>
       <c r="D274" s="5">
         <v>26.594986602464754</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>3.4364019247000002</v>
       </c>
       <c r="C275" s="5">
         <v>-0.10628934109999966</v>
       </c>
       <c r="D275" s="5">
         <v>-30.617848330479593</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>3.5405755590000001</v>
       </c>
       <c r="C276" s="5">
         <v>0.10417363429999993</v>
       </c>
       <c r="D276" s="5">
         <v>43.099778418145895</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>3.6143947618999999</v>
       </c>
       <c r="C277" s="5">
         <v>7.381920289999977E-2</v>
       </c>
       <c r="D277" s="5">
         <v>28.097485737634955</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>3.6299513634</v>
       </c>
       <c r="C278" s="5">
         <v>1.5556601500000156E-2</v>
       </c>
       <c r="D278" s="5">
         <v>5.2889180685015136</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>3.5410929719999999</v>
       </c>
       <c r="C279" s="5">
         <v>-8.885839140000007E-2</v>
       </c>
       <c r="D279" s="5">
         <v>-25.725749261299413</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>3.5834554566999999</v>
       </c>
       <c r="C280" s="5">
         <v>4.2362484699999925E-2</v>
       </c>
       <c r="D280" s="5">
         <v>15.338997611280014</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>3.6115157607000001</v>
       </c>
       <c r="C281" s="5">
         <v>2.8060304000000258E-2</v>
       </c>
       <c r="D281" s="5">
         <v>9.8120624242180821</v>
       </c>
       <c r="E281" s="5">
         <v>19.648875473783221</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>3.422563491</v>
       </c>
       <c r="C282" s="5">
         <v>-0.18895226970000012</v>
       </c>
       <c r="D282" s="5">
         <v>-47.526022270080034</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>3.4608249800999999</v>
       </c>
       <c r="C283" s="5">
         <v>3.8261489099999935E-2</v>
       </c>
       <c r="D283" s="5">
         <v>14.271382499854269</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>3.3407264978</v>
       </c>
       <c r="C284" s="5">
         <v>-0.12009848229999998</v>
       </c>
       <c r="D284" s="5">
         <v>-34.546116412116426</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>3.3838239218999999</v>
       </c>
       <c r="C285" s="5">
         <v>4.3097424099999948E-2</v>
       </c>
       <c r="D285" s="5">
         <v>16.627781459151979</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>3.3403920668999998</v>
       </c>
       <c r="C286" s="5">
         <v>-4.343185500000013E-2</v>
       </c>
       <c r="D286" s="5">
         <v>-14.36008111850937</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>3.4342526736000001</v>
       </c>
       <c r="C287" s="5">
         <v>9.3860606700000293E-2</v>
       </c>
       <c r="D287" s="5">
         <v>39.449710492262177</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>3.3443165829999999</v>
       </c>
       <c r="C288" s="5">
         <v>-8.9936090600000185E-2</v>
       </c>
       <c r="D288" s="5">
         <v>-27.271999515612922</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>3.4132777414</v>
       </c>
       <c r="C289" s="5">
         <v>6.8961158400000055E-2</v>
       </c>
       <c r="D289" s="5">
         <v>27.75295539601661</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>3.4205184749000002</v>
       </c>
       <c r="C290" s="5">
         <v>7.2407335000002071E-3</v>
       </c>
       <c r="D290" s="5">
         <v>2.5755234938367177</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>3.3288434986</v>
       </c>
       <c r="C291" s="5">
         <v>-9.167497630000021E-2</v>
       </c>
       <c r="D291" s="5">
         <v>-27.819938428946944</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>3.3818985495999998</v>
       </c>
       <c r="C292" s="5">
         <v>5.3055050999999853E-2</v>
       </c>
       <c r="D292" s="5">
         <v>20.894452185132593</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>3.2969584594999999</v>
       </c>
       <c r="C293" s="5">
         <v>-8.4940090099999921E-2</v>
       </c>
       <c r="D293" s="5">
         <v>-26.305547431753517</v>
       </c>
       <c r="E293" s="5">
         <v>-8.7098415746365561</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>3.2249286740000001</v>
       </c>
       <c r="C294" s="5">
         <v>-7.2029785499999832E-2</v>
       </c>
       <c r="D294" s="5">
         <v>-23.285110757278016</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>3.1744849863</v>
       </c>
       <c r="C295" s="5">
         <v>-5.0443687700000073E-2</v>
       </c>
       <c r="D295" s="5">
         <v>-17.236668518669273</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>3.1530833141999999</v>
       </c>
       <c r="C296" s="5">
         <v>-2.1401672100000102E-2</v>
       </c>
       <c r="D296" s="5">
         <v>-7.7967930753498393</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>3.2879396831999999</v>
       </c>
       <c r="C297" s="5">
         <v>0.13485636899999998</v>
       </c>
       <c r="D297" s="5">
         <v>65.295392021633347</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>3.0280115561000001</v>
       </c>
       <c r="C298" s="5">
         <v>-0.2599281270999998</v>
       </c>
       <c r="D298" s="5">
         <v>-62.777611569967128</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>2.9395955394</v>
       </c>
       <c r="C299" s="5">
         <v>-8.84160167000001E-2</v>
       </c>
       <c r="D299" s="5">
         <v>-29.925401654060067</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>3.1466424193</v>
       </c>
       <c r="C300" s="5">
         <v>0.20704687990000004</v>
       </c>
       <c r="D300" s="5">
         <v>126.31730334306384</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>3.2223142235000002</v>
       </c>
       <c r="C301" s="5">
         <v>7.5671804200000192E-2</v>
       </c>
       <c r="D301" s="5">
         <v>32.998255235288234</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>3.1286840899000001</v>
       </c>
       <c r="C302" s="5">
         <v>-9.3630133600000054E-2</v>
       </c>
       <c r="D302" s="5">
         <v>-29.801811581310609</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>3.1237802586000001</v>
       </c>
       <c r="C303" s="5">
         <v>-4.90383130000005E-3</v>
       </c>
       <c r="D303" s="5">
         <v>-1.8647242263296282</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>3.0837573535999998</v>
       </c>
       <c r="C304" s="5">
         <v>-4.0022905000000275E-2</v>
       </c>
       <c r="D304" s="5">
         <v>-14.336332072314073</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>3.0829466349999999</v>
       </c>
       <c r="C305" s="5">
         <v>-8.1071859999992668E-4</v>
       </c>
       <c r="D305" s="5">
         <v>-0.31502376239336272</v>
       </c>
       <c r="E305" s="5">
         <v>-6.4911895957723402</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>3.1188525164000001</v>
       </c>
       <c r="C306" s="5">
         <v>3.5905881400000172E-2</v>
       </c>
       <c r="D306" s="5">
         <v>14.90686444116589</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>3.0844555142000001</v>
       </c>
       <c r="C307" s="5">
         <v>-3.4397002199999971E-2</v>
       </c>
       <c r="D307" s="5">
         <v>-12.460498193990698</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>3.1616806441</v>
       </c>
       <c r="C308" s="5">
         <v>7.7225129899999967E-2</v>
       </c>
       <c r="D308" s="5">
         <v>34.546955151940637</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>3.186499784</v>
       </c>
       <c r="C309" s="5">
         <v>2.4819139899999954E-2</v>
       </c>
       <c r="D309" s="5">
         <v>9.8375190690539469</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>3.2140313094000001</v>
       </c>
       <c r="C310" s="5">
         <v>2.7531525400000145E-2</v>
       </c>
       <c r="D310" s="5">
         <v>10.875225692460933</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>3.2391109451000002</v>
       </c>
       <c r="C311" s="5">
         <v>2.5079635700000047E-2</v>
       </c>
       <c r="D311" s="5">
         <v>9.7763143855924319</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>3.2382896886000001</v>
       </c>
       <c r="C312" s="5">
         <v>-8.2125650000008932E-4</v>
       </c>
       <c r="D312" s="5">
         <v>-0.30382864181678348</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>3.2398311281000001</v>
       </c>
       <c r="C313" s="5">
         <v>1.5414394999999637E-3</v>
       </c>
       <c r="D313" s="5">
         <v>0.57270284605970279</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>3.1434131509999998</v>
       </c>
       <c r="C314" s="5">
         <v>-9.6417977100000218E-2</v>
       </c>
       <c r="D314" s="5">
         <v>-30.409636647697237</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>3.2133063164000002</v>
       </c>
       <c r="C315" s="5">
         <v>6.9893165400000345E-2</v>
       </c>
       <c r="D315" s="5">
         <v>30.199088352692847</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>3.0828226761000002</v>
       </c>
       <c r="C316" s="5">
         <v>-0.13048364030000004</v>
       </c>
       <c r="D316" s="5">
         <v>-39.192520043485757</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>3.1737267219</v>
       </c>
       <c r="C317" s="5">
         <v>9.0904045799999889E-2</v>
       </c>
       <c r="D317" s="5">
         <v>41.726742107225093</v>
       </c>
       <c r="E317" s="5">
         <v>2.9445883321298716</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>3.1079112256000001</v>
       </c>
       <c r="C318" s="5">
         <v>-6.5815496299999943E-2</v>
       </c>
       <c r="D318" s="5">
         <v>-22.234150714951362</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>3.0852555871999998</v>
       </c>
       <c r="C319" s="5">
         <v>-2.2655638400000289E-2</v>
       </c>
       <c r="D319" s="5">
         <v>-8.405265483492208</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>3.0612957725999999</v>
       </c>
       <c r="C320" s="5">
         <v>-2.3959814599999962E-2</v>
       </c>
       <c r="D320" s="5">
         <v>-8.9311753317567124</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>2.9764443668</v>
       </c>
       <c r="C321" s="5">
         <v>-8.4851405799999835E-2</v>
       </c>
       <c r="D321" s="5">
         <v>-28.630980093058632</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>3.0019897971999998</v>
       </c>
       <c r="C322" s="5">
         <v>2.5545430399999791E-2</v>
       </c>
       <c r="D322" s="5">
         <v>10.799374494422121</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>2.9513364504999999</v>
       </c>
       <c r="C323" s="5">
         <v>-5.0653346699999879E-2</v>
       </c>
       <c r="D323" s="5">
         <v>-18.470624287096392</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>2.9381203543000001</v>
       </c>
       <c r="C324" s="5">
         <v>-1.3216096199999861E-2</v>
       </c>
       <c r="D324" s="5">
         <v>-5.2432138134330453</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>2.9628921652</v>
       </c>
       <c r="C325" s="5">
         <v>2.4771810899999913E-2</v>
       </c>
       <c r="D325" s="5">
         <v>10.600009641046659</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>3.0689216407000002</v>
       </c>
       <c r="C326" s="5">
         <v>0.10602947550000019</v>
       </c>
       <c r="D326" s="5">
         <v>52.489327475909974</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>3.0225434332000001</v>
       </c>
       <c r="C327" s="5">
         <v>-4.6378207500000102E-2</v>
       </c>
       <c r="D327" s="5">
         <v>-16.700766052687065</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>2.9807488598999998</v>
       </c>
       <c r="C328" s="5">
         <v>-4.1794573300000248E-2</v>
       </c>
       <c r="D328" s="5">
         <v>-15.387595916362351</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>2.9696555414999999</v>
       </c>
       <c r="C329" s="5">
         <v>-1.1093318399999941E-2</v>
       </c>
       <c r="D329" s="5">
         <v>-4.375695689301951</v>
       </c>
       <c r="E329" s="5">
         <v>-6.4300173985310849</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>2.9889908150000002</v>
       </c>
       <c r="C330" s="5">
         <v>1.9335273500000305E-2</v>
       </c>
       <c r="D330" s="5">
         <v>8.0990902506652631</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>2.969438255</v>
       </c>
       <c r="C331" s="5">
         <v>-1.9552560000000163E-2</v>
       </c>
       <c r="D331" s="5">
         <v>-7.5734750537518885</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>2.9537037963000001</v>
       </c>
       <c r="C332" s="5">
         <v>-1.5734458699999898E-2</v>
       </c>
       <c r="D332" s="5">
         <v>-6.1764840419725742</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>2.968014691</v>
       </c>
       <c r="C333" s="5">
         <v>1.431089469999991E-2</v>
       </c>
       <c r="D333" s="5">
         <v>5.9715437580419861</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>2.9958288640999999</v>
       </c>
       <c r="C334" s="5">
         <v>2.7814173099999895E-2</v>
       </c>
       <c r="D334" s="5">
         <v>11.843681514897808</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>2.9655976916000002</v>
       </c>
       <c r="C335" s="5">
         <v>-3.0231172499999737E-2</v>
       </c>
       <c r="D335" s="5">
         <v>-11.459328732512741</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>2.8398635158999999</v>
       </c>
       <c r="C336" s="5">
         <v>-0.12573417570000034</v>
       </c>
       <c r="D336" s="5">
         <v>-40.540288159391999</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>2.8797538720000002</v>
       </c>
       <c r="C337" s="5">
         <v>3.9890356100000357E-2</v>
       </c>
       <c r="D337" s="5">
         <v>18.221055043650658</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>2.8897858659</v>
       </c>
       <c r="C338" s="5">
         <v>1.0031993899999758E-2</v>
       </c>
       <c r="D338" s="5">
         <v>4.2613875482315322</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>2.8398299977999999</v>
       </c>
       <c r="C339" s="5">
         <v>-4.9955868100000078E-2</v>
       </c>
       <c r="D339" s="5">
         <v>-18.881453888657063</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>2.8729651716000002</v>
       </c>
       <c r="C340" s="5">
         <v>3.3135173800000306E-2</v>
       </c>
       <c r="D340" s="5">
         <v>14.936038622011427</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>2.8657599669999998</v>
       </c>
       <c r="C341" s="5">
         <v>-7.2052046000004033E-3</v>
       </c>
       <c r="D341" s="5">
         <v>-2.968352656066553</v>
       </c>
       <c r="E341" s="5">
         <v>-3.498573253634718</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>2.8717504323999998</v>
       </c>
       <c r="C342" s="5">
         <v>5.9904654000000335E-3</v>
       </c>
       <c r="D342" s="5">
         <v>2.5374713169458163</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>2.8486420616000001</v>
       </c>
       <c r="C343" s="5">
         <v>-2.3108370799999722E-2</v>
       </c>
       <c r="D343" s="5">
         <v>-9.2400497238282586</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>2.8446513873999999</v>
       </c>
       <c r="C344" s="5">
         <v>-3.9906742000002104E-3</v>
       </c>
       <c r="D344" s="5">
         <v>-1.6681924421064864</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>2.9594813192</v>
       </c>
       <c r="C345" s="5">
         <v>0.11482993180000012</v>
       </c>
       <c r="D345" s="5">
         <v>60.782442626344135</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>2.9015600918</v>
       </c>
       <c r="C346" s="5">
         <v>-5.7921227400000053E-2</v>
       </c>
       <c r="D346" s="5">
         <v>-21.115514731917983</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>2.8752830613000002</v>
       </c>
       <c r="C347" s="5">
         <v>-2.6277030499999743E-2</v>
       </c>
       <c r="D347" s="5">
         <v>-10.342125547781833</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>2.9437918424</v>
       </c>
       <c r="C348" s="5">
         <v>6.8508781099999805E-2</v>
       </c>
       <c r="D348" s="5">
         <v>32.653251456141263</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>2.8882568127999999</v>
       </c>
       <c r="C349" s="5">
         <v>-5.5535029600000119E-2</v>
       </c>
       <c r="D349" s="5">
         <v>-20.430888728597584</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>2.9017532300000002</v>
       </c>
       <c r="C350" s="5">
         <v>1.3496417200000277E-2</v>
       </c>
       <c r="D350" s="5">
         <v>5.7538145335449098</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>2.9573290758000002</v>
       </c>
       <c r="C351" s="5">
         <v>5.5575845799999968E-2</v>
       </c>
       <c r="D351" s="5">
         <v>25.565439135789703</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>2.9609265635000002</v>
       </c>
       <c r="C352" s="5">
         <v>3.5974877000000127E-3</v>
       </c>
       <c r="D352" s="5">
         <v>1.4695644644995509</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>3.0596087453999998</v>
       </c>
       <c r="C353" s="5">
         <v>9.8682181899999666E-2</v>
       </c>
       <c r="D353" s="5">
         <v>48.203714544108053</v>
       </c>
       <c r="E353" s="5">
         <v>6.7643061747048261</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>2.9621587146000001</v>
       </c>
       <c r="C354" s="5">
         <v>-9.7450030799999698E-2</v>
       </c>
       <c r="D354" s="5">
         <v>-32.187591101136995</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>3.0335122631</v>
       </c>
       <c r="C355" s="5">
         <v>7.1353548499999864E-2</v>
       </c>
       <c r="D355" s="5">
         <v>33.060503905746508</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>3.0385719428</v>
       </c>
       <c r="C356" s="5">
         <v>5.059679699999986E-3</v>
       </c>
       <c r="D356" s="5">
         <v>2.019977022785957</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>3.0525151329</v>
       </c>
       <c r="C357" s="5">
         <v>1.3943190100000002E-2</v>
       </c>
       <c r="D357" s="5">
         <v>5.6475979310253166</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>3.0131695323000001</v>
       </c>
       <c r="C358" s="5">
         <v>-3.9345600599999919E-2</v>
       </c>
       <c r="D358" s="5">
         <v>-14.416725073148861</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>3.0824520844999999</v>
       </c>
       <c r="C359" s="5">
         <v>6.9282552199999792E-2</v>
       </c>
       <c r="D359" s="5">
         <v>31.36304404693697</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>3.1455475004000002</v>
       </c>
       <c r="C360" s="5">
         <v>6.309541590000034E-2</v>
       </c>
       <c r="D360" s="5">
         <v>27.526065483467587</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>3.1934941603999998</v>
       </c>
       <c r="C361" s="5">
         <v>4.7946659999999586E-2</v>
       </c>
       <c r="D361" s="5">
         <v>19.905344943333979</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>3.2075015692000002</v>
       </c>
       <c r="C362" s="5">
         <v>1.4007408800000398E-2</v>
       </c>
       <c r="D362" s="5">
         <v>5.392331961975283</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>3.2673435808</v>
       </c>
       <c r="C363" s="5">
         <v>5.98420115999998E-2</v>
       </c>
       <c r="D363" s="5">
         <v>24.834646676072268</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>3.3492867869</v>
       </c>
       <c r="C364" s="5">
         <v>8.1943206100000054E-2</v>
       </c>
       <c r="D364" s="5">
         <v>34.61404271398527</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>3.3585103410000001</v>
       </c>
       <c r="C365" s="5">
         <v>9.2235541000000865E-3</v>
       </c>
       <c r="D365" s="5">
         <v>3.3551792343786024</v>
       </c>
       <c r="E365" s="5">
         <v>9.7692751090931793</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>3.4630989124</v>
       </c>
       <c r="C366" s="5">
         <v>0.10458857139999989</v>
       </c>
       <c r="D366" s="5">
         <v>44.483573149062195</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>3.4202982393000001</v>
       </c>
       <c r="C367" s="5">
         <v>-4.2800673099999909E-2</v>
       </c>
       <c r="D367" s="5">
         <v>-13.863153048390798</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>3.4306885858</v>
       </c>
       <c r="C368" s="5">
         <v>1.0390346499999925E-2</v>
       </c>
       <c r="D368" s="5">
         <v>3.7069469591849202</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>3.2488933423000002</v>
       </c>
       <c r="C369" s="5">
         <v>-0.18179524349999987</v>
       </c>
       <c r="D369" s="5">
         <v>-47.970472881759243</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>3.4325619598000001</v>
       </c>
       <c r="C370" s="5">
         <v>0.18366861749999996</v>
       </c>
       <c r="D370" s="5">
         <v>93.461777282165002</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>3.3804643956999998</v>
       </c>
       <c r="C371" s="5">
         <v>-5.2097564100000326E-2</v>
       </c>
       <c r="D371" s="5">
         <v>-16.766957390130642</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>3.2504857801</v>
       </c>
       <c r="C372" s="5">
         <v>-0.12997861559999979</v>
       </c>
       <c r="D372" s="5">
         <v>-37.531244806576716</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>3.3928797927000001</v>
       </c>
       <c r="C373" s="5">
         <v>0.14239401260000006</v>
       </c>
       <c r="D373" s="5">
         <v>67.279388585736541</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>3.5118840004999998</v>
       </c>
       <c r="C374" s="5">
         <v>0.11900420779999976</v>
       </c>
       <c r="D374" s="5">
         <v>51.237772295790471</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>3.4731664571</v>
       </c>
       <c r="C375" s="5">
         <v>-3.8717543399999776E-2</v>
       </c>
       <c r="D375" s="5">
         <v>-12.456233649960724</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>3.5503573543</v>
       </c>
       <c r="C376" s="5">
         <v>7.7190897199999942E-2</v>
       </c>
       <c r="D376" s="5">
         <v>30.184009453335015</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>3.5616683659000001</v>
       </c>
       <c r="C377" s="5">
         <v>1.1311011600000143E-2</v>
       </c>
       <c r="D377" s="5">
         <v>3.8907610969939777</v>
       </c>
       <c r="E377" s="5">
         <v>6.0490516411365158</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>3.5590365442</v>
       </c>
       <c r="C378" s="5">
         <v>-2.6318217000000921E-3</v>
       </c>
       <c r="D378" s="5">
         <v>-0.88312050893414318</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>3.5125062292</v>
       </c>
       <c r="C379" s="5">
         <v>-4.6530315000000044E-2</v>
       </c>
       <c r="D379" s="5">
         <v>-14.608258862349832</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>3.5207601620000002</v>
       </c>
       <c r="C380" s="5">
         <v>8.2539328000001966E-3</v>
       </c>
       <c r="D380" s="5">
         <v>2.8565753737834321</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>3.4427736532000002</v>
       </c>
       <c r="C381" s="5">
         <v>-7.7986508800000021E-2</v>
       </c>
       <c r="D381" s="5">
         <v>-23.569913458150083</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>3.4387088974000002</v>
       </c>
       <c r="C382" s="5">
         <v>-4.0647557999999862E-3</v>
       </c>
       <c r="D382" s="5">
         <v>-1.4076316555127755</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>3.4741116592000001</v>
       </c>
       <c r="C383" s="5">
         <v>3.5402761799999904E-2</v>
       </c>
       <c r="D383" s="5">
         <v>13.078574360774532</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>3.4562769312000001</v>
       </c>
       <c r="C384" s="5">
         <v>-1.7834727999999966E-2</v>
       </c>
       <c r="D384" s="5">
         <v>-5.98933614646654</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>3.4945647988999999</v>
       </c>
       <c r="C385" s="5">
         <v>3.8287867699999811E-2</v>
       </c>
       <c r="D385" s="5">
         <v>14.133932926196891</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>3.5098264799000001</v>
       </c>
       <c r="C386" s="5">
         <v>1.5261681000000138E-2</v>
       </c>
       <c r="D386" s="5">
         <v>5.3684470525949601</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>3.4729864331</v>
       </c>
       <c r="C387" s="5">
         <v>-3.6840046800000081E-2</v>
       </c>
       <c r="D387" s="5">
         <v>-11.893228599905569</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>3.4635161068999998</v>
       </c>
       <c r="C388" s="5">
         <v>-9.470326200000212E-3</v>
       </c>
       <c r="D388" s="5">
         <v>-3.2235920639579474</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>3.4745759987999998</v>
       </c>
       <c r="C389" s="5">
         <v>1.1059891900000007E-2</v>
       </c>
       <c r="D389" s="5">
         <v>3.8999275483449392</v>
       </c>
       <c r="E389" s="5">
         <v>-2.4452688502342612</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>3.4532324502999998</v>
       </c>
       <c r="C390" s="5">
         <v>-2.1343548499999976E-2</v>
       </c>
       <c r="D390" s="5">
         <v>-7.1273204600602824</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>3.5122683289999999</v>
       </c>
       <c r="C391" s="5">
         <v>5.9035878700000044E-2</v>
       </c>
       <c r="D391" s="5">
         <v>22.558232930118649</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>3.5139143951</v>
       </c>
       <c r="C392" s="5">
         <v>1.6460661000001764E-3</v>
       </c>
       <c r="D392" s="5">
         <v>0.56384611198825318</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>3.5363620274000001</v>
       </c>
       <c r="C393" s="5">
         <v>2.244763230000002E-2</v>
       </c>
       <c r="D393" s="5">
         <v>7.9410149160053178</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>3.5385578836999998</v>
       </c>
       <c r="C394" s="5">
         <v>2.1958562999997433E-3</v>
       </c>
       <c r="D394" s="5">
         <v>0.74767379813867052</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>3.4581865252999999</v>
       </c>
       <c r="C395" s="5">
         <v>-8.037135839999987E-2</v>
       </c>
       <c r="D395" s="5">
         <v>-24.095885041217869</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>3.5629226840000001</v>
       </c>
       <c r="C396" s="5">
         <v>0.10473615870000019</v>
       </c>
       <c r="D396" s="5">
         <v>43.052617048231312</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>3.4930166903000002</v>
       </c>
       <c r="C397" s="5">
         <v>-6.9905993699999947E-2</v>
       </c>
       <c r="D397" s="5">
         <v>-21.162807311391052</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>3.6056298386000001</v>
       </c>
       <c r="C398" s="5">
         <v>0.11261314829999991</v>
       </c>
       <c r="D398" s="5">
         <v>46.340906147746551</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>3.6701835807999998</v>
       </c>
       <c r="C399" s="5">
         <v>6.4553742199999764E-2</v>
       </c>
       <c r="D399" s="5">
         <v>23.73136003539631</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>3.6807993961999999</v>
       </c>
       <c r="C400" s="5">
         <v>1.0615815400000006E-2</v>
       </c>
       <c r="D400" s="5">
         <v>3.5266908254583784</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>3.6877983055999999</v>
       </c>
       <c r="C401" s="5">
         <v>6.9989094000000307E-3</v>
       </c>
       <c r="D401" s="5">
         <v>2.3057720455637032</v>
       </c>
       <c r="E401" s="5">
         <v>6.1366424816622134</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>3.8590401664999998</v>
       </c>
       <c r="C402" s="5">
         <v>0.17124186089999993</v>
       </c>
       <c r="D402" s="5">
         <v>72.403334618184772</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>3.8215048276000001</v>
       </c>
       <c r="C403" s="5">
         <v>-3.7535338899999715E-2</v>
       </c>
       <c r="D403" s="5">
         <v>-11.067323350134316</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>3.8141589630000001</v>
       </c>
       <c r="C404" s="5">
         <v>-7.3458645999999739E-3</v>
       </c>
       <c r="D404" s="5">
         <v>-2.2824612025322932</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>3.8263055117999998</v>
       </c>
       <c r="C405" s="5">
         <v>1.2146548799999657E-2</v>
       </c>
       <c r="D405" s="5">
         <v>3.8891636109025463</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>3.8271705793000002</v>
       </c>
       <c r="C406" s="5">
         <v>8.6506750000037158E-4</v>
       </c>
       <c r="D406" s="5">
         <v>0.27163873504154612</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>3.9379586787999998</v>
       </c>
       <c r="C407" s="5">
         <v>0.11078809949999968</v>
       </c>
       <c r="D407" s="5">
         <v>40.838056686198996</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>3.9593978865000001</v>
       </c>
       <c r="C408" s="5">
         <v>2.1439207700000296E-2</v>
       </c>
       <c r="D408" s="5">
         <v>6.7323092899513659</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>3.9915389495000002</v>
       </c>
       <c r="C409" s="5">
         <v>3.2141063000000081E-2</v>
       </c>
       <c r="D409" s="5">
         <v>10.188100052928895</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>4.0051013479000002</v>
       </c>
       <c r="C410" s="5">
         <v>1.3562398399999953E-2</v>
       </c>
       <c r="D410" s="5">
         <v>4.1544105123574759</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>4.0637288507999996</v>
       </c>
       <c r="C411" s="5">
         <v>5.8627502899999406E-2</v>
       </c>
       <c r="D411" s="5">
         <v>19.051410243202362</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>4.0995405208999998</v>
       </c>
       <c r="C412" s="5">
         <v>3.5811670100000192E-2</v>
       </c>
       <c r="D412" s="5">
         <v>11.102935570113948</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>4.2053472480999998</v>
       </c>
       <c r="C413" s="5">
         <v>0.10580672720000006</v>
       </c>
       <c r="D413" s="5">
         <v>35.768853290553018</v>
       </c>
       <c r="E413" s="5">
         <v>14.03409025146769</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>4.0630192075</v>
       </c>
       <c r="C414" s="5">
         <v>-0.14232804059999982</v>
       </c>
       <c r="D414" s="5">
         <v>-33.844774573606927</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>4.1299552990999997</v>
       </c>
       <c r="C415" s="5">
         <v>6.6936091599999692E-2</v>
       </c>
       <c r="D415" s="5">
         <v>21.662772123705643</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>4.3168563026999998</v>
       </c>
       <c r="C416" s="5">
         <v>0.18690100360000006</v>
       </c>
       <c r="D416" s="5">
         <v>70.085344958631296</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>4.2185570053000001</v>
       </c>
       <c r="C417" s="5">
         <v>-9.8299297399999652E-2</v>
       </c>
       <c r="D417" s="5">
         <v>-24.149935002602728</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>4.2174105896</v>
       </c>
       <c r="C418" s="5">
         <v>-1.1464157000000696E-3</v>
       </c>
       <c r="D418" s="5">
         <v>-0.32561951987598592</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>4.1206284471999997</v>
       </c>
       <c r="C419" s="5">
         <v>-9.6782142400000382E-2</v>
       </c>
       <c r="D419" s="5">
         <v>-24.31481676687882</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>4.0552995138999997</v>
       </c>
       <c r="C420" s="5">
         <v>-6.5328933300000003E-2</v>
       </c>
       <c r="D420" s="5">
         <v>-17.450632451154004</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>3.9848797598000001</v>
       </c>
       <c r="C421" s="5">
         <v>-7.0419754099999565E-2</v>
       </c>
       <c r="D421" s="5">
         <v>-18.958507497423284</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>4.0073498906999996</v>
       </c>
       <c r="C422" s="5">
         <v>2.2470130899999496E-2</v>
       </c>
       <c r="D422" s="5">
         <v>6.9804701054392515</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>3.9652100556000001</v>
       </c>
       <c r="C423" s="5">
         <v>-4.2139835099999523E-2</v>
       </c>
       <c r="D423" s="5">
         <v>-11.913931543684209</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>3.9154480645</v>
       </c>
       <c r="C424" s="5">
         <v>-4.9761991100000014E-2</v>
       </c>
       <c r="D424" s="5">
         <v>-14.062398851614832</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>3.8169522123999999</v>
       </c>
       <c r="C425" s="5">
         <v>-9.8495852100000114E-2</v>
       </c>
       <c r="D425" s="5">
         <v>-26.341467986487878</v>
       </c>
       <c r="E425" s="5">
         <v>-9.2357423248574548</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>3.9623921139</v>
       </c>
       <c r="C426" s="5">
         <v>0.14543990150000008</v>
       </c>
       <c r="D426" s="5">
         <v>56.634972527451374</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>3.8361734208999998</v>
       </c>
       <c r="C427" s="5">
         <v>-0.12621869300000021</v>
       </c>
       <c r="D427" s="5">
         <v>-32.190682027807362</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>3.8175407588999999</v>
       </c>
       <c r="C428" s="5">
         <v>-1.8632661999999911E-2</v>
       </c>
       <c r="D428" s="5">
         <v>-5.6753054571941464</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>3.8071762111999998</v>
       </c>
       <c r="C429" s="5">
         <v>-1.036454770000006E-2</v>
       </c>
       <c r="D429" s="5">
         <v>-3.2097644990829344</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>3.8022283910999999</v>
       </c>
       <c r="C430" s="5">
         <v>-4.9478200999999444E-3</v>
       </c>
       <c r="D430" s="5">
         <v>-1.5484253291388583</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>3.8207281720999999</v>
       </c>
       <c r="C431" s="5">
         <v>1.8499781000000048E-2</v>
       </c>
       <c r="D431" s="5">
         <v>5.9974172493707956</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>3.7556157034000002</v>
       </c>
       <c r="C432" s="5">
         <v>-6.5112468699999759E-2</v>
       </c>
       <c r="D432" s="5">
         <v>-18.638289968442844</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>3.7811176767000001</v>
       </c>
       <c r="C433" s="5">
         <v>2.5501973299999925E-2</v>
       </c>
       <c r="D433" s="5">
         <v>8.459742626664756</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>3.7082417645999999</v>
       </c>
       <c r="C434" s="5">
         <v>-7.2875912100000217E-2</v>
       </c>
       <c r="D434" s="5">
         <v>-20.827535214625183</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>3.6711307185000002</v>
       </c>
       <c r="C435" s="5">
         <v>-3.7111046099999712E-2</v>
       </c>
       <c r="D435" s="5">
         <v>-11.369807126002673</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>3.6219362701</v>
       </c>
       <c r="C436" s="5">
         <v>-4.9194448400000201E-2</v>
       </c>
       <c r="D436" s="5">
         <v>-14.946641431403462</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>3.6238078338999999</v>
       </c>
       <c r="C437" s="5">
         <v>1.8715637999999757E-3</v>
       </c>
       <c r="D437" s="5">
         <v>0.62184152783888447</v>
       </c>
       <c r="E437" s="5">
         <v>-5.0601728225084575</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>3.7049276641</v>
       </c>
       <c r="C438" s="5">
         <v>8.111983020000002E-2</v>
       </c>
       <c r="D438" s="5">
         <v>30.429215892585184</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>3.6859049949</v>
       </c>
       <c r="C439" s="5">
         <v>-1.9022669199999953E-2</v>
       </c>
       <c r="D439" s="5">
         <v>-5.9902611541910904</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>3.7074253289999999</v>
       </c>
       <c r="C440" s="5">
         <v>2.1520334099999872E-2</v>
       </c>
       <c r="D440" s="5">
         <v>7.2356796236440646</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>3.7070832385000001</v>
       </c>
       <c r="C441" s="5">
         <v>-3.4209049999978092E-4</v>
       </c>
       <c r="D441" s="5">
         <v>-0.11066988457488769</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>3.7108491408000002</v>
       </c>
       <c r="C442" s="5">
         <v>3.765902300000068E-3</v>
       </c>
       <c r="D442" s="5">
         <v>1.2258742207021944</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>3.7382693374999998</v>
+        <v>3.6785745998000001</v>
       </c>
       <c r="C443" s="5">
-        <v>2.7420196699999622E-2</v>
+        <v>-3.2274541000000045E-2</v>
       </c>
       <c r="D443" s="5">
-        <v>9.2364236802474622</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>-9.9517610217617509</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>3.6863439532000002</v>
+      </c>
+      <c r="C444" s="5">
+        <v>7.7693534000000675E-3</v>
+      </c>
+      <c r="D444" s="5">
+        <v>2.5641158916490436</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F355D6C6-CB83-440E-ACB1-62FEA5BA3FFB}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>bronrmca</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>