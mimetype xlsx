--- v8 (2026-08-22)
+++ v9 (2026-10-02)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{1AF2582B-5B67-4AAC-916F-119592EF00FE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{2871A228-6C54-4C09-B080-1C689ADE34C6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{DE11169D-2EA2-4965-89FE-51A77B997E9D}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{DE9A92A9-F987-4E0C-B126-381935ACEA80}"/>
   </bookViews>
   <sheets>
     <sheet name="bronaga" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Brownsville—Harlingen Total Nonfarm Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2026:Q1.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5F58C49D-2968-45F2-9839-4A9F660FBD17}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0516796D-1F42-401F-8F9A-97CA5D7A01D7}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -987,6293 +987,6302 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>74.168517172999998</v>
+        <v>74.169404209000007</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>74.129572765000006</v>
+        <v>74.130371218999997</v>
       </c>
       <c r="C7" s="5">
-        <v>-3.8944407999991881E-2</v>
+        <v>-3.9032990000009704E-2</v>
       </c>
       <c r="D7" s="5">
-        <v>-0.62827955002590086</v>
+        <v>-0.62969697623100895</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>74.183391709999995</v>
+        <v>74.184046144000007</v>
       </c>
       <c r="C8" s="5">
-        <v>5.3818944999989071E-2</v>
+        <v>5.3674925000009921E-2</v>
       </c>
       <c r="D8" s="5">
-        <v>0.87470141455860961</v>
+        <v>0.8723419424827128</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>74.633337901999994</v>
+        <v>74.633701836</v>
       </c>
       <c r="C9" s="5">
-        <v>0.44994619199999875</v>
+        <v>0.44965569199999322</v>
       </c>
       <c r="D9" s="5">
-        <v>7.5261652034092075</v>
+        <v>7.5210743641456412</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>75.018455469000003</v>
+        <v>75.018662039000006</v>
       </c>
       <c r="C10" s="5">
-        <v>0.38511756700000888</v>
+        <v>0.38496020300000566</v>
       </c>
       <c r="D10" s="5">
-        <v>6.3709492640963594</v>
+        <v>6.3682397809700086</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>75.308102319</v>
+        <v>75.306659913999994</v>
       </c>
       <c r="C11" s="5">
-        <v>0.2896468499999969</v>
+        <v>0.28799787499998786</v>
       </c>
       <c r="D11" s="5">
-        <v>4.7328755484658869</v>
+        <v>4.7053463779789251</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>76.410991074999998</v>
+        <v>76.411324163000003</v>
       </c>
       <c r="C12" s="5">
-        <v>1.1028887559999987</v>
+        <v>1.1046642490000096</v>
       </c>
       <c r="D12" s="5">
-        <v>19.061004942310934</v>
+        <v>19.094603060792004</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>76.224615870999997</v>
+        <v>76.224458822000003</v>
       </c>
       <c r="C13" s="5">
-        <v>-0.18637520400000085</v>
+        <v>-0.18686534100000074</v>
       </c>
       <c r="D13" s="5">
-        <v>-2.8879903806536045</v>
+        <v>-2.895471020229079</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>76.006160327000003</v>
+        <v>76.005710441000005</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.21845554399999401</v>
+        <v>-0.21874838099999749</v>
       </c>
       <c r="D14" s="5">
-        <v>-3.3854383292165724</v>
+        <v>-3.3899119551809909</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>76.302913439999998</v>
+        <v>76.302021705000001</v>
       </c>
       <c r="C15" s="5">
-        <v>0.29675311299999407</v>
+        <v>0.2963112639999963</v>
       </c>
       <c r="D15" s="5">
-        <v>4.7871256640606097</v>
+        <v>4.7798732797289745</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>76.750188651000002</v>
+        <v>76.751331547000007</v>
       </c>
       <c r="C16" s="5">
-        <v>0.44727521100000445</v>
+        <v>0.44930984200000523</v>
       </c>
       <c r="D16" s="5">
-        <v>7.2654775931135562</v>
+        <v>7.2996936773626953</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>77.152513698000007</v>
+        <v>77.150824643999997</v>
       </c>
       <c r="C17" s="5">
-        <v>0.40232504700000504</v>
+        <v>0.39949309699998992</v>
       </c>
       <c r="D17" s="5">
-        <v>6.4749743941445503</v>
+        <v>6.4279863078979593</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>76.658886258999999</v>
+        <v>76.660204325999999</v>
       </c>
       <c r="C18" s="5">
-        <v>-0.49362743900000794</v>
+        <v>-0.49062031799999772</v>
       </c>
       <c r="D18" s="5">
-        <v>-7.4131945753470596</v>
+        <v>-7.3697577493586515</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>76.432126691999997</v>
+        <v>76.432951458999995</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.22675956700000199</v>
+        <v>-0.22725286700000424</v>
       </c>
       <c r="D19" s="5">
-        <v>-3.4924562992458275</v>
+        <v>-3.4998712582815172</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>76.878522298999997</v>
+        <v>76.879134597999993</v>
       </c>
       <c r="C20" s="5">
-        <v>0.44639560699999947</v>
+        <v>0.44618313899999862</v>
       </c>
       <c r="D20" s="5">
-        <v>7.2380723930466795</v>
+        <v>7.2344353914153059</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>75.598435370000004</v>
+        <v>75.598751808000003</v>
       </c>
       <c r="C21" s="5">
-        <v>-1.2800869289999923</v>
+        <v>-1.2803827899999902</v>
       </c>
       <c r="D21" s="5">
-        <v>-18.24894585222826</v>
+        <v>-18.252652723335817</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>75.717424062000006</v>
+        <v>75.717513212</v>
       </c>
       <c r="C22" s="5">
-        <v>0.11898869200000206</v>
+        <v>0.11876140399999713</v>
       </c>
       <c r="D22" s="5">
-        <v>1.905185023962841</v>
+        <v>1.9015062776829295</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>77.021224716000006</v>
+        <v>77.019781197</v>
       </c>
       <c r="C23" s="5">
-        <v>1.3038006539999998</v>
+        <v>1.3022679850000003</v>
       </c>
       <c r="D23" s="5">
-        <v>22.736878188590872</v>
+        <v>22.707543536109021</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>77.137566264</v>
+        <v>77.137812537000002</v>
       </c>
       <c r="C24" s="5">
-        <v>0.11634154799999408</v>
+        <v>0.11803134000000171</v>
       </c>
       <c r="D24" s="5">
-        <v>1.8277503580676369</v>
+        <v>1.8545565600303959</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>77.867074291999998</v>
+        <v>77.866796300999994</v>
       </c>
       <c r="C25" s="5">
-        <v>0.72950802799999792</v>
+        <v>0.72898376399999165</v>
       </c>
       <c r="D25" s="5">
-        <v>11.957990937202933</v>
+        <v>11.948905620355465</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>78.536622136000005</v>
+        <v>78.536403234999995</v>
       </c>
       <c r="C26" s="5">
-        <v>0.66954784400000733</v>
+        <v>0.66960693400000082</v>
       </c>
       <c r="D26" s="5">
-        <v>10.820558158886584</v>
+        <v>10.821599202671607</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>77.701978335000007</v>
+        <v>77.701009576000004</v>
       </c>
       <c r="C27" s="5">
-        <v>-0.83464380099999858</v>
+        <v>-0.83539365899999041</v>
       </c>
       <c r="D27" s="5">
-        <v>-12.033300803305158</v>
+        <v>-12.043518896325233</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>78.030415453000003</v>
+        <v>78.031361020999995</v>
       </c>
       <c r="C28" s="5">
-        <v>0.32843711799999653</v>
+        <v>0.33035144499999092</v>
       </c>
       <c r="D28" s="5">
-        <v>5.1918552446967858</v>
+        <v>5.2228942425662561</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>78.880975233000001</v>
+        <v>78.879425870999995</v>
       </c>
       <c r="C29" s="5">
-        <v>0.85055977999999755</v>
+        <v>0.84806485000000009</v>
       </c>
       <c r="D29" s="5">
-        <v>13.893837211098404</v>
+        <v>13.850438493104944</v>
       </c>
       <c r="E29" s="5">
-        <v>2.2403178485742581</v>
+        <v>2.2405479591130151</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>78.412158988000002</v>
+        <v>78.413898465000003</v>
       </c>
       <c r="C30" s="5">
-        <v>-0.4688162449999993</v>
+        <v>-0.46552740599999254</v>
       </c>
       <c r="D30" s="5">
-        <v>-6.9034287504017406</v>
+        <v>-6.8566913133860989</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>79.114064935000002</v>
+        <v>79.114914390999999</v>
       </c>
       <c r="C31" s="5">
-        <v>0.7019059470000002</v>
+        <v>0.70101592599999663</v>
       </c>
       <c r="D31" s="5">
-        <v>11.286747922052086</v>
+        <v>11.271462882719474</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>79.438819963</v>
+        <v>79.439365073000005</v>
       </c>
       <c r="C32" s="5">
-        <v>0.32475502799999845</v>
+        <v>0.32445068200000549</v>
       </c>
       <c r="D32" s="5">
-        <v>5.0386224836403315</v>
+        <v>5.0337382252116702</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>79.839705491000004</v>
+        <v>79.839913882999994</v>
       </c>
       <c r="C33" s="5">
-        <v>0.40088552800000343</v>
+        <v>0.40054880999998943</v>
       </c>
       <c r="D33" s="5">
-        <v>6.2267035300177298</v>
+        <v>6.2212837350615002</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>80.717880757000003</v>
+        <v>80.717753036000005</v>
       </c>
       <c r="C34" s="5">
-        <v>0.87817526599999951</v>
+        <v>0.8778391530000107</v>
       </c>
       <c r="D34" s="5">
-        <v>14.027577191456174</v>
+        <v>14.021840688658926</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>80.723230052000005</v>
+        <v>80.721878020000005</v>
       </c>
       <c r="C35" s="5">
-        <v>5.3492950000020301E-3</v>
+        <v>4.1249840000006088E-3</v>
       </c>
       <c r="D35" s="5">
-        <v>7.9554792507097183E-2</v>
+        <v>6.1341800860326146E-2</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>80.508648948000001</v>
+        <v>80.508716483000001</v>
       </c>
       <c r="C36" s="5">
-        <v>-0.21458110400000407</v>
+        <v>-0.21316153700000484</v>
       </c>
       <c r="D36" s="5">
-        <v>-3.1436527189699692</v>
+        <v>-3.1232084753540112</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>81.157640921999999</v>
+        <v>81.157196666000004</v>
       </c>
       <c r="C37" s="5">
-        <v>0.64899197399999764</v>
+        <v>0.64848018300000376</v>
       </c>
       <c r="D37" s="5">
-        <v>10.113992906606795</v>
+        <v>10.105651615615606</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>81.527923365000007</v>
+        <v>81.527943770999997</v>
       </c>
       <c r="C38" s="5">
-        <v>0.37028244300000779</v>
+        <v>0.37074710499999242</v>
       </c>
       <c r="D38" s="5">
-        <v>5.6145103144479291</v>
+        <v>5.6217653909765852</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>81.867704028000006</v>
+        <v>81.866737607000005</v>
       </c>
       <c r="C39" s="5">
-        <v>0.33978066299999909</v>
+        <v>0.33879383600000779</v>
       </c>
       <c r="D39" s="5">
-        <v>5.1174375486127799</v>
+        <v>5.1022323202480235</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>82.816287896999995</v>
+        <v>82.816909115000001</v>
       </c>
       <c r="C40" s="5">
-        <v>0.94858386899998948</v>
+        <v>0.95017150799999683</v>
       </c>
       <c r="D40" s="5">
-        <v>14.825353499576565</v>
+        <v>14.851958215885009</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>82.813517527000002</v>
+        <v>82.812266631</v>
       </c>
       <c r="C41" s="5">
-        <v>-2.7703699999932496E-3</v>
+        <v>-4.6424840000014456E-3</v>
       </c>
       <c r="D41" s="5">
-        <v>-4.0135008481367862E-2</v>
+        <v>-6.7247903426004285E-2</v>
       </c>
       <c r="E41" s="5">
-        <v>4.9854128734894365</v>
+        <v>4.9858891803190808</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>82.890218680999993</v>
+        <v>82.892335660000001</v>
       </c>
       <c r="C42" s="5">
-        <v>7.6701153999991334E-2</v>
+        <v>8.0069029000000569E-2</v>
       </c>
       <c r="D42" s="5">
-        <v>1.1171086760815685</v>
+        <v>1.1664387299901824</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>83.424168980000005</v>
+        <v>83.425085230999997</v>
       </c>
       <c r="C43" s="5">
-        <v>0.53395029900001134</v>
+        <v>0.53274957099999654</v>
       </c>
       <c r="D43" s="5">
-        <v>8.0098207612172132</v>
+        <v>7.9909557994083169</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>83.868434757000003</v>
+        <v>83.868969406999994</v>
       </c>
       <c r="C44" s="5">
-        <v>0.44426577699999825</v>
+        <v>0.44388417599999741</v>
       </c>
       <c r="D44" s="5">
-        <v>6.5809982954424306</v>
+        <v>6.575104783382324</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>84.078684066999998</v>
+        <v>84.078835830000003</v>
       </c>
       <c r="C45" s="5">
-        <v>0.21024930999999469</v>
+        <v>0.20986642300000824</v>
       </c>
       <c r="D45" s="5">
-        <v>3.0500996819792903</v>
+        <v>3.0444487731069891</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>84.398636397999994</v>
+        <v>84.398327820000006</v>
       </c>
       <c r="C46" s="5">
-        <v>0.31995233099999609</v>
+        <v>0.31949199000000306</v>
       </c>
       <c r="D46" s="5">
-        <v>4.6632675199789864</v>
+        <v>4.6564086837519003</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>84.190141061000006</v>
+        <v>84.188913241999998</v>
       </c>
       <c r="C47" s="5">
-        <v>-0.20849533699998801</v>
+        <v>-0.20941457800000762</v>
       </c>
       <c r="D47" s="5">
-        <v>-2.9244886030272421</v>
+        <v>-2.9372176112471671</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>84.264922083000002</v>
+        <v>84.264681499000005</v>
       </c>
       <c r="C48" s="5">
-        <v>7.4781021999996256E-2</v>
+        <v>7.5768257000007111E-2</v>
       </c>
       <c r="D48" s="5">
-        <v>1.0711102363998082</v>
+        <v>1.0853366638181372</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>84.610666754999997</v>
+        <v>84.609910024000001</v>
       </c>
       <c r="C49" s="5">
-        <v>0.34574467199999503</v>
+        <v>0.34522852499999601</v>
       </c>
       <c r="D49" s="5">
-        <v>5.0363269962464541</v>
+        <v>5.0286529506605726</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>85.422919731999997</v>
+        <v>85.423050071000006</v>
       </c>
       <c r="C50" s="5">
-        <v>0.81225297699999999</v>
+        <v>0.81314004700000453</v>
       </c>
       <c r="D50" s="5">
-        <v>12.147998683261951</v>
+        <v>12.162089210876026</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>85.110930217999993</v>
+        <v>85.109719486000003</v>
       </c>
       <c r="C51" s="5">
-        <v>-0.31198951400000396</v>
+        <v>-0.31333058500000277</v>
       </c>
       <c r="D51" s="5">
-        <v>-4.2957754063510212</v>
+        <v>-4.3138632300205089</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>85.375864359999994</v>
+        <v>85.375854932999999</v>
       </c>
       <c r="C52" s="5">
-        <v>0.26493414200000132</v>
+        <v>0.26613544699999636</v>
       </c>
       <c r="D52" s="5">
-        <v>3.7999913142462205</v>
+        <v>3.817574476359975</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>85.474019572000003</v>
+        <v>85.472401003000002</v>
       </c>
       <c r="C53" s="5">
-        <v>9.8155212000008873E-2</v>
+        <v>9.654607000000226E-2</v>
       </c>
       <c r="D53" s="5">
-        <v>1.3883772642498071</v>
+        <v>1.3654748209836587</v>
       </c>
       <c r="E53" s="5">
-        <v>3.2126422406010935</v>
+        <v>3.2122467844687641</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>86.241761761999996</v>
+        <v>86.247125237999995</v>
       </c>
       <c r="C54" s="5">
-        <v>0.76774218999999277</v>
+        <v>0.77472423499999366</v>
       </c>
       <c r="D54" s="5">
-        <v>11.327357888667322</v>
+        <v>11.435788911616228</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>86.820577219</v>
+        <v>86.821067256000006</v>
       </c>
       <c r="C55" s="5">
-        <v>0.57881545700000459</v>
+        <v>0.57394201800001099</v>
       </c>
       <c r="D55" s="5">
-        <v>8.3579023746940919</v>
+        <v>8.2844021404461685</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>87.503148221999993</v>
+        <v>87.503279930999994</v>
       </c>
       <c r="C56" s="5">
-        <v>0.68257100299999252</v>
+        <v>0.68221267499998817</v>
       </c>
       <c r="D56" s="5">
-        <v>9.8530490655183378</v>
+        <v>9.8475929628931915</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>87.819782775999997</v>
+        <v>87.819587376000001</v>
       </c>
       <c r="C57" s="5">
-        <v>0.31663455400000373</v>
+        <v>0.31630744500000674</v>
       </c>
       <c r="D57" s="5">
-        <v>4.429731212033583</v>
+        <v>4.4250567861186418</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>88.326386388000003</v>
+        <v>88.325724105999996</v>
       </c>
       <c r="C58" s="5">
-        <v>0.50660361200000636</v>
+        <v>0.50613672999999437</v>
       </c>
       <c r="D58" s="5">
-        <v>7.1463183256189167</v>
+        <v>7.1395385745640194</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>89.066622820000006</v>
+        <v>89.065381049999999</v>
       </c>
       <c r="C59" s="5">
-        <v>0.74023643200000322</v>
+        <v>0.73965694400000359</v>
       </c>
       <c r="D59" s="5">
-        <v>10.53358812461671</v>
+        <v>10.525041136826019</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>89.526976602999994</v>
+        <v>89.525939898000004</v>
       </c>
       <c r="C60" s="5">
-        <v>0.46035378299998797</v>
+        <v>0.46055884800000513</v>
       </c>
       <c r="D60" s="5">
-        <v>6.3817660616502847</v>
+        <v>6.384781720677779</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>89.728678106999993</v>
+        <v>89.727967461999995</v>
       </c>
       <c r="C61" s="5">
-        <v>0.20170150399999898</v>
+        <v>0.20202756399999089</v>
       </c>
       <c r="D61" s="5">
-        <v>2.7373164189280264</v>
+        <v>2.7418286297159256</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>89.292380757999993</v>
+        <v>89.292301448000003</v>
       </c>
       <c r="C62" s="5">
-        <v>-0.43629734900000017</v>
+        <v>-0.43566601399999172</v>
       </c>
       <c r="D62" s="5">
-        <v>-5.6813462488955357</v>
+        <v>-5.6733872029018695</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>89.719933983000004</v>
+        <v>89.718612518</v>
       </c>
       <c r="C63" s="5">
-        <v>0.42755322500001114</v>
+        <v>0.42631106999999702</v>
       </c>
       <c r="D63" s="5">
-        <v>5.8996474450216052</v>
+        <v>5.8820602273445211</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>90.641114396999996</v>
+        <v>90.640495958000002</v>
       </c>
       <c r="C64" s="5">
-        <v>0.92118041399999129</v>
+        <v>0.921883440000002</v>
       </c>
       <c r="D64" s="5">
-        <v>13.040870227302715</v>
+        <v>13.0515950437188</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>90.617167871000007</v>
+        <v>90.615695974000005</v>
       </c>
       <c r="C65" s="5">
-        <v>-2.3946525999988921E-2</v>
+        <v>-2.4799983999997721E-2</v>
       </c>
       <c r="D65" s="5">
-        <v>-0.316568409342044</v>
+        <v>-0.32783621870103863</v>
       </c>
       <c r="E65" s="5">
-        <v>6.0172065438757194</v>
+        <v>6.017492091768295</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>90.384054273000004</v>
+        <v>90.392656071999994</v>
       </c>
       <c r="C66" s="5">
-        <v>-0.23311359800000275</v>
+        <v>-0.22303990200001067</v>
       </c>
       <c r="D66" s="5">
-        <v>-3.043707200227741</v>
+        <v>-2.913999966828551</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>90.544866237999997</v>
+        <v>90.545120225999995</v>
       </c>
       <c r="C67" s="5">
-        <v>0.16081196499999351</v>
+        <v>0.15246415400000046</v>
       </c>
       <c r="D67" s="5">
-        <v>2.1560659287653827</v>
+        <v>2.0429072825788319</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>90.658128297999994</v>
+        <v>90.658140664000001</v>
       </c>
       <c r="C68" s="5">
-        <v>0.11326205999999672</v>
+        <v>0.11302043800000661</v>
       </c>
       <c r="D68" s="5">
-        <v>1.5114436430585965</v>
+        <v>1.5081928519101728</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>90.086560015000003</v>
+        <v>90.086360123000006</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.57156828299999063</v>
+        <v>-0.57178054099999542</v>
       </c>
       <c r="D69" s="5">
-        <v>-7.3086813142596245</v>
+        <v>-7.3113010599715871</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>89.851899123999999</v>
+        <v>89.851201927000005</v>
       </c>
       <c r="C70" s="5">
-        <v>-0.23466089100000431</v>
+        <v>-0.23515819600000043</v>
       </c>
       <c r="D70" s="5">
-        <v>-3.0814099210563217</v>
+        <v>-3.0878534844174022</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>90.023485676000007</v>
+        <v>90.021011727000001</v>
       </c>
       <c r="C71" s="5">
-        <v>0.17158655200000794</v>
+        <v>0.1698097999999959</v>
       </c>
       <c r="D71" s="5">
-        <v>2.315814410067274</v>
+        <v>2.2916026867883854</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>89.739163852999994</v>
+        <v>89.735933204999995</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.2843218230000133</v>
+        <v>-0.28507852200000627</v>
       </c>
       <c r="D72" s="5">
-        <v>-3.7248224549043751</v>
+        <v>-3.7346645991648941</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>89.684351352999997</v>
+        <v>89.684178306999996</v>
       </c>
       <c r="C73" s="5">
-        <v>-5.4812499999997044E-2</v>
+        <v>-5.1754897999998661E-2</v>
       </c>
       <c r="D73" s="5">
-        <v>-0.73050029267409666</v>
+        <v>-0.68990478151977896</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>90.593654716000003</v>
+        <v>90.593247379999994</v>
       </c>
       <c r="C74" s="5">
-        <v>0.90930336300000647</v>
+        <v>0.90906907299999773</v>
       </c>
       <c r="D74" s="5">
-        <v>12.868643597772756</v>
+        <v>12.865167109730136</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>90.561883491000003</v>
+        <v>90.560321243000004</v>
       </c>
       <c r="C75" s="5">
-        <v>-3.1771224999999959E-2</v>
+        <v>-3.2926136999989808E-2</v>
       </c>
       <c r="D75" s="5">
-        <v>-0.42002961062803656</v>
+        <v>-0.43526950262506858</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>90.512032172000005</v>
+        <v>90.511060099999995</v>
       </c>
       <c r="C76" s="5">
-        <v>-4.9851318999998284E-2</v>
+        <v>-4.9261143000009611E-2</v>
       </c>
       <c r="D76" s="5">
-        <v>-0.65856405043603905</v>
+        <v>-0.65080199633343883</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>90.968941629</v>
+        <v>90.967903548999999</v>
       </c>
       <c r="C77" s="5">
-        <v>0.45690945699999475</v>
+        <v>0.4568434490000044</v>
       </c>
       <c r="D77" s="5">
-        <v>6.2287116945109355</v>
+        <v>6.2278554833238298</v>
       </c>
       <c r="E77" s="5">
-        <v>0.3881976961592537</v>
+        <v>0.38868274553787163</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>90.855142467999997</v>
+        <v>90.867248540000006</v>
       </c>
       <c r="C78" s="5">
-        <v>-0.11379916100000287</v>
+        <v>-0.10065500899999336</v>
       </c>
       <c r="D78" s="5">
-        <v>-1.4908751070449866</v>
+        <v>-1.3197363486047498</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>90.965688217999997</v>
+        <v>90.966591940000001</v>
       </c>
       <c r="C79" s="5">
-        <v>0.11054575</v>
+        <v>9.9343399999995086E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>1.4698808651651518</v>
+        <v>1.3198542717506756</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>90.500723527999995</v>
+        <v>90.501522109000007</v>
       </c>
       <c r="C80" s="5">
-        <v>-0.46496469000000218</v>
+        <v>-0.46506983099999388</v>
       </c>
       <c r="D80" s="5">
-        <v>-5.9641834235101943</v>
+        <v>-5.9654367819899417</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>91.319922138999999</v>
+        <v>91.320255767000006</v>
       </c>
       <c r="C81" s="5">
-        <v>0.81919861100000446</v>
+        <v>0.81873365799999931</v>
       </c>
       <c r="D81" s="5">
-        <v>11.419646177741338</v>
+        <v>11.412733116648898</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>91.737503617000002</v>
+        <v>91.736797594999999</v>
       </c>
       <c r="C82" s="5">
-        <v>0.41758147800000245</v>
+        <v>0.41654182799999262</v>
       </c>
       <c r="D82" s="5">
-        <v>5.6274082107787171</v>
+        <v>5.6130233310880628</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>91.404146806</v>
+        <v>91.399816795000007</v>
       </c>
       <c r="C83" s="5">
-        <v>-0.33335681100000158</v>
+        <v>-0.33698079999999209</v>
       </c>
       <c r="D83" s="5">
-        <v>-4.2744707700884117</v>
+        <v>-4.3200372951679888</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>92.086536378999995</v>
+        <v>92.079652689</v>
       </c>
       <c r="C84" s="5">
-        <v>0.6823895729999947</v>
+        <v>0.67983589399999289</v>
       </c>
       <c r="D84" s="5">
-        <v>9.3359214872443594</v>
+        <v>9.3000014518350493</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>93.193410787000005</v>
+        <v>93.192881185000005</v>
       </c>
       <c r="C85" s="5">
-        <v>1.1068744080000101</v>
+        <v>1.113228496000005</v>
       </c>
       <c r="D85" s="5">
-        <v>15.416744890882805</v>
+        <v>15.512449826149965</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>92.972079395999998</v>
+        <v>92.970267171000003</v>
       </c>
       <c r="C86" s="5">
-        <v>-0.22133139100000676</v>
+        <v>-0.22261401400000125</v>
       </c>
       <c r="D86" s="5">
-        <v>-2.8130279031839289</v>
+        <v>-2.8291317984105557</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>93.532597746999997</v>
+        <v>93.530456645000001</v>
       </c>
       <c r="C87" s="5">
-        <v>0.56051835099999892</v>
+        <v>0.56018947399999774</v>
       </c>
       <c r="D87" s="5">
-        <v>7.4794473782652249</v>
+        <v>7.4750630342839131</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>93.618130911999998</v>
+        <v>93.616855419000004</v>
       </c>
       <c r="C88" s="5">
-        <v>8.5533165000001077E-2</v>
+        <v>8.6398774000002732E-2</v>
       </c>
       <c r="D88" s="5">
-        <v>1.1029054619895673</v>
+        <v>1.1141494405762842</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>93.699704193000002</v>
+        <v>93.700060468999993</v>
       </c>
       <c r="C89" s="5">
-        <v>8.1573281000004272E-2</v>
+        <v>8.3205049999989456E-2</v>
       </c>
       <c r="D89" s="5">
-        <v>1.050634284193519</v>
+        <v>1.0717683953409773</v>
       </c>
       <c r="E89" s="5">
-        <v>3.0018625204379257</v>
+        <v>3.0034295761562912</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>94.047148805999996</v>
+        <v>94.060944190000001</v>
       </c>
       <c r="C90" s="5">
-        <v>0.3474446129999933</v>
+        <v>0.36088372100000754</v>
       </c>
       <c r="D90" s="5">
-        <v>4.5415576652462875</v>
+        <v>4.7209450915806084</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>94.920821955999997</v>
+        <v>94.924840689000007</v>
       </c>
       <c r="C91" s="5">
-        <v>0.8736731500000019</v>
+        <v>0.8638964990000062</v>
       </c>
       <c r="D91" s="5">
-        <v>11.73526892834451</v>
+        <v>11.595457351999094</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>95.070940871999994</v>
+        <v>95.075539074000005</v>
       </c>
       <c r="C92" s="5">
-        <v>0.15011891599999672</v>
+        <v>0.15069838499999832</v>
       </c>
       <c r="D92" s="5">
-        <v>1.9144159176850861</v>
+        <v>1.9217882614281701</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>94.821806065000004</v>
+        <v>94.826105264000006</v>
       </c>
       <c r="C93" s="5">
-        <v>-0.24913480699999013</v>
+        <v>-0.24943380999999931</v>
       </c>
       <c r="D93" s="5">
-        <v>-3.0996884797648283</v>
+        <v>-3.1032071717607801</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>94.821461013000004</v>
+        <v>94.824399162999995</v>
       </c>
       <c r="C94" s="5">
-        <v>-3.4505200000012337E-4</v>
+        <v>-1.7061010000105625E-3</v>
       </c>
       <c r="D94" s="5">
-        <v>-4.366654993592789E-3</v>
+        <v>-2.1588133488881223E-2</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>94.972619280999993</v>
+        <v>94.956159635000006</v>
       </c>
       <c r="C95" s="5">
-        <v>0.15115826799998899</v>
+        <v>0.13176047200001051</v>
       </c>
       <c r="D95" s="5">
-        <v>1.9298245535753322</v>
+        <v>1.6802271982764516</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>96.231719952000006</v>
+        <v>96.219696679999998</v>
       </c>
       <c r="C96" s="5">
-        <v>1.259100671000013</v>
+        <v>1.2635370449999925</v>
       </c>
       <c r="D96" s="5">
-        <v>17.121867243067079</v>
+        <v>17.189877287498547</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>96.092314533000007</v>
+        <v>96.092295559999997</v>
       </c>
       <c r="C97" s="5">
-        <v>-0.13940541899999914</v>
+        <v>-0.12740112000000181</v>
       </c>
       <c r="D97" s="5">
-        <v>-1.7245878662576763</v>
+        <v>-1.5773579828611717</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>95.900263390000006</v>
+        <v>95.897398136000007</v>
       </c>
       <c r="C98" s="5">
-        <v>-0.19205114300000048</v>
+        <v>-0.19489742399998988</v>
       </c>
       <c r="D98" s="5">
-        <v>-2.3721445340572189</v>
+        <v>-2.4069099914803882</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>96.09862717</v>
+        <v>96.094570290999997</v>
       </c>
       <c r="C99" s="5">
-        <v>0.19836377999999399</v>
+        <v>0.19717215499998986</v>
       </c>
       <c r="D99" s="5">
-        <v>2.5105592748047023</v>
+        <v>2.4953821186561642</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>96.257053623000004</v>
+        <v>96.254412642000005</v>
       </c>
       <c r="C100" s="5">
-        <v>0.15842645300000413</v>
+        <v>0.15984235100000888</v>
       </c>
       <c r="D100" s="5">
-        <v>1.9963347902808071</v>
+        <v>2.0144259099162509</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>96.636510833000003</v>
+        <v>96.637181056000003</v>
       </c>
       <c r="C101" s="5">
-        <v>0.37945720999999821</v>
+        <v>0.38276841399999739</v>
       </c>
       <c r="D101" s="5">
-        <v>4.8344744409602569</v>
+        <v>4.8777245744388242</v>
       </c>
       <c r="E101" s="5">
-        <v>3.1342752523005224</v>
+        <v>3.1345983901170937</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>96.499262916000006</v>
+        <v>96.515216624999994</v>
       </c>
       <c r="C102" s="5">
-        <v>-0.13724791699999628</v>
+        <v>-0.1219644310000092</v>
       </c>
       <c r="D102" s="5">
-        <v>-1.6910488284342828</v>
+        <v>-1.5040343907520071</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>96.624586308000005</v>
+        <v>96.633055266</v>
       </c>
       <c r="C103" s="5">
-        <v>0.12532339199999853</v>
+        <v>0.11783864100000585</v>
       </c>
       <c r="D103" s="5">
-        <v>1.569617501127385</v>
+        <v>1.4749985744589189</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>97.492154647999996</v>
+        <v>97.502863762000004</v>
       </c>
       <c r="C104" s="5">
-        <v>0.86756833999999117</v>
+        <v>0.86980849600000454</v>
       </c>
       <c r="D104" s="5">
-        <v>11.322834129135838</v>
+        <v>11.352488668664339</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>97.217878184</v>
+        <v>97.235509277000006</v>
       </c>
       <c r="C105" s="5">
-        <v>-0.27427646399999617</v>
+        <v>-0.26735448499999848</v>
       </c>
       <c r="D105" s="5">
-        <v>-3.3242313408445967</v>
+        <v>-3.2412477362369074</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>97.343492741999995</v>
+        <v>97.349592557999998</v>
       </c>
       <c r="C106" s="5">
-        <v>0.12561455799999521</v>
+        <v>0.1140832809999921</v>
       </c>
       <c r="D106" s="5">
-        <v>1.5615781510842641</v>
+        <v>1.4170421257477805</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>97.605615799999995</v>
+        <v>97.573636843000003</v>
       </c>
       <c r="C107" s="5">
-        <v>0.26212305800000024</v>
+        <v>0.22404428500000506</v>
       </c>
       <c r="D107" s="5">
-        <v>3.2796054870067648</v>
+        <v>2.7969557922771449</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>98.276278301999994</v>
+        <v>98.258038436000007</v>
       </c>
       <c r="C108" s="5">
-        <v>0.67066250199999899</v>
+        <v>0.68440159300000403</v>
       </c>
       <c r="D108" s="5">
-        <v>8.5642280095734158</v>
+        <v>8.7494744281373613</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>97.599234202000005</v>
+        <v>97.593714081000002</v>
       </c>
       <c r="C109" s="5">
-        <v>-0.67704409999998916</v>
+        <v>-0.66432435500000508</v>
       </c>
       <c r="D109" s="5">
-        <v>-7.9608704607736502</v>
+        <v>-7.8182233608162903</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>98.125402124000004</v>
+        <v>98.119325258000003</v>
       </c>
       <c r="C110" s="5">
-        <v>0.52616792199999907</v>
+        <v>0.52561117700000182</v>
       </c>
       <c r="D110" s="5">
-        <v>6.6646404216917698</v>
+        <v>6.6577660878551104</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>98.647080869000007</v>
+        <v>98.641271051999993</v>
       </c>
       <c r="C111" s="5">
-        <v>0.52167874500000266</v>
+        <v>0.52194579399998986</v>
       </c>
       <c r="D111" s="5">
-        <v>6.56963176076657</v>
+        <v>6.5735128452365732</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>98.829117226999998</v>
+        <v>98.826560064000006</v>
       </c>
       <c r="C112" s="5">
-        <v>0.18203635799999063</v>
+        <v>0.18528901200001258</v>
       </c>
       <c r="D112" s="5">
-        <v>2.2370086801508426</v>
+        <v>2.2775292838867589</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>98.850196366999995</v>
+        <v>98.852941900999994</v>
       </c>
       <c r="C113" s="5">
-        <v>2.1079139999997665E-2</v>
+        <v>2.6381836999988195E-2</v>
       </c>
       <c r="D113" s="5">
-        <v>0.25624697503541238</v>
+        <v>0.32081180692022926</v>
       </c>
       <c r="E113" s="5">
-        <v>2.2907341282484062</v>
+        <v>2.292865769455732</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>99.326333503000001</v>
+        <v>99.342769923999995</v>
       </c>
       <c r="C114" s="5">
-        <v>0.47613713600000551</v>
+        <v>0.48982802300000117</v>
       </c>
       <c r="D114" s="5">
-        <v>5.9357183605230901</v>
+        <v>6.1108997702974177</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>99.254282382</v>
+        <v>99.268537929999994</v>
       </c>
       <c r="C115" s="5">
-        <v>-7.2051121000001217E-2</v>
+        <v>-7.4231994000001578E-2</v>
       </c>
       <c r="D115" s="5">
-        <v>-0.86701301693210553</v>
+        <v>-0.89300118621938873</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>99.632338528999995</v>
+        <v>99.650081431999993</v>
       </c>
       <c r="C116" s="5">
-        <v>0.37805614699999524</v>
+        <v>0.38154350199999953</v>
       </c>
       <c r="D116" s="5">
-        <v>4.6677391936281065</v>
+        <v>4.7110199249330353</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>100.79521484999999</v>
+        <v>100.82663118000001</v>
       </c>
       <c r="C117" s="5">
-        <v>1.1628763209999988</v>
+        <v>1.1765497480000136</v>
       </c>
       <c r="D117" s="5">
-        <v>14.941031625743651</v>
+        <v>15.125409021159664</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>101.01805296000001</v>
+        <v>101.02817987</v>
       </c>
       <c r="C118" s="5">
-        <v>0.22283811000001208</v>
+        <v>0.20154868999999564</v>
       </c>
       <c r="D118" s="5">
-        <v>2.6854579092616682</v>
+        <v>2.4253045653292116</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>102.88600174</v>
+        <v>102.83806154</v>
       </c>
       <c r="C119" s="5">
-        <v>1.8679487799999919</v>
+        <v>1.8098816699999958</v>
       </c>
       <c r="D119" s="5">
-        <v>24.591255375205101</v>
+        <v>23.747443517362733</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>103.35174859</v>
+        <v>103.32941973</v>
       </c>
       <c r="C120" s="5">
-        <v>0.46574685000000215</v>
+        <v>0.49135818999999969</v>
       </c>
       <c r="D120" s="5">
-        <v>5.5694989905850756</v>
+        <v>5.8866735633338108</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>102.74806097</v>
+        <v>102.73581278</v>
       </c>
       <c r="C121" s="5">
-        <v>-0.60368762000000231</v>
+        <v>-0.59360694999999453</v>
       </c>
       <c r="D121" s="5">
-        <v>-6.7884624788332566</v>
+        <v>-6.6800607337947344</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>103.16342059999999</v>
+        <v>103.15379864000001</v>
       </c>
       <c r="C122" s="5">
-        <v>0.41535962999999754</v>
+        <v>0.41798586000000171</v>
       </c>
       <c r="D122" s="5">
-        <v>4.9603298313022126</v>
+        <v>4.9930065842030302</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>103.61309893000001</v>
+        <v>103.6052308</v>
       </c>
       <c r="C123" s="5">
-        <v>0.44967833000001178</v>
+        <v>0.45143215999999597</v>
       </c>
       <c r="D123" s="5">
-        <v>5.3579114857362775</v>
+        <v>5.3798277548100071</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>104.00492901</v>
+        <v>104.00263781</v>
       </c>
       <c r="C124" s="5">
-        <v>0.3918300799999912</v>
+        <v>0.3974070099999949</v>
       </c>
       <c r="D124" s="5">
-        <v>4.6335851209696743</v>
+        <v>4.7012972265085828</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>104.9247575</v>
+        <v>104.9294562</v>
       </c>
       <c r="C125" s="5">
-        <v>0.91982849000000044</v>
+        <v>0.92681839000000821</v>
       </c>
       <c r="D125" s="5">
-        <v>11.144666477762444</v>
+        <v>11.233809881883051</v>
       </c>
       <c r="E125" s="5">
-        <v>6.14521908529857</v>
+        <v>6.1470242383737661</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>104.78580391</v>
+        <v>104.80198031</v>
       </c>
       <c r="C126" s="5">
-        <v>-0.13895358999999985</v>
+        <v>-0.12747588999999948</v>
       </c>
       <c r="D126" s="5">
-        <v>-1.5776555985836493</v>
+        <v>-1.4481450647342742</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>105.03475173</v>
+        <v>105.05351327</v>
       </c>
       <c r="C127" s="5">
-        <v>0.24894781999999793</v>
+        <v>0.25153295999999159</v>
       </c>
       <c r="D127" s="5">
-        <v>2.8884828599502033</v>
+        <v>2.9184182620061838</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>106.04527812000001</v>
+        <v>106.06805523</v>
       </c>
       <c r="C128" s="5">
-        <v>1.0105263900000097</v>
+        <v>1.0145419600000025</v>
       </c>
       <c r="D128" s="5">
-        <v>12.175978490652861</v>
+        <v>12.22466084749394</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>105.87948895</v>
+        <v>105.92185078</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.1657891700000107</v>
+        <v>-0.14620444999999904</v>
       </c>
       <c r="D129" s="5">
-        <v>-1.8600094805693246</v>
+        <v>-1.6416002312312661</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>106.8930845</v>
+        <v>106.90372120000001</v>
       </c>
       <c r="C130" s="5">
-        <v>1.0135955500000051</v>
+        <v>0.98187042000000702</v>
       </c>
       <c r="D130" s="5">
-        <v>12.112302942478493</v>
+        <v>11.708738108151518</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>108.42639560000001</v>
+        <v>108.3737007</v>
       </c>
       <c r="C131" s="5">
-        <v>1.5333111000000059</v>
+        <v>1.4699794999999938</v>
       </c>
       <c r="D131" s="5">
-        <v>18.638306664109351</v>
+        <v>17.807508534706784</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>108.68628597</v>
+        <v>108.66380823</v>
       </c>
       <c r="C132" s="5">
-        <v>0.25989036999999371</v>
+        <v>0.29010753000000022</v>
       </c>
       <c r="D132" s="5">
-        <v>2.9145381526838099</v>
+        <v>3.2600212681791252</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>109.40906361</v>
+        <v>109.38763346</v>
       </c>
       <c r="C133" s="5">
-        <v>0.72277764000000388</v>
+        <v>0.72382523000000276</v>
       </c>
       <c r="D133" s="5">
-        <v>8.2786004371163457</v>
+        <v>8.2928206478385835</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>109.16481048</v>
+        <v>109.15070267</v>
       </c>
       <c r="C134" s="5">
-        <v>-0.24425313000000415</v>
+        <v>-0.23693079000000239</v>
       </c>
       <c r="D134" s="5">
-        <v>-2.6463209228762885</v>
+        <v>-2.5684279563075618</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>108.91295805</v>
+        <v>108.90396217999999</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.25185242999999957</v>
+        <v>-0.24674049000000764</v>
       </c>
       <c r="D135" s="5">
-        <v>-2.7336406104518263</v>
+        <v>-2.6791848738472401</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>109.85242307</v>
+        <v>109.85129089</v>
       </c>
       <c r="C136" s="5">
-        <v>0.9394650200000001</v>
+        <v>0.94732871000000785</v>
       </c>
       <c r="D136" s="5">
-        <v>10.85647052694112</v>
+        <v>10.952683161383646</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>110.46191044</v>
+        <v>110.46869753999999</v>
       </c>
       <c r="C137" s="5">
-        <v>0.60948736999999653</v>
+        <v>0.6174066499999924</v>
       </c>
       <c r="D137" s="5">
-        <v>6.8648575556939262</v>
+        <v>6.9569045305448274</v>
       </c>
       <c r="E137" s="5">
-        <v>5.2772606503284081</v>
+        <v>5.2790146262094106</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>110.19406556</v>
+        <v>110.20889287</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.2678448799999984</v>
+        <v>-0.25980466999999408</v>
       </c>
       <c r="D138" s="5">
-        <v>-2.8712327972878704</v>
+        <v>-2.785986741854718</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>110.87197041</v>
+        <v>110.89276412</v>
       </c>
       <c r="C139" s="5">
-        <v>0.67790485000000444</v>
+        <v>0.68387124999999571</v>
       </c>
       <c r="D139" s="5">
-        <v>7.6372795411843164</v>
+        <v>7.7057355798997751</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>111.26941925</v>
+        <v>111.29481982999999</v>
       </c>
       <c r="C140" s="5">
-        <v>0.39744883999999558</v>
+        <v>0.40205570999999907</v>
       </c>
       <c r="D140" s="5">
-        <v>4.387540644115373</v>
+        <v>4.4385666314074257</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>110.65620097999999</v>
+        <v>110.69922973</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.6132182700000044</v>
+        <v>-0.59559009999999546</v>
       </c>
       <c r="D141" s="5">
-        <v>-6.4165144602023938</v>
+        <v>-6.2360750440405788</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>110.78270229</v>
+        <v>110.79413891999999</v>
       </c>
       <c r="C142" s="5">
-        <v>0.12650131000000897</v>
+        <v>9.4909189999995647E-2</v>
       </c>
       <c r="D142" s="5">
-        <v>1.3804891023828869</v>
+        <v>1.0336984050239195</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>109.82185984</v>
+        <v>109.76966908</v>
       </c>
       <c r="C143" s="5">
-        <v>-0.96084245000000124</v>
+        <v>-1.0244698399999947</v>
       </c>
       <c r="D143" s="5">
-        <v>-9.9254551736735248</v>
+        <v>-10.54866616498018</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>109.38038999</v>
+        <v>109.36168431999999</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.44146985000000427</v>
+        <v>-0.40798476000000505</v>
       </c>
       <c r="D144" s="5">
-        <v>-4.7186111186870221</v>
+        <v>-4.3700288637795399</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>110.40591790000001</v>
+        <v>110.38215821</v>
       </c>
       <c r="C145" s="5">
-        <v>1.0255279100000081</v>
+        <v>1.0204738900000052</v>
       </c>
       <c r="D145" s="5">
-        <v>11.849648395877344</v>
+        <v>11.790343443990237</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>110.56249393</v>
+        <v>110.5471331</v>
       </c>
       <c r="C146" s="5">
-        <v>0.15657602999999654</v>
+        <v>0.16497488999999632</v>
       </c>
       <c r="D146" s="5">
-        <v>1.7151593402528809</v>
+        <v>1.808311733402812</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>109.53098512</v>
+        <v>109.52100086</v>
       </c>
       <c r="C147" s="5">
-        <v>-1.0315088100000054</v>
+        <v>-1.0261322399999955</v>
       </c>
       <c r="D147" s="5">
-        <v>-10.638591020359867</v>
+        <v>-10.587335462073311</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>110.36762816</v>
+        <v>110.36653810999999</v>
       </c>
       <c r="C148" s="5">
-        <v>0.83664303999999845</v>
+        <v>0.84553724999999247</v>
       </c>
       <c r="D148" s="5">
-        <v>9.5611518255906738</v>
+        <v>9.668068458385882</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>111.08177922</v>
+        <v>111.08815887</v>
       </c>
       <c r="C149" s="5">
-        <v>0.71415106000000605</v>
+        <v>0.72162076000000752</v>
       </c>
       <c r="D149" s="5">
-        <v>8.0471743633264268</v>
+        <v>8.1344775221272805</v>
       </c>
       <c r="E149" s="5">
-        <v>0.56116065486364608</v>
+        <v>0.56075734012859257</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>111.25228266000001</v>
+        <v>111.26575991</v>
       </c>
       <c r="C150" s="5">
-        <v>0.1705034400000045</v>
+        <v>0.17760103999999899</v>
       </c>
       <c r="D150" s="5">
-        <v>1.8575530226702108</v>
+        <v>1.9354471488079117</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>112.15048543</v>
+        <v>112.16906399</v>
       </c>
       <c r="C151" s="5">
-        <v>0.89820276999999749</v>
+        <v>0.90330407999999807</v>
       </c>
       <c r="D151" s="5">
-        <v>10.130275606305217</v>
+        <v>10.189113707251106</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>112.27609901</v>
+        <v>112.2996697</v>
       </c>
       <c r="C152" s="5">
-        <v>0.12561357999999245</v>
+        <v>0.13060570999999754</v>
       </c>
       <c r="D152" s="5">
-        <v>1.3523645822396846</v>
+        <v>1.4062205021313057</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>113.20027127</v>
+        <v>113.23989732</v>
       </c>
       <c r="C153" s="5">
-        <v>0.92417226000000596</v>
+        <v>0.94022762000000171</v>
       </c>
       <c r="D153" s="5">
-        <v>10.337168061605407</v>
+        <v>10.522794175091988</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>113.62699049</v>
+        <v>113.63501526</v>
       </c>
       <c r="C154" s="5">
-        <v>0.4267192199999954</v>
+        <v>0.39511794000000577</v>
       </c>
       <c r="D154" s="5">
-        <v>4.6184879600478235</v>
+        <v>4.2683479399040269</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>113.970405</v>
+        <v>113.93025788</v>
       </c>
       <c r="C155" s="5">
-        <v>0.34341451000000234</v>
+        <v>0.29524261999999624</v>
       </c>
       <c r="D155" s="5">
-        <v>3.6876541085654413</v>
+        <v>3.1627402568130014</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>114.11178689</v>
+        <v>114.09847043000001</v>
       </c>
       <c r="C156" s="5">
-        <v>0.14138189000000523</v>
+        <v>0.1682125500000069</v>
       </c>
       <c r="D156" s="5">
-        <v>1.4988155651042279</v>
+        <v>1.7862007767811106</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>114.36511283</v>
+        <v>114.34026815999999</v>
       </c>
       <c r="C157" s="5">
-        <v>0.25332593999999631</v>
+        <v>0.24179772999998761</v>
       </c>
       <c r="D157" s="5">
-        <v>2.6967453533481844</v>
+        <v>2.5728937474138736</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>114.78048948999999</v>
+        <v>114.7649584</v>
       </c>
       <c r="C158" s="5">
-        <v>0.41537665999999263</v>
+        <v>0.42469024000000388</v>
       </c>
       <c r="D158" s="5">
-        <v>4.4465541754926896</v>
+        <v>4.5493088377903002</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>114.56629105</v>
+        <v>114.55749874</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.21419843999998989</v>
+        <v>-0.20745965999999783</v>
       </c>
       <c r="D159" s="5">
-        <v>-2.2165462689885951</v>
+        <v>-2.1477922953309081</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>114.62810090000001</v>
+        <v>114.62831274</v>
       </c>
       <c r="C160" s="5">
-        <v>6.1809850000003053E-2</v>
+        <v>7.08139999999986E-2</v>
       </c>
       <c r="D160" s="5">
-        <v>0.64933853313031697</v>
+        <v>0.74431010158988453</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>114.48958510999999</v>
+        <v>114.4957031</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.13851579000001379</v>
+        <v>-0.13260963999999831</v>
       </c>
       <c r="D161" s="5">
-        <v>-1.4404728550101664</v>
+        <v>-1.3794405743941307</v>
       </c>
       <c r="E161" s="5">
-        <v>3.0678351696642903</v>
+        <v>3.0674234451825377</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>114.59019221</v>
+        <v>114.60122017</v>
       </c>
       <c r="C162" s="5">
-        <v>0.10060710000000483</v>
+        <v>0.10551707000000476</v>
       </c>
       <c r="D162" s="5">
-        <v>1.0596048961038829</v>
+        <v>1.1115199691366984</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>113.96647043999999</v>
+        <v>113.98057108</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.62372177000000306</v>
+        <v>-0.62064909000000057</v>
       </c>
       <c r="D163" s="5">
-        <v>-6.3396438328855886</v>
+        <v>-6.3087477489586652</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>113.84740141</v>
+        <v>113.86594219</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.11906902999999147</v>
+        <v>-0.11462889000000587</v>
       </c>
       <c r="D164" s="5">
-        <v>-1.2465477590639429</v>
+        <v>-1.200172605119143</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>113.444712</v>
+        <v>113.4709612</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.4026894100000078</v>
+        <v>-0.39498098999999343</v>
       </c>
       <c r="D165" s="5">
-        <v>-4.1629103883172096</v>
+        <v>-4.0840846376294255</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>113.56293353</v>
+        <v>113.56788612</v>
       </c>
       <c r="C166" s="5">
-        <v>0.11822152999999958</v>
+        <v>9.6924919999992198E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>1.2577208865708789</v>
+        <v>1.0298483947309256</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>113.71625623</v>
+        <v>113.69182532000001</v>
       </c>
       <c r="C167" s="5">
-        <v>0.15332270000000392</v>
+        <v>0.12393920000000946</v>
       </c>
       <c r="D167" s="5">
-        <v>1.632219424323833</v>
+        <v>1.3174762778298765</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>114.34967908</v>
+        <v>114.34256619999999</v>
       </c>
       <c r="C168" s="5">
-        <v>0.63342285000000231</v>
+        <v>0.65074087999998653</v>
       </c>
       <c r="D168" s="5">
-        <v>6.8928756028267202</v>
+        <v>7.0888732749626371</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>114.45852841999999</v>
+        <v>114.43967406</v>
       </c>
       <c r="C169" s="5">
-        <v>0.10884933999999191</v>
+        <v>9.7107860000008372E-2</v>
       </c>
       <c r="D169" s="5">
-        <v>1.1482780987652097</v>
+        <v>1.0238993909820193</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>114.31774999</v>
+        <v>114.30515807</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.14077842999999746</v>
+        <v>-0.13451598999999703</v>
       </c>
       <c r="D170" s="5">
-        <v>-1.4659981784319265</v>
+        <v>-1.4014345352652224</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>114.17286561</v>
+        <v>114.16579087</v>
       </c>
       <c r="C171" s="5">
-        <v>-0.14488437999999348</v>
+        <v>-0.13936720000000946</v>
       </c>
       <c r="D171" s="5">
-        <v>-1.5103030182763932</v>
+        <v>-1.4533349882356106</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>114.49481674</v>
+        <v>114.49543783999999</v>
       </c>
       <c r="C172" s="5">
-        <v>0.32195113000000219</v>
+        <v>0.32964696999999887</v>
       </c>
       <c r="D172" s="5">
-        <v>3.4368050894518554</v>
+        <v>3.5204883897682615</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>114.45144015</v>
+        <v>114.45605602000001</v>
       </c>
       <c r="C173" s="5">
-        <v>-4.3376590000008264E-2</v>
+        <v>-3.9381819999988465E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>-0.45367630167488793</v>
+        <v>-0.4119717370008158</v>
       </c>
       <c r="E173" s="5">
-        <v>-3.3317406088373414E-2</v>
+        <v>-3.4627570228873417E-2</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>114.4100567</v>
+        <v>114.41748063</v>
       </c>
       <c r="C174" s="5">
-        <v>-4.1383449999997879E-2</v>
+        <v>-3.8575390000005427E-2</v>
       </c>
       <c r="D174" s="5">
-        <v>-0.43303518078039449</v>
+        <v>-0.4036899253968107</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>114.87798230999999</v>
+        <v>114.88674776000001</v>
       </c>
       <c r="C175" s="5">
-        <v>0.46792560999999466</v>
+        <v>0.46926713000000575</v>
       </c>
       <c r="D175" s="5">
-        <v>5.019798199103831</v>
+        <v>5.0341818576055575</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>115.06299088</v>
+        <v>115.07483560999999</v>
       </c>
       <c r="C176" s="5">
-        <v>0.18500857000000792</v>
+        <v>0.18808784999998807</v>
       </c>
       <c r="D176" s="5">
-        <v>1.9497849833890468</v>
+        <v>1.9823773597592576</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>114.66838657</v>
+        <v>114.68108985000001</v>
       </c>
       <c r="C177" s="5">
-        <v>-0.3946043100000054</v>
+        <v>-0.3937457599999874</v>
       </c>
       <c r="D177" s="5">
-        <v>-4.0386125268047408</v>
+        <v>-4.0295833031430135</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>114.84970077</v>
+        <v>114.85085213000001</v>
       </c>
       <c r="C178" s="5">
-        <v>0.18131420000000276</v>
+        <v>0.16976228000000049</v>
       </c>
       <c r="D178" s="5">
-        <v>1.9140343859844533</v>
+        <v>1.7908926421466242</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>114.93175882</v>
+        <v>114.92319637</v>
       </c>
       <c r="C179" s="5">
-        <v>8.2058050000000549E-2</v>
+        <v>7.234423999999251E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>0.86075569908488081</v>
+        <v>0.75850093470277713</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>114.15014794</v>
+        <v>114.14775048</v>
       </c>
       <c r="C180" s="5">
-        <v>-0.78161088000000234</v>
+        <v>-0.7754458900000003</v>
       </c>
       <c r="D180" s="5">
-        <v>-7.8623544822707832</v>
+        <v>-7.8031829428993449</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>114.40973972</v>
+        <v>114.39868154</v>
       </c>
       <c r="C181" s="5">
-        <v>0.25959178000000804</v>
+        <v>0.25093105999999921</v>
       </c>
       <c r="D181" s="5">
-        <v>2.7633437302097441</v>
+        <v>2.6700901719822756</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>114.64534068</v>
+        <v>114.63564529</v>
       </c>
       <c r="C182" s="5">
-        <v>0.2356009599999993</v>
+        <v>0.23696375000000103</v>
       </c>
       <c r="D182" s="5">
-        <v>2.4993093774788422</v>
+        <v>2.5141770344541126</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>114.72553587</v>
+        <v>114.72104784</v>
       </c>
       <c r="C183" s="5">
-        <v>8.0195189999997751E-2</v>
+        <v>8.5402549999997746E-2</v>
       </c>
       <c r="D183" s="5">
-        <v>0.84264508946825245</v>
+        <v>0.89766166248226309</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>114.47787088</v>
+        <v>114.47871295</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.24766499000000408</v>
+        <v>-0.24233488999999508</v>
       </c>
       <c r="D184" s="5">
-        <v>-2.5599755826822612</v>
+        <v>-2.5056167261366613</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>114.80041227</v>
+        <v>114.80341728000001</v>
       </c>
       <c r="C185" s="5">
-        <v>0.32254138999999782</v>
+        <v>0.32470433000000298</v>
       </c>
       <c r="D185" s="5">
-        <v>3.4338878894575542</v>
+        <v>3.4572499013211244</v>
       </c>
       <c r="E185" s="5">
-        <v>0.30490845684654211</v>
+        <v>0.30348875549170984</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>113.93900816</v>
+        <v>113.9431909</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.86140410999999517</v>
+        <v>-0.86022638000000029</v>
       </c>
       <c r="D186" s="5">
-        <v>-8.6417350843863598</v>
+        <v>-8.6301858732618868</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>114.24157459</v>
+        <v>114.24585512</v>
       </c>
       <c r="C187" s="5">
-        <v>0.30256642999999883</v>
+        <v>0.30266421999999693</v>
       </c>
       <c r="D187" s="5">
-        <v>3.2335706421028787</v>
+        <v>3.2345105736540702</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>114.81307043</v>
+        <v>114.81981718999999</v>
       </c>
       <c r="C188" s="5">
-        <v>0.5714958399999972</v>
+        <v>0.57396206999999322</v>
       </c>
       <c r="D188" s="5">
-        <v>6.17097664018047</v>
+        <v>6.1981083144848625</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>115.48014387000001</v>
+        <v>115.48173995000001</v>
       </c>
       <c r="C189" s="5">
-        <v>0.66707344000001001</v>
+        <v>0.66192276000001016</v>
       </c>
       <c r="D189" s="5">
-        <v>7.1992677307274322</v>
+        <v>7.1414727475928252</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>115.38913958000001</v>
+        <v>115.38985943</v>
       </c>
       <c r="C190" s="5">
-        <v>-9.1004290000000765E-2</v>
+        <v>-9.1880520000003685E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>-0.94157367246276991</v>
+        <v>-0.950586849031132</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>115.07086952</v>
+        <v>115.0681156</v>
       </c>
       <c r="C191" s="5">
-        <v>-0.31827006000000324</v>
+        <v>-0.32174383000000262</v>
       </c>
       <c r="D191" s="5">
-        <v>-3.2601258624415541</v>
+        <v>-3.2951445086974562</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>114.90471965</v>
+        <v>114.90439594999999</v>
       </c>
       <c r="C192" s="5">
-        <v>-0.16614986999999815</v>
+        <v>-0.16371965000000444</v>
       </c>
       <c r="D192" s="5">
-        <v>-1.7189761826321814</v>
+        <v>-1.6940699355536215</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>115.76278790000001</v>
+        <v>115.76149263000001</v>
       </c>
       <c r="C193" s="5">
-        <v>0.85806825000000231</v>
+        <v>0.85709668000001216</v>
       </c>
       <c r="D193" s="5">
-        <v>9.3385519467890976</v>
+        <v>9.3275679845143067</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>116.29713692</v>
+        <v>116.29159975</v>
       </c>
       <c r="C194" s="5">
-        <v>0.5343490199999934</v>
+        <v>0.53010711999999671</v>
       </c>
       <c r="D194" s="5">
-        <v>5.6818847108828674</v>
+        <v>5.6357020979637129</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>116.67442115999999</v>
+        <v>116.67170985</v>
       </c>
       <c r="C195" s="5">
-        <v>0.3772842399999945</v>
+        <v>0.38011009999999601</v>
       </c>
       <c r="D195" s="5">
-        <v>3.9631864793282068</v>
+        <v>3.9935999996617566</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>116.92282981</v>
+        <v>116.92299414999999</v>
       </c>
       <c r="C196" s="5">
-        <v>0.24840865000000178</v>
+        <v>0.25128429999999469</v>
       </c>
       <c r="D196" s="5">
-        <v>2.5850214788987635</v>
+        <v>2.615363310729113</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>117.44755003</v>
+        <v>117.44853627000001</v>
       </c>
       <c r="C197" s="5">
-        <v>0.52472022000000607</v>
+        <v>0.52554212000001144</v>
       </c>
       <c r="D197" s="5">
-        <v>5.5202297272375578</v>
+        <v>5.529083292685133</v>
       </c>
       <c r="E197" s="5">
-        <v>2.3058608481075771</v>
+        <v>2.3040420334776934</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>118.90415427000001</v>
+        <v>118.90559024</v>
       </c>
       <c r="C198" s="5">
-        <v>1.4566042400000043</v>
+        <v>1.4570539699999898</v>
       </c>
       <c r="D198" s="5">
-        <v>15.940934827480246</v>
+        <v>15.946054034723645</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>118.91489392</v>
+        <v>118.91625199000001</v>
       </c>
       <c r="C199" s="5">
-        <v>1.0739649999990775E-2</v>
+        <v>1.0661750000011239E-2</v>
       </c>
       <c r="D199" s="5">
-        <v>0.10844014808815139</v>
+        <v>0.10765188932033709</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>119.13972321</v>
+        <v>119.1428681</v>
       </c>
       <c r="C200" s="5">
-        <v>0.2248292900000024</v>
+        <v>0.22661610999999482</v>
       </c>
       <c r="D200" s="5">
-        <v>2.2925507153177094</v>
+        <v>2.3109353816791911</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>119.82736439999999</v>
+        <v>119.82757024999999</v>
       </c>
       <c r="C201" s="5">
-        <v>0.68764118999999368</v>
+        <v>0.68470214999999257</v>
       </c>
       <c r="D201" s="5">
-        <v>7.150214301992075</v>
+        <v>7.1184874259546005</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>119.68011193</v>
+        <v>119.68013784999999</v>
       </c>
       <c r="C202" s="5">
-        <v>-0.14725246999999797</v>
+        <v>-0.14743239999999957</v>
       </c>
       <c r="D202" s="5">
-        <v>-1.4647200529997906</v>
+        <v>-1.4664952201743908</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>121.11184622</v>
+        <v>121.11034546</v>
       </c>
       <c r="C203" s="5">
-        <v>1.4317342900000085</v>
+        <v>1.4302076100000107</v>
       </c>
       <c r="D203" s="5">
-        <v>15.338859877107435</v>
+        <v>15.321410646516153</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>120.7543652</v>
+        <v>120.75369161</v>
       </c>
       <c r="C204" s="5">
-        <v>-0.3574810200000087</v>
+        <v>-0.35665385000000072</v>
       </c>
       <c r="D204" s="5">
-        <v>-3.4850531164971499</v>
+        <v>-3.4771616559037932</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>121.41759414000001</v>
+        <v>121.42036889000001</v>
       </c>
       <c r="C205" s="5">
-        <v>0.66322894000001043</v>
+        <v>0.66667728000000182</v>
       </c>
       <c r="D205" s="5">
-        <v>6.7936445132694923</v>
+        <v>6.8300855846224362</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>121.66493964999999</v>
+        <v>121.66114635</v>
       </c>
       <c r="C206" s="5">
-        <v>0.24734550999998817</v>
+        <v>0.24077745999998967</v>
       </c>
       <c r="D206" s="5">
-        <v>2.4721532594017326</v>
+        <v>2.4057341976985613</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>121.85239716</v>
+        <v>121.85170793</v>
       </c>
       <c r="C207" s="5">
-        <v>0.18745751000000155</v>
+        <v>0.19056158000000778</v>
       </c>
       <c r="D207" s="5">
-        <v>1.8646711702183572</v>
+        <v>1.895873981540408</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>121.87417213000001</v>
+        <v>121.87464088999999</v>
       </c>
       <c r="C208" s="5">
-        <v>2.177497000000983E-2</v>
+        <v>2.2932959999991454E-2</v>
       </c>
       <c r="D208" s="5">
-        <v>0.21465036130343673</v>
+        <v>0.22607853772800279</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>122.03706341</v>
+        <v>122.03749129000001</v>
       </c>
       <c r="C209" s="5">
-        <v>0.16289127999999664</v>
+        <v>0.16285040000001061</v>
       </c>
       <c r="D209" s="5">
-        <v>1.615706249273452</v>
+        <v>1.6152915204653562</v>
       </c>
       <c r="E209" s="5">
-        <v>3.9077131696895195</v>
+        <v>3.9072049475785242</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>122.14018686999999</v>
+        <v>122.14054949</v>
       </c>
       <c r="C210" s="5">
-        <v>0.10312345999999195</v>
+        <v>0.10305819999999244</v>
       </c>
       <c r="D210" s="5">
-        <v>1.0187471172850904</v>
+        <v>1.0180958362549175</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>122.14539866</v>
+        <v>122.14553610999999</v>
       </c>
       <c r="C211" s="5">
-        <v>5.2117900000041573E-3</v>
+        <v>4.986619999996833E-3</v>
       </c>
       <c r="D211" s="5">
-        <v>5.1216689142630223E-2</v>
+        <v>4.9003282613657717E-2</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>123.14957919</v>
+        <v>123.15053404</v>
       </c>
       <c r="C212" s="5">
-        <v>1.0041805299999993</v>
+        <v>1.0049979300000018</v>
       </c>
       <c r="D212" s="5">
-        <v>10.323962071759119</v>
+        <v>10.332737480253051</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>123.08583169000001</v>
+        <v>123.08536999</v>
       </c>
       <c r="C213" s="5">
-        <v>-6.3747499999990964E-2</v>
+        <v>-6.5164049999992812E-2</v>
       </c>
       <c r="D213" s="5">
-        <v>-0.61940597900835836</v>
+        <v>-0.63312503624604055</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>122.65867350000001</v>
+        <v>122.65869171999999</v>
       </c>
       <c r="C214" s="5">
-        <v>-0.4271581900000001</v>
+        <v>-0.42667827000001068</v>
       </c>
       <c r="D214" s="5">
-        <v>-4.085914624037934</v>
+        <v>-4.0814262113745396</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>122.50270030999999</v>
+        <v>122.50157354</v>
       </c>
       <c r="C215" s="5">
-        <v>-0.15597319000001164</v>
+        <v>-0.15711817999999766</v>
       </c>
       <c r="D215" s="5">
-        <v>-1.5152971858607867</v>
+        <v>-1.5263424187925478</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>123.49849085</v>
+        <v>123.49766549</v>
       </c>
       <c r="C216" s="5">
-        <v>0.99579054000000156</v>
+        <v>0.99609195000000739</v>
       </c>
       <c r="D216" s="5">
-        <v>10.202605827479271</v>
+        <v>10.205931502789213</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>123.29695533</v>
+        <v>123.30076113</v>
       </c>
       <c r="C217" s="5">
-        <v>-0.20153551999999308</v>
+        <v>-0.19690436000000489</v>
       </c>
       <c r="D217" s="5">
-        <v>-1.940782904180216</v>
+        <v>-1.8965878802733926</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>123.3170926</v>
+        <v>123.31442688999999</v>
       </c>
       <c r="C218" s="5">
-        <v>2.0137269999992213E-2</v>
+        <v>1.3665759999994975E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>0.19616415024383826</v>
+        <v>0.13308037998047695</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>124.78778876</v>
+        <v>124.78799632</v>
       </c>
       <c r="C219" s="5">
-        <v>1.4706961600000028</v>
+        <v>1.4735694300000119</v>
       </c>
       <c r="D219" s="5">
-        <v>15.288435374802578</v>
+        <v>15.320647193595317</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>125.16540639</v>
+        <v>125.16588727</v>
       </c>
       <c r="C220" s="5">
-        <v>0.37761763000000315</v>
+        <v>0.37789094999999406</v>
       </c>
       <c r="D220" s="5">
-        <v>3.6923450483373532</v>
+        <v>3.6950559911705483</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>124.74158602</v>
+        <v>124.74179576</v>
       </c>
       <c r="C221" s="5">
-        <v>-0.42382037000000139</v>
+        <v>-0.42409150999999667</v>
       </c>
       <c r="D221" s="5">
-        <v>-3.9884737749267152</v>
+        <v>-3.9909629999218876</v>
       </c>
       <c r="E221" s="5">
-        <v>2.2161485489976096</v>
+        <v>2.2159620305318262</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>126.06747626000001</v>
+        <v>126.06754601</v>
       </c>
       <c r="C222" s="5">
-        <v>1.3258902400000068</v>
+        <v>1.3257502499999987</v>
       </c>
       <c r="D222" s="5">
-        <v>13.527628736092478</v>
+        <v>13.526091873613421</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>126.26261777000001</v>
+        <v>126.26250826</v>
       </c>
       <c r="C223" s="5">
-        <v>0.19514150999999913</v>
+        <v>0.19496225000000322</v>
       </c>
       <c r="D223" s="5">
-        <v>1.8733915467521456</v>
+        <v>1.8716549120550319</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>126.40763158</v>
+        <v>126.40730811</v>
       </c>
       <c r="C224" s="5">
-        <v>0.14501380999999469</v>
+        <v>0.14479984999999829</v>
       </c>
       <c r="D224" s="5">
-        <v>1.3869506466947623</v>
+        <v>1.3848925604527995</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>126.0737218</v>
+        <v>126.07323689</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.33390977999999905</v>
+        <v>-0.33407121999999845</v>
       </c>
       <c r="D225" s="5">
-        <v>-3.1241885169152384</v>
+        <v>-3.1256850066684105</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>126.16556297</v>
+        <v>126.16563881</v>
       </c>
       <c r="C226" s="5">
-        <v>9.1841169999995032E-2</v>
+        <v>9.2401920000000359E-2</v>
       </c>
       <c r="D226" s="5">
-        <v>0.87767729017069751</v>
+        <v>0.88306111055838077</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>125.56508173</v>
+        <v>125.5640592</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.60048123999999348</v>
+        <v>-0.60157961000000171</v>
       </c>
       <c r="D227" s="5">
-        <v>-5.5642040953205685</v>
+        <v>-5.5741131853761949</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>126.18018277</v>
+        <v>126.17961668</v>
       </c>
       <c r="C228" s="5">
-        <v>0.61510103999999899</v>
+        <v>0.61555747999999255</v>
       </c>
       <c r="D228" s="5">
-        <v>6.0393902259234578</v>
+        <v>6.0440438717241696</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>125.27198915</v>
+        <v>125.2761543</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.90819362000000581</v>
+        <v>-0.90346237999999346</v>
       </c>
       <c r="D229" s="5">
-        <v>-8.3032683892557024</v>
+        <v>-8.261737232902977</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>125.10922047</v>
+        <v>125.10732265</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.16276867999999922</v>
+        <v>-0.16883165000000133</v>
       </c>
       <c r="D230" s="5">
-        <v>-1.5480924183300937</v>
+        <v>-1.6052776083533837</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>125.80919766</v>
+        <v>125.80935529999999</v>
       </c>
       <c r="C231" s="5">
-        <v>0.69997718999999847</v>
+        <v>0.70203264999999249</v>
       </c>
       <c r="D231" s="5">
-        <v>6.9244179679848639</v>
+        <v>6.9454915476081069</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>125.42000745</v>
+        <v>125.42005385</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.38919020999999532</v>
+        <v>-0.38930144999999072</v>
       </c>
       <c r="D232" s="5">
-        <v>-3.6496814728745886</v>
+        <v>-3.6507024543002919</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>125.18653281</v>
+        <v>125.18642346999999</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.23347463999999718</v>
+        <v>-0.23363038000000813</v>
       </c>
       <c r="D233" s="5">
-        <v>-2.2111207587515391</v>
+        <v>-2.2125798055121049</v>
       </c>
       <c r="E233" s="5">
-        <v>0.35669483144831204</v>
+        <v>0.3564384393306641</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>124.91363214</v>
+        <v>124.91342869</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.27290066999999851</v>
+        <v>-0.27299477999999056</v>
       </c>
       <c r="D234" s="5">
-        <v>-2.5848050875577844</v>
+        <v>-2.5856880272186578</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>124.2703119</v>
+        <v>124.27006874</v>
       </c>
       <c r="C235" s="5">
-        <v>-0.64332024000000843</v>
+        <v>-0.64335995000000423</v>
       </c>
       <c r="D235" s="5">
-        <v>-6.0080584201866793</v>
+        <v>-6.0084283463524013</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>123.3652311</v>
+        <v>123.36488607</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.90508079999999325</v>
+        <v>-0.90518267000000208</v>
       </c>
       <c r="D236" s="5">
-        <v>-8.3980625388232149</v>
+        <v>-8.3989860102368414</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>123.77182793</v>
+        <v>123.77143359</v>
       </c>
       <c r="C237" s="5">
-        <v>0.40659682999999802</v>
+        <v>0.40654752000000371</v>
       </c>
       <c r="D237" s="5">
-        <v>4.0275424801140769</v>
+        <v>4.0270566212142755</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>123.93222792</v>
+        <v>123.93226740999999</v>
       </c>
       <c r="C238" s="5">
-        <v>0.16039999000000194</v>
+        <v>0.16083381999999347</v>
       </c>
       <c r="D238" s="5">
-        <v>1.5662518793305713</v>
+        <v>1.5705234444845173</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>123.69089437</v>
+        <v>123.69046428999999</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.24133355000000734</v>
+        <v>-0.24180312000000015</v>
       </c>
       <c r="D239" s="5">
-        <v>-2.3118977480256708</v>
+        <v>-2.3163471864314555</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>123.43286587</v>
+        <v>123.43239257</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.25802849999999466</v>
+        <v>-0.25807171999998957</v>
       </c>
       <c r="D240" s="5">
-        <v>-2.4747676689291231</v>
+        <v>-2.4751859573280299</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>123.42127309999999</v>
+        <v>123.42481907</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.1592770000007135E-2</v>
+        <v>-7.5735000000065611E-3</v>
       </c>
       <c r="D241" s="5">
-        <v>-0.11264536511772505</v>
+        <v>-7.3604128369164634E-2</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>124.67723103</v>
+        <v>124.67684312999999</v>
       </c>
       <c r="C242" s="5">
-        <v>1.2559579300000081</v>
+        <v>1.2520240599999966</v>
       </c>
       <c r="D242" s="5">
-        <v>12.918608696488354</v>
+        <v>12.87547103397937</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>124.91842711</v>
+        <v>124.91791327</v>
       </c>
       <c r="C243" s="5">
-        <v>0.24119607999999459</v>
+        <v>0.24107014000000504</v>
       </c>
       <c r="D243" s="5">
-        <v>2.3463375021213873</v>
+        <v>2.3451066831164047</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>124.99124521</v>
+        <v>124.99080802</v>
       </c>
       <c r="C244" s="5">
-        <v>7.2818100000006325E-2</v>
+        <v>7.2894750000003228E-2</v>
       </c>
       <c r="D244" s="5">
-        <v>0.70175730390129587</v>
+        <v>0.70250126106627953</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>125.36882189000001</v>
+        <v>125.36837776</v>
       </c>
       <c r="C245" s="5">
-        <v>0.37757668000000422</v>
+        <v>0.37756973999999843</v>
       </c>
       <c r="D245" s="5">
-        <v>3.6858281471557452</v>
+        <v>3.6857723776615003</v>
       </c>
       <c r="E245" s="5">
-        <v>0.14561396973640228</v>
+        <v>0.14534666376471161</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>125.69919059999999</v>
+        <v>125.69883204</v>
       </c>
       <c r="C246" s="5">
-        <v>0.33036870999998769</v>
+        <v>0.33045427999999788</v>
       </c>
       <c r="D246" s="5">
-        <v>3.2084456068740552</v>
+        <v>3.2093002570952711</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>125.66351156</v>
+        <v>125.66321028999999</v>
       </c>
       <c r="C247" s="5">
-        <v>-3.5679039999990891E-2</v>
+        <v>-3.5621750000004226E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>-0.34008230913037396</v>
+        <v>-0.33953805526877323</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>125.84684677</v>
+        <v>125.8465996</v>
       </c>
       <c r="C248" s="5">
-        <v>0.18333520999999564</v>
+        <v>0.18338931000000969</v>
       </c>
       <c r="D248" s="5">
-        <v>1.7648416392130661</v>
+        <v>1.7653708761764975</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>125.43467719</v>
+        <v>125.4345301</v>
       </c>
       <c r="C249" s="5">
-        <v>-0.41216957999999693</v>
+        <v>-0.4120695000000012</v>
       </c>
       <c r="D249" s="5">
-        <v>-3.8601725804151554</v>
+        <v>-3.8592595403853625</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>126.87811542999999</v>
+        <v>126.87809639</v>
       </c>
       <c r="C250" s="5">
-        <v>1.4434382399999919</v>
+        <v>1.4435662899999926</v>
       </c>
       <c r="D250" s="5">
-        <v>14.717383656120742</v>
+        <v>14.718791353919869</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>126.76835010000001</v>
+        <v>126.76858568</v>
       </c>
       <c r="C251" s="5">
-        <v>-0.10976532999998767</v>
+        <v>-0.10951070999999502</v>
       </c>
       <c r="D251" s="5">
-        <v>-1.0332235716651872</v>
+        <v>-1.0308383479841643</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>126.69846855999999</v>
+        <v>126.69782479</v>
       </c>
       <c r="C252" s="5">
-        <v>-6.9881540000011455E-2</v>
+        <v>-7.0760890000002519E-2</v>
       </c>
       <c r="D252" s="5">
-        <v>-0.65950267755968683</v>
+        <v>-0.66777479046221666</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>126.81468364</v>
+        <v>126.81761041999999</v>
       </c>
       <c r="C253" s="5">
-        <v>0.11621508000000347</v>
+        <v>0.11978562999999554</v>
       </c>
       <c r="D253" s="5">
-        <v>1.1062786104854005</v>
+        <v>1.140450283260841</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>126.70322745</v>
+        <v>126.70415015</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.1114561899999984</v>
+        <v>-0.11346026999999026</v>
       </c>
       <c r="D254" s="5">
-        <v>-1.0495850582658228</v>
+        <v>-1.0683402148765841</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>127.68408263000001</v>
+        <v>127.68297636</v>
       </c>
       <c r="C255" s="5">
-        <v>0.98085518000000604</v>
+        <v>0.97882620999999403</v>
       </c>
       <c r="D255" s="5">
-        <v>9.6955463588397137</v>
+        <v>9.6745572453682538</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>128.09352648000001</v>
+        <v>128.09268950000001</v>
       </c>
       <c r="C256" s="5">
-        <v>0.40944385000000239</v>
+        <v>0.40971314000000802</v>
       </c>
       <c r="D256" s="5">
-        <v>3.9166312060656461</v>
+        <v>3.9192873523356875</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>128.04363728999999</v>
+        <v>128.04294827000001</v>
       </c>
       <c r="C257" s="5">
-        <v>-4.9889190000016015E-2</v>
+        <v>-4.9741229999995085E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>-0.46636980157981345</v>
+        <v>-0.46499263930469548</v>
       </c>
       <c r="E257" s="5">
-        <v>2.1335570995050901</v>
+        <v>2.1333693215047411</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>127.77683564</v>
+        <v>127.77639662999999</v>
       </c>
       <c r="C258" s="5">
-        <v>-0.26680164999999079</v>
+        <v>-0.26655164000001719</v>
       </c>
       <c r="D258" s="5">
-        <v>-2.4719558355873361</v>
+        <v>-2.4696790514919464</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>127.96791736</v>
+        <v>127.96761617999999</v>
       </c>
       <c r="C259" s="5">
-        <v>0.19108171999999968</v>
+        <v>0.19121954999999957</v>
       </c>
       <c r="D259" s="5">
-        <v>1.8093533559791819</v>
+        <v>1.8106755018448606</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>128.63133640999999</v>
+        <v>128.63122804</v>
       </c>
       <c r="C260" s="5">
-        <v>0.66341904999998746</v>
+        <v>0.66361186000000316</v>
       </c>
       <c r="D260" s="5">
-        <v>6.4015996073915282</v>
+        <v>6.4035289955379548</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>128.7931322</v>
+        <v>128.79322568000001</v>
       </c>
       <c r="C261" s="5">
-        <v>0.16179579000001354</v>
+        <v>0.16199764000000982</v>
       </c>
       <c r="D261" s="5">
-        <v>1.5198766714420442</v>
+        <v>1.5217872533935584</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>128.65848265</v>
+        <v>128.65831782000001</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.134649550000006</v>
+        <v>-0.13490785999999844</v>
       </c>
       <c r="D262" s="5">
-        <v>-1.2473770184670108</v>
+        <v>-1.2497552997944972</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>129.02225203</v>
+        <v>129.02299371000001</v>
       </c>
       <c r="C263" s="5">
-        <v>0.36376938000000791</v>
+        <v>0.36467589000000089</v>
       </c>
       <c r="D263" s="5">
-        <v>3.4461458131165301</v>
+        <v>3.4548723937236403</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>128.76993698000001</v>
+        <v>128.76918380000001</v>
       </c>
       <c r="C264" s="5">
-        <v>-0.25231504999999288</v>
+        <v>-0.25380991000000108</v>
       </c>
       <c r="D264" s="5">
-        <v>-2.321635080518436</v>
+        <v>-2.335228035466963</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>128.95939043000001</v>
+        <v>128.96126504</v>
       </c>
       <c r="C265" s="5">
-        <v>0.18945345000000202</v>
+        <v>0.19208123999999316</v>
       </c>
       <c r="D265" s="5">
-        <v>1.7798629419798928</v>
+        <v>1.8047638466806015</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>129.38039542000001</v>
+        <v>129.38225813</v>
       </c>
       <c r="C266" s="5">
-        <v>0.42100499000000013</v>
+        <v>0.42099308999999607</v>
       </c>
       <c r="D266" s="5">
-        <v>3.9886715028232267</v>
+        <v>3.988497704800964</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>128.69519600999999</v>
+        <v>128.69407022999999</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.68519941000002405</v>
+        <v>-0.68818790000000263</v>
       </c>
       <c r="D267" s="5">
-        <v>-6.1733223187451003</v>
+        <v>-6.1993778273577771</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>129.02883195999999</v>
+        <v>129.02800654000001</v>
       </c>
       <c r="C268" s="5">
-        <v>0.33363595000000146</v>
+        <v>0.33393631000001278</v>
       </c>
       <c r="D268" s="5">
-        <v>3.1556836734927707</v>
+        <v>3.1585933098892571</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>128.79330096000001</v>
+        <v>128.79261833999999</v>
       </c>
       <c r="C269" s="5">
-        <v>-0.23553099999998039</v>
+        <v>-0.23538820000001692</v>
       </c>
       <c r="D269" s="5">
-        <v>-2.1686376376774841</v>
+        <v>-2.1673497056624469</v>
       </c>
       <c r="E269" s="5">
-        <v>0.58547514415117075</v>
+        <v>0.58548329301131297</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>130.14780336000001</v>
+        <v>130.14742308999999</v>
       </c>
       <c r="C270" s="5">
-        <v>1.3545024000000012</v>
+        <v>1.3548047499999996</v>
       </c>
       <c r="D270" s="5">
-        <v>13.37644059762475</v>
+        <v>13.379676359736759</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>130.75291519000001</v>
+        <v>130.75254644</v>
       </c>
       <c r="C271" s="5">
-        <v>0.60511182999999846</v>
+        <v>0.60512335000001372</v>
       </c>
       <c r="D271" s="5">
-        <v>5.7242116523696485</v>
+        <v>5.7243405861144847</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>131.11561420999999</v>
+        <v>131.11542445000001</v>
       </c>
       <c r="C272" s="5">
-        <v>0.36269901999997955</v>
+        <v>0.36287801000000286</v>
       </c>
       <c r="D272" s="5">
-        <v>3.3799695444582278</v>
+        <v>3.3816727667400182</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>130.59259216000001</v>
+        <v>130.59263147999999</v>
       </c>
       <c r="C273" s="5">
-        <v>-0.52302204999998025</v>
+        <v>-0.52279297000001179</v>
       </c>
       <c r="D273" s="5">
-        <v>-4.6831802977187138</v>
+        <v>-4.6811804966373494</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>130.84869843999999</v>
+        <v>130.84830056999999</v>
       </c>
       <c r="C274" s="5">
-        <v>0.25610627999998314</v>
+        <v>0.25566908999999782</v>
       </c>
       <c r="D274" s="5">
-        <v>2.3788804645834993</v>
+        <v>2.3747750131858592</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>131.11011977999999</v>
+        <v>131.11075101</v>
       </c>
       <c r="C275" s="5">
-        <v>0.26142133999999828</v>
+        <v>0.26245044000000917</v>
       </c>
       <c r="D275" s="5">
-        <v>2.423988877669303</v>
+        <v>2.4336440428652129</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>131.01855845</v>
+        <v>131.01750430000001</v>
       </c>
       <c r="C276" s="5">
-        <v>-9.1561329999990448E-2</v>
+        <v>-9.3246709999988298E-2</v>
       </c>
       <c r="D276" s="5">
-        <v>-0.83481395740074849</v>
+        <v>-0.85011634083301812</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>131.87933355999999</v>
+        <v>131.88106425000001</v>
       </c>
       <c r="C277" s="5">
-        <v>0.86077510999999163</v>
+        <v>0.86355994999999552</v>
       </c>
       <c r="D277" s="5">
-        <v>8.1750550491794591</v>
+        <v>8.2025380811841622</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>131.45008743</v>
+        <v>131.45235757</v>
       </c>
       <c r="C278" s="5">
-        <v>-0.42924612999999567</v>
+        <v>-0.42870668000000478</v>
       </c>
       <c r="D278" s="5">
-        <v>-3.8366407801773139</v>
+        <v>-3.8318556150355065</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>131.43235786</v>
+        <v>131.43149577</v>
       </c>
       <c r="C279" s="5">
-        <v>-1.7729570000000194E-2</v>
+        <v>-2.0861800000005815E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>-0.16173217436418197</v>
+        <v>-0.1902766951133672</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>132.11860916000001</v>
+        <v>132.11846199999999</v>
       </c>
       <c r="C280" s="5">
-        <v>0.68625130000000922</v>
+        <v>0.6869662299999959</v>
       </c>
       <c r="D280" s="5">
-        <v>6.4486917982458314</v>
+        <v>6.4556478489282476</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>132.65890844</v>
+        <v>132.65914959</v>
       </c>
       <c r="C281" s="5">
-        <v>0.54029927999999927</v>
+        <v>0.54068759000000455</v>
       </c>
       <c r="D281" s="5">
-        <v>5.0192992103642808</v>
+        <v>5.0229938540545138</v>
       </c>
       <c r="E281" s="5">
-        <v>3.0014041500501243</v>
+        <v>3.0021373117772532</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>131.27883564999999</v>
+        <v>131.27780608</v>
       </c>
       <c r="C282" s="5">
-        <v>-1.380072790000014</v>
+        <v>-1.3813435099999936</v>
       </c>
       <c r="D282" s="5">
-        <v>-11.793709031961686</v>
+        <v>-11.803933808761457</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>132.16158539</v>
+        <v>132.16073055000001</v>
       </c>
       <c r="C283" s="5">
-        <v>0.88274974000000839</v>
+        <v>0.88292447000000607</v>
       </c>
       <c r="D283" s="5">
-        <v>8.3742943501974523</v>
+        <v>8.3760818735391993</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>132.71529231</v>
+        <v>132.71474126000001</v>
       </c>
       <c r="C284" s="5">
-        <v>0.55370691999999622</v>
+        <v>0.55401071000000002</v>
       </c>
       <c r="D284" s="5">
-        <v>5.1450274164469789</v>
+        <v>5.1479496901595923</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>133.30693005000001</v>
+        <v>133.30670425</v>
       </c>
       <c r="C285" s="5">
-        <v>0.59163774000001013</v>
+        <v>0.59196298999998476</v>
       </c>
       <c r="D285" s="5">
-        <v>5.4826688909711985</v>
+        <v>5.4857806247041507</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>133.54536390000001</v>
+        <v>133.54470996000001</v>
       </c>
       <c r="C286" s="5">
-        <v>0.23843385000000694</v>
+        <v>0.23800571000001014</v>
       </c>
       <c r="D286" s="5">
-        <v>2.1675702516265272</v>
+        <v>2.1636434901793455</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>133.76528134</v>
+        <v>133.76571519999999</v>
       </c>
       <c r="C287" s="5">
-        <v>0.21991743999998903</v>
+        <v>0.22100523999998245</v>
       </c>
       <c r="D287" s="5">
-        <v>1.994111143109456</v>
+        <v>2.0040746743062998</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>134.83389696</v>
+        <v>134.83279623999999</v>
       </c>
       <c r="C288" s="5">
-        <v>1.0686156200000028</v>
+        <v>1.067081040000005</v>
       </c>
       <c r="D288" s="5">
-        <v>10.019116253466009</v>
+        <v>10.004057432190393</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>135.05888822</v>
+        <v>135.06023970999999</v>
       </c>
       <c r="C289" s="5">
-        <v>0.22499125999999592</v>
+        <v>0.22744346999999721</v>
       </c>
       <c r="D289" s="5">
-        <v>2.0208657376219019</v>
+        <v>2.043113014254283</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>135.10676803000001</v>
+        <v>135.10926735999999</v>
       </c>
       <c r="C290" s="5">
-        <v>4.7879810000011958E-2</v>
+        <v>4.9027649999999312E-2</v>
       </c>
       <c r="D290" s="5">
-        <v>0.42624319654036569</v>
+        <v>0.43647771316115413</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>134.82296088999999</v>
+        <v>134.82291118000001</v>
       </c>
       <c r="C291" s="5">
-        <v>-0.28380714000002172</v>
+        <v>-0.28635617999998431</v>
       </c>
       <c r="D291" s="5">
-        <v>-2.4918164909807583</v>
+        <v>-2.5138907729257087</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>135.26052179999999</v>
+        <v>135.26132351000001</v>
       </c>
       <c r="C292" s="5">
-        <v>0.43756091000000197</v>
+        <v>0.43841233000000557</v>
       </c>
       <c r="D292" s="5">
-        <v>3.9648125374265764</v>
+        <v>3.9726673873736296</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>135.27829967</v>
+        <v>135.27950726</v>
       </c>
       <c r="C293" s="5">
-        <v>1.7777870000003304E-2</v>
+        <v>1.8183749999991505E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>0.15783520702974396</v>
+        <v>0.16144039171930302</v>
       </c>
       <c r="E293" s="5">
-        <v>1.9745309687850376</v>
+        <v>1.975255893090333</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>135.44927971999999</v>
+        <v>135.4478068</v>
       </c>
       <c r="C294" s="5">
-        <v>0.17098004999999716</v>
+        <v>0.16829953999999248</v>
       </c>
       <c r="D294" s="5">
-        <v>1.5272839238124947</v>
+        <v>1.5031626193232173</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>135.66551791000001</v>
+        <v>135.66418171999999</v>
       </c>
       <c r="C295" s="5">
-        <v>0.21623819000001276</v>
+        <v>0.2163749199999927</v>
       </c>
       <c r="D295" s="5">
-        <v>1.9326526326158167</v>
+        <v>1.933906643948391</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>135.86229230000001</v>
+        <v>135.86074170000001</v>
       </c>
       <c r="C296" s="5">
-        <v>0.19677439000000163</v>
+        <v>0.19655998000001773</v>
       </c>
       <c r="D296" s="5">
-        <v>1.7544775429332526</v>
+        <v>1.7525679624768697</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>136.72183451999999</v>
+        <v>136.72125564999999</v>
       </c>
       <c r="C297" s="5">
-        <v>0.85954221999998026</v>
+        <v>0.86051394999998365</v>
       </c>
       <c r="D297" s="5">
-        <v>7.8617024774084276</v>
+        <v>7.87099515218741</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>136.84423086000001</v>
+        <v>136.84342511</v>
       </c>
       <c r="C298" s="5">
-        <v>0.12239634000002297</v>
+        <v>0.12216946000000917</v>
       </c>
       <c r="D298" s="5">
-        <v>1.0795711238857919</v>
+        <v>1.0775647164090518</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>136.96432121000001</v>
+        <v>136.96434342000001</v>
       </c>
       <c r="C299" s="5">
-        <v>0.12009034999999812</v>
+        <v>0.12091831000000752</v>
       </c>
       <c r="D299" s="5">
-        <v>1.0581813810176977</v>
+        <v>1.0655187841661862</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>136.24151742999999</v>
+        <v>136.24025850999999</v>
       </c>
       <c r="C300" s="5">
-        <v>-0.72280378000002088</v>
+        <v>-0.72408491000001618</v>
       </c>
       <c r="D300" s="5">
-        <v>-6.1521622746613662</v>
+        <v>-6.1627505927985275</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>136.60400953999999</v>
+        <v>136.60491682</v>
       </c>
       <c r="C301" s="5">
-        <v>0.36249211000000514</v>
+        <v>0.36465831000001003</v>
       </c>
       <c r="D301" s="5">
-        <v>3.2399287715470626</v>
+        <v>3.2596065931941753</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>136.7916644</v>
+        <v>136.79531051999999</v>
       </c>
       <c r="C302" s="5">
-        <v>0.18765486000000919</v>
+        <v>0.19039369999998712</v>
       </c>
       <c r="D302" s="5">
-        <v>1.6609689779075065</v>
+        <v>1.6853858350299511</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>136.51110639999999</v>
+        <v>136.51173154</v>
       </c>
       <c r="C303" s="5">
-        <v>-0.28055800000001341</v>
+        <v>-0.28357897999998727</v>
       </c>
       <c r="D303" s="5">
-        <v>-2.4336107588285194</v>
+        <v>-2.4594524333621637</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>136.4486546</v>
+        <v>136.45044479000001</v>
       </c>
       <c r="C304" s="5">
-        <v>-6.2451799999990953E-2</v>
+        <v>-6.1286749999993617E-2</v>
       </c>
       <c r="D304" s="5">
-        <v>-0.54760291784213821</v>
+        <v>-0.53741004010711135</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>136.93207519000001</v>
+        <v>136.93450842999999</v>
       </c>
       <c r="C305" s="5">
-        <v>0.48342059000000859</v>
+        <v>0.48406363999998803</v>
       </c>
       <c r="D305" s="5">
-        <v>4.3352797160848278</v>
+        <v>4.3411014542569903</v>
       </c>
       <c r="E305" s="5">
-        <v>1.2224987481615823</v>
+        <v>1.2233938484261131</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>137.18722047</v>
+        <v>137.18478844000001</v>
       </c>
       <c r="C306" s="5">
-        <v>0.25514527999999359</v>
+        <v>0.25028001000001154</v>
       </c>
       <c r="D306" s="5">
-        <v>2.2590150864086889</v>
+        <v>2.215465086406887</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>137.41558774000001</v>
+        <v>137.41343438999999</v>
       </c>
       <c r="C307" s="5">
-        <v>0.22836727000000678</v>
+        <v>0.22864594999998644</v>
       </c>
       <c r="D307" s="5">
-        <v>2.0159580593860804</v>
+        <v>2.0184768698557676</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>138.03411618000001</v>
+        <v>138.03138838999999</v>
       </c>
       <c r="C308" s="5">
-        <v>0.61852844000000573</v>
+        <v>0.61795399999999745</v>
       </c>
       <c r="D308" s="5">
-        <v>5.5371275239826101</v>
+        <v>5.5319460731212189</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>138.26089228999999</v>
+        <v>138.25970932000001</v>
       </c>
       <c r="C309" s="5">
-        <v>0.22677610999997455</v>
+        <v>0.22832093000002374</v>
       </c>
       <c r="D309" s="5">
-        <v>1.9893908781493108</v>
+        <v>2.0031062685679224</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>138.5473001</v>
+        <v>138.54702123999999</v>
       </c>
       <c r="C310" s="5">
-        <v>0.28640781000001425</v>
+        <v>0.28731191999997918</v>
       </c>
       <c r="D310" s="5">
-        <v>2.5143211138653809</v>
+        <v>2.5223708912317289</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>138.96191519000001</v>
+        <v>138.96146401999999</v>
       </c>
       <c r="C311" s="5">
-        <v>0.41461509000001229</v>
+        <v>0.41444278000000168</v>
       </c>
       <c r="D311" s="5">
-        <v>3.6508069601822957</v>
+        <v>3.6492721378364568</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>139.22685901</v>
+        <v>139.22582471999999</v>
       </c>
       <c r="C312" s="5">
-        <v>0.26494381999998495</v>
+        <v>0.26436069999999745</v>
       </c>
       <c r="D312" s="5">
-        <v>2.3120564158596979</v>
+        <v>2.3069219737255509</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>139.40185234</v>
+        <v>139.40241286</v>
       </c>
       <c r="C313" s="5">
-        <v>0.17499333000000661</v>
+        <v>0.17658814000000689</v>
       </c>
       <c r="D313" s="5">
-        <v>1.5187425277789934</v>
+        <v>1.5326918248491195</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>139.44909208999999</v>
+        <v>139.45393966</v>
       </c>
       <c r="C314" s="5">
-        <v>4.7239749999988589E-2</v>
+        <v>5.1526800000004869E-2</v>
       </c>
       <c r="D314" s="5">
-        <v>0.40740832069168231</v>
+        <v>0.44445440431359895</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>140.00662202999999</v>
+        <v>140.00815266000001</v>
       </c>
       <c r="C315" s="5">
-        <v>0.55752993999999489</v>
+        <v>0.55421300000000429</v>
       </c>
       <c r="D315" s="5">
-        <v>4.9046251645263439</v>
+        <v>4.8746319425142293</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>139.87330645</v>
+        <v>139.87561128999999</v>
       </c>
       <c r="C316" s="5">
-        <v>-0.13331557999998722</v>
+        <v>-0.13254137000001265</v>
       </c>
       <c r="D316" s="5">
-        <v>-1.1366856429413263</v>
+        <v>-1.130106555589605</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>139.92559575000001</v>
+        <v>139.92811293</v>
       </c>
       <c r="C317" s="5">
-        <v>5.2289300000012418E-2</v>
+        <v>5.2501640000002681E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>0.44952347145537086</v>
+        <v>0.4513452449479427</v>
       </c>
       <c r="E317" s="5">
-        <v>2.1861353929284677</v>
+        <v>2.1861578460555142</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>140.79445691000001</v>
+        <v>140.79138824</v>
       </c>
       <c r="C318" s="5">
-        <v>0.86886115999999447</v>
+        <v>0.8632753100000059</v>
       </c>
       <c r="D318" s="5">
-        <v>7.7111610870386205</v>
+        <v>7.6597500492700643</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>140.73533484999999</v>
+        <v>140.73246445999999</v>
       </c>
       <c r="C319" s="5">
-        <v>-5.9122060000021293E-2</v>
+        <v>-5.8923780000014858E-2</v>
       </c>
       <c r="D319" s="5">
-        <v>-0.50273887565799313</v>
+        <v>-0.50106759524658484</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>140.60413253999999</v>
+        <v>140.59996502000001</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.13120230999999194</v>
+        <v>-0.13249943999997527</v>
       </c>
       <c r="D320" s="5">
-        <v>-1.1129969342453805</v>
+        <v>-1.1239664555267814</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>140.49794312</v>
+        <v>140.49698079999999</v>
       </c>
       <c r="C321" s="5">
-        <v>-0.10618941999999265</v>
+        <v>-0.10298422000002461</v>
       </c>
       <c r="D321" s="5">
-        <v>-0.90252913687413061</v>
+        <v>-0.87542287579644995</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>140.90205949</v>
+        <v>140.90312187000001</v>
       </c>
       <c r="C322" s="5">
-        <v>0.404116369999997</v>
+        <v>0.40614107000001809</v>
       </c>
       <c r="D322" s="5">
-        <v>3.5067082161527097</v>
+        <v>3.5245822979979691</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>141.19367334</v>
+        <v>141.19263667000001</v>
       </c>
       <c r="C323" s="5">
-        <v>0.2916138500000045</v>
+        <v>0.28951480000000629</v>
       </c>
       <c r="D323" s="5">
-        <v>2.5120110253875616</v>
+        <v>2.4937056177905204</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>141.86092325000001</v>
+        <v>141.85809884</v>
       </c>
       <c r="C324" s="5">
-        <v>0.66724991000000955</v>
+        <v>0.66546216999998364</v>
       </c>
       <c r="D324" s="5">
-        <v>5.8206776198780563</v>
+        <v>5.8047197555878505</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>141.65491574000001</v>
+        <v>141.6560667</v>
       </c>
       <c r="C325" s="5">
-        <v>-0.20600751000000628</v>
+        <v>-0.20203214000000003</v>
       </c>
       <c r="D325" s="5">
-        <v>-1.7287641845398993</v>
+        <v>-1.6956982445876956</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>141.63522093</v>
+        <v>141.64229807999999</v>
       </c>
       <c r="C326" s="5">
-        <v>-1.9694810000004281E-2</v>
+        <v>-1.3768620000007559E-2</v>
       </c>
       <c r="D326" s="5">
-        <v>-0.16671294354798638</v>
+        <v>-0.11657470537620451</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>141.81770667999999</v>
+        <v>141.81997842999999</v>
       </c>
       <c r="C327" s="5">
-        <v>0.18248574999998368</v>
+        <v>0.17768035000000282</v>
       </c>
       <c r="D327" s="5">
-        <v>1.5571082104881118</v>
+        <v>1.5157452919043246</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>141.80125727999999</v>
+        <v>141.80391613</v>
       </c>
       <c r="C328" s="5">
-        <v>-1.6449399999999059E-2</v>
+        <v>-1.6062299999987317E-2</v>
       </c>
       <c r="D328" s="5">
-        <v>-0.1390989375138374</v>
+        <v>-0.13582541818984994</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>142.12324594</v>
+        <v>142.12716087999999</v>
       </c>
       <c r="C329" s="5">
-        <v>0.32198866000001658</v>
+        <v>0.32324474999998642</v>
       </c>
       <c r="D329" s="5">
-        <v>2.7591337421794426</v>
+        <v>2.7699799443456241</v>
       </c>
       <c r="E329" s="5">
-        <v>1.5705848370490161</v>
+        <v>1.571555496571353</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>141.54293609999999</v>
+        <v>141.53720852000001</v>
       </c>
       <c r="C330" s="5">
-        <v>-0.5803098400000124</v>
+        <v>-0.58995235999998386</v>
       </c>
       <c r="D330" s="5">
-        <v>-4.7912224399708991</v>
+        <v>-4.8688946409027878</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>141.57267343999999</v>
+        <v>141.56784629000001</v>
       </c>
       <c r="C331" s="5">
-        <v>2.9737339999996948E-2</v>
+        <v>3.0637769999998454E-2</v>
       </c>
       <c r="D331" s="5">
-        <v>0.2524044809499193</v>
+        <v>0.26006678454757459</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>142.28807047000001</v>
+        <v>142.28252461</v>
       </c>
       <c r="C332" s="5">
-        <v>0.71539703000001964</v>
+        <v>0.71467831999999021</v>
       </c>
       <c r="D332" s="5">
-        <v>6.2352590229331817</v>
+        <v>6.2290382747075101</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>142.16868568999999</v>
+        <v>142.16846935000001</v>
       </c>
       <c r="C333" s="5">
-        <v>-0.11938478000001851</v>
+        <v>-0.11405525999998645</v>
       </c>
       <c r="D333" s="5">
-        <v>-1.0022096129604696</v>
+        <v>-0.95770367613848828</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>142.06481047</v>
+        <v>142.06717445999999</v>
       </c>
       <c r="C334" s="5">
-        <v>-0.10387521999999194</v>
+        <v>-0.10129489000001968</v>
       </c>
       <c r="D334" s="5">
-        <v>-0.87326239618857882</v>
+        <v>-0.85165620410305731</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>142.02410058000001</v>
+        <v>142.02311603000001</v>
       </c>
       <c r="C335" s="5">
-        <v>-4.0709889999988036E-2</v>
+        <v>-4.4058429999978443E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>-0.34332884593791801</v>
+        <v>-0.37151460057194274</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>141.20033255999999</v>
+        <v>141.19610452000001</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.82376802000001703</v>
+        <v>-0.8270115100000055</v>
       </c>
       <c r="D336" s="5">
-        <v>-6.7424367548886366</v>
+        <v>-6.7681853867846637</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>141.53183786</v>
+        <v>141.53421992</v>
       </c>
       <c r="C337" s="5">
-        <v>0.33150530000000344</v>
+        <v>0.33811539999999241</v>
       </c>
       <c r="D337" s="5">
-        <v>2.8539842950165539</v>
+        <v>2.9117317276054377</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>141.27038711</v>
+        <v>141.28063578999999</v>
       </c>
       <c r="C338" s="5">
-        <v>-0.26145074999999451</v>
+        <v>-0.25358413000000724</v>
       </c>
       <c r="D338" s="5">
-        <v>-2.1943670729776876</v>
+        <v>-2.1289560725251677</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>141.76029661999999</v>
+        <v>141.76543117</v>
       </c>
       <c r="C339" s="5">
-        <v>0.48990950999998972</v>
+        <v>0.48479538000000844</v>
       </c>
       <c r="D339" s="5">
-        <v>4.2417602886233974</v>
+        <v>4.1963316621354441</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>141.26171244</v>
+        <v>141.26167537000001</v>
       </c>
       <c r="C340" s="5">
-        <v>-0.4985841799999946</v>
+        <v>-0.50375579999999331</v>
       </c>
       <c r="D340" s="5">
-        <v>-4.1398198499231214</v>
+        <v>-4.1817763834992476</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>141.57416892000001</v>
+        <v>141.57702506000001</v>
       </c>
       <c r="C341" s="5">
-        <v>0.3124564800000087</v>
+        <v>0.31534969000000501</v>
       </c>
       <c r="D341" s="5">
-        <v>2.6868071512701874</v>
+        <v>2.7119927958867862</v>
       </c>
       <c r="E341" s="5">
-        <v>-0.38633864317438871</v>
+        <v>-0.38707296803350832</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>142.16076007000001</v>
+        <v>142.15297781000001</v>
       </c>
       <c r="C342" s="5">
-        <v>0.58659115000000384</v>
+        <v>0.57595274999999901</v>
       </c>
       <c r="D342" s="5">
-        <v>5.086902436498475</v>
+        <v>4.9924699225284419</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>142.53531935000001</v>
+        <v>142.52912251999999</v>
       </c>
       <c r="C343" s="5">
-        <v>0.37455927999999972</v>
+        <v>0.37614470999997707</v>
       </c>
       <c r="D343" s="5">
-        <v>3.2079319476953305</v>
+        <v>3.2218876055191137</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>142.60511244</v>
+        <v>142.59670055000001</v>
       </c>
       <c r="C344" s="5">
-        <v>6.9793089999990343E-2</v>
+        <v>6.7578030000021272E-2</v>
       </c>
       <c r="D344" s="5">
-        <v>0.58917066120613981</v>
+        <v>0.57044792258296173</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>142.63281900999999</v>
+        <v>142.63487662</v>
       </c>
       <c r="C345" s="5">
-        <v>2.7706569999992325E-2</v>
+        <v>3.8176069999991569E-2</v>
       </c>
       <c r="D345" s="5">
-        <v>0.23339580709962338</v>
+        <v>0.32173815721960874</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>142.43152423999999</v>
+        <v>142.43739771</v>
       </c>
       <c r="C346" s="5">
-        <v>-0.20129477000000406</v>
+        <v>-0.19747891000000095</v>
       </c>
       <c r="D346" s="5">
-        <v>-1.6804517291658327</v>
+        <v>-1.6488147083963844</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>143.09888078</v>
+        <v>143.09655634000001</v>
       </c>
       <c r="C347" s="5">
-        <v>0.66735654000001432</v>
+        <v>0.65915863000000741</v>
       </c>
       <c r="D347" s="5">
-        <v>5.7697264047077645</v>
+        <v>5.6967958030426535</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>143.21350362000001</v>
+        <v>143.20679303</v>
       </c>
       <c r="C348" s="5">
-        <v>0.11462284000000977</v>
+        <v>0.11023668999999359</v>
       </c>
       <c r="D348" s="5">
-        <v>0.96545127804170683</v>
+        <v>0.92836586814135647</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>143.3131444</v>
+        <v>143.31764501999999</v>
       </c>
       <c r="C349" s="5">
-        <v>9.9640779999987217E-2</v>
+        <v>0.11085198999998624</v>
       </c>
       <c r="D349" s="5">
-        <v>0.83810214234767422</v>
+        <v>0.93284805856070907</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>142.92755618999999</v>
+        <v>142.94302718</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.38558821000000876</v>
+        <v>-0.37461783999998488</v>
       </c>
       <c r="D350" s="5">
-        <v>-3.1812839730206988</v>
+        <v>-3.0919750433300752</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>143.82065406000001</v>
+        <v>143.82790678999999</v>
       </c>
       <c r="C351" s="5">
-        <v>0.89309787000001961</v>
+        <v>0.8848796099999845</v>
       </c>
       <c r="D351" s="5">
-        <v>7.7614673965433756</v>
+        <v>7.6867370310728322</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>143.65514843</v>
+        <v>143.65188405999999</v>
       </c>
       <c r="C352" s="5">
-        <v>-0.16550563000001262</v>
+        <v>-0.17602272999999968</v>
       </c>
       <c r="D352" s="5">
-        <v>-1.3722266059210675</v>
+        <v>-1.4587660050770945</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>143.84625622999999</v>
+        <v>143.84726778999999</v>
       </c>
       <c r="C353" s="5">
-        <v>0.1911077999999975</v>
+        <v>0.1953837300000032</v>
       </c>
       <c r="D353" s="5">
-        <v>1.6081204029377627</v>
+        <v>1.6444084405874637</v>
       </c>
       <c r="E353" s="5">
-        <v>1.6048741993914817</v>
+        <v>1.6035389421679591</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>143.73071218000001</v>
+        <v>143.72012330999999</v>
       </c>
       <c r="C354" s="5">
-        <v>-0.11554404999998269</v>
+        <v>-0.12714447999999834</v>
       </c>
       <c r="D354" s="5">
-        <v>-0.95964922661084806</v>
+        <v>-1.0555212054144447</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>144.22263520999999</v>
+        <v>144.21479970999999</v>
       </c>
       <c r="C355" s="5">
-        <v>0.49192302999998105</v>
+        <v>0.49467640000000301</v>
       </c>
       <c r="D355" s="5">
-        <v>4.1852384004594123</v>
+        <v>4.2094250559862267</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>144.24197407</v>
+        <v>144.23020389000001</v>
       </c>
       <c r="C356" s="5">
-        <v>1.9338860000004843E-2</v>
+        <v>1.5404180000018641E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>0.16102711224756927</v>
+        <v>0.12825229755049072</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>144.59516184</v>
+        <v>144.59786940000001</v>
       </c>
       <c r="C357" s="5">
-        <v>0.35318777000000523</v>
+        <v>0.36766550999999481</v>
       </c>
       <c r="D357" s="5">
-        <v>2.9781892737752891</v>
+        <v>3.1022437081615228</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>144.87567308999999</v>
+        <v>144.88930275000001</v>
       </c>
       <c r="C358" s="5">
-        <v>0.28051124999998933</v>
+        <v>0.29143335000000548</v>
       </c>
       <c r="D358" s="5">
-        <v>2.352972574514367</v>
+        <v>2.4455607106473432</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>145.28568572</v>
+        <v>145.27975259999999</v>
       </c>
       <c r="C359" s="5">
-        <v>0.41001263000001131</v>
+        <v>0.39044984999998178</v>
       </c>
       <c r="D359" s="5">
-        <v>3.449484246514456</v>
+        <v>3.2821404020618505</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>145.66638219999999</v>
+        <v>145.65798480000001</v>
       </c>
       <c r="C360" s="5">
-        <v>0.38069647999998324</v>
+        <v>0.37823220000001356</v>
       </c>
       <c r="D360" s="5">
-        <v>3.1901109431071717</v>
+        <v>3.1692958166781526</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>146.16446759999999</v>
+        <v>146.16901430999999</v>
       </c>
       <c r="C361" s="5">
-        <v>0.49808540000000789</v>
+        <v>0.51102950999998598</v>
       </c>
       <c r="D361" s="5">
-        <v>4.1812822709502928</v>
+        <v>4.2923021408398432</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>146.00087597999999</v>
+        <v>146.02889051</v>
       </c>
       <c r="C362" s="5">
-        <v>-0.16359162000000538</v>
+        <v>-0.1401237999999978</v>
       </c>
       <c r="D362" s="5">
-        <v>-1.3348388063098571</v>
+        <v>-1.144324732049562</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>145.76752311000001</v>
+        <v>145.77826132000001</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.23335286999997606</v>
+        <v>-0.25062918999998374</v>
       </c>
       <c r="D363" s="5">
-        <v>-1.9011867221543244</v>
+        <v>-2.0402277004030966</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>146.32439472999999</v>
+        <v>146.30872536000001</v>
       </c>
       <c r="C364" s="5">
-        <v>0.55687161999998125</v>
+        <v>0.53046403999999825</v>
       </c>
       <c r="D364" s="5">
-        <v>4.6818874541710631</v>
+        <v>4.455070703268782</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>146.55407614999999</v>
+        <v>146.55179283999999</v>
       </c>
       <c r="C365" s="5">
-        <v>0.22968141999999148</v>
+        <v>0.24306747999997924</v>
       </c>
       <c r="D365" s="5">
-        <v>1.8999542856025453</v>
+        <v>2.0119167547470784</v>
       </c>
       <c r="E365" s="5">
-        <v>1.8824403157704506</v>
+        <v>1.8801365445107354</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>148.04446214999999</v>
+        <v>148.03378412000001</v>
       </c>
       <c r="C366" s="5">
-        <v>1.4903860000000009</v>
+        <v>1.4819912800000168</v>
       </c>
       <c r="D366" s="5">
-        <v>12.909679090933146</v>
+        <v>12.833085007532752</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>148.14701020000001</v>
+        <v>148.13825334000001</v>
       </c>
       <c r="C367" s="5">
-        <v>0.1025480500000242</v>
+        <v>0.10446921999999859</v>
       </c>
       <c r="D367" s="5">
-        <v>0.83439503824762618</v>
+        <v>0.85014915623837783</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>147.95225149999999</v>
+        <v>147.94040021000001</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.1947587000000226</v>
+        <v>-0.1978531299999986</v>
       </c>
       <c r="D368" s="5">
-        <v>-1.5662009379319719</v>
+        <v>-1.5909964331951576</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>131.53866826000001</v>
+        <v>131.54223257000001</v>
       </c>
       <c r="C369" s="5">
-        <v>-16.41358323999998</v>
+        <v>-16.398167639999997</v>
       </c>
       <c r="D369" s="5">
-        <v>-75.611654160024784</v>
+        <v>-75.580260212434155</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>136.58493265000001</v>
+        <v>136.60756895</v>
       </c>
       <c r="C370" s="5">
-        <v>5.0462643900000046</v>
+        <v>5.0653363799999909</v>
       </c>
       <c r="D370" s="5">
-        <v>57.105803010954716</v>
+        <v>57.367356875786093</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>140.69232131000001</v>
+        <v>140.67993371</v>
       </c>
       <c r="C371" s="5">
-        <v>4.107388659999998</v>
+        <v>4.0723647599999993</v>
       </c>
       <c r="D371" s="5">
-        <v>42.69581238913154</v>
+        <v>42.261933485231332</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>138.90558888000001</v>
+        <v>138.89266461</v>
       </c>
       <c r="C372" s="5">
-        <v>-1.7867324300000007</v>
+        <v>-1.7872691000000032</v>
       </c>
       <c r="D372" s="5">
-        <v>-14.218843482659182</v>
+        <v>-14.223986656566211</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>141.42330744</v>
+        <v>141.42958780999999</v>
       </c>
       <c r="C373" s="5">
-        <v>2.5177185599999916</v>
+        <v>2.5369231999999897</v>
       </c>
       <c r="D373" s="5">
-        <v>24.055275580168022</v>
+        <v>24.260068958773928</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>141.80288648000001</v>
+        <v>141.83774151</v>
       </c>
       <c r="C374" s="5">
-        <v>0.37957904000001008</v>
+        <v>0.40815370000001394</v>
       </c>
       <c r="D374" s="5">
-        <v>3.2687636397678688</v>
+        <v>3.5185977593999107</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>143.07536544999999</v>
+        <v>143.09014328999999</v>
       </c>
       <c r="C375" s="5">
-        <v>1.2724789699999803</v>
+        <v>1.2524017799999854</v>
       </c>
       <c r="D375" s="5">
-        <v>11.315979335356619</v>
+        <v>11.125808757163513</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>144.31476498999999</v>
+        <v>144.29038130999999</v>
       </c>
       <c r="C376" s="5">
-        <v>1.2393995399999937</v>
+        <v>1.2002380200000005</v>
       </c>
       <c r="D376" s="5">
-        <v>10.904924669543803</v>
+        <v>10.543179113065682</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>145.0936423</v>
+        <v>145.09473108</v>
       </c>
       <c r="C377" s="5">
-        <v>0.77887731000001281</v>
+        <v>0.80434977000001595</v>
       </c>
       <c r="D377" s="5">
-        <v>6.6722358591683406</v>
+        <v>6.898381445150914</v>
       </c>
       <c r="E377" s="5">
-        <v>-0.99651533984302931</v>
+        <v>-0.9942299113261277</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>145.71474117</v>
+        <v>145.71300886</v>
       </c>
       <c r="C378" s="5">
-        <v>0.62109886999999731</v>
+        <v>0.61827777999999967</v>
       </c>
       <c r="D378" s="5">
-        <v>5.2594932272533201</v>
+        <v>5.2350012809453617</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>145.6424926</v>
+        <v>145.62782457</v>
       </c>
       <c r="C379" s="5">
-        <v>-7.224856999999929E-2</v>
+        <v>-8.5184290000000829E-2</v>
       </c>
       <c r="D379" s="5">
-        <v>-0.59336650223217324</v>
+        <v>-0.69927259743391978</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>146.34361200999999</v>
+        <v>146.32256239</v>
       </c>
       <c r="C380" s="5">
-        <v>0.70111940999998978</v>
+        <v>0.69473782000000028</v>
       </c>
       <c r="D380" s="5">
-        <v>5.9322026681980278</v>
+        <v>5.8773910148543163</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>147.78396570000001</v>
+        <v>147.78382955999999</v>
       </c>
       <c r="C381" s="5">
-        <v>1.4403536900000233</v>
+        <v>1.4612671699999851</v>
       </c>
       <c r="D381" s="5">
-        <v>12.471518232063517</v>
+        <v>12.664585127604067</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>147.93143051000001</v>
+        <v>147.96155264999999</v>
       </c>
       <c r="C382" s="5">
-        <v>0.14746481000000244</v>
+        <v>0.17772309000000064</v>
       </c>
       <c r="D382" s="5">
-        <v>1.2040018991031687</v>
+        <v>1.452689251002881</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>149.13512385999999</v>
+        <v>149.11982183000001</v>
       </c>
       <c r="C383" s="5">
-        <v>1.2036933499999805</v>
+        <v>1.1582691800000191</v>
       </c>
       <c r="D383" s="5">
-        <v>10.213244538480627</v>
+        <v>9.8090042933505437</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>148.81621224</v>
+        <v>148.79911808</v>
       </c>
       <c r="C384" s="5">
-        <v>-0.3189116199999944</v>
+        <v>-0.32070375000000695</v>
       </c>
       <c r="D384" s="5">
-        <v>-2.5361223309264935</v>
+        <v>-2.5504645911058499</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>149.58565562000001</v>
+        <v>149.59134161</v>
       </c>
       <c r="C385" s="5">
-        <v>0.76944338000001267</v>
+        <v>0.79222353000000112</v>
       </c>
       <c r="D385" s="5">
-        <v>6.3840290057101345</v>
+        <v>6.57938250351362</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>150.39190273</v>
+        <v>150.43216798</v>
       </c>
       <c r="C386" s="5">
-        <v>0.80624710999998683</v>
+        <v>0.84082637000000204</v>
       </c>
       <c r="D386" s="5">
-        <v>6.6630644108870651</v>
+        <v>6.9574616524949562</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>151.65975337</v>
+        <v>151.68620296</v>
       </c>
       <c r="C387" s="5">
-        <v>1.267850640000006</v>
+        <v>1.2540349800000001</v>
       </c>
       <c r="D387" s="5">
-        <v>10.598871852236114</v>
+        <v>10.475096071564671</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>151.97096094</v>
+        <v>151.92824666000001</v>
       </c>
       <c r="C388" s="5">
-        <v>0.31120756999999344</v>
+        <v>0.24204370000001063</v>
       </c>
       <c r="D388" s="5">
-        <v>2.4903958267514126</v>
+        <v>1.9317191219411001</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>152.26163980999999</v>
+        <v>152.27226266</v>
       </c>
       <c r="C389" s="5">
-        <v>0.29067886999999359</v>
+        <v>0.34401599999998211</v>
       </c>
       <c r="D389" s="5">
-        <v>2.3195725500585462</v>
+        <v>2.7512947110548192</v>
       </c>
       <c r="E389" s="5">
-        <v>4.9402560969413312</v>
+        <v>4.9467899534150206</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>152.44476899</v>
+        <v>152.45666764000001</v>
       </c>
       <c r="C390" s="5">
-        <v>0.18312918000000877</v>
+        <v>0.18440498000001071</v>
       </c>
       <c r="D390" s="5">
-        <v>1.4528579822669307</v>
+        <v>1.4629443306662493</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>153.61245922000001</v>
+        <v>153.59604064000001</v>
       </c>
       <c r="C391" s="5">
-        <v>1.1676902300000052</v>
+        <v>1.1393730000000062</v>
       </c>
       <c r="D391" s="5">
-        <v>9.5890053083349081</v>
+        <v>9.3460689244689412</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>153.88788769999999</v>
+        <v>153.85314543000001</v>
       </c>
       <c r="C392" s="5">
-        <v>0.27542847999998799</v>
+        <v>0.25710478999999964</v>
       </c>
       <c r="D392" s="5">
-        <v>2.172956010548166</v>
+        <v>2.0272793900091068</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>154.54708324000001</v>
+        <v>154.53989983</v>
       </c>
       <c r="C393" s="5">
-        <v>0.65919554000001312</v>
+        <v>0.68675439999998389</v>
       </c>
       <c r="D393" s="5">
-        <v>5.2631822228198955</v>
+        <v>5.4899198341100908</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>154.35220527999999</v>
+        <v>154.38265844</v>
       </c>
       <c r="C394" s="5">
-        <v>-0.19487796000001367</v>
+        <v>-0.15724138999999582</v>
       </c>
       <c r="D394" s="5">
-        <v>-1.5027039181664481</v>
+        <v>-1.214167387464915</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>153.8173645</v>
+        <v>153.80857116999999</v>
       </c>
       <c r="C395" s="5">
-        <v>-0.53484077999999613</v>
+        <v>-0.57408727000000681</v>
       </c>
       <c r="D395" s="5">
-        <v>-4.079744794113072</v>
+        <v>-4.3721765158694526</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>156.09141022</v>
+        <v>156.07283509000001</v>
       </c>
       <c r="C396" s="5">
-        <v>2.2740457200000037</v>
+        <v>2.264263920000019</v>
       </c>
       <c r="D396" s="5">
-        <v>19.256939771410519</v>
+        <v>19.168474810216019</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>156.89806562999999</v>
+        <v>156.90482993000001</v>
       </c>
       <c r="C397" s="5">
-        <v>0.80665540999999052</v>
+        <v>0.83199483999999302</v>
       </c>
       <c r="D397" s="5">
-        <v>6.3807431087566036</v>
+        <v>6.5879025080552545</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>157.02323570999999</v>
+        <v>157.06060312</v>
       </c>
       <c r="C398" s="5">
-        <v>0.12517008000000374</v>
+        <v>0.15577318999999079</v>
       </c>
       <c r="D398" s="5">
-        <v>0.96154732622333317</v>
+        <v>1.1978719934499393</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>157.15006646000001</v>
+        <v>157.18641940000001</v>
       </c>
       <c r="C399" s="5">
-        <v>0.12683075000001054</v>
+        <v>0.12581628000000933</v>
       </c>
       <c r="D399" s="5">
-        <v>0.97358108409857369</v>
+        <v>0.96552865284731393</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>157.14405984000001</v>
+        <v>157.07563322999999</v>
       </c>
       <c r="C400" s="5">
-        <v>-6.0066199999937453E-3</v>
+        <v>-0.11078617000001145</v>
       </c>
       <c r="D400" s="5">
-        <v>-4.5856989351422683E-2</v>
+        <v>-0.842498137023584</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>157.38961854999999</v>
+        <v>157.41513760999999</v>
       </c>
       <c r="C401" s="5">
-        <v>0.24555870999998319</v>
+        <v>0.33950437999999394</v>
       </c>
       <c r="D401" s="5">
-        <v>1.8913615458051147</v>
+        <v>2.6247447696185588</v>
       </c>
       <c r="E401" s="5">
-        <v>3.3678730548278413</v>
+        <v>3.3774207200711448</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>158.18931151999999</v>
+        <v>158.23546339999999</v>
       </c>
       <c r="C402" s="5">
-        <v>0.79969296999999528</v>
+        <v>0.82032578999999828</v>
       </c>
       <c r="D402" s="5">
-        <v>6.2704787094010284</v>
+        <v>6.4358563022131055</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>158.7480324</v>
+        <v>158.73554639</v>
       </c>
       <c r="C403" s="5">
-        <v>0.55872088000000986</v>
+        <v>0.50008299000000989</v>
       </c>
       <c r="D403" s="5">
-        <v>4.3216825487848887</v>
+        <v>3.8590667723170435</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>159.39358258999999</v>
+        <v>159.32926999</v>
       </c>
       <c r="C404" s="5">
-        <v>0.64555018999999447</v>
+        <v>0.59372360000000413</v>
       </c>
       <c r="D404" s="5">
-        <v>4.9904438131403994</v>
+        <v>4.5818935594389432</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>159.42316966999999</v>
+        <v>159.40159363000001</v>
       </c>
       <c r="C405" s="5">
-        <v>2.9587079999998878E-2</v>
+        <v>7.2323640000007572E-2</v>
       </c>
       <c r="D405" s="5">
-        <v>0.22297488579958724</v>
+        <v>0.54607274134912398</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>160.12166572999999</v>
+        <v>160.14419810000001</v>
       </c>
       <c r="C406" s="5">
-        <v>0.69849605999999653</v>
+        <v>0.7426044700000034</v>
       </c>
       <c r="D406" s="5">
-        <v>5.3862418852769656</v>
+        <v>5.7359330230778216</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>159.60664467999999</v>
+        <v>159.60358730999999</v>
       </c>
       <c r="C407" s="5">
-        <v>-0.51502105000000142</v>
+        <v>-0.54061079000001655</v>
       </c>
       <c r="D407" s="5">
-        <v>-3.7921696613489764</v>
+        <v>-3.9765573574306101</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>158.43978200000001</v>
+        <v>158.42594002000001</v>
       </c>
       <c r="C408" s="5">
-        <v>-1.1668626799999799</v>
+        <v>-1.1776472899999817</v>
       </c>
       <c r="D408" s="5">
-        <v>-8.4287334745915761</v>
+        <v>-8.5036582162513206</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>160.48823548999999</v>
+        <v>160.49757310000001</v>
       </c>
       <c r="C409" s="5">
-        <v>2.0484534899999858</v>
+        <v>2.071633079999998</v>
       </c>
       <c r="D409" s="5">
-        <v>16.666882172549013</v>
+        <v>16.870829118735408</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>161.24295778999999</v>
+        <v>161.28198759</v>
       </c>
       <c r="C410" s="5">
-        <v>0.7547222999999974</v>
+        <v>0.78441448999998897</v>
       </c>
       <c r="D410" s="5">
-        <v>5.7914689195840641</v>
+        <v>6.0251182679044391</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>161.35597127</v>
+        <v>161.39967493</v>
       </c>
       <c r="C411" s="5">
-        <v>0.11301348000000644</v>
+        <v>0.11768734000000336</v>
       </c>
       <c r="D411" s="5">
-        <v>0.84431709048791159</v>
+        <v>0.87916186404721763</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>161.19077852999999</v>
+        <v>161.09474255999999</v>
       </c>
       <c r="C412" s="5">
-        <v>-0.16519274000000905</v>
+        <v>-0.30493237000001727</v>
       </c>
       <c r="D412" s="5">
-        <v>-1.2216398930156247</v>
+        <v>-2.2437490735154553</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>161.40518779999999</v>
+        <v>161.44556886000001</v>
       </c>
       <c r="C413" s="5">
-        <v>0.21440927000000443</v>
+        <v>0.35082630000002268</v>
       </c>
       <c r="D413" s="5">
-        <v>1.6079195474584251</v>
+        <v>2.6448464356000123</v>
       </c>
       <c r="E413" s="5">
-        <v>2.5513558562468397</v>
+        <v>2.5603835254939256</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>161.20107399</v>
+        <v>161.28818645000001</v>
       </c>
       <c r="C414" s="5">
-        <v>-0.20411380999999551</v>
+        <v>-0.15738240999999675</v>
       </c>
       <c r="D414" s="5">
-        <v>-1.5070154940946323</v>
+        <v>-1.163547531718867</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>161.85491274</v>
+        <v>161.85742309</v>
       </c>
       <c r="C415" s="5">
-        <v>0.65383875000000558</v>
+        <v>0.56923663999998553</v>
       </c>
       <c r="D415" s="5">
-        <v>4.9773149399650718</v>
+        <v>4.3183615393806107</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>163.19556338999999</v>
+        <v>163.08985143000001</v>
       </c>
       <c r="C416" s="5">
-        <v>1.3406506499999864</v>
+        <v>1.2324283400000127</v>
       </c>
       <c r="D416" s="5">
-        <v>10.405203702846855</v>
+        <v>9.5296711997056249</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>161.87756450000001</v>
+        <v>161.84228031000001</v>
       </c>
       <c r="C417" s="5">
-        <v>-1.3179988899999842</v>
+        <v>-1.2475711200000035</v>
       </c>
       <c r="D417" s="5">
-        <v>-9.2723284833027506</v>
+        <v>-8.8029854300345161</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>162.26541653000001</v>
+        <v>162.27479274999999</v>
       </c>
       <c r="C418" s="5">
-        <v>0.38785203000000479</v>
+        <v>0.43251243999998223</v>
       </c>
       <c r="D418" s="5">
-        <v>2.9133432915546598</v>
+        <v>3.254476951983265</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>160.86660670000001</v>
+        <v>160.87210027</v>
       </c>
       <c r="C419" s="5">
-        <v>-1.3988098300000047</v>
+        <v>-1.4026924799999847</v>
       </c>
       <c r="D419" s="5">
-        <v>-9.8679634022061702</v>
+        <v>-9.8935201034450522</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>161.91920637000001</v>
+        <v>161.91193231</v>
       </c>
       <c r="C420" s="5">
-        <v>1.0525996700000064</v>
+        <v>1.0398320399999932</v>
       </c>
       <c r="D420" s="5">
-        <v>8.1408021447795456</v>
+        <v>8.0382369377776985</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>162.27171938000001</v>
+        <v>162.28956323</v>
       </c>
       <c r="C421" s="5">
-        <v>0.35251300999999557</v>
+        <v>0.37763092000000142</v>
       </c>
       <c r="D421" s="5">
-        <v>2.6440207541558625</v>
+        <v>2.8349703824727568</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>162.22773885000001</v>
+        <v>162.25944150000001</v>
       </c>
       <c r="C422" s="5">
-        <v>-4.3980529999998907E-2</v>
+        <v>-3.0121729999990521E-2</v>
       </c>
       <c r="D422" s="5">
-        <v>-0.32475181074580473</v>
+        <v>-0.22249859585522502</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>162.11164486000001</v>
+        <v>162.15659497999999</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.11609398999999598</v>
+        <v>-0.10284652000001415</v>
       </c>
       <c r="D423" s="5">
-        <v>-0.85537633420791348</v>
+        <v>-0.75796199117940111</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>162.92711517999999</v>
+        <v>162.81459960999999</v>
       </c>
       <c r="C424" s="5">
-        <v>0.81547031999997444</v>
+        <v>0.65800462999999354</v>
       </c>
       <c r="D424" s="5">
-        <v>6.2061989916764482</v>
+        <v>4.979560641196179</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>162.20818535000001</v>
+        <v>162.25586920999999</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.71892982999997912</v>
+        <v>-0.55873040000000174</v>
       </c>
       <c r="D425" s="5">
-        <v>-5.1684661576584912</v>
+        <v>-4.0411936692031469</v>
       </c>
       <c r="E425" s="5">
-        <v>0.4975041762567356</v>
+        <v>0.50190312172806451</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>162.88389996999999</v>
+        <v>163.0180106</v>
       </c>
       <c r="C426" s="5">
-        <v>0.6757146199999795</v>
+        <v>0.76214139000001069</v>
       </c>
       <c r="D426" s="5">
-        <v>5.1150063453404337</v>
+        <v>5.784511079611665</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>162.65152379</v>
+        <v>162.66837217</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.23237617999998861</v>
+        <v>-0.34963842999999883</v>
       </c>
       <c r="D427" s="5">
-        <v>-1.6985950070443123</v>
+        <v>-2.5435962292269743</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>162.48589522</v>
+        <v>162.33343087</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.16562856999999553</v>
+        <v>-0.334941299999997</v>
       </c>
       <c r="D428" s="5">
-        <v>-1.2151432245489424</v>
+        <v>-2.4430619375166884</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>159.10061540999999</v>
+        <v>159.05568758999999</v>
       </c>
       <c r="C429" s="5">
-        <v>-3.3852798100000143</v>
+        <v>-3.2777432800000099</v>
       </c>
       <c r="D429" s="5">
-        <v>-22.326244396984819</v>
+        <v>-21.712066061774916</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>159.42319778000001</v>
+        <v>159.41972926</v>
       </c>
       <c r="C430" s="5">
-        <v>0.32258237000002055</v>
+        <v>0.36404167000000598</v>
       </c>
       <c r="D430" s="5">
-        <v>2.4603604794886547</v>
+        <v>2.781361353380829</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>159.02294738000001</v>
+        <v>159.03495328</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.40025040000000445</v>
+        <v>-0.38477598000000057</v>
       </c>
       <c r="D431" s="5">
-        <v>-2.9714840892968164</v>
+        <v>-2.8581834076354617</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>159.50532634999999</v>
+        <v>159.50675043999999</v>
       </c>
       <c r="C432" s="5">
-        <v>0.48237896999998497</v>
+        <v>0.47179715999999416</v>
       </c>
       <c r="D432" s="5">
-        <v>3.7014186123872861</v>
+        <v>3.6186146639961114</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>160.70775441999999</v>
+        <v>160.73441722000001</v>
       </c>
       <c r="C433" s="5">
-        <v>1.2024280699999963</v>
+        <v>1.2276667800000212</v>
       </c>
       <c r="D433" s="5">
-        <v>9.4308348598393099</v>
+        <v>9.6371531023644366</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>159.25110785000001</v>
+        <v>159.28116478000001</v>
       </c>
       <c r="C434" s="5">
-        <v>-1.4566465699999753</v>
+        <v>-1.45325244</v>
       </c>
       <c r="D434" s="5">
-        <v>-10.350565508532462</v>
+        <v>-10.326005482305368</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>159.90894564999999</v>
+        <v>160.15483126000001</v>
       </c>
       <c r="C435" s="5">
-        <v>0.6578377999999816</v>
+        <v>0.87366647999999714</v>
       </c>
       <c r="D435" s="5">
-        <v>5.0711705627751513</v>
+        <v>6.7843124077738626</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>159.90207278</v>
+        <v>159.98758247000001</v>
       </c>
       <c r="C436" s="5">
-        <v>-6.8728699999951459E-3</v>
+        <v>-0.16724879000000215</v>
       </c>
       <c r="D436" s="5">
-        <v>-5.1563686053623936E-2</v>
+        <v>-1.2459806155063702</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>160.28448288000001</v>
+        <v>160.17055051</v>
       </c>
       <c r="C437" s="5">
-        <v>0.38241010000001552</v>
+        <v>0.18296803999999156</v>
       </c>
       <c r="D437" s="5">
-        <v>2.9078828048240801</v>
+        <v>1.3810320078968763</v>
       </c>
       <c r="E437" s="5">
-        <v>-1.185946606732069</v>
+        <v>-1.2852038635971064</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>161.10598947</v>
+        <v>160.19649738000001</v>
       </c>
       <c r="C438" s="5">
-        <v>0.82150658999998427</v>
+        <v>2.5946870000012723E-2</v>
       </c>
       <c r="D438" s="5">
-        <v>6.3267340255404259</v>
+        <v>0.19456760601721523</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>160.54304227</v>
+        <v>160.16860948999999</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.56294719999999643</v>
+        <v>-2.7887890000016569E-2</v>
       </c>
       <c r="D439" s="5">
-        <v>-4.113465310305509</v>
+        <v>-0.20870271785016214</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>160.85033053000001</v>
+        <v>161.03475958999999</v>
       </c>
       <c r="C440" s="5">
-        <v>0.30728826000000709</v>
+        <v>0.8661500999999987</v>
       </c>
       <c r="D440" s="5">
-        <v>2.321201101705217</v>
+        <v>6.6858171631474672</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>160.78318687000001</v>
+        <v>160.96230499999999</v>
       </c>
       <c r="C441" s="5">
-        <v>-6.7143659999999272E-2</v>
+        <v>-7.2454590000006647E-2</v>
       </c>
       <c r="D441" s="5">
-        <v>-0.49976686903628886</v>
+        <v>-0.53858355343735509</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>160.86907072</v>
+        <v>161.01525237000001</v>
       </c>
       <c r="C442" s="5">
-        <v>8.588384999998766E-2</v>
+        <v>5.2947370000026694E-2</v>
       </c>
       <c r="D442" s="5">
-        <v>0.64287778567431175</v>
+        <v>0.39544612645410204</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>160.72147090000001</v>
+        <v>161.39987393000001</v>
       </c>
       <c r="C443" s="5">
-        <v>-0.14759981999998217</v>
+        <v>0.38462155999999936</v>
       </c>
       <c r="D443" s="5">
-        <v>-1.0954791100926786</v>
+        <v>2.9044341968231135</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>161.02968279999999</v>
+        <v>161.47960995</v>
       </c>
       <c r="C444" s="5">
-        <v>0.308211899999975</v>
+        <v>7.9736019999984364E-2</v>
       </c>
       <c r="D444" s="5">
-        <v>2.3256398648821675</v>
+        <v>0.59444679979467896</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>161.45723081</v>
+      </c>
+      <c r="C445" s="5">
+        <v>-2.2379139999998188E-2</v>
+      </c>
+      <c r="D445" s="5">
+        <v>-0.16617892307519977</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>