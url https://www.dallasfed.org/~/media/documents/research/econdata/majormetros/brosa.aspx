--- v2 (2026-02-02)
+++ v3 (2026-04-05)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{C7648945-058A-4C15-9B96-3B60807CF366}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{17B7125C-8615-4EB7-B456-191804F30974}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{6B2260D4-6735-4EC8-8A37-75B67CE4AAEC}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{F227D884-2086-4863-8FA8-A40F5B4897FA}"/>
   </bookViews>
   <sheets>
     <sheet name="bronaga" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Brownsville—Harlingen Total Nonfarm Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q2.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry January 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,52 +917,52 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F80E2116-7782-4CA2-AACC-CF2800D84CE6}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{84108C78-2B3E-41DD-A63E-CC64D104AD03}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
@@ -974,6190 +974,6259 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>74.166677366000002</v>
+        <v>74.167121623</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>74.140524616999997</v>
+        <v>74.129072426999997</v>
       </c>
       <c r="C7" s="5">
-        <v>-2.615274900000486E-2</v>
+        <v>-3.8049196000002894E-2</v>
       </c>
       <c r="D7" s="5">
-        <v>-0.42232584891057634</v>
+        <v>-0.61388958261440196</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>74.198557949000005</v>
+        <v>74.183600122000001</v>
       </c>
       <c r="C8" s="5">
-        <v>5.8033332000007931E-2</v>
+        <v>5.4527695000004428E-2</v>
       </c>
       <c r="D8" s="5">
-        <v>0.94335170192532125</v>
+        <v>0.88627314179230421</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>74.693436226000003</v>
+        <v>74.632951820000002</v>
       </c>
       <c r="C9" s="5">
-        <v>0.49487827699999798</v>
+        <v>0.44935169800000097</v>
       </c>
       <c r="D9" s="5">
-        <v>8.3037998559609036</v>
+        <v>7.5158657969746523</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>75.039309564999996</v>
+        <v>75.018133551000005</v>
       </c>
       <c r="C10" s="5">
-        <v>0.34587333899999351</v>
+        <v>0.38518173100000297</v>
       </c>
       <c r="D10" s="5">
-        <v>5.7004122787981837</v>
+        <v>6.3720749345848926</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>75.327812569000002</v>
+        <v>75.305484508000006</v>
       </c>
       <c r="C11" s="5">
-        <v>0.28850300400000606</v>
+        <v>0.28735095700000102</v>
       </c>
       <c r="D11" s="5">
-        <v>4.712450009426683</v>
+        <v>4.6945870690713098</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>76.461557502999995</v>
+        <v>76.412376062999996</v>
       </c>
       <c r="C12" s="5">
-        <v>1.1337449339999921</v>
+        <v>1.10689155499999</v>
       </c>
       <c r="D12" s="5">
-        <v>19.633665197123019</v>
+        <v>19.136590696703347</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>76.228433765000005</v>
+        <v>76.225393658000002</v>
       </c>
       <c r="C13" s="5">
-        <v>-0.23312373799998909</v>
+        <v>-0.18698240499999486</v>
       </c>
       <c r="D13" s="5">
-        <v>-3.5979484907490145</v>
+        <v>-2.8972212307239675</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>75.939099467999995</v>
+        <v>76.006642236000005</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.28933429700001057</v>
+        <v>-0.21875142199999686</v>
       </c>
       <c r="D14" s="5">
-        <v>-4.4608543279354818</v>
+        <v>-3.3899174189899073</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>76.292719720999997</v>
+        <v>76.303239038000001</v>
       </c>
       <c r="C15" s="5">
-        <v>0.35362025300000255</v>
+        <v>0.29659680199999627</v>
       </c>
       <c r="D15" s="5">
-        <v>5.7333160511849446</v>
+        <v>4.7845187523454458</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>76.756412716</v>
+        <v>76.752067643000004</v>
       </c>
       <c r="C16" s="5">
-        <v>0.46369299500000238</v>
+        <v>0.44882860500000277</v>
       </c>
       <c r="D16" s="5">
-        <v>7.5421877210629207</v>
+        <v>7.2915005049344117</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>77.149422588999997</v>
+        <v>77.152453108000003</v>
       </c>
       <c r="C17" s="5">
-        <v>0.3930098729999969</v>
+        <v>0.40038546499999939</v>
       </c>
       <c r="D17" s="5">
-        <v>6.3202839200448002</v>
+        <v>6.4426957155192088</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>76.651937606000004</v>
+        <v>76.658106916999998</v>
       </c>
       <c r="C18" s="5">
-        <v>-0.49748498299999255</v>
+        <v>-0.49434619100000532</v>
       </c>
       <c r="D18" s="5">
-        <v>-7.4693764464436203</v>
+        <v>-7.4236167660087116</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>76.443096210999997</v>
+        <v>76.431718927999995</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.20884139500000742</v>
+        <v>-0.22638798900000268</v>
       </c>
       <c r="D19" s="5">
-        <v>-3.2208995426380227</v>
+        <v>-3.4868609177984178</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>76.892957222000007</v>
+        <v>76.878661233000003</v>
       </c>
       <c r="C20" s="5">
-        <v>0.44986101100001008</v>
+        <v>0.44694230500000742</v>
       </c>
       <c r="D20" s="5">
-        <v>7.2950124997475774</v>
+        <v>7.2472637542694285</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>75.664638070999999</v>
+        <v>75.598052989999999</v>
       </c>
       <c r="C21" s="5">
-        <v>-1.228319151000008</v>
+        <v>-1.2806082430000032</v>
       </c>
       <c r="D21" s="5">
-        <v>-17.571623957574268</v>
+        <v>-18.255680463170254</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>75.738675185999995</v>
+        <v>75.716959584999998</v>
       </c>
       <c r="C22" s="5">
-        <v>7.4037114999995879E-2</v>
+        <v>0.11890659499999856</v>
       </c>
       <c r="D22" s="5">
-        <v>1.1805281512185628</v>
+        <v>1.9038688506275658</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>77.042581526000006</v>
+        <v>77.018617172999996</v>
       </c>
       <c r="C23" s="5">
-        <v>1.3039063400000117</v>
+        <v>1.3016575879999976</v>
       </c>
       <c r="D23" s="5">
-        <v>22.731903159406386</v>
+        <v>22.696056208354932</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>77.293182240999997</v>
+        <v>77.138865233000004</v>
       </c>
       <c r="C24" s="5">
-        <v>0.25060071499999026</v>
+        <v>0.12024806000000865</v>
       </c>
       <c r="D24" s="5">
-        <v>3.9739006247882847</v>
+        <v>1.8897150195621437</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>77.870178899999999</v>
+        <v>77.867697516000007</v>
       </c>
       <c r="C25" s="5">
-        <v>0.57699665900000241</v>
+        <v>0.72883228300000269</v>
       </c>
       <c r="D25" s="5">
-        <v>9.335152022035853</v>
+        <v>11.946120650092418</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>78.474062016999994</v>
+        <v>78.537243642999996</v>
       </c>
       <c r="C26" s="5">
-        <v>0.6038831169999952</v>
+        <v>0.66954612699998961</v>
       </c>
       <c r="D26" s="5">
-        <v>9.71336390961417</v>
+        <v>10.820438345722639</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>77.686896758000003</v>
+        <v>77.702049946000002</v>
       </c>
       <c r="C27" s="5">
-        <v>-0.78716525899999112</v>
+        <v>-0.83519369699999402</v>
       </c>
       <c r="D27" s="5">
-        <v>-11.394703402384787</v>
+        <v>-12.040681201815174</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>78.032868374000003</v>
+        <v>78.031906465000006</v>
       </c>
       <c r="C28" s="5">
-        <v>0.34597161599999993</v>
+        <v>0.32985651900000335</v>
       </c>
       <c r="D28" s="5">
-        <v>5.4769518276006401</v>
+        <v>5.2148143502542821</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>78.871422984999995</v>
+        <v>78.880768273000001</v>
       </c>
       <c r="C29" s="5">
-        <v>0.83855461099999218</v>
+        <v>0.84886180799999522</v>
       </c>
       <c r="D29" s="5">
-        <v>13.685548512609657</v>
+        <v>13.864139928634934</v>
       </c>
       <c r="E29" s="5">
-        <v>2.2320327725246392</v>
+        <v>2.2401298926693292</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>78.395990939000001</v>
+        <v>78.412204986000006</v>
       </c>
       <c r="C30" s="5">
-        <v>-0.47543204599999456</v>
+        <v>-0.46856328699999494</v>
       </c>
       <c r="D30" s="5">
-        <v>-6.9984616952843197</v>
+        <v>-6.8998422424639276</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>79.128848352000006</v>
+        <v>79.113888106999994</v>
       </c>
       <c r="C31" s="5">
-        <v>0.73285741300000495</v>
+        <v>0.70168312099998786</v>
       </c>
       <c r="D31" s="5">
-        <v>11.812894879984693</v>
+        <v>11.2829797420404</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>79.451107555999997</v>
+        <v>79.438820645000007</v>
       </c>
       <c r="C32" s="5">
-        <v>0.32225920399999097</v>
+        <v>0.32493253800001298</v>
       </c>
       <c r="D32" s="5">
-        <v>4.998072871764192</v>
+        <v>5.0414506105679768</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>79.823450375999997</v>
+        <v>79.839265788999995</v>
       </c>
       <c r="C33" s="5">
-        <v>0.37234282000000007</v>
+        <v>0.40044514399998832</v>
       </c>
       <c r="D33" s="5">
-        <v>5.7709699482863419</v>
+        <v>6.2196725191189683</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>80.738339984999996</v>
+        <v>80.717155036999998</v>
       </c>
       <c r="C34" s="5">
-        <v>0.91488960899999938</v>
+        <v>0.87788924800000245</v>
       </c>
       <c r="D34" s="5">
-        <v>14.654692880172604</v>
+        <v>14.022810660846297</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>80.751954708</v>
+        <v>80.720880792000003</v>
       </c>
       <c r="C35" s="5">
-        <v>1.3614723000003437E-2</v>
+        <v>3.7257550000049378E-3</v>
       </c>
       <c r="D35" s="5">
-        <v>0.20254105464942995</v>
+        <v>5.5403850654478504E-2</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>80.563714567000005</v>
+        <v>80.509736769</v>
       </c>
       <c r="C36" s="5">
-        <v>-0.18824014099999431</v>
+        <v>-0.21114402300000279</v>
       </c>
       <c r="D36" s="5">
-        <v>-2.761721917018356</v>
+        <v>-3.0941098442942239</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>81.161354290999995</v>
+        <v>81.158056344000002</v>
       </c>
       <c r="C37" s="5">
-        <v>0.59763972399998977</v>
+        <v>0.64831957500000215</v>
       </c>
       <c r="D37" s="5">
-        <v>9.2742004587753168</v>
+        <v>10.102903132042318</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>81.578132808999996</v>
+        <v>81.528678569999997</v>
       </c>
       <c r="C38" s="5">
-        <v>0.41677851800000099</v>
+        <v>0.37062222599999473</v>
       </c>
       <c r="D38" s="5">
-        <v>6.3392778713762477</v>
+        <v>5.6197629640320601</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>81.937534288999998</v>
+        <v>81.867641989000006</v>
       </c>
       <c r="C39" s="5">
-        <v>0.35940148000000249</v>
+        <v>0.33896341900000948</v>
       </c>
       <c r="D39" s="5">
-        <v>5.4167346951860873</v>
+        <v>5.1047978545842865</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>82.809579622000001</v>
+        <v>82.817349332999996</v>
       </c>
       <c r="C40" s="5">
-        <v>0.87204533300000264</v>
+        <v>0.94970734399998946</v>
       </c>
       <c r="D40" s="5">
-        <v>13.546112662143717</v>
+        <v>14.844059340183735</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>82.793953994000006</v>
+        <v>82.813319859999993</v>
       </c>
       <c r="C41" s="5">
-        <v>-1.5625627999995118E-2</v>
+        <v>-4.0294730000027812E-3</v>
       </c>
       <c r="D41" s="5">
-        <v>-0.2261973327550848</v>
+        <v>-5.8370303975630033E-2</v>
       </c>
       <c r="E41" s="5">
-        <v>4.973323493537074</v>
+        <v>4.985437734822451</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>82.959157235999996</v>
+        <v>82.890932509999999</v>
       </c>
       <c r="C42" s="5">
-        <v>0.16520324199998981</v>
+        <v>7.7612650000006056E-2</v>
       </c>
       <c r="D42" s="5">
-        <v>2.4208777733527143</v>
+        <v>1.1304553146602725</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>83.446074707999998</v>
+        <v>83.424271719000004</v>
       </c>
       <c r="C43" s="5">
-        <v>0.48691747200000179</v>
+        <v>0.53333920900000464</v>
       </c>
       <c r="D43" s="5">
-        <v>7.2751103886091073</v>
+        <v>8.0002556044312492</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>83.874140023999999</v>
+        <v>83.868397819999998</v>
       </c>
       <c r="C44" s="5">
-        <v>0.42806531600000142</v>
+        <v>0.44412610099999483</v>
       </c>
       <c r="D44" s="5">
-        <v>6.3324977411018279</v>
+        <v>6.5788599512863977</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>84.084937006000004</v>
+        <v>84.078292329000007</v>
       </c>
       <c r="C45" s="5">
-        <v>0.21079698200000507</v>
+        <v>0.20989450900000861</v>
       </c>
       <c r="D45" s="5">
-        <v>3.0579440424334692</v>
+        <v>3.0448828680420981</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>84.413372186000004</v>
+        <v>84.397787219999998</v>
       </c>
       <c r="C46" s="5">
-        <v>0.3284351799999996</v>
+        <v>0.31949489099999084</v>
       </c>
       <c r="D46" s="5">
-        <v>4.7892090637460027</v>
+        <v>4.6564825838768975</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>84.226595410000002</v>
+        <v>84.188149765999995</v>
       </c>
       <c r="C47" s="5">
-        <v>-0.18677677600000209</v>
+        <v>-0.20963745400000278</v>
       </c>
       <c r="D47" s="5">
-        <v>-2.6230981779009732</v>
+        <v>-2.9403196324122693</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>84.423994901</v>
+        <v>84.265524599000003</v>
       </c>
       <c r="C48" s="5">
-        <v>0.19739949099999876</v>
+        <v>7.737483300000747E-2</v>
       </c>
       <c r="D48" s="5">
-        <v>2.8489432555324878</v>
+        <v>1.1084765011533326</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>84.614539872999998</v>
+        <v>84.610650464000003</v>
       </c>
       <c r="C49" s="5">
-        <v>0.19054497199999787</v>
+        <v>0.34512586499999998</v>
       </c>
       <c r="D49" s="5">
-        <v>2.7422751784232924</v>
+        <v>5.0270723078731816</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>85.490473733000002</v>
+        <v>85.423636217999999</v>
       </c>
       <c r="C50" s="5">
-        <v>0.87593386000000351</v>
+        <v>0.81298575399999606</v>
       </c>
       <c r="D50" s="5">
-        <v>13.154731503455984</v>
+        <v>12.159546063026582</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>85.167485913999997</v>
+        <v>85.110413906000005</v>
       </c>
       <c r="C51" s="5">
-        <v>-0.32298781900000506</v>
+        <v>-0.31322231199999351</v>
       </c>
       <c r="D51" s="5">
-        <v>-4.4406373926568214</v>
+        <v>-4.3123734893066317</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>85.357038318999997</v>
+        <v>85.376098135999996</v>
       </c>
       <c r="C52" s="5">
-        <v>0.18955240500000059</v>
+        <v>0.26568422999999086</v>
       </c>
       <c r="D52" s="5">
-        <v>2.7037081748010339</v>
+        <v>3.8109588455149002</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>85.544533881999996</v>
+        <v>85.473112877000005</v>
       </c>
       <c r="C53" s="5">
-        <v>0.18749556299999881</v>
+        <v>9.7014741000009508E-2</v>
       </c>
       <c r="D53" s="5">
-        <v>2.6680038828016839</v>
+        <v>1.3721408992833251</v>
       </c>
       <c r="E53" s="5">
-        <v>3.3221989714361522</v>
+        <v>3.2117937325740975</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>86.303219924000004</v>
+        <v>86.246260612</v>
       </c>
       <c r="C54" s="5">
-        <v>0.75868604200000789</v>
+        <v>0.7731477349999949</v>
       </c>
       <c r="D54" s="5">
-        <v>11.177478640852412</v>
+        <v>11.411248506838746</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>86.852483575999997</v>
+        <v>86.820551828000006</v>
       </c>
       <c r="C55" s="5">
-        <v>0.54926365199999339</v>
+        <v>0.57429121600000599</v>
       </c>
       <c r="D55" s="5">
-        <v>7.9103023869250721</v>
+        <v>8.2897147204255006</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>87.499362036999997</v>
+        <v>87.502796055000005</v>
       </c>
       <c r="C56" s="5">
-        <v>0.64687846100000002</v>
+        <v>0.6822442269999982</v>
       </c>
       <c r="D56" s="5">
-        <v>9.3129809754110671</v>
+        <v>9.8481292857113267</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>87.849227331999998</v>
+        <v>87.819183629999998</v>
       </c>
       <c r="C57" s="5">
-        <v>0.34986529500000074</v>
+        <v>0.31638757499999315</v>
       </c>
       <c r="D57" s="5">
-        <v>4.9051270101339695</v>
+        <v>4.4262251344951986</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>88.332577241999999</v>
+        <v>88.325252414000005</v>
       </c>
       <c r="C58" s="5">
-        <v>0.48334991000000116</v>
+        <v>0.5060687840000071</v>
       </c>
       <c r="D58" s="5">
-        <v>6.8059554552087675</v>
+        <v>7.1385834191200814</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>89.112532004000002</v>
+        <v>89.064820007999998</v>
       </c>
       <c r="C59" s="5">
-        <v>0.77995476200000269</v>
+        <v>0.73956759399999328</v>
       </c>
       <c r="D59" s="5">
-        <v>11.125718546931207</v>
+        <v>10.523769419200789</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>89.586882138999997</v>
+        <v>89.526624112999997</v>
       </c>
       <c r="C60" s="5">
-        <v>0.47435013499999457</v>
+        <v>0.4618041049999988</v>
       </c>
       <c r="D60" s="5">
-        <v>6.5780236909922296</v>
+        <v>6.4025816190109053</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>89.725500160999999</v>
+        <v>89.728541524999997</v>
       </c>
       <c r="C61" s="5">
-        <v>0.13861802200000284</v>
+        <v>0.20191741200000024</v>
       </c>
       <c r="D61" s="5">
-        <v>1.8726463483181632</v>
+        <v>2.7402938991864634</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>89.276609785999995</v>
+        <v>89.292700863999997</v>
       </c>
       <c r="C62" s="5">
-        <v>-0.44889037500000484</v>
+        <v>-0.4358406610000003</v>
       </c>
       <c r="D62" s="5">
-        <v>-5.8410463650068412</v>
+        <v>-5.6755657558261401</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>89.766293908999998</v>
+        <v>89.719020447000005</v>
       </c>
       <c r="C63" s="5">
-        <v>0.48968412300000352</v>
+        <v>0.42631958300000861</v>
       </c>
       <c r="D63" s="5">
-        <v>6.7842654523139645</v>
+        <v>5.882153781166144</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>90.703137245999997</v>
+        <v>90.640547247000001</v>
       </c>
       <c r="C64" s="5">
-        <v>0.93684333699999911</v>
+        <v>0.92152679999999521</v>
       </c>
       <c r="D64" s="5">
-        <v>13.268242369930539</v>
+        <v>13.046194608921491</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>90.678565015000004</v>
+        <v>90.616026019000003</v>
       </c>
       <c r="C65" s="5">
-        <v>-2.4572230999993394E-2</v>
+        <v>-2.4521227999997564E-2</v>
       </c>
       <c r="D65" s="5">
-        <v>-0.32460599188318673</v>
+        <v>-0.32415658242832546</v>
       </c>
       <c r="E65" s="5">
-        <v>6.0015887632071108</v>
+        <v>6.0169952501915924</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>90.436389070000004</v>
+        <v>90.392279149999993</v>
       </c>
       <c r="C66" s="5">
-        <v>-0.24217594499999961</v>
+        <v>-0.22374686900000995</v>
       </c>
       <c r="D66" s="5">
-        <v>-3.1581901725619699</v>
+        <v>-2.9231008654739155</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>90.592083406</v>
+        <v>90.544861527999998</v>
       </c>
       <c r="C67" s="5">
-        <v>0.15569433599999627</v>
+        <v>0.15258237800000529</v>
       </c>
       <c r="D67" s="5">
-        <v>2.0855816123244164</v>
+        <v>2.0445147374065664</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>90.742740272999995</v>
+        <v>90.657870075999995</v>
       </c>
       <c r="C68" s="5">
-        <v>0.15065686699999503</v>
+        <v>0.11300854799999627</v>
       </c>
       <c r="D68" s="5">
-        <v>2.013984430964455</v>
+        <v>1.508037434206666</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>90.135016764</v>
+        <v>90.086147730999997</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.60772350899999594</v>
+        <v>-0.57172234499999774</v>
       </c>
       <c r="D69" s="5">
-        <v>-7.7471386440220442</v>
+        <v>-7.3106036008353854</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>89.942792255000001</v>
+        <v>89.850914703000001</v>
       </c>
       <c r="C70" s="5">
-        <v>-0.19222450899999899</v>
+        <v>-0.23523302799999612</v>
       </c>
       <c r="D70" s="5">
-        <v>-2.5293491224605558</v>
+        <v>-3.088829210040811</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>90.077851397000003</v>
+        <v>90.020622661999994</v>
       </c>
       <c r="C71" s="5">
-        <v>0.13505914200000291</v>
+        <v>0.16970795899999302</v>
       </c>
       <c r="D71" s="5">
-        <v>1.8168906132780549</v>
+        <v>2.2902214197046078</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>89.806081547999995</v>
+        <v>89.736341139999993</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.27176984900000889</v>
+        <v>-0.28428152200000056</v>
       </c>
       <c r="D72" s="5">
-        <v>-3.560989028638617</v>
+        <v>-3.7244200164969099</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>89.785001984000004</v>
+        <v>89.684395107</v>
       </c>
       <c r="C73" s="5">
-        <v>-2.1079563999990114E-2</v>
+        <v>-5.1946032999993008E-2</v>
       </c>
       <c r="D73" s="5">
-        <v>-0.28130440631644049</v>
+        <v>-0.69244141111259871</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>90.599721930000001</v>
+        <v>90.593497692</v>
       </c>
       <c r="C74" s="5">
-        <v>0.81471994599999675</v>
+        <v>0.90910258499999941</v>
       </c>
       <c r="D74" s="5">
-        <v>11.449164699891146</v>
+        <v>12.865635264876341</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>90.612380772999998</v>
+        <v>90.560525882999997</v>
       </c>
       <c r="C75" s="5">
-        <v>1.2658842999996978E-2</v>
+        <v>-3.297180900000285E-2</v>
       </c>
       <c r="D75" s="5">
-        <v>0.16779621750000473</v>
+        <v>-0.43587085702104789</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>90.563099519000005</v>
+        <v>90.511029710000003</v>
       </c>
       <c r="C76" s="5">
-        <v>-4.9281253999993169E-2</v>
+        <v>-4.9496172999994315E-2</v>
       </c>
       <c r="D76" s="5">
-        <v>-0.65069395411317954</v>
+        <v>-0.65389623877454284</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>91.033621589000006</v>
+        <v>90.968050802999997</v>
       </c>
       <c r="C77" s="5">
-        <v>0.47052207000000124</v>
+        <v>0.45702109299999449</v>
       </c>
       <c r="D77" s="5">
-        <v>6.4158978261779076</v>
+        <v>6.2303469877862172</v>
       </c>
       <c r="E77" s="5">
-        <v>0.39155513096316152</v>
+        <v>0.38847960947456794</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>90.910760793999998</v>
+        <v>90.867189873000001</v>
       </c>
       <c r="C78" s="5">
-        <v>-0.12286079500000824</v>
+        <v>-0.10086092999999607</v>
       </c>
       <c r="D78" s="5">
-        <v>-1.6075761715469428</v>
+        <v>-1.322417707360013</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>91.015190407999995</v>
+        <v>90.966502804000001</v>
       </c>
       <c r="C79" s="5">
-        <v>0.10442961399999717</v>
+        <v>9.9312931000000049E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>1.3871878648758829</v>
+        <v>1.3194478879614113</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>90.575575170999997</v>
+        <v>90.501435154999996</v>
       </c>
       <c r="C80" s="5">
-        <v>-0.43961523699999816</v>
+        <v>-0.46506764900000519</v>
       </c>
       <c r="D80" s="5">
-        <v>-5.6446298070391032</v>
+        <v>-5.9654152577969359</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>91.373367697000006</v>
+        <v>91.320199746</v>
       </c>
       <c r="C81" s="5">
-        <v>0.79779252600000916</v>
+        <v>0.81876459100000432</v>
       </c>
       <c r="D81" s="5">
-        <v>11.097010910852578</v>
+        <v>11.413197501944117</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>91.816654043</v>
+        <v>91.736664398000002</v>
       </c>
       <c r="C82" s="5">
-        <v>0.44328634599999361</v>
+        <v>0.41646465200000193</v>
       </c>
       <c r="D82" s="5">
-        <v>5.9795244186408913</v>
+        <v>5.6119606686324097</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>91.453968517000007</v>
+        <v>91.399604035999999</v>
       </c>
       <c r="C83" s="5">
-        <v>-0.36268552599999282</v>
+        <v>-0.33706036200000256</v>
       </c>
       <c r="D83" s="5">
-        <v>-4.6384892885235507</v>
+        <v>-4.3210428916111372</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>92.152311108000006</v>
+        <v>92.079815726999996</v>
       </c>
       <c r="C84" s="5">
-        <v>0.6983425909999994</v>
+        <v>0.68021169099999668</v>
       </c>
       <c r="D84" s="5">
-        <v>9.5580030500997282</v>
+        <v>9.3053770507675502</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>93.283673429000004</v>
+        <v>93.192753561999993</v>
       </c>
       <c r="C85" s="5">
-        <v>1.1313623209999975</v>
+        <v>1.1129378349999968</v>
       </c>
       <c r="D85" s="5">
-        <v>15.7691650642243</v>
+        <v>15.508097303878564</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>92.994428016000001</v>
+        <v>92.970392658999998</v>
       </c>
       <c r="C86" s="5">
-        <v>-0.28924541300000328</v>
+        <v>-0.22236090299999489</v>
       </c>
       <c r="D86" s="5">
-        <v>-3.6580456814431339</v>
+        <v>-2.825961004906663</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>93.595058374000004</v>
+        <v>93.53053328</v>
       </c>
       <c r="C87" s="5">
-        <v>0.60063035800000364</v>
+        <v>0.56014062100000217</v>
       </c>
       <c r="D87" s="5">
-        <v>8.0318724267046235</v>
+        <v>7.4743789720638221</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>93.656946783999999</v>
+        <v>93.616842554000002</v>
       </c>
       <c r="C88" s="5">
-        <v>6.1888409999994565E-2</v>
+        <v>8.6309274000001324E-2</v>
       </c>
       <c r="D88" s="5">
-        <v>0.79637515287860339</v>
+        <v>1.1129885189514077</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>93.767965789000002</v>
+        <v>93.700078078999994</v>
       </c>
       <c r="C89" s="5">
-        <v>0.11101900500000284</v>
+        <v>8.3235524999992094E-2</v>
       </c>
       <c r="D89" s="5">
-        <v>1.4317657069604861</v>
+        <v>1.0721630149908901</v>
       </c>
       <c r="E89" s="5">
-        <v>3.0036640883574384</v>
+        <v>3.003282198402224</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>94.105088882000004</v>
+        <v>94.061025423000004</v>
       </c>
       <c r="C90" s="5">
-        <v>0.33712309300000243</v>
+        <v>0.36094734400001016</v>
       </c>
       <c r="D90" s="5">
-        <v>4.4006918966069009</v>
+        <v>4.7217941897795823</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>94.968201551000007</v>
+        <v>94.924915149</v>
       </c>
       <c r="C91" s="5">
-        <v>0.86311266900000305</v>
+        <v>0.86388972599999647</v>
       </c>
       <c r="D91" s="5">
-        <v>11.578688778431934</v>
+        <v>11.595351277259169</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>95.138231696000005</v>
+        <v>95.075615658999993</v>
       </c>
       <c r="C92" s="5">
-        <v>0.17003014499999836</v>
+        <v>0.15070050999999296</v>
       </c>
       <c r="D92" s="5">
-        <v>2.1697513890711173</v>
+        <v>1.9218140769713399</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>94.883570364999997</v>
+        <v>94.826220254000006</v>
       </c>
       <c r="C93" s="5">
-        <v>-0.25466133100000832</v>
+        <v>-0.24939540499998714</v>
       </c>
       <c r="D93" s="5">
-        <v>-3.1652313162937151</v>
+        <v>-3.1027337836991409</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>94.890469058999997</v>
+        <v>94.824346730000002</v>
       </c>
       <c r="C94" s="5">
-        <v>6.8986940000002051E-3</v>
+        <v>-1.8735240000040676E-3</v>
       </c>
       <c r="D94" s="5">
-        <v>8.7283225303247391E-2</v>
+        <v>-2.37063599512366E-2</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>95.116755057999995</v>
+        <v>94.956072871999993</v>
       </c>
       <c r="C95" s="5">
-        <v>0.22628599899999813</v>
+        <v>0.13172614199999089</v>
       </c>
       <c r="D95" s="5">
-        <v>2.8994818504969988</v>
+        <v>1.6797870032468909</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>96.296726081000003</v>
+        <v>96.219632789000002</v>
       </c>
       <c r="C96" s="5">
-        <v>1.1799710230000073</v>
+        <v>1.2635599170000091</v>
       </c>
       <c r="D96" s="5">
-        <v>15.945515687979306</v>
+        <v>17.190228442718624</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>96.174946824000003</v>
+        <v>96.091867514</v>
       </c>
       <c r="C97" s="5">
-        <v>-0.12177925700000003</v>
+        <v>-0.12776527500000157</v>
       </c>
       <c r="D97" s="5">
-        <v>-1.5070392643264707</v>
+        <v>-1.5818347662998278</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>95.937119134</v>
+        <v>95.897428832000003</v>
       </c>
       <c r="C98" s="5">
-        <v>-0.23782769000000314</v>
+        <v>-0.1944386819999977</v>
       </c>
       <c r="D98" s="5">
-        <v>-2.9274097952733058</v>
+        <v>-2.401318178394507</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>96.079798381000003</v>
+        <v>96.094634697999993</v>
       </c>
       <c r="C99" s="5">
-        <v>0.14267924700000378</v>
+        <v>0.19720586599999024</v>
       </c>
       <c r="D99" s="5">
-        <v>1.7993301273576012</v>
+        <v>2.4958127892179327</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>96.295032617000004</v>
+        <v>96.254406505999995</v>
       </c>
       <c r="C100" s="5">
-        <v>0.21523423600000058</v>
+        <v>0.15977180800000212</v>
       </c>
       <c r="D100" s="5">
-        <v>2.7215629327209001</v>
+        <v>2.0135273787791785</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>96.612418915000006</v>
+        <v>96.637168059000004</v>
       </c>
       <c r="C101" s="5">
-        <v>0.3173862980000024</v>
+        <v>0.3827615530000088</v>
       </c>
       <c r="D101" s="5">
-        <v>4.0276659655386293</v>
+        <v>4.8776355395462767</v>
       </c>
       <c r="E101" s="5">
-        <v>3.0335020089917508</v>
+        <v>3.1345651361396998</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>96.558694043000003</v>
+        <v>96.515344575</v>
       </c>
       <c r="C102" s="5">
-        <v>-5.3724872000003643E-2</v>
+        <v>-0.12182348400000365</v>
       </c>
       <c r="D102" s="5">
-        <v>-0.66526677069326245</v>
+        <v>-1.5023085022502825</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>96.758632785000003</v>
+        <v>96.633266849999998</v>
       </c>
       <c r="C103" s="5">
-        <v>0.1999387420000005</v>
+        <v>0.11792227499999797</v>
       </c>
       <c r="D103" s="5">
-        <v>2.5132677512122559</v>
+        <v>1.4760505047856975</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>97.557566582000007</v>
+        <v>97.503083923000005</v>
       </c>
       <c r="C104" s="5">
-        <v>0.79893379700000366</v>
+        <v>0.86981707300000721</v>
       </c>
       <c r="D104" s="5">
-        <v>10.370962768402215</v>
+        <v>11.352580111916</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>97.278076472999999</v>
+        <v>97.235722042000006</v>
       </c>
       <c r="C105" s="5">
-        <v>-0.27949010900000815</v>
+        <v>-0.26736188099999936</v>
       </c>
       <c r="D105" s="5">
-        <v>-3.3841929350459377</v>
+        <v>-3.2413288441588195</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>97.407873069999994</v>
+        <v>97.349498593999996</v>
       </c>
       <c r="C106" s="5">
-        <v>0.12979659699999502</v>
+        <v>0.11377655199999026</v>
       </c>
       <c r="D106" s="5">
-        <v>1.6129434884607718</v>
+        <v>1.4132045433856044</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>97.737618722999997</v>
+        <v>97.573523107</v>
       </c>
       <c r="C107" s="5">
-        <v>0.32974565300000336</v>
+        <v>0.22402451300000337</v>
       </c>
       <c r="D107" s="5">
-        <v>4.1387398652501517</v>
+        <v>2.7967085610252962</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>98.335693027000005</v>
+        <v>98.257932455000002</v>
       </c>
       <c r="C108" s="5">
-        <v>0.59807430400000783</v>
+        <v>0.68440934800000264</v>
       </c>
       <c r="D108" s="5">
-        <v>7.5952626408696267</v>
+        <v>8.7495880201294831</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>97.562646806000004</v>
+        <v>97.593215259999994</v>
       </c>
       <c r="C109" s="5">
-        <v>-0.77304622100000131</v>
+        <v>-0.66471719500000859</v>
       </c>
       <c r="D109" s="5">
-        <v>-9.0361794657394245</v>
+        <v>-7.8226840549325827</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>98.16544064</v>
+        <v>98.119281041999997</v>
       </c>
       <c r="C110" s="5">
-        <v>0.60279383399999631</v>
+        <v>0.52606578200000342</v>
       </c>
       <c r="D110" s="5">
-        <v>7.6714489599265967</v>
+        <v>6.6637312968097273</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>98.741457276000006</v>
+        <v>98.641307276999996</v>
       </c>
       <c r="C111" s="5">
-        <v>0.57601663600000563</v>
+        <v>0.52202623499999845</v>
       </c>
       <c r="D111" s="5">
-        <v>7.2731281851622143</v>
+        <v>6.5745588158628632</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>98.884327573999997</v>
+        <v>98.826536930000003</v>
       </c>
       <c r="C112" s="5">
-        <v>0.14287029799999118</v>
+        <v>0.18522965300000749</v>
       </c>
       <c r="D112" s="5">
-        <v>1.7501799353508263</v>
+        <v>2.276791260134936</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>98.932757605000006</v>
+        <v>98.852914768000005</v>
       </c>
       <c r="C113" s="5">
-        <v>4.8430031000009421E-2</v>
+        <v>2.637783800000193E-2</v>
       </c>
       <c r="D113" s="5">
-        <v>0.58930309707245776</v>
+        <v>0.32076318155309647</v>
       </c>
       <c r="E113" s="5">
-        <v>2.4016981626776568</v>
+        <v>2.2928514499175101</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>99.392160352000005</v>
+        <v>99.342829402999996</v>
       </c>
       <c r="C114" s="5">
-        <v>0.45940274699999861</v>
+        <v>0.48991463499999099</v>
       </c>
       <c r="D114" s="5">
-        <v>5.7168440385830133</v>
+        <v>6.112011652759386</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>99.373195430999999</v>
+        <v>99.268730629999993</v>
       </c>
       <c r="C115" s="5">
-        <v>-1.8964921000005575E-2</v>
+        <v>-7.4098773000002893E-2</v>
       </c>
       <c r="D115" s="5">
-        <v>-0.2287306868907435</v>
+        <v>-0.8914045923971714</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>99.697219336000003</v>
+        <v>99.650722364999993</v>
       </c>
       <c r="C116" s="5">
-        <v>0.32402390500000422</v>
+        <v>0.38199173499999972</v>
       </c>
       <c r="D116" s="5">
-        <v>3.9837521601077119</v>
+        <v>4.7166626835779768</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>100.84808495</v>
+        <v>100.82683756</v>
       </c>
       <c r="C117" s="5">
-        <v>1.1508656139999971</v>
+        <v>1.1761151950000084</v>
       </c>
       <c r="D117" s="5">
-        <v>14.766548528591761</v>
+        <v>15.119351367515875</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>101.086611</v>
+        <v>101.02797</v>
       </c>
       <c r="C118" s="5">
-        <v>0.23852605000000437</v>
+        <v>0.20113243999999497</v>
       </c>
       <c r="D118" s="5">
-        <v>2.8754561207465779</v>
+        <v>2.4202355955218913</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>103.00070855</v>
+        <v>102.83784695999999</v>
       </c>
       <c r="C119" s="5">
-        <v>1.9140975499999939</v>
+        <v>1.8098769599999969</v>
       </c>
       <c r="D119" s="5">
-        <v>25.244569997392308</v>
+        <v>23.747429795719356</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>103.39841703</v>
+        <v>103.32922834</v>
       </c>
       <c r="C120" s="5">
-        <v>0.39770848000000569</v>
+        <v>0.49138138000000708</v>
       </c>
       <c r="D120" s="5">
-        <v>4.733142099099874</v>
+        <v>5.8869713389580136</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>102.83119363</v>
+        <v>102.73542867</v>
       </c>
       <c r="C121" s="5">
-        <v>-0.56722340000000315</v>
+        <v>-0.59379966999999567</v>
       </c>
       <c r="D121" s="5">
-        <v>-6.3879310981934889</v>
+        <v>-6.6821733839875552</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>103.2033675</v>
+        <v>103.15363628</v>
       </c>
       <c r="C122" s="5">
-        <v>0.37217386999999746</v>
+        <v>0.41820760999999607</v>
       </c>
       <c r="D122" s="5">
-        <v>4.4306298995391291</v>
+        <v>4.9957341594985216</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>103.61916821</v>
+        <v>103.60526978999999</v>
       </c>
       <c r="C123" s="5">
-        <v>0.41580070999999919</v>
+        <v>0.45163350999999352</v>
       </c>
       <c r="D123" s="5">
-        <v>4.9433199656417459</v>
+        <v>5.3822940433871924</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>104.07775162</v>
+        <v>104.00263963</v>
       </c>
       <c r="C124" s="5">
-        <v>0.4585834100000028</v>
+        <v>0.3973698400000103</v>
       </c>
       <c r="D124" s="5">
-        <v>5.4419912862238462</v>
+        <v>4.7008463844597781</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>105.0115172</v>
+        <v>104.92941211999999</v>
       </c>
       <c r="C125" s="5">
-        <v>0.93376557999999932</v>
+        <v>0.92677248999999051</v>
       </c>
       <c r="D125" s="5">
-        <v>11.313638451933405</v>
+        <v>11.233225783906997</v>
       </c>
       <c r="E125" s="5">
-        <v>6.144334538081031</v>
+        <v>6.1470087819474495</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>104.86061103</v>
+        <v>104.80199127</v>
       </c>
       <c r="C126" s="5">
-        <v>-0.15090616999999895</v>
+        <v>-0.12742084999999292</v>
       </c>
       <c r="D126" s="5">
-        <v>-1.7108882391562497</v>
+        <v>-1.4475245763365452</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>105.13506017</v>
+        <v>105.05368622</v>
       </c>
       <c r="C127" s="5">
-        <v>0.27444914000000153</v>
+        <v>0.25169495000000097</v>
       </c>
       <c r="D127" s="5">
-        <v>3.1863386033083696</v>
+        <v>2.9203223415257717</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>106.10781867999999</v>
+        <v>106.06908155000001</v>
       </c>
       <c r="C128" s="5">
-        <v>0.97275850999999136</v>
+        <v>1.015395330000004</v>
       </c>
       <c r="D128" s="5">
-        <v>11.685766185925782</v>
+        <v>12.23547493624042</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>105.92297213000001</v>
+        <v>105.92197785</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.18484654999998895</v>
+        <v>-0.14710370000000239</v>
       </c>
       <c r="D129" s="5">
-        <v>-2.0705623835433062</v>
+        <v>-1.6516043623757137</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>106.96690513</v>
+        <v>106.90341826</v>
       </c>
       <c r="C130" s="5">
-        <v>1.0439329999999956</v>
+        <v>0.98144040999999049</v>
       </c>
       <c r="D130" s="5">
-        <v>12.489313722460626</v>
+        <v>11.70333141169646</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>108.53379425999999</v>
+        <v>108.37336994</v>
       </c>
       <c r="C131" s="5">
-        <v>1.5668891299999927</v>
+        <v>1.4699516800000083</v>
       </c>
       <c r="D131" s="5">
-        <v>19.065698450104463</v>
+        <v>17.807199972027131</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>108.83317264999999</v>
+        <v>108.66347463</v>
       </c>
       <c r="C132" s="5">
-        <v>0.2993783900000011</v>
+        <v>0.29010468999999262</v>
       </c>
       <c r="D132" s="5">
-        <v>3.3607485048027685</v>
+        <v>3.2599989795253359</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>109.39074146</v>
+        <v>109.38759795999999</v>
       </c>
       <c r="C133" s="5">
-        <v>0.55756881000000647</v>
+        <v>0.72412332999999762</v>
       </c>
       <c r="D133" s="5">
-        <v>6.3240022704004417</v>
+        <v>8.2963885090450606</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>109.29935690000001</v>
+        <v>109.15014796</v>
       </c>
       <c r="C134" s="5">
-        <v>-9.1384559999994508E-2</v>
+        <v>-0.2374499999999955</v>
       </c>
       <c r="D134" s="5">
-        <v>-0.99788164868682694</v>
+        <v>-2.5739902069815912</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>109.02190329</v>
+        <v>108.90424040000001</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.27745361000000912</v>
+        <v>-0.24590755999999203</v>
       </c>
       <c r="D135" s="5">
-        <v>-3.0039975734213686</v>
+        <v>-2.6702658372187216</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>109.94111499</v>
+        <v>109.85118593</v>
       </c>
       <c r="C136" s="5">
-        <v>0.91921170000000529</v>
+        <v>0.9469455299999936</v>
       </c>
       <c r="D136" s="5">
-        <v>10.600357376792481</v>
+        <v>10.948009668238811</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>110.55138553</v>
+        <v>110.46871611</v>
       </c>
       <c r="C137" s="5">
-        <v>0.61027054000000192</v>
+        <v>0.61753018000000282</v>
       </c>
       <c r="D137" s="5">
-        <v>6.8682341658158563</v>
+        <v>6.9583466306504693</v>
       </c>
       <c r="E137" s="5">
-        <v>5.2754864206456809</v>
+        <v>5.2790765506864012</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>110.27468618</v>
+        <v>110.2088864</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.27669935000000123</v>
+        <v>-0.25982971000000532</v>
       </c>
       <c r="D138" s="5">
-        <v>-2.9624802895538038</v>
+        <v>-2.7862513291885715</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>110.9592353</v>
+        <v>110.89288381</v>
       </c>
       <c r="C139" s="5">
-        <v>0.68454911999999979</v>
+        <v>0.68399741000000347</v>
       </c>
       <c r="D139" s="5">
-        <v>7.7088760562212588</v>
+        <v>7.7072064674624352</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>111.32536392</v>
+        <v>111.29618662</v>
       </c>
       <c r="C140" s="5">
-        <v>0.3661286199999978</v>
+        <v>0.40330280999999957</v>
       </c>
       <c r="D140" s="5">
-        <v>4.0322572111386235</v>
+        <v>4.4526058720333994</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>110.78819341000001</v>
+        <v>110.69926116000001</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.53717050999999572</v>
+        <v>-0.59692545999999425</v>
       </c>
       <c r="D141" s="5">
-        <v>-5.6390544380923497</v>
+        <v>-6.2495724853681374</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>110.86261466000001</v>
+        <v>110.79374176</v>
       </c>
       <c r="C142" s="5">
-        <v>7.4421250000000327E-2</v>
+        <v>9.4480599999997139E-2</v>
       </c>
       <c r="D142" s="5">
-        <v>0.80907707133757167</v>
+        <v>1.0290082123397548</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>109.92717648999999</v>
+        <v>109.76925559999999</v>
       </c>
       <c r="C143" s="5">
-        <v>-0.93543817000001184</v>
+        <v>-1.0244861600000092</v>
       </c>
       <c r="D143" s="5">
-        <v>-9.6684478396460545</v>
+        <v>-10.548861667060505</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>109.5180464</v>
+        <v>109.36126763999999</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.40913008999999079</v>
+        <v>-0.40798795999999982</v>
       </c>
       <c r="D144" s="5">
-        <v>-4.3758956272718201</v>
+        <v>-4.3700785683417624</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>110.5083317</v>
+        <v>110.38242308</v>
       </c>
       <c r="C145" s="5">
-        <v>0.99028529999999648</v>
+        <v>1.0211554400000011</v>
       </c>
       <c r="D145" s="5">
-        <v>11.406880285399733</v>
+        <v>11.798673950240834</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>110.69152228</v>
+        <v>110.54624069</v>
       </c>
       <c r="C146" s="5">
-        <v>0.18319058000000155</v>
+        <v>0.16381761000000949</v>
       </c>
       <c r="D146" s="5">
-        <v>2.0074873466372711</v>
+        <v>1.7955185707272836</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>109.64324832</v>
+        <v>109.52148784000001</v>
       </c>
       <c r="C147" s="5">
-        <v>-1.0482739600000031</v>
+        <v>-1.0247528499999987</v>
       </c>
       <c r="D147" s="5">
-        <v>-10.790644505514846</v>
+        <v>-10.573902015878446</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>110.36639235</v>
+        <v>110.36638769</v>
       </c>
       <c r="C148" s="5">
-        <v>0.72314403000000027</v>
+        <v>0.84489984999999024</v>
       </c>
       <c r="D148" s="5">
-        <v>8.2080164515173202</v>
+        <v>9.6604235129405858</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>111.17619006</v>
+        <v>111.08826301000001</v>
       </c>
       <c r="C149" s="5">
-        <v>0.80979770999999801</v>
+        <v>0.72187532000000942</v>
       </c>
       <c r="D149" s="5">
-        <v>9.1689879812892894</v>
+        <v>8.1374625514345045</v>
       </c>
       <c r="E149" s="5">
-        <v>0.56517114372161004</v>
+        <v>0.56083470670835744</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>111.33826292000001</v>
+        <v>111.26579065</v>
       </c>
       <c r="C150" s="5">
-        <v>0.1620728600000092</v>
+        <v>0.17752763999999388</v>
       </c>
       <c r="D150" s="5">
-        <v>1.7634568802959771</v>
+        <v>1.9346383825847413</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>112.22747667</v>
+        <v>112.16919441</v>
       </c>
       <c r="C151" s="5">
-        <v>0.88921374999999614</v>
+        <v>0.90340376000000333</v>
       </c>
       <c r="D151" s="5">
-        <v>10.016312684738327</v>
+        <v>10.190285816776811</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>112.42234377</v>
+        <v>112.30078889000001</v>
       </c>
       <c r="C152" s="5">
-        <v>0.19486709999999619</v>
+        <v>0.13159448000000395</v>
       </c>
       <c r="D152" s="5">
-        <v>2.1036440709552462</v>
+        <v>1.4169336343101469</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>113.32866942</v>
+        <v>113.23996932</v>
       </c>
       <c r="C153" s="5">
-        <v>0.90632564999999943</v>
+        <v>0.93918042999999329</v>
       </c>
       <c r="D153" s="5">
-        <v>10.114840825035888</v>
+        <v>10.510420424673717</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>113.71128222</v>
+        <v>113.6346344</v>
       </c>
       <c r="C154" s="5">
-        <v>0.38261280000000397</v>
+        <v>0.39466507999999578</v>
       </c>
       <c r="D154" s="5">
-        <v>4.127442811520643</v>
+        <v>4.2633589045343756</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>114.08028861</v>
+        <v>113.92981564</v>
       </c>
       <c r="C155" s="5">
-        <v>0.36900638999999558</v>
+        <v>0.29518124000000512</v>
       </c>
       <c r="D155" s="5">
-        <v>3.9644006408418253</v>
+        <v>3.1620840608103107</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>114.24099629</v>
+        <v>114.09802445</v>
       </c>
       <c r="C156" s="5">
-        <v>0.16070768000000157</v>
+        <v>0.16820880999999588</v>
       </c>
       <c r="D156" s="5">
-        <v>1.7036286428694813</v>
+        <v>1.7861677294677136</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>114.47062552</v>
+        <v>114.34071552</v>
       </c>
       <c r="C157" s="5">
-        <v>0.22962923000000046</v>
+        <v>0.24269107000000645</v>
       </c>
       <c r="D157" s="5">
-        <v>2.4388959644312536</v>
+        <v>2.5825211921125746</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>114.90460068</v>
+        <v>114.76384346</v>
       </c>
       <c r="C158" s="5">
-        <v>0.4339751600000028</v>
+        <v>0.42312794000000054</v>
       </c>
       <c r="D158" s="5">
-        <v>4.6454479975694296</v>
+        <v>4.5322132141464078</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>114.68428156</v>
+        <v>114.55815512</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.2203191199999992</v>
+        <v>-0.20568834000000891</v>
       </c>
       <c r="D159" s="5">
-        <v>-2.2767806451400863</v>
+        <v>-2.1296550196891917</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>114.72596281</v>
+        <v>114.62811657</v>
       </c>
       <c r="C160" s="5">
-        <v>4.1681249999996339E-2</v>
+        <v>6.9961450000008085E-2</v>
       </c>
       <c r="D160" s="5">
-        <v>0.43700498857550674</v>
+        <v>0.73531479212596285</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>114.59115353</v>
+        <v>114.49579018999999</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.13480927999999892</v>
+        <v>-0.13232638000000918</v>
       </c>
       <c r="D161" s="5">
-        <v>-1.4009882478218438</v>
+        <v>-1.3765150526508618</v>
       </c>
       <c r="E161" s="5">
-        <v>3.0716680146684272</v>
+        <v>3.0674052214618275</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>114.67158775999999</v>
+        <v>114.60131924</v>
       </c>
       <c r="C162" s="5">
-        <v>8.04342299999945E-2</v>
+        <v>0.10552905000000123</v>
       </c>
       <c r="D162" s="5">
-        <v>0.84556768598280652</v>
+        <v>1.1116459573786708</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>114.04981415</v>
+        <v>113.98067349</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.62177360999999109</v>
+        <v>-0.62064574999999422</v>
       </c>
       <c r="D163" s="5">
-        <v>-6.3160761016282763</v>
+        <v>-6.3087095111484466</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>113.99261507999999</v>
+        <v>113.86694824</v>
       </c>
       <c r="C164" s="5">
-        <v>-5.7199070000010011E-2</v>
+        <v>-0.11372525000000167</v>
       </c>
       <c r="D164" s="5">
-        <v>-0.60017517125074971</v>
+        <v>-1.1907622264670126</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>113.56974279000001</v>
+        <v>113.47106143000001</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.42287228999998661</v>
+        <v>-0.39588680999999326</v>
       </c>
       <c r="D165" s="5">
-        <v>-4.3618636794839238</v>
+        <v>-4.0932369291385768</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>113.64649555</v>
+        <v>113.56757791</v>
       </c>
       <c r="C166" s="5">
-        <v>7.6752759999990872E-2</v>
+        <v>9.6516479999991134E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>0.8140058373675485</v>
+        <v>1.0254873983988055</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>113.82599861999999</v>
+        <v>113.69141478</v>
       </c>
       <c r="C167" s="5">
-        <v>0.17950306999999555</v>
+        <v>0.12383687000000521</v>
       </c>
       <c r="D167" s="5">
-        <v>1.9119359499926603</v>
+        <v>1.316385569795453</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>114.46745333</v>
+        <v>114.34218593999999</v>
       </c>
       <c r="C168" s="5">
-        <v>0.64145471000000498</v>
+        <v>0.6507711599999908</v>
       </c>
       <c r="D168" s="5">
-        <v>6.9760650829163051</v>
+        <v>7.0892399949400886</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>114.56634271</v>
+        <v>114.44006704</v>
       </c>
       <c r="C169" s="5">
-        <v>9.8889380000002802E-2</v>
+        <v>9.7881100000009269E-2</v>
       </c>
       <c r="D169" s="5">
-        <v>1.0416299684509855</v>
+        <v>1.0320942598689875</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>114.4415515</v>
+        <v>114.30414623999999</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.12479120999999793</v>
+        <v>-0.13592080000000806</v>
       </c>
       <c r="D170" s="5">
-        <v>-1.299295839143777</v>
+        <v>-1.4159700341059067</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>114.29413323</v>
+        <v>114.16633865</v>
       </c>
       <c r="C171" s="5">
-        <v>-0.14741827000000285</v>
+        <v>-0.13780758999999421</v>
       </c>
       <c r="D171" s="5">
-        <v>-1.5348792921217158</v>
+        <v>-1.437191552153072</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>114.68651924</v>
+        <v>114.49529311000001</v>
       </c>
       <c r="C172" s="5">
-        <v>0.39238600999999562</v>
+        <v>0.32895446000000561</v>
       </c>
       <c r="D172" s="5">
-        <v>4.1984366203162038</v>
+        <v>3.5129579619115114</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>114.65784536</v>
+        <v>114.45604640000001</v>
       </c>
       <c r="C173" s="5">
-        <v>-2.8673879999999485E-2</v>
+        <v>-3.9246710000000462E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>-0.29961132331159934</v>
+        <v>-0.41056153794540862</v>
       </c>
       <c r="E173" s="5">
-        <v>5.819980683110515E-2</v>
+        <v>-3.471200987742451E-2</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>114.58695041999999</v>
+        <v>114.41760435</v>
       </c>
       <c r="C174" s="5">
-        <v>-7.0894940000002293E-2</v>
+        <v>-3.8442050000000449E-2</v>
       </c>
       <c r="D174" s="5">
-        <v>-0.73946277647352066</v>
+        <v>-0.40229713801197553</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>114.96285564</v>
+        <v>114.88685963</v>
       </c>
       <c r="C175" s="5">
-        <v>0.37590522000000703</v>
+        <v>0.46925527999999872</v>
       </c>
       <c r="D175" s="5">
-        <v>4.0084391630116345</v>
+        <v>5.0340462859024715</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>115.21225645</v>
+        <v>115.07542384</v>
       </c>
       <c r="C176" s="5">
-        <v>0.24940080999999736</v>
+        <v>0.18856420999999557</v>
       </c>
       <c r="D176" s="5">
-        <v>2.6345714521471164</v>
+        <v>1.9874414770348015</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>114.79445251</v>
+        <v>114.68129553</v>
       </c>
       <c r="C177" s="5">
-        <v>-0.41780393999999887</v>
+        <v>-0.39412830999999926</v>
       </c>
       <c r="D177" s="5">
-        <v>-4.2659076589981693</v>
+        <v>-4.0334046273217687</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>114.92450904</v>
+        <v>114.85069968000001</v>
       </c>
       <c r="C178" s="5">
-        <v>0.1300565300000045</v>
+        <v>0.16940415000000542</v>
       </c>
       <c r="D178" s="5">
-        <v>1.3680453152347782</v>
+        <v>1.7870806018804419</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>115.03481578</v>
+        <v>114.92299963000001</v>
       </c>
       <c r="C179" s="5">
-        <v>0.11030673999999863</v>
+        <v>7.2299950000001445E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>1.1578826954141253</v>
+        <v>0.75803597218673247</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>114.25902041000001</v>
+        <v>114.14757905</v>
       </c>
       <c r="C180" s="5">
-        <v>-0.77579536999999732</v>
+        <v>-0.77542058000000225</v>
       </c>
       <c r="D180" s="5">
-        <v>-7.7992741114900177</v>
+        <v>-7.8029504951166455</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>114.63901607</v>
+        <v>114.39864645999999</v>
       </c>
       <c r="C181" s="5">
-        <v>0.37999565999999163</v>
+        <v>0.25106740999999033</v>
       </c>
       <c r="D181" s="5">
-        <v>4.0647014886825206</v>
+        <v>2.671562692994045</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>114.77108173000001</v>
+        <v>114.63504352</v>
       </c>
       <c r="C182" s="5">
-        <v>0.13206566000000919</v>
+        <v>0.2363970600000016</v>
       </c>
       <c r="D182" s="5">
-        <v>1.3912086524254796</v>
+        <v>2.5080967530398901</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>114.85347505</v>
+        <v>114.72144166</v>
       </c>
       <c r="C183" s="5">
-        <v>8.2393319999994219E-2</v>
+        <v>8.6398140000000012E-2</v>
       </c>
       <c r="D183" s="5">
-        <v>0.86488081586839627</v>
+        <v>0.90817446013273795</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>114.66981414999999</v>
+        <v>114.47850665999999</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.18366090000000668</v>
+        <v>-0.24293500000000279</v>
       </c>
       <c r="D184" s="5">
-        <v>-1.9021193769352185</v>
+        <v>-2.5117409423840442</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>114.91731818</v>
+        <v>114.80330682</v>
       </c>
       <c r="C185" s="5">
-        <v>0.24750403000000176</v>
+        <v>0.32480016000000944</v>
       </c>
       <c r="D185" s="5">
-        <v>2.6210571875486144</v>
+        <v>3.4582925434627487</v>
       </c>
       <c r="E185" s="5">
-        <v>0.22630184544747411</v>
+        <v>0.30340067731013942</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>114.10680834999999</v>
+        <v>113.94330714</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.81050983000000087</v>
+        <v>-0.85999968000000138</v>
       </c>
       <c r="D186" s="5">
-        <v>-8.1428623782383358</v>
+        <v>-8.6280123525966914</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>114.32917999</v>
+        <v>114.24598314000001</v>
       </c>
       <c r="C187" s="5">
-        <v>0.22237164000000575</v>
+        <v>0.30267600000000527</v>
       </c>
       <c r="D187" s="5">
-        <v>2.3637923000455086</v>
+        <v>3.2346349608461722</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>114.96662431999999</v>
+        <v>114.82016892999999</v>
       </c>
       <c r="C188" s="5">
-        <v>0.6374443299999939</v>
+        <v>0.57418578999998715</v>
       </c>
       <c r="D188" s="5">
-        <v>6.8996524205168441</v>
+        <v>6.2005842527354194</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>115.61376746000001</v>
+        <v>115.48206712</v>
       </c>
       <c r="C189" s="5">
-        <v>0.64714314000001139</v>
+        <v>0.66189819000000227</v>
       </c>
       <c r="D189" s="5">
-        <v>6.9678549840502813</v>
+        <v>7.1411766271490151</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>115.45765784</v>
+        <v>115.38977591</v>
       </c>
       <c r="C190" s="5">
-        <v>-0.15610962000000939</v>
+        <v>-9.2291209999999069E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>-1.608342825647946</v>
+        <v>-0.95481445552459965</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>115.26384354</v>
+        <v>115.06817598000001</v>
       </c>
       <c r="C191" s="5">
-        <v>-0.19381429999999966</v>
+        <v>-0.32159992999999076</v>
       </c>
       <c r="D191" s="5">
-        <v>-1.9958990494562068</v>
+        <v>-3.2936956193932776</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>115.00373352</v>
+        <v>114.90441949</v>
       </c>
       <c r="C192" s="5">
-        <v>-0.26011001999999905</v>
+        <v>-0.16375649000001147</v>
       </c>
       <c r="D192" s="5">
-        <v>-2.6746199004788473</v>
+        <v>-1.6944472722235204</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>115.88737771</v>
+        <v>115.7609819</v>
       </c>
       <c r="C193" s="5">
-        <v>0.88364418999999828</v>
+        <v>0.85656241000000932</v>
       </c>
       <c r="D193" s="5">
-        <v>9.6201402982680762</v>
+        <v>9.3215112408115317</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>116.42135460999999</v>
+        <v>116.29143259</v>
       </c>
       <c r="C194" s="5">
-        <v>0.53397689999999898</v>
+        <v>0.53045068999999501</v>
       </c>
       <c r="D194" s="5">
-        <v>5.6715672193051736</v>
+        <v>5.6394727307652603</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>116.80487123</v>
+        <v>116.67183729</v>
       </c>
       <c r="C195" s="5">
-        <v>0.38351662000000886</v>
+        <v>0.38040469999999971</v>
       </c>
       <c r="D195" s="5">
-        <v>4.0254687806567491</v>
+        <v>3.9967569403410952</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>117.02143756</v>
+        <v>116.92275524999999</v>
       </c>
       <c r="C196" s="5">
-        <v>0.21656632999999204</v>
+        <v>0.25091795999999533</v>
       </c>
       <c r="D196" s="5">
-        <v>2.2477329589280393</v>
+        <v>2.611502350293704</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>117.57083273000001</v>
+        <v>117.44833479</v>
       </c>
       <c r="C197" s="5">
-        <v>0.54939517000001103</v>
+        <v>0.52557954000000962</v>
       </c>
       <c r="D197" s="5">
-        <v>5.7815639126698626</v>
+        <v>5.529498340630612</v>
       </c>
       <c r="E197" s="5">
-        <v>2.3090641097660347</v>
+        <v>2.3039649669213347</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>119.06686096999999</v>
+        <v>118.90564875</v>
       </c>
       <c r="C198" s="5">
-        <v>1.4960282399999869</v>
+        <v>1.4573139599999934</v>
       </c>
       <c r="D198" s="5">
-        <v>16.384654014179965</v>
+        <v>15.949125552015664</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>119.10245879</v>
+        <v>118.91640021000001</v>
       </c>
       <c r="C199" s="5">
-        <v>3.5597820000006664E-2</v>
+        <v>1.0751460000008706E-2</v>
       </c>
       <c r="D199" s="5">
-        <v>0.35935856694886414</v>
+        <v>0.10855808993890381</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>119.20450795000001</v>
+        <v>119.143057</v>
       </c>
       <c r="C200" s="5">
-        <v>0.10204916000000708</v>
+        <v>0.22665678999999272</v>
       </c>
       <c r="D200" s="5">
-        <v>1.0330410696330228</v>
+        <v>2.3113516663731737</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>119.9632441</v>
+        <v>119.82805553999999</v>
       </c>
       <c r="C201" s="5">
-        <v>0.75873614999999006</v>
+        <v>0.68499853999999516</v>
       </c>
       <c r="D201" s="5">
-        <v>7.9111365684185309</v>
+        <v>7.1216552719184145</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>119.84165937</v>
+        <v>119.68013845999999</v>
       </c>
       <c r="C202" s="5">
-        <v>-0.12158472999999503</v>
+        <v>-0.14791707999999915</v>
       </c>
       <c r="D202" s="5">
-        <v>-1.2094630552814567</v>
+        <v>-1.471277681086125</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>121.2878809</v>
+        <v>121.11071257</v>
       </c>
       <c r="C203" s="5">
-        <v>1.4462215300000025</v>
+        <v>1.4305741100000091</v>
       </c>
       <c r="D203" s="5">
-        <v>15.482222594983064</v>
+        <v>15.325598413572417</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>120.94926107000001</v>
+        <v>120.75424706</v>
       </c>
       <c r="C204" s="5">
-        <v>-0.33861982999999896</v>
+        <v>-0.3564655100000067</v>
       </c>
       <c r="D204" s="5">
-        <v>-3.2992742109058781</v>
+        <v>-3.475344711344841</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>121.56017296</v>
+        <v>121.41879409000001</v>
       </c>
       <c r="C205" s="5">
-        <v>0.61091188999999702</v>
+        <v>0.66454703000000848</v>
       </c>
       <c r="D205" s="5">
-        <v>6.2324210055342499</v>
+        <v>6.807564223872653</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>121.79100744</v>
+        <v>121.66141302</v>
       </c>
       <c r="C206" s="5">
-        <v>0.23083447999999862</v>
+        <v>0.24261892999999191</v>
       </c>
       <c r="D206" s="5">
-        <v>2.3026686859914047</v>
+        <v>2.4243677640839678</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>121.98003837</v>
+        <v>121.85163802</v>
       </c>
       <c r="C207" s="5">
-        <v>0.18903093000000126</v>
+        <v>0.19022499999999809</v>
       </c>
       <c r="D207" s="5">
-        <v>1.8784930952353562</v>
+        <v>1.8924923553821804</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>121.98135087</v>
+        <v>121.87440513999999</v>
       </c>
       <c r="C208" s="5">
-        <v>1.3124999999973852E-3</v>
+        <v>2.2767119999997476E-2</v>
       </c>
       <c r="D208" s="5">
-        <v>1.291271287091611E-2</v>
+        <v>0.22444209629666201</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>122.15906687</v>
+        <v>122.03721819</v>
       </c>
       <c r="C209" s="5">
-        <v>0.17771600000000376</v>
+        <v>0.16281305000001112</v>
       </c>
       <c r="D209" s="5">
-        <v>1.7623708297636709</v>
+        <v>1.6149214713544913</v>
       </c>
       <c r="E209" s="5">
-        <v>3.9025275516562985</v>
+        <v>3.9071506702968772</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>122.30328122</v>
+        <v>122.14055626</v>
       </c>
       <c r="C210" s="5">
-        <v>0.1442143499999986</v>
+        <v>0.1033380699999924</v>
       </c>
       <c r="D210" s="5">
-        <v>1.4258893644376824</v>
+        <v>1.0208758125059614</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>122.33926513999999</v>
+        <v>122.14567045</v>
       </c>
       <c r="C211" s="5">
-        <v>3.5983919999992509E-2</v>
+        <v>5.1141900000004625E-3</v>
       </c>
       <c r="D211" s="5">
-        <v>0.35363440208278085</v>
+        <v>5.0257192993963251E-2</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>123.3221648</v>
+        <v>123.15075795</v>
       </c>
       <c r="C212" s="5">
-        <v>0.98289966000000106</v>
+        <v>1.0050875000000019</v>
       </c>
       <c r="D212" s="5">
-        <v>10.078693689157724</v>
+        <v>10.333688567653375</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>123.21415114</v>
+        <v>123.08585882</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.10801365999999746</v>
+        <v>-6.4899130000000582E-2</v>
       </c>
       <c r="D213" s="5">
-        <v>-1.0459905201126829</v>
+        <v>-0.63055742228563805</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>122.82088450000001</v>
+        <v>122.65877532</v>
       </c>
       <c r="C214" s="5">
-        <v>-0.39326663999999312</v>
+        <v>-0.42708349999999484</v>
       </c>
       <c r="D214" s="5">
-        <v>-3.7635542560476409</v>
+        <v>-4.0852128839169666</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>122.6666221</v>
+        <v>122.5021455</v>
       </c>
       <c r="C215" s="5">
-        <v>-0.15426240000000746</v>
+        <v>-0.15662982000000625</v>
       </c>
       <c r="D215" s="5">
-        <v>-1.4968256501589394</v>
+        <v>-1.5216304307246298</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>123.58146467</v>
+        <v>123.49865309</v>
       </c>
       <c r="C216" s="5">
-        <v>0.91484257000000468</v>
+        <v>0.99650759000000733</v>
       </c>
       <c r="D216" s="5">
-        <v>9.3259307093664248</v>
+        <v>10.210332629240625</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>123.45287537999999</v>
+        <v>123.29848353</v>
       </c>
       <c r="C217" s="5">
-        <v>-0.12858929000000785</v>
+        <v>-0.20016956000000619</v>
       </c>
       <c r="D217" s="5">
-        <v>-1.2415059478255608</v>
+        <v>-1.9277432713279863</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>123.43738990999999</v>
+        <v>123.31489839</v>
       </c>
       <c r="C218" s="5">
-        <v>-1.5485470000001555E-2</v>
+        <v>1.6414859999997589E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>-0.15041973869680536</v>
+        <v>0.15987432288657732</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>124.9090831</v>
+        <v>124.78772531</v>
       </c>
       <c r="C219" s="5">
-        <v>1.4716931900000105</v>
+        <v>1.4728269200000028</v>
       </c>
       <c r="D219" s="5">
-        <v>15.283588164894791</v>
+        <v>15.312350885259928</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>125.27591119</v>
+        <v>125.1656902</v>
       </c>
       <c r="C220" s="5">
-        <v>0.3668280899999985</v>
+        <v>0.37796489000000122</v>
       </c>
       <c r="D220" s="5">
-        <v>3.5815959164602784</v>
+        <v>3.6957992310147514</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>124.85562795</v>
+        <v>124.74154175</v>
       </c>
       <c r="C221" s="5">
-        <v>-0.42028324000000339</v>
+        <v>-0.42414845000000412</v>
       </c>
       <c r="D221" s="5">
-        <v>-3.9523737927326552</v>
+        <v>-3.9914950611744771</v>
       </c>
       <c r="E221" s="5">
-        <v>2.2074178766195329</v>
+        <v>2.2159826322734055</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>126.24608246</v>
+        <v>126.06751834000001</v>
       </c>
       <c r="C222" s="5">
-        <v>1.3904545099999979</v>
+        <v>1.3259765900000104</v>
       </c>
       <c r="D222" s="5">
-        <v>14.213501496972224</v>
+        <v>13.528566954795851</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>126.45521291999999</v>
+        <v>126.26262405</v>
       </c>
       <c r="C223" s="5">
-        <v>0.20913045999999724</v>
+        <v>0.19510570999999288</v>
       </c>
       <c r="D223" s="5">
-        <v>2.0060477416736111</v>
+        <v>1.873044299448301</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>126.58811384000001</v>
+        <v>126.40755467</v>
       </c>
       <c r="C224" s="5">
-        <v>0.13290092000001152</v>
+        <v>0.14493061999999668</v>
       </c>
       <c r="D224" s="5">
-        <v>1.268482284068484</v>
+        <v>1.3861498962369545</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>126.19428655999999</v>
+        <v>126.07368792</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.39382728000001066</v>
+        <v>-0.33386674999999855</v>
       </c>
       <c r="D225" s="5">
-        <v>-3.6700876590664899</v>
+        <v>-3.1237936150998236</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>126.32606259000001</v>
+        <v>126.16579743</v>
       </c>
       <c r="C226" s="5">
-        <v>0.1317760300000117</v>
+        <v>9.2109510000000228E-2</v>
       </c>
       <c r="D226" s="5">
-        <v>1.260299493306527</v>
+        <v>0.88025222383754098</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>125.72671866</v>
+        <v>125.5647082</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.59934393000000341</v>
+        <v>-0.60108922999999947</v>
       </c>
       <c r="D227" s="5">
-        <v>-5.5470660405657846</v>
+        <v>-5.5696810009151161</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>126.36761837</v>
+        <v>126.18108875999999</v>
       </c>
       <c r="C228" s="5">
-        <v>0.64089970999999935</v>
+        <v>0.61638055999999608</v>
       </c>
       <c r="D228" s="5">
-        <v>6.2915238124594097</v>
+        <v>6.0523128457714348</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>125.43656346</v>
+        <v>125.27324258</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.93105491000000029</v>
+        <v>-0.90784617999999284</v>
       </c>
       <c r="D229" s="5">
-        <v>-8.4917686131834706</v>
+        <v>-8.3001592504702852</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>125.22344465</v>
+        <v>125.1078</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.21311880999999744</v>
+        <v>-0.16544258000000411</v>
       </c>
       <c r="D230" s="5">
-        <v>-2.0198755287095471</v>
+        <v>-1.5733238132644711</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>125.92457810000001</v>
+        <v>125.80910043</v>
       </c>
       <c r="C231" s="5">
-        <v>0.70113345000000038</v>
+        <v>0.70130043000000342</v>
       </c>
       <c r="D231" s="5">
-        <v>6.92968788983086</v>
+        <v>6.9379953226043511</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>125.52928632</v>
+        <v>125.41986079</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.39529178000000798</v>
+        <v>-0.38923963999999955</v>
       </c>
       <c r="D232" s="5">
-        <v>-3.7025775012676232</v>
+        <v>-3.6501399231555154</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>125.29340121</v>
+        <v>125.18627121</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.23588510999999812</v>
+        <v>-0.2335895800000003</v>
       </c>
       <c r="D233" s="5">
-        <v>-2.23178900088703</v>
+        <v>-2.2122007318814307</v>
       </c>
       <c r="E233" s="5">
-        <v>0.35062356994857158</v>
+        <v>0.35652073379957017</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>125.00051085</v>
+        <v>124.91344389</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.29289036000000124</v>
+        <v>-0.27282732000000465</v>
       </c>
       <c r="D234" s="5">
-        <v>-2.7693767313307527</v>
+        <v>-2.5841239876529531</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>124.35975034000001</v>
+        <v>124.27018099</v>
       </c>
       <c r="C235" s="5">
-        <v>-0.64076050999999268</v>
+        <v>-0.64326289999999631</v>
       </c>
       <c r="D235" s="5">
-        <v>-5.9807800973683323</v>
+        <v>-6.0075467878029754</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>123.45499583</v>
+        <v>123.36511646</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.90475451000000362</v>
+        <v>-0.9050645300000042</v>
       </c>
       <c r="D236" s="5">
-        <v>-8.3893569453370667</v>
+        <v>-8.397926063178252</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>123.98383946</v>
+        <v>123.77177887000001</v>
       </c>
       <c r="C237" s="5">
-        <v>0.52884362999999723</v>
+        <v>0.4066624100000098</v>
       </c>
       <c r="D237" s="5">
-        <v>5.2632912289305889</v>
+        <v>4.02820771632042</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>124.09901908000001</v>
+        <v>123.93245143</v>
       </c>
       <c r="C238" s="5">
-        <v>0.11517962000000637</v>
+        <v>0.16067255999999475</v>
       </c>
       <c r="D238" s="5">
-        <v>1.1205003811510128</v>
+        <v>1.5689330915231503</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>123.85725012</v>
+        <v>123.69095745</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.2417689600000017</v>
+        <v>-0.24149398000000133</v>
       </c>
       <c r="D239" s="5">
-        <v>-2.3129446870536086</v>
+        <v>-2.3134140547853455</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>123.61365434</v>
+        <v>123.43396894</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.24359578000000681</v>
+        <v>-0.25698850999999934</v>
       </c>
       <c r="D240" s="5">
-        <v>-2.3347327075678548</v>
+        <v>-2.464905522540406</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>123.69225511</v>
+        <v>123.42215261</v>
       </c>
       <c r="C241" s="5">
-        <v>7.8600770000008424E-2</v>
+        <v>-1.181633000000204E-2</v>
       </c>
       <c r="D241" s="5">
-        <v>0.76570412667984478</v>
+        <v>-0.11481549800235191</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>124.89155220000001</v>
+        <v>124.67705487000001</v>
       </c>
       <c r="C242" s="5">
-        <v>1.1992970900000017</v>
+        <v>1.2549022600000086</v>
       </c>
       <c r="D242" s="5">
-        <v>12.275931995724765</v>
+        <v>12.907038765477875</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>125.12543529</v>
+        <v>124.91772336</v>
       </c>
       <c r="C243" s="5">
-        <v>0.23388308999999197</v>
+        <v>0.24066848999999024</v>
       </c>
       <c r="D243" s="5">
-        <v>2.2705183872447687</v>
+        <v>2.3411538778825181</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>125.19069450000001</v>
+        <v>124.99067149</v>
       </c>
       <c r="C244" s="5">
-        <v>6.5259210000007783E-2</v>
+        <v>7.2948130000000333E-2</v>
       </c>
       <c r="D244" s="5">
-        <v>0.62765879818413861</v>
+        <v>0.70301842040156881</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>125.57255764</v>
+        <v>125.36834852</v>
       </c>
       <c r="C245" s="5">
-        <v>0.381863139999993</v>
+        <v>0.37767703000000097</v>
       </c>
       <c r="D245" s="5">
-        <v>3.7223374438949852</v>
+        <v>3.6868412858985122</v>
       </c>
       <c r="E245" s="5">
-        <v>0.22280218056505152</v>
+        <v>0.14544511010681216</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>125.90192525000001</v>
+        <v>125.69882684</v>
       </c>
       <c r="C246" s="5">
-        <v>0.32936761000000558</v>
+        <v>0.33047831999999744</v>
       </c>
       <c r="D246" s="5">
-        <v>3.1933176561886434</v>
+        <v>3.2095378831130228</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>125.74907862000001</v>
+        <v>125.66329738</v>
       </c>
       <c r="C247" s="5">
-        <v>-0.1528466299999991</v>
+        <v>-3.5529459999992241E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>-1.4471281210369003</v>
+        <v>-0.33865975002583815</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>125.94037661</v>
+        <v>125.84677025000001</v>
       </c>
       <c r="C248" s="5">
-        <v>0.19129798999999537</v>
+        <v>0.18347287000000279</v>
       </c>
       <c r="D248" s="5">
-        <v>1.8408728350498116</v>
+        <v>1.7661804909412604</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>125.55169737</v>
+        <v>125.43475256000001</v>
       </c>
       <c r="C249" s="5">
-        <v>-0.38867924000000187</v>
+        <v>-0.41201768999999899</v>
       </c>
       <c r="D249" s="5">
-        <v>-3.6412385361102584</v>
+        <v>-3.8587778761424496</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>127.05182992</v>
+        <v>126.87827869</v>
       </c>
       <c r="C250" s="5">
-        <v>1.5001325500000036</v>
+        <v>1.4435261299999951</v>
       </c>
       <c r="D250" s="5">
-        <v>15.318778434330582</v>
+        <v>14.718327842202461</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>126.95214402000001</v>
+        <v>126.76884925</v>
       </c>
       <c r="C251" s="5">
-        <v>-9.9685899999997218E-2</v>
+        <v>-0.10942943999999954</v>
       </c>
       <c r="D251" s="5">
-        <v>-0.93747735038195446</v>
+        <v>-1.0300754952901614</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>126.77167025</v>
+        <v>126.69961678999999</v>
       </c>
       <c r="C252" s="5">
-        <v>-0.18047377000000608</v>
+        <v>-6.9232460000009155E-2</v>
       </c>
       <c r="D252" s="5">
-        <v>-1.692631747821427</v>
+        <v>-0.65339284881488213</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>126.96055908</v>
+        <v>126.81519974</v>
       </c>
       <c r="C253" s="5">
-        <v>0.18888882999999623</v>
+        <v>0.11558295000000385</v>
       </c>
       <c r="D253" s="5">
-        <v>1.8027164549546226</v>
+        <v>1.1002209718009359</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>126.91331108</v>
+        <v>126.70411244</v>
       </c>
       <c r="C254" s="5">
-        <v>-4.7247999999996182E-2</v>
+        <v>-0.11108729999999412</v>
       </c>
       <c r="D254" s="5">
-        <v>-0.44566355958177706</v>
+        <v>-1.0461236967882925</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>127.88560868</v>
+        <v>127.68289124</v>
       </c>
       <c r="C255" s="5">
-        <v>0.97229760000000454</v>
+        <v>0.97877880000000062</v>
       </c>
       <c r="D255" s="5">
-        <v>9.5907759912336346</v>
+        <v>9.6740715695336821</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>128.28867056000001</v>
+        <v>128.09264646</v>
       </c>
       <c r="C256" s="5">
-        <v>0.40306188000000986</v>
+        <v>0.40975521999999387</v>
       </c>
       <c r="D256" s="5">
-        <v>3.8483395528345454</v>
+        <v>3.9196996773766424</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>128.24831696000001</v>
+        <v>128.04297635</v>
       </c>
       <c r="C257" s="5">
-        <v>-4.0353600000003098E-2</v>
+        <v>-4.9670109999993883E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>-0.37681138525400559</v>
+        <v>-0.46432936590343754</v>
       </c>
       <c r="E257" s="5">
-        <v>2.13084719327854</v>
+        <v>2.1334155403453625</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>127.98263589</v>
+        <v>127.77638394</v>
       </c>
       <c r="C258" s="5">
-        <v>-0.26568107000001362</v>
+        <v>-0.26659241000000122</v>
       </c>
       <c r="D258" s="5">
-        <v>-2.4578075832503155</v>
+        <v>-2.4700519468600857</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>128.15788739000001</v>
+        <v>127.96767755</v>
       </c>
       <c r="C259" s="5">
-        <v>0.17525150000001588</v>
+        <v>0.19129361000000245</v>
       </c>
       <c r="D259" s="5">
-        <v>1.6556379604411475</v>
+        <v>1.8113827486075929</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>128.82585322</v>
+        <v>128.63133397999999</v>
       </c>
       <c r="C260" s="5">
-        <v>0.66796582999998577</v>
+        <v>0.66365642999998897</v>
       </c>
       <c r="D260" s="5">
-        <v>6.4369089231727461</v>
+        <v>6.4039682557965438</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>129.00149347000001</v>
+        <v>128.79330411000001</v>
       </c>
       <c r="C261" s="5">
-        <v>0.17564025000001493</v>
+        <v>0.16197013000001448</v>
       </c>
       <c r="D261" s="5">
-        <v>1.6483957177817254</v>
+        <v>1.5215257734466192</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>128.83829832000001</v>
+        <v>128.65848271999999</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.16319515000000706</v>
+        <v>-0.13482139000001325</v>
       </c>
       <c r="D262" s="5">
-        <v>-1.5075587035910387</v>
+        <v>-1.2489581117471338</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>129.11231419000001</v>
+        <v>129.02300799</v>
       </c>
       <c r="C263" s="5">
-        <v>0.2740158699999995</v>
+        <v>0.36452527000000146</v>
       </c>
       <c r="D263" s="5">
-        <v>2.5822508659772758</v>
+        <v>3.4534186428849978</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>128.94538836000001</v>
+        <v>128.77073159</v>
       </c>
       <c r="C264" s="5">
-        <v>-0.16692582999999672</v>
+        <v>-0.25227639999999951</v>
       </c>
       <c r="D264" s="5">
-        <v>-1.5404630154301047</v>
+        <v>-2.3212698099759121</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>129.08718044</v>
+        <v>128.95975669000001</v>
       </c>
       <c r="C265" s="5">
-        <v>0.14179207999998766</v>
+        <v>0.18902510000000916</v>
       </c>
       <c r="D265" s="5">
-        <v>1.3275646592135315</v>
+        <v>1.7757951198425159</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>129.58933913000001</v>
+        <v>129.38197919000001</v>
       </c>
       <c r="C266" s="5">
-        <v>0.50215869000001589</v>
+        <v>0.42222250000000372</v>
       </c>
       <c r="D266" s="5">
-        <v>4.7692709997705363</v>
+        <v>4.0004033348235435</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>128.89491957000001</v>
+        <v>128.69405782000001</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.69441956000000005</v>
+        <v>-0.68792136999999798</v>
       </c>
       <c r="D267" s="5">
-        <v>-6.2441669226435792</v>
+        <v>-6.1970595998922517</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>129.2232052</v>
+        <v>129.02799429999999</v>
       </c>
       <c r="C268" s="5">
-        <v>0.32828562999998212</v>
+        <v>0.33393647999997711</v>
       </c>
       <c r="D268" s="5">
-        <v>3.0994880180707174</v>
+        <v>3.1585952498242476</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>129.00345973</v>
+        <v>128.79264873</v>
       </c>
       <c r="C269" s="5">
-        <v>-0.21974546999999234</v>
+        <v>-0.23534556999999268</v>
       </c>
       <c r="D269" s="5">
-        <v>-2.0216353936943432</v>
+        <v>-2.1669613204259419</v>
       </c>
       <c r="E269" s="5">
-        <v>0.58881300581552498</v>
+        <v>0.58548496869581523</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>130.35494209999999</v>
+        <v>130.14733203</v>
       </c>
       <c r="C270" s="5">
-        <v>1.3514823699999852</v>
+        <v>1.3546833000000049</v>
       </c>
       <c r="D270" s="5">
-        <v>13.321866680415173</v>
+        <v>13.378403391065486</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>130.9427484</v>
+        <v>130.75257711</v>
       </c>
       <c r="C271" s="5">
-        <v>0.58780630000001111</v>
+        <v>0.6052450800000031</v>
       </c>
       <c r="D271" s="5">
-        <v>5.5473694673480178</v>
+        <v>5.7255258474538717</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>131.31318486000001</v>
+        <v>131.11539196000001</v>
       </c>
       <c r="C272" s="5">
-        <v>0.37043646000000763</v>
+        <v>0.36281485000000657</v>
       </c>
       <c r="D272" s="5">
-        <v>3.4481172433672214</v>
+        <v>3.3810743595916959</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>130.70331375000001</v>
+        <v>130.59263834000001</v>
       </c>
       <c r="C273" s="5">
-        <v>-0.60987111000000027</v>
+        <v>-0.52275362000000314</v>
       </c>
       <c r="D273" s="5">
-        <v>-5.4330974984891256</v>
+        <v>-4.6808369745514833</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>131.02861071000001</v>
+        <v>130.84848149999999</v>
       </c>
       <c r="C274" s="5">
-        <v>0.32529696000000285</v>
+        <v>0.25584315999998353</v>
       </c>
       <c r="D274" s="5">
-        <v>3.027806371955033</v>
+        <v>2.3764091924472375</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>131.31549322999999</v>
+        <v>131.11067632999999</v>
       </c>
       <c r="C275" s="5">
-        <v>0.2868825199999776</v>
+        <v>0.26219482999999855</v>
       </c>
       <c r="D275" s="5">
-        <v>2.6592284959099821</v>
+        <v>2.4312442470440843</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>131.19930987000001</v>
+        <v>131.01885995999999</v>
       </c>
       <c r="C276" s="5">
-        <v>-0.11618335999997953</v>
+        <v>-9.1816370000003644E-2</v>
       </c>
       <c r="D276" s="5">
-        <v>-1.0565667359322739</v>
+        <v>-0.83712680557396224</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>132.09834864999999</v>
+        <v>131.88025252</v>
       </c>
       <c r="C277" s="5">
-        <v>0.89903877999998372</v>
+        <v>0.86139256000001296</v>
       </c>
       <c r="D277" s="5">
-        <v>8.5400596278798027</v>
+        <v>8.1811133110464063</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>131.65698116999999</v>
+        <v>131.45199848999999</v>
       </c>
       <c r="C278" s="5">
-        <v>-0.4413674799999967</v>
+        <v>-0.42825403000000506</v>
       </c>
       <c r="D278" s="5">
-        <v>-3.9365787668794949</v>
+        <v>-3.8279048757050016</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>131.63517960999999</v>
+        <v>131.43142001000001</v>
       </c>
       <c r="C279" s="5">
-        <v>-2.1801560000000109E-2</v>
+        <v>-2.0578479999983301E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>-0.19853149901919442</v>
+        <v>-0.18769532158479096</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>132.31690699000001</v>
+        <v>132.11840283000001</v>
       </c>
       <c r="C280" s="5">
-        <v>0.68172738000001232</v>
+        <v>0.68698281999999722</v>
       </c>
       <c r="D280" s="5">
-        <v>6.3948092120483579</v>
+        <v>6.4558120884497638</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>132.77693843</v>
+        <v>132.6591057</v>
       </c>
       <c r="C281" s="5">
-        <v>0.46003143999999452</v>
+        <v>0.54070286999998984</v>
       </c>
       <c r="D281" s="5">
-        <v>4.252798393650381</v>
+        <v>5.0231413162790339</v>
       </c>
       <c r="E281" s="5">
-        <v>2.9250988368046515</v>
+        <v>3.0020789292916961</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>131.48280688</v>
+        <v>131.27768173000001</v>
       </c>
       <c r="C282" s="5">
-        <v>-1.294131550000003</v>
+        <v>-1.381423969999986</v>
       </c>
       <c r="D282" s="5">
-        <v>-11.088938405089621</v>
+        <v>-11.804586154264918</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>132.35428696</v>
+        <v>132.16073919999999</v>
       </c>
       <c r="C283" s="5">
-        <v>0.87148007999999777</v>
+        <v>0.88305746999998291</v>
       </c>
       <c r="D283" s="5">
-        <v>8.2501609654473729</v>
+        <v>8.3773988836614031</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>132.90725707000001</v>
+        <v>132.71462957</v>
       </c>
       <c r="C284" s="5">
-        <v>0.55297011000001817</v>
+        <v>0.55389037000000485</v>
       </c>
       <c r="D284" s="5">
-        <v>5.1303692447254301</v>
+        <v>5.1468052277248599</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>133.50619818999999</v>
+        <v>133.30675385000001</v>
       </c>
       <c r="C285" s="5">
-        <v>0.5989411199999779</v>
+        <v>0.59212428000000727</v>
       </c>
       <c r="D285" s="5">
-        <v>5.5438188419577816</v>
+        <v>5.4873169148335732</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>133.72776400000001</v>
+        <v>133.54492683000001</v>
       </c>
       <c r="C286" s="5">
-        <v>0.22156581000001552</v>
+        <v>0.23817298000000164</v>
       </c>
       <c r="D286" s="5">
-        <v>2.0097892803288664</v>
+        <v>2.1651782549823251</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>133.97494663000001</v>
+        <v>133.76560413999999</v>
       </c>
       <c r="C287" s="5">
-        <v>0.24718262999999752</v>
+        <v>0.22067730999998503</v>
       </c>
       <c r="D287" s="5">
-        <v>2.240771074681569</v>
+        <v>2.001070649019665</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>135.02002044</v>
+        <v>134.83388314999999</v>
       </c>
       <c r="C288" s="5">
-        <v>1.045073809999991</v>
+        <v>1.0682790099999977</v>
       </c>
       <c r="D288" s="5">
-        <v>9.7728450555090376</v>
+        <v>10.015795132362438</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>135.26485181000001</v>
+        <v>135.06016500999999</v>
       </c>
       <c r="C289" s="5">
-        <v>0.2448313700000142</v>
+        <v>0.22628186000000028</v>
       </c>
       <c r="D289" s="5">
-        <v>2.197788954972224</v>
+        <v>2.032565293223354</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>135.31324656000001</v>
+        <v>135.10868909999999</v>
       </c>
       <c r="C290" s="5">
-        <v>4.8394749999999931E-2</v>
+        <v>4.8524090000000797E-2</v>
       </c>
       <c r="D290" s="5">
-        <v>0.43017910220721767</v>
+        <v>0.43198605438150572</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>135.03071838</v>
+        <v>134.82268159</v>
       </c>
       <c r="C291" s="5">
-        <v>-0.28252818000001412</v>
+        <v>-0.28600750999999036</v>
       </c>
       <c r="D291" s="5">
-        <v>-2.4769740708947108</v>
+        <v>-2.5108760067883318</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>135.46146186999999</v>
+        <v>135.26128005999999</v>
       </c>
       <c r="C292" s="5">
-        <v>0.43074348999999756</v>
+        <v>0.43859846999998808</v>
       </c>
       <c r="D292" s="5">
-        <v>3.8958401390383202</v>
+        <v>3.974391274944189</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>135.49646182999999</v>
+        <v>135.27955585999999</v>
       </c>
       <c r="C293" s="5">
-        <v>3.499995999999328E-2</v>
+        <v>1.8275799999997844E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>0.31049191104528528</v>
+        <v>0.1622582968084485</v>
       </c>
       <c r="E293" s="5">
-        <v>2.0481895667700645</v>
+        <v>1.9753262666536875</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>135.65344876</v>
+        <v>135.44727424999999</v>
       </c>
       <c r="C294" s="5">
-        <v>0.1569869300000164</v>
+        <v>0.16771839000000455</v>
       </c>
       <c r="D294" s="5">
-        <v>1.3992203829471528</v>
+        <v>1.4979361084175524</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>135.86434677</v>
+        <v>135.66411171999999</v>
       </c>
       <c r="C295" s="5">
-        <v>0.21089800999999397</v>
+        <v>0.21683747000000153</v>
       </c>
       <c r="D295" s="5">
-        <v>1.8816541129211828</v>
+        <v>1.9380849601430716</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>136.04570511</v>
+        <v>135.86111901000001</v>
       </c>
       <c r="C296" s="5">
-        <v>0.18135834000000273</v>
+        <v>0.19700729000001616</v>
       </c>
       <c r="D296" s="5">
-        <v>1.6136308828754498</v>
+        <v>1.7565890895682834</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>136.90995555999999</v>
+        <v>136.72130163</v>
       </c>
       <c r="C297" s="5">
-        <v>0.8642504499999859</v>
+        <v>0.86018261999998913</v>
       </c>
       <c r="D297" s="5">
-        <v>7.8952493966242709</v>
+        <v>7.8678356050704057</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>137.02670358</v>
+        <v>136.84355357000001</v>
       </c>
       <c r="C298" s="5">
-        <v>0.11674802000001705</v>
+        <v>0.12225194000001238</v>
       </c>
       <c r="D298" s="5">
-        <v>1.0280958686426089</v>
+        <v>1.0782954273906187</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>137.17586847999999</v>
+        <v>136.96420756000001</v>
       </c>
       <c r="C299" s="5">
-        <v>0.14916489999998817</v>
+        <v>0.12065398999999388</v>
       </c>
       <c r="D299" s="5">
-        <v>1.3141487796821671</v>
+        <v>1.0631773162728342</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>136.44192616000001</v>
+        <v>136.24162143000001</v>
       </c>
       <c r="C300" s="5">
-        <v>-0.73394231999998283</v>
+        <v>-0.72258612999999627</v>
       </c>
       <c r="D300" s="5">
-        <v>-6.2348442314309249</v>
+        <v>-6.1503681175638869</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>136.80022980999999</v>
+        <v>136.60503904999999</v>
       </c>
       <c r="C301" s="5">
-        <v>0.3583036499999821</v>
+        <v>0.36341761999997857</v>
       </c>
       <c r="D301" s="5">
-        <v>3.1971782756001321</v>
+        <v>3.2483201361884539</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>136.99649776000001</v>
+        <v>136.79383465999999</v>
       </c>
       <c r="C302" s="5">
-        <v>0.19626795000002062</v>
+        <v>0.18879560999999967</v>
       </c>
       <c r="D302" s="5">
-        <v>1.7352962662586568</v>
+        <v>1.6711301592637007</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>136.72638848</v>
+        <v>136.51144929</v>
       </c>
       <c r="C303" s="5">
-        <v>-0.270109280000014</v>
+        <v>-0.28238536999998587</v>
       </c>
       <c r="D303" s="5">
-        <v>-2.3404921696948744</v>
+        <v>-2.4492437483093044</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>136.65430426</v>
+        <v>136.45050458</v>
       </c>
       <c r="C304" s="5">
-        <v>-7.2084219999993593E-2</v>
+        <v>-6.0944710000001123E-2</v>
       </c>
       <c r="D304" s="5">
-        <v>-0.63082686197131199</v>
+        <v>-0.53441922950043796</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>137.14894906000001</v>
+        <v>136.93458838999999</v>
       </c>
       <c r="C305" s="5">
-        <v>0.49464480000000322</v>
+        <v>0.48408380999998712</v>
       </c>
       <c r="D305" s="5">
-        <v>4.4311411787483435</v>
+        <v>4.341283944055685</v>
       </c>
       <c r="E305" s="5">
-        <v>1.2195796168266826</v>
+        <v>1.2234165905399497</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>137.39542613</v>
+        <v>137.18433149000001</v>
       </c>
       <c r="C306" s="5">
-        <v>0.24647706999999741</v>
+        <v>0.24974310000001765</v>
       </c>
       <c r="D306" s="5">
-        <v>2.1780230891620844</v>
+        <v>2.2106633094480355</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>137.61653618</v>
+        <v>137.41365493999999</v>
       </c>
       <c r="C307" s="5">
-        <v>0.22111004999999295</v>
+        <v>0.22932344999998122</v>
       </c>
       <c r="D307" s="5">
-        <v>1.9483413738536459</v>
+        <v>2.024519713443107</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>138.20501153999999</v>
+        <v>138.03240757</v>
       </c>
       <c r="C308" s="5">
-        <v>0.58847535999998968</v>
+        <v>0.61875263000001723</v>
       </c>
       <c r="D308" s="5">
-        <v>5.2538594724829801</v>
+        <v>5.5392643085218074</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>138.43861802999999</v>
+        <v>138.25969989999999</v>
       </c>
       <c r="C309" s="5">
-        <v>0.23360648999999967</v>
+        <v>0.22729232999998317</v>
       </c>
       <c r="D309" s="5">
-        <v>2.0473108580084887</v>
+        <v>1.9939854097584586</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>138.82452230999999</v>
+        <v>138.54700686000001</v>
       </c>
       <c r="C310" s="5">
-        <v>0.38590428000000543</v>
+        <v>0.28730696000002354</v>
       </c>
       <c r="D310" s="5">
-        <v>3.3968218145203455</v>
+        <v>2.5223270213042159</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>139.16716013000001</v>
+        <v>138.96105105000001</v>
       </c>
       <c r="C311" s="5">
-        <v>0.34263782000002152</v>
+        <v>0.41404418999999848</v>
       </c>
       <c r="D311" s="5">
-        <v>3.0023011731576066</v>
+        <v>3.6457049511080752</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>139.44603803999999</v>
+        <v>139.22714593000001</v>
       </c>
       <c r="C312" s="5">
-        <v>0.27887790999997719</v>
+        <v>0.26609487999999715</v>
       </c>
       <c r="D312" s="5">
-        <v>2.431368277856194</v>
+        <v>2.3222218669290307</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>139.59709386</v>
+        <v>139.40247909999999</v>
       </c>
       <c r="C313" s="5">
-        <v>0.1510558200000105</v>
+        <v>0.1753331699999876</v>
       </c>
       <c r="D313" s="5">
-        <v>1.3076805061642771</v>
+        <v>1.5217092524506981</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>139.65262981000001</v>
+        <v>139.45136772999999</v>
       </c>
       <c r="C314" s="5">
-        <v>5.5535950000006551E-2</v>
+        <v>4.8888629999993327E-2</v>
       </c>
       <c r="D314" s="5">
-        <v>0.47844228930751243</v>
+        <v>0.42165424737099499</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>140.22879885</v>
+        <v>140.00751056999999</v>
       </c>
       <c r="C315" s="5">
-        <v>0.57616903999999636</v>
+        <v>0.5561428400000068</v>
       </c>
       <c r="D315" s="5">
-        <v>5.0647782625977023</v>
+        <v>4.8920722816774287</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>140.08663326999999</v>
+        <v>139.87592866</v>
       </c>
       <c r="C316" s="5">
-        <v>-0.142165580000011</v>
+        <v>-0.1315819099999942</v>
       </c>
       <c r="D316" s="5">
-        <v>-1.2098131950888824</v>
+        <v>-1.1219731331708505</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>140.14746690999999</v>
+        <v>139.92835962000001</v>
       </c>
       <c r="C317" s="5">
-        <v>6.0833639999998468E-2</v>
+        <v>5.2430960000009463E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>0.52235516050265218</v>
+        <v>0.45073534624182621</v>
       </c>
       <c r="E317" s="5">
-        <v>2.1863221486941198</v>
+        <v>2.1862783283603582</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>141.00316572</v>
+        <v>140.79203136000001</v>
       </c>
       <c r="C318" s="5">
-        <v>0.85569881000000692</v>
+        <v>0.86367174000000091</v>
       </c>
       <c r="D318" s="5">
-        <v>7.577966099269684</v>
+        <v>7.6633738178931932</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>140.93436166000001</v>
+        <v>140.73334668999999</v>
       </c>
       <c r="C319" s="5">
-        <v>-6.8804059999990841E-2</v>
+        <v>-5.8684670000019423E-2</v>
       </c>
       <c r="D319" s="5">
-        <v>-0.58398437475145615</v>
+        <v>-0.49903667070647639</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>140.85877984000001</v>
+        <v>140.6023691</v>
       </c>
       <c r="C320" s="5">
-        <v>-7.5581819999996469E-2</v>
+        <v>-0.13097758999998632</v>
       </c>
       <c r="D320" s="5">
-        <v>-0.64165429366149773</v>
+        <v>-1.1111159848379515</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>140.65934662000001</v>
+        <v>140.49789924999999</v>
       </c>
       <c r="C321" s="5">
-        <v>-0.19943322000000308</v>
+        <v>-0.10446985000001519</v>
       </c>
       <c r="D321" s="5">
-        <v>-1.6858375574210438</v>
+        <v>-0.88798486861479953</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>141.07573998999999</v>
+        <v>140.89920235</v>
       </c>
       <c r="C322" s="5">
-        <v>0.41639336999998022</v>
+        <v>0.40130310000000691</v>
       </c>
       <c r="D322" s="5">
-        <v>3.6107684786376826</v>
+        <v>3.4819124926979139</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>141.39656131000001</v>
+        <v>141.19284895999999</v>
       </c>
       <c r="C323" s="5">
-        <v>0.32082132000002161</v>
+        <v>0.29364660999999614</v>
       </c>
       <c r="D323" s="5">
-        <v>2.7633207089062584</v>
+        <v>2.5297746534706178</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>142.10142514</v>
+        <v>141.85899967</v>
       </c>
       <c r="C324" s="5">
-        <v>0.70486382999999364</v>
+        <v>0.6661507100000108</v>
       </c>
       <c r="D324" s="5">
-        <v>6.1487852980019353</v>
+        <v>5.8108735175832704</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>141.85486295999999</v>
+        <v>141.65635115000001</v>
       </c>
       <c r="C325" s="5">
-        <v>-0.24656218000001218</v>
+        <v>-0.20264851999999678</v>
       </c>
       <c r="D325" s="5">
-        <v>-2.0623812443928635</v>
+        <v>-1.7008203570039182</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>141.83595022</v>
+        <v>141.63848141</v>
       </c>
       <c r="C326" s="5">
-        <v>-1.8912739999990436E-2</v>
+        <v>-1.786974000000896E-2</v>
       </c>
       <c r="D326" s="5">
-        <v>-0.15987222998212758</v>
+        <v>-0.15127324745640713</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>142.04837104000001</v>
+        <v>141.81897226999999</v>
       </c>
       <c r="C327" s="5">
-        <v>0.21242082000000551</v>
+        <v>0.18049085999999193</v>
       </c>
       <c r="D327" s="5">
-        <v>1.8120594565501635</v>
+        <v>1.5399311049997477</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>142.01690377</v>
+        <v>141.80492568</v>
       </c>
       <c r="C328" s="5">
-        <v>-3.1467270000007375E-2</v>
+        <v>-1.404658999999242E-2</v>
       </c>
       <c r="D328" s="5">
-        <v>-0.26550639390366948</v>
+        <v>-0.11879037383064617</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>142.36577077000001</v>
+        <v>142.12644564999999</v>
       </c>
       <c r="C329" s="5">
-        <v>0.34886700000001269</v>
+        <v>0.3215199699999971</v>
       </c>
       <c r="D329" s="5">
-        <v>2.9879764079185689</v>
+        <v>2.7549951392352945</v>
       </c>
       <c r="E329" s="5">
-        <v>1.5828355009973594</v>
+        <v>1.5708652884728114</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>141.74409682000001</v>
+        <v>141.54058520000001</v>
       </c>
       <c r="C330" s="5">
-        <v>-0.6216739500000017</v>
+        <v>-0.58586044999998421</v>
       </c>
       <c r="D330" s="5">
-        <v>-5.11604757802262</v>
+        <v>-4.8359097373809723</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>141.76036544999999</v>
+        <v>141.57027122</v>
       </c>
       <c r="C331" s="5">
-        <v>1.6268629999984796E-2</v>
+        <v>2.9686019999985547E-2</v>
       </c>
       <c r="D331" s="5">
-        <v>0.13781656413649479</v>
+        <v>0.25197257452478361</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>142.42598265999999</v>
+        <v>142.28628405000001</v>
       </c>
       <c r="C332" s="5">
-        <v>0.66561720999999352</v>
+        <v>0.71601283000001104</v>
       </c>
       <c r="D332" s="5">
-        <v>5.7822510994186782</v>
+        <v>6.2408852435505757</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>142.31747869</v>
+        <v>142.1701453</v>
       </c>
       <c r="C333" s="5">
-        <v>-0.10850396999998679</v>
+        <v>-0.11613875000000462</v>
       </c>
       <c r="D333" s="5">
-        <v>-0.91037169127801132</v>
+        <v>-0.97509429442856899</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>142.23690558999999</v>
+        <v>142.05931511</v>
       </c>
       <c r="C334" s="5">
-        <v>-8.057310000000939E-2</v>
+        <v>-0.11083019000000149</v>
       </c>
       <c r="D334" s="5">
-        <v>-0.67726901480998913</v>
+        <v>-0.93147175704793028</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>142.21562858999999</v>
+        <v>142.02322538000001</v>
       </c>
       <c r="C335" s="5">
-        <v>-2.127699999999777E-2</v>
+        <v>-3.6089729999986275E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>-0.17935854219087721</v>
+        <v>-0.30443068927417105</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>141.45587653000001</v>
+        <v>141.19618473</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.75975205999998252</v>
+        <v>-0.82704065000001492</v>
       </c>
       <c r="D336" s="5">
-        <v>-6.2256575993794421</v>
+        <v>-6.768411234749383</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>141.85177487999999</v>
+        <v>141.53434630999999</v>
       </c>
       <c r="C337" s="5">
-        <v>0.39589834999998175</v>
+        <v>0.33816157999999064</v>
       </c>
       <c r="D337" s="5">
-        <v>3.4106719222173121</v>
+        <v>2.9121329905177573</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>141.48087889000001</v>
+        <v>141.27499238999999</v>
       </c>
       <c r="C338" s="5">
-        <v>-0.37089598999997975</v>
+        <v>-0.25935391999999524</v>
       </c>
       <c r="D338" s="5">
-        <v>-3.0928774236130385</v>
+        <v>-2.1769070932604384</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>141.98711886000001</v>
+        <v>141.76343366</v>
       </c>
       <c r="C339" s="5">
-        <v>0.50623996999999576</v>
+        <v>0.48844127000000981</v>
       </c>
       <c r="D339" s="5">
-        <v>4.3792982949886206</v>
+        <v>4.2286647089122553</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>141.47235168</v>
+        <v>141.26452857000001</v>
       </c>
       <c r="C340" s="5">
-        <v>-0.51476718000000687</v>
+        <v>-0.49890508999999383</v>
       </c>
       <c r="D340" s="5">
-        <v>-4.2648300310350162</v>
+        <v>-4.1423431514209241</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>141.83528514</v>
+        <v>141.57617511999999</v>
       </c>
       <c r="C341" s="5">
-        <v>0.3629334599999936</v>
+        <v>0.31164654999997765</v>
       </c>
       <c r="D341" s="5">
-        <v>3.1222925429055026</v>
+        <v>2.6797037848507843</v>
       </c>
       <c r="E341" s="5">
-        <v>-0.37262161201447874</v>
+        <v>-0.38716969771769305</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>142.35450066000001</v>
+        <v>142.15970941</v>
       </c>
       <c r="C342" s="5">
-        <v>0.51921552000001725</v>
+        <v>0.58353429000001711</v>
       </c>
       <c r="D342" s="5">
-        <v>4.482364955845175</v>
+        <v>5.059716308962714</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>142.52184491</v>
+        <v>142.53202752999999</v>
       </c>
       <c r="C343" s="5">
-        <v>0.1673442499999851</v>
+        <v>0.37231811999998854</v>
       </c>
       <c r="D343" s="5">
-        <v>1.4198115109427256</v>
+        <v>3.1884840067649467</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>142.53982006000001</v>
+        <v>142.60382397000001</v>
       </c>
       <c r="C344" s="5">
-        <v>1.7975150000012263E-2</v>
+        <v>7.1796440000014172E-2</v>
       </c>
       <c r="D344" s="5">
-        <v>0.15145151202864415</v>
+        <v>0.60614321159171425</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>142.56729250999999</v>
+        <v>142.63748031</v>
       </c>
       <c r="C345" s="5">
-        <v>2.7472449999976334E-2</v>
+        <v>3.3656339999993179E-2</v>
       </c>
       <c r="D345" s="5">
-        <v>0.23152764506588763</v>
+        <v>0.28358338589793419</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>142.41285575000001</v>
+        <v>142.42248558</v>
       </c>
       <c r="C346" s="5">
-        <v>-0.15443675999998163</v>
+        <v>-0.2149947300000008</v>
       </c>
       <c r="D346" s="5">
-        <v>-1.2921894129081957</v>
+        <v>-1.7938174869252865</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>143.06673103</v>
+        <v>143.09647032000001</v>
       </c>
       <c r="C347" s="5">
-        <v>0.65387527999999406</v>
+        <v>0.67398474000000874</v>
       </c>
       <c r="D347" s="5">
-        <v>5.6509737840726881</v>
+        <v>5.8289107660995265</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>143.26748961000001</v>
+        <v>143.2065456</v>
       </c>
       <c r="C348" s="5">
-        <v>0.2007585800000129</v>
+        <v>0.11007527999998956</v>
       </c>
       <c r="D348" s="5">
-        <v>1.6969587271992159</v>
+        <v>0.92700134614898122</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>143.33867246</v>
+        <v>143.31825696000001</v>
       </c>
       <c r="C349" s="5">
-        <v>7.1182849999985365E-2</v>
+        <v>0.11171136000001525</v>
       </c>
       <c r="D349" s="5">
-        <v>0.59785532695675325</v>
+        <v>0.94011256572650304</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>142.95476407000001</v>
+        <v>142.93393053</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.38390838999998778</v>
+        <v>-0.38432643000001576</v>
       </c>
       <c r="D350" s="5">
-        <v>-3.1670723693229874</v>
+        <v>-3.1709153050431871</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>143.84808362999999</v>
+        <v>143.82598160000001</v>
       </c>
       <c r="C351" s="5">
-        <v>0.89331955999998058</v>
+        <v>0.89205107000000794</v>
       </c>
       <c r="D351" s="5">
-        <v>7.7619319687816102</v>
+        <v>7.7516979929199703</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>143.66561046999999</v>
+        <v>143.65715370999999</v>
       </c>
       <c r="C352" s="5">
-        <v>-0.18247316000000069</v>
+        <v>-0.16882789000001708</v>
       </c>
       <c r="D352" s="5">
-        <v>-1.5116401180737982</v>
+        <v>-1.3995427564350127</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>143.92631162000001</v>
+        <v>143.84690347</v>
       </c>
       <c r="C353" s="5">
-        <v>0.26070115000001692</v>
+        <v>0.1897497600000122</v>
       </c>
       <c r="D353" s="5">
-        <v>2.1994314411953431</v>
+        <v>1.5965872705695272</v>
       </c>
       <c r="E353" s="5">
-        <v>1.47426395197503</v>
+        <v>1.6038915785621111</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>143.92080093999999</v>
+        <v>143.73036515999999</v>
       </c>
       <c r="C354" s="5">
-        <v>-5.510680000014645E-3</v>
+        <v>-0.11653831000000991</v>
       </c>
       <c r="D354" s="5">
-        <v>-4.5936170687999045E-2</v>
+        <v>-0.96786594093180023</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>144.40637354</v>
+        <v>144.21873108</v>
       </c>
       <c r="C355" s="5">
-        <v>0.48557260000001179</v>
+        <v>0.48836592000000678</v>
       </c>
       <c r="D355" s="5">
-        <v>4.1246450132978785</v>
+        <v>4.154417279531919</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>144.47231237</v>
+        <v>144.24157685</v>
       </c>
       <c r="C356" s="5">
-        <v>6.5938829999993231E-2</v>
+        <v>2.284577000000354E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>0.54932213952765263</v>
+        <v>0.19025837965342962</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>144.80952443000001</v>
+        <v>144.60163646999999</v>
       </c>
       <c r="C357" s="5">
-        <v>0.33721206000001303</v>
+        <v>0.36005961999998704</v>
       </c>
       <c r="D357" s="5">
-        <v>2.8371516690376408</v>
+        <v>3.036941267012816</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>145.16119426</v>
+        <v>144.86220924</v>
       </c>
       <c r="C358" s="5">
-        <v>0.35166982999999163</v>
+        <v>0.26057277000001022</v>
       </c>
       <c r="D358" s="5">
-        <v>2.9534402092406653</v>
+        <v>2.1839660592404275</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>145.52135257</v>
+        <v>145.27984179000001</v>
       </c>
       <c r="C359" s="5">
-        <v>0.36015831000000276</v>
+        <v>0.41763255000000754</v>
       </c>
       <c r="D359" s="5">
-        <v>3.0182769617350003</v>
+        <v>3.51494330526676</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>146.04653751999999</v>
+        <v>145.65922578000001</v>
       </c>
       <c r="C360" s="5">
-        <v>0.52518494999998211</v>
+        <v>0.379383990000008</v>
       </c>
       <c r="D360" s="5">
-        <v>4.4177929850467867</v>
+        <v>3.1790839927443137</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>146.41378277000001</v>
+        <v>146.17207723000001</v>
       </c>
       <c r="C361" s="5">
-        <v>0.36724525000002473</v>
+        <v>0.51285144999999943</v>
       </c>
       <c r="D361" s="5">
-        <v>3.0595765088889282</v>
+        <v>4.307865350975093</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>146.35780631</v>
+        <v>146.01133759999999</v>
       </c>
       <c r="C362" s="5">
-        <v>-5.5976460000010775E-2</v>
+        <v>-0.16073963000002323</v>
       </c>
       <c r="D362" s="5">
-        <v>-0.45781678240366386</v>
+        <v>-1.3116404718862329</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>145.98205953999999</v>
+        <v>145.77706316999999</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.37574677000000634</v>
+        <v>-0.23427442999999926</v>
       </c>
       <c r="D363" s="5">
-        <v>-3.0376482512454839</v>
+        <v>-1.9084932273309874</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>146.62630609999999</v>
+        <v>146.32626690999999</v>
       </c>
       <c r="C364" s="5">
-        <v>0.64424655999999914</v>
+        <v>0.54920373999999583</v>
       </c>
       <c r="D364" s="5">
-        <v>5.4262810393980399</v>
+        <v>4.6157699414266951</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>146.92865323000001</v>
+        <v>146.54901817999999</v>
       </c>
       <c r="C365" s="5">
-        <v>0.30234713000001534</v>
+        <v>0.22275127000000339</v>
       </c>
       <c r="D365" s="5">
-        <v>2.5026868135823443</v>
+        <v>1.842122641535382</v>
       </c>
       <c r="E365" s="5">
-        <v>2.0860269232264583</v>
+        <v>1.8784656776178243</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>148.23258820000001</v>
+        <v>148.04594539000001</v>
       </c>
       <c r="C366" s="5">
-        <v>1.3039349700000002</v>
+        <v>1.4969272100000239</v>
       </c>
       <c r="D366" s="5">
-        <v>11.185032122212313</v>
+        <v>12.970032450579394</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>148.33138116999999</v>
+        <v>148.14271518000001</v>
       </c>
       <c r="C367" s="5">
-        <v>9.8792969999976776E-2</v>
+        <v>9.6769789999996192E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>0.80270536248800983</v>
+        <v>0.78720244789420857</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>148.07759632</v>
+        <v>147.95304102</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.25378484999998818</v>
+        <v>-0.18967416000000981</v>
       </c>
       <c r="D368" s="5">
-        <v>-2.0339076090328256</v>
+        <v>-1.5256437697698577</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>131.75280910000001</v>
+        <v>131.54515409000001</v>
       </c>
       <c r="C369" s="5">
-        <v>-16.32478721999999</v>
+        <v>-16.407886929999989</v>
       </c>
       <c r="D369" s="5">
-        <v>-75.382364909517079</v>
+        <v>-75.598782531546433</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>136.67594592</v>
+        <v>136.5637954</v>
       </c>
       <c r="C370" s="5">
-        <v>4.9231368199999963</v>
+        <v>5.0186413099999925</v>
       </c>
       <c r="D370" s="5">
-        <v>55.305364249276792</v>
+        <v>56.721540100968241</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>140.78440823</v>
+        <v>140.68474728000001</v>
       </c>
       <c r="C371" s="5">
-        <v>4.1084623099999931</v>
+        <v>4.1209518800000069</v>
       </c>
       <c r="D371" s="5">
-        <v>42.67558328876526</v>
+        <v>42.868747786942585</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>139.10291297000001</v>
+        <v>138.89757968999999</v>
       </c>
       <c r="C372" s="5">
-        <v>-1.6814952599999913</v>
+        <v>-1.7871675900000241</v>
       </c>
       <c r="D372" s="5">
-        <v>-13.427495766867715</v>
+        <v>-14.222781211955638</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>141.79216348</v>
+        <v>141.43595278000001</v>
       </c>
       <c r="C373" s="5">
-        <v>2.6892505099999937</v>
+        <v>2.5383730900000216</v>
       </c>
       <c r="D373" s="5">
-        <v>25.832276147240574</v>
+        <v>24.274409171130774</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>142.07031981</v>
+        <v>141.81030201999999</v>
       </c>
       <c r="C374" s="5">
-        <v>0.27815633000000162</v>
+        <v>0.37434923999998659</v>
       </c>
       <c r="D374" s="5">
-        <v>2.3796282325589724</v>
+        <v>3.2227769557869212</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>143.30446637</v>
+        <v>143.10985837999999</v>
       </c>
       <c r="C375" s="5">
-        <v>1.2341465599999992</v>
+        <v>1.2995563599999969</v>
       </c>
       <c r="D375" s="5">
-        <v>10.937000191354196</v>
+        <v>11.568408970110088</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>144.49802303999999</v>
+        <v>144.31260399999999</v>
       </c>
       <c r="C376" s="5">
-        <v>1.1935566699999924</v>
+        <v>1.2027456200000017</v>
       </c>
       <c r="D376" s="5">
-        <v>10.465369215555365</v>
+        <v>10.564711110098713</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>145.36375923</v>
+        <v>145.07909174</v>
       </c>
       <c r="C377" s="5">
-        <v>0.8657361900000069</v>
+        <v>0.7664877400000023</v>
       </c>
       <c r="D377" s="5">
-        <v>7.4313131946235123</v>
+        <v>6.5630832268893657</v>
       </c>
       <c r="E377" s="5">
-        <v>-1.0650706758676631</v>
+        <v>-1.0030271497244336</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>146.01427870000001</v>
+        <v>145.71618712</v>
       </c>
       <c r="C378" s="5">
-        <v>0.65051947000000609</v>
+        <v>0.63709538000000521</v>
       </c>
       <c r="D378" s="5">
-        <v>5.5043049869897276</v>
+        <v>5.3987957110681384</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>145.92122964000001</v>
+        <v>145.63107463</v>
       </c>
       <c r="C379" s="5">
-        <v>-9.3049059999998462E-2</v>
+        <v>-8.5112490000000207E-2</v>
       </c>
       <c r="D379" s="5">
-        <v>-0.76203742939402463</v>
+        <v>-0.69866989756717235</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>146.56078219</v>
+        <v>146.34308224</v>
       </c>
       <c r="C380" s="5">
-        <v>0.63955254999999056</v>
+        <v>0.71200761000000057</v>
       </c>
       <c r="D380" s="5">
-        <v>5.3880870545435</v>
+        <v>6.0273049953364355</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>147.99242735000001</v>
+        <v>147.78645170999999</v>
       </c>
       <c r="C381" s="5">
-        <v>1.4316451600000164</v>
+        <v>1.4433694699999933</v>
       </c>
       <c r="D381" s="5">
-        <v>12.372652412827655</v>
+        <v>12.499111095478831</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>148.22626327</v>
+        <v>147.90259005999999</v>
       </c>
       <c r="C382" s="5">
-        <v>0.23383591999998998</v>
+        <v>0.11613834999999995</v>
       </c>
       <c r="D382" s="5">
-        <v>1.9126283781181641</v>
+        <v>0.94710959839603426</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>149.28759729000001</v>
+        <v>149.12655903000001</v>
       </c>
       <c r="C383" s="5">
-        <v>1.0613340200000039</v>
+        <v>1.2239689700000156</v>
       </c>
       <c r="D383" s="5">
-        <v>8.9388574225018669</v>
+        <v>10.395306897008583</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>149.05040796</v>
+        <v>148.81237644999999</v>
       </c>
       <c r="C384" s="5">
-        <v>-0.23718933000000675</v>
+        <v>-0.31418258000002197</v>
       </c>
       <c r="D384" s="5">
-        <v>-1.8899970767789598</v>
+        <v>-2.4990915400109337</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>149.84632869999999</v>
+        <v>149.60392999000001</v>
       </c>
       <c r="C385" s="5">
-        <v>0.79592073999998547</v>
+        <v>0.79155354000002376</v>
       </c>
       <c r="D385" s="5">
-        <v>6.5995215320600931</v>
+        <v>6.5730515531495559</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>150.57541126999999</v>
+        <v>150.40002851</v>
       </c>
       <c r="C386" s="5">
-        <v>0.72908257000000276</v>
+        <v>0.79609851999998682</v>
       </c>
       <c r="D386" s="5">
-        <v>5.9974487585669589</v>
+        <v>6.5758967339246466</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>152.0133616</v>
+        <v>151.73295819000001</v>
       </c>
       <c r="C387" s="5">
-        <v>1.4379503300000067</v>
+        <v>1.3329296800000066</v>
       </c>
       <c r="D387" s="5">
-        <v>12.081119442672584</v>
+        <v>11.16909651198068</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>152.13099421000001</v>
+        <v>151.96291811</v>
       </c>
       <c r="C388" s="5">
-        <v>0.11763261000001535</v>
+        <v>0.22995991999999887</v>
       </c>
       <c r="D388" s="5">
-        <v>0.93255925594659672</v>
+        <v>1.8339046555368332</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>152.49970948000001</v>
+        <v>152.22635314999999</v>
       </c>
       <c r="C389" s="5">
-        <v>0.3687152699999956</v>
+        <v>0.26343503999999029</v>
       </c>
       <c r="D389" s="5">
-        <v>2.947488033872081</v>
+        <v>2.1002071247618215</v>
       </c>
       <c r="E389" s="5">
-        <v>4.9090297938079841</v>
+        <v>4.9264586125261856</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>152.53801046999999</v>
+        <v>152.44486509000001</v>
       </c>
       <c r="C390" s="5">
-        <v>3.8300989999981994E-2</v>
+        <v>0.21851194000001328</v>
       </c>
       <c r="D390" s="5">
-        <v>0.30180208091381555</v>
+        <v>1.7361936512272358</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>153.6681658</v>
+        <v>153.59241129</v>
       </c>
       <c r="C391" s="5">
-        <v>1.130155330000008</v>
+        <v>1.1475461999999936</v>
       </c>
       <c r="D391" s="5">
-        <v>9.262204417903618</v>
+        <v>9.4166714843854304</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>153.90288419000001</v>
+        <v>153.88364704</v>
       </c>
       <c r="C392" s="5">
-        <v>0.23471839000001182</v>
+        <v>0.29123574999999846</v>
       </c>
       <c r="D392" s="5">
-        <v>1.8484008762240656</v>
+        <v>2.2992721249794679</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>154.69023005</v>
+        <v>154.54396735</v>
       </c>
       <c r="C393" s="5">
-        <v>0.78734585999998785</v>
+        <v>0.66032031000000302</v>
       </c>
       <c r="D393" s="5">
-        <v>6.3147492429444174</v>
+        <v>5.2725244025610296</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>154.46262372999999</v>
+        <v>154.31637076000001</v>
       </c>
       <c r="C394" s="5">
-        <v>-0.22760632000000669</v>
+        <v>-0.22759658999999033</v>
       </c>
       <c r="D394" s="5">
-        <v>-1.7514234509608206</v>
+        <v>-1.752993284230453</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>153.7275357</v>
+        <v>153.80747421999999</v>
       </c>
       <c r="C395" s="5">
-        <v>-0.73508802999998579</v>
+        <v>-0.50889654000002338</v>
       </c>
       <c r="D395" s="5">
-        <v>-5.563671651869817</v>
+        <v>-3.8863051137661198</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>156.29439588</v>
+        <v>156.08479281999999</v>
       </c>
       <c r="C396" s="5">
-        <v>2.5668601799999919</v>
+        <v>2.277318600000001</v>
       </c>
       <c r="D396" s="5">
-        <v>21.983443651606361</v>
+        <v>19.288292675202779</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>157.09248941000001</v>
+        <v>156.93343087</v>
       </c>
       <c r="C397" s="5">
-        <v>0.79809353000001693</v>
+        <v>0.84863805000000525</v>
       </c>
       <c r="D397" s="5">
-        <v>6.3026740056305153</v>
+        <v>6.723122995204367</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>157.18862225999999</v>
+        <v>157.04291817999999</v>
       </c>
       <c r="C398" s="5">
-        <v>9.6132849999975178E-2</v>
+        <v>0.10948730999999157</v>
       </c>
       <c r="D398" s="5">
-        <v>0.73681741261049094</v>
+        <v>0.84042062418714369</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>157.34649049000001</v>
+        <v>157.2804773</v>
       </c>
       <c r="C399" s="5">
-        <v>0.15786823000001959</v>
+        <v>0.23755912000001445</v>
       </c>
       <c r="D399" s="5">
-        <v>1.2118677516863352</v>
+        <v>1.8304212489858251</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>157.05972657999999</v>
+        <v>157.11397475000001</v>
       </c>
       <c r="C400" s="5">
-        <v>-0.286763910000019</v>
+        <v>-0.16650254999998992</v>
       </c>
       <c r="D400" s="5">
-        <v>-2.1652101748677821</v>
+        <v>-1.2629908525128353</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>157.55339502999999</v>
+        <v>157.32696245</v>
       </c>
       <c r="C401" s="5">
-        <v>0.49366845000000126</v>
+        <v>0.21298769999998513</v>
       </c>
       <c r="D401" s="5">
-        <v>3.8377207956572512</v>
+        <v>1.6389344485464363</v>
       </c>
       <c r="E401" s="5">
-        <v>3.3138984770739954</v>
+        <v>3.3506743047138521</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>158.27165986</v>
+        <v>158.18004094</v>
       </c>
       <c r="C402" s="5">
-        <v>0.71826483000000962</v>
+        <v>0.85307849000000147</v>
       </c>
       <c r="D402" s="5">
-        <v>5.6099148206429916</v>
+        <v>6.7043957318602798</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>158.87197995</v>
+        <v>158.71528484999999</v>
       </c>
       <c r="C403" s="5">
-        <v>0.60032008999999675</v>
+        <v>0.53524390999999127</v>
       </c>
       <c r="D403" s="5">
-        <v>4.6477299226399982</v>
+        <v>4.1369446103315832</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>159.60693889000001</v>
+        <v>159.38360878</v>
       </c>
       <c r="C404" s="5">
-        <v>0.73495894000001272</v>
+        <v>0.66832393000001389</v>
       </c>
       <c r="D404" s="5">
-        <v>5.6947762972951121</v>
+        <v>5.171686141934817</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>159.50193798999999</v>
+        <v>159.41541957999999</v>
       </c>
       <c r="C405" s="5">
-        <v>-0.1050009000000216</v>
+        <v>3.1810799999988149E-2</v>
       </c>
       <c r="D405" s="5">
-        <v>-0.78659593444672105</v>
+        <v>0.23976675896657529</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>160.24972789</v>
+        <v>160.08164626000001</v>
       </c>
       <c r="C406" s="5">
-        <v>0.747789900000015</v>
+        <v>0.6662266800000225</v>
       </c>
       <c r="D406" s="5">
-        <v>5.7732961750950107</v>
+        <v>5.1319170794106306</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>159.40013442</v>
+        <v>159.59721977999999</v>
       </c>
       <c r="C407" s="5">
-        <v>-0.84959347000000207</v>
+        <v>-0.48442648000002464</v>
       </c>
       <c r="D407" s="5">
-        <v>-6.1797489725621935</v>
+        <v>-3.5715121775089842</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>158.72450488999999</v>
+        <v>158.43741807999999</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.67562953000000903</v>
+        <v>-1.1598017000000027</v>
       </c>
       <c r="D408" s="5">
-        <v>-4.9693777286853429</v>
+        <v>-8.3802254680960466</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>160.72935846999999</v>
+        <v>160.5434741</v>
       </c>
       <c r="C409" s="5">
-        <v>2.0048535800000025</v>
+        <v>2.1060560200000111</v>
       </c>
       <c r="D409" s="5">
-        <v>16.255835790326145</v>
+        <v>17.170640240087408</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>161.47775609999999</v>
+        <v>161.28161033999999</v>
       </c>
       <c r="C410" s="5">
-        <v>0.74839762999999948</v>
+        <v>0.73813623999998867</v>
       </c>
       <c r="D410" s="5">
-        <v>5.7328489529515414</v>
+        <v>5.6589601528892475</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>161.57326153</v>
+        <v>161.52660556999999</v>
       </c>
       <c r="C411" s="5">
-        <v>9.5505430000002889E-2</v>
+        <v>0.24499523000000067</v>
       </c>
       <c r="D411" s="5">
-        <v>0.7120489197945945</v>
+        <v>1.8381699892269676</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>161.27078165</v>
+        <v>161.14814863999999</v>
       </c>
       <c r="C412" s="5">
-        <v>-0.30247987999999282</v>
+        <v>-0.37845692999999869</v>
       </c>
       <c r="D412" s="5">
-        <v>-2.2235219836527653</v>
+        <v>-2.7756504742706745</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>161.41364741000001</v>
+        <v>161.30185359000001</v>
       </c>
       <c r="C413" s="5">
-        <v>0.1428657600000065</v>
+        <v>0.15370495000001938</v>
       </c>
       <c r="D413" s="5">
-        <v>1.0682448843788883</v>
+        <v>1.1505972678084841</v>
       </c>
       <c r="E413" s="5">
-        <v>2.4501232609205115</v>
+        <v>2.5265161661423896</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>161.05901438000001</v>
+        <v>161.18202725</v>
       </c>
       <c r="C414" s="5">
-        <v>-0.35463303000000224</v>
+        <v>-0.11982634000000303</v>
       </c>
       <c r="D414" s="5">
-        <v>-2.6048277964120348</v>
+        <v>-0.88781099177559497</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>161.64875728000001</v>
+        <v>161.81403915999999</v>
       </c>
       <c r="C415" s="5">
-        <v>0.58974290000000451</v>
+        <v>0.63201190999998857</v>
       </c>
       <c r="D415" s="5">
-        <v>4.4835687140070579</v>
+        <v>4.8081415175246889</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>162.80521494000001</v>
+        <v>163.18119622</v>
       </c>
       <c r="C416" s="5">
-        <v>1.1564576600000009</v>
+        <v>1.3671570600000109</v>
       </c>
       <c r="D416" s="5">
-        <v>8.9309526092422828</v>
+        <v>10.623390298224745</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>161.99308171000001</v>
+        <v>161.86435104</v>
       </c>
       <c r="C417" s="5">
-        <v>-0.81213323000000059</v>
+        <v>-1.3168451800000014</v>
       </c>
       <c r="D417" s="5">
-        <v>-5.8245151808418942</v>
+        <v>-9.2653485625703631</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>162.40906090999999</v>
+        <v>162.22387900999999</v>
       </c>
       <c r="C418" s="5">
-        <v>0.41597919999998112</v>
+        <v>0.35952796999998782</v>
       </c>
       <c r="D418" s="5">
-        <v>3.1253542181571392</v>
+        <v>2.6982059719997453</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>160.43945332000001</v>
+        <v>160.85935004999999</v>
       </c>
       <c r="C419" s="5">
-        <v>-1.9696075899999812</v>
+        <v>-1.3645289600000012</v>
       </c>
       <c r="D419" s="5">
-        <v>-13.620433520418096</v>
+        <v>-9.639560696668914</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>162.57252149000001</v>
+        <v>161.91587763000001</v>
       </c>
       <c r="C420" s="5">
-        <v>2.1330681700000014</v>
+        <v>1.0565275800000222</v>
       </c>
       <c r="D420" s="5">
-        <v>17.174097715689072</v>
+        <v>8.1726683771647259</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>162.97448943000001</v>
+        <v>162.34829078000001</v>
       </c>
       <c r="C421" s="5">
-        <v>0.40196793999999159</v>
+        <v>0.43241315000000213</v>
       </c>
       <c r="D421" s="5">
-        <v>3.0077378579215663</v>
+        <v>3.2522180855368843</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>162.70021495</v>
+        <v>162.27349855</v>
       </c>
       <c r="C422" s="5">
-        <v>-0.27427448000000254</v>
+        <v>-7.4792230000014115E-2</v>
       </c>
       <c r="D422" s="5">
-        <v>-2.0009263113716091</v>
+        <v>-0.55142936599172909</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>162.62758471999999</v>
+        <v>162.31950737</v>
       </c>
       <c r="C423" s="5">
-        <v>-7.2630230000015672E-2</v>
+        <v>4.6008819999997286E-2</v>
       </c>
       <c r="D423" s="5">
-        <v>-0.53437302170030732</v>
+        <v>0.34076273101633081</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>163.37197861999999</v>
+        <v>162.87758018</v>
       </c>
       <c r="C424" s="5">
-        <v>0.74439390000000571</v>
+        <v>0.55807280999999875</v>
       </c>
       <c r="D424" s="5">
-        <v>5.6331623678502973</v>
+        <v>4.2046527591304006</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>162.66545088000001</v>
+        <v>162.07739340000001</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.70652773999998431</v>
+        <v>-0.80018677999998999</v>
       </c>
       <c r="D425" s="5">
-        <v>-5.0679128608164365</v>
+        <v>-5.7386576103293336</v>
       </c>
       <c r="E425" s="5">
-        <v>0.77552517403955967</v>
+        <v>0.4808003087002799</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>163.31897584000001</v>
+        <v>162.85513784</v>
       </c>
       <c r="C426" s="5">
-        <v>0.6535249599999986</v>
+        <v>0.77774443999999221</v>
       </c>
       <c r="D426" s="5">
-        <v>4.9290928570847381</v>
+        <v>5.9127515609735726</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>163.12524114000001</v>
+        <v>162.60271065000001</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.19373469999999315</v>
+        <v>-0.2524271899999917</v>
       </c>
       <c r="D427" s="5">
-        <v>-1.4142315185268428</v>
+        <v>-1.8442376456443865</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>162.99679112000001</v>
+        <v>162.46916289999999</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.1284500200000025</v>
+        <v>-0.13354775000001951</v>
       </c>
       <c r="D428" s="5">
-        <v>-0.94083668946932653</v>
+        <v>-0.98113592140697259</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>159.27215522</v>
+        <v>159.08740703999999</v>
       </c>
       <c r="C429" s="5">
-        <v>-3.7246359000000098</v>
+        <v>-3.3817558599999984</v>
       </c>
       <c r="D429" s="5">
-        <v>-24.22435767624248</v>
+        <v>-22.30763780425341</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>159.37999078000001</v>
+        <v>159.38346924000001</v>
       </c>
       <c r="C430" s="5">
-        <v>0.10783556000001226</v>
+        <v>0.29606220000002281</v>
       </c>
       <c r="D430" s="5">
-        <v>0.81549489278394116</v>
+        <v>2.2562044321324137</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>159.22252108999999</v>
+        <v>159.01675764000001</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.15746969000002764</v>
+        <v>-0.36671160000000214</v>
       </c>
       <c r="D431" s="5">
-        <v>-1.1791954452590181</v>
+        <v>-2.7263037970441717</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>160.39628094</v>
+        <v>159.50320646</v>
       </c>
       <c r="C432" s="5">
-        <v>1.1737598500000104</v>
+        <v>0.48644881999999257</v>
       </c>
       <c r="D432" s="5">
-        <v>9.2138147027349468</v>
+        <v>3.7333226953305987</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>161.87325107999999</v>
+        <v>160.79127948999999</v>
       </c>
       <c r="C433" s="5">
-        <v>1.4769701399999917</v>
+        <v>1.2880730299999925</v>
       </c>
       <c r="D433" s="5">
-        <v>11.627073768487284</v>
+        <v>10.132849775073783</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>160.98427228</v>
+        <v>159.2877713</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.88897879999998963</v>
+        <v>-1.5035081899999909</v>
       </c>
       <c r="D434" s="5">
-        <v>-6.3947270305063642</v>
+        <v>-10.661360096444049</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>161.05811585000001</v>
+        <v>159.28834724000001</v>
       </c>
       <c r="C435" s="5">
-        <v>7.3843570000008185E-2</v>
+        <v>5.7594000000449341E-4</v>
       </c>
       <c r="D435" s="5">
-        <v>0.5518314346360631</v>
+        <v>4.3389504331248219E-3</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>161.26032236</v>
+        <v>159.48630492000001</v>
       </c>
       <c r="C436" s="5">
-        <v>0.20220650999999634</v>
+        <v>0.1979576800000018</v>
       </c>
       <c r="D436" s="5">
-        <v>1.5170323468787439</v>
+        <v>1.5015515002745339</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>161.01910792000001</v>
+        <v>159.24653043999999</v>
       </c>
       <c r="C437" s="5">
-        <v>-0.24121443999999315</v>
+        <v>-0.23977448000002255</v>
       </c>
       <c r="D437" s="5">
-        <v>-1.7802755728721809</v>
+        <v>-1.789257601259997</v>
       </c>
       <c r="E437" s="5">
-        <v>-1.0121036465294164</v>
+        <v>-1.746611850434665</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>159.73539994999999</v>
+      </c>
+      <c r="C438" s="5">
+        <v>0.48886951000000067</v>
+      </c>
+      <c r="D438" s="5">
+        <v>3.7467101823436266</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>