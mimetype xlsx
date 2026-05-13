--- v3 (2026-04-05)
+++ v4 (2026-05-13)
@@ -1,85 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{17B7125C-8615-4EB7-B456-191804F30974}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{E2F6219B-C7AA-4CF0-83BB-571A4DAAC356}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{F227D884-2086-4863-8FA8-A40F5B4897FA}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{42663207-61DA-41BC-85BD-8BF509F574B3}"/>
   </bookViews>
   <sheets>
     <sheet name="bronaga" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Brownsville—Harlingen Total Nonfarm Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry January 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{84108C78-2B3E-41DD-A63E-CC64D104AD03}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EC443833-2A09-4E44-A840-B3A5BB79B33E}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7121,116 +7134,134 @@
         <v>1.5015515002745339</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>159.24653043999999</v>
       </c>
       <c r="C437" s="5">
         <v>-0.23977448000002255</v>
       </c>
       <c r="D437" s="5">
         <v>-1.789257601259997</v>
       </c>
       <c r="E437" s="5">
         <v>-1.746611850434665</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>159.73539994999999</v>
+        <v>159.61130087999999</v>
       </c>
       <c r="C438" s="5">
-        <v>0.48886951000000067</v>
+        <v>0.36477044000000092</v>
       </c>
       <c r="D438" s="5">
-        <v>3.7467101823436266</v>
+        <v>2.7836175794422546</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
+      <c r="B439" s="5">
+        <v>159.34645771999999</v>
+      </c>
+      <c r="C439" s="5">
+        <v>-0.26484315999999808</v>
+      </c>
+      <c r="D439" s="5">
+        <v>-1.9730894564195078</v>
+      </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
+      <c r="B440" s="5">
+        <v>159.82318418</v>
+      </c>
+      <c r="C440" s="5">
+        <v>0.47672646000000896</v>
+      </c>
+      <c r="D440" s="5">
+        <v>3.6497800387617518</v>
+      </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>