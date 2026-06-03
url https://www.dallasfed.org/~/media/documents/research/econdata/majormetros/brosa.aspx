--- v4 (2026-05-13)
+++ v5 (2026-06-03)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{E2F6219B-C7AA-4CF0-83BB-571A4DAAC356}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{944B0EB3-D378-43FA-A5D9-2CF022D9151D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{42663207-61DA-41BC-85BD-8BF509F574B3}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{DA5AEF38-9BA3-4A87-861E-085F662D52AB}"/>
   </bookViews>
   <sheets>
     <sheet name="bronaga" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Brownsville—Harlingen Total Nonfarm Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EC443833-2A09-4E44-A840-B3A5BB79B33E}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D8E56947-AD57-4C4B-9B5A-2A8E648E60A7}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>74.167121623</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>74.129072426999997</v>
       </c>
       <c r="C7" s="5">
         <v>-3.8049196000002894E-2</v>
       </c>
       <c r="D7" s="5">
         <v>-0.61388958261440196</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>74.183600122000001</v>
       </c>
       <c r="C8" s="5">
         <v>5.4527695000004428E-2</v>
       </c>
       <c r="D8" s="5">
         <v>0.88627314179230421</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>74.632951820000002</v>
       </c>
       <c r="C9" s="5">
         <v>0.44935169800000097</v>
       </c>
       <c r="D9" s="5">
         <v>7.5158657969746523</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>75.018133551000005</v>
       </c>
       <c r="C10" s="5">
         <v>0.38518173100000297</v>
       </c>
       <c r="D10" s="5">
         <v>6.3720749345848926</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>75.305484508000006</v>
       </c>
       <c r="C11" s="5">
         <v>0.28735095700000102</v>
       </c>
       <c r="D11" s="5">
         <v>4.6945870690713098</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>76.412376062999996</v>
       </c>
       <c r="C12" s="5">
         <v>1.10689155499999</v>
       </c>
       <c r="D12" s="5">
         <v>19.136590696703347</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>76.225393658000002</v>
       </c>
       <c r="C13" s="5">
         <v>-0.18698240499999486</v>
       </c>
       <c r="D13" s="5">
         <v>-2.8972212307239675</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>76.006642236000005</v>
       </c>
       <c r="C14" s="5">
         <v>-0.21875142199999686</v>
       </c>
       <c r="D14" s="5">
         <v>-3.3899174189899073</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>76.303239038000001</v>
       </c>
       <c r="C15" s="5">
         <v>0.29659680199999627</v>
       </c>
       <c r="D15" s="5">
         <v>4.7845187523454458</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>76.752067643000004</v>
       </c>
       <c r="C16" s="5">
         <v>0.44882860500000277</v>
       </c>
       <c r="D16" s="5">
         <v>7.2915005049344117</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>77.152453108000003</v>
       </c>
       <c r="C17" s="5">
         <v>0.40038546499999939</v>
       </c>
       <c r="D17" s="5">
         <v>6.4426957155192088</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>76.658106916999998</v>
       </c>
       <c r="C18" s="5">
         <v>-0.49434619100000532</v>
       </c>
       <c r="D18" s="5">
         <v>-7.4236167660087116</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>76.431718927999995</v>
       </c>
       <c r="C19" s="5">
         <v>-0.22638798900000268</v>
       </c>
       <c r="D19" s="5">
         <v>-3.4868609177984178</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>76.878661233000003</v>
       </c>
       <c r="C20" s="5">
         <v>0.44694230500000742</v>
       </c>
       <c r="D20" s="5">
         <v>7.2472637542694285</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>75.598052989999999</v>
       </c>
       <c r="C21" s="5">
         <v>-1.2806082430000032</v>
       </c>
       <c r="D21" s="5">
         <v>-18.255680463170254</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>75.716959584999998</v>
       </c>
       <c r="C22" s="5">
         <v>0.11890659499999856</v>
       </c>
       <c r="D22" s="5">
         <v>1.9038688506275658</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>77.018617172999996</v>
       </c>
       <c r="C23" s="5">
         <v>1.3016575879999976</v>
       </c>
       <c r="D23" s="5">
         <v>22.696056208354932</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>77.138865233000004</v>
       </c>
       <c r="C24" s="5">
         <v>0.12024806000000865</v>
       </c>
       <c r="D24" s="5">
         <v>1.8897150195621437</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>77.867697516000007</v>
       </c>
       <c r="C25" s="5">
         <v>0.72883228300000269</v>
       </c>
       <c r="D25" s="5">
         <v>11.946120650092418</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>78.537243642999996</v>
       </c>
       <c r="C26" s="5">
         <v>0.66954612699998961</v>
       </c>
       <c r="D26" s="5">
         <v>10.820438345722639</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>77.702049946000002</v>
       </c>
       <c r="C27" s="5">
         <v>-0.83519369699999402</v>
       </c>
       <c r="D27" s="5">
         <v>-12.040681201815174</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>78.031906465000006</v>
       </c>
       <c r="C28" s="5">
         <v>0.32985651900000335</v>
       </c>
       <c r="D28" s="5">
         <v>5.2148143502542821</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>78.880768273000001</v>
       </c>
       <c r="C29" s="5">
         <v>0.84886180799999522</v>
       </c>
       <c r="D29" s="5">
         <v>13.864139928634934</v>
       </c>
       <c r="E29" s="5">
         <v>2.2401298926693292</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>78.412204986000006</v>
       </c>
       <c r="C30" s="5">
         <v>-0.46856328699999494</v>
       </c>
       <c r="D30" s="5">
         <v>-6.8998422424639276</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>79.113888106999994</v>
       </c>
       <c r="C31" s="5">
         <v>0.70168312099998786</v>
       </c>
       <c r="D31" s="5">
         <v>11.2829797420404</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>79.438820645000007</v>
       </c>
       <c r="C32" s="5">
         <v>0.32493253800001298</v>
       </c>
       <c r="D32" s="5">
         <v>5.0414506105679768</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>79.839265788999995</v>
       </c>
       <c r="C33" s="5">
         <v>0.40044514399998832</v>
       </c>
       <c r="D33" s="5">
         <v>6.2196725191189683</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>80.717155036999998</v>
       </c>
       <c r="C34" s="5">
         <v>0.87788924800000245</v>
       </c>
       <c r="D34" s="5">
         <v>14.022810660846297</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>80.720880792000003</v>
       </c>
       <c r="C35" s="5">
         <v>3.7257550000049378E-3</v>
       </c>
       <c r="D35" s="5">
         <v>5.5403850654478504E-2</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>80.509736769</v>
       </c>
       <c r="C36" s="5">
         <v>-0.21114402300000279</v>
       </c>
       <c r="D36" s="5">
         <v>-3.0941098442942239</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>81.158056344000002</v>
       </c>
       <c r="C37" s="5">
         <v>0.64831957500000215</v>
       </c>
       <c r="D37" s="5">
         <v>10.102903132042318</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>81.528678569999997</v>
       </c>
       <c r="C38" s="5">
         <v>0.37062222599999473</v>
       </c>
       <c r="D38" s="5">
         <v>5.6197629640320601</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>81.867641989000006</v>
       </c>
       <c r="C39" s="5">
         <v>0.33896341900000948</v>
       </c>
       <c r="D39" s="5">
         <v>5.1047978545842865</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>82.817349332999996</v>
       </c>
       <c r="C40" s="5">
         <v>0.94970734399998946</v>
       </c>
       <c r="D40" s="5">
         <v>14.844059340183735</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>82.813319859999993</v>
       </c>
       <c r="C41" s="5">
         <v>-4.0294730000027812E-3</v>
       </c>
       <c r="D41" s="5">
         <v>-5.8370303975630033E-2</v>
       </c>
       <c r="E41" s="5">
         <v>4.985437734822451</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>82.890932509999999</v>
       </c>
       <c r="C42" s="5">
         <v>7.7612650000006056E-2</v>
       </c>
       <c r="D42" s="5">
         <v>1.1304553146602725</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>83.424271719000004</v>
       </c>
       <c r="C43" s="5">
         <v>0.53333920900000464</v>
       </c>
       <c r="D43" s="5">
         <v>8.0002556044312492</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>83.868397819999998</v>
       </c>
       <c r="C44" s="5">
         <v>0.44412610099999483</v>
       </c>
       <c r="D44" s="5">
         <v>6.5788599512863977</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>84.078292329000007</v>
       </c>
       <c r="C45" s="5">
         <v>0.20989450900000861</v>
       </c>
       <c r="D45" s="5">
         <v>3.0448828680420981</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>84.397787219999998</v>
       </c>
       <c r="C46" s="5">
         <v>0.31949489099999084</v>
       </c>
       <c r="D46" s="5">
         <v>4.6564825838768975</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>84.188149765999995</v>
       </c>
       <c r="C47" s="5">
         <v>-0.20963745400000278</v>
       </c>
       <c r="D47" s="5">
         <v>-2.9403196324122693</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>84.265524599000003</v>
       </c>
       <c r="C48" s="5">
         <v>7.737483300000747E-2</v>
       </c>
       <c r="D48" s="5">
         <v>1.1084765011533326</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>84.610650464000003</v>
       </c>
       <c r="C49" s="5">
         <v>0.34512586499999998</v>
       </c>
       <c r="D49" s="5">
         <v>5.0270723078731816</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>85.423636217999999</v>
       </c>
       <c r="C50" s="5">
         <v>0.81298575399999606</v>
       </c>
       <c r="D50" s="5">
         <v>12.159546063026582</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>85.110413906000005</v>
       </c>
       <c r="C51" s="5">
         <v>-0.31322231199999351</v>
       </c>
       <c r="D51" s="5">
         <v>-4.3123734893066317</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>85.376098135999996</v>
       </c>
       <c r="C52" s="5">
         <v>0.26568422999999086</v>
       </c>
       <c r="D52" s="5">
         <v>3.8109588455149002</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>85.473112877000005</v>
       </c>
       <c r="C53" s="5">
         <v>9.7014741000009508E-2</v>
       </c>
       <c r="D53" s="5">
         <v>1.3721408992833251</v>
       </c>
       <c r="E53" s="5">
         <v>3.2117937325740975</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>86.246260612</v>
       </c>
       <c r="C54" s="5">
         <v>0.7731477349999949</v>
       </c>
       <c r="D54" s="5">
         <v>11.411248506838746</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>86.820551828000006</v>
       </c>
       <c r="C55" s="5">
         <v>0.57429121600000599</v>
       </c>
       <c r="D55" s="5">
         <v>8.2897147204255006</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>87.502796055000005</v>
       </c>
       <c r="C56" s="5">
         <v>0.6822442269999982</v>
       </c>
       <c r="D56" s="5">
         <v>9.8481292857113267</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>87.819183629999998</v>
       </c>
       <c r="C57" s="5">
         <v>0.31638757499999315</v>
       </c>
       <c r="D57" s="5">
         <v>4.4262251344951986</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>88.325252414000005</v>
       </c>
       <c r="C58" s="5">
         <v>0.5060687840000071</v>
       </c>
       <c r="D58" s="5">
         <v>7.1385834191200814</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>89.064820007999998</v>
       </c>
       <c r="C59" s="5">
         <v>0.73956759399999328</v>
       </c>
       <c r="D59" s="5">
         <v>10.523769419200789</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>89.526624112999997</v>
       </c>
       <c r="C60" s="5">
         <v>0.4618041049999988</v>
       </c>
       <c r="D60" s="5">
         <v>6.4025816190109053</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>89.728541524999997</v>
       </c>
       <c r="C61" s="5">
         <v>0.20191741200000024</v>
       </c>
       <c r="D61" s="5">
         <v>2.7402938991864634</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>89.292700863999997</v>
       </c>
       <c r="C62" s="5">
         <v>-0.4358406610000003</v>
       </c>
       <c r="D62" s="5">
         <v>-5.6755657558261401</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>89.719020447000005</v>
       </c>
       <c r="C63" s="5">
         <v>0.42631958300000861</v>
       </c>
       <c r="D63" s="5">
         <v>5.882153781166144</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>90.640547247000001</v>
       </c>
       <c r="C64" s="5">
         <v>0.92152679999999521</v>
       </c>
       <c r="D64" s="5">
         <v>13.046194608921491</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>90.616026019000003</v>
       </c>
       <c r="C65" s="5">
         <v>-2.4521227999997564E-2</v>
       </c>
       <c r="D65" s="5">
         <v>-0.32415658242832546</v>
       </c>
       <c r="E65" s="5">
         <v>6.0169952501915924</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>90.392279149999993</v>
       </c>
       <c r="C66" s="5">
         <v>-0.22374686900000995</v>
       </c>
       <c r="D66" s="5">
         <v>-2.9231008654739155</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>90.544861527999998</v>
       </c>
       <c r="C67" s="5">
         <v>0.15258237800000529</v>
       </c>
       <c r="D67" s="5">
         <v>2.0445147374065664</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>90.657870075999995</v>
       </c>
       <c r="C68" s="5">
         <v>0.11300854799999627</v>
       </c>
       <c r="D68" s="5">
         <v>1.508037434206666</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>90.086147730999997</v>
       </c>
       <c r="C69" s="5">
         <v>-0.57172234499999774</v>
       </c>
       <c r="D69" s="5">
         <v>-7.3106036008353854</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>89.850914703000001</v>
       </c>
       <c r="C70" s="5">
         <v>-0.23523302799999612</v>
       </c>
       <c r="D70" s="5">
         <v>-3.088829210040811</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>90.020622661999994</v>
       </c>
       <c r="C71" s="5">
         <v>0.16970795899999302</v>
       </c>
       <c r="D71" s="5">
         <v>2.2902214197046078</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>89.736341139999993</v>
       </c>
       <c r="C72" s="5">
         <v>-0.28428152200000056</v>
       </c>
       <c r="D72" s="5">
         <v>-3.7244200164969099</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>89.684395107</v>
       </c>
       <c r="C73" s="5">
         <v>-5.1946032999993008E-2</v>
       </c>
       <c r="D73" s="5">
         <v>-0.69244141111259871</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>90.593497692</v>
       </c>
       <c r="C74" s="5">
         <v>0.90910258499999941</v>
       </c>
       <c r="D74" s="5">
         <v>12.865635264876341</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>90.560525882999997</v>
       </c>
       <c r="C75" s="5">
         <v>-3.297180900000285E-2</v>
       </c>
       <c r="D75" s="5">
         <v>-0.43587085702104789</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>90.511029710000003</v>
       </c>
       <c r="C76" s="5">
         <v>-4.9496172999994315E-2</v>
       </c>
       <c r="D76" s="5">
         <v>-0.65389623877454284</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>90.968050802999997</v>
       </c>
       <c r="C77" s="5">
         <v>0.45702109299999449</v>
       </c>
       <c r="D77" s="5">
         <v>6.2303469877862172</v>
       </c>
       <c r="E77" s="5">
         <v>0.38847960947456794</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>90.867189873000001</v>
       </c>
       <c r="C78" s="5">
         <v>-0.10086092999999607</v>
       </c>
       <c r="D78" s="5">
         <v>-1.322417707360013</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>90.966502804000001</v>
       </c>
       <c r="C79" s="5">
         <v>9.9312931000000049E-2</v>
       </c>
       <c r="D79" s="5">
         <v>1.3194478879614113</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>90.501435154999996</v>
       </c>
       <c r="C80" s="5">
         <v>-0.46506764900000519</v>
       </c>
       <c r="D80" s="5">
         <v>-5.9654152577969359</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>91.320199746</v>
       </c>
       <c r="C81" s="5">
         <v>0.81876459100000432</v>
       </c>
       <c r="D81" s="5">
         <v>11.413197501944117</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>91.736664398000002</v>
       </c>
       <c r="C82" s="5">
         <v>0.41646465200000193</v>
       </c>
       <c r="D82" s="5">
         <v>5.6119606686324097</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>91.399604035999999</v>
       </c>
       <c r="C83" s="5">
         <v>-0.33706036200000256</v>
       </c>
       <c r="D83" s="5">
         <v>-4.3210428916111372</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>92.079815726999996</v>
       </c>
       <c r="C84" s="5">
         <v>0.68021169099999668</v>
       </c>
       <c r="D84" s="5">
         <v>9.3053770507675502</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>93.192753561999993</v>
       </c>
       <c r="C85" s="5">
         <v>1.1129378349999968</v>
       </c>
       <c r="D85" s="5">
         <v>15.508097303878564</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>92.970392658999998</v>
       </c>
       <c r="C86" s="5">
         <v>-0.22236090299999489</v>
       </c>
       <c r="D86" s="5">
         <v>-2.825961004906663</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>93.53053328</v>
       </c>
       <c r="C87" s="5">
         <v>0.56014062100000217</v>
       </c>
       <c r="D87" s="5">
         <v>7.4743789720638221</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>93.616842554000002</v>
       </c>
       <c r="C88" s="5">
         <v>8.6309274000001324E-2</v>
       </c>
       <c r="D88" s="5">
         <v>1.1129885189514077</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>93.700078078999994</v>
       </c>
       <c r="C89" s="5">
         <v>8.3235524999992094E-2</v>
       </c>
       <c r="D89" s="5">
         <v>1.0721630149908901</v>
       </c>
       <c r="E89" s="5">
         <v>3.003282198402224</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>94.061025423000004</v>
       </c>
       <c r="C90" s="5">
         <v>0.36094734400001016</v>
       </c>
       <c r="D90" s="5">
         <v>4.7217941897795823</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>94.924915149</v>
       </c>
       <c r="C91" s="5">
         <v>0.86388972599999647</v>
       </c>
       <c r="D91" s="5">
         <v>11.595351277259169</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>95.075615658999993</v>
       </c>
       <c r="C92" s="5">
         <v>0.15070050999999296</v>
       </c>
       <c r="D92" s="5">
         <v>1.9218140769713399</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>94.826220254000006</v>
       </c>
       <c r="C93" s="5">
         <v>-0.24939540499998714</v>
       </c>
       <c r="D93" s="5">
         <v>-3.1027337836991409</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>94.824346730000002</v>
       </c>
       <c r="C94" s="5">
         <v>-1.8735240000040676E-3</v>
       </c>
       <c r="D94" s="5">
         <v>-2.37063599512366E-2</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>94.956072871999993</v>
       </c>
       <c r="C95" s="5">
         <v>0.13172614199999089</v>
       </c>
       <c r="D95" s="5">
         <v>1.6797870032468909</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>96.219632789000002</v>
       </c>
       <c r="C96" s="5">
         <v>1.2635599170000091</v>
       </c>
       <c r="D96" s="5">
         <v>17.190228442718624</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>96.091867514</v>
       </c>
       <c r="C97" s="5">
         <v>-0.12776527500000157</v>
       </c>
       <c r="D97" s="5">
         <v>-1.5818347662998278</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>95.897428832000003</v>
       </c>
       <c r="C98" s="5">
         <v>-0.1944386819999977</v>
       </c>
       <c r="D98" s="5">
         <v>-2.401318178394507</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>96.094634697999993</v>
       </c>
       <c r="C99" s="5">
         <v>0.19720586599999024</v>
       </c>
       <c r="D99" s="5">
         <v>2.4958127892179327</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>96.254406505999995</v>
       </c>
       <c r="C100" s="5">
         <v>0.15977180800000212</v>
       </c>
       <c r="D100" s="5">
         <v>2.0135273787791785</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>96.637168059000004</v>
       </c>
       <c r="C101" s="5">
         <v>0.3827615530000088</v>
       </c>
       <c r="D101" s="5">
         <v>4.8776355395462767</v>
       </c>
       <c r="E101" s="5">
         <v>3.1345651361396998</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>96.515344575</v>
       </c>
       <c r="C102" s="5">
         <v>-0.12182348400000365</v>
       </c>
       <c r="D102" s="5">
         <v>-1.5023085022502825</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>96.633266849999998</v>
       </c>
       <c r="C103" s="5">
         <v>0.11792227499999797</v>
       </c>
       <c r="D103" s="5">
         <v>1.4760505047856975</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>97.503083923000005</v>
       </c>
       <c r="C104" s="5">
         <v>0.86981707300000721</v>
       </c>
       <c r="D104" s="5">
         <v>11.352580111916</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>97.235722042000006</v>
       </c>
       <c r="C105" s="5">
         <v>-0.26736188099999936</v>
       </c>
       <c r="D105" s="5">
         <v>-3.2413288441588195</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>97.349498593999996</v>
       </c>
       <c r="C106" s="5">
         <v>0.11377655199999026</v>
       </c>
       <c r="D106" s="5">
         <v>1.4132045433856044</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>97.573523107</v>
       </c>
       <c r="C107" s="5">
         <v>0.22402451300000337</v>
       </c>
       <c r="D107" s="5">
         <v>2.7967085610252962</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>98.257932455000002</v>
       </c>
       <c r="C108" s="5">
         <v>0.68440934800000264</v>
       </c>
       <c r="D108" s="5">
         <v>8.7495880201294831</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>97.593215259999994</v>
       </c>
       <c r="C109" s="5">
         <v>-0.66471719500000859</v>
       </c>
       <c r="D109" s="5">
         <v>-7.8226840549325827</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>98.119281041999997</v>
       </c>
       <c r="C110" s="5">
         <v>0.52606578200000342</v>
       </c>
       <c r="D110" s="5">
         <v>6.6637312968097273</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>98.641307276999996</v>
       </c>
       <c r="C111" s="5">
         <v>0.52202623499999845</v>
       </c>
       <c r="D111" s="5">
         <v>6.5745588158628632</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>98.826536930000003</v>
       </c>
       <c r="C112" s="5">
         <v>0.18522965300000749</v>
       </c>
       <c r="D112" s="5">
         <v>2.276791260134936</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>98.852914768000005</v>
       </c>
       <c r="C113" s="5">
         <v>2.637783800000193E-2</v>
       </c>
       <c r="D113" s="5">
         <v>0.32076318155309647</v>
       </c>
       <c r="E113" s="5">
         <v>2.2928514499175101</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>99.342829402999996</v>
       </c>
       <c r="C114" s="5">
         <v>0.48991463499999099</v>
       </c>
       <c r="D114" s="5">
         <v>6.112011652759386</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>99.268730629999993</v>
       </c>
       <c r="C115" s="5">
         <v>-7.4098773000002893E-2</v>
       </c>
       <c r="D115" s="5">
         <v>-0.8914045923971714</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>99.650722364999993</v>
       </c>
       <c r="C116" s="5">
         <v>0.38199173499999972</v>
       </c>
       <c r="D116" s="5">
         <v>4.7166626835779768</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>100.82683756</v>
       </c>
       <c r="C117" s="5">
         <v>1.1761151950000084</v>
       </c>
       <c r="D117" s="5">
         <v>15.119351367515875</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>101.02797</v>
       </c>
       <c r="C118" s="5">
         <v>0.20113243999999497</v>
       </c>
       <c r="D118" s="5">
         <v>2.4202355955218913</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>102.83784695999999</v>
       </c>
       <c r="C119" s="5">
         <v>1.8098769599999969</v>
       </c>
       <c r="D119" s="5">
         <v>23.747429795719356</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>103.32922834</v>
       </c>
       <c r="C120" s="5">
         <v>0.49138138000000708</v>
       </c>
       <c r="D120" s="5">
         <v>5.8869713389580136</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>102.73542867</v>
       </c>
       <c r="C121" s="5">
         <v>-0.59379966999999567</v>
       </c>
       <c r="D121" s="5">
         <v>-6.6821733839875552</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>103.15363628</v>
       </c>
       <c r="C122" s="5">
         <v>0.41820760999999607</v>
       </c>
       <c r="D122" s="5">
         <v>4.9957341594985216</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>103.60526978999999</v>
       </c>
       <c r="C123" s="5">
         <v>0.45163350999999352</v>
       </c>
       <c r="D123" s="5">
         <v>5.3822940433871924</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>104.00263963</v>
       </c>
       <c r="C124" s="5">
         <v>0.3973698400000103</v>
       </c>
       <c r="D124" s="5">
         <v>4.7008463844597781</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>104.92941211999999</v>
       </c>
       <c r="C125" s="5">
         <v>0.92677248999999051</v>
       </c>
       <c r="D125" s="5">
         <v>11.233225783906997</v>
       </c>
       <c r="E125" s="5">
         <v>6.1470087819474495</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>104.80199127</v>
       </c>
       <c r="C126" s="5">
         <v>-0.12742084999999292</v>
       </c>
       <c r="D126" s="5">
         <v>-1.4475245763365452</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>105.05368622</v>
       </c>
       <c r="C127" s="5">
         <v>0.25169495000000097</v>
       </c>
       <c r="D127" s="5">
         <v>2.9203223415257717</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>106.06908155000001</v>
       </c>
       <c r="C128" s="5">
         <v>1.015395330000004</v>
       </c>
       <c r="D128" s="5">
         <v>12.23547493624042</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>105.92197785</v>
       </c>
       <c r="C129" s="5">
         <v>-0.14710370000000239</v>
       </c>
       <c r="D129" s="5">
         <v>-1.6516043623757137</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>106.90341826</v>
       </c>
       <c r="C130" s="5">
         <v>0.98144040999999049</v>
       </c>
       <c r="D130" s="5">
         <v>11.70333141169646</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>108.37336994</v>
       </c>
       <c r="C131" s="5">
         <v>1.4699516800000083</v>
       </c>
       <c r="D131" s="5">
         <v>17.807199972027131</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>108.66347463</v>
       </c>
       <c r="C132" s="5">
         <v>0.29010468999999262</v>
       </c>
       <c r="D132" s="5">
         <v>3.2599989795253359</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>109.38759795999999</v>
       </c>
       <c r="C133" s="5">
         <v>0.72412332999999762</v>
       </c>
       <c r="D133" s="5">
         <v>8.2963885090450606</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>109.15014796</v>
       </c>
       <c r="C134" s="5">
         <v>-0.2374499999999955</v>
       </c>
       <c r="D134" s="5">
         <v>-2.5739902069815912</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>108.90424040000001</v>
       </c>
       <c r="C135" s="5">
         <v>-0.24590755999999203</v>
       </c>
       <c r="D135" s="5">
         <v>-2.6702658372187216</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>109.85118593</v>
       </c>
       <c r="C136" s="5">
         <v>0.9469455299999936</v>
       </c>
       <c r="D136" s="5">
         <v>10.948009668238811</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>110.46871611</v>
       </c>
       <c r="C137" s="5">
         <v>0.61753018000000282</v>
       </c>
       <c r="D137" s="5">
         <v>6.9583466306504693</v>
       </c>
       <c r="E137" s="5">
         <v>5.2790765506864012</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>110.2088864</v>
       </c>
       <c r="C138" s="5">
         <v>-0.25982971000000532</v>
       </c>
       <c r="D138" s="5">
         <v>-2.7862513291885715</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>110.89288381</v>
       </c>
       <c r="C139" s="5">
         <v>0.68399741000000347</v>
       </c>
       <c r="D139" s="5">
         <v>7.7072064674624352</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>111.29618662</v>
       </c>
       <c r="C140" s="5">
         <v>0.40330280999999957</v>
       </c>
       <c r="D140" s="5">
         <v>4.4526058720333994</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>110.69926116000001</v>
       </c>
       <c r="C141" s="5">
         <v>-0.59692545999999425</v>
       </c>
       <c r="D141" s="5">
         <v>-6.2495724853681374</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>110.79374176</v>
       </c>
       <c r="C142" s="5">
         <v>9.4480599999997139E-2</v>
       </c>
       <c r="D142" s="5">
         <v>1.0290082123397548</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>109.76925559999999</v>
       </c>
       <c r="C143" s="5">
         <v>-1.0244861600000092</v>
       </c>
       <c r="D143" s="5">
         <v>-10.548861667060505</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>109.36126763999999</v>
       </c>
       <c r="C144" s="5">
         <v>-0.40798795999999982</v>
       </c>
       <c r="D144" s="5">
         <v>-4.3700785683417624</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>110.38242308</v>
       </c>
       <c r="C145" s="5">
         <v>1.0211554400000011</v>
       </c>
       <c r="D145" s="5">
         <v>11.798673950240834</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>110.54624069</v>
       </c>
       <c r="C146" s="5">
         <v>0.16381761000000949</v>
       </c>
       <c r="D146" s="5">
         <v>1.7955185707272836</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>109.52148784000001</v>
       </c>
       <c r="C147" s="5">
         <v>-1.0247528499999987</v>
       </c>
       <c r="D147" s="5">
         <v>-10.573902015878446</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>110.36638769</v>
       </c>
       <c r="C148" s="5">
         <v>0.84489984999999024</v>
       </c>
       <c r="D148" s="5">
         <v>9.6604235129405858</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>111.08826301000001</v>
       </c>
       <c r="C149" s="5">
         <v>0.72187532000000942</v>
       </c>
       <c r="D149" s="5">
         <v>8.1374625514345045</v>
       </c>
       <c r="E149" s="5">
         <v>0.56083470670835744</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>111.26579065</v>
       </c>
       <c r="C150" s="5">
         <v>0.17752763999999388</v>
       </c>
       <c r="D150" s="5">
         <v>1.9346383825847413</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>112.16919441</v>
       </c>
       <c r="C151" s="5">
         <v>0.90340376000000333</v>
       </c>
       <c r="D151" s="5">
         <v>10.190285816776811</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>112.30078889000001</v>
       </c>
       <c r="C152" s="5">
         <v>0.13159448000000395</v>
       </c>
       <c r="D152" s="5">
         <v>1.4169336343101469</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>113.23996932</v>
       </c>
       <c r="C153" s="5">
         <v>0.93918042999999329</v>
       </c>
       <c r="D153" s="5">
         <v>10.510420424673717</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>113.6346344</v>
       </c>
       <c r="C154" s="5">
         <v>0.39466507999999578</v>
       </c>
       <c r="D154" s="5">
         <v>4.2633589045343756</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>113.92981564</v>
       </c>
       <c r="C155" s="5">
         <v>0.29518124000000512</v>
       </c>
       <c r="D155" s="5">
         <v>3.1620840608103107</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>114.09802445</v>
       </c>
       <c r="C156" s="5">
         <v>0.16820880999999588</v>
       </c>
       <c r="D156" s="5">
         <v>1.7861677294677136</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>114.34071552</v>
       </c>
       <c r="C157" s="5">
         <v>0.24269107000000645</v>
       </c>
       <c r="D157" s="5">
         <v>2.5825211921125746</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>114.76384346</v>
       </c>
       <c r="C158" s="5">
         <v>0.42312794000000054</v>
       </c>
       <c r="D158" s="5">
         <v>4.5322132141464078</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>114.55815512</v>
       </c>
       <c r="C159" s="5">
         <v>-0.20568834000000891</v>
       </c>
       <c r="D159" s="5">
         <v>-2.1296550196891917</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>114.62811657</v>
       </c>
       <c r="C160" s="5">
         <v>6.9961450000008085E-2</v>
       </c>
       <c r="D160" s="5">
         <v>0.73531479212596285</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>114.49579018999999</v>
       </c>
       <c r="C161" s="5">
         <v>-0.13232638000000918</v>
       </c>
       <c r="D161" s="5">
         <v>-1.3765150526508618</v>
       </c>
       <c r="E161" s="5">
         <v>3.0674052214618275</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>114.60131924</v>
       </c>
       <c r="C162" s="5">
         <v>0.10552905000000123</v>
       </c>
       <c r="D162" s="5">
         <v>1.1116459573786708</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>113.98067349</v>
       </c>
       <c r="C163" s="5">
         <v>-0.62064574999999422</v>
       </c>
       <c r="D163" s="5">
         <v>-6.3087095111484466</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>113.86694824</v>
       </c>
       <c r="C164" s="5">
         <v>-0.11372525000000167</v>
       </c>
       <c r="D164" s="5">
         <v>-1.1907622264670126</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>113.47106143000001</v>
       </c>
       <c r="C165" s="5">
         <v>-0.39588680999999326</v>
       </c>
       <c r="D165" s="5">
         <v>-4.0932369291385768</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>113.56757791</v>
       </c>
       <c r="C166" s="5">
         <v>9.6516479999991134E-2</v>
       </c>
       <c r="D166" s="5">
         <v>1.0254873983988055</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>113.69141478</v>
       </c>
       <c r="C167" s="5">
         <v>0.12383687000000521</v>
       </c>
       <c r="D167" s="5">
         <v>1.316385569795453</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>114.34218593999999</v>
       </c>
       <c r="C168" s="5">
         <v>0.6507711599999908</v>
       </c>
       <c r="D168" s="5">
         <v>7.0892399949400886</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>114.44006704</v>
       </c>
       <c r="C169" s="5">
         <v>9.7881100000009269E-2</v>
       </c>
       <c r="D169" s="5">
         <v>1.0320942598689875</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>114.30414623999999</v>
       </c>
       <c r="C170" s="5">
         <v>-0.13592080000000806</v>
       </c>
       <c r="D170" s="5">
         <v>-1.4159700341059067</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>114.16633865</v>
       </c>
       <c r="C171" s="5">
         <v>-0.13780758999999421</v>
       </c>
       <c r="D171" s="5">
         <v>-1.437191552153072</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>114.49529311000001</v>
       </c>
       <c r="C172" s="5">
         <v>0.32895446000000561</v>
       </c>
       <c r="D172" s="5">
         <v>3.5129579619115114</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>114.45604640000001</v>
       </c>
       <c r="C173" s="5">
         <v>-3.9246710000000462E-2</v>
       </c>
       <c r="D173" s="5">
         <v>-0.41056153794540862</v>
       </c>
       <c r="E173" s="5">
         <v>-3.471200987742451E-2</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>114.41760435</v>
       </c>
       <c r="C174" s="5">
         <v>-3.8442050000000449E-2</v>
       </c>
       <c r="D174" s="5">
         <v>-0.40229713801197553</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>114.88685963</v>
       </c>
       <c r="C175" s="5">
         <v>0.46925527999999872</v>
       </c>
       <c r="D175" s="5">
         <v>5.0340462859024715</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>115.07542384</v>
       </c>
       <c r="C176" s="5">
         <v>0.18856420999999557</v>
       </c>
       <c r="D176" s="5">
         <v>1.9874414770348015</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>114.68129553</v>
       </c>
       <c r="C177" s="5">
         <v>-0.39412830999999926</v>
       </c>
       <c r="D177" s="5">
         <v>-4.0334046273217687</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>114.85069968000001</v>
       </c>
       <c r="C178" s="5">
         <v>0.16940415000000542</v>
       </c>
       <c r="D178" s="5">
         <v>1.7870806018804419</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>114.92299963000001</v>
       </c>
       <c r="C179" s="5">
         <v>7.2299950000001445E-2</v>
       </c>
       <c r="D179" s="5">
         <v>0.75803597218673247</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>114.14757905</v>
       </c>
       <c r="C180" s="5">
         <v>-0.77542058000000225</v>
       </c>
       <c r="D180" s="5">
         <v>-7.8029504951166455</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>114.39864645999999</v>
       </c>
       <c r="C181" s="5">
         <v>0.25106740999999033</v>
       </c>
       <c r="D181" s="5">
         <v>2.671562692994045</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>114.63504352</v>
       </c>
       <c r="C182" s="5">
         <v>0.2363970600000016</v>
       </c>
       <c r="D182" s="5">
         <v>2.5080967530398901</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>114.72144166</v>
       </c>
       <c r="C183" s="5">
         <v>8.6398140000000012E-2</v>
       </c>
       <c r="D183" s="5">
         <v>0.90817446013273795</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>114.47850665999999</v>
       </c>
       <c r="C184" s="5">
         <v>-0.24293500000000279</v>
       </c>
       <c r="D184" s="5">
         <v>-2.5117409423840442</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>114.80330682</v>
       </c>
       <c r="C185" s="5">
         <v>0.32480016000000944</v>
       </c>
       <c r="D185" s="5">
         <v>3.4582925434627487</v>
       </c>
       <c r="E185" s="5">
         <v>0.30340067731013942</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>113.94330714</v>
       </c>
       <c r="C186" s="5">
         <v>-0.85999968000000138</v>
       </c>
       <c r="D186" s="5">
         <v>-8.6280123525966914</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>114.24598314000001</v>
       </c>
       <c r="C187" s="5">
         <v>0.30267600000000527</v>
       </c>
       <c r="D187" s="5">
         <v>3.2346349608461722</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>114.82016892999999</v>
       </c>
       <c r="C188" s="5">
         <v>0.57418578999998715</v>
       </c>
       <c r="D188" s="5">
         <v>6.2005842527354194</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>115.48206712</v>
       </c>
       <c r="C189" s="5">
         <v>0.66189819000000227</v>
       </c>
       <c r="D189" s="5">
         <v>7.1411766271490151</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>115.38977591</v>
       </c>
       <c r="C190" s="5">
         <v>-9.2291209999999069E-2</v>
       </c>
       <c r="D190" s="5">
         <v>-0.95481445552459965</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>115.06817598000001</v>
       </c>
       <c r="C191" s="5">
         <v>-0.32159992999999076</v>
       </c>
       <c r="D191" s="5">
         <v>-3.2936956193932776</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>114.90441949</v>
       </c>
       <c r="C192" s="5">
         <v>-0.16375649000001147</v>
       </c>
       <c r="D192" s="5">
         <v>-1.6944472722235204</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>115.7609819</v>
       </c>
       <c r="C193" s="5">
         <v>0.85656241000000932</v>
       </c>
       <c r="D193" s="5">
         <v>9.3215112408115317</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>116.29143259</v>
       </c>
       <c r="C194" s="5">
         <v>0.53045068999999501</v>
       </c>
       <c r="D194" s="5">
         <v>5.6394727307652603</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>116.67183729</v>
       </c>
       <c r="C195" s="5">
         <v>0.38040469999999971</v>
       </c>
       <c r="D195" s="5">
         <v>3.9967569403410952</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>116.92275524999999</v>
       </c>
       <c r="C196" s="5">
         <v>0.25091795999999533</v>
       </c>
       <c r="D196" s="5">
         <v>2.611502350293704</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>117.44833479</v>
       </c>
       <c r="C197" s="5">
         <v>0.52557954000000962</v>
       </c>
       <c r="D197" s="5">
         <v>5.529498340630612</v>
       </c>
       <c r="E197" s="5">
         <v>2.3039649669213347</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>118.90564875</v>
       </c>
       <c r="C198" s="5">
         <v>1.4573139599999934</v>
       </c>
       <c r="D198" s="5">
         <v>15.949125552015664</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>118.91640021000001</v>
       </c>
       <c r="C199" s="5">
         <v>1.0751460000008706E-2</v>
       </c>
       <c r="D199" s="5">
         <v>0.10855808993890381</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>119.143057</v>
       </c>
       <c r="C200" s="5">
         <v>0.22665678999999272</v>
       </c>
       <c r="D200" s="5">
         <v>2.3113516663731737</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>119.82805553999999</v>
       </c>
       <c r="C201" s="5">
         <v>0.68499853999999516</v>
       </c>
       <c r="D201" s="5">
         <v>7.1216552719184145</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>119.68013845999999</v>
       </c>
       <c r="C202" s="5">
         <v>-0.14791707999999915</v>
       </c>
       <c r="D202" s="5">
         <v>-1.471277681086125</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>121.11071257</v>
       </c>
       <c r="C203" s="5">
         <v>1.4305741100000091</v>
       </c>
       <c r="D203" s="5">
         <v>15.325598413572417</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>120.75424706</v>
       </c>
       <c r="C204" s="5">
         <v>-0.3564655100000067</v>
       </c>
       <c r="D204" s="5">
         <v>-3.475344711344841</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>121.41879409000001</v>
       </c>
       <c r="C205" s="5">
         <v>0.66454703000000848</v>
       </c>
       <c r="D205" s="5">
         <v>6.807564223872653</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>121.66141302</v>
       </c>
       <c r="C206" s="5">
         <v>0.24261892999999191</v>
       </c>
       <c r="D206" s="5">
         <v>2.4243677640839678</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>121.85163802</v>
       </c>
       <c r="C207" s="5">
         <v>0.19022499999999809</v>
       </c>
       <c r="D207" s="5">
         <v>1.8924923553821804</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>121.87440513999999</v>
       </c>
       <c r="C208" s="5">
         <v>2.2767119999997476E-2</v>
       </c>
       <c r="D208" s="5">
         <v>0.22444209629666201</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>122.03721819</v>
       </c>
       <c r="C209" s="5">
         <v>0.16281305000001112</v>
       </c>
       <c r="D209" s="5">
         <v>1.6149214713544913</v>
       </c>
       <c r="E209" s="5">
         <v>3.9071506702968772</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>122.14055626</v>
       </c>
       <c r="C210" s="5">
         <v>0.1033380699999924</v>
       </c>
       <c r="D210" s="5">
         <v>1.0208758125059614</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>122.14567045</v>
       </c>
       <c r="C211" s="5">
         <v>5.1141900000004625E-3</v>
       </c>
       <c r="D211" s="5">
         <v>5.0257192993963251E-2</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>123.15075795</v>
       </c>
       <c r="C212" s="5">
         <v>1.0050875000000019</v>
       </c>
       <c r="D212" s="5">
         <v>10.333688567653375</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>123.08585882</v>
       </c>
       <c r="C213" s="5">
         <v>-6.4899130000000582E-2</v>
       </c>
       <c r="D213" s="5">
         <v>-0.63055742228563805</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>122.65877532</v>
       </c>
       <c r="C214" s="5">
         <v>-0.42708349999999484</v>
       </c>
       <c r="D214" s="5">
         <v>-4.0852128839169666</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>122.5021455</v>
       </c>
       <c r="C215" s="5">
         <v>-0.15662982000000625</v>
       </c>
       <c r="D215" s="5">
         <v>-1.5216304307246298</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>123.49865309</v>
       </c>
       <c r="C216" s="5">
         <v>0.99650759000000733</v>
       </c>
       <c r="D216" s="5">
         <v>10.210332629240625</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>123.29848353</v>
       </c>
       <c r="C217" s="5">
         <v>-0.20016956000000619</v>
       </c>
       <c r="D217" s="5">
         <v>-1.9277432713279863</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>123.31489839</v>
       </c>
       <c r="C218" s="5">
         <v>1.6414859999997589E-2</v>
       </c>
       <c r="D218" s="5">
         <v>0.15987432288657732</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>124.78772531</v>
       </c>
       <c r="C219" s="5">
         <v>1.4728269200000028</v>
       </c>
       <c r="D219" s="5">
         <v>15.312350885259928</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>125.1656902</v>
       </c>
       <c r="C220" s="5">
         <v>0.37796489000000122</v>
       </c>
       <c r="D220" s="5">
         <v>3.6957992310147514</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>124.74154175</v>
       </c>
       <c r="C221" s="5">
         <v>-0.42414845000000412</v>
       </c>
       <c r="D221" s="5">
         <v>-3.9914950611744771</v>
       </c>
       <c r="E221" s="5">
         <v>2.2159826322734055</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>126.06751834000001</v>
       </c>
       <c r="C222" s="5">
         <v>1.3259765900000104</v>
       </c>
       <c r="D222" s="5">
         <v>13.528566954795851</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>126.26262405</v>
       </c>
       <c r="C223" s="5">
         <v>0.19510570999999288</v>
       </c>
       <c r="D223" s="5">
         <v>1.873044299448301</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>126.40755467</v>
       </c>
       <c r="C224" s="5">
         <v>0.14493061999999668</v>
       </c>
       <c r="D224" s="5">
         <v>1.3861498962369545</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>126.07368792</v>
       </c>
       <c r="C225" s="5">
         <v>-0.33386674999999855</v>
       </c>
       <c r="D225" s="5">
         <v>-3.1237936150998236</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>126.16579743</v>
       </c>
       <c r="C226" s="5">
         <v>9.2109510000000228E-2</v>
       </c>
       <c r="D226" s="5">
         <v>0.88025222383754098</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>125.5647082</v>
       </c>
       <c r="C227" s="5">
         <v>-0.60108922999999947</v>
       </c>
       <c r="D227" s="5">
         <v>-5.5696810009151161</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>126.18108875999999</v>
       </c>
       <c r="C228" s="5">
         <v>0.61638055999999608</v>
       </c>
       <c r="D228" s="5">
         <v>6.0523128457714348</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>125.27324258</v>
       </c>
       <c r="C229" s="5">
         <v>-0.90784617999999284</v>
       </c>
       <c r="D229" s="5">
         <v>-8.3001592504702852</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>125.1078</v>
       </c>
       <c r="C230" s="5">
         <v>-0.16544258000000411</v>
       </c>
       <c r="D230" s="5">
         <v>-1.5733238132644711</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>125.80910043</v>
       </c>
       <c r="C231" s="5">
         <v>0.70130043000000342</v>
       </c>
       <c r="D231" s="5">
         <v>6.9379953226043511</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>125.41986079</v>
       </c>
       <c r="C232" s="5">
         <v>-0.38923963999999955</v>
       </c>
       <c r="D232" s="5">
         <v>-3.6501399231555154</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>125.18627121</v>
       </c>
       <c r="C233" s="5">
         <v>-0.2335895800000003</v>
       </c>
       <c r="D233" s="5">
         <v>-2.2122007318814307</v>
       </c>
       <c r="E233" s="5">
         <v>0.35652073379957017</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>124.91344389</v>
       </c>
       <c r="C234" s="5">
         <v>-0.27282732000000465</v>
       </c>
       <c r="D234" s="5">
         <v>-2.5841239876529531</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>124.27018099</v>
       </c>
       <c r="C235" s="5">
         <v>-0.64326289999999631</v>
       </c>
       <c r="D235" s="5">
         <v>-6.0075467878029754</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>123.36511646</v>
       </c>
       <c r="C236" s="5">
         <v>-0.9050645300000042</v>
       </c>
       <c r="D236" s="5">
         <v>-8.397926063178252</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>123.77177887000001</v>
       </c>
       <c r="C237" s="5">
         <v>0.4066624100000098</v>
       </c>
       <c r="D237" s="5">
         <v>4.02820771632042</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>123.93245143</v>
       </c>
       <c r="C238" s="5">
         <v>0.16067255999999475</v>
       </c>
       <c r="D238" s="5">
         <v>1.5689330915231503</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>123.69095745</v>
       </c>
       <c r="C239" s="5">
         <v>-0.24149398000000133</v>
       </c>
       <c r="D239" s="5">
         <v>-2.3134140547853455</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>123.43396894</v>
       </c>
       <c r="C240" s="5">
         <v>-0.25698850999999934</v>
       </c>
       <c r="D240" s="5">
         <v>-2.464905522540406</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>123.42215261</v>
       </c>
       <c r="C241" s="5">
         <v>-1.181633000000204E-2</v>
       </c>
       <c r="D241" s="5">
         <v>-0.11481549800235191</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>124.67705487000001</v>
       </c>
       <c r="C242" s="5">
         <v>1.2549022600000086</v>
       </c>
       <c r="D242" s="5">
         <v>12.907038765477875</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>124.91772336</v>
       </c>
       <c r="C243" s="5">
         <v>0.24066848999999024</v>
       </c>
       <c r="D243" s="5">
         <v>2.3411538778825181</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>124.99067149</v>
       </c>
       <c r="C244" s="5">
         <v>7.2948130000000333E-2</v>
       </c>
       <c r="D244" s="5">
         <v>0.70301842040156881</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>125.36834852</v>
       </c>
       <c r="C245" s="5">
         <v>0.37767703000000097</v>
       </c>
       <c r="D245" s="5">
         <v>3.6868412858985122</v>
       </c>
       <c r="E245" s="5">
         <v>0.14544511010681216</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>125.69882684</v>
       </c>
       <c r="C246" s="5">
         <v>0.33047831999999744</v>
       </c>
       <c r="D246" s="5">
         <v>3.2095378831130228</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>125.66329738</v>
       </c>
       <c r="C247" s="5">
         <v>-3.5529459999992241E-2</v>
       </c>
       <c r="D247" s="5">
         <v>-0.33865975002583815</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>125.84677025000001</v>
       </c>
       <c r="C248" s="5">
         <v>0.18347287000000279</v>
       </c>
       <c r="D248" s="5">
         <v>1.7661804909412604</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>125.43475256000001</v>
       </c>
       <c r="C249" s="5">
         <v>-0.41201768999999899</v>
       </c>
       <c r="D249" s="5">
         <v>-3.8587778761424496</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>126.87827869</v>
       </c>
       <c r="C250" s="5">
         <v>1.4435261299999951</v>
       </c>
       <c r="D250" s="5">
         <v>14.718327842202461</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>126.76884925</v>
       </c>
       <c r="C251" s="5">
         <v>-0.10942943999999954</v>
       </c>
       <c r="D251" s="5">
         <v>-1.0300754952901614</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>126.69961678999999</v>
       </c>
       <c r="C252" s="5">
         <v>-6.9232460000009155E-2</v>
       </c>
       <c r="D252" s="5">
         <v>-0.65339284881488213</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>126.81519974</v>
       </c>
       <c r="C253" s="5">
         <v>0.11558295000000385</v>
       </c>
       <c r="D253" s="5">
         <v>1.1002209718009359</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>126.70411244</v>
       </c>
       <c r="C254" s="5">
         <v>-0.11108729999999412</v>
       </c>
       <c r="D254" s="5">
         <v>-1.0461236967882925</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>127.68289124</v>
       </c>
       <c r="C255" s="5">
         <v>0.97877880000000062</v>
       </c>
       <c r="D255" s="5">
         <v>9.6740715695336821</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>128.09264646</v>
       </c>
       <c r="C256" s="5">
         <v>0.40975521999999387</v>
       </c>
       <c r="D256" s="5">
         <v>3.9196996773766424</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>128.04297635</v>
       </c>
       <c r="C257" s="5">
         <v>-4.9670109999993883E-2</v>
       </c>
       <c r="D257" s="5">
         <v>-0.46432936590343754</v>
       </c>
       <c r="E257" s="5">
         <v>2.1334155403453625</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>127.77638394</v>
       </c>
       <c r="C258" s="5">
         <v>-0.26659241000000122</v>
       </c>
       <c r="D258" s="5">
         <v>-2.4700519468600857</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>127.96767755</v>
       </c>
       <c r="C259" s="5">
         <v>0.19129361000000245</v>
       </c>
       <c r="D259" s="5">
         <v>1.8113827486075929</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>128.63133397999999</v>
       </c>
       <c r="C260" s="5">
         <v>0.66365642999998897</v>
       </c>
       <c r="D260" s="5">
         <v>6.4039682557965438</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>128.79330411000001</v>
       </c>
       <c r="C261" s="5">
         <v>0.16197013000001448</v>
       </c>
       <c r="D261" s="5">
         <v>1.5215257734466192</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>128.65848271999999</v>
       </c>
       <c r="C262" s="5">
         <v>-0.13482139000001325</v>
       </c>
       <c r="D262" s="5">
         <v>-1.2489581117471338</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>129.02300799</v>
       </c>
       <c r="C263" s="5">
         <v>0.36452527000000146</v>
       </c>
       <c r="D263" s="5">
         <v>3.4534186428849978</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>128.77073159</v>
       </c>
       <c r="C264" s="5">
         <v>-0.25227639999999951</v>
       </c>
       <c r="D264" s="5">
         <v>-2.3212698099759121</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>128.95975669000001</v>
       </c>
       <c r="C265" s="5">
         <v>0.18902510000000916</v>
       </c>
       <c r="D265" s="5">
         <v>1.7757951198425159</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>129.38197919000001</v>
       </c>
       <c r="C266" s="5">
         <v>0.42222250000000372</v>
       </c>
       <c r="D266" s="5">
         <v>4.0004033348235435</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>128.69405782000001</v>
       </c>
       <c r="C267" s="5">
         <v>-0.68792136999999798</v>
       </c>
       <c r="D267" s="5">
         <v>-6.1970595998922517</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>129.02799429999999</v>
       </c>
       <c r="C268" s="5">
         <v>0.33393647999997711</v>
       </c>
       <c r="D268" s="5">
         <v>3.1585952498242476</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>128.79264873</v>
       </c>
       <c r="C269" s="5">
         <v>-0.23534556999999268</v>
       </c>
       <c r="D269" s="5">
         <v>-2.1669613204259419</v>
       </c>
       <c r="E269" s="5">
         <v>0.58548496869581523</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>130.14733203</v>
       </c>
       <c r="C270" s="5">
         <v>1.3546833000000049</v>
       </c>
       <c r="D270" s="5">
         <v>13.378403391065486</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>130.75257711</v>
       </c>
       <c r="C271" s="5">
         <v>0.6052450800000031</v>
       </c>
       <c r="D271" s="5">
         <v>5.7255258474538717</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>131.11539196000001</v>
       </c>
       <c r="C272" s="5">
         <v>0.36281485000000657</v>
       </c>
       <c r="D272" s="5">
         <v>3.3810743595916959</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>130.59263834000001</v>
       </c>
       <c r="C273" s="5">
         <v>-0.52275362000000314</v>
       </c>
       <c r="D273" s="5">
         <v>-4.6808369745514833</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>130.84848149999999</v>
       </c>
       <c r="C274" s="5">
         <v>0.25584315999998353</v>
       </c>
       <c r="D274" s="5">
         <v>2.3764091924472375</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>131.11067632999999</v>
       </c>
       <c r="C275" s="5">
         <v>0.26219482999999855</v>
       </c>
       <c r="D275" s="5">
         <v>2.4312442470440843</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>131.01885995999999</v>
       </c>
       <c r="C276" s="5">
         <v>-9.1816370000003644E-2</v>
       </c>
       <c r="D276" s="5">
         <v>-0.83712680557396224</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>131.88025252</v>
       </c>
       <c r="C277" s="5">
         <v>0.86139256000001296</v>
       </c>
       <c r="D277" s="5">
         <v>8.1811133110464063</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>131.45199848999999</v>
       </c>
       <c r="C278" s="5">
         <v>-0.42825403000000506</v>
       </c>
       <c r="D278" s="5">
         <v>-3.8279048757050016</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>131.43142001000001</v>
       </c>
       <c r="C279" s="5">
         <v>-2.0578479999983301E-2</v>
       </c>
       <c r="D279" s="5">
         <v>-0.18769532158479096</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>132.11840283000001</v>
       </c>
       <c r="C280" s="5">
         <v>0.68698281999999722</v>
       </c>
       <c r="D280" s="5">
         <v>6.4558120884497638</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>132.6591057</v>
       </c>
       <c r="C281" s="5">
         <v>0.54070286999998984</v>
       </c>
       <c r="D281" s="5">
         <v>5.0231413162790339</v>
       </c>
       <c r="E281" s="5">
         <v>3.0020789292916961</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>131.27768173000001</v>
       </c>
       <c r="C282" s="5">
         <v>-1.381423969999986</v>
       </c>
       <c r="D282" s="5">
         <v>-11.804586154264918</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>132.16073919999999</v>
       </c>
       <c r="C283" s="5">
         <v>0.88305746999998291</v>
       </c>
       <c r="D283" s="5">
         <v>8.3773988836614031</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>132.71462957</v>
       </c>
       <c r="C284" s="5">
         <v>0.55389037000000485</v>
       </c>
       <c r="D284" s="5">
         <v>5.1468052277248599</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>133.30675385000001</v>
       </c>
       <c r="C285" s="5">
         <v>0.59212428000000727</v>
       </c>
       <c r="D285" s="5">
         <v>5.4873169148335732</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>133.54492683000001</v>
       </c>
       <c r="C286" s="5">
         <v>0.23817298000000164</v>
       </c>
       <c r="D286" s="5">
         <v>2.1651782549823251</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>133.76560413999999</v>
       </c>
       <c r="C287" s="5">
         <v>0.22067730999998503</v>
       </c>
       <c r="D287" s="5">
         <v>2.001070649019665</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>134.83388314999999</v>
       </c>
       <c r="C288" s="5">
         <v>1.0682790099999977</v>
       </c>
       <c r="D288" s="5">
         <v>10.015795132362438</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>135.06016500999999</v>
       </c>
       <c r="C289" s="5">
         <v>0.22628186000000028</v>
       </c>
       <c r="D289" s="5">
         <v>2.032565293223354</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>135.10868909999999</v>
       </c>
       <c r="C290" s="5">
         <v>4.8524090000000797E-2</v>
       </c>
       <c r="D290" s="5">
         <v>0.43198605438150572</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>134.82268159</v>
       </c>
       <c r="C291" s="5">
         <v>-0.28600750999999036</v>
       </c>
       <c r="D291" s="5">
         <v>-2.5108760067883318</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>135.26128005999999</v>
       </c>
       <c r="C292" s="5">
         <v>0.43859846999998808</v>
       </c>
       <c r="D292" s="5">
         <v>3.974391274944189</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>135.27955585999999</v>
       </c>
       <c r="C293" s="5">
         <v>1.8275799999997844E-2</v>
       </c>
       <c r="D293" s="5">
         <v>0.1622582968084485</v>
       </c>
       <c r="E293" s="5">
         <v>1.9753262666536875</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>135.44727424999999</v>
       </c>
       <c r="C294" s="5">
         <v>0.16771839000000455</v>
       </c>
       <c r="D294" s="5">
         <v>1.4979361084175524</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>135.66411171999999</v>
       </c>
       <c r="C295" s="5">
         <v>0.21683747000000153</v>
       </c>
       <c r="D295" s="5">
         <v>1.9380849601430716</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>135.86111901000001</v>
       </c>
       <c r="C296" s="5">
         <v>0.19700729000001616</v>
       </c>
       <c r="D296" s="5">
         <v>1.7565890895682834</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>136.72130163</v>
       </c>
       <c r="C297" s="5">
         <v>0.86018261999998913</v>
       </c>
       <c r="D297" s="5">
         <v>7.8678356050704057</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>136.84355357000001</v>
       </c>
       <c r="C298" s="5">
         <v>0.12225194000001238</v>
       </c>
       <c r="D298" s="5">
         <v>1.0782954273906187</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>136.96420756000001</v>
       </c>
       <c r="C299" s="5">
         <v>0.12065398999999388</v>
       </c>
       <c r="D299" s="5">
         <v>1.0631773162728342</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>136.24162143000001</v>
       </c>
       <c r="C300" s="5">
         <v>-0.72258612999999627</v>
       </c>
       <c r="D300" s="5">
         <v>-6.1503681175638869</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>136.60503904999999</v>
       </c>
       <c r="C301" s="5">
         <v>0.36341761999997857</v>
       </c>
       <c r="D301" s="5">
         <v>3.2483201361884539</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>136.79383465999999</v>
       </c>
       <c r="C302" s="5">
         <v>0.18879560999999967</v>
       </c>
       <c r="D302" s="5">
         <v>1.6711301592637007</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>136.51144929</v>
       </c>
       <c r="C303" s="5">
         <v>-0.28238536999998587</v>
       </c>
       <c r="D303" s="5">
         <v>-2.4492437483093044</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>136.45050458</v>
       </c>
       <c r="C304" s="5">
         <v>-6.0944710000001123E-2</v>
       </c>
       <c r="D304" s="5">
         <v>-0.53441922950043796</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>136.93458838999999</v>
       </c>
       <c r="C305" s="5">
         <v>0.48408380999998712</v>
       </c>
       <c r="D305" s="5">
         <v>4.341283944055685</v>
       </c>
       <c r="E305" s="5">
         <v>1.2234165905399497</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>137.18433149000001</v>
       </c>
       <c r="C306" s="5">
         <v>0.24974310000001765</v>
       </c>
       <c r="D306" s="5">
         <v>2.2106633094480355</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>137.41365493999999</v>
       </c>
       <c r="C307" s="5">
         <v>0.22932344999998122</v>
       </c>
       <c r="D307" s="5">
         <v>2.024519713443107</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>138.03240757</v>
       </c>
       <c r="C308" s="5">
         <v>0.61875263000001723</v>
       </c>
       <c r="D308" s="5">
         <v>5.5392643085218074</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>138.25969989999999</v>
       </c>
       <c r="C309" s="5">
         <v>0.22729232999998317</v>
       </c>
       <c r="D309" s="5">
         <v>1.9939854097584586</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>138.54700686000001</v>
       </c>
       <c r="C310" s="5">
         <v>0.28730696000002354</v>
       </c>
       <c r="D310" s="5">
         <v>2.5223270213042159</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>138.96105105000001</v>
       </c>
       <c r="C311" s="5">
         <v>0.41404418999999848</v>
       </c>
       <c r="D311" s="5">
         <v>3.6457049511080752</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>139.22714593000001</v>
       </c>
       <c r="C312" s="5">
         <v>0.26609487999999715</v>
       </c>
       <c r="D312" s="5">
         <v>2.3222218669290307</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>139.40247909999999</v>
       </c>
       <c r="C313" s="5">
         <v>0.1753331699999876</v>
       </c>
       <c r="D313" s="5">
         <v>1.5217092524506981</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>139.45136772999999</v>
       </c>
       <c r="C314" s="5">
         <v>4.8888629999993327E-2</v>
       </c>
       <c r="D314" s="5">
         <v>0.42165424737099499</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>140.00751056999999</v>
       </c>
       <c r="C315" s="5">
         <v>0.5561428400000068</v>
       </c>
       <c r="D315" s="5">
         <v>4.8920722816774287</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>139.87592866</v>
       </c>
       <c r="C316" s="5">
         <v>-0.1315819099999942</v>
       </c>
       <c r="D316" s="5">
         <v>-1.1219731331708505</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>139.92835962000001</v>
       </c>
       <c r="C317" s="5">
         <v>5.2430960000009463E-2</v>
       </c>
       <c r="D317" s="5">
         <v>0.45073534624182621</v>
       </c>
       <c r="E317" s="5">
         <v>2.1862783283603582</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>140.79203136000001</v>
       </c>
       <c r="C318" s="5">
         <v>0.86367174000000091</v>
       </c>
       <c r="D318" s="5">
         <v>7.6633738178931932</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>140.73334668999999</v>
       </c>
       <c r="C319" s="5">
         <v>-5.8684670000019423E-2</v>
       </c>
       <c r="D319" s="5">
         <v>-0.49903667070647639</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>140.6023691</v>
       </c>
       <c r="C320" s="5">
         <v>-0.13097758999998632</v>
       </c>
       <c r="D320" s="5">
         <v>-1.1111159848379515</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>140.49789924999999</v>
       </c>
       <c r="C321" s="5">
         <v>-0.10446985000001519</v>
       </c>
       <c r="D321" s="5">
         <v>-0.88798486861479953</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>140.89920235</v>
       </c>
       <c r="C322" s="5">
         <v>0.40130310000000691</v>
       </c>
       <c r="D322" s="5">
         <v>3.4819124926979139</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>141.19284895999999</v>
       </c>
       <c r="C323" s="5">
         <v>0.29364660999999614</v>
       </c>
       <c r="D323" s="5">
         <v>2.5297746534706178</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>141.85899967</v>
       </c>
       <c r="C324" s="5">
         <v>0.6661507100000108</v>
       </c>
       <c r="D324" s="5">
         <v>5.8108735175832704</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>141.65635115000001</v>
       </c>
       <c r="C325" s="5">
         <v>-0.20264851999999678</v>
       </c>
       <c r="D325" s="5">
         <v>-1.7008203570039182</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>141.63848141</v>
       </c>
       <c r="C326" s="5">
         <v>-1.786974000000896E-2</v>
       </c>
       <c r="D326" s="5">
         <v>-0.15127324745640713</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>141.81897226999999</v>
       </c>
       <c r="C327" s="5">
         <v>0.18049085999999193</v>
       </c>
       <c r="D327" s="5">
         <v>1.5399311049997477</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>141.80492568</v>
       </c>
       <c r="C328" s="5">
         <v>-1.404658999999242E-2</v>
       </c>
       <c r="D328" s="5">
         <v>-0.11879037383064617</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>142.12644564999999</v>
       </c>
       <c r="C329" s="5">
         <v>0.3215199699999971</v>
       </c>
       <c r="D329" s="5">
         <v>2.7549951392352945</v>
       </c>
       <c r="E329" s="5">
         <v>1.5708652884728114</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>141.54058520000001</v>
       </c>
       <c r="C330" s="5">
         <v>-0.58586044999998421</v>
       </c>
       <c r="D330" s="5">
         <v>-4.8359097373809723</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>141.57027122</v>
       </c>
       <c r="C331" s="5">
         <v>2.9686019999985547E-2</v>
       </c>
       <c r="D331" s="5">
         <v>0.25197257452478361</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>142.28628405000001</v>
       </c>
       <c r="C332" s="5">
         <v>0.71601283000001104</v>
       </c>
       <c r="D332" s="5">
         <v>6.2408852435505757</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>142.1701453</v>
       </c>
       <c r="C333" s="5">
         <v>-0.11613875000000462</v>
       </c>
       <c r="D333" s="5">
         <v>-0.97509429442856899</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>142.05931511</v>
       </c>
       <c r="C334" s="5">
         <v>-0.11083019000000149</v>
       </c>
       <c r="D334" s="5">
         <v>-0.93147175704793028</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>142.02322538000001</v>
       </c>
       <c r="C335" s="5">
         <v>-3.6089729999986275E-2</v>
       </c>
       <c r="D335" s="5">
         <v>-0.30443068927417105</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>141.19618473</v>
       </c>
       <c r="C336" s="5">
         <v>-0.82704065000001492</v>
       </c>
       <c r="D336" s="5">
         <v>-6.768411234749383</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>141.53434630999999</v>
       </c>
       <c r="C337" s="5">
         <v>0.33816157999999064</v>
       </c>
       <c r="D337" s="5">
         <v>2.9121329905177573</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>141.27499238999999</v>
       </c>
       <c r="C338" s="5">
         <v>-0.25935391999999524</v>
       </c>
       <c r="D338" s="5">
         <v>-2.1769070932604384</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>141.76343366</v>
       </c>
       <c r="C339" s="5">
         <v>0.48844127000000981</v>
       </c>
       <c r="D339" s="5">
         <v>4.2286647089122553</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>141.26452857000001</v>
       </c>
       <c r="C340" s="5">
         <v>-0.49890508999999383</v>
       </c>
       <c r="D340" s="5">
         <v>-4.1423431514209241</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>141.57617511999999</v>
       </c>
       <c r="C341" s="5">
         <v>0.31164654999997765</v>
       </c>
       <c r="D341" s="5">
         <v>2.6797037848507843</v>
       </c>
       <c r="E341" s="5">
         <v>-0.38716969771769305</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>142.15970941</v>
       </c>
       <c r="C342" s="5">
         <v>0.58353429000001711</v>
       </c>
       <c r="D342" s="5">
         <v>5.059716308962714</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>142.53202752999999</v>
       </c>
       <c r="C343" s="5">
         <v>0.37231811999998854</v>
       </c>
       <c r="D343" s="5">
         <v>3.1884840067649467</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>142.60382397000001</v>
       </c>
       <c r="C344" s="5">
         <v>7.1796440000014172E-2</v>
       </c>
       <c r="D344" s="5">
         <v>0.60614321159171425</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>142.63748031</v>
       </c>
       <c r="C345" s="5">
         <v>3.3656339999993179E-2</v>
       </c>
       <c r="D345" s="5">
         <v>0.28358338589793419</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>142.42248558</v>
       </c>
       <c r="C346" s="5">
         <v>-0.2149947300000008</v>
       </c>
       <c r="D346" s="5">
         <v>-1.7938174869252865</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>143.09647032000001</v>
       </c>
       <c r="C347" s="5">
         <v>0.67398474000000874</v>
       </c>
       <c r="D347" s="5">
         <v>5.8289107660995265</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>143.2065456</v>
       </c>
       <c r="C348" s="5">
         <v>0.11007527999998956</v>
       </c>
       <c r="D348" s="5">
         <v>0.92700134614898122</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>143.31825696000001</v>
       </c>
       <c r="C349" s="5">
         <v>0.11171136000001525</v>
       </c>
       <c r="D349" s="5">
         <v>0.94011256572650304</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>142.93393053</v>
       </c>
       <c r="C350" s="5">
         <v>-0.38432643000001576</v>
       </c>
       <c r="D350" s="5">
         <v>-3.1709153050431871</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>143.82598160000001</v>
       </c>
       <c r="C351" s="5">
         <v>0.89205107000000794</v>
       </c>
       <c r="D351" s="5">
         <v>7.7516979929199703</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>143.65715370999999</v>
       </c>
       <c r="C352" s="5">
         <v>-0.16882789000001708</v>
       </c>
       <c r="D352" s="5">
         <v>-1.3995427564350127</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>143.84690347</v>
       </c>
       <c r="C353" s="5">
         <v>0.1897497600000122</v>
       </c>
       <c r="D353" s="5">
         <v>1.5965872705695272</v>
       </c>
       <c r="E353" s="5">
         <v>1.6038915785621111</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>143.73036515999999</v>
       </c>
       <c r="C354" s="5">
         <v>-0.11653831000000991</v>
       </c>
       <c r="D354" s="5">
         <v>-0.96786594093180023</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>144.21873108</v>
       </c>
       <c r="C355" s="5">
         <v>0.48836592000000678</v>
       </c>
       <c r="D355" s="5">
         <v>4.154417279531919</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>144.24157685</v>
       </c>
       <c r="C356" s="5">
         <v>2.284577000000354E-2</v>
       </c>
       <c r="D356" s="5">
         <v>0.19025837965342962</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>144.60163646999999</v>
       </c>
       <c r="C357" s="5">
         <v>0.36005961999998704</v>
       </c>
       <c r="D357" s="5">
         <v>3.036941267012816</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>144.86220924</v>
       </c>
       <c r="C358" s="5">
         <v>0.26057277000001022</v>
       </c>
       <c r="D358" s="5">
         <v>2.1839660592404275</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>145.27984179000001</v>
       </c>
       <c r="C359" s="5">
         <v>0.41763255000000754</v>
       </c>
       <c r="D359" s="5">
         <v>3.51494330526676</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>145.65922578000001</v>
       </c>
       <c r="C360" s="5">
         <v>0.379383990000008</v>
       </c>
       <c r="D360" s="5">
         <v>3.1790839927443137</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>146.17207723000001</v>
       </c>
       <c r="C361" s="5">
         <v>0.51285144999999943</v>
       </c>
       <c r="D361" s="5">
         <v>4.307865350975093</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>146.01133759999999</v>
       </c>
       <c r="C362" s="5">
         <v>-0.16073963000002323</v>
       </c>
       <c r="D362" s="5">
         <v>-1.3116404718862329</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>145.77706316999999</v>
       </c>
       <c r="C363" s="5">
         <v>-0.23427442999999926</v>
       </c>
       <c r="D363" s="5">
         <v>-1.9084932273309874</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>146.32626690999999</v>
       </c>
       <c r="C364" s="5">
         <v>0.54920373999999583</v>
       </c>
       <c r="D364" s="5">
         <v>4.6157699414266951</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>146.54901817999999</v>
       </c>
       <c r="C365" s="5">
         <v>0.22275127000000339</v>
       </c>
       <c r="D365" s="5">
         <v>1.842122641535382</v>
       </c>
       <c r="E365" s="5">
         <v>1.8784656776178243</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>148.04594539000001</v>
       </c>
       <c r="C366" s="5">
         <v>1.4969272100000239</v>
       </c>
       <c r="D366" s="5">
         <v>12.970032450579394</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>148.14271518000001</v>
       </c>
       <c r="C367" s="5">
         <v>9.6769789999996192E-2</v>
       </c>
       <c r="D367" s="5">
         <v>0.78720244789420857</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>147.95304102</v>
       </c>
       <c r="C368" s="5">
         <v>-0.18967416000000981</v>
       </c>
       <c r="D368" s="5">
         <v>-1.5256437697698577</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>131.54515409000001</v>
       </c>
       <c r="C369" s="5">
         <v>-16.407886929999989</v>
       </c>
       <c r="D369" s="5">
         <v>-75.598782531546433</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>136.5637954</v>
       </c>
       <c r="C370" s="5">
         <v>5.0186413099999925</v>
       </c>
       <c r="D370" s="5">
         <v>56.721540100968241</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>140.68474728000001</v>
       </c>
       <c r="C371" s="5">
         <v>4.1209518800000069</v>
       </c>
       <c r="D371" s="5">
         <v>42.868747786942585</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>138.89757968999999</v>
       </c>
       <c r="C372" s="5">
         <v>-1.7871675900000241</v>
       </c>
       <c r="D372" s="5">
         <v>-14.222781211955638</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>141.43595278000001</v>
       </c>
       <c r="C373" s="5">
         <v>2.5383730900000216</v>
       </c>
       <c r="D373" s="5">
         <v>24.274409171130774</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>141.81030201999999</v>
       </c>
       <c r="C374" s="5">
         <v>0.37434923999998659</v>
       </c>
       <c r="D374" s="5">
         <v>3.2227769557869212</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>143.10985837999999</v>
       </c>
       <c r="C375" s="5">
         <v>1.2995563599999969</v>
       </c>
       <c r="D375" s="5">
         <v>11.568408970110088</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>144.31260399999999</v>
       </c>
       <c r="C376" s="5">
         <v>1.2027456200000017</v>
       </c>
       <c r="D376" s="5">
         <v>10.564711110098713</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>145.07909174</v>
       </c>
       <c r="C377" s="5">
         <v>0.7664877400000023</v>
       </c>
       <c r="D377" s="5">
         <v>6.5630832268893657</v>
       </c>
       <c r="E377" s="5">
         <v>-1.0030271497244336</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>145.71618712</v>
       </c>
       <c r="C378" s="5">
         <v>0.63709538000000521</v>
       </c>
       <c r="D378" s="5">
         <v>5.3987957110681384</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>145.63107463</v>
       </c>
       <c r="C379" s="5">
         <v>-8.5112490000000207E-2</v>
       </c>
       <c r="D379" s="5">
         <v>-0.69866989756717235</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>146.34308224</v>
       </c>
       <c r="C380" s="5">
         <v>0.71200761000000057</v>
       </c>
       <c r="D380" s="5">
         <v>6.0273049953364355</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>147.78645170999999</v>
       </c>
       <c r="C381" s="5">
         <v>1.4433694699999933</v>
       </c>
       <c r="D381" s="5">
         <v>12.499111095478831</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>147.90259005999999</v>
       </c>
       <c r="C382" s="5">
         <v>0.11613834999999995</v>
       </c>
       <c r="D382" s="5">
         <v>0.94710959839603426</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>149.12655903000001</v>
       </c>
       <c r="C383" s="5">
         <v>1.2239689700000156</v>
       </c>
       <c r="D383" s="5">
         <v>10.395306897008583</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>148.81237644999999</v>
       </c>
       <c r="C384" s="5">
         <v>-0.31418258000002197</v>
       </c>
       <c r="D384" s="5">
         <v>-2.4990915400109337</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>149.60392999000001</v>
       </c>
       <c r="C385" s="5">
         <v>0.79155354000002376</v>
       </c>
       <c r="D385" s="5">
         <v>6.5730515531495559</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>150.40002851</v>
       </c>
       <c r="C386" s="5">
         <v>0.79609851999998682</v>
       </c>
       <c r="D386" s="5">
         <v>6.5758967339246466</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>151.73295819000001</v>
       </c>
       <c r="C387" s="5">
         <v>1.3329296800000066</v>
       </c>
       <c r="D387" s="5">
         <v>11.16909651198068</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>151.96291811</v>
       </c>
       <c r="C388" s="5">
         <v>0.22995991999999887</v>
       </c>
       <c r="D388" s="5">
         <v>1.8339046555368332</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>152.22635314999999</v>
       </c>
       <c r="C389" s="5">
         <v>0.26343503999999029</v>
       </c>
       <c r="D389" s="5">
         <v>2.1002071247618215</v>
       </c>
       <c r="E389" s="5">
         <v>4.9264586125261856</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>152.44486509000001</v>
       </c>
       <c r="C390" s="5">
         <v>0.21851194000001328</v>
       </c>
       <c r="D390" s="5">
         <v>1.7361936512272358</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>153.59241129</v>
       </c>
       <c r="C391" s="5">
         <v>1.1475461999999936</v>
       </c>
       <c r="D391" s="5">
         <v>9.4166714843854304</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>153.88364704</v>
       </c>
       <c r="C392" s="5">
         <v>0.29123574999999846</v>
       </c>
       <c r="D392" s="5">
         <v>2.2992721249794679</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>154.54396735</v>
       </c>
       <c r="C393" s="5">
         <v>0.66032031000000302</v>
       </c>
       <c r="D393" s="5">
         <v>5.2725244025610296</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>154.31637076000001</v>
       </c>
       <c r="C394" s="5">
         <v>-0.22759658999999033</v>
       </c>
       <c r="D394" s="5">
         <v>-1.752993284230453</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>153.80747421999999</v>
       </c>
       <c r="C395" s="5">
         <v>-0.50889654000002338</v>
       </c>
       <c r="D395" s="5">
         <v>-3.8863051137661198</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>156.08479281999999</v>
       </c>
       <c r="C396" s="5">
         <v>2.277318600000001</v>
       </c>
       <c r="D396" s="5">
         <v>19.288292675202779</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>156.93343087</v>
       </c>
       <c r="C397" s="5">
         <v>0.84863805000000525</v>
       </c>
       <c r="D397" s="5">
         <v>6.723122995204367</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>157.04291817999999</v>
       </c>
       <c r="C398" s="5">
         <v>0.10948730999999157</v>
       </c>
       <c r="D398" s="5">
         <v>0.84042062418714369</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>157.2804773</v>
       </c>
       <c r="C399" s="5">
         <v>0.23755912000001445</v>
       </c>
       <c r="D399" s="5">
         <v>1.8304212489858251</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>157.11397475000001</v>
       </c>
       <c r="C400" s="5">
         <v>-0.16650254999998992</v>
       </c>
       <c r="D400" s="5">
         <v>-1.2629908525128353</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>157.32696245</v>
       </c>
       <c r="C401" s="5">
         <v>0.21298769999998513</v>
       </c>
       <c r="D401" s="5">
         <v>1.6389344485464363</v>
       </c>
       <c r="E401" s="5">
         <v>3.3506743047138521</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>158.18004094</v>
       </c>
       <c r="C402" s="5">
         <v>0.85307849000000147</v>
       </c>
       <c r="D402" s="5">
         <v>6.7043957318602798</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>158.71528484999999</v>
       </c>
       <c r="C403" s="5">
         <v>0.53524390999999127</v>
       </c>
       <c r="D403" s="5">
         <v>4.1369446103315832</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>159.38360878</v>
       </c>
       <c r="C404" s="5">
         <v>0.66832393000001389</v>
       </c>
       <c r="D404" s="5">
         <v>5.171686141934817</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>159.41541957999999</v>
       </c>
       <c r="C405" s="5">
         <v>3.1810799999988149E-2</v>
       </c>
       <c r="D405" s="5">
         <v>0.23976675896657529</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>160.08164626000001</v>
       </c>
       <c r="C406" s="5">
         <v>0.6662266800000225</v>
       </c>
       <c r="D406" s="5">
         <v>5.1319170794106306</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>159.59721977999999</v>
       </c>
       <c r="C407" s="5">
         <v>-0.48442648000002464</v>
       </c>
       <c r="D407" s="5">
         <v>-3.5715121775089842</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>158.43741807999999</v>
       </c>
       <c r="C408" s="5">
         <v>-1.1598017000000027</v>
       </c>
       <c r="D408" s="5">
         <v>-8.3802254680960466</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>160.5434741</v>
       </c>
       <c r="C409" s="5">
         <v>2.1060560200000111</v>
       </c>
       <c r="D409" s="5">
         <v>17.170640240087408</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>161.28161033999999</v>
       </c>
       <c r="C410" s="5">
         <v>0.73813623999998867</v>
       </c>
       <c r="D410" s="5">
         <v>5.6589601528892475</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>161.52660556999999</v>
       </c>
       <c r="C411" s="5">
         <v>0.24499523000000067</v>
       </c>
       <c r="D411" s="5">
         <v>1.8381699892269676</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>161.14814863999999</v>
       </c>
       <c r="C412" s="5">
         <v>-0.37845692999999869</v>
       </c>
       <c r="D412" s="5">
         <v>-2.7756504742706745</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>161.30185359000001</v>
       </c>
       <c r="C413" s="5">
         <v>0.15370495000001938</v>
       </c>
       <c r="D413" s="5">
         <v>1.1505972678084841</v>
       </c>
       <c r="E413" s="5">
         <v>2.5265161661423896</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>161.18202725</v>
       </c>
       <c r="C414" s="5">
         <v>-0.11982634000000303</v>
       </c>
       <c r="D414" s="5">
         <v>-0.88781099177559497</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>161.81403915999999</v>
       </c>
       <c r="C415" s="5">
         <v>0.63201190999998857</v>
       </c>
       <c r="D415" s="5">
         <v>4.8081415175246889</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>163.18119622</v>
       </c>
       <c r="C416" s="5">
         <v>1.3671570600000109</v>
       </c>
       <c r="D416" s="5">
         <v>10.623390298224745</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>161.86435104</v>
       </c>
       <c r="C417" s="5">
         <v>-1.3168451800000014</v>
       </c>
       <c r="D417" s="5">
         <v>-9.2653485625703631</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>162.22387900999999</v>
       </c>
       <c r="C418" s="5">
         <v>0.35952796999998782</v>
       </c>
       <c r="D418" s="5">
         <v>2.6982059719997453</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>160.85935004999999</v>
       </c>
       <c r="C419" s="5">
         <v>-1.3645289600000012</v>
       </c>
       <c r="D419" s="5">
         <v>-9.639560696668914</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>161.91587763000001</v>
       </c>
       <c r="C420" s="5">
         <v>1.0565275800000222</v>
       </c>
       <c r="D420" s="5">
         <v>8.1726683771647259</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>162.34829078000001</v>
       </c>
       <c r="C421" s="5">
         <v>0.43241315000000213</v>
       </c>
       <c r="D421" s="5">
         <v>3.2522180855368843</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>162.27349855</v>
       </c>
       <c r="C422" s="5">
         <v>-7.4792230000014115E-2</v>
       </c>
       <c r="D422" s="5">
         <v>-0.55142936599172909</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>162.31950737</v>
       </c>
       <c r="C423" s="5">
         <v>4.6008819999997286E-2</v>
       </c>
       <c r="D423" s="5">
         <v>0.34076273101633081</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>162.87758018</v>
       </c>
       <c r="C424" s="5">
         <v>0.55807280999999875</v>
       </c>
       <c r="D424" s="5">
         <v>4.2046527591304006</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>162.07739340000001</v>
       </c>
       <c r="C425" s="5">
         <v>-0.80018677999998999</v>
       </c>
       <c r="D425" s="5">
         <v>-5.7386576103293336</v>
       </c>
       <c r="E425" s="5">
         <v>0.4808003087002799</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>162.85513784</v>
       </c>
       <c r="C426" s="5">
         <v>0.77774443999999221</v>
       </c>
       <c r="D426" s="5">
         <v>5.9127515609735726</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>162.60271065000001</v>
       </c>
       <c r="C427" s="5">
         <v>-0.2524271899999917</v>
       </c>
       <c r="D427" s="5">
         <v>-1.8442376456443865</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>162.46916289999999</v>
       </c>
       <c r="C428" s="5">
         <v>-0.13354775000001951</v>
       </c>
       <c r="D428" s="5">
         <v>-0.98113592140697259</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>159.08740703999999</v>
       </c>
       <c r="C429" s="5">
         <v>-3.3817558599999984</v>
       </c>
       <c r="D429" s="5">
         <v>-22.30763780425341</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>159.38346924000001</v>
       </c>
       <c r="C430" s="5">
         <v>0.29606220000002281</v>
       </c>
       <c r="D430" s="5">
         <v>2.2562044321324137</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>159.01675764000001</v>
       </c>
       <c r="C431" s="5">
         <v>-0.36671160000000214</v>
       </c>
       <c r="D431" s="5">
         <v>-2.7263037970441717</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>159.50320646</v>
       </c>
       <c r="C432" s="5">
         <v>0.48644881999999257</v>
       </c>
       <c r="D432" s="5">
         <v>3.7333226953305987</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>160.79127948999999</v>
       </c>
       <c r="C433" s="5">
         <v>1.2880730299999925</v>
       </c>
       <c r="D433" s="5">
         <v>10.132849775073783</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>159.2877713</v>
       </c>
       <c r="C434" s="5">
         <v>-1.5035081899999909</v>
       </c>
       <c r="D434" s="5">
         <v>-10.661360096444049</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>159.28834724000001</v>
       </c>
       <c r="C435" s="5">
         <v>5.7594000000449341E-4</v>
       </c>
       <c r="D435" s="5">
         <v>4.3389504331248219E-3</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>159.48630492000001</v>
       </c>
       <c r="C436" s="5">
         <v>0.1979576800000018</v>
       </c>
       <c r="D436" s="5">
         <v>1.5015515002745339</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>159.24653043999999</v>
       </c>
       <c r="C437" s="5">
         <v>-0.23977448000002255</v>
       </c>
       <c r="D437" s="5">
         <v>-1.789257601259997</v>
       </c>
       <c r="E437" s="5">
         <v>-1.746611850434665</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>159.61130087999999</v>
       </c>
       <c r="C438" s="5">
         <v>0.36477044000000092</v>
       </c>
       <c r="D438" s="5">
         <v>2.7836175794422546</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>159.34645771999999</v>
       </c>
       <c r="C439" s="5">
         <v>-0.26484315999999808</v>
       </c>
       <c r="D439" s="5">
         <v>-1.9730894564195078</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>159.82318418</v>
+        <v>159.66281222999999</v>
       </c>
       <c r="C440" s="5">
-        <v>0.47672646000000896</v>
+        <v>0.31635450999999648</v>
       </c>
       <c r="D440" s="5">
-        <v>3.6497800387617518</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.408576956418651</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>159.57435995</v>
+      </c>
+      <c r="C441" s="5">
+        <v>-8.8452279999984285E-2</v>
+      </c>
+      <c r="D441" s="5">
+        <v>-0.66277123300606533</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>