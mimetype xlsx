--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{944B0EB3-D378-43FA-A5D9-2CF022D9151D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{7FF550CF-E234-44D5-817F-F159699507EE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{DA5AEF38-9BA3-4A87-861E-085F662D52AB}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{FFCB40B5-0CC1-4B74-84E9-770E6D387A34}"/>
   </bookViews>
   <sheets>
     <sheet name="bronaga" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Brownsville—Harlingen Total Nonfarm Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D8E56947-AD57-4C4B-9B5A-2A8E648E60A7}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E55C8AF1-FA88-4E74-A97D-176A582BFB6D}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>74.167121623</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>74.168517172999998</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>74.129072426999997</v>
+        <v>74.129572765000006</v>
       </c>
       <c r="C7" s="5">
-        <v>-3.8049196000002894E-2</v>
+        <v>-3.8944407999991881E-2</v>
       </c>
       <c r="D7" s="5">
-        <v>-0.61388958261440196</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>-0.62827955002590086</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>74.183600122000001</v>
+        <v>74.183391709999995</v>
       </c>
       <c r="C8" s="5">
-        <v>5.4527695000004428E-2</v>
+        <v>5.3818944999989071E-2</v>
       </c>
       <c r="D8" s="5">
-        <v>0.88627314179230421</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>0.87470141455860961</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>74.632951820000002</v>
+        <v>74.633337901999994</v>
       </c>
       <c r="C9" s="5">
-        <v>0.44935169800000097</v>
+        <v>0.44994619199999875</v>
       </c>
       <c r="D9" s="5">
-        <v>7.5158657969746523</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>7.5261652034092075</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>75.018133551000005</v>
+        <v>75.018455469000003</v>
       </c>
       <c r="C10" s="5">
-        <v>0.38518173100000297</v>
+        <v>0.38511756700000888</v>
       </c>
       <c r="D10" s="5">
-        <v>6.3720749345848926</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>6.3709492640963594</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>75.305484508000006</v>
+        <v>75.308102319</v>
       </c>
       <c r="C11" s="5">
-        <v>0.28735095700000102</v>
+        <v>0.2896468499999969</v>
       </c>
       <c r="D11" s="5">
-        <v>4.6945870690713098</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>4.7328755484658869</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>76.412376062999996</v>
+        <v>76.410991074999998</v>
       </c>
       <c r="C12" s="5">
-        <v>1.10689155499999</v>
+        <v>1.1028887559999987</v>
       </c>
       <c r="D12" s="5">
-        <v>19.136590696703347</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>19.061004942310934</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>76.225393658000002</v>
+        <v>76.224615870999997</v>
       </c>
       <c r="C13" s="5">
-        <v>-0.18698240499999486</v>
+        <v>-0.18637520400000085</v>
       </c>
       <c r="D13" s="5">
-        <v>-2.8972212307239675</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>-2.8879903806536045</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>76.006642236000005</v>
+        <v>76.006160327000003</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.21875142199999686</v>
+        <v>-0.21845554399999401</v>
       </c>
       <c r="D14" s="5">
-        <v>-3.3899174189899073</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>-3.3854383292165724</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>76.303239038000001</v>
+        <v>76.302913439999998</v>
       </c>
       <c r="C15" s="5">
-        <v>0.29659680199999627</v>
+        <v>0.29675311299999407</v>
       </c>
       <c r="D15" s="5">
-        <v>4.7845187523454458</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>4.7871256640606097</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>76.752067643000004</v>
+        <v>76.750188651000002</v>
       </c>
       <c r="C16" s="5">
-        <v>0.44882860500000277</v>
+        <v>0.44727521100000445</v>
       </c>
       <c r="D16" s="5">
-        <v>7.2915005049344117</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>7.2654775931135562</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>77.152453108000003</v>
+        <v>77.152513698000007</v>
       </c>
       <c r="C17" s="5">
-        <v>0.40038546499999939</v>
+        <v>0.40232504700000504</v>
       </c>
       <c r="D17" s="5">
-        <v>6.4426957155192088</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>6.4749743941445503</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>76.658106916999998</v>
+        <v>76.658886258999999</v>
       </c>
       <c r="C18" s="5">
-        <v>-0.49434619100000532</v>
+        <v>-0.49362743900000794</v>
       </c>
       <c r="D18" s="5">
-        <v>-7.4236167660087116</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>-7.4131945753470596</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>76.431718927999995</v>
+        <v>76.432126691999997</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.22638798900000268</v>
+        <v>-0.22675956700000199</v>
       </c>
       <c r="D19" s="5">
-        <v>-3.4868609177984178</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>-3.4924562992458275</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>76.878661233000003</v>
+        <v>76.878522298999997</v>
       </c>
       <c r="C20" s="5">
-        <v>0.44694230500000742</v>
+        <v>0.44639560699999947</v>
       </c>
       <c r="D20" s="5">
-        <v>7.2472637542694285</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>7.2380723930466795</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>75.598052989999999</v>
+        <v>75.598435370000004</v>
       </c>
       <c r="C21" s="5">
-        <v>-1.2806082430000032</v>
+        <v>-1.2800869289999923</v>
       </c>
       <c r="D21" s="5">
-        <v>-18.255680463170254</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>-18.24894585222826</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>75.716959584999998</v>
+        <v>75.717424062000006</v>
       </c>
       <c r="C22" s="5">
-        <v>0.11890659499999856</v>
+        <v>0.11898869200000206</v>
       </c>
       <c r="D22" s="5">
-        <v>1.9038688506275658</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>1.905185023962841</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>77.018617172999996</v>
+        <v>77.021224716000006</v>
       </c>
       <c r="C23" s="5">
-        <v>1.3016575879999976</v>
+        <v>1.3038006539999998</v>
       </c>
       <c r="D23" s="5">
-        <v>22.696056208354932</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>22.736878188590872</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>77.138865233000004</v>
+        <v>77.137566264</v>
       </c>
       <c r="C24" s="5">
-        <v>0.12024806000000865</v>
+        <v>0.11634154799999408</v>
       </c>
       <c r="D24" s="5">
-        <v>1.8897150195621437</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>1.8277503580676369</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>77.867697516000007</v>
+        <v>77.867074291999998</v>
       </c>
       <c r="C25" s="5">
-        <v>0.72883228300000269</v>
+        <v>0.72950802799999792</v>
       </c>
       <c r="D25" s="5">
-        <v>11.946120650092418</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>11.957990937202933</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>78.537243642999996</v>
+        <v>78.536622136000005</v>
       </c>
       <c r="C26" s="5">
-        <v>0.66954612699998961</v>
+        <v>0.66954784400000733</v>
       </c>
       <c r="D26" s="5">
-        <v>10.820438345722639</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>10.820558158886584</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>77.702049946000002</v>
+        <v>77.701978335000007</v>
       </c>
       <c r="C27" s="5">
-        <v>-0.83519369699999402</v>
+        <v>-0.83464380099999858</v>
       </c>
       <c r="D27" s="5">
-        <v>-12.040681201815174</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>-12.033300803305158</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>78.031906465000006</v>
+        <v>78.030415453000003</v>
       </c>
       <c r="C28" s="5">
-        <v>0.32985651900000335</v>
+        <v>0.32843711799999653</v>
       </c>
       <c r="D28" s="5">
-        <v>5.2148143502542821</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>5.1918552446967858</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>78.880768273000001</v>
+        <v>78.880975233000001</v>
       </c>
       <c r="C29" s="5">
-        <v>0.84886180799999522</v>
+        <v>0.85055977999999755</v>
       </c>
       <c r="D29" s="5">
-        <v>13.864139928634934</v>
+        <v>13.893837211098404</v>
       </c>
       <c r="E29" s="5">
-        <v>2.2401298926693292</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>2.2403178485742581</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>78.412204986000006</v>
+        <v>78.412158988000002</v>
       </c>
       <c r="C30" s="5">
-        <v>-0.46856328699999494</v>
+        <v>-0.4688162449999993</v>
       </c>
       <c r="D30" s="5">
-        <v>-6.8998422424639276</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>-6.9034287504017406</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>79.113888106999994</v>
+        <v>79.114064935000002</v>
       </c>
       <c r="C31" s="5">
-        <v>0.70168312099998786</v>
+        <v>0.7019059470000002</v>
       </c>
       <c r="D31" s="5">
-        <v>11.2829797420404</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>11.286747922052086</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>79.438820645000007</v>
+        <v>79.438819963</v>
       </c>
       <c r="C32" s="5">
-        <v>0.32493253800001298</v>
+        <v>0.32475502799999845</v>
       </c>
       <c r="D32" s="5">
-        <v>5.0414506105679768</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>5.0386224836403315</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>79.839265788999995</v>
+        <v>79.839705491000004</v>
       </c>
       <c r="C33" s="5">
-        <v>0.40044514399998832</v>
+        <v>0.40088552800000343</v>
       </c>
       <c r="D33" s="5">
-        <v>6.2196725191189683</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>6.2267035300177298</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>80.717155036999998</v>
+        <v>80.717880757000003</v>
       </c>
       <c r="C34" s="5">
-        <v>0.87788924800000245</v>
+        <v>0.87817526599999951</v>
       </c>
       <c r="D34" s="5">
-        <v>14.022810660846297</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>14.027577191456174</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>80.720880792000003</v>
+        <v>80.723230052000005</v>
       </c>
       <c r="C35" s="5">
-        <v>3.7257550000049378E-3</v>
+        <v>5.3492950000020301E-3</v>
       </c>
       <c r="D35" s="5">
-        <v>5.5403850654478504E-2</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>7.9554792507097183E-2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>80.509736769</v>
+        <v>80.508648948000001</v>
       </c>
       <c r="C36" s="5">
-        <v>-0.21114402300000279</v>
+        <v>-0.21458110400000407</v>
       </c>
       <c r="D36" s="5">
-        <v>-3.0941098442942239</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>-3.1436527189699692</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>81.158056344000002</v>
+        <v>81.157640921999999</v>
       </c>
       <c r="C37" s="5">
-        <v>0.64831957500000215</v>
+        <v>0.64899197399999764</v>
       </c>
       <c r="D37" s="5">
-        <v>10.102903132042318</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>10.113992906606795</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>81.528678569999997</v>
+        <v>81.527923365000007</v>
       </c>
       <c r="C38" s="5">
-        <v>0.37062222599999473</v>
+        <v>0.37028244300000779</v>
       </c>
       <c r="D38" s="5">
-        <v>5.6197629640320601</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>5.6145103144479291</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>81.867641989000006</v>
+        <v>81.867704028000006</v>
       </c>
       <c r="C39" s="5">
-        <v>0.33896341900000948</v>
+        <v>0.33978066299999909</v>
       </c>
       <c r="D39" s="5">
-        <v>5.1047978545842865</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>5.1174375486127799</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>82.817349332999996</v>
+        <v>82.816287896999995</v>
       </c>
       <c r="C40" s="5">
-        <v>0.94970734399998946</v>
+        <v>0.94858386899998948</v>
       </c>
       <c r="D40" s="5">
-        <v>14.844059340183735</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>14.825353499576565</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>82.813319859999993</v>
+        <v>82.813517527000002</v>
       </c>
       <c r="C41" s="5">
-        <v>-4.0294730000027812E-3</v>
+        <v>-2.7703699999932496E-3</v>
       </c>
       <c r="D41" s="5">
-        <v>-5.8370303975630033E-2</v>
+        <v>-4.0135008481367862E-2</v>
       </c>
       <c r="E41" s="5">
-        <v>4.985437734822451</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>4.9854128734894365</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>82.890932509999999</v>
+        <v>82.890218680999993</v>
       </c>
       <c r="C42" s="5">
-        <v>7.7612650000006056E-2</v>
+        <v>7.6701153999991334E-2</v>
       </c>
       <c r="D42" s="5">
-        <v>1.1304553146602725</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>1.1171086760815685</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>83.424271719000004</v>
+        <v>83.424168980000005</v>
       </c>
       <c r="C43" s="5">
-        <v>0.53333920900000464</v>
+        <v>0.53395029900001134</v>
       </c>
       <c r="D43" s="5">
-        <v>8.0002556044312492</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>8.0098207612172132</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>83.868397819999998</v>
+        <v>83.868434757000003</v>
       </c>
       <c r="C44" s="5">
-        <v>0.44412610099999483</v>
+        <v>0.44426577699999825</v>
       </c>
       <c r="D44" s="5">
-        <v>6.5788599512863977</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>6.5809982954424306</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>84.078292329000007</v>
+        <v>84.078684066999998</v>
       </c>
       <c r="C45" s="5">
-        <v>0.20989450900000861</v>
+        <v>0.21024930999999469</v>
       </c>
       <c r="D45" s="5">
-        <v>3.0448828680420981</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>3.0500996819792903</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>84.397787219999998</v>
+        <v>84.398636397999994</v>
       </c>
       <c r="C46" s="5">
-        <v>0.31949489099999084</v>
+        <v>0.31995233099999609</v>
       </c>
       <c r="D46" s="5">
-        <v>4.6564825838768975</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>4.6632675199789864</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>84.188149765999995</v>
+        <v>84.190141061000006</v>
       </c>
       <c r="C47" s="5">
-        <v>-0.20963745400000278</v>
+        <v>-0.20849533699998801</v>
       </c>
       <c r="D47" s="5">
-        <v>-2.9403196324122693</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>-2.9244886030272421</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>84.265524599000003</v>
+        <v>84.264922083000002</v>
       </c>
       <c r="C48" s="5">
-        <v>7.737483300000747E-2</v>
+        <v>7.4781021999996256E-2</v>
       </c>
       <c r="D48" s="5">
-        <v>1.1084765011533326</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>1.0711102363998082</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>84.610650464000003</v>
+        <v>84.610666754999997</v>
       </c>
       <c r="C49" s="5">
-        <v>0.34512586499999998</v>
+        <v>0.34574467199999503</v>
       </c>
       <c r="D49" s="5">
-        <v>5.0270723078731816</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>5.0363269962464541</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>85.423636217999999</v>
+        <v>85.422919731999997</v>
       </c>
       <c r="C50" s="5">
-        <v>0.81298575399999606</v>
+        <v>0.81225297699999999</v>
       </c>
       <c r="D50" s="5">
-        <v>12.159546063026582</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>12.147998683261951</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>85.110413906000005</v>
+        <v>85.110930217999993</v>
       </c>
       <c r="C51" s="5">
-        <v>-0.31322231199999351</v>
+        <v>-0.31198951400000396</v>
       </c>
       <c r="D51" s="5">
-        <v>-4.3123734893066317</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>-4.2957754063510212</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>85.376098135999996</v>
+        <v>85.375864359999994</v>
       </c>
       <c r="C52" s="5">
-        <v>0.26568422999999086</v>
+        <v>0.26493414200000132</v>
       </c>
       <c r="D52" s="5">
-        <v>3.8109588455149002</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>3.7999913142462205</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>85.473112877000005</v>
+        <v>85.474019572000003</v>
       </c>
       <c r="C53" s="5">
-        <v>9.7014741000009508E-2</v>
+        <v>9.8155212000008873E-2</v>
       </c>
       <c r="D53" s="5">
-        <v>1.3721408992833251</v>
+        <v>1.3883772642498071</v>
       </c>
       <c r="E53" s="5">
-        <v>3.2117937325740975</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>3.2126422406010935</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>86.246260612</v>
+        <v>86.241761761999996</v>
       </c>
       <c r="C54" s="5">
-        <v>0.7731477349999949</v>
+        <v>0.76774218999999277</v>
       </c>
       <c r="D54" s="5">
-        <v>11.411248506838746</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>11.327357888667322</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>86.820551828000006</v>
+        <v>86.820577219</v>
       </c>
       <c r="C55" s="5">
-        <v>0.57429121600000599</v>
+        <v>0.57881545700000459</v>
       </c>
       <c r="D55" s="5">
-        <v>8.2897147204255006</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>8.3579023746940919</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>87.502796055000005</v>
+        <v>87.503148221999993</v>
       </c>
       <c r="C56" s="5">
-        <v>0.6822442269999982</v>
+        <v>0.68257100299999252</v>
       </c>
       <c r="D56" s="5">
-        <v>9.8481292857113267</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>9.8530490655183378</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>87.819183629999998</v>
+        <v>87.819782775999997</v>
       </c>
       <c r="C57" s="5">
-        <v>0.31638757499999315</v>
+        <v>0.31663455400000373</v>
       </c>
       <c r="D57" s="5">
-        <v>4.4262251344951986</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>4.429731212033583</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>88.325252414000005</v>
+        <v>88.326386388000003</v>
       </c>
       <c r="C58" s="5">
-        <v>0.5060687840000071</v>
+        <v>0.50660361200000636</v>
       </c>
       <c r="D58" s="5">
-        <v>7.1385834191200814</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>7.1463183256189167</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>89.064820007999998</v>
+        <v>89.066622820000006</v>
       </c>
       <c r="C59" s="5">
-        <v>0.73956759399999328</v>
+        <v>0.74023643200000322</v>
       </c>
       <c r="D59" s="5">
-        <v>10.523769419200789</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>10.53358812461671</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>89.526624112999997</v>
+        <v>89.526976602999994</v>
       </c>
       <c r="C60" s="5">
-        <v>0.4618041049999988</v>
+        <v>0.46035378299998797</v>
       </c>
       <c r="D60" s="5">
-        <v>6.4025816190109053</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>6.3817660616502847</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>89.728541524999997</v>
+        <v>89.728678106999993</v>
       </c>
       <c r="C61" s="5">
-        <v>0.20191741200000024</v>
+        <v>0.20170150399999898</v>
       </c>
       <c r="D61" s="5">
-        <v>2.7402938991864634</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>2.7373164189280264</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>89.292700863999997</v>
+        <v>89.292380757999993</v>
       </c>
       <c r="C62" s="5">
-        <v>-0.4358406610000003</v>
+        <v>-0.43629734900000017</v>
       </c>
       <c r="D62" s="5">
-        <v>-5.6755657558261401</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>-5.6813462488955357</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>89.719020447000005</v>
+        <v>89.719933983000004</v>
       </c>
       <c r="C63" s="5">
-        <v>0.42631958300000861</v>
+        <v>0.42755322500001114</v>
       </c>
       <c r="D63" s="5">
-        <v>5.882153781166144</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>5.8996474450216052</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>90.640547247000001</v>
+        <v>90.641114396999996</v>
       </c>
       <c r="C64" s="5">
-        <v>0.92152679999999521</v>
+        <v>0.92118041399999129</v>
       </c>
       <c r="D64" s="5">
-        <v>13.046194608921491</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>13.040870227302715</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>90.616026019000003</v>
+        <v>90.617167871000007</v>
       </c>
       <c r="C65" s="5">
-        <v>-2.4521227999997564E-2</v>
+        <v>-2.3946525999988921E-2</v>
       </c>
       <c r="D65" s="5">
-        <v>-0.32415658242832546</v>
+        <v>-0.316568409342044</v>
       </c>
       <c r="E65" s="5">
-        <v>6.0169952501915924</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>6.0172065438757194</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>90.392279149999993</v>
+        <v>90.384054273000004</v>
       </c>
       <c r="C66" s="5">
-        <v>-0.22374686900000995</v>
+        <v>-0.23311359800000275</v>
       </c>
       <c r="D66" s="5">
-        <v>-2.9231008654739155</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>-3.043707200227741</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>90.544861527999998</v>
+        <v>90.544866237999997</v>
       </c>
       <c r="C67" s="5">
-        <v>0.15258237800000529</v>
+        <v>0.16081196499999351</v>
       </c>
       <c r="D67" s="5">
-        <v>2.0445147374065664</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>2.1560659287653827</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>90.657870075999995</v>
+        <v>90.658128297999994</v>
       </c>
       <c r="C68" s="5">
-        <v>0.11300854799999627</v>
+        <v>0.11326205999999672</v>
       </c>
       <c r="D68" s="5">
-        <v>1.508037434206666</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>1.5114436430585965</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>90.086147730999997</v>
+        <v>90.086560015000003</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.57172234499999774</v>
+        <v>-0.57156828299999063</v>
       </c>
       <c r="D69" s="5">
-        <v>-7.3106036008353854</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>-7.3086813142596245</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>89.850914703000001</v>
+        <v>89.851899123999999</v>
       </c>
       <c r="C70" s="5">
-        <v>-0.23523302799999612</v>
+        <v>-0.23466089100000431</v>
       </c>
       <c r="D70" s="5">
-        <v>-3.088829210040811</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>-3.0814099210563217</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>90.020622661999994</v>
+        <v>90.023485676000007</v>
       </c>
       <c r="C71" s="5">
-        <v>0.16970795899999302</v>
+        <v>0.17158655200000794</v>
       </c>
       <c r="D71" s="5">
-        <v>2.2902214197046078</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>2.315814410067274</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>89.736341139999993</v>
+        <v>89.739163852999994</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.28428152200000056</v>
+        <v>-0.2843218230000133</v>
       </c>
       <c r="D72" s="5">
-        <v>-3.7244200164969099</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>-3.7248224549043751</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>89.684395107</v>
+        <v>89.684351352999997</v>
       </c>
       <c r="C73" s="5">
-        <v>-5.1946032999993008E-2</v>
+        <v>-5.4812499999997044E-2</v>
       </c>
       <c r="D73" s="5">
-        <v>-0.69244141111259871</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>-0.73050029267409666</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>90.593497692</v>
+        <v>90.593654716000003</v>
       </c>
       <c r="C74" s="5">
-        <v>0.90910258499999941</v>
+        <v>0.90930336300000647</v>
       </c>
       <c r="D74" s="5">
-        <v>12.865635264876341</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>12.868643597772756</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>90.560525882999997</v>
+        <v>90.561883491000003</v>
       </c>
       <c r="C75" s="5">
-        <v>-3.297180900000285E-2</v>
+        <v>-3.1771224999999959E-2</v>
       </c>
       <c r="D75" s="5">
-        <v>-0.43587085702104789</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>-0.42002961062803656</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>90.511029710000003</v>
+        <v>90.512032172000005</v>
       </c>
       <c r="C76" s="5">
-        <v>-4.9496172999994315E-2</v>
+        <v>-4.9851318999998284E-2</v>
       </c>
       <c r="D76" s="5">
-        <v>-0.65389623877454284</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>-0.65856405043603905</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>90.968050802999997</v>
+        <v>90.968941629</v>
       </c>
       <c r="C77" s="5">
-        <v>0.45702109299999449</v>
+        <v>0.45690945699999475</v>
       </c>
       <c r="D77" s="5">
-        <v>6.2303469877862172</v>
+        <v>6.2287116945109355</v>
       </c>
       <c r="E77" s="5">
-        <v>0.38847960947456794</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>0.3881976961592537</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>90.867189873000001</v>
+        <v>90.855142467999997</v>
       </c>
       <c r="C78" s="5">
-        <v>-0.10086092999999607</v>
+        <v>-0.11379916100000287</v>
       </c>
       <c r="D78" s="5">
-        <v>-1.322417707360013</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>-1.4908751070449866</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>90.966502804000001</v>
+        <v>90.965688217999997</v>
       </c>
       <c r="C79" s="5">
-        <v>9.9312931000000049E-2</v>
+        <v>0.11054575</v>
       </c>
       <c r="D79" s="5">
-        <v>1.3194478879614113</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>1.4698808651651518</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>90.501435154999996</v>
+        <v>90.500723527999995</v>
       </c>
       <c r="C80" s="5">
-        <v>-0.46506764900000519</v>
+        <v>-0.46496469000000218</v>
       </c>
       <c r="D80" s="5">
-        <v>-5.9654152577969359</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>-5.9641834235101943</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>91.320199746</v>
+        <v>91.319922138999999</v>
       </c>
       <c r="C81" s="5">
-        <v>0.81876459100000432</v>
+        <v>0.81919861100000446</v>
       </c>
       <c r="D81" s="5">
-        <v>11.413197501944117</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>11.419646177741338</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>91.736664398000002</v>
+        <v>91.737503617000002</v>
       </c>
       <c r="C82" s="5">
-        <v>0.41646465200000193</v>
+        <v>0.41758147800000245</v>
       </c>
       <c r="D82" s="5">
-        <v>5.6119606686324097</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>5.6274082107787171</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>91.399604035999999</v>
+        <v>91.404146806</v>
       </c>
       <c r="C83" s="5">
-        <v>-0.33706036200000256</v>
+        <v>-0.33335681100000158</v>
       </c>
       <c r="D83" s="5">
-        <v>-4.3210428916111372</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>-4.2744707700884117</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>92.079815726999996</v>
+        <v>92.086536378999995</v>
       </c>
       <c r="C84" s="5">
-        <v>0.68021169099999668</v>
+        <v>0.6823895729999947</v>
       </c>
       <c r="D84" s="5">
-        <v>9.3053770507675502</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>9.3359214872443594</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>93.192753561999993</v>
+        <v>93.193410787000005</v>
       </c>
       <c r="C85" s="5">
-        <v>1.1129378349999968</v>
+        <v>1.1068744080000101</v>
       </c>
       <c r="D85" s="5">
-        <v>15.508097303878564</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>15.416744890882805</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>92.970392658999998</v>
+        <v>92.972079395999998</v>
       </c>
       <c r="C86" s="5">
-        <v>-0.22236090299999489</v>
+        <v>-0.22133139100000676</v>
       </c>
       <c r="D86" s="5">
-        <v>-2.825961004906663</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>-2.8130279031839289</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>93.53053328</v>
+        <v>93.532597746999997</v>
       </c>
       <c r="C87" s="5">
-        <v>0.56014062100000217</v>
+        <v>0.56051835099999892</v>
       </c>
       <c r="D87" s="5">
-        <v>7.4743789720638221</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>7.4794473782652249</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>93.616842554000002</v>
+        <v>93.618130911999998</v>
       </c>
       <c r="C88" s="5">
-        <v>8.6309274000001324E-2</v>
+        <v>8.5533165000001077E-2</v>
       </c>
       <c r="D88" s="5">
-        <v>1.1129885189514077</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>1.1029054619895673</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>93.700078078999994</v>
+        <v>93.699704193000002</v>
       </c>
       <c r="C89" s="5">
-        <v>8.3235524999992094E-2</v>
+        <v>8.1573281000004272E-2</v>
       </c>
       <c r="D89" s="5">
-        <v>1.0721630149908901</v>
+        <v>1.050634284193519</v>
       </c>
       <c r="E89" s="5">
-        <v>3.003282198402224</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>3.0018625204379257</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>94.061025423000004</v>
+        <v>94.047148805999996</v>
       </c>
       <c r="C90" s="5">
-        <v>0.36094734400001016</v>
+        <v>0.3474446129999933</v>
       </c>
       <c r="D90" s="5">
-        <v>4.7217941897795823</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>4.5415576652462875</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>94.924915149</v>
+        <v>94.920821955999997</v>
       </c>
       <c r="C91" s="5">
-        <v>0.86388972599999647</v>
+        <v>0.8736731500000019</v>
       </c>
       <c r="D91" s="5">
-        <v>11.595351277259169</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>11.73526892834451</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>95.075615658999993</v>
+        <v>95.070940871999994</v>
       </c>
       <c r="C92" s="5">
-        <v>0.15070050999999296</v>
+        <v>0.15011891599999672</v>
       </c>
       <c r="D92" s="5">
-        <v>1.9218140769713399</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>1.9144159176850861</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>94.826220254000006</v>
+        <v>94.821806065000004</v>
       </c>
       <c r="C93" s="5">
-        <v>-0.24939540499998714</v>
+        <v>-0.24913480699999013</v>
       </c>
       <c r="D93" s="5">
-        <v>-3.1027337836991409</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>-3.0996884797648283</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>94.824346730000002</v>
+        <v>94.821461013000004</v>
       </c>
       <c r="C94" s="5">
-        <v>-1.8735240000040676E-3</v>
+        <v>-3.4505200000012337E-4</v>
       </c>
       <c r="D94" s="5">
-        <v>-2.37063599512366E-2</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>-4.366654993592789E-3</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>94.956072871999993</v>
+        <v>94.972619280999993</v>
       </c>
       <c r="C95" s="5">
-        <v>0.13172614199999089</v>
+        <v>0.15115826799998899</v>
       </c>
       <c r="D95" s="5">
-        <v>1.6797870032468909</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>1.9298245535753322</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>96.219632789000002</v>
+        <v>96.231719952000006</v>
       </c>
       <c r="C96" s="5">
-        <v>1.2635599170000091</v>
+        <v>1.259100671000013</v>
       </c>
       <c r="D96" s="5">
-        <v>17.190228442718624</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>17.121867243067079</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>96.091867514</v>
+        <v>96.092314533000007</v>
       </c>
       <c r="C97" s="5">
-        <v>-0.12776527500000157</v>
+        <v>-0.13940541899999914</v>
       </c>
       <c r="D97" s="5">
-        <v>-1.5818347662998278</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>-1.7245878662576763</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>95.897428832000003</v>
+        <v>95.900263390000006</v>
       </c>
       <c r="C98" s="5">
-        <v>-0.1944386819999977</v>
+        <v>-0.19205114300000048</v>
       </c>
       <c r="D98" s="5">
-        <v>-2.401318178394507</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>-2.3721445340572189</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>96.094634697999993</v>
+        <v>96.09862717</v>
       </c>
       <c r="C99" s="5">
-        <v>0.19720586599999024</v>
+        <v>0.19836377999999399</v>
       </c>
       <c r="D99" s="5">
-        <v>2.4958127892179327</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>2.5105592748047023</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>96.254406505999995</v>
+        <v>96.257053623000004</v>
       </c>
       <c r="C100" s="5">
-        <v>0.15977180800000212</v>
+        <v>0.15842645300000413</v>
       </c>
       <c r="D100" s="5">
-        <v>2.0135273787791785</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>1.9963347902808071</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>96.637168059000004</v>
+        <v>96.636510833000003</v>
       </c>
       <c r="C101" s="5">
-        <v>0.3827615530000088</v>
+        <v>0.37945720999999821</v>
       </c>
       <c r="D101" s="5">
-        <v>4.8776355395462767</v>
+        <v>4.8344744409602569</v>
       </c>
       <c r="E101" s="5">
-        <v>3.1345651361396998</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>3.1342752523005224</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>96.515344575</v>
+        <v>96.499262916000006</v>
       </c>
       <c r="C102" s="5">
-        <v>-0.12182348400000365</v>
+        <v>-0.13724791699999628</v>
       </c>
       <c r="D102" s="5">
-        <v>-1.5023085022502825</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>-1.6910488284342828</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>96.633266849999998</v>
+        <v>96.624586308000005</v>
       </c>
       <c r="C103" s="5">
-        <v>0.11792227499999797</v>
+        <v>0.12532339199999853</v>
       </c>
       <c r="D103" s="5">
-        <v>1.4760505047856975</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>1.569617501127385</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>97.503083923000005</v>
+        <v>97.492154647999996</v>
       </c>
       <c r="C104" s="5">
-        <v>0.86981707300000721</v>
+        <v>0.86756833999999117</v>
       </c>
       <c r="D104" s="5">
-        <v>11.352580111916</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>11.322834129135838</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>97.235722042000006</v>
+        <v>97.217878184</v>
       </c>
       <c r="C105" s="5">
-        <v>-0.26736188099999936</v>
+        <v>-0.27427646399999617</v>
       </c>
       <c r="D105" s="5">
-        <v>-3.2413288441588195</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>-3.3242313408445967</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>97.349498593999996</v>
+        <v>97.343492741999995</v>
       </c>
       <c r="C106" s="5">
-        <v>0.11377655199999026</v>
+        <v>0.12561455799999521</v>
       </c>
       <c r="D106" s="5">
-        <v>1.4132045433856044</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>1.5615781510842641</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>97.573523107</v>
+        <v>97.605615799999995</v>
       </c>
       <c r="C107" s="5">
-        <v>0.22402451300000337</v>
+        <v>0.26212305800000024</v>
       </c>
       <c r="D107" s="5">
-        <v>2.7967085610252962</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>3.2796054870067648</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>98.257932455000002</v>
+        <v>98.276278301999994</v>
       </c>
       <c r="C108" s="5">
-        <v>0.68440934800000264</v>
+        <v>0.67066250199999899</v>
       </c>
       <c r="D108" s="5">
-        <v>8.7495880201294831</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>8.5642280095734158</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>97.593215259999994</v>
+        <v>97.599234202000005</v>
       </c>
       <c r="C109" s="5">
-        <v>-0.66471719500000859</v>
+        <v>-0.67704409999998916</v>
       </c>
       <c r="D109" s="5">
-        <v>-7.8226840549325827</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>-7.9608704607736502</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>98.119281041999997</v>
+        <v>98.125402124000004</v>
       </c>
       <c r="C110" s="5">
-        <v>0.52606578200000342</v>
+        <v>0.52616792199999907</v>
       </c>
       <c r="D110" s="5">
-        <v>6.6637312968097273</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>6.6646404216917698</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>98.641307276999996</v>
+        <v>98.647080869000007</v>
       </c>
       <c r="C111" s="5">
-        <v>0.52202623499999845</v>
+        <v>0.52167874500000266</v>
       </c>
       <c r="D111" s="5">
-        <v>6.5745588158628632</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>6.56963176076657</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>98.826536930000003</v>
+        <v>98.829117226999998</v>
       </c>
       <c r="C112" s="5">
-        <v>0.18522965300000749</v>
+        <v>0.18203635799999063</v>
       </c>
       <c r="D112" s="5">
-        <v>2.276791260134936</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>2.2370086801508426</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>98.852914768000005</v>
+        <v>98.850196366999995</v>
       </c>
       <c r="C113" s="5">
-        <v>2.637783800000193E-2</v>
+        <v>2.1079139999997665E-2</v>
       </c>
       <c r="D113" s="5">
-        <v>0.32076318155309647</v>
+        <v>0.25624697503541238</v>
       </c>
       <c r="E113" s="5">
-        <v>2.2928514499175101</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>2.2907341282484062</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>99.342829402999996</v>
+        <v>99.326333503000001</v>
       </c>
       <c r="C114" s="5">
-        <v>0.48991463499999099</v>
+        <v>0.47613713600000551</v>
       </c>
       <c r="D114" s="5">
-        <v>6.112011652759386</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>5.9357183605230901</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>99.268730629999993</v>
+        <v>99.254282382</v>
       </c>
       <c r="C115" s="5">
-        <v>-7.4098773000002893E-2</v>
+        <v>-7.2051121000001217E-2</v>
       </c>
       <c r="D115" s="5">
-        <v>-0.8914045923971714</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>-0.86701301693210553</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>99.650722364999993</v>
+        <v>99.632338528999995</v>
       </c>
       <c r="C116" s="5">
-        <v>0.38199173499999972</v>
+        <v>0.37805614699999524</v>
       </c>
       <c r="D116" s="5">
-        <v>4.7166626835779768</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>4.6677391936281065</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>100.82683756</v>
+        <v>100.79521484999999</v>
       </c>
       <c r="C117" s="5">
-        <v>1.1761151950000084</v>
+        <v>1.1628763209999988</v>
       </c>
       <c r="D117" s="5">
-        <v>15.119351367515875</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>14.941031625743651</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>101.02797</v>
+        <v>101.01805296000001</v>
       </c>
       <c r="C118" s="5">
-        <v>0.20113243999999497</v>
+        <v>0.22283811000001208</v>
       </c>
       <c r="D118" s="5">
-        <v>2.4202355955218913</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>2.6854579092616682</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>102.83784695999999</v>
+        <v>102.88600174</v>
       </c>
       <c r="C119" s="5">
-        <v>1.8098769599999969</v>
+        <v>1.8679487799999919</v>
       </c>
       <c r="D119" s="5">
-        <v>23.747429795719356</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>24.591255375205101</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>103.32922834</v>
+        <v>103.35174859</v>
       </c>
       <c r="C120" s="5">
-        <v>0.49138138000000708</v>
+        <v>0.46574685000000215</v>
       </c>
       <c r="D120" s="5">
-        <v>5.8869713389580136</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>5.5694989905850756</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>102.73542867</v>
+        <v>102.74806097</v>
       </c>
       <c r="C121" s="5">
-        <v>-0.59379966999999567</v>
+        <v>-0.60368762000000231</v>
       </c>
       <c r="D121" s="5">
-        <v>-6.6821733839875552</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>-6.7884624788332566</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>103.15363628</v>
+        <v>103.16342059999999</v>
       </c>
       <c r="C122" s="5">
-        <v>0.41820760999999607</v>
+        <v>0.41535962999999754</v>
       </c>
       <c r="D122" s="5">
-        <v>4.9957341594985216</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>4.9603298313022126</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>103.60526978999999</v>
+        <v>103.61309893000001</v>
       </c>
       <c r="C123" s="5">
-        <v>0.45163350999999352</v>
+        <v>0.44967833000001178</v>
       </c>
       <c r="D123" s="5">
-        <v>5.3822940433871924</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>5.3579114857362775</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>104.00263963</v>
+        <v>104.00492901</v>
       </c>
       <c r="C124" s="5">
-        <v>0.3973698400000103</v>
+        <v>0.3918300799999912</v>
       </c>
       <c r="D124" s="5">
-        <v>4.7008463844597781</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>4.6335851209696743</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>104.92941211999999</v>
+        <v>104.9247575</v>
       </c>
       <c r="C125" s="5">
-        <v>0.92677248999999051</v>
+        <v>0.91982849000000044</v>
       </c>
       <c r="D125" s="5">
-        <v>11.233225783906997</v>
+        <v>11.144666477762444</v>
       </c>
       <c r="E125" s="5">
-        <v>6.1470087819474495</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>6.14521908529857</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>104.80199127</v>
+        <v>104.78580391</v>
       </c>
       <c r="C126" s="5">
-        <v>-0.12742084999999292</v>
+        <v>-0.13895358999999985</v>
       </c>
       <c r="D126" s="5">
-        <v>-1.4475245763365452</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>-1.5776555985836493</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>105.05368622</v>
+        <v>105.03475173</v>
       </c>
       <c r="C127" s="5">
-        <v>0.25169495000000097</v>
+        <v>0.24894781999999793</v>
       </c>
       <c r="D127" s="5">
-        <v>2.9203223415257717</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>2.8884828599502033</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>106.06908155000001</v>
+        <v>106.04527812000001</v>
       </c>
       <c r="C128" s="5">
-        <v>1.015395330000004</v>
+        <v>1.0105263900000097</v>
       </c>
       <c r="D128" s="5">
-        <v>12.23547493624042</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>12.175978490652861</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>105.92197785</v>
+        <v>105.87948895</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.14710370000000239</v>
+        <v>-0.1657891700000107</v>
       </c>
       <c r="D129" s="5">
-        <v>-1.6516043623757137</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>-1.8600094805693246</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>106.90341826</v>
+        <v>106.8930845</v>
       </c>
       <c r="C130" s="5">
-        <v>0.98144040999999049</v>
+        <v>1.0135955500000051</v>
       </c>
       <c r="D130" s="5">
-        <v>11.70333141169646</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>12.112302942478493</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>108.37336994</v>
+        <v>108.42639560000001</v>
       </c>
       <c r="C131" s="5">
-        <v>1.4699516800000083</v>
+        <v>1.5333111000000059</v>
       </c>
       <c r="D131" s="5">
-        <v>17.807199972027131</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>18.638306664109351</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>108.66347463</v>
+        <v>108.68628597</v>
       </c>
       <c r="C132" s="5">
-        <v>0.29010468999999262</v>
+        <v>0.25989036999999371</v>
       </c>
       <c r="D132" s="5">
-        <v>3.2599989795253359</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>2.9145381526838099</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>109.38759795999999</v>
+        <v>109.40906361</v>
       </c>
       <c r="C133" s="5">
-        <v>0.72412332999999762</v>
+        <v>0.72277764000000388</v>
       </c>
       <c r="D133" s="5">
-        <v>8.2963885090450606</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>8.2786004371163457</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>109.15014796</v>
+        <v>109.16481048</v>
       </c>
       <c r="C134" s="5">
-        <v>-0.2374499999999955</v>
+        <v>-0.24425313000000415</v>
       </c>
       <c r="D134" s="5">
-        <v>-2.5739902069815912</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>-2.6463209228762885</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>108.90424040000001</v>
+        <v>108.91295805</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.24590755999999203</v>
+        <v>-0.25185242999999957</v>
       </c>
       <c r="D135" s="5">
-        <v>-2.6702658372187216</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>-2.7336406104518263</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>109.85118593</v>
+        <v>109.85242307</v>
       </c>
       <c r="C136" s="5">
-        <v>0.9469455299999936</v>
+        <v>0.9394650200000001</v>
       </c>
       <c r="D136" s="5">
-        <v>10.948009668238811</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>10.85647052694112</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>110.46871611</v>
+        <v>110.46191044</v>
       </c>
       <c r="C137" s="5">
-        <v>0.61753018000000282</v>
+        <v>0.60948736999999653</v>
       </c>
       <c r="D137" s="5">
-        <v>6.9583466306504693</v>
+        <v>6.8648575556939262</v>
       </c>
       <c r="E137" s="5">
-        <v>5.2790765506864012</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>5.2772606503284081</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>110.2088864</v>
+        <v>110.19406556</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.25982971000000532</v>
+        <v>-0.2678448799999984</v>
       </c>
       <c r="D138" s="5">
-        <v>-2.7862513291885715</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>-2.8712327972878704</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>110.89288381</v>
+        <v>110.87197041</v>
       </c>
       <c r="C139" s="5">
-        <v>0.68399741000000347</v>
+        <v>0.67790485000000444</v>
       </c>
       <c r="D139" s="5">
-        <v>7.7072064674624352</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>7.6372795411843164</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>111.29618662</v>
+        <v>111.26941925</v>
       </c>
       <c r="C140" s="5">
-        <v>0.40330280999999957</v>
+        <v>0.39744883999999558</v>
       </c>
       <c r="D140" s="5">
-        <v>4.4526058720333994</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>4.387540644115373</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>110.69926116000001</v>
+        <v>110.65620097999999</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.59692545999999425</v>
+        <v>-0.6132182700000044</v>
       </c>
       <c r="D141" s="5">
-        <v>-6.2495724853681374</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-6.4165144602023938</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>110.79374176</v>
+        <v>110.78270229</v>
       </c>
       <c r="C142" s="5">
-        <v>9.4480599999997139E-2</v>
+        <v>0.12650131000000897</v>
       </c>
       <c r="D142" s="5">
-        <v>1.0290082123397548</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>1.3804891023828869</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>109.76925559999999</v>
+        <v>109.82185984</v>
       </c>
       <c r="C143" s="5">
-        <v>-1.0244861600000092</v>
+        <v>-0.96084245000000124</v>
       </c>
       <c r="D143" s="5">
-        <v>-10.548861667060505</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>-9.9254551736735248</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>109.36126763999999</v>
+        <v>109.38038999</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.40798795999999982</v>
+        <v>-0.44146985000000427</v>
       </c>
       <c r="D144" s="5">
-        <v>-4.3700785683417624</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-4.7186111186870221</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>110.38242308</v>
+        <v>110.40591790000001</v>
       </c>
       <c r="C145" s="5">
-        <v>1.0211554400000011</v>
+        <v>1.0255279100000081</v>
       </c>
       <c r="D145" s="5">
-        <v>11.798673950240834</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>11.849648395877344</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>110.54624069</v>
+        <v>110.56249393</v>
       </c>
       <c r="C146" s="5">
-        <v>0.16381761000000949</v>
+        <v>0.15657602999999654</v>
       </c>
       <c r="D146" s="5">
-        <v>1.7955185707272836</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>1.7151593402528809</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>109.52148784000001</v>
+        <v>109.53098512</v>
       </c>
       <c r="C147" s="5">
-        <v>-1.0247528499999987</v>
+        <v>-1.0315088100000054</v>
       </c>
       <c r="D147" s="5">
-        <v>-10.573902015878446</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-10.638591020359867</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>110.36638769</v>
+        <v>110.36762816</v>
       </c>
       <c r="C148" s="5">
-        <v>0.84489984999999024</v>
+        <v>0.83664303999999845</v>
       </c>
       <c r="D148" s="5">
-        <v>9.6604235129405858</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>9.5611518255906738</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>111.08826301000001</v>
+        <v>111.08177922</v>
       </c>
       <c r="C149" s="5">
-        <v>0.72187532000000942</v>
+        <v>0.71415106000000605</v>
       </c>
       <c r="D149" s="5">
-        <v>8.1374625514345045</v>
+        <v>8.0471743633264268</v>
       </c>
       <c r="E149" s="5">
-        <v>0.56083470670835744</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>0.56116065486364608</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>111.26579065</v>
+        <v>111.25228266000001</v>
       </c>
       <c r="C150" s="5">
-        <v>0.17752763999999388</v>
+        <v>0.1705034400000045</v>
       </c>
       <c r="D150" s="5">
-        <v>1.9346383825847413</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>1.8575530226702108</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>112.16919441</v>
+        <v>112.15048543</v>
       </c>
       <c r="C151" s="5">
-        <v>0.90340376000000333</v>
+        <v>0.89820276999999749</v>
       </c>
       <c r="D151" s="5">
-        <v>10.190285816776811</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>10.130275606305217</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>112.30078889000001</v>
+        <v>112.27609901</v>
       </c>
       <c r="C152" s="5">
-        <v>0.13159448000000395</v>
+        <v>0.12561357999999245</v>
       </c>
       <c r="D152" s="5">
-        <v>1.4169336343101469</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>1.3523645822396846</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>113.23996932</v>
+        <v>113.20027127</v>
       </c>
       <c r="C153" s="5">
-        <v>0.93918042999999329</v>
+        <v>0.92417226000000596</v>
       </c>
       <c r="D153" s="5">
-        <v>10.510420424673717</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>10.337168061605407</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>113.6346344</v>
+        <v>113.62699049</v>
       </c>
       <c r="C154" s="5">
-        <v>0.39466507999999578</v>
+        <v>0.4267192199999954</v>
       </c>
       <c r="D154" s="5">
-        <v>4.2633589045343756</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>4.6184879600478235</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>113.92981564</v>
+        <v>113.970405</v>
       </c>
       <c r="C155" s="5">
-        <v>0.29518124000000512</v>
+        <v>0.34341451000000234</v>
       </c>
       <c r="D155" s="5">
-        <v>3.1620840608103107</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>3.6876541085654413</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>114.09802445</v>
+        <v>114.11178689</v>
       </c>
       <c r="C156" s="5">
-        <v>0.16820880999999588</v>
+        <v>0.14138189000000523</v>
       </c>
       <c r="D156" s="5">
-        <v>1.7861677294677136</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>1.4988155651042279</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>114.34071552</v>
+        <v>114.36511283</v>
       </c>
       <c r="C157" s="5">
-        <v>0.24269107000000645</v>
+        <v>0.25332593999999631</v>
       </c>
       <c r="D157" s="5">
-        <v>2.5825211921125746</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>2.6967453533481844</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>114.76384346</v>
+        <v>114.78048948999999</v>
       </c>
       <c r="C158" s="5">
-        <v>0.42312794000000054</v>
+        <v>0.41537665999999263</v>
       </c>
       <c r="D158" s="5">
-        <v>4.5322132141464078</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>4.4465541754926896</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>114.55815512</v>
+        <v>114.56629105</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.20568834000000891</v>
+        <v>-0.21419843999998989</v>
       </c>
       <c r="D159" s="5">
-        <v>-2.1296550196891917</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-2.2165462689885951</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>114.62811657</v>
+        <v>114.62810090000001</v>
       </c>
       <c r="C160" s="5">
-        <v>6.9961450000008085E-2</v>
+        <v>6.1809850000003053E-2</v>
       </c>
       <c r="D160" s="5">
-        <v>0.73531479212596285</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>0.64933853313031697</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>114.49579018999999</v>
+        <v>114.48958510999999</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.13232638000000918</v>
+        <v>-0.13851579000001379</v>
       </c>
       <c r="D161" s="5">
-        <v>-1.3765150526508618</v>
+        <v>-1.4404728550101664</v>
       </c>
       <c r="E161" s="5">
-        <v>3.0674052214618275</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>3.0678351696642903</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>114.60131924</v>
+        <v>114.59019221</v>
       </c>
       <c r="C162" s="5">
-        <v>0.10552905000000123</v>
+        <v>0.10060710000000483</v>
       </c>
       <c r="D162" s="5">
-        <v>1.1116459573786708</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>1.0596048961038829</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>113.98067349</v>
+        <v>113.96647043999999</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.62064574999999422</v>
+        <v>-0.62372177000000306</v>
       </c>
       <c r="D163" s="5">
-        <v>-6.3087095111484466</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-6.3396438328855886</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>113.86694824</v>
+        <v>113.84740141</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.11372525000000167</v>
+        <v>-0.11906902999999147</v>
       </c>
       <c r="D164" s="5">
-        <v>-1.1907622264670126</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-1.2465477590639429</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>113.47106143000001</v>
+        <v>113.444712</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.39588680999999326</v>
+        <v>-0.4026894100000078</v>
       </c>
       <c r="D165" s="5">
-        <v>-4.0932369291385768</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>-4.1629103883172096</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>113.56757791</v>
+        <v>113.56293353</v>
       </c>
       <c r="C166" s="5">
-        <v>9.6516479999991134E-2</v>
+        <v>0.11822152999999958</v>
       </c>
       <c r="D166" s="5">
-        <v>1.0254873983988055</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>1.2577208865708789</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>113.69141478</v>
+        <v>113.71625623</v>
       </c>
       <c r="C167" s="5">
-        <v>0.12383687000000521</v>
+        <v>0.15332270000000392</v>
       </c>
       <c r="D167" s="5">
-        <v>1.316385569795453</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>1.632219424323833</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>114.34218593999999</v>
+        <v>114.34967908</v>
       </c>
       <c r="C168" s="5">
-        <v>0.6507711599999908</v>
+        <v>0.63342285000000231</v>
       </c>
       <c r="D168" s="5">
-        <v>7.0892399949400886</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>6.8928756028267202</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>114.44006704</v>
+        <v>114.45852841999999</v>
       </c>
       <c r="C169" s="5">
-        <v>9.7881100000009269E-2</v>
+        <v>0.10884933999999191</v>
       </c>
       <c r="D169" s="5">
-        <v>1.0320942598689875</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>1.1482780987652097</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>114.30414623999999</v>
+        <v>114.31774999</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.13592080000000806</v>
+        <v>-0.14077842999999746</v>
       </c>
       <c r="D170" s="5">
-        <v>-1.4159700341059067</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>-1.4659981784319265</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>114.16633865</v>
+        <v>114.17286561</v>
       </c>
       <c r="C171" s="5">
-        <v>-0.13780758999999421</v>
+        <v>-0.14488437999999348</v>
       </c>
       <c r="D171" s="5">
-        <v>-1.437191552153072</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>-1.5103030182763932</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>114.49529311000001</v>
+        <v>114.49481674</v>
       </c>
       <c r="C172" s="5">
-        <v>0.32895446000000561</v>
+        <v>0.32195113000000219</v>
       </c>
       <c r="D172" s="5">
-        <v>3.5129579619115114</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>3.4368050894518554</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>114.45604640000001</v>
+        <v>114.45144015</v>
       </c>
       <c r="C173" s="5">
-        <v>-3.9246710000000462E-2</v>
+        <v>-4.3376590000008264E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>-0.41056153794540862</v>
+        <v>-0.45367630167488793</v>
       </c>
       <c r="E173" s="5">
-        <v>-3.471200987742451E-2</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>-3.3317406088373414E-2</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>114.41760435</v>
+        <v>114.4100567</v>
       </c>
       <c r="C174" s="5">
-        <v>-3.8442050000000449E-2</v>
+        <v>-4.1383449999997879E-2</v>
       </c>
       <c r="D174" s="5">
-        <v>-0.40229713801197553</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>-0.43303518078039449</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>114.88685963</v>
+        <v>114.87798230999999</v>
       </c>
       <c r="C175" s="5">
-        <v>0.46925527999999872</v>
+        <v>0.46792560999999466</v>
       </c>
       <c r="D175" s="5">
-        <v>5.0340462859024715</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>5.019798199103831</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>115.07542384</v>
+        <v>115.06299088</v>
       </c>
       <c r="C176" s="5">
-        <v>0.18856420999999557</v>
+        <v>0.18500857000000792</v>
       </c>
       <c r="D176" s="5">
-        <v>1.9874414770348015</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>1.9497849833890468</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>114.68129553</v>
+        <v>114.66838657</v>
       </c>
       <c r="C177" s="5">
-        <v>-0.39412830999999926</v>
+        <v>-0.3946043100000054</v>
       </c>
       <c r="D177" s="5">
-        <v>-4.0334046273217687</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>-4.0386125268047408</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>114.85069968000001</v>
+        <v>114.84970077</v>
       </c>
       <c r="C178" s="5">
-        <v>0.16940415000000542</v>
+        <v>0.18131420000000276</v>
       </c>
       <c r="D178" s="5">
-        <v>1.7870806018804419</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>1.9140343859844533</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>114.92299963000001</v>
+        <v>114.93175882</v>
       </c>
       <c r="C179" s="5">
-        <v>7.2299950000001445E-2</v>
+        <v>8.2058050000000549E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>0.75803597218673247</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>0.86075569908488081</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>114.14757905</v>
+        <v>114.15014794</v>
       </c>
       <c r="C180" s="5">
-        <v>-0.77542058000000225</v>
+        <v>-0.78161088000000234</v>
       </c>
       <c r="D180" s="5">
-        <v>-7.8029504951166455</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>-7.8623544822707832</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>114.39864645999999</v>
+        <v>114.40973972</v>
       </c>
       <c r="C181" s="5">
-        <v>0.25106740999999033</v>
+        <v>0.25959178000000804</v>
       </c>
       <c r="D181" s="5">
-        <v>2.671562692994045</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>2.7633437302097441</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>114.63504352</v>
+        <v>114.64534068</v>
       </c>
       <c r="C182" s="5">
-        <v>0.2363970600000016</v>
+        <v>0.2356009599999993</v>
       </c>
       <c r="D182" s="5">
-        <v>2.5080967530398901</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>2.4993093774788422</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>114.72144166</v>
+        <v>114.72553587</v>
       </c>
       <c r="C183" s="5">
-        <v>8.6398140000000012E-2</v>
+        <v>8.0195189999997751E-2</v>
       </c>
       <c r="D183" s="5">
-        <v>0.90817446013273795</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>0.84264508946825245</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>114.47850665999999</v>
+        <v>114.47787088</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.24293500000000279</v>
+        <v>-0.24766499000000408</v>
       </c>
       <c r="D184" s="5">
-        <v>-2.5117409423840442</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>-2.5599755826822612</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>114.80330682</v>
+        <v>114.80041227</v>
       </c>
       <c r="C185" s="5">
-        <v>0.32480016000000944</v>
+        <v>0.32254138999999782</v>
       </c>
       <c r="D185" s="5">
-        <v>3.4582925434627487</v>
+        <v>3.4338878894575542</v>
       </c>
       <c r="E185" s="5">
-        <v>0.30340067731013942</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>0.30490845684654211</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>113.94330714</v>
+        <v>113.93900816</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.85999968000000138</v>
+        <v>-0.86140410999999517</v>
       </c>
       <c r="D186" s="5">
-        <v>-8.6280123525966914</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>-8.6417350843863598</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>114.24598314000001</v>
+        <v>114.24157459</v>
       </c>
       <c r="C187" s="5">
-        <v>0.30267600000000527</v>
+        <v>0.30256642999999883</v>
       </c>
       <c r="D187" s="5">
-        <v>3.2346349608461722</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>3.2335706421028787</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>114.82016892999999</v>
+        <v>114.81307043</v>
       </c>
       <c r="C188" s="5">
-        <v>0.57418578999998715</v>
+        <v>0.5714958399999972</v>
       </c>
       <c r="D188" s="5">
-        <v>6.2005842527354194</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>6.17097664018047</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>115.48206712</v>
+        <v>115.48014387000001</v>
       </c>
       <c r="C189" s="5">
-        <v>0.66189819000000227</v>
+        <v>0.66707344000001001</v>
       </c>
       <c r="D189" s="5">
-        <v>7.1411766271490151</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>7.1992677307274322</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>115.38977591</v>
+        <v>115.38913958000001</v>
       </c>
       <c r="C190" s="5">
-        <v>-9.2291209999999069E-2</v>
+        <v>-9.1004290000000765E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>-0.95481445552459965</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>-0.94157367246276991</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>115.06817598000001</v>
+        <v>115.07086952</v>
       </c>
       <c r="C191" s="5">
-        <v>-0.32159992999999076</v>
+        <v>-0.31827006000000324</v>
       </c>
       <c r="D191" s="5">
-        <v>-3.2936956193932776</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>-3.2601258624415541</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>114.90441949</v>
+        <v>114.90471965</v>
       </c>
       <c r="C192" s="5">
-        <v>-0.16375649000001147</v>
+        <v>-0.16614986999999815</v>
       </c>
       <c r="D192" s="5">
-        <v>-1.6944472722235204</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>-1.7189761826321814</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>115.7609819</v>
+        <v>115.76278790000001</v>
       </c>
       <c r="C193" s="5">
-        <v>0.85656241000000932</v>
+        <v>0.85806825000000231</v>
       </c>
       <c r="D193" s="5">
-        <v>9.3215112408115317</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>9.3385519467890976</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>116.29143259</v>
+        <v>116.29713692</v>
       </c>
       <c r="C194" s="5">
-        <v>0.53045068999999501</v>
+        <v>0.5343490199999934</v>
       </c>
       <c r="D194" s="5">
-        <v>5.6394727307652603</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>5.6818847108828674</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>116.67183729</v>
+        <v>116.67442115999999</v>
       </c>
       <c r="C195" s="5">
-        <v>0.38040469999999971</v>
+        <v>0.3772842399999945</v>
       </c>
       <c r="D195" s="5">
-        <v>3.9967569403410952</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>3.9631864793282068</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>116.92275524999999</v>
+        <v>116.92282981</v>
       </c>
       <c r="C196" s="5">
-        <v>0.25091795999999533</v>
+        <v>0.24840865000000178</v>
       </c>
       <c r="D196" s="5">
-        <v>2.611502350293704</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>2.5850214788987635</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>117.44833479</v>
+        <v>117.44755003</v>
       </c>
       <c r="C197" s="5">
-        <v>0.52557954000000962</v>
+        <v>0.52472022000000607</v>
       </c>
       <c r="D197" s="5">
-        <v>5.529498340630612</v>
+        <v>5.5202297272375578</v>
       </c>
       <c r="E197" s="5">
-        <v>2.3039649669213347</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>2.3058608481075771</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>118.90564875</v>
+        <v>118.90415427000001</v>
       </c>
       <c r="C198" s="5">
-        <v>1.4573139599999934</v>
+        <v>1.4566042400000043</v>
       </c>
       <c r="D198" s="5">
-        <v>15.949125552015664</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>15.940934827480246</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>118.91640021000001</v>
+        <v>118.91489392</v>
       </c>
       <c r="C199" s="5">
-        <v>1.0751460000008706E-2</v>
+        <v>1.0739649999990775E-2</v>
       </c>
       <c r="D199" s="5">
-        <v>0.10855808993890381</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>0.10844014808815139</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>119.143057</v>
+        <v>119.13972321</v>
       </c>
       <c r="C200" s="5">
-        <v>0.22665678999999272</v>
+        <v>0.2248292900000024</v>
       </c>
       <c r="D200" s="5">
-        <v>2.3113516663731737</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>2.2925507153177094</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>119.82805553999999</v>
+        <v>119.82736439999999</v>
       </c>
       <c r="C201" s="5">
-        <v>0.68499853999999516</v>
+        <v>0.68764118999999368</v>
       </c>
       <c r="D201" s="5">
-        <v>7.1216552719184145</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>7.150214301992075</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>119.68013845999999</v>
+        <v>119.68011193</v>
       </c>
       <c r="C202" s="5">
-        <v>-0.14791707999999915</v>
+        <v>-0.14725246999999797</v>
       </c>
       <c r="D202" s="5">
-        <v>-1.471277681086125</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>-1.4647200529997906</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>121.11071257</v>
+        <v>121.11184622</v>
       </c>
       <c r="C203" s="5">
-        <v>1.4305741100000091</v>
+        <v>1.4317342900000085</v>
       </c>
       <c r="D203" s="5">
-        <v>15.325598413572417</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>15.338859877107435</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>120.75424706</v>
+        <v>120.7543652</v>
       </c>
       <c r="C204" s="5">
-        <v>-0.3564655100000067</v>
+        <v>-0.3574810200000087</v>
       </c>
       <c r="D204" s="5">
-        <v>-3.475344711344841</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-3.4850531164971499</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>121.41879409000001</v>
+        <v>121.41759414000001</v>
       </c>
       <c r="C205" s="5">
-        <v>0.66454703000000848</v>
+        <v>0.66322894000001043</v>
       </c>
       <c r="D205" s="5">
-        <v>6.807564223872653</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>6.7936445132694923</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>121.66141302</v>
+        <v>121.66493964999999</v>
       </c>
       <c r="C206" s="5">
-        <v>0.24261892999999191</v>
+        <v>0.24734550999998817</v>
       </c>
       <c r="D206" s="5">
-        <v>2.4243677640839678</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>2.4721532594017326</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>121.85163802</v>
+        <v>121.85239716</v>
       </c>
       <c r="C207" s="5">
-        <v>0.19022499999999809</v>
+        <v>0.18745751000000155</v>
       </c>
       <c r="D207" s="5">
-        <v>1.8924923553821804</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>1.8646711702183572</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>121.87440513999999</v>
+        <v>121.87417213000001</v>
       </c>
       <c r="C208" s="5">
-        <v>2.2767119999997476E-2</v>
+        <v>2.177497000000983E-2</v>
       </c>
       <c r="D208" s="5">
-        <v>0.22444209629666201</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>0.21465036130343673</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>122.03721819</v>
+        <v>122.03706341</v>
       </c>
       <c r="C209" s="5">
-        <v>0.16281305000001112</v>
+        <v>0.16289127999999664</v>
       </c>
       <c r="D209" s="5">
-        <v>1.6149214713544913</v>
+        <v>1.615706249273452</v>
       </c>
       <c r="E209" s="5">
-        <v>3.9071506702968772</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>3.9077131696895195</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>122.14055626</v>
+        <v>122.14018686999999</v>
       </c>
       <c r="C210" s="5">
-        <v>0.1033380699999924</v>
+        <v>0.10312345999999195</v>
       </c>
       <c r="D210" s="5">
-        <v>1.0208758125059614</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>1.0187471172850904</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>122.14567045</v>
+        <v>122.14539866</v>
       </c>
       <c r="C211" s="5">
-        <v>5.1141900000004625E-3</v>
+        <v>5.2117900000041573E-3</v>
       </c>
       <c r="D211" s="5">
-        <v>5.0257192993963251E-2</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>5.1216689142630223E-2</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>123.15075795</v>
+        <v>123.14957919</v>
       </c>
       <c r="C212" s="5">
-        <v>1.0050875000000019</v>
+        <v>1.0041805299999993</v>
       </c>
       <c r="D212" s="5">
-        <v>10.333688567653375</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>10.323962071759119</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>123.08585882</v>
+        <v>123.08583169000001</v>
       </c>
       <c r="C213" s="5">
-        <v>-6.4899130000000582E-2</v>
+        <v>-6.3747499999990964E-2</v>
       </c>
       <c r="D213" s="5">
-        <v>-0.63055742228563805</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>-0.61940597900835836</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>122.65877532</v>
+        <v>122.65867350000001</v>
       </c>
       <c r="C214" s="5">
-        <v>-0.42708349999999484</v>
+        <v>-0.4271581900000001</v>
       </c>
       <c r="D214" s="5">
-        <v>-4.0852128839169666</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>-4.085914624037934</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>122.5021455</v>
+        <v>122.50270030999999</v>
       </c>
       <c r="C215" s="5">
-        <v>-0.15662982000000625</v>
+        <v>-0.15597319000001164</v>
       </c>
       <c r="D215" s="5">
-        <v>-1.5216304307246298</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>-1.5152971858607867</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>123.49865309</v>
+        <v>123.49849085</v>
       </c>
       <c r="C216" s="5">
-        <v>0.99650759000000733</v>
+        <v>0.99579054000000156</v>
       </c>
       <c r="D216" s="5">
-        <v>10.210332629240625</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>10.202605827479271</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>123.29848353</v>
+        <v>123.29695533</v>
       </c>
       <c r="C217" s="5">
-        <v>-0.20016956000000619</v>
+        <v>-0.20153551999999308</v>
       </c>
       <c r="D217" s="5">
-        <v>-1.9277432713279863</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>-1.940782904180216</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>123.31489839</v>
+        <v>123.3170926</v>
       </c>
       <c r="C218" s="5">
-        <v>1.6414859999997589E-2</v>
+        <v>2.0137269999992213E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>0.15987432288657732</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>0.19616415024383826</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>124.78772531</v>
+        <v>124.78778876</v>
       </c>
       <c r="C219" s="5">
-        <v>1.4728269200000028</v>
+        <v>1.4706961600000028</v>
       </c>
       <c r="D219" s="5">
-        <v>15.312350885259928</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>15.288435374802578</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>125.1656902</v>
+        <v>125.16540639</v>
       </c>
       <c r="C220" s="5">
-        <v>0.37796489000000122</v>
+        <v>0.37761763000000315</v>
       </c>
       <c r="D220" s="5">
-        <v>3.6957992310147514</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>3.6923450483373532</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>124.74154175</v>
+        <v>124.74158602</v>
       </c>
       <c r="C221" s="5">
-        <v>-0.42414845000000412</v>
+        <v>-0.42382037000000139</v>
       </c>
       <c r="D221" s="5">
-        <v>-3.9914950611744771</v>
+        <v>-3.9884737749267152</v>
       </c>
       <c r="E221" s="5">
-        <v>2.2159826322734055</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>2.2161485489976096</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>126.06751834000001</v>
+        <v>126.06747626000001</v>
       </c>
       <c r="C222" s="5">
-        <v>1.3259765900000104</v>
+        <v>1.3258902400000068</v>
       </c>
       <c r="D222" s="5">
-        <v>13.528566954795851</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>13.527628736092478</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>126.26262405</v>
+        <v>126.26261777000001</v>
       </c>
       <c r="C223" s="5">
-        <v>0.19510570999999288</v>
+        <v>0.19514150999999913</v>
       </c>
       <c r="D223" s="5">
-        <v>1.873044299448301</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>1.8733915467521456</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>126.40755467</v>
+        <v>126.40763158</v>
       </c>
       <c r="C224" s="5">
-        <v>0.14493061999999668</v>
+        <v>0.14501380999999469</v>
       </c>
       <c r="D224" s="5">
-        <v>1.3861498962369545</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>1.3869506466947623</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>126.07368792</v>
+        <v>126.0737218</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.33386674999999855</v>
+        <v>-0.33390977999999905</v>
       </c>
       <c r="D225" s="5">
-        <v>-3.1237936150998236</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>-3.1241885169152384</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>126.16579743</v>
+        <v>126.16556297</v>
       </c>
       <c r="C226" s="5">
-        <v>9.2109510000000228E-2</v>
+        <v>9.1841169999995032E-2</v>
       </c>
       <c r="D226" s="5">
-        <v>0.88025222383754098</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>0.87767729017069751</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>125.5647082</v>
+        <v>125.56508173</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.60108922999999947</v>
+        <v>-0.60048123999999348</v>
       </c>
       <c r="D227" s="5">
-        <v>-5.5696810009151161</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-5.5642040953205685</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>126.18108875999999</v>
+        <v>126.18018277</v>
       </c>
       <c r="C228" s="5">
-        <v>0.61638055999999608</v>
+        <v>0.61510103999999899</v>
       </c>
       <c r="D228" s="5">
-        <v>6.0523128457714348</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>6.0393902259234578</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>125.27324258</v>
+        <v>125.27198915</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.90784617999999284</v>
+        <v>-0.90819362000000581</v>
       </c>
       <c r="D229" s="5">
-        <v>-8.3001592504702852</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>-8.3032683892557024</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>125.1078</v>
+        <v>125.10922047</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.16544258000000411</v>
+        <v>-0.16276867999999922</v>
       </c>
       <c r="D230" s="5">
-        <v>-1.5733238132644711</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-1.5480924183300937</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>125.80910043</v>
+        <v>125.80919766</v>
       </c>
       <c r="C231" s="5">
-        <v>0.70130043000000342</v>
+        <v>0.69997718999999847</v>
       </c>
       <c r="D231" s="5">
-        <v>6.9379953226043511</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>6.9244179679848639</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>125.41986079</v>
+        <v>125.42000745</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.38923963999999955</v>
+        <v>-0.38919020999999532</v>
       </c>
       <c r="D232" s="5">
-        <v>-3.6501399231555154</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-3.6496814728745886</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>125.18627121</v>
+        <v>125.18653281</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.2335895800000003</v>
+        <v>-0.23347463999999718</v>
       </c>
       <c r="D233" s="5">
-        <v>-2.2122007318814307</v>
+        <v>-2.2111207587515391</v>
       </c>
       <c r="E233" s="5">
-        <v>0.35652073379957017</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>0.35669483144831204</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>124.91344389</v>
+        <v>124.91363214</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.27282732000000465</v>
+        <v>-0.27290066999999851</v>
       </c>
       <c r="D234" s="5">
-        <v>-2.5841239876529531</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-2.5848050875577844</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>124.27018099</v>
+        <v>124.2703119</v>
       </c>
       <c r="C235" s="5">
-        <v>-0.64326289999999631</v>
+        <v>-0.64332024000000843</v>
       </c>
       <c r="D235" s="5">
-        <v>-6.0075467878029754</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-6.0080584201866793</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>123.36511646</v>
+        <v>123.3652311</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.9050645300000042</v>
+        <v>-0.90508079999999325</v>
       </c>
       <c r="D236" s="5">
-        <v>-8.397926063178252</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-8.3980625388232149</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>123.77177887000001</v>
+        <v>123.77182793</v>
       </c>
       <c r="C237" s="5">
-        <v>0.4066624100000098</v>
+        <v>0.40659682999999802</v>
       </c>
       <c r="D237" s="5">
-        <v>4.02820771632042</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>4.0275424801140769</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>123.93245143</v>
+        <v>123.93222792</v>
       </c>
       <c r="C238" s="5">
-        <v>0.16067255999999475</v>
+        <v>0.16039999000000194</v>
       </c>
       <c r="D238" s="5">
-        <v>1.5689330915231503</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>1.5662518793305713</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>123.69095745</v>
+        <v>123.69089437</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.24149398000000133</v>
+        <v>-0.24133355000000734</v>
       </c>
       <c r="D239" s="5">
-        <v>-2.3134140547853455</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-2.3118977480256708</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>123.43396894</v>
+        <v>123.43286587</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.25698850999999934</v>
+        <v>-0.25802849999999466</v>
       </c>
       <c r="D240" s="5">
-        <v>-2.464905522540406</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-2.4747676689291231</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>123.42215261</v>
+        <v>123.42127309999999</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.181633000000204E-2</v>
+        <v>-1.1592770000007135E-2</v>
       </c>
       <c r="D241" s="5">
-        <v>-0.11481549800235191</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-0.11264536511772505</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>124.67705487000001</v>
+        <v>124.67723103</v>
       </c>
       <c r="C242" s="5">
-        <v>1.2549022600000086</v>
+        <v>1.2559579300000081</v>
       </c>
       <c r="D242" s="5">
-        <v>12.907038765477875</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>12.918608696488354</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>124.91772336</v>
+        <v>124.91842711</v>
       </c>
       <c r="C243" s="5">
-        <v>0.24066848999999024</v>
+        <v>0.24119607999999459</v>
       </c>
       <c r="D243" s="5">
-        <v>2.3411538778825181</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>2.3463375021213873</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>124.99067149</v>
+        <v>124.99124521</v>
       </c>
       <c r="C244" s="5">
-        <v>7.2948130000000333E-2</v>
+        <v>7.2818100000006325E-2</v>
       </c>
       <c r="D244" s="5">
-        <v>0.70301842040156881</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>0.70175730390129587</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>125.36834852</v>
+        <v>125.36882189000001</v>
       </c>
       <c r="C245" s="5">
-        <v>0.37767703000000097</v>
+        <v>0.37757668000000422</v>
       </c>
       <c r="D245" s="5">
-        <v>3.6868412858985122</v>
+        <v>3.6858281471557452</v>
       </c>
       <c r="E245" s="5">
-        <v>0.14544511010681216</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>0.14561396973640228</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>125.69882684</v>
+        <v>125.69919059999999</v>
       </c>
       <c r="C246" s="5">
-        <v>0.33047831999999744</v>
+        <v>0.33036870999998769</v>
       </c>
       <c r="D246" s="5">
-        <v>3.2095378831130228</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>3.2084456068740552</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>125.66329738</v>
+        <v>125.66351156</v>
       </c>
       <c r="C247" s="5">
-        <v>-3.5529459999992241E-2</v>
+        <v>-3.5679039999990891E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>-0.33865975002583815</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>-0.34008230913037396</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>125.84677025000001</v>
+        <v>125.84684677</v>
       </c>
       <c r="C248" s="5">
-        <v>0.18347287000000279</v>
+        <v>0.18333520999999564</v>
       </c>
       <c r="D248" s="5">
-        <v>1.7661804909412604</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>1.7648416392130661</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>125.43475256000001</v>
+        <v>125.43467719</v>
       </c>
       <c r="C249" s="5">
-        <v>-0.41201768999999899</v>
+        <v>-0.41216957999999693</v>
       </c>
       <c r="D249" s="5">
-        <v>-3.8587778761424496</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>-3.8601725804151554</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>126.87827869</v>
+        <v>126.87811542999999</v>
       </c>
       <c r="C250" s="5">
-        <v>1.4435261299999951</v>
+        <v>1.4434382399999919</v>
       </c>
       <c r="D250" s="5">
-        <v>14.718327842202461</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>14.717383656120742</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>126.76884925</v>
+        <v>126.76835010000001</v>
       </c>
       <c r="C251" s="5">
-        <v>-0.10942943999999954</v>
+        <v>-0.10976532999998767</v>
       </c>
       <c r="D251" s="5">
-        <v>-1.0300754952901614</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>-1.0332235716651872</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>126.69961678999999</v>
+        <v>126.69846855999999</v>
       </c>
       <c r="C252" s="5">
-        <v>-6.9232460000009155E-2</v>
+        <v>-6.9881540000011455E-2</v>
       </c>
       <c r="D252" s="5">
-        <v>-0.65339284881488213</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>-0.65950267755968683</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>126.81519974</v>
+        <v>126.81468364</v>
       </c>
       <c r="C253" s="5">
-        <v>0.11558295000000385</v>
+        <v>0.11621508000000347</v>
       </c>
       <c r="D253" s="5">
-        <v>1.1002209718009359</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>1.1062786104854005</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>126.70411244</v>
+        <v>126.70322745</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.11108729999999412</v>
+        <v>-0.1114561899999984</v>
       </c>
       <c r="D254" s="5">
-        <v>-1.0461236967882925</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>-1.0495850582658228</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>127.68289124</v>
+        <v>127.68408263000001</v>
       </c>
       <c r="C255" s="5">
-        <v>0.97877880000000062</v>
+        <v>0.98085518000000604</v>
       </c>
       <c r="D255" s="5">
-        <v>9.6740715695336821</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>9.6955463588397137</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>128.09264646</v>
+        <v>128.09352648000001</v>
       </c>
       <c r="C256" s="5">
-        <v>0.40975521999999387</v>
+        <v>0.40944385000000239</v>
       </c>
       <c r="D256" s="5">
-        <v>3.9196996773766424</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>3.9166312060656461</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>128.04297635</v>
+        <v>128.04363728999999</v>
       </c>
       <c r="C257" s="5">
-        <v>-4.9670109999993883E-2</v>
+        <v>-4.9889190000016015E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>-0.46432936590343754</v>
+        <v>-0.46636980157981345</v>
       </c>
       <c r="E257" s="5">
-        <v>2.1334155403453625</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>2.1335570995050901</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>127.77638394</v>
+        <v>127.77683564</v>
       </c>
       <c r="C258" s="5">
-        <v>-0.26659241000000122</v>
+        <v>-0.26680164999999079</v>
       </c>
       <c r="D258" s="5">
-        <v>-2.4700519468600857</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>-2.4719558355873361</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>127.96767755</v>
+        <v>127.96791736</v>
       </c>
       <c r="C259" s="5">
-        <v>0.19129361000000245</v>
+        <v>0.19108171999999968</v>
       </c>
       <c r="D259" s="5">
-        <v>1.8113827486075929</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>1.8093533559791819</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>128.63133397999999</v>
+        <v>128.63133640999999</v>
       </c>
       <c r="C260" s="5">
-        <v>0.66365642999998897</v>
+        <v>0.66341904999998746</v>
       </c>
       <c r="D260" s="5">
-        <v>6.4039682557965438</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>6.4015996073915282</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>128.79330411000001</v>
+        <v>128.7931322</v>
       </c>
       <c r="C261" s="5">
-        <v>0.16197013000001448</v>
+        <v>0.16179579000001354</v>
       </c>
       <c r="D261" s="5">
-        <v>1.5215257734466192</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>1.5198766714420442</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>128.65848271999999</v>
+        <v>128.65848265</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.13482139000001325</v>
+        <v>-0.134649550000006</v>
       </c>
       <c r="D262" s="5">
-        <v>-1.2489581117471338</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-1.2473770184670108</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>129.02300799</v>
+        <v>129.02225203</v>
       </c>
       <c r="C263" s="5">
-        <v>0.36452527000000146</v>
+        <v>0.36376938000000791</v>
       </c>
       <c r="D263" s="5">
-        <v>3.4534186428849978</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>3.4461458131165301</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>128.77073159</v>
+        <v>128.76993698000001</v>
       </c>
       <c r="C264" s="5">
-        <v>-0.25227639999999951</v>
+        <v>-0.25231504999999288</v>
       </c>
       <c r="D264" s="5">
-        <v>-2.3212698099759121</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>-2.321635080518436</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>128.95975669000001</v>
+        <v>128.95939043000001</v>
       </c>
       <c r="C265" s="5">
-        <v>0.18902510000000916</v>
+        <v>0.18945345000000202</v>
       </c>
       <c r="D265" s="5">
-        <v>1.7757951198425159</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>1.7798629419798928</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>129.38197919000001</v>
+        <v>129.38039542000001</v>
       </c>
       <c r="C266" s="5">
-        <v>0.42222250000000372</v>
+        <v>0.42100499000000013</v>
       </c>
       <c r="D266" s="5">
-        <v>4.0004033348235435</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>3.9886715028232267</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>128.69405782000001</v>
+        <v>128.69519600999999</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.68792136999999798</v>
+        <v>-0.68519941000002405</v>
       </c>
       <c r="D267" s="5">
-        <v>-6.1970595998922517</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-6.1733223187451003</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>129.02799429999999</v>
+        <v>129.02883195999999</v>
       </c>
       <c r="C268" s="5">
-        <v>0.33393647999997711</v>
+        <v>0.33363595000000146</v>
       </c>
       <c r="D268" s="5">
-        <v>3.1585952498242476</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>3.1556836734927707</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>128.79264873</v>
+        <v>128.79330096000001</v>
       </c>
       <c r="C269" s="5">
-        <v>-0.23534556999999268</v>
+        <v>-0.23553099999998039</v>
       </c>
       <c r="D269" s="5">
-        <v>-2.1669613204259419</v>
+        <v>-2.1686376376774841</v>
       </c>
       <c r="E269" s="5">
-        <v>0.58548496869581523</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>0.58547514415117075</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>130.14733203</v>
+        <v>130.14780336000001</v>
       </c>
       <c r="C270" s="5">
-        <v>1.3546833000000049</v>
+        <v>1.3545024000000012</v>
       </c>
       <c r="D270" s="5">
-        <v>13.378403391065486</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>13.37644059762475</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>130.75257711</v>
+        <v>130.75291519000001</v>
       </c>
       <c r="C271" s="5">
-        <v>0.6052450800000031</v>
+        <v>0.60511182999999846</v>
       </c>
       <c r="D271" s="5">
-        <v>5.7255258474538717</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>5.7242116523696485</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>131.11539196000001</v>
+        <v>131.11561420999999</v>
       </c>
       <c r="C272" s="5">
-        <v>0.36281485000000657</v>
+        <v>0.36269901999997955</v>
       </c>
       <c r="D272" s="5">
-        <v>3.3810743595916959</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>3.3799695444582278</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>130.59263834000001</v>
+        <v>130.59259216000001</v>
       </c>
       <c r="C273" s="5">
-        <v>-0.52275362000000314</v>
+        <v>-0.52302204999998025</v>
       </c>
       <c r="D273" s="5">
-        <v>-4.6808369745514833</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>-4.6831802977187138</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>130.84848149999999</v>
+        <v>130.84869843999999</v>
       </c>
       <c r="C274" s="5">
-        <v>0.25584315999998353</v>
+        <v>0.25610627999998314</v>
       </c>
       <c r="D274" s="5">
-        <v>2.3764091924472375</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>2.3788804645834993</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>131.11067632999999</v>
+        <v>131.11011977999999</v>
       </c>
       <c r="C275" s="5">
-        <v>0.26219482999999855</v>
+        <v>0.26142133999999828</v>
       </c>
       <c r="D275" s="5">
-        <v>2.4312442470440843</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>2.423988877669303</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>131.01885995999999</v>
+        <v>131.01855845</v>
       </c>
       <c r="C276" s="5">
-        <v>-9.1816370000003644E-2</v>
+        <v>-9.1561329999990448E-2</v>
       </c>
       <c r="D276" s="5">
-        <v>-0.83712680557396224</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>-0.83481395740074849</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>131.88025252</v>
+        <v>131.87933355999999</v>
       </c>
       <c r="C277" s="5">
-        <v>0.86139256000001296</v>
+        <v>0.86077510999999163</v>
       </c>
       <c r="D277" s="5">
-        <v>8.1811133110464063</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>8.1750550491794591</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>131.45199848999999</v>
+        <v>131.45008743</v>
       </c>
       <c r="C278" s="5">
-        <v>-0.42825403000000506</v>
+        <v>-0.42924612999999567</v>
       </c>
       <c r="D278" s="5">
-        <v>-3.8279048757050016</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>-3.8366407801773139</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>131.43142001000001</v>
+        <v>131.43235786</v>
       </c>
       <c r="C279" s="5">
-        <v>-2.0578479999983301E-2</v>
+        <v>-1.7729570000000194E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>-0.18769532158479096</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>-0.16173217436418197</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>132.11840283000001</v>
+        <v>132.11860916000001</v>
       </c>
       <c r="C280" s="5">
-        <v>0.68698281999999722</v>
+        <v>0.68625130000000922</v>
       </c>
       <c r="D280" s="5">
-        <v>6.4558120884497638</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>6.4486917982458314</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>132.6591057</v>
+        <v>132.65890844</v>
       </c>
       <c r="C281" s="5">
-        <v>0.54070286999998984</v>
+        <v>0.54029927999999927</v>
       </c>
       <c r="D281" s="5">
-        <v>5.0231413162790339</v>
+        <v>5.0192992103642808</v>
       </c>
       <c r="E281" s="5">
-        <v>3.0020789292916961</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>3.0014041500501243</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>131.27768173000001</v>
+        <v>131.27883564999999</v>
       </c>
       <c r="C282" s="5">
-        <v>-1.381423969999986</v>
+        <v>-1.380072790000014</v>
       </c>
       <c r="D282" s="5">
-        <v>-11.804586154264918</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-11.793709031961686</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>132.16073919999999</v>
+        <v>132.16158539</v>
       </c>
       <c r="C283" s="5">
-        <v>0.88305746999998291</v>
+        <v>0.88274974000000839</v>
       </c>
       <c r="D283" s="5">
-        <v>8.3773988836614031</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>8.3742943501974523</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>132.71462957</v>
+        <v>132.71529231</v>
       </c>
       <c r="C284" s="5">
-        <v>0.55389037000000485</v>
+        <v>0.55370691999999622</v>
       </c>
       <c r="D284" s="5">
-        <v>5.1468052277248599</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>5.1450274164469789</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>133.30675385000001</v>
+        <v>133.30693005000001</v>
       </c>
       <c r="C285" s="5">
-        <v>0.59212428000000727</v>
+        <v>0.59163774000001013</v>
       </c>
       <c r="D285" s="5">
-        <v>5.4873169148335732</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>5.4826688909711985</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>133.54492683000001</v>
+        <v>133.54536390000001</v>
       </c>
       <c r="C286" s="5">
-        <v>0.23817298000000164</v>
+        <v>0.23843385000000694</v>
       </c>
       <c r="D286" s="5">
-        <v>2.1651782549823251</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>2.1675702516265272</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>133.76560413999999</v>
+        <v>133.76528134</v>
       </c>
       <c r="C287" s="5">
-        <v>0.22067730999998503</v>
+        <v>0.21991743999998903</v>
       </c>
       <c r="D287" s="5">
-        <v>2.001070649019665</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>1.994111143109456</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>134.83388314999999</v>
+        <v>134.83389696</v>
       </c>
       <c r="C288" s="5">
-        <v>1.0682790099999977</v>
+        <v>1.0686156200000028</v>
       </c>
       <c r="D288" s="5">
-        <v>10.015795132362438</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>10.019116253466009</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>135.06016500999999</v>
+        <v>135.05888822</v>
       </c>
       <c r="C289" s="5">
-        <v>0.22628186000000028</v>
+        <v>0.22499125999999592</v>
       </c>
       <c r="D289" s="5">
-        <v>2.032565293223354</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>2.0208657376219019</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>135.10868909999999</v>
+        <v>135.10676803000001</v>
       </c>
       <c r="C290" s="5">
-        <v>4.8524090000000797E-2</v>
+        <v>4.7879810000011958E-2</v>
       </c>
       <c r="D290" s="5">
-        <v>0.43198605438150572</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>0.42624319654036569</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>134.82268159</v>
+        <v>134.82296088999999</v>
       </c>
       <c r="C291" s="5">
-        <v>-0.28600750999999036</v>
+        <v>-0.28380714000002172</v>
       </c>
       <c r="D291" s="5">
-        <v>-2.5108760067883318</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>-2.4918164909807583</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>135.26128005999999</v>
+        <v>135.26052179999999</v>
       </c>
       <c r="C292" s="5">
-        <v>0.43859846999998808</v>
+        <v>0.43756091000000197</v>
       </c>
       <c r="D292" s="5">
-        <v>3.974391274944189</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>3.9648125374265764</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>135.27955585999999</v>
+        <v>135.27829967</v>
       </c>
       <c r="C293" s="5">
-        <v>1.8275799999997844E-2</v>
+        <v>1.7777870000003304E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>0.1622582968084485</v>
+        <v>0.15783520702974396</v>
       </c>
       <c r="E293" s="5">
-        <v>1.9753262666536875</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>1.9745309687850376</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>135.44727424999999</v>
+        <v>135.44927971999999</v>
       </c>
       <c r="C294" s="5">
-        <v>0.16771839000000455</v>
+        <v>0.17098004999999716</v>
       </c>
       <c r="D294" s="5">
-        <v>1.4979361084175524</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>1.5272839238124947</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>135.66411171999999</v>
+        <v>135.66551791000001</v>
       </c>
       <c r="C295" s="5">
-        <v>0.21683747000000153</v>
+        <v>0.21623819000001276</v>
       </c>
       <c r="D295" s="5">
-        <v>1.9380849601430716</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>1.9326526326158167</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>135.86111901000001</v>
+        <v>135.86229230000001</v>
       </c>
       <c r="C296" s="5">
-        <v>0.19700729000001616</v>
+        <v>0.19677439000000163</v>
       </c>
       <c r="D296" s="5">
-        <v>1.7565890895682834</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>1.7544775429332526</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>136.72130163</v>
+        <v>136.72183451999999</v>
       </c>
       <c r="C297" s="5">
-        <v>0.86018261999998913</v>
+        <v>0.85954221999998026</v>
       </c>
       <c r="D297" s="5">
-        <v>7.8678356050704057</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>7.8617024774084276</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>136.84355357000001</v>
+        <v>136.84423086000001</v>
       </c>
       <c r="C298" s="5">
-        <v>0.12225194000001238</v>
+        <v>0.12239634000002297</v>
       </c>
       <c r="D298" s="5">
-        <v>1.0782954273906187</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>1.0795711238857919</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>136.96420756000001</v>
+        <v>136.96432121000001</v>
       </c>
       <c r="C299" s="5">
-        <v>0.12065398999999388</v>
+        <v>0.12009034999999812</v>
       </c>
       <c r="D299" s="5">
-        <v>1.0631773162728342</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>1.0581813810176977</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>136.24162143000001</v>
+        <v>136.24151742999999</v>
       </c>
       <c r="C300" s="5">
-        <v>-0.72258612999999627</v>
+        <v>-0.72280378000002088</v>
       </c>
       <c r="D300" s="5">
-        <v>-6.1503681175638869</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>-6.1521622746613662</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>136.60503904999999</v>
+        <v>136.60400953999999</v>
       </c>
       <c r="C301" s="5">
-        <v>0.36341761999997857</v>
+        <v>0.36249211000000514</v>
       </c>
       <c r="D301" s="5">
-        <v>3.2483201361884539</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>3.2399287715470626</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>136.79383465999999</v>
+        <v>136.7916644</v>
       </c>
       <c r="C302" s="5">
-        <v>0.18879560999999967</v>
+        <v>0.18765486000000919</v>
       </c>
       <c r="D302" s="5">
-        <v>1.6711301592637007</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>1.6609689779075065</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>136.51144929</v>
+        <v>136.51110639999999</v>
       </c>
       <c r="C303" s="5">
-        <v>-0.28238536999998587</v>
+        <v>-0.28055800000001341</v>
       </c>
       <c r="D303" s="5">
-        <v>-2.4492437483093044</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>-2.4336107588285194</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>136.45050458</v>
+        <v>136.4486546</v>
       </c>
       <c r="C304" s="5">
-        <v>-6.0944710000001123E-2</v>
+        <v>-6.2451799999990953E-2</v>
       </c>
       <c r="D304" s="5">
-        <v>-0.53441922950043796</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>-0.54760291784213821</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>136.93458838999999</v>
+        <v>136.93207519000001</v>
       </c>
       <c r="C305" s="5">
-        <v>0.48408380999998712</v>
+        <v>0.48342059000000859</v>
       </c>
       <c r="D305" s="5">
-        <v>4.341283944055685</v>
+        <v>4.3352797160848278</v>
       </c>
       <c r="E305" s="5">
-        <v>1.2234165905399497</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>1.2224987481615823</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>137.18433149000001</v>
+        <v>137.18722047</v>
       </c>
       <c r="C306" s="5">
-        <v>0.24974310000001765</v>
+        <v>0.25514527999999359</v>
       </c>
       <c r="D306" s="5">
-        <v>2.2106633094480355</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>2.2590150864086889</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>137.41365493999999</v>
+        <v>137.41558774000001</v>
       </c>
       <c r="C307" s="5">
-        <v>0.22932344999998122</v>
+        <v>0.22836727000000678</v>
       </c>
       <c r="D307" s="5">
-        <v>2.024519713443107</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>2.0159580593860804</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>138.03240757</v>
+        <v>138.03411618000001</v>
       </c>
       <c r="C308" s="5">
-        <v>0.61875263000001723</v>
+        <v>0.61852844000000573</v>
       </c>
       <c r="D308" s="5">
-        <v>5.5392643085218074</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>5.5371275239826101</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>138.25969989999999</v>
+        <v>138.26089228999999</v>
       </c>
       <c r="C309" s="5">
-        <v>0.22729232999998317</v>
+        <v>0.22677610999997455</v>
       </c>
       <c r="D309" s="5">
-        <v>1.9939854097584586</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>1.9893908781493108</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>138.54700686000001</v>
+        <v>138.5473001</v>
       </c>
       <c r="C310" s="5">
-        <v>0.28730696000002354</v>
+        <v>0.28640781000001425</v>
       </c>
       <c r="D310" s="5">
-        <v>2.5223270213042159</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>2.5143211138653809</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>138.96105105000001</v>
+        <v>138.96191519000001</v>
       </c>
       <c r="C311" s="5">
-        <v>0.41404418999999848</v>
+        <v>0.41461509000001229</v>
       </c>
       <c r="D311" s="5">
-        <v>3.6457049511080752</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>3.6508069601822957</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>139.22714593000001</v>
+        <v>139.22685901</v>
       </c>
       <c r="C312" s="5">
-        <v>0.26609487999999715</v>
+        <v>0.26494381999998495</v>
       </c>
       <c r="D312" s="5">
-        <v>2.3222218669290307</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>2.3120564158596979</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>139.40247909999999</v>
+        <v>139.40185234</v>
       </c>
       <c r="C313" s="5">
-        <v>0.1753331699999876</v>
+        <v>0.17499333000000661</v>
       </c>
       <c r="D313" s="5">
-        <v>1.5217092524506981</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>1.5187425277789934</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>139.45136772999999</v>
+        <v>139.44909208999999</v>
       </c>
       <c r="C314" s="5">
-        <v>4.8888629999993327E-2</v>
+        <v>4.7239749999988589E-2</v>
       </c>
       <c r="D314" s="5">
-        <v>0.42165424737099499</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>0.40740832069168231</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>140.00751056999999</v>
+        <v>140.00662202999999</v>
       </c>
       <c r="C315" s="5">
-        <v>0.5561428400000068</v>
+        <v>0.55752993999999489</v>
       </c>
       <c r="D315" s="5">
-        <v>4.8920722816774287</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>4.9046251645263439</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>139.87592866</v>
+        <v>139.87330645</v>
       </c>
       <c r="C316" s="5">
-        <v>-0.1315819099999942</v>
+        <v>-0.13331557999998722</v>
       </c>
       <c r="D316" s="5">
-        <v>-1.1219731331708505</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>-1.1366856429413263</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>139.92835962000001</v>
+        <v>139.92559575000001</v>
       </c>
       <c r="C317" s="5">
-        <v>5.2430960000009463E-2</v>
+        <v>5.2289300000012418E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>0.45073534624182621</v>
+        <v>0.44952347145537086</v>
       </c>
       <c r="E317" s="5">
-        <v>2.1862783283603582</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>2.1861353929284677</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>140.79203136000001</v>
+        <v>140.79445691000001</v>
       </c>
       <c r="C318" s="5">
-        <v>0.86367174000000091</v>
+        <v>0.86886115999999447</v>
       </c>
       <c r="D318" s="5">
-        <v>7.6633738178931932</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>7.7111610870386205</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>140.73334668999999</v>
+        <v>140.73533484999999</v>
       </c>
       <c r="C319" s="5">
-        <v>-5.8684670000019423E-2</v>
+        <v>-5.9122060000021293E-2</v>
       </c>
       <c r="D319" s="5">
-        <v>-0.49903667070647639</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>-0.50273887565799313</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>140.6023691</v>
+        <v>140.60413253999999</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.13097758999998632</v>
+        <v>-0.13120230999999194</v>
       </c>
       <c r="D320" s="5">
-        <v>-1.1111159848379515</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-1.1129969342453805</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>140.49789924999999</v>
+        <v>140.49794312</v>
       </c>
       <c r="C321" s="5">
-        <v>-0.10446985000001519</v>
+        <v>-0.10618941999999265</v>
       </c>
       <c r="D321" s="5">
-        <v>-0.88798486861479953</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>-0.90252913687413061</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>140.89920235</v>
+        <v>140.90205949</v>
       </c>
       <c r="C322" s="5">
-        <v>0.40130310000000691</v>
+        <v>0.404116369999997</v>
       </c>
       <c r="D322" s="5">
-        <v>3.4819124926979139</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>3.5067082161527097</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>141.19284895999999</v>
+        <v>141.19367334</v>
       </c>
       <c r="C323" s="5">
-        <v>0.29364660999999614</v>
+        <v>0.2916138500000045</v>
       </c>
       <c r="D323" s="5">
-        <v>2.5297746534706178</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>2.5120110253875616</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>141.85899967</v>
+        <v>141.86092325000001</v>
       </c>
       <c r="C324" s="5">
-        <v>0.6661507100000108</v>
+        <v>0.66724991000000955</v>
       </c>
       <c r="D324" s="5">
-        <v>5.8108735175832704</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>5.8206776198780563</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>141.65635115000001</v>
+        <v>141.65491574000001</v>
       </c>
       <c r="C325" s="5">
-        <v>-0.20264851999999678</v>
+        <v>-0.20600751000000628</v>
       </c>
       <c r="D325" s="5">
-        <v>-1.7008203570039182</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>-1.7287641845398993</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>141.63848141</v>
+        <v>141.63522093</v>
       </c>
       <c r="C326" s="5">
-        <v>-1.786974000000896E-2</v>
+        <v>-1.9694810000004281E-2</v>
       </c>
       <c r="D326" s="5">
-        <v>-0.15127324745640713</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>-0.16671294354798638</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>141.81897226999999</v>
+        <v>141.81770667999999</v>
       </c>
       <c r="C327" s="5">
-        <v>0.18049085999999193</v>
+        <v>0.18248574999998368</v>
       </c>
       <c r="D327" s="5">
-        <v>1.5399311049997477</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>1.5571082104881118</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>141.80492568</v>
+        <v>141.80125727999999</v>
       </c>
       <c r="C328" s="5">
-        <v>-1.404658999999242E-2</v>
+        <v>-1.6449399999999059E-2</v>
       </c>
       <c r="D328" s="5">
-        <v>-0.11879037383064617</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>-0.1390989375138374</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>142.12644564999999</v>
+        <v>142.12324594</v>
       </c>
       <c r="C329" s="5">
-        <v>0.3215199699999971</v>
+        <v>0.32198866000001658</v>
       </c>
       <c r="D329" s="5">
-        <v>2.7549951392352945</v>
+        <v>2.7591337421794426</v>
       </c>
       <c r="E329" s="5">
-        <v>1.5708652884728114</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>1.5705848370490161</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>141.54058520000001</v>
+        <v>141.54293609999999</v>
       </c>
       <c r="C330" s="5">
-        <v>-0.58586044999998421</v>
+        <v>-0.5803098400000124</v>
       </c>
       <c r="D330" s="5">
-        <v>-4.8359097373809723</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>-4.7912224399708991</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>141.57027122</v>
+        <v>141.57267343999999</v>
       </c>
       <c r="C331" s="5">
-        <v>2.9686019999985547E-2</v>
+        <v>2.9737339999996948E-2</v>
       </c>
       <c r="D331" s="5">
-        <v>0.25197257452478361</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>0.2524044809499193</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>142.28628405000001</v>
+        <v>142.28807047000001</v>
       </c>
       <c r="C332" s="5">
-        <v>0.71601283000001104</v>
+        <v>0.71539703000001964</v>
       </c>
       <c r="D332" s="5">
-        <v>6.2408852435505757</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>6.2352590229331817</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>142.1701453</v>
+        <v>142.16868568999999</v>
       </c>
       <c r="C333" s="5">
-        <v>-0.11613875000000462</v>
+        <v>-0.11938478000001851</v>
       </c>
       <c r="D333" s="5">
-        <v>-0.97509429442856899</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>-1.0022096129604696</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>142.05931511</v>
+        <v>142.06481047</v>
       </c>
       <c r="C334" s="5">
-        <v>-0.11083019000000149</v>
+        <v>-0.10387521999999194</v>
       </c>
       <c r="D334" s="5">
-        <v>-0.93147175704793028</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>-0.87326239618857882</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>142.02322538000001</v>
+        <v>142.02410058000001</v>
       </c>
       <c r="C335" s="5">
-        <v>-3.6089729999986275E-2</v>
+        <v>-4.0709889999988036E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>-0.30443068927417105</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>-0.34332884593791801</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>141.19618473</v>
+        <v>141.20033255999999</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.82704065000001492</v>
+        <v>-0.82376802000001703</v>
       </c>
       <c r="D336" s="5">
-        <v>-6.768411234749383</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-6.7424367548886366</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>141.53434630999999</v>
+        <v>141.53183786</v>
       </c>
       <c r="C337" s="5">
-        <v>0.33816157999999064</v>
+        <v>0.33150530000000344</v>
       </c>
       <c r="D337" s="5">
-        <v>2.9121329905177573</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>2.8539842950165539</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>141.27499238999999</v>
+        <v>141.27038711</v>
       </c>
       <c r="C338" s="5">
-        <v>-0.25935391999999524</v>
+        <v>-0.26145074999999451</v>
       </c>
       <c r="D338" s="5">
-        <v>-2.1769070932604384</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>-2.1943670729776876</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>141.76343366</v>
+        <v>141.76029661999999</v>
       </c>
       <c r="C339" s="5">
-        <v>0.48844127000000981</v>
+        <v>0.48990950999998972</v>
       </c>
       <c r="D339" s="5">
-        <v>4.2286647089122553</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>4.2417602886233974</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>141.26452857000001</v>
+        <v>141.26171244</v>
       </c>
       <c r="C340" s="5">
-        <v>-0.49890508999999383</v>
+        <v>-0.4985841799999946</v>
       </c>
       <c r="D340" s="5">
-        <v>-4.1423431514209241</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>-4.1398198499231214</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>141.57617511999999</v>
+        <v>141.57416892000001</v>
       </c>
       <c r="C341" s="5">
-        <v>0.31164654999997765</v>
+        <v>0.3124564800000087</v>
       </c>
       <c r="D341" s="5">
-        <v>2.6797037848507843</v>
+        <v>2.6868071512701874</v>
       </c>
       <c r="E341" s="5">
-        <v>-0.38716969771769305</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>-0.38633864317438871</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>142.15970941</v>
+        <v>142.16076007000001</v>
       </c>
       <c r="C342" s="5">
-        <v>0.58353429000001711</v>
+        <v>0.58659115000000384</v>
       </c>
       <c r="D342" s="5">
-        <v>5.059716308962714</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>5.086902436498475</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>142.53202752999999</v>
+        <v>142.53531935000001</v>
       </c>
       <c r="C343" s="5">
-        <v>0.37231811999998854</v>
+        <v>0.37455927999999972</v>
       </c>
       <c r="D343" s="5">
-        <v>3.1884840067649467</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>3.2079319476953305</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>142.60382397000001</v>
+        <v>142.60511244</v>
       </c>
       <c r="C344" s="5">
-        <v>7.1796440000014172E-2</v>
+        <v>6.9793089999990343E-2</v>
       </c>
       <c r="D344" s="5">
-        <v>0.60614321159171425</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>0.58917066120613981</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>142.63748031</v>
+        <v>142.63281900999999</v>
       </c>
       <c r="C345" s="5">
-        <v>3.3656339999993179E-2</v>
+        <v>2.7706569999992325E-2</v>
       </c>
       <c r="D345" s="5">
-        <v>0.28358338589793419</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>0.23339580709962338</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>142.42248558</v>
+        <v>142.43152423999999</v>
       </c>
       <c r="C346" s="5">
-        <v>-0.2149947300000008</v>
+        <v>-0.20129477000000406</v>
       </c>
       <c r="D346" s="5">
-        <v>-1.7938174869252865</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>-1.6804517291658327</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>143.09647032000001</v>
+        <v>143.09888078</v>
       </c>
       <c r="C347" s="5">
-        <v>0.67398474000000874</v>
+        <v>0.66735654000001432</v>
       </c>
       <c r="D347" s="5">
-        <v>5.8289107660995265</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>5.7697264047077645</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>143.2065456</v>
+        <v>143.21350362000001</v>
       </c>
       <c r="C348" s="5">
-        <v>0.11007527999998956</v>
+        <v>0.11462284000000977</v>
       </c>
       <c r="D348" s="5">
-        <v>0.92700134614898122</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>0.96545127804170683</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>143.31825696000001</v>
+        <v>143.3131444</v>
       </c>
       <c r="C349" s="5">
-        <v>0.11171136000001525</v>
+        <v>9.9640779999987217E-2</v>
       </c>
       <c r="D349" s="5">
-        <v>0.94011256572650304</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>0.83810214234767422</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>142.93393053</v>
+        <v>142.92755618999999</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.38432643000001576</v>
+        <v>-0.38558821000000876</v>
       </c>
       <c r="D350" s="5">
-        <v>-3.1709153050431871</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>-3.1812839730206988</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>143.82598160000001</v>
+        <v>143.82065406000001</v>
       </c>
       <c r="C351" s="5">
-        <v>0.89205107000000794</v>
+        <v>0.89309787000001961</v>
       </c>
       <c r="D351" s="5">
-        <v>7.7516979929199703</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>7.7614673965433756</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>143.65715370999999</v>
+        <v>143.65514843</v>
       </c>
       <c r="C352" s="5">
-        <v>-0.16882789000001708</v>
+        <v>-0.16550563000001262</v>
       </c>
       <c r="D352" s="5">
-        <v>-1.3995427564350127</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>-1.3722266059210675</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>143.84690347</v>
+        <v>143.84625622999999</v>
       </c>
       <c r="C353" s="5">
-        <v>0.1897497600000122</v>
+        <v>0.1911077999999975</v>
       </c>
       <c r="D353" s="5">
-        <v>1.5965872705695272</v>
+        <v>1.6081204029377627</v>
       </c>
       <c r="E353" s="5">
-        <v>1.6038915785621111</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>1.6048741993914817</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>143.73036515999999</v>
+        <v>143.73071218000001</v>
       </c>
       <c r="C354" s="5">
-        <v>-0.11653831000000991</v>
+        <v>-0.11554404999998269</v>
       </c>
       <c r="D354" s="5">
-        <v>-0.96786594093180023</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>-0.95964922661084806</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>144.21873108</v>
+        <v>144.22263520999999</v>
       </c>
       <c r="C355" s="5">
-        <v>0.48836592000000678</v>
+        <v>0.49192302999998105</v>
       </c>
       <c r="D355" s="5">
-        <v>4.154417279531919</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>4.1852384004594123</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>144.24157685</v>
+        <v>144.24197407</v>
       </c>
       <c r="C356" s="5">
-        <v>2.284577000000354E-2</v>
+        <v>1.9338860000004843E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>0.19025837965342962</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>0.16102711224756927</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>144.60163646999999</v>
+        <v>144.59516184</v>
       </c>
       <c r="C357" s="5">
-        <v>0.36005961999998704</v>
+        <v>0.35318777000000523</v>
       </c>
       <c r="D357" s="5">
-        <v>3.036941267012816</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>2.9781892737752891</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>144.86220924</v>
+        <v>144.87567308999999</v>
       </c>
       <c r="C358" s="5">
-        <v>0.26057277000001022</v>
+        <v>0.28051124999998933</v>
       </c>
       <c r="D358" s="5">
-        <v>2.1839660592404275</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>2.352972574514367</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>145.27984179000001</v>
+        <v>145.28568572</v>
       </c>
       <c r="C359" s="5">
-        <v>0.41763255000000754</v>
+        <v>0.41001263000001131</v>
       </c>
       <c r="D359" s="5">
-        <v>3.51494330526676</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>3.449484246514456</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>145.65922578000001</v>
+        <v>145.66638219999999</v>
       </c>
       <c r="C360" s="5">
-        <v>0.379383990000008</v>
+        <v>0.38069647999998324</v>
       </c>
       <c r="D360" s="5">
-        <v>3.1790839927443137</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>3.1901109431071717</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>146.17207723000001</v>
+        <v>146.16446759999999</v>
       </c>
       <c r="C361" s="5">
-        <v>0.51285144999999943</v>
+        <v>0.49808540000000789</v>
       </c>
       <c r="D361" s="5">
-        <v>4.307865350975093</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>4.1812822709502928</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>146.01133759999999</v>
+        <v>146.00087597999999</v>
       </c>
       <c r="C362" s="5">
-        <v>-0.16073963000002323</v>
+        <v>-0.16359162000000538</v>
       </c>
       <c r="D362" s="5">
-        <v>-1.3116404718862329</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>-1.3348388063098571</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>145.77706316999999</v>
+        <v>145.76752311000001</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.23427442999999926</v>
+        <v>-0.23335286999997606</v>
       </c>
       <c r="D363" s="5">
-        <v>-1.9084932273309874</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>-1.9011867221543244</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>146.32626690999999</v>
+        <v>146.32439472999999</v>
       </c>
       <c r="C364" s="5">
-        <v>0.54920373999999583</v>
+        <v>0.55687161999998125</v>
       </c>
       <c r="D364" s="5">
-        <v>4.6157699414266951</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>4.6818874541710631</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>146.54901817999999</v>
+        <v>146.55407614999999</v>
       </c>
       <c r="C365" s="5">
-        <v>0.22275127000000339</v>
+        <v>0.22968141999999148</v>
       </c>
       <c r="D365" s="5">
-        <v>1.842122641535382</v>
+        <v>1.8999542856025453</v>
       </c>
       <c r="E365" s="5">
-        <v>1.8784656776178243</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>1.8824403157704506</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>148.04594539000001</v>
+        <v>148.04446214999999</v>
       </c>
       <c r="C366" s="5">
-        <v>1.4969272100000239</v>
+        <v>1.4903860000000009</v>
       </c>
       <c r="D366" s="5">
-        <v>12.970032450579394</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>12.909679090933146</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>148.14271518000001</v>
+        <v>148.14701020000001</v>
       </c>
       <c r="C367" s="5">
-        <v>9.6769789999996192E-2</v>
+        <v>0.1025480500000242</v>
       </c>
       <c r="D367" s="5">
-        <v>0.78720244789420857</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>0.83439503824762618</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>147.95304102</v>
+        <v>147.95225149999999</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.18967416000000981</v>
+        <v>-0.1947587000000226</v>
       </c>
       <c r="D368" s="5">
-        <v>-1.5256437697698577</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-1.5662009379319719</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>131.54515409000001</v>
+        <v>131.53866826000001</v>
       </c>
       <c r="C369" s="5">
-        <v>-16.407886929999989</v>
+        <v>-16.41358323999998</v>
       </c>
       <c r="D369" s="5">
-        <v>-75.598782531546433</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-75.611654160024784</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>136.5637954</v>
+        <v>136.58493265000001</v>
       </c>
       <c r="C370" s="5">
-        <v>5.0186413099999925</v>
+        <v>5.0462643900000046</v>
       </c>
       <c r="D370" s="5">
-        <v>56.721540100968241</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>57.105803010954716</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>140.68474728000001</v>
+        <v>140.69232131000001</v>
       </c>
       <c r="C371" s="5">
-        <v>4.1209518800000069</v>
+        <v>4.107388659999998</v>
       </c>
       <c r="D371" s="5">
-        <v>42.868747786942585</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>42.69581238913154</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>138.89757968999999</v>
+        <v>138.90558888000001</v>
       </c>
       <c r="C372" s="5">
-        <v>-1.7871675900000241</v>
+        <v>-1.7867324300000007</v>
       </c>
       <c r="D372" s="5">
-        <v>-14.222781211955638</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>-14.218843482659182</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>141.43595278000001</v>
+        <v>141.42330744</v>
       </c>
       <c r="C373" s="5">
-        <v>2.5383730900000216</v>
+        <v>2.5177185599999916</v>
       </c>
       <c r="D373" s="5">
-        <v>24.274409171130774</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>24.055275580168022</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>141.81030201999999</v>
+        <v>141.80288648000001</v>
       </c>
       <c r="C374" s="5">
-        <v>0.37434923999998659</v>
+        <v>0.37957904000001008</v>
       </c>
       <c r="D374" s="5">
-        <v>3.2227769557869212</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>3.2687636397678688</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>143.10985837999999</v>
+        <v>143.07536544999999</v>
       </c>
       <c r="C375" s="5">
-        <v>1.2995563599999969</v>
+        <v>1.2724789699999803</v>
       </c>
       <c r="D375" s="5">
-        <v>11.568408970110088</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>11.315979335356619</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>144.31260399999999</v>
+        <v>144.31476498999999</v>
       </c>
       <c r="C376" s="5">
-        <v>1.2027456200000017</v>
+        <v>1.2393995399999937</v>
       </c>
       <c r="D376" s="5">
-        <v>10.564711110098713</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>10.904924669543803</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>145.07909174</v>
+        <v>145.0936423</v>
       </c>
       <c r="C377" s="5">
-        <v>0.7664877400000023</v>
+        <v>0.77887731000001281</v>
       </c>
       <c r="D377" s="5">
-        <v>6.5630832268893657</v>
+        <v>6.6722358591683406</v>
       </c>
       <c r="E377" s="5">
-        <v>-1.0030271497244336</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-0.99651533984302931</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>145.71618712</v>
+        <v>145.71474117</v>
       </c>
       <c r="C378" s="5">
-        <v>0.63709538000000521</v>
+        <v>0.62109886999999731</v>
       </c>
       <c r="D378" s="5">
-        <v>5.3987957110681384</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>5.2594932272533201</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>145.63107463</v>
+        <v>145.6424926</v>
       </c>
       <c r="C379" s="5">
-        <v>-8.5112490000000207E-2</v>
+        <v>-7.224856999999929E-2</v>
       </c>
       <c r="D379" s="5">
-        <v>-0.69866989756717235</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-0.59336650223217324</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>146.34308224</v>
+        <v>146.34361200999999</v>
       </c>
       <c r="C380" s="5">
-        <v>0.71200761000000057</v>
+        <v>0.70111940999998978</v>
       </c>
       <c r="D380" s="5">
-        <v>6.0273049953364355</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>5.9322026681980278</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>147.78645170999999</v>
+        <v>147.78396570000001</v>
       </c>
       <c r="C381" s="5">
-        <v>1.4433694699999933</v>
+        <v>1.4403536900000233</v>
       </c>
       <c r="D381" s="5">
-        <v>12.499111095478831</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>12.471518232063517</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>147.90259005999999</v>
+        <v>147.93143051000001</v>
       </c>
       <c r="C382" s="5">
-        <v>0.11613834999999995</v>
+        <v>0.14746481000000244</v>
       </c>
       <c r="D382" s="5">
-        <v>0.94710959839603426</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>1.2040018991031687</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>149.12655903000001</v>
+        <v>149.13512385999999</v>
       </c>
       <c r="C383" s="5">
-        <v>1.2239689700000156</v>
+        <v>1.2036933499999805</v>
       </c>
       <c r="D383" s="5">
-        <v>10.395306897008583</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>10.213244538480627</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>148.81237644999999</v>
+        <v>148.81621224</v>
       </c>
       <c r="C384" s="5">
-        <v>-0.31418258000002197</v>
+        <v>-0.3189116199999944</v>
       </c>
       <c r="D384" s="5">
-        <v>-2.4990915400109337</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>-2.5361223309264935</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>149.60392999000001</v>
+        <v>149.58565562000001</v>
       </c>
       <c r="C385" s="5">
-        <v>0.79155354000002376</v>
+        <v>0.76944338000001267</v>
       </c>
       <c r="D385" s="5">
-        <v>6.5730515531495559</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>6.3840290057101345</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>150.40002851</v>
+        <v>150.39190273</v>
       </c>
       <c r="C386" s="5">
-        <v>0.79609851999998682</v>
+        <v>0.80624710999998683</v>
       </c>
       <c r="D386" s="5">
-        <v>6.5758967339246466</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>6.6630644108870651</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>151.73295819000001</v>
+        <v>151.65975337</v>
       </c>
       <c r="C387" s="5">
-        <v>1.3329296800000066</v>
+        <v>1.267850640000006</v>
       </c>
       <c r="D387" s="5">
-        <v>11.16909651198068</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>10.598871852236114</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>151.96291811</v>
+        <v>151.97096094</v>
       </c>
       <c r="C388" s="5">
-        <v>0.22995991999999887</v>
+        <v>0.31120756999999344</v>
       </c>
       <c r="D388" s="5">
-        <v>1.8339046555368332</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>2.4903958267514126</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>152.22635314999999</v>
+        <v>152.26163980999999</v>
       </c>
       <c r="C389" s="5">
-        <v>0.26343503999999029</v>
+        <v>0.29067886999999359</v>
       </c>
       <c r="D389" s="5">
-        <v>2.1002071247618215</v>
+        <v>2.3195725500585462</v>
       </c>
       <c r="E389" s="5">
-        <v>4.9264586125261856</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>4.9402560969413312</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>152.44486509000001</v>
+        <v>152.44476899</v>
       </c>
       <c r="C390" s="5">
-        <v>0.21851194000001328</v>
+        <v>0.18312918000000877</v>
       </c>
       <c r="D390" s="5">
-        <v>1.7361936512272358</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>1.4528579822669307</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>153.59241129</v>
+        <v>153.61245922000001</v>
       </c>
       <c r="C391" s="5">
-        <v>1.1475461999999936</v>
+        <v>1.1676902300000052</v>
       </c>
       <c r="D391" s="5">
-        <v>9.4166714843854304</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>9.5890053083349081</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>153.88364704</v>
+        <v>153.88788769999999</v>
       </c>
       <c r="C392" s="5">
-        <v>0.29123574999999846</v>
+        <v>0.27542847999998799</v>
       </c>
       <c r="D392" s="5">
-        <v>2.2992721249794679</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>2.172956010548166</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>154.54396735</v>
+        <v>154.54708324000001</v>
       </c>
       <c r="C393" s="5">
-        <v>0.66032031000000302</v>
+        <v>0.65919554000001312</v>
       </c>
       <c r="D393" s="5">
-        <v>5.2725244025610296</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>5.2631822228198955</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>154.31637076000001</v>
+        <v>154.35220527999999</v>
       </c>
       <c r="C394" s="5">
-        <v>-0.22759658999999033</v>
+        <v>-0.19487796000001367</v>
       </c>
       <c r="D394" s="5">
-        <v>-1.752993284230453</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>-1.5027039181664481</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>153.80747421999999</v>
+        <v>153.8173645</v>
       </c>
       <c r="C395" s="5">
-        <v>-0.50889654000002338</v>
+        <v>-0.53484077999999613</v>
       </c>
       <c r="D395" s="5">
-        <v>-3.8863051137661198</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>-4.079744794113072</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>156.08479281999999</v>
+        <v>156.09141022</v>
       </c>
       <c r="C396" s="5">
-        <v>2.277318600000001</v>
+        <v>2.2740457200000037</v>
       </c>
       <c r="D396" s="5">
-        <v>19.288292675202779</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>19.256939771410519</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>156.93343087</v>
+        <v>156.89806562999999</v>
       </c>
       <c r="C397" s="5">
-        <v>0.84863805000000525</v>
+        <v>0.80665540999999052</v>
       </c>
       <c r="D397" s="5">
-        <v>6.723122995204367</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>6.3807431087566036</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>157.04291817999999</v>
+        <v>157.02323570999999</v>
       </c>
       <c r="C398" s="5">
-        <v>0.10948730999999157</v>
+        <v>0.12517008000000374</v>
       </c>
       <c r="D398" s="5">
-        <v>0.84042062418714369</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>0.96154732622333317</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>157.2804773</v>
+        <v>157.15006646000001</v>
       </c>
       <c r="C399" s="5">
-        <v>0.23755912000001445</v>
+        <v>0.12683075000001054</v>
       </c>
       <c r="D399" s="5">
-        <v>1.8304212489858251</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>0.97358108409857369</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>157.11397475000001</v>
+        <v>157.14405984000001</v>
       </c>
       <c r="C400" s="5">
-        <v>-0.16650254999998992</v>
+        <v>-6.0066199999937453E-3</v>
       </c>
       <c r="D400" s="5">
-        <v>-1.2629908525128353</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>-4.5856989351422683E-2</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>157.32696245</v>
+        <v>157.38961854999999</v>
       </c>
       <c r="C401" s="5">
-        <v>0.21298769999998513</v>
+        <v>0.24555870999998319</v>
       </c>
       <c r="D401" s="5">
-        <v>1.6389344485464363</v>
+        <v>1.8913615458051147</v>
       </c>
       <c r="E401" s="5">
-        <v>3.3506743047138521</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>3.3678730548278413</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>158.18004094</v>
+        <v>158.18931151999999</v>
       </c>
       <c r="C402" s="5">
-        <v>0.85307849000000147</v>
+        <v>0.79969296999999528</v>
       </c>
       <c r="D402" s="5">
-        <v>6.7043957318602798</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>6.2704787094010284</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>158.71528484999999</v>
+        <v>158.7480324</v>
       </c>
       <c r="C403" s="5">
-        <v>0.53524390999999127</v>
+        <v>0.55872088000000986</v>
       </c>
       <c r="D403" s="5">
-        <v>4.1369446103315832</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>4.3216825487848887</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>159.38360878</v>
+        <v>159.39358258999999</v>
       </c>
       <c r="C404" s="5">
-        <v>0.66832393000001389</v>
+        <v>0.64555018999999447</v>
       </c>
       <c r="D404" s="5">
-        <v>5.171686141934817</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>4.9904438131403994</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>159.41541957999999</v>
+        <v>159.42316966999999</v>
       </c>
       <c r="C405" s="5">
-        <v>3.1810799999988149E-2</v>
+        <v>2.9587079999998878E-2</v>
       </c>
       <c r="D405" s="5">
-        <v>0.23976675896657529</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>0.22297488579958724</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>160.08164626000001</v>
+        <v>160.12166572999999</v>
       </c>
       <c r="C406" s="5">
-        <v>0.6662266800000225</v>
+        <v>0.69849605999999653</v>
       </c>
       <c r="D406" s="5">
-        <v>5.1319170794106306</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>5.3862418852769656</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>159.59721977999999</v>
+        <v>159.60664467999999</v>
       </c>
       <c r="C407" s="5">
-        <v>-0.48442648000002464</v>
+        <v>-0.51502105000000142</v>
       </c>
       <c r="D407" s="5">
-        <v>-3.5715121775089842</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>-3.7921696613489764</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>158.43741807999999</v>
+        <v>158.43978200000001</v>
       </c>
       <c r="C408" s="5">
-        <v>-1.1598017000000027</v>
+        <v>-1.1668626799999799</v>
       </c>
       <c r="D408" s="5">
-        <v>-8.3802254680960466</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-8.4287334745915761</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>160.5434741</v>
+        <v>160.48823548999999</v>
       </c>
       <c r="C409" s="5">
-        <v>2.1060560200000111</v>
+        <v>2.0484534899999858</v>
       </c>
       <c r="D409" s="5">
-        <v>17.170640240087408</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>16.666882172549013</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>161.28161033999999</v>
+        <v>161.24295778999999</v>
       </c>
       <c r="C410" s="5">
-        <v>0.73813623999998867</v>
+        <v>0.7547222999999974</v>
       </c>
       <c r="D410" s="5">
-        <v>5.6589601528892475</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>5.7914689195840641</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>161.52660556999999</v>
+        <v>161.35597127</v>
       </c>
       <c r="C411" s="5">
-        <v>0.24499523000000067</v>
+        <v>0.11301348000000644</v>
       </c>
       <c r="D411" s="5">
-        <v>1.8381699892269676</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>0.84431709048791159</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>161.14814863999999</v>
+        <v>161.19077852999999</v>
       </c>
       <c r="C412" s="5">
-        <v>-0.37845692999999869</v>
+        <v>-0.16519274000000905</v>
       </c>
       <c r="D412" s="5">
-        <v>-2.7756504742706745</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>-1.2216398930156247</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>161.30185359000001</v>
+        <v>161.40518779999999</v>
       </c>
       <c r="C413" s="5">
-        <v>0.15370495000001938</v>
+        <v>0.21440927000000443</v>
       </c>
       <c r="D413" s="5">
-        <v>1.1505972678084841</v>
+        <v>1.6079195474584251</v>
       </c>
       <c r="E413" s="5">
-        <v>2.5265161661423896</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>2.5513558562468397</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>161.18202725</v>
+        <v>161.20107399</v>
       </c>
       <c r="C414" s="5">
-        <v>-0.11982634000000303</v>
+        <v>-0.20411380999999551</v>
       </c>
       <c r="D414" s="5">
-        <v>-0.88781099177559497</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>-1.5070154940946323</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>161.81403915999999</v>
+        <v>161.85491274</v>
       </c>
       <c r="C415" s="5">
-        <v>0.63201190999998857</v>
+        <v>0.65383875000000558</v>
       </c>
       <c r="D415" s="5">
-        <v>4.8081415175246889</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>4.9773149399650718</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>163.18119622</v>
+        <v>163.19556338999999</v>
       </c>
       <c r="C416" s="5">
-        <v>1.3671570600000109</v>
+        <v>1.3406506499999864</v>
       </c>
       <c r="D416" s="5">
-        <v>10.623390298224745</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>10.405203702846855</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>161.86435104</v>
+        <v>161.87756450000001</v>
       </c>
       <c r="C417" s="5">
-        <v>-1.3168451800000014</v>
+        <v>-1.3179988899999842</v>
       </c>
       <c r="D417" s="5">
-        <v>-9.2653485625703631</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>-9.2723284833027506</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>162.22387900999999</v>
+        <v>162.26541653000001</v>
       </c>
       <c r="C418" s="5">
-        <v>0.35952796999998782</v>
+        <v>0.38785203000000479</v>
       </c>
       <c r="D418" s="5">
-        <v>2.6982059719997453</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>2.9133432915546598</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>160.85935004999999</v>
+        <v>160.86660670000001</v>
       </c>
       <c r="C419" s="5">
-        <v>-1.3645289600000012</v>
+        <v>-1.3988098300000047</v>
       </c>
       <c r="D419" s="5">
-        <v>-9.639560696668914</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>-9.8679634022061702</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>161.91587763000001</v>
+        <v>161.91920637000001</v>
       </c>
       <c r="C420" s="5">
-        <v>1.0565275800000222</v>
+        <v>1.0525996700000064</v>
       </c>
       <c r="D420" s="5">
-        <v>8.1726683771647259</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>8.1408021447795456</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>162.34829078000001</v>
+        <v>162.27171938000001</v>
       </c>
       <c r="C421" s="5">
-        <v>0.43241315000000213</v>
+        <v>0.35251300999999557</v>
       </c>
       <c r="D421" s="5">
-        <v>3.2522180855368843</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>2.6440207541558625</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>162.27349855</v>
+        <v>162.22773885000001</v>
       </c>
       <c r="C422" s="5">
-        <v>-7.4792230000014115E-2</v>
+        <v>-4.3980529999998907E-2</v>
       </c>
       <c r="D422" s="5">
-        <v>-0.55142936599172909</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>-0.32475181074580473</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>162.31950737</v>
+        <v>162.11164486000001</v>
       </c>
       <c r="C423" s="5">
-        <v>4.6008819999997286E-2</v>
+        <v>-0.11609398999999598</v>
       </c>
       <c r="D423" s="5">
-        <v>0.34076273101633081</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>-0.85537633420791348</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>162.87758018</v>
+        <v>162.92711517999999</v>
       </c>
       <c r="C424" s="5">
-        <v>0.55807280999999875</v>
+        <v>0.81547031999997444</v>
       </c>
       <c r="D424" s="5">
-        <v>4.2046527591304006</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>6.2061989916764482</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>162.07739340000001</v>
+        <v>162.20818535000001</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.80018677999998999</v>
+        <v>-0.71892982999997912</v>
       </c>
       <c r="D425" s="5">
-        <v>-5.7386576103293336</v>
+        <v>-5.1684661576584912</v>
       </c>
       <c r="E425" s="5">
-        <v>0.4808003087002799</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>0.4975041762567356</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>162.85513784</v>
+        <v>162.88389996999999</v>
       </c>
       <c r="C426" s="5">
-        <v>0.77774443999999221</v>
+        <v>0.6757146199999795</v>
       </c>
       <c r="D426" s="5">
-        <v>5.9127515609735726</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>5.1150063453404337</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>162.60271065000001</v>
+        <v>162.65152379</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.2524271899999917</v>
+        <v>-0.23237617999998861</v>
       </c>
       <c r="D427" s="5">
-        <v>-1.8442376456443865</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>-1.6985950070443123</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>162.46916289999999</v>
+        <v>162.48589522</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.13354775000001951</v>
+        <v>-0.16562856999999553</v>
       </c>
       <c r="D428" s="5">
-        <v>-0.98113592140697259</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>-1.2151432245489424</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>159.08740703999999</v>
+        <v>159.10061540999999</v>
       </c>
       <c r="C429" s="5">
-        <v>-3.3817558599999984</v>
+        <v>-3.3852798100000143</v>
       </c>
       <c r="D429" s="5">
-        <v>-22.30763780425341</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>-22.326244396984819</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>159.38346924000001</v>
+        <v>159.42319778000001</v>
       </c>
       <c r="C430" s="5">
-        <v>0.29606220000002281</v>
+        <v>0.32258237000002055</v>
       </c>
       <c r="D430" s="5">
-        <v>2.2562044321324137</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>2.4603604794886547</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>159.01675764000001</v>
+        <v>159.02294738000001</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.36671160000000214</v>
+        <v>-0.40025040000000445</v>
       </c>
       <c r="D431" s="5">
-        <v>-2.7263037970441717</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-2.9714840892968164</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>159.50320646</v>
+        <v>159.50532634999999</v>
       </c>
       <c r="C432" s="5">
-        <v>0.48644881999999257</v>
+        <v>0.48237896999998497</v>
       </c>
       <c r="D432" s="5">
-        <v>3.7333226953305987</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>3.7014186123872861</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>160.79127948999999</v>
+        <v>160.70775441999999</v>
       </c>
       <c r="C433" s="5">
-        <v>1.2880730299999925</v>
+        <v>1.2024280699999963</v>
       </c>
       <c r="D433" s="5">
-        <v>10.132849775073783</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>9.4308348598393099</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>159.2877713</v>
+        <v>159.25110785000001</v>
       </c>
       <c r="C434" s="5">
-        <v>-1.5035081899999909</v>
+        <v>-1.4566465699999753</v>
       </c>
       <c r="D434" s="5">
-        <v>-10.661360096444049</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-10.350565508532462</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>159.28834724000001</v>
+        <v>159.90894564999999</v>
       </c>
       <c r="C435" s="5">
-        <v>5.7594000000449341E-4</v>
+        <v>0.6578377999999816</v>
       </c>
       <c r="D435" s="5">
-        <v>4.3389504331248219E-3</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>5.0711705627751513</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>159.48630492000001</v>
+        <v>159.90207278</v>
       </c>
       <c r="C436" s="5">
-        <v>0.1979576800000018</v>
+        <v>-6.8728699999951459E-3</v>
       </c>
       <c r="D436" s="5">
-        <v>1.5015515002745339</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>-5.1563686053623936E-2</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>159.24653043999999</v>
+        <v>160.28448288000001</v>
       </c>
       <c r="C437" s="5">
-        <v>-0.23977448000002255</v>
+        <v>0.38241010000001552</v>
       </c>
       <c r="D437" s="5">
-        <v>-1.789257601259997</v>
+        <v>2.9078828048240801</v>
       </c>
       <c r="E437" s="5">
-        <v>-1.746611850434665</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>-1.185946606732069</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>159.61130087999999</v>
+        <v>161.10598947</v>
       </c>
       <c r="C438" s="5">
-        <v>0.36477044000000092</v>
+        <v>0.82150658999998427</v>
       </c>
       <c r="D438" s="5">
-        <v>2.7836175794422546</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>6.3267340255404259</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>159.34645771999999</v>
+        <v>160.54304227</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.26484315999999808</v>
+        <v>-0.56294719999999643</v>
       </c>
       <c r="D439" s="5">
-        <v>-1.9730894564195078</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-4.113465310305509</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>159.66281222999999</v>
+        <v>160.85033053000001</v>
       </c>
       <c r="C440" s="5">
-        <v>0.31635450999999648</v>
+        <v>0.30728826000000709</v>
       </c>
       <c r="D440" s="5">
-        <v>2.408576956418651</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>2.321201101705217</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>159.57435995</v>
+        <v>160.78318687000001</v>
       </c>
       <c r="C441" s="5">
-        <v>-8.8452279999984285E-2</v>
+        <v>-6.7143659999999272E-2</v>
       </c>
       <c r="D441" s="5">
-        <v>-0.66277123300606533</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>-0.49976686903628886</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>160.80677077000001</v>
+      </c>
+      <c r="C442" s="5">
+        <v>2.3583900000005542E-2</v>
+      </c>
+      <c r="D442" s="5">
+        <v>0.17615972928448631</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>