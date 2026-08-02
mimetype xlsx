--- v6 (2026-06-23)
+++ v7 (2026-08-02)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{7FF550CF-E234-44D5-817F-F159699507EE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{9E690958-DA8B-45D5-A709-245CA9202715}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{FFCB40B5-0CC1-4B74-84E9-770E6D387A34}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{932BADF8-1AC5-431A-B3BC-79BEF7F425AD}"/>
   </bookViews>
   <sheets>
     <sheet name="bronaga" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Brownsville—Harlingen Total Nonfarm Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E55C8AF1-FA88-4E74-A97D-176A582BFB6D}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{674E80D7-3063-47DE-AD1E-C13FC55C5457}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>74.168517172999998</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>74.129572765000006</v>
       </c>
       <c r="C7" s="5">
         <v>-3.8944407999991881E-2</v>
       </c>
       <c r="D7" s="5">
         <v>-0.62827955002590086</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>74.183391709999995</v>
       </c>
       <c r="C8" s="5">
         <v>5.3818944999989071E-2</v>
       </c>
       <c r="D8" s="5">
         <v>0.87470141455860961</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>74.633337901999994</v>
       </c>
       <c r="C9" s="5">
         <v>0.44994619199999875</v>
       </c>
       <c r="D9" s="5">
         <v>7.5261652034092075</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>75.018455469000003</v>
       </c>
       <c r="C10" s="5">
         <v>0.38511756700000888</v>
       </c>
       <c r="D10" s="5">
         <v>6.3709492640963594</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>75.308102319</v>
       </c>
       <c r="C11" s="5">
         <v>0.2896468499999969</v>
       </c>
       <c r="D11" s="5">
         <v>4.7328755484658869</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>76.410991074999998</v>
       </c>
       <c r="C12" s="5">
         <v>1.1028887559999987</v>
       </c>
       <c r="D12" s="5">
         <v>19.061004942310934</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>76.224615870999997</v>
       </c>
       <c r="C13" s="5">
         <v>-0.18637520400000085</v>
       </c>
       <c r="D13" s="5">
         <v>-2.8879903806536045</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>76.006160327000003</v>
       </c>
       <c r="C14" s="5">
         <v>-0.21845554399999401</v>
       </c>
       <c r="D14" s="5">
         <v>-3.3854383292165724</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>76.302913439999998</v>
       </c>
       <c r="C15" s="5">
         <v>0.29675311299999407</v>
       </c>
       <c r="D15" s="5">
         <v>4.7871256640606097</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>76.750188651000002</v>
       </c>
       <c r="C16" s="5">
         <v>0.44727521100000445</v>
       </c>
       <c r="D16" s="5">
         <v>7.2654775931135562</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>77.152513698000007</v>
       </c>
       <c r="C17" s="5">
         <v>0.40232504700000504</v>
       </c>
       <c r="D17" s="5">
         <v>6.4749743941445503</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>76.658886258999999</v>
       </c>
       <c r="C18" s="5">
         <v>-0.49362743900000794</v>
       </c>
       <c r="D18" s="5">
         <v>-7.4131945753470596</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>76.432126691999997</v>
       </c>
       <c r="C19" s="5">
         <v>-0.22675956700000199</v>
       </c>
       <c r="D19" s="5">
         <v>-3.4924562992458275</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>76.878522298999997</v>
       </c>
       <c r="C20" s="5">
         <v>0.44639560699999947</v>
       </c>
       <c r="D20" s="5">
         <v>7.2380723930466795</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>75.598435370000004</v>
       </c>
       <c r="C21" s="5">
         <v>-1.2800869289999923</v>
       </c>
       <c r="D21" s="5">
         <v>-18.24894585222826</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>75.717424062000006</v>
       </c>
       <c r="C22" s="5">
         <v>0.11898869200000206</v>
       </c>
       <c r="D22" s="5">
         <v>1.905185023962841</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>77.021224716000006</v>
       </c>
       <c r="C23" s="5">
         <v>1.3038006539999998</v>
       </c>
       <c r="D23" s="5">
         <v>22.736878188590872</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>77.137566264</v>
       </c>
       <c r="C24" s="5">
         <v>0.11634154799999408</v>
       </c>
       <c r="D24" s="5">
         <v>1.8277503580676369</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>77.867074291999998</v>
       </c>
       <c r="C25" s="5">
         <v>0.72950802799999792</v>
       </c>
       <c r="D25" s="5">
         <v>11.957990937202933</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>78.536622136000005</v>
       </c>
       <c r="C26" s="5">
         <v>0.66954784400000733</v>
       </c>
       <c r="D26" s="5">
         <v>10.820558158886584</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>77.701978335000007</v>
       </c>
       <c r="C27" s="5">
         <v>-0.83464380099999858</v>
       </c>
       <c r="D27" s="5">
         <v>-12.033300803305158</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>78.030415453000003</v>
       </c>
       <c r="C28" s="5">
         <v>0.32843711799999653</v>
       </c>
       <c r="D28" s="5">
         <v>5.1918552446967858</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>78.880975233000001</v>
       </c>
       <c r="C29" s="5">
         <v>0.85055977999999755</v>
       </c>
       <c r="D29" s="5">
         <v>13.893837211098404</v>
       </c>
       <c r="E29" s="5">
         <v>2.2403178485742581</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>78.412158988000002</v>
       </c>
       <c r="C30" s="5">
         <v>-0.4688162449999993</v>
       </c>
       <c r="D30" s="5">
         <v>-6.9034287504017406</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>79.114064935000002</v>
       </c>
       <c r="C31" s="5">
         <v>0.7019059470000002</v>
       </c>
       <c r="D31" s="5">
         <v>11.286747922052086</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>79.438819963</v>
       </c>
       <c r="C32" s="5">
         <v>0.32475502799999845</v>
       </c>
       <c r="D32" s="5">
         <v>5.0386224836403315</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>79.839705491000004</v>
       </c>
       <c r="C33" s="5">
         <v>0.40088552800000343</v>
       </c>
       <c r="D33" s="5">
         <v>6.2267035300177298</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>80.717880757000003</v>
       </c>
       <c r="C34" s="5">
         <v>0.87817526599999951</v>
       </c>
       <c r="D34" s="5">
         <v>14.027577191456174</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>80.723230052000005</v>
       </c>
       <c r="C35" s="5">
         <v>5.3492950000020301E-3</v>
       </c>
       <c r="D35" s="5">
         <v>7.9554792507097183E-2</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>80.508648948000001</v>
       </c>
       <c r="C36" s="5">
         <v>-0.21458110400000407</v>
       </c>
       <c r="D36" s="5">
         <v>-3.1436527189699692</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>81.157640921999999</v>
       </c>
       <c r="C37" s="5">
         <v>0.64899197399999764</v>
       </c>
       <c r="D37" s="5">
         <v>10.113992906606795</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>81.527923365000007</v>
       </c>
       <c r="C38" s="5">
         <v>0.37028244300000779</v>
       </c>
       <c r="D38" s="5">
         <v>5.6145103144479291</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>81.867704028000006</v>
       </c>
       <c r="C39" s="5">
         <v>0.33978066299999909</v>
       </c>
       <c r="D39" s="5">
         <v>5.1174375486127799</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>82.816287896999995</v>
       </c>
       <c r="C40" s="5">
         <v>0.94858386899998948</v>
       </c>
       <c r="D40" s="5">
         <v>14.825353499576565</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>82.813517527000002</v>
       </c>
       <c r="C41" s="5">
         <v>-2.7703699999932496E-3</v>
       </c>
       <c r="D41" s="5">
         <v>-4.0135008481367862E-2</v>
       </c>
       <c r="E41" s="5">
         <v>4.9854128734894365</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>82.890218680999993</v>
       </c>
       <c r="C42" s="5">
         <v>7.6701153999991334E-2</v>
       </c>
       <c r="D42" s="5">
         <v>1.1171086760815685</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>83.424168980000005</v>
       </c>
       <c r="C43" s="5">
         <v>0.53395029900001134</v>
       </c>
       <c r="D43" s="5">
         <v>8.0098207612172132</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>83.868434757000003</v>
       </c>
       <c r="C44" s="5">
         <v>0.44426577699999825</v>
       </c>
       <c r="D44" s="5">
         <v>6.5809982954424306</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>84.078684066999998</v>
       </c>
       <c r="C45" s="5">
         <v>0.21024930999999469</v>
       </c>
       <c r="D45" s="5">
         <v>3.0500996819792903</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>84.398636397999994</v>
       </c>
       <c r="C46" s="5">
         <v>0.31995233099999609</v>
       </c>
       <c r="D46" s="5">
         <v>4.6632675199789864</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>84.190141061000006</v>
       </c>
       <c r="C47" s="5">
         <v>-0.20849533699998801</v>
       </c>
       <c r="D47" s="5">
         <v>-2.9244886030272421</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>84.264922083000002</v>
       </c>
       <c r="C48" s="5">
         <v>7.4781021999996256E-2</v>
       </c>
       <c r="D48" s="5">
         <v>1.0711102363998082</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>84.610666754999997</v>
       </c>
       <c r="C49" s="5">
         <v>0.34574467199999503</v>
       </c>
       <c r="D49" s="5">
         <v>5.0363269962464541</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>85.422919731999997</v>
       </c>
       <c r="C50" s="5">
         <v>0.81225297699999999</v>
       </c>
       <c r="D50" s="5">
         <v>12.147998683261951</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>85.110930217999993</v>
       </c>
       <c r="C51" s="5">
         <v>-0.31198951400000396</v>
       </c>
       <c r="D51" s="5">
         <v>-4.2957754063510212</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>85.375864359999994</v>
       </c>
       <c r="C52" s="5">
         <v>0.26493414200000132</v>
       </c>
       <c r="D52" s="5">
         <v>3.7999913142462205</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>85.474019572000003</v>
       </c>
       <c r="C53" s="5">
         <v>9.8155212000008873E-2</v>
       </c>
       <c r="D53" s="5">
         <v>1.3883772642498071</v>
       </c>
       <c r="E53" s="5">
         <v>3.2126422406010935</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>86.241761761999996</v>
       </c>
       <c r="C54" s="5">
         <v>0.76774218999999277</v>
       </c>
       <c r="D54" s="5">
         <v>11.327357888667322</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>86.820577219</v>
       </c>
       <c r="C55" s="5">
         <v>0.57881545700000459</v>
       </c>
       <c r="D55" s="5">
         <v>8.3579023746940919</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>87.503148221999993</v>
       </c>
       <c r="C56" s="5">
         <v>0.68257100299999252</v>
       </c>
       <c r="D56" s="5">
         <v>9.8530490655183378</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>87.819782775999997</v>
       </c>
       <c r="C57" s="5">
         <v>0.31663455400000373</v>
       </c>
       <c r="D57" s="5">
         <v>4.429731212033583</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>88.326386388000003</v>
       </c>
       <c r="C58" s="5">
         <v>0.50660361200000636</v>
       </c>
       <c r="D58" s="5">
         <v>7.1463183256189167</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>89.066622820000006</v>
       </c>
       <c r="C59" s="5">
         <v>0.74023643200000322</v>
       </c>
       <c r="D59" s="5">
         <v>10.53358812461671</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>89.526976602999994</v>
       </c>
       <c r="C60" s="5">
         <v>0.46035378299998797</v>
       </c>
       <c r="D60" s="5">
         <v>6.3817660616502847</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>89.728678106999993</v>
       </c>
       <c r="C61" s="5">
         <v>0.20170150399999898</v>
       </c>
       <c r="D61" s="5">
         <v>2.7373164189280264</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>89.292380757999993</v>
       </c>
       <c r="C62" s="5">
         <v>-0.43629734900000017</v>
       </c>
       <c r="D62" s="5">
         <v>-5.6813462488955357</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>89.719933983000004</v>
       </c>
       <c r="C63" s="5">
         <v>0.42755322500001114</v>
       </c>
       <c r="D63" s="5">
         <v>5.8996474450216052</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>90.641114396999996</v>
       </c>
       <c r="C64" s="5">
         <v>0.92118041399999129</v>
       </c>
       <c r="D64" s="5">
         <v>13.040870227302715</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>90.617167871000007</v>
       </c>
       <c r="C65" s="5">
         <v>-2.3946525999988921E-2</v>
       </c>
       <c r="D65" s="5">
         <v>-0.316568409342044</v>
       </c>
       <c r="E65" s="5">
         <v>6.0172065438757194</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>90.384054273000004</v>
       </c>
       <c r="C66" s="5">
         <v>-0.23311359800000275</v>
       </c>
       <c r="D66" s="5">
         <v>-3.043707200227741</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>90.544866237999997</v>
       </c>
       <c r="C67" s="5">
         <v>0.16081196499999351</v>
       </c>
       <c r="D67" s="5">
         <v>2.1560659287653827</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>90.658128297999994</v>
       </c>
       <c r="C68" s="5">
         <v>0.11326205999999672</v>
       </c>
       <c r="D68" s="5">
         <v>1.5114436430585965</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>90.086560015000003</v>
       </c>
       <c r="C69" s="5">
         <v>-0.57156828299999063</v>
       </c>
       <c r="D69" s="5">
         <v>-7.3086813142596245</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>89.851899123999999</v>
       </c>
       <c r="C70" s="5">
         <v>-0.23466089100000431</v>
       </c>
       <c r="D70" s="5">
         <v>-3.0814099210563217</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>90.023485676000007</v>
       </c>
       <c r="C71" s="5">
         <v>0.17158655200000794</v>
       </c>
       <c r="D71" s="5">
         <v>2.315814410067274</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>89.739163852999994</v>
       </c>
       <c r="C72" s="5">
         <v>-0.2843218230000133</v>
       </c>
       <c r="D72" s="5">
         <v>-3.7248224549043751</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>89.684351352999997</v>
       </c>
       <c r="C73" s="5">
         <v>-5.4812499999997044E-2</v>
       </c>
       <c r="D73" s="5">
         <v>-0.73050029267409666</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>90.593654716000003</v>
       </c>
       <c r="C74" s="5">
         <v>0.90930336300000647</v>
       </c>
       <c r="D74" s="5">
         <v>12.868643597772756</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>90.561883491000003</v>
       </c>
       <c r="C75" s="5">
         <v>-3.1771224999999959E-2</v>
       </c>
       <c r="D75" s="5">
         <v>-0.42002961062803656</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>90.512032172000005</v>
       </c>
       <c r="C76" s="5">
         <v>-4.9851318999998284E-2</v>
       </c>
       <c r="D76" s="5">
         <v>-0.65856405043603905</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>90.968941629</v>
       </c>
       <c r="C77" s="5">
         <v>0.45690945699999475</v>
       </c>
       <c r="D77" s="5">
         <v>6.2287116945109355</v>
       </c>
       <c r="E77" s="5">
         <v>0.3881976961592537</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>90.855142467999997</v>
       </c>
       <c r="C78" s="5">
         <v>-0.11379916100000287</v>
       </c>
       <c r="D78" s="5">
         <v>-1.4908751070449866</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>90.965688217999997</v>
       </c>
       <c r="C79" s="5">
         <v>0.11054575</v>
       </c>
       <c r="D79" s="5">
         <v>1.4698808651651518</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>90.500723527999995</v>
       </c>
       <c r="C80" s="5">
         <v>-0.46496469000000218</v>
       </c>
       <c r="D80" s="5">
         <v>-5.9641834235101943</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>91.319922138999999</v>
       </c>
       <c r="C81" s="5">
         <v>0.81919861100000446</v>
       </c>
       <c r="D81" s="5">
         <v>11.419646177741338</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>91.737503617000002</v>
       </c>
       <c r="C82" s="5">
         <v>0.41758147800000245</v>
       </c>
       <c r="D82" s="5">
         <v>5.6274082107787171</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>91.404146806</v>
       </c>
       <c r="C83" s="5">
         <v>-0.33335681100000158</v>
       </c>
       <c r="D83" s="5">
         <v>-4.2744707700884117</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>92.086536378999995</v>
       </c>
       <c r="C84" s="5">
         <v>0.6823895729999947</v>
       </c>
       <c r="D84" s="5">
         <v>9.3359214872443594</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>93.193410787000005</v>
       </c>
       <c r="C85" s="5">
         <v>1.1068744080000101</v>
       </c>
       <c r="D85" s="5">
         <v>15.416744890882805</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>92.972079395999998</v>
       </c>
       <c r="C86" s="5">
         <v>-0.22133139100000676</v>
       </c>
       <c r="D86" s="5">
         <v>-2.8130279031839289</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>93.532597746999997</v>
       </c>
       <c r="C87" s="5">
         <v>0.56051835099999892</v>
       </c>
       <c r="D87" s="5">
         <v>7.4794473782652249</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>93.618130911999998</v>
       </c>
       <c r="C88" s="5">
         <v>8.5533165000001077E-2</v>
       </c>
       <c r="D88" s="5">
         <v>1.1029054619895673</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>93.699704193000002</v>
       </c>
       <c r="C89" s="5">
         <v>8.1573281000004272E-2</v>
       </c>
       <c r="D89" s="5">
         <v>1.050634284193519</v>
       </c>
       <c r="E89" s="5">
         <v>3.0018625204379257</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>94.047148805999996</v>
       </c>
       <c r="C90" s="5">
         <v>0.3474446129999933</v>
       </c>
       <c r="D90" s="5">
         <v>4.5415576652462875</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>94.920821955999997</v>
       </c>
       <c r="C91" s="5">
         <v>0.8736731500000019</v>
       </c>
       <c r="D91" s="5">
         <v>11.73526892834451</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>95.070940871999994</v>
       </c>
       <c r="C92" s="5">
         <v>0.15011891599999672</v>
       </c>
       <c r="D92" s="5">
         <v>1.9144159176850861</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>94.821806065000004</v>
       </c>
       <c r="C93" s="5">
         <v>-0.24913480699999013</v>
       </c>
       <c r="D93" s="5">
         <v>-3.0996884797648283</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>94.821461013000004</v>
       </c>
       <c r="C94" s="5">
         <v>-3.4505200000012337E-4</v>
       </c>
       <c r="D94" s="5">
         <v>-4.366654993592789E-3</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>94.972619280999993</v>
       </c>
       <c r="C95" s="5">
         <v>0.15115826799998899</v>
       </c>
       <c r="D95" s="5">
         <v>1.9298245535753322</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>96.231719952000006</v>
       </c>
       <c r="C96" s="5">
         <v>1.259100671000013</v>
       </c>
       <c r="D96" s="5">
         <v>17.121867243067079</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>96.092314533000007</v>
       </c>
       <c r="C97" s="5">
         <v>-0.13940541899999914</v>
       </c>
       <c r="D97" s="5">
         <v>-1.7245878662576763</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>95.900263390000006</v>
       </c>
       <c r="C98" s="5">
         <v>-0.19205114300000048</v>
       </c>
       <c r="D98" s="5">
         <v>-2.3721445340572189</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>96.09862717</v>
       </c>
       <c r="C99" s="5">
         <v>0.19836377999999399</v>
       </c>
       <c r="D99" s="5">
         <v>2.5105592748047023</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>96.257053623000004</v>
       </c>
       <c r="C100" s="5">
         <v>0.15842645300000413</v>
       </c>
       <c r="D100" s="5">
         <v>1.9963347902808071</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>96.636510833000003</v>
       </c>
       <c r="C101" s="5">
         <v>0.37945720999999821</v>
       </c>
       <c r="D101" s="5">
         <v>4.8344744409602569</v>
       </c>
       <c r="E101" s="5">
         <v>3.1342752523005224</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>96.499262916000006</v>
       </c>
       <c r="C102" s="5">
         <v>-0.13724791699999628</v>
       </c>
       <c r="D102" s="5">
         <v>-1.6910488284342828</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>96.624586308000005</v>
       </c>
       <c r="C103" s="5">
         <v>0.12532339199999853</v>
       </c>
       <c r="D103" s="5">
         <v>1.569617501127385</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>97.492154647999996</v>
       </c>
       <c r="C104" s="5">
         <v>0.86756833999999117</v>
       </c>
       <c r="D104" s="5">
         <v>11.322834129135838</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>97.217878184</v>
       </c>
       <c r="C105" s="5">
         <v>-0.27427646399999617</v>
       </c>
       <c r="D105" s="5">
         <v>-3.3242313408445967</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>97.343492741999995</v>
       </c>
       <c r="C106" s="5">
         <v>0.12561455799999521</v>
       </c>
       <c r="D106" s="5">
         <v>1.5615781510842641</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>97.605615799999995</v>
       </c>
       <c r="C107" s="5">
         <v>0.26212305800000024</v>
       </c>
       <c r="D107" s="5">
         <v>3.2796054870067648</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>98.276278301999994</v>
       </c>
       <c r="C108" s="5">
         <v>0.67066250199999899</v>
       </c>
       <c r="D108" s="5">
         <v>8.5642280095734158</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>97.599234202000005</v>
       </c>
       <c r="C109" s="5">
         <v>-0.67704409999998916</v>
       </c>
       <c r="D109" s="5">
         <v>-7.9608704607736502</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>98.125402124000004</v>
       </c>
       <c r="C110" s="5">
         <v>0.52616792199999907</v>
       </c>
       <c r="D110" s="5">
         <v>6.6646404216917698</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>98.647080869000007</v>
       </c>
       <c r="C111" s="5">
         <v>0.52167874500000266</v>
       </c>
       <c r="D111" s="5">
         <v>6.56963176076657</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>98.829117226999998</v>
       </c>
       <c r="C112" s="5">
         <v>0.18203635799999063</v>
       </c>
       <c r="D112" s="5">
         <v>2.2370086801508426</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>98.850196366999995</v>
       </c>
       <c r="C113" s="5">
         <v>2.1079139999997665E-2</v>
       </c>
       <c r="D113" s="5">
         <v>0.25624697503541238</v>
       </c>
       <c r="E113" s="5">
         <v>2.2907341282484062</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>99.326333503000001</v>
       </c>
       <c r="C114" s="5">
         <v>0.47613713600000551</v>
       </c>
       <c r="D114" s="5">
         <v>5.9357183605230901</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>99.254282382</v>
       </c>
       <c r="C115" s="5">
         <v>-7.2051121000001217E-2</v>
       </c>
       <c r="D115" s="5">
         <v>-0.86701301693210553</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>99.632338528999995</v>
       </c>
       <c r="C116" s="5">
         <v>0.37805614699999524</v>
       </c>
       <c r="D116" s="5">
         <v>4.6677391936281065</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>100.79521484999999</v>
       </c>
       <c r="C117" s="5">
         <v>1.1628763209999988</v>
       </c>
       <c r="D117" s="5">
         <v>14.941031625743651</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>101.01805296000001</v>
       </c>
       <c r="C118" s="5">
         <v>0.22283811000001208</v>
       </c>
       <c r="D118" s="5">
         <v>2.6854579092616682</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>102.88600174</v>
       </c>
       <c r="C119" s="5">
         <v>1.8679487799999919</v>
       </c>
       <c r="D119" s="5">
         <v>24.591255375205101</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>103.35174859</v>
       </c>
       <c r="C120" s="5">
         <v>0.46574685000000215</v>
       </c>
       <c r="D120" s="5">
         <v>5.5694989905850756</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>102.74806097</v>
       </c>
       <c r="C121" s="5">
         <v>-0.60368762000000231</v>
       </c>
       <c r="D121" s="5">
         <v>-6.7884624788332566</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>103.16342059999999</v>
       </c>
       <c r="C122" s="5">
         <v>0.41535962999999754</v>
       </c>
       <c r="D122" s="5">
         <v>4.9603298313022126</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>103.61309893000001</v>
       </c>
       <c r="C123" s="5">
         <v>0.44967833000001178</v>
       </c>
       <c r="D123" s="5">
         <v>5.3579114857362775</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>104.00492901</v>
       </c>
       <c r="C124" s="5">
         <v>0.3918300799999912</v>
       </c>
       <c r="D124" s="5">
         <v>4.6335851209696743</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>104.9247575</v>
       </c>
       <c r="C125" s="5">
         <v>0.91982849000000044</v>
       </c>
       <c r="D125" s="5">
         <v>11.144666477762444</v>
       </c>
       <c r="E125" s="5">
         <v>6.14521908529857</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>104.78580391</v>
       </c>
       <c r="C126" s="5">
         <v>-0.13895358999999985</v>
       </c>
       <c r="D126" s="5">
         <v>-1.5776555985836493</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>105.03475173</v>
       </c>
       <c r="C127" s="5">
         <v>0.24894781999999793</v>
       </c>
       <c r="D127" s="5">
         <v>2.8884828599502033</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>106.04527812000001</v>
       </c>
       <c r="C128" s="5">
         <v>1.0105263900000097</v>
       </c>
       <c r="D128" s="5">
         <v>12.175978490652861</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>105.87948895</v>
       </c>
       <c r="C129" s="5">
         <v>-0.1657891700000107</v>
       </c>
       <c r="D129" s="5">
         <v>-1.8600094805693246</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>106.8930845</v>
       </c>
       <c r="C130" s="5">
         <v>1.0135955500000051</v>
       </c>
       <c r="D130" s="5">
         <v>12.112302942478493</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>108.42639560000001</v>
       </c>
       <c r="C131" s="5">
         <v>1.5333111000000059</v>
       </c>
       <c r="D131" s="5">
         <v>18.638306664109351</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>108.68628597</v>
       </c>
       <c r="C132" s="5">
         <v>0.25989036999999371</v>
       </c>
       <c r="D132" s="5">
         <v>2.9145381526838099</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>109.40906361</v>
       </c>
       <c r="C133" s="5">
         <v>0.72277764000000388</v>
       </c>
       <c r="D133" s="5">
         <v>8.2786004371163457</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>109.16481048</v>
       </c>
       <c r="C134" s="5">
         <v>-0.24425313000000415</v>
       </c>
       <c r="D134" s="5">
         <v>-2.6463209228762885</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>108.91295805</v>
       </c>
       <c r="C135" s="5">
         <v>-0.25185242999999957</v>
       </c>
       <c r="D135" s="5">
         <v>-2.7336406104518263</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>109.85242307</v>
       </c>
       <c r="C136" s="5">
         <v>0.9394650200000001</v>
       </c>
       <c r="D136" s="5">
         <v>10.85647052694112</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>110.46191044</v>
       </c>
       <c r="C137" s="5">
         <v>0.60948736999999653</v>
       </c>
       <c r="D137" s="5">
         <v>6.8648575556939262</v>
       </c>
       <c r="E137" s="5">
         <v>5.2772606503284081</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>110.19406556</v>
       </c>
       <c r="C138" s="5">
         <v>-0.2678448799999984</v>
       </c>
       <c r="D138" s="5">
         <v>-2.8712327972878704</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>110.87197041</v>
       </c>
       <c r="C139" s="5">
         <v>0.67790485000000444</v>
       </c>
       <c r="D139" s="5">
         <v>7.6372795411843164</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>111.26941925</v>
       </c>
       <c r="C140" s="5">
         <v>0.39744883999999558</v>
       </c>
       <c r="D140" s="5">
         <v>4.387540644115373</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>110.65620097999999</v>
       </c>
       <c r="C141" s="5">
         <v>-0.6132182700000044</v>
       </c>
       <c r="D141" s="5">
         <v>-6.4165144602023938</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>110.78270229</v>
       </c>
       <c r="C142" s="5">
         <v>0.12650131000000897</v>
       </c>
       <c r="D142" s="5">
         <v>1.3804891023828869</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>109.82185984</v>
       </c>
       <c r="C143" s="5">
         <v>-0.96084245000000124</v>
       </c>
       <c r="D143" s="5">
         <v>-9.9254551736735248</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>109.38038999</v>
       </c>
       <c r="C144" s="5">
         <v>-0.44146985000000427</v>
       </c>
       <c r="D144" s="5">
         <v>-4.7186111186870221</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>110.40591790000001</v>
       </c>
       <c r="C145" s="5">
         <v>1.0255279100000081</v>
       </c>
       <c r="D145" s="5">
         <v>11.849648395877344</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>110.56249393</v>
       </c>
       <c r="C146" s="5">
         <v>0.15657602999999654</v>
       </c>
       <c r="D146" s="5">
         <v>1.7151593402528809</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>109.53098512</v>
       </c>
       <c r="C147" s="5">
         <v>-1.0315088100000054</v>
       </c>
       <c r="D147" s="5">
         <v>-10.638591020359867</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>110.36762816</v>
       </c>
       <c r="C148" s="5">
         <v>0.83664303999999845</v>
       </c>
       <c r="D148" s="5">
         <v>9.5611518255906738</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>111.08177922</v>
       </c>
       <c r="C149" s="5">
         <v>0.71415106000000605</v>
       </c>
       <c r="D149" s="5">
         <v>8.0471743633264268</v>
       </c>
       <c r="E149" s="5">
         <v>0.56116065486364608</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>111.25228266000001</v>
       </c>
       <c r="C150" s="5">
         <v>0.1705034400000045</v>
       </c>
       <c r="D150" s="5">
         <v>1.8575530226702108</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>112.15048543</v>
       </c>
       <c r="C151" s="5">
         <v>0.89820276999999749</v>
       </c>
       <c r="D151" s="5">
         <v>10.130275606305217</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>112.27609901</v>
       </c>
       <c r="C152" s="5">
         <v>0.12561357999999245</v>
       </c>
       <c r="D152" s="5">
         <v>1.3523645822396846</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>113.20027127</v>
       </c>
       <c r="C153" s="5">
         <v>0.92417226000000596</v>
       </c>
       <c r="D153" s="5">
         <v>10.337168061605407</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>113.62699049</v>
       </c>
       <c r="C154" s="5">
         <v>0.4267192199999954</v>
       </c>
       <c r="D154" s="5">
         <v>4.6184879600478235</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>113.970405</v>
       </c>
       <c r="C155" s="5">
         <v>0.34341451000000234</v>
       </c>
       <c r="D155" s="5">
         <v>3.6876541085654413</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>114.11178689</v>
       </c>
       <c r="C156" s="5">
         <v>0.14138189000000523</v>
       </c>
       <c r="D156" s="5">
         <v>1.4988155651042279</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>114.36511283</v>
       </c>
       <c r="C157" s="5">
         <v>0.25332593999999631</v>
       </c>
       <c r="D157" s="5">
         <v>2.6967453533481844</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>114.78048948999999</v>
       </c>
       <c r="C158" s="5">
         <v>0.41537665999999263</v>
       </c>
       <c r="D158" s="5">
         <v>4.4465541754926896</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>114.56629105</v>
       </c>
       <c r="C159" s="5">
         <v>-0.21419843999998989</v>
       </c>
       <c r="D159" s="5">
         <v>-2.2165462689885951</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>114.62810090000001</v>
       </c>
       <c r="C160" s="5">
         <v>6.1809850000003053E-2</v>
       </c>
       <c r="D160" s="5">
         <v>0.64933853313031697</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>114.48958510999999</v>
       </c>
       <c r="C161" s="5">
         <v>-0.13851579000001379</v>
       </c>
       <c r="D161" s="5">
         <v>-1.4404728550101664</v>
       </c>
       <c r="E161" s="5">
         <v>3.0678351696642903</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>114.59019221</v>
       </c>
       <c r="C162" s="5">
         <v>0.10060710000000483</v>
       </c>
       <c r="D162" s="5">
         <v>1.0596048961038829</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>113.96647043999999</v>
       </c>
       <c r="C163" s="5">
         <v>-0.62372177000000306</v>
       </c>
       <c r="D163" s="5">
         <v>-6.3396438328855886</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>113.84740141</v>
       </c>
       <c r="C164" s="5">
         <v>-0.11906902999999147</v>
       </c>
       <c r="D164" s="5">
         <v>-1.2465477590639429</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>113.444712</v>
       </c>
       <c r="C165" s="5">
         <v>-0.4026894100000078</v>
       </c>
       <c r="D165" s="5">
         <v>-4.1629103883172096</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>113.56293353</v>
       </c>
       <c r="C166" s="5">
         <v>0.11822152999999958</v>
       </c>
       <c r="D166" s="5">
         <v>1.2577208865708789</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>113.71625623</v>
       </c>
       <c r="C167" s="5">
         <v>0.15332270000000392</v>
       </c>
       <c r="D167" s="5">
         <v>1.632219424323833</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>114.34967908</v>
       </c>
       <c r="C168" s="5">
         <v>0.63342285000000231</v>
       </c>
       <c r="D168" s="5">
         <v>6.8928756028267202</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>114.45852841999999</v>
       </c>
       <c r="C169" s="5">
         <v>0.10884933999999191</v>
       </c>
       <c r="D169" s="5">
         <v>1.1482780987652097</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>114.31774999</v>
       </c>
       <c r="C170" s="5">
         <v>-0.14077842999999746</v>
       </c>
       <c r="D170" s="5">
         <v>-1.4659981784319265</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>114.17286561</v>
       </c>
       <c r="C171" s="5">
         <v>-0.14488437999999348</v>
       </c>
       <c r="D171" s="5">
         <v>-1.5103030182763932</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>114.49481674</v>
       </c>
       <c r="C172" s="5">
         <v>0.32195113000000219</v>
       </c>
       <c r="D172" s="5">
         <v>3.4368050894518554</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>114.45144015</v>
       </c>
       <c r="C173" s="5">
         <v>-4.3376590000008264E-2</v>
       </c>
       <c r="D173" s="5">
         <v>-0.45367630167488793</v>
       </c>
       <c r="E173" s="5">
         <v>-3.3317406088373414E-2</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>114.4100567</v>
       </c>
       <c r="C174" s="5">
         <v>-4.1383449999997879E-2</v>
       </c>
       <c r="D174" s="5">
         <v>-0.43303518078039449</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>114.87798230999999</v>
       </c>
       <c r="C175" s="5">
         <v>0.46792560999999466</v>
       </c>
       <c r="D175" s="5">
         <v>5.019798199103831</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>115.06299088</v>
       </c>
       <c r="C176" s="5">
         <v>0.18500857000000792</v>
       </c>
       <c r="D176" s="5">
         <v>1.9497849833890468</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>114.66838657</v>
       </c>
       <c r="C177" s="5">
         <v>-0.3946043100000054</v>
       </c>
       <c r="D177" s="5">
         <v>-4.0386125268047408</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>114.84970077</v>
       </c>
       <c r="C178" s="5">
         <v>0.18131420000000276</v>
       </c>
       <c r="D178" s="5">
         <v>1.9140343859844533</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>114.93175882</v>
       </c>
       <c r="C179" s="5">
         <v>8.2058050000000549E-2</v>
       </c>
       <c r="D179" s="5">
         <v>0.86075569908488081</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>114.15014794</v>
       </c>
       <c r="C180" s="5">
         <v>-0.78161088000000234</v>
       </c>
       <c r="D180" s="5">
         <v>-7.8623544822707832</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>114.40973972</v>
       </c>
       <c r="C181" s="5">
         <v>0.25959178000000804</v>
       </c>
       <c r="D181" s="5">
         <v>2.7633437302097441</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>114.64534068</v>
       </c>
       <c r="C182" s="5">
         <v>0.2356009599999993</v>
       </c>
       <c r="D182" s="5">
         <v>2.4993093774788422</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>114.72553587</v>
       </c>
       <c r="C183" s="5">
         <v>8.0195189999997751E-2</v>
       </c>
       <c r="D183" s="5">
         <v>0.84264508946825245</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>114.47787088</v>
       </c>
       <c r="C184" s="5">
         <v>-0.24766499000000408</v>
       </c>
       <c r="D184" s="5">
         <v>-2.5599755826822612</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>114.80041227</v>
       </c>
       <c r="C185" s="5">
         <v>0.32254138999999782</v>
       </c>
       <c r="D185" s="5">
         <v>3.4338878894575542</v>
       </c>
       <c r="E185" s="5">
         <v>0.30490845684654211</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>113.93900816</v>
       </c>
       <c r="C186" s="5">
         <v>-0.86140410999999517</v>
       </c>
       <c r="D186" s="5">
         <v>-8.6417350843863598</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>114.24157459</v>
       </c>
       <c r="C187" s="5">
         <v>0.30256642999999883</v>
       </c>
       <c r="D187" s="5">
         <v>3.2335706421028787</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>114.81307043</v>
       </c>
       <c r="C188" s="5">
         <v>0.5714958399999972</v>
       </c>
       <c r="D188" s="5">
         <v>6.17097664018047</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>115.48014387000001</v>
       </c>
       <c r="C189" s="5">
         <v>0.66707344000001001</v>
       </c>
       <c r="D189" s="5">
         <v>7.1992677307274322</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>115.38913958000001</v>
       </c>
       <c r="C190" s="5">
         <v>-9.1004290000000765E-2</v>
       </c>
       <c r="D190" s="5">
         <v>-0.94157367246276991</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>115.07086952</v>
       </c>
       <c r="C191" s="5">
         <v>-0.31827006000000324</v>
       </c>
       <c r="D191" s="5">
         <v>-3.2601258624415541</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>114.90471965</v>
       </c>
       <c r="C192" s="5">
         <v>-0.16614986999999815</v>
       </c>
       <c r="D192" s="5">
         <v>-1.7189761826321814</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>115.76278790000001</v>
       </c>
       <c r="C193" s="5">
         <v>0.85806825000000231</v>
       </c>
       <c r="D193" s="5">
         <v>9.3385519467890976</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>116.29713692</v>
       </c>
       <c r="C194" s="5">
         <v>0.5343490199999934</v>
       </c>
       <c r="D194" s="5">
         <v>5.6818847108828674</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>116.67442115999999</v>
       </c>
       <c r="C195" s="5">
         <v>0.3772842399999945</v>
       </c>
       <c r="D195" s="5">
         <v>3.9631864793282068</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>116.92282981</v>
       </c>
       <c r="C196" s="5">
         <v>0.24840865000000178</v>
       </c>
       <c r="D196" s="5">
         <v>2.5850214788987635</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>117.44755003</v>
       </c>
       <c r="C197" s="5">
         <v>0.52472022000000607</v>
       </c>
       <c r="D197" s="5">
         <v>5.5202297272375578</v>
       </c>
       <c r="E197" s="5">
         <v>2.3058608481075771</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>118.90415427000001</v>
       </c>
       <c r="C198" s="5">
         <v>1.4566042400000043</v>
       </c>
       <c r="D198" s="5">
         <v>15.940934827480246</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>118.91489392</v>
       </c>
       <c r="C199" s="5">
         <v>1.0739649999990775E-2</v>
       </c>
       <c r="D199" s="5">
         <v>0.10844014808815139</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>119.13972321</v>
       </c>
       <c r="C200" s="5">
         <v>0.2248292900000024</v>
       </c>
       <c r="D200" s="5">
         <v>2.2925507153177094</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>119.82736439999999</v>
       </c>
       <c r="C201" s="5">
         <v>0.68764118999999368</v>
       </c>
       <c r="D201" s="5">
         <v>7.150214301992075</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>119.68011193</v>
       </c>
       <c r="C202" s="5">
         <v>-0.14725246999999797</v>
       </c>
       <c r="D202" s="5">
         <v>-1.4647200529997906</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>121.11184622</v>
       </c>
       <c r="C203" s="5">
         <v>1.4317342900000085</v>
       </c>
       <c r="D203" s="5">
         <v>15.338859877107435</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>120.7543652</v>
       </c>
       <c r="C204" s="5">
         <v>-0.3574810200000087</v>
       </c>
       <c r="D204" s="5">
         <v>-3.4850531164971499</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>121.41759414000001</v>
       </c>
       <c r="C205" s="5">
         <v>0.66322894000001043</v>
       </c>
       <c r="D205" s="5">
         <v>6.7936445132694923</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>121.66493964999999</v>
       </c>
       <c r="C206" s="5">
         <v>0.24734550999998817</v>
       </c>
       <c r="D206" s="5">
         <v>2.4721532594017326</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>121.85239716</v>
       </c>
       <c r="C207" s="5">
         <v>0.18745751000000155</v>
       </c>
       <c r="D207" s="5">
         <v>1.8646711702183572</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>121.87417213000001</v>
       </c>
       <c r="C208" s="5">
         <v>2.177497000000983E-2</v>
       </c>
       <c r="D208" s="5">
         <v>0.21465036130343673</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>122.03706341</v>
       </c>
       <c r="C209" s="5">
         <v>0.16289127999999664</v>
       </c>
       <c r="D209" s="5">
         <v>1.615706249273452</v>
       </c>
       <c r="E209" s="5">
         <v>3.9077131696895195</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>122.14018686999999</v>
       </c>
       <c r="C210" s="5">
         <v>0.10312345999999195</v>
       </c>
       <c r="D210" s="5">
         <v>1.0187471172850904</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>122.14539866</v>
       </c>
       <c r="C211" s="5">
         <v>5.2117900000041573E-3</v>
       </c>
       <c r="D211" s="5">
         <v>5.1216689142630223E-2</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>123.14957919</v>
       </c>
       <c r="C212" s="5">
         <v>1.0041805299999993</v>
       </c>
       <c r="D212" s="5">
         <v>10.323962071759119</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>123.08583169000001</v>
       </c>
       <c r="C213" s="5">
         <v>-6.3747499999990964E-2</v>
       </c>
       <c r="D213" s="5">
         <v>-0.61940597900835836</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>122.65867350000001</v>
       </c>
       <c r="C214" s="5">
         <v>-0.4271581900000001</v>
       </c>
       <c r="D214" s="5">
         <v>-4.085914624037934</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>122.50270030999999</v>
       </c>
       <c r="C215" s="5">
         <v>-0.15597319000001164</v>
       </c>
       <c r="D215" s="5">
         <v>-1.5152971858607867</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>123.49849085</v>
       </c>
       <c r="C216" s="5">
         <v>0.99579054000000156</v>
       </c>
       <c r="D216" s="5">
         <v>10.202605827479271</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>123.29695533</v>
       </c>
       <c r="C217" s="5">
         <v>-0.20153551999999308</v>
       </c>
       <c r="D217" s="5">
         <v>-1.940782904180216</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>123.3170926</v>
       </c>
       <c r="C218" s="5">
         <v>2.0137269999992213E-2</v>
       </c>
       <c r="D218" s="5">
         <v>0.19616415024383826</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>124.78778876</v>
       </c>
       <c r="C219" s="5">
         <v>1.4706961600000028</v>
       </c>
       <c r="D219" s="5">
         <v>15.288435374802578</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>125.16540639</v>
       </c>
       <c r="C220" s="5">
         <v>0.37761763000000315</v>
       </c>
       <c r="D220" s="5">
         <v>3.6923450483373532</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>124.74158602</v>
       </c>
       <c r="C221" s="5">
         <v>-0.42382037000000139</v>
       </c>
       <c r="D221" s="5">
         <v>-3.9884737749267152</v>
       </c>
       <c r="E221" s="5">
         <v>2.2161485489976096</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>126.06747626000001</v>
       </c>
       <c r="C222" s="5">
         <v>1.3258902400000068</v>
       </c>
       <c r="D222" s="5">
         <v>13.527628736092478</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>126.26261777000001</v>
       </c>
       <c r="C223" s="5">
         <v>0.19514150999999913</v>
       </c>
       <c r="D223" s="5">
         <v>1.8733915467521456</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>126.40763158</v>
       </c>
       <c r="C224" s="5">
         <v>0.14501380999999469</v>
       </c>
       <c r="D224" s="5">
         <v>1.3869506466947623</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>126.0737218</v>
       </c>
       <c r="C225" s="5">
         <v>-0.33390977999999905</v>
       </c>
       <c r="D225" s="5">
         <v>-3.1241885169152384</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>126.16556297</v>
       </c>
       <c r="C226" s="5">
         <v>9.1841169999995032E-2</v>
       </c>
       <c r="D226" s="5">
         <v>0.87767729017069751</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>125.56508173</v>
       </c>
       <c r="C227" s="5">
         <v>-0.60048123999999348</v>
       </c>
       <c r="D227" s="5">
         <v>-5.5642040953205685</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>126.18018277</v>
       </c>
       <c r="C228" s="5">
         <v>0.61510103999999899</v>
       </c>
       <c r="D228" s="5">
         <v>6.0393902259234578</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>125.27198915</v>
       </c>
       <c r="C229" s="5">
         <v>-0.90819362000000581</v>
       </c>
       <c r="D229" s="5">
         <v>-8.3032683892557024</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>125.10922047</v>
       </c>
       <c r="C230" s="5">
         <v>-0.16276867999999922</v>
       </c>
       <c r="D230" s="5">
         <v>-1.5480924183300937</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>125.80919766</v>
       </c>
       <c r="C231" s="5">
         <v>0.69997718999999847</v>
       </c>
       <c r="D231" s="5">
         <v>6.9244179679848639</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>125.42000745</v>
       </c>
       <c r="C232" s="5">
         <v>-0.38919020999999532</v>
       </c>
       <c r="D232" s="5">
         <v>-3.6496814728745886</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>125.18653281</v>
       </c>
       <c r="C233" s="5">
         <v>-0.23347463999999718</v>
       </c>
       <c r="D233" s="5">
         <v>-2.2111207587515391</v>
       </c>
       <c r="E233" s="5">
         <v>0.35669483144831204</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>124.91363214</v>
       </c>
       <c r="C234" s="5">
         <v>-0.27290066999999851</v>
       </c>
       <c r="D234" s="5">
         <v>-2.5848050875577844</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>124.2703119</v>
       </c>
       <c r="C235" s="5">
         <v>-0.64332024000000843</v>
       </c>
       <c r="D235" s="5">
         <v>-6.0080584201866793</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>123.3652311</v>
       </c>
       <c r="C236" s="5">
         <v>-0.90508079999999325</v>
       </c>
       <c r="D236" s="5">
         <v>-8.3980625388232149</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>123.77182793</v>
       </c>
       <c r="C237" s="5">
         <v>0.40659682999999802</v>
       </c>
       <c r="D237" s="5">
         <v>4.0275424801140769</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>123.93222792</v>
       </c>
       <c r="C238" s="5">
         <v>0.16039999000000194</v>
       </c>
       <c r="D238" s="5">
         <v>1.5662518793305713</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>123.69089437</v>
       </c>
       <c r="C239" s="5">
         <v>-0.24133355000000734</v>
       </c>
       <c r="D239" s="5">
         <v>-2.3118977480256708</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>123.43286587</v>
       </c>
       <c r="C240" s="5">
         <v>-0.25802849999999466</v>
       </c>
       <c r="D240" s="5">
         <v>-2.4747676689291231</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>123.42127309999999</v>
       </c>
       <c r="C241" s="5">
         <v>-1.1592770000007135E-2</v>
       </c>
       <c r="D241" s="5">
         <v>-0.11264536511772505</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>124.67723103</v>
       </c>
       <c r="C242" s="5">
         <v>1.2559579300000081</v>
       </c>
       <c r="D242" s="5">
         <v>12.918608696488354</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>124.91842711</v>
       </c>
       <c r="C243" s="5">
         <v>0.24119607999999459</v>
       </c>
       <c r="D243" s="5">
         <v>2.3463375021213873</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>124.99124521</v>
       </c>
       <c r="C244" s="5">
         <v>7.2818100000006325E-2</v>
       </c>
       <c r="D244" s="5">
         <v>0.70175730390129587</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>125.36882189000001</v>
       </c>
       <c r="C245" s="5">
         <v>0.37757668000000422</v>
       </c>
       <c r="D245" s="5">
         <v>3.6858281471557452</v>
       </c>
       <c r="E245" s="5">
         <v>0.14561396973640228</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>125.69919059999999</v>
       </c>
       <c r="C246" s="5">
         <v>0.33036870999998769</v>
       </c>
       <c r="D246" s="5">
         <v>3.2084456068740552</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>125.66351156</v>
       </c>
       <c r="C247" s="5">
         <v>-3.5679039999990891E-2</v>
       </c>
       <c r="D247" s="5">
         <v>-0.34008230913037396</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>125.84684677</v>
       </c>
       <c r="C248" s="5">
         <v>0.18333520999999564</v>
       </c>
       <c r="D248" s="5">
         <v>1.7648416392130661</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>125.43467719</v>
       </c>
       <c r="C249" s="5">
         <v>-0.41216957999999693</v>
       </c>
       <c r="D249" s="5">
         <v>-3.8601725804151554</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>126.87811542999999</v>
       </c>
       <c r="C250" s="5">
         <v>1.4434382399999919</v>
       </c>
       <c r="D250" s="5">
         <v>14.717383656120742</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>126.76835010000001</v>
       </c>
       <c r="C251" s="5">
         <v>-0.10976532999998767</v>
       </c>
       <c r="D251" s="5">
         <v>-1.0332235716651872</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>126.69846855999999</v>
       </c>
       <c r="C252" s="5">
         <v>-6.9881540000011455E-2</v>
       </c>
       <c r="D252" s="5">
         <v>-0.65950267755968683</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>126.81468364</v>
       </c>
       <c r="C253" s="5">
         <v>0.11621508000000347</v>
       </c>
       <c r="D253" s="5">
         <v>1.1062786104854005</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>126.70322745</v>
       </c>
       <c r="C254" s="5">
         <v>-0.1114561899999984</v>
       </c>
       <c r="D254" s="5">
         <v>-1.0495850582658228</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>127.68408263000001</v>
       </c>
       <c r="C255" s="5">
         <v>0.98085518000000604</v>
       </c>
       <c r="D255" s="5">
         <v>9.6955463588397137</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>128.09352648000001</v>
       </c>
       <c r="C256" s="5">
         <v>0.40944385000000239</v>
       </c>
       <c r="D256" s="5">
         <v>3.9166312060656461</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>128.04363728999999</v>
       </c>
       <c r="C257" s="5">
         <v>-4.9889190000016015E-2</v>
       </c>
       <c r="D257" s="5">
         <v>-0.46636980157981345</v>
       </c>
       <c r="E257" s="5">
         <v>2.1335570995050901</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>127.77683564</v>
       </c>
       <c r="C258" s="5">
         <v>-0.26680164999999079</v>
       </c>
       <c r="D258" s="5">
         <v>-2.4719558355873361</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>127.96791736</v>
       </c>
       <c r="C259" s="5">
         <v>0.19108171999999968</v>
       </c>
       <c r="D259" s="5">
         <v>1.8093533559791819</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>128.63133640999999</v>
       </c>
       <c r="C260" s="5">
         <v>0.66341904999998746</v>
       </c>
       <c r="D260" s="5">
         <v>6.4015996073915282</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>128.7931322</v>
       </c>
       <c r="C261" s="5">
         <v>0.16179579000001354</v>
       </c>
       <c r="D261" s="5">
         <v>1.5198766714420442</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>128.65848265</v>
       </c>
       <c r="C262" s="5">
         <v>-0.134649550000006</v>
       </c>
       <c r="D262" s="5">
         <v>-1.2473770184670108</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>129.02225203</v>
       </c>
       <c r="C263" s="5">
         <v>0.36376938000000791</v>
       </c>
       <c r="D263" s="5">
         <v>3.4461458131165301</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>128.76993698000001</v>
       </c>
       <c r="C264" s="5">
         <v>-0.25231504999999288</v>
       </c>
       <c r="D264" s="5">
         <v>-2.321635080518436</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>128.95939043000001</v>
       </c>
       <c r="C265" s="5">
         <v>0.18945345000000202</v>
       </c>
       <c r="D265" s="5">
         <v>1.7798629419798928</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>129.38039542000001</v>
       </c>
       <c r="C266" s="5">
         <v>0.42100499000000013</v>
       </c>
       <c r="D266" s="5">
         <v>3.9886715028232267</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>128.69519600999999</v>
       </c>
       <c r="C267" s="5">
         <v>-0.68519941000002405</v>
       </c>
       <c r="D267" s="5">
         <v>-6.1733223187451003</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>129.02883195999999</v>
       </c>
       <c r="C268" s="5">
         <v>0.33363595000000146</v>
       </c>
       <c r="D268" s="5">
         <v>3.1556836734927707</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>128.79330096000001</v>
       </c>
       <c r="C269" s="5">
         <v>-0.23553099999998039</v>
       </c>
       <c r="D269" s="5">
         <v>-2.1686376376774841</v>
       </c>
       <c r="E269" s="5">
         <v>0.58547514415117075</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>130.14780336000001</v>
       </c>
       <c r="C270" s="5">
         <v>1.3545024000000012</v>
       </c>
       <c r="D270" s="5">
         <v>13.37644059762475</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>130.75291519000001</v>
       </c>
       <c r="C271" s="5">
         <v>0.60511182999999846</v>
       </c>
       <c r="D271" s="5">
         <v>5.7242116523696485</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>131.11561420999999</v>
       </c>
       <c r="C272" s="5">
         <v>0.36269901999997955</v>
       </c>
       <c r="D272" s="5">
         <v>3.3799695444582278</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>130.59259216000001</v>
       </c>
       <c r="C273" s="5">
         <v>-0.52302204999998025</v>
       </c>
       <c r="D273" s="5">
         <v>-4.6831802977187138</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>130.84869843999999</v>
       </c>
       <c r="C274" s="5">
         <v>0.25610627999998314</v>
       </c>
       <c r="D274" s="5">
         <v>2.3788804645834993</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>131.11011977999999</v>
       </c>
       <c r="C275" s="5">
         <v>0.26142133999999828</v>
       </c>
       <c r="D275" s="5">
         <v>2.423988877669303</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>131.01855845</v>
       </c>
       <c r="C276" s="5">
         <v>-9.1561329999990448E-2</v>
       </c>
       <c r="D276" s="5">
         <v>-0.83481395740074849</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>131.87933355999999</v>
       </c>
       <c r="C277" s="5">
         <v>0.86077510999999163</v>
       </c>
       <c r="D277" s="5">
         <v>8.1750550491794591</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>131.45008743</v>
       </c>
       <c r="C278" s="5">
         <v>-0.42924612999999567</v>
       </c>
       <c r="D278" s="5">
         <v>-3.8366407801773139</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>131.43235786</v>
       </c>
       <c r="C279" s="5">
         <v>-1.7729570000000194E-2</v>
       </c>
       <c r="D279" s="5">
         <v>-0.16173217436418197</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>132.11860916000001</v>
       </c>
       <c r="C280" s="5">
         <v>0.68625130000000922</v>
       </c>
       <c r="D280" s="5">
         <v>6.4486917982458314</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>132.65890844</v>
       </c>
       <c r="C281" s="5">
         <v>0.54029927999999927</v>
       </c>
       <c r="D281" s="5">
         <v>5.0192992103642808</v>
       </c>
       <c r="E281" s="5">
         <v>3.0014041500501243</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>131.27883564999999</v>
       </c>
       <c r="C282" s="5">
         <v>-1.380072790000014</v>
       </c>
       <c r="D282" s="5">
         <v>-11.793709031961686</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>132.16158539</v>
       </c>
       <c r="C283" s="5">
         <v>0.88274974000000839</v>
       </c>
       <c r="D283" s="5">
         <v>8.3742943501974523</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>132.71529231</v>
       </c>
       <c r="C284" s="5">
         <v>0.55370691999999622</v>
       </c>
       <c r="D284" s="5">
         <v>5.1450274164469789</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>133.30693005000001</v>
       </c>
       <c r="C285" s="5">
         <v>0.59163774000001013</v>
       </c>
       <c r="D285" s="5">
         <v>5.4826688909711985</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>133.54536390000001</v>
       </c>
       <c r="C286" s="5">
         <v>0.23843385000000694</v>
       </c>
       <c r="D286" s="5">
         <v>2.1675702516265272</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>133.76528134</v>
       </c>
       <c r="C287" s="5">
         <v>0.21991743999998903</v>
       </c>
       <c r="D287" s="5">
         <v>1.994111143109456</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>134.83389696</v>
       </c>
       <c r="C288" s="5">
         <v>1.0686156200000028</v>
       </c>
       <c r="D288" s="5">
         <v>10.019116253466009</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>135.05888822</v>
       </c>
       <c r="C289" s="5">
         <v>0.22499125999999592</v>
       </c>
       <c r="D289" s="5">
         <v>2.0208657376219019</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>135.10676803000001</v>
       </c>
       <c r="C290" s="5">
         <v>4.7879810000011958E-2</v>
       </c>
       <c r="D290" s="5">
         <v>0.42624319654036569</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>134.82296088999999</v>
       </c>
       <c r="C291" s="5">
         <v>-0.28380714000002172</v>
       </c>
       <c r="D291" s="5">
         <v>-2.4918164909807583</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>135.26052179999999</v>
       </c>
       <c r="C292" s="5">
         <v>0.43756091000000197</v>
       </c>
       <c r="D292" s="5">
         <v>3.9648125374265764</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>135.27829967</v>
       </c>
       <c r="C293" s="5">
         <v>1.7777870000003304E-2</v>
       </c>
       <c r="D293" s="5">
         <v>0.15783520702974396</v>
       </c>
       <c r="E293" s="5">
         <v>1.9745309687850376</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>135.44927971999999</v>
       </c>
       <c r="C294" s="5">
         <v>0.17098004999999716</v>
       </c>
       <c r="D294" s="5">
         <v>1.5272839238124947</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>135.66551791000001</v>
       </c>
       <c r="C295" s="5">
         <v>0.21623819000001276</v>
       </c>
       <c r="D295" s="5">
         <v>1.9326526326158167</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>135.86229230000001</v>
       </c>
       <c r="C296" s="5">
         <v>0.19677439000000163</v>
       </c>
       <c r="D296" s="5">
         <v>1.7544775429332526</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>136.72183451999999</v>
       </c>
       <c r="C297" s="5">
         <v>0.85954221999998026</v>
       </c>
       <c r="D297" s="5">
         <v>7.8617024774084276</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>136.84423086000001</v>
       </c>
       <c r="C298" s="5">
         <v>0.12239634000002297</v>
       </c>
       <c r="D298" s="5">
         <v>1.0795711238857919</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>136.96432121000001</v>
       </c>
       <c r="C299" s="5">
         <v>0.12009034999999812</v>
       </c>
       <c r="D299" s="5">
         <v>1.0581813810176977</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>136.24151742999999</v>
       </c>
       <c r="C300" s="5">
         <v>-0.72280378000002088</v>
       </c>
       <c r="D300" s="5">
         <v>-6.1521622746613662</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>136.60400953999999</v>
       </c>
       <c r="C301" s="5">
         <v>0.36249211000000514</v>
       </c>
       <c r="D301" s="5">
         <v>3.2399287715470626</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>136.7916644</v>
       </c>
       <c r="C302" s="5">
         <v>0.18765486000000919</v>
       </c>
       <c r="D302" s="5">
         <v>1.6609689779075065</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>136.51110639999999</v>
       </c>
       <c r="C303" s="5">
         <v>-0.28055800000001341</v>
       </c>
       <c r="D303" s="5">
         <v>-2.4336107588285194</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>136.4486546</v>
       </c>
       <c r="C304" s="5">
         <v>-6.2451799999990953E-2</v>
       </c>
       <c r="D304" s="5">
         <v>-0.54760291784213821</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>136.93207519000001</v>
       </c>
       <c r="C305" s="5">
         <v>0.48342059000000859</v>
       </c>
       <c r="D305" s="5">
         <v>4.3352797160848278</v>
       </c>
       <c r="E305" s="5">
         <v>1.2224987481615823</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>137.18722047</v>
       </c>
       <c r="C306" s="5">
         <v>0.25514527999999359</v>
       </c>
       <c r="D306" s="5">
         <v>2.2590150864086889</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>137.41558774000001</v>
       </c>
       <c r="C307" s="5">
         <v>0.22836727000000678</v>
       </c>
       <c r="D307" s="5">
         <v>2.0159580593860804</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>138.03411618000001</v>
       </c>
       <c r="C308" s="5">
         <v>0.61852844000000573</v>
       </c>
       <c r="D308" s="5">
         <v>5.5371275239826101</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>138.26089228999999</v>
       </c>
       <c r="C309" s="5">
         <v>0.22677610999997455</v>
       </c>
       <c r="D309" s="5">
         <v>1.9893908781493108</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>138.5473001</v>
       </c>
       <c r="C310" s="5">
         <v>0.28640781000001425</v>
       </c>
       <c r="D310" s="5">
         <v>2.5143211138653809</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>138.96191519000001</v>
       </c>
       <c r="C311" s="5">
         <v>0.41461509000001229</v>
       </c>
       <c r="D311" s="5">
         <v>3.6508069601822957</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>139.22685901</v>
       </c>
       <c r="C312" s="5">
         <v>0.26494381999998495</v>
       </c>
       <c r="D312" s="5">
         <v>2.3120564158596979</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>139.40185234</v>
       </c>
       <c r="C313" s="5">
         <v>0.17499333000000661</v>
       </c>
       <c r="D313" s="5">
         <v>1.5187425277789934</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>139.44909208999999</v>
       </c>
       <c r="C314" s="5">
         <v>4.7239749999988589E-2</v>
       </c>
       <c r="D314" s="5">
         <v>0.40740832069168231</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>140.00662202999999</v>
       </c>
       <c r="C315" s="5">
         <v>0.55752993999999489</v>
       </c>
       <c r="D315" s="5">
         <v>4.9046251645263439</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>139.87330645</v>
       </c>
       <c r="C316" s="5">
         <v>-0.13331557999998722</v>
       </c>
       <c r="D316" s="5">
         <v>-1.1366856429413263</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>139.92559575000001</v>
       </c>
       <c r="C317" s="5">
         <v>5.2289300000012418E-2</v>
       </c>
       <c r="D317" s="5">
         <v>0.44952347145537086</v>
       </c>
       <c r="E317" s="5">
         <v>2.1861353929284677</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>140.79445691000001</v>
       </c>
       <c r="C318" s="5">
         <v>0.86886115999999447</v>
       </c>
       <c r="D318" s="5">
         <v>7.7111610870386205</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>140.73533484999999</v>
       </c>
       <c r="C319" s="5">
         <v>-5.9122060000021293E-2</v>
       </c>
       <c r="D319" s="5">
         <v>-0.50273887565799313</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>140.60413253999999</v>
       </c>
       <c r="C320" s="5">
         <v>-0.13120230999999194</v>
       </c>
       <c r="D320" s="5">
         <v>-1.1129969342453805</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>140.49794312</v>
       </c>
       <c r="C321" s="5">
         <v>-0.10618941999999265</v>
       </c>
       <c r="D321" s="5">
         <v>-0.90252913687413061</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>140.90205949</v>
       </c>
       <c r="C322" s="5">
         <v>0.404116369999997</v>
       </c>
       <c r="D322" s="5">
         <v>3.5067082161527097</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>141.19367334</v>
       </c>
       <c r="C323" s="5">
         <v>0.2916138500000045</v>
       </c>
       <c r="D323" s="5">
         <v>2.5120110253875616</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>141.86092325000001</v>
       </c>
       <c r="C324" s="5">
         <v>0.66724991000000955</v>
       </c>
       <c r="D324" s="5">
         <v>5.8206776198780563</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>141.65491574000001</v>
       </c>
       <c r="C325" s="5">
         <v>-0.20600751000000628</v>
       </c>
       <c r="D325" s="5">
         <v>-1.7287641845398993</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>141.63522093</v>
       </c>
       <c r="C326" s="5">
         <v>-1.9694810000004281E-2</v>
       </c>
       <c r="D326" s="5">
         <v>-0.16671294354798638</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>141.81770667999999</v>
       </c>
       <c r="C327" s="5">
         <v>0.18248574999998368</v>
       </c>
       <c r="D327" s="5">
         <v>1.5571082104881118</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>141.80125727999999</v>
       </c>
       <c r="C328" s="5">
         <v>-1.6449399999999059E-2</v>
       </c>
       <c r="D328" s="5">
         <v>-0.1390989375138374</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>142.12324594</v>
       </c>
       <c r="C329" s="5">
         <v>0.32198866000001658</v>
       </c>
       <c r="D329" s="5">
         <v>2.7591337421794426</v>
       </c>
       <c r="E329" s="5">
         <v>1.5705848370490161</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>141.54293609999999</v>
       </c>
       <c r="C330" s="5">
         <v>-0.5803098400000124</v>
       </c>
       <c r="D330" s="5">
         <v>-4.7912224399708991</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>141.57267343999999</v>
       </c>
       <c r="C331" s="5">
         <v>2.9737339999996948E-2</v>
       </c>
       <c r="D331" s="5">
         <v>0.2524044809499193</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>142.28807047000001</v>
       </c>
       <c r="C332" s="5">
         <v>0.71539703000001964</v>
       </c>
       <c r="D332" s="5">
         <v>6.2352590229331817</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>142.16868568999999</v>
       </c>
       <c r="C333" s="5">
         <v>-0.11938478000001851</v>
       </c>
       <c r="D333" s="5">
         <v>-1.0022096129604696</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>142.06481047</v>
       </c>
       <c r="C334" s="5">
         <v>-0.10387521999999194</v>
       </c>
       <c r="D334" s="5">
         <v>-0.87326239618857882</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>142.02410058000001</v>
       </c>
       <c r="C335" s="5">
         <v>-4.0709889999988036E-2</v>
       </c>
       <c r="D335" s="5">
         <v>-0.34332884593791801</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>141.20033255999999</v>
       </c>
       <c r="C336" s="5">
         <v>-0.82376802000001703</v>
       </c>
       <c r="D336" s="5">
         <v>-6.7424367548886366</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>141.53183786</v>
       </c>
       <c r="C337" s="5">
         <v>0.33150530000000344</v>
       </c>
       <c r="D337" s="5">
         <v>2.8539842950165539</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>141.27038711</v>
       </c>
       <c r="C338" s="5">
         <v>-0.26145074999999451</v>
       </c>
       <c r="D338" s="5">
         <v>-2.1943670729776876</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>141.76029661999999</v>
       </c>
       <c r="C339" s="5">
         <v>0.48990950999998972</v>
       </c>
       <c r="D339" s="5">
         <v>4.2417602886233974</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>141.26171244</v>
       </c>
       <c r="C340" s="5">
         <v>-0.4985841799999946</v>
       </c>
       <c r="D340" s="5">
         <v>-4.1398198499231214</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>141.57416892000001</v>
       </c>
       <c r="C341" s="5">
         <v>0.3124564800000087</v>
       </c>
       <c r="D341" s="5">
         <v>2.6868071512701874</v>
       </c>
       <c r="E341" s="5">
         <v>-0.38633864317438871</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>142.16076007000001</v>
       </c>
       <c r="C342" s="5">
         <v>0.58659115000000384</v>
       </c>
       <c r="D342" s="5">
         <v>5.086902436498475</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>142.53531935000001</v>
       </c>
       <c r="C343" s="5">
         <v>0.37455927999999972</v>
       </c>
       <c r="D343" s="5">
         <v>3.2079319476953305</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>142.60511244</v>
       </c>
       <c r="C344" s="5">
         <v>6.9793089999990343E-2</v>
       </c>
       <c r="D344" s="5">
         <v>0.58917066120613981</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>142.63281900999999</v>
       </c>
       <c r="C345" s="5">
         <v>2.7706569999992325E-2</v>
       </c>
       <c r="D345" s="5">
         <v>0.23339580709962338</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>142.43152423999999</v>
       </c>
       <c r="C346" s="5">
         <v>-0.20129477000000406</v>
       </c>
       <c r="D346" s="5">
         <v>-1.6804517291658327</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>143.09888078</v>
       </c>
       <c r="C347" s="5">
         <v>0.66735654000001432</v>
       </c>
       <c r="D347" s="5">
         <v>5.7697264047077645</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>143.21350362000001</v>
       </c>
       <c r="C348" s="5">
         <v>0.11462284000000977</v>
       </c>
       <c r="D348" s="5">
         <v>0.96545127804170683</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>143.3131444</v>
       </c>
       <c r="C349" s="5">
         <v>9.9640779999987217E-2</v>
       </c>
       <c r="D349" s="5">
         <v>0.83810214234767422</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>142.92755618999999</v>
       </c>
       <c r="C350" s="5">
         <v>-0.38558821000000876</v>
       </c>
       <c r="D350" s="5">
         <v>-3.1812839730206988</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>143.82065406000001</v>
       </c>
       <c r="C351" s="5">
         <v>0.89309787000001961</v>
       </c>
       <c r="D351" s="5">
         <v>7.7614673965433756</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>143.65514843</v>
       </c>
       <c r="C352" s="5">
         <v>-0.16550563000001262</v>
       </c>
       <c r="D352" s="5">
         <v>-1.3722266059210675</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>143.84625622999999</v>
       </c>
       <c r="C353" s="5">
         <v>0.1911077999999975</v>
       </c>
       <c r="D353" s="5">
         <v>1.6081204029377627</v>
       </c>
       <c r="E353" s="5">
         <v>1.6048741993914817</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>143.73071218000001</v>
       </c>
       <c r="C354" s="5">
         <v>-0.11554404999998269</v>
       </c>
       <c r="D354" s="5">
         <v>-0.95964922661084806</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>144.22263520999999</v>
       </c>
       <c r="C355" s="5">
         <v>0.49192302999998105</v>
       </c>
       <c r="D355" s="5">
         <v>4.1852384004594123</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>144.24197407</v>
       </c>
       <c r="C356" s="5">
         <v>1.9338860000004843E-2</v>
       </c>
       <c r="D356" s="5">
         <v>0.16102711224756927</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>144.59516184</v>
       </c>
       <c r="C357" s="5">
         <v>0.35318777000000523</v>
       </c>
       <c r="D357" s="5">
         <v>2.9781892737752891</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>144.87567308999999</v>
       </c>
       <c r="C358" s="5">
         <v>0.28051124999998933</v>
       </c>
       <c r="D358" s="5">
         <v>2.352972574514367</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>145.28568572</v>
       </c>
       <c r="C359" s="5">
         <v>0.41001263000001131</v>
       </c>
       <c r="D359" s="5">
         <v>3.449484246514456</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>145.66638219999999</v>
       </c>
       <c r="C360" s="5">
         <v>0.38069647999998324</v>
       </c>
       <c r="D360" s="5">
         <v>3.1901109431071717</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>146.16446759999999</v>
       </c>
       <c r="C361" s="5">
         <v>0.49808540000000789</v>
       </c>
       <c r="D361" s="5">
         <v>4.1812822709502928</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>146.00087597999999</v>
       </c>
       <c r="C362" s="5">
         <v>-0.16359162000000538</v>
       </c>
       <c r="D362" s="5">
         <v>-1.3348388063098571</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>145.76752311000001</v>
       </c>
       <c r="C363" s="5">
         <v>-0.23335286999997606</v>
       </c>
       <c r="D363" s="5">
         <v>-1.9011867221543244</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>146.32439472999999</v>
       </c>
       <c r="C364" s="5">
         <v>0.55687161999998125</v>
       </c>
       <c r="D364" s="5">
         <v>4.6818874541710631</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>146.55407614999999</v>
       </c>
       <c r="C365" s="5">
         <v>0.22968141999999148</v>
       </c>
       <c r="D365" s="5">
         <v>1.8999542856025453</v>
       </c>
       <c r="E365" s="5">
         <v>1.8824403157704506</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>148.04446214999999</v>
       </c>
       <c r="C366" s="5">
         <v>1.4903860000000009</v>
       </c>
       <c r="D366" s="5">
         <v>12.909679090933146</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>148.14701020000001</v>
       </c>
       <c r="C367" s="5">
         <v>0.1025480500000242</v>
       </c>
       <c r="D367" s="5">
         <v>0.83439503824762618</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>147.95225149999999</v>
       </c>
       <c r="C368" s="5">
         <v>-0.1947587000000226</v>
       </c>
       <c r="D368" s="5">
         <v>-1.5662009379319719</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>131.53866826000001</v>
       </c>
       <c r="C369" s="5">
         <v>-16.41358323999998</v>
       </c>
       <c r="D369" s="5">
         <v>-75.611654160024784</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>136.58493265000001</v>
       </c>
       <c r="C370" s="5">
         <v>5.0462643900000046</v>
       </c>
       <c r="D370" s="5">
         <v>57.105803010954716</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>140.69232131000001</v>
       </c>
       <c r="C371" s="5">
         <v>4.107388659999998</v>
       </c>
       <c r="D371" s="5">
         <v>42.69581238913154</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>138.90558888000001</v>
       </c>
       <c r="C372" s="5">
         <v>-1.7867324300000007</v>
       </c>
       <c r="D372" s="5">
         <v>-14.218843482659182</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>141.42330744</v>
       </c>
       <c r="C373" s="5">
         <v>2.5177185599999916</v>
       </c>
       <c r="D373" s="5">
         <v>24.055275580168022</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>141.80288648000001</v>
       </c>
       <c r="C374" s="5">
         <v>0.37957904000001008</v>
       </c>
       <c r="D374" s="5">
         <v>3.2687636397678688</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>143.07536544999999</v>
       </c>
       <c r="C375" s="5">
         <v>1.2724789699999803</v>
       </c>
       <c r="D375" s="5">
         <v>11.315979335356619</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>144.31476498999999</v>
       </c>
       <c r="C376" s="5">
         <v>1.2393995399999937</v>
       </c>
       <c r="D376" s="5">
         <v>10.904924669543803</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>145.0936423</v>
       </c>
       <c r="C377" s="5">
         <v>0.77887731000001281</v>
       </c>
       <c r="D377" s="5">
         <v>6.6722358591683406</v>
       </c>
       <c r="E377" s="5">
         <v>-0.99651533984302931</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>145.71474117</v>
       </c>
       <c r="C378" s="5">
         <v>0.62109886999999731</v>
       </c>
       <c r="D378" s="5">
         <v>5.2594932272533201</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>145.6424926</v>
       </c>
       <c r="C379" s="5">
         <v>-7.224856999999929E-2</v>
       </c>
       <c r="D379" s="5">
         <v>-0.59336650223217324</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>146.34361200999999</v>
       </c>
       <c r="C380" s="5">
         <v>0.70111940999998978</v>
       </c>
       <c r="D380" s="5">
         <v>5.9322026681980278</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>147.78396570000001</v>
       </c>
       <c r="C381" s="5">
         <v>1.4403536900000233</v>
       </c>
       <c r="D381" s="5">
         <v>12.471518232063517</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>147.93143051000001</v>
       </c>
       <c r="C382" s="5">
         <v>0.14746481000000244</v>
       </c>
       <c r="D382" s="5">
         <v>1.2040018991031687</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>149.13512385999999</v>
       </c>
       <c r="C383" s="5">
         <v>1.2036933499999805</v>
       </c>
       <c r="D383" s="5">
         <v>10.213244538480627</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>148.81621224</v>
       </c>
       <c r="C384" s="5">
         <v>-0.3189116199999944</v>
       </c>
       <c r="D384" s="5">
         <v>-2.5361223309264935</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>149.58565562000001</v>
       </c>
       <c r="C385" s="5">
         <v>0.76944338000001267</v>
       </c>
       <c r="D385" s="5">
         <v>6.3840290057101345</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>150.39190273</v>
       </c>
       <c r="C386" s="5">
         <v>0.80624710999998683</v>
       </c>
       <c r="D386" s="5">
         <v>6.6630644108870651</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>151.65975337</v>
       </c>
       <c r="C387" s="5">
         <v>1.267850640000006</v>
       </c>
       <c r="D387" s="5">
         <v>10.598871852236114</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>151.97096094</v>
       </c>
       <c r="C388" s="5">
         <v>0.31120756999999344</v>
       </c>
       <c r="D388" s="5">
         <v>2.4903958267514126</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>152.26163980999999</v>
       </c>
       <c r="C389" s="5">
         <v>0.29067886999999359</v>
       </c>
       <c r="D389" s="5">
         <v>2.3195725500585462</v>
       </c>
       <c r="E389" s="5">
         <v>4.9402560969413312</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>152.44476899</v>
       </c>
       <c r="C390" s="5">
         <v>0.18312918000000877</v>
       </c>
       <c r="D390" s="5">
         <v>1.4528579822669307</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>153.61245922000001</v>
       </c>
       <c r="C391" s="5">
         <v>1.1676902300000052</v>
       </c>
       <c r="D391" s="5">
         <v>9.5890053083349081</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>153.88788769999999</v>
       </c>
       <c r="C392" s="5">
         <v>0.27542847999998799</v>
       </c>
       <c r="D392" s="5">
         <v>2.172956010548166</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>154.54708324000001</v>
       </c>
       <c r="C393" s="5">
         <v>0.65919554000001312</v>
       </c>
       <c r="D393" s="5">
         <v>5.2631822228198955</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>154.35220527999999</v>
       </c>
       <c r="C394" s="5">
         <v>-0.19487796000001367</v>
       </c>
       <c r="D394" s="5">
         <v>-1.5027039181664481</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>153.8173645</v>
       </c>
       <c r="C395" s="5">
         <v>-0.53484077999999613</v>
       </c>
       <c r="D395" s="5">
         <v>-4.079744794113072</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>156.09141022</v>
       </c>
       <c r="C396" s="5">
         <v>2.2740457200000037</v>
       </c>
       <c r="D396" s="5">
         <v>19.256939771410519</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>156.89806562999999</v>
       </c>
       <c r="C397" s="5">
         <v>0.80665540999999052</v>
       </c>
       <c r="D397" s="5">
         <v>6.3807431087566036</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>157.02323570999999</v>
       </c>
       <c r="C398" s="5">
         <v>0.12517008000000374</v>
       </c>
       <c r="D398" s="5">
         <v>0.96154732622333317</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>157.15006646000001</v>
       </c>
       <c r="C399" s="5">
         <v>0.12683075000001054</v>
       </c>
       <c r="D399" s="5">
         <v>0.97358108409857369</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>157.14405984000001</v>
       </c>
       <c r="C400" s="5">
         <v>-6.0066199999937453E-3</v>
       </c>
       <c r="D400" s="5">
         <v>-4.5856989351422683E-2</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>157.38961854999999</v>
       </c>
       <c r="C401" s="5">
         <v>0.24555870999998319</v>
       </c>
       <c r="D401" s="5">
         <v>1.8913615458051147</v>
       </c>
       <c r="E401" s="5">
         <v>3.3678730548278413</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>158.18931151999999</v>
       </c>
       <c r="C402" s="5">
         <v>0.79969296999999528</v>
       </c>
       <c r="D402" s="5">
         <v>6.2704787094010284</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>158.7480324</v>
       </c>
       <c r="C403" s="5">
         <v>0.55872088000000986</v>
       </c>
       <c r="D403" s="5">
         <v>4.3216825487848887</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>159.39358258999999</v>
       </c>
       <c r="C404" s="5">
         <v>0.64555018999999447</v>
       </c>
       <c r="D404" s="5">
         <v>4.9904438131403994</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>159.42316966999999</v>
       </c>
       <c r="C405" s="5">
         <v>2.9587079999998878E-2</v>
       </c>
       <c r="D405" s="5">
         <v>0.22297488579958724</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>160.12166572999999</v>
       </c>
       <c r="C406" s="5">
         <v>0.69849605999999653</v>
       </c>
       <c r="D406" s="5">
         <v>5.3862418852769656</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>159.60664467999999</v>
       </c>
       <c r="C407" s="5">
         <v>-0.51502105000000142</v>
       </c>
       <c r="D407" s="5">
         <v>-3.7921696613489764</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>158.43978200000001</v>
       </c>
       <c r="C408" s="5">
         <v>-1.1668626799999799</v>
       </c>
       <c r="D408" s="5">
         <v>-8.4287334745915761</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>160.48823548999999</v>
       </c>
       <c r="C409" s="5">
         <v>2.0484534899999858</v>
       </c>
       <c r="D409" s="5">
         <v>16.666882172549013</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>161.24295778999999</v>
       </c>
       <c r="C410" s="5">
         <v>0.7547222999999974</v>
       </c>
       <c r="D410" s="5">
         <v>5.7914689195840641</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>161.35597127</v>
       </c>
       <c r="C411" s="5">
         <v>0.11301348000000644</v>
       </c>
       <c r="D411" s="5">
         <v>0.84431709048791159</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>161.19077852999999</v>
       </c>
       <c r="C412" s="5">
         <v>-0.16519274000000905</v>
       </c>
       <c r="D412" s="5">
         <v>-1.2216398930156247</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>161.40518779999999</v>
       </c>
       <c r="C413" s="5">
         <v>0.21440927000000443</v>
       </c>
       <c r="D413" s="5">
         <v>1.6079195474584251</v>
       </c>
       <c r="E413" s="5">
         <v>2.5513558562468397</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>161.20107399</v>
       </c>
       <c r="C414" s="5">
         <v>-0.20411380999999551</v>
       </c>
       <c r="D414" s="5">
         <v>-1.5070154940946323</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>161.85491274</v>
       </c>
       <c r="C415" s="5">
         <v>0.65383875000000558</v>
       </c>
       <c r="D415" s="5">
         <v>4.9773149399650718</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>163.19556338999999</v>
       </c>
       <c r="C416" s="5">
         <v>1.3406506499999864</v>
       </c>
       <c r="D416" s="5">
         <v>10.405203702846855</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>161.87756450000001</v>
       </c>
       <c r="C417" s="5">
         <v>-1.3179988899999842</v>
       </c>
       <c r="D417" s="5">
         <v>-9.2723284833027506</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>162.26541653000001</v>
       </c>
       <c r="C418" s="5">
         <v>0.38785203000000479</v>
       </c>
       <c r="D418" s="5">
         <v>2.9133432915546598</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>160.86660670000001</v>
       </c>
       <c r="C419" s="5">
         <v>-1.3988098300000047</v>
       </c>
       <c r="D419" s="5">
         <v>-9.8679634022061702</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>161.91920637000001</v>
       </c>
       <c r="C420" s="5">
         <v>1.0525996700000064</v>
       </c>
       <c r="D420" s="5">
         <v>8.1408021447795456</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>162.27171938000001</v>
       </c>
       <c r="C421" s="5">
         <v>0.35251300999999557</v>
       </c>
       <c r="D421" s="5">
         <v>2.6440207541558625</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>162.22773885000001</v>
       </c>
       <c r="C422" s="5">
         <v>-4.3980529999998907E-2</v>
       </c>
       <c r="D422" s="5">
         <v>-0.32475181074580473</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>162.11164486000001</v>
       </c>
       <c r="C423" s="5">
         <v>-0.11609398999999598</v>
       </c>
       <c r="D423" s="5">
         <v>-0.85537633420791348</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>162.92711517999999</v>
       </c>
       <c r="C424" s="5">
         <v>0.81547031999997444</v>
       </c>
       <c r="D424" s="5">
         <v>6.2061989916764482</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>162.20818535000001</v>
       </c>
       <c r="C425" s="5">
         <v>-0.71892982999997912</v>
       </c>
       <c r="D425" s="5">
         <v>-5.1684661576584912</v>
       </c>
       <c r="E425" s="5">
         <v>0.4975041762567356</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>162.88389996999999</v>
       </c>
       <c r="C426" s="5">
         <v>0.6757146199999795</v>
       </c>
       <c r="D426" s="5">
         <v>5.1150063453404337</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>162.65152379</v>
       </c>
       <c r="C427" s="5">
         <v>-0.23237617999998861</v>
       </c>
       <c r="D427" s="5">
         <v>-1.6985950070443123</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>162.48589522</v>
       </c>
       <c r="C428" s="5">
         <v>-0.16562856999999553</v>
       </c>
       <c r="D428" s="5">
         <v>-1.2151432245489424</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>159.10061540999999</v>
       </c>
       <c r="C429" s="5">
         <v>-3.3852798100000143</v>
       </c>
       <c r="D429" s="5">
         <v>-22.326244396984819</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>159.42319778000001</v>
       </c>
       <c r="C430" s="5">
         <v>0.32258237000002055</v>
       </c>
       <c r="D430" s="5">
         <v>2.4603604794886547</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>159.02294738000001</v>
       </c>
       <c r="C431" s="5">
         <v>-0.40025040000000445</v>
       </c>
       <c r="D431" s="5">
         <v>-2.9714840892968164</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>159.50532634999999</v>
       </c>
       <c r="C432" s="5">
         <v>0.48237896999998497</v>
       </c>
       <c r="D432" s="5">
         <v>3.7014186123872861</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>160.70775441999999</v>
       </c>
       <c r="C433" s="5">
         <v>1.2024280699999963</v>
       </c>
       <c r="D433" s="5">
         <v>9.4308348598393099</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>159.25110785000001</v>
       </c>
       <c r="C434" s="5">
         <v>-1.4566465699999753</v>
       </c>
       <c r="D434" s="5">
         <v>-10.350565508532462</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>159.90894564999999</v>
       </c>
       <c r="C435" s="5">
         <v>0.6578377999999816</v>
       </c>
       <c r="D435" s="5">
         <v>5.0711705627751513</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>159.90207278</v>
       </c>
       <c r="C436" s="5">
         <v>-6.8728699999951459E-3</v>
       </c>
       <c r="D436" s="5">
         <v>-5.1563686053623936E-2</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>160.28448288000001</v>
       </c>
       <c r="C437" s="5">
         <v>0.38241010000001552</v>
       </c>
       <c r="D437" s="5">
         <v>2.9078828048240801</v>
       </c>
       <c r="E437" s="5">
         <v>-1.185946606732069</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>161.10598947</v>
       </c>
       <c r="C438" s="5">
         <v>0.82150658999998427</v>
       </c>
       <c r="D438" s="5">
         <v>6.3267340255404259</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>160.54304227</v>
       </c>
       <c r="C439" s="5">
         <v>-0.56294719999999643</v>
       </c>
       <c r="D439" s="5">
         <v>-4.113465310305509</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>160.85033053000001</v>
       </c>
       <c r="C440" s="5">
         <v>0.30728826000000709</v>
       </c>
       <c r="D440" s="5">
         <v>2.321201101705217</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>160.78318687000001</v>
       </c>
       <c r="C441" s="5">
         <v>-6.7143659999999272E-2</v>
       </c>
       <c r="D441" s="5">
         <v>-0.49976686903628886</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>160.80677077000001</v>
+        <v>160.86907072</v>
       </c>
       <c r="C442" s="5">
-        <v>2.3583900000005542E-2</v>
+        <v>8.588384999998766E-2</v>
       </c>
       <c r="D442" s="5">
-        <v>0.17615972928448631</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.64287778567431175</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>161.23327236</v>
+      </c>
+      <c r="C443" s="5">
+        <v>0.36420164000000455</v>
+      </c>
+      <c r="D443" s="5">
+        <v>2.7508408038666721</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E8E56ADD-0EDF-4482-82ED-01879FEE33F3}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD9B8556-82FC-4A3C-AB90-48F4A3E5048C}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9822A8F-5959-4F5E-BDC8-230CAC56139E}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>bronaga</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>