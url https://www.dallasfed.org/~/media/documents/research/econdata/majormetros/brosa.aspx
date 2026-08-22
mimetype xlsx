--- v7 (2026-08-02)
+++ v8 (2026-08-22)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{9E690958-DA8B-45D5-A709-245CA9202715}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{1AF2582B-5B67-4AAC-916F-119592EF00FE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{932BADF8-1AC5-431A-B3BC-79BEF7F425AD}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{DE11169D-2EA2-4965-89FE-51A77B997E9D}"/>
   </bookViews>
   <sheets>
     <sheet name="bronaga" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Brownsville—Harlingen Total Nonfarm Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{674E80D7-3063-47DE-AD1E-C13FC55C5457}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5F58C49D-2968-45F2-9839-4A9F660FBD17}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>74.168517172999998</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>74.129572765000006</v>
       </c>
       <c r="C7" s="5">
         <v>-3.8944407999991881E-2</v>
       </c>
       <c r="D7" s="5">
         <v>-0.62827955002590086</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>74.183391709999995</v>
       </c>
       <c r="C8" s="5">
         <v>5.3818944999989071E-2</v>
       </c>
       <c r="D8" s="5">
         <v>0.87470141455860961</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>74.633337901999994</v>
       </c>
       <c r="C9" s="5">
         <v>0.44994619199999875</v>
       </c>
       <c r="D9" s="5">
         <v>7.5261652034092075</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>75.018455469000003</v>
       </c>
       <c r="C10" s="5">
         <v>0.38511756700000888</v>
       </c>
       <c r="D10" s="5">
         <v>6.3709492640963594</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>75.308102319</v>
       </c>
       <c r="C11" s="5">
         <v>0.2896468499999969</v>
       </c>
       <c r="D11" s="5">
         <v>4.7328755484658869</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>76.410991074999998</v>
       </c>
       <c r="C12" s="5">
         <v>1.1028887559999987</v>
       </c>
       <c r="D12" s="5">
         <v>19.061004942310934</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>76.224615870999997</v>
       </c>
       <c r="C13" s="5">
         <v>-0.18637520400000085</v>
       </c>
       <c r="D13" s="5">
         <v>-2.8879903806536045</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>76.006160327000003</v>
       </c>
       <c r="C14" s="5">
         <v>-0.21845554399999401</v>
       </c>
       <c r="D14" s="5">
         <v>-3.3854383292165724</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>76.302913439999998</v>
       </c>
       <c r="C15" s="5">
         <v>0.29675311299999407</v>
       </c>
       <c r="D15" s="5">
         <v>4.7871256640606097</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>76.750188651000002</v>
       </c>
       <c r="C16" s="5">
         <v>0.44727521100000445</v>
       </c>
       <c r="D16" s="5">
         <v>7.2654775931135562</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>77.152513698000007</v>
       </c>
       <c r="C17" s="5">
         <v>0.40232504700000504</v>
       </c>
       <c r="D17" s="5">
         <v>6.4749743941445503</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>76.658886258999999</v>
       </c>
       <c r="C18" s="5">
         <v>-0.49362743900000794</v>
       </c>
       <c r="D18" s="5">
         <v>-7.4131945753470596</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>76.432126691999997</v>
       </c>
       <c r="C19" s="5">
         <v>-0.22675956700000199</v>
       </c>
       <c r="D19" s="5">
         <v>-3.4924562992458275</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>76.878522298999997</v>
       </c>
       <c r="C20" s="5">
         <v>0.44639560699999947</v>
       </c>
       <c r="D20" s="5">
         <v>7.2380723930466795</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>75.598435370000004</v>
       </c>
       <c r="C21" s="5">
         <v>-1.2800869289999923</v>
       </c>
       <c r="D21" s="5">
         <v>-18.24894585222826</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>75.717424062000006</v>
       </c>
       <c r="C22" s="5">
         <v>0.11898869200000206</v>
       </c>
       <c r="D22" s="5">
         <v>1.905185023962841</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>77.021224716000006</v>
       </c>
       <c r="C23" s="5">
         <v>1.3038006539999998</v>
       </c>
       <c r="D23" s="5">
         <v>22.736878188590872</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>77.137566264</v>
       </c>
       <c r="C24" s="5">
         <v>0.11634154799999408</v>
       </c>
       <c r="D24" s="5">
         <v>1.8277503580676369</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>77.867074291999998</v>
       </c>
       <c r="C25" s="5">
         <v>0.72950802799999792</v>
       </c>
       <c r="D25" s="5">
         <v>11.957990937202933</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>78.536622136000005</v>
       </c>
       <c r="C26" s="5">
         <v>0.66954784400000733</v>
       </c>
       <c r="D26" s="5">
         <v>10.820558158886584</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>77.701978335000007</v>
       </c>
       <c r="C27" s="5">
         <v>-0.83464380099999858</v>
       </c>
       <c r="D27" s="5">
         <v>-12.033300803305158</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>78.030415453000003</v>
       </c>
       <c r="C28" s="5">
         <v>0.32843711799999653</v>
       </c>
       <c r="D28" s="5">
         <v>5.1918552446967858</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>78.880975233000001</v>
       </c>
       <c r="C29" s="5">
         <v>0.85055977999999755</v>
       </c>
       <c r="D29" s="5">
         <v>13.893837211098404</v>
       </c>
       <c r="E29" s="5">
         <v>2.2403178485742581</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>78.412158988000002</v>
       </c>
       <c r="C30" s="5">
         <v>-0.4688162449999993</v>
       </c>
       <c r="D30" s="5">
         <v>-6.9034287504017406</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>79.114064935000002</v>
       </c>
       <c r="C31" s="5">
         <v>0.7019059470000002</v>
       </c>
       <c r="D31" s="5">
         <v>11.286747922052086</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>79.438819963</v>
       </c>
       <c r="C32" s="5">
         <v>0.32475502799999845</v>
       </c>
       <c r="D32" s="5">
         <v>5.0386224836403315</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>79.839705491000004</v>
       </c>
       <c r="C33" s="5">
         <v>0.40088552800000343</v>
       </c>
       <c r="D33" s="5">
         <v>6.2267035300177298</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>80.717880757000003</v>
       </c>
       <c r="C34" s="5">
         <v>0.87817526599999951</v>
       </c>
       <c r="D34" s="5">
         <v>14.027577191456174</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>80.723230052000005</v>
       </c>
       <c r="C35" s="5">
         <v>5.3492950000020301E-3</v>
       </c>
       <c r="D35" s="5">
         <v>7.9554792507097183E-2</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>80.508648948000001</v>
       </c>
       <c r="C36" s="5">
         <v>-0.21458110400000407</v>
       </c>
       <c r="D36" s="5">
         <v>-3.1436527189699692</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>81.157640921999999</v>
       </c>
       <c r="C37" s="5">
         <v>0.64899197399999764</v>
       </c>
       <c r="D37" s="5">
         <v>10.113992906606795</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>81.527923365000007</v>
       </c>
       <c r="C38" s="5">
         <v>0.37028244300000779</v>
       </c>
       <c r="D38" s="5">
         <v>5.6145103144479291</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>81.867704028000006</v>
       </c>
       <c r="C39" s="5">
         <v>0.33978066299999909</v>
       </c>
       <c r="D39" s="5">
         <v>5.1174375486127799</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>82.816287896999995</v>
       </c>
       <c r="C40" s="5">
         <v>0.94858386899998948</v>
       </c>
       <c r="D40" s="5">
         <v>14.825353499576565</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>82.813517527000002</v>
       </c>
       <c r="C41" s="5">
         <v>-2.7703699999932496E-3</v>
       </c>
       <c r="D41" s="5">
         <v>-4.0135008481367862E-2</v>
       </c>
       <c r="E41" s="5">
         <v>4.9854128734894365</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>82.890218680999993</v>
       </c>
       <c r="C42" s="5">
         <v>7.6701153999991334E-2</v>
       </c>
       <c r="D42" s="5">
         <v>1.1171086760815685</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>83.424168980000005</v>
       </c>
       <c r="C43" s="5">
         <v>0.53395029900001134</v>
       </c>
       <c r="D43" s="5">
         <v>8.0098207612172132</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>83.868434757000003</v>
       </c>
       <c r="C44" s="5">
         <v>0.44426577699999825</v>
       </c>
       <c r="D44" s="5">
         <v>6.5809982954424306</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>84.078684066999998</v>
       </c>
       <c r="C45" s="5">
         <v>0.21024930999999469</v>
       </c>
       <c r="D45" s="5">
         <v>3.0500996819792903</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>84.398636397999994</v>
       </c>
       <c r="C46" s="5">
         <v>0.31995233099999609</v>
       </c>
       <c r="D46" s="5">
         <v>4.6632675199789864</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>84.190141061000006</v>
       </c>
       <c r="C47" s="5">
         <v>-0.20849533699998801</v>
       </c>
       <c r="D47" s="5">
         <v>-2.9244886030272421</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>84.264922083000002</v>
       </c>
       <c r="C48" s="5">
         <v>7.4781021999996256E-2</v>
       </c>
       <c r="D48" s="5">
         <v>1.0711102363998082</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>84.610666754999997</v>
       </c>
       <c r="C49" s="5">
         <v>0.34574467199999503</v>
       </c>
       <c r="D49" s="5">
         <v>5.0363269962464541</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>85.422919731999997</v>
       </c>
       <c r="C50" s="5">
         <v>0.81225297699999999</v>
       </c>
       <c r="D50" s="5">
         <v>12.147998683261951</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>85.110930217999993</v>
       </c>
       <c r="C51" s="5">
         <v>-0.31198951400000396</v>
       </c>
       <c r="D51" s="5">
         <v>-4.2957754063510212</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>85.375864359999994</v>
       </c>
       <c r="C52" s="5">
         <v>0.26493414200000132</v>
       </c>
       <c r="D52" s="5">
         <v>3.7999913142462205</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>85.474019572000003</v>
       </c>
       <c r="C53" s="5">
         <v>9.8155212000008873E-2</v>
       </c>
       <c r="D53" s="5">
         <v>1.3883772642498071</v>
       </c>
       <c r="E53" s="5">
         <v>3.2126422406010935</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>86.241761761999996</v>
       </c>
       <c r="C54" s="5">
         <v>0.76774218999999277</v>
       </c>
       <c r="D54" s="5">
         <v>11.327357888667322</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>86.820577219</v>
       </c>
       <c r="C55" s="5">
         <v>0.57881545700000459</v>
       </c>
       <c r="D55" s="5">
         <v>8.3579023746940919</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>87.503148221999993</v>
       </c>
       <c r="C56" s="5">
         <v>0.68257100299999252</v>
       </c>
       <c r="D56" s="5">
         <v>9.8530490655183378</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>87.819782775999997</v>
       </c>
       <c r="C57" s="5">
         <v>0.31663455400000373</v>
       </c>
       <c r="D57" s="5">
         <v>4.429731212033583</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>88.326386388000003</v>
       </c>
       <c r="C58" s="5">
         <v>0.50660361200000636</v>
       </c>
       <c r="D58" s="5">
         <v>7.1463183256189167</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>89.066622820000006</v>
       </c>
       <c r="C59" s="5">
         <v>0.74023643200000322</v>
       </c>
       <c r="D59" s="5">
         <v>10.53358812461671</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>89.526976602999994</v>
       </c>
       <c r="C60" s="5">
         <v>0.46035378299998797</v>
       </c>
       <c r="D60" s="5">
         <v>6.3817660616502847</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>89.728678106999993</v>
       </c>
       <c r="C61" s="5">
         <v>0.20170150399999898</v>
       </c>
       <c r="D61" s="5">
         <v>2.7373164189280264</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>89.292380757999993</v>
       </c>
       <c r="C62" s="5">
         <v>-0.43629734900000017</v>
       </c>
       <c r="D62" s="5">
         <v>-5.6813462488955357</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>89.719933983000004</v>
       </c>
       <c r="C63" s="5">
         <v>0.42755322500001114</v>
       </c>
       <c r="D63" s="5">
         <v>5.8996474450216052</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>90.641114396999996</v>
       </c>
       <c r="C64" s="5">
         <v>0.92118041399999129</v>
       </c>
       <c r="D64" s="5">
         <v>13.040870227302715</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>90.617167871000007</v>
       </c>
       <c r="C65" s="5">
         <v>-2.3946525999988921E-2</v>
       </c>
       <c r="D65" s="5">
         <v>-0.316568409342044</v>
       </c>
       <c r="E65" s="5">
         <v>6.0172065438757194</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>90.384054273000004</v>
       </c>
       <c r="C66" s="5">
         <v>-0.23311359800000275</v>
       </c>
       <c r="D66" s="5">
         <v>-3.043707200227741</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>90.544866237999997</v>
       </c>
       <c r="C67" s="5">
         <v>0.16081196499999351</v>
       </c>
       <c r="D67" s="5">
         <v>2.1560659287653827</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>90.658128297999994</v>
       </c>
       <c r="C68" s="5">
         <v>0.11326205999999672</v>
       </c>
       <c r="D68" s="5">
         <v>1.5114436430585965</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>90.086560015000003</v>
       </c>
       <c r="C69" s="5">
         <v>-0.57156828299999063</v>
       </c>
       <c r="D69" s="5">
         <v>-7.3086813142596245</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>89.851899123999999</v>
       </c>
       <c r="C70" s="5">
         <v>-0.23466089100000431</v>
       </c>
       <c r="D70" s="5">
         <v>-3.0814099210563217</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>90.023485676000007</v>
       </c>
       <c r="C71" s="5">
         <v>0.17158655200000794</v>
       </c>
       <c r="D71" s="5">
         <v>2.315814410067274</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>89.739163852999994</v>
       </c>
       <c r="C72" s="5">
         <v>-0.2843218230000133</v>
       </c>
       <c r="D72" s="5">
         <v>-3.7248224549043751</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>89.684351352999997</v>
       </c>
       <c r="C73" s="5">
         <v>-5.4812499999997044E-2</v>
       </c>
       <c r="D73" s="5">
         <v>-0.73050029267409666</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>90.593654716000003</v>
       </c>
       <c r="C74" s="5">
         <v>0.90930336300000647</v>
       </c>
       <c r="D74" s="5">
         <v>12.868643597772756</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>90.561883491000003</v>
       </c>
       <c r="C75" s="5">
         <v>-3.1771224999999959E-2</v>
       </c>
       <c r="D75" s="5">
         <v>-0.42002961062803656</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>90.512032172000005</v>
       </c>
       <c r="C76" s="5">
         <v>-4.9851318999998284E-2</v>
       </c>
       <c r="D76" s="5">
         <v>-0.65856405043603905</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>90.968941629</v>
       </c>
       <c r="C77" s="5">
         <v>0.45690945699999475</v>
       </c>
       <c r="D77" s="5">
         <v>6.2287116945109355</v>
       </c>
       <c r="E77" s="5">
         <v>0.3881976961592537</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>90.855142467999997</v>
       </c>
       <c r="C78" s="5">
         <v>-0.11379916100000287</v>
       </c>
       <c r="D78" s="5">
         <v>-1.4908751070449866</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>90.965688217999997</v>
       </c>
       <c r="C79" s="5">
         <v>0.11054575</v>
       </c>
       <c r="D79" s="5">
         <v>1.4698808651651518</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>90.500723527999995</v>
       </c>
       <c r="C80" s="5">
         <v>-0.46496469000000218</v>
       </c>
       <c r="D80" s="5">
         <v>-5.9641834235101943</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>91.319922138999999</v>
       </c>
       <c r="C81" s="5">
         <v>0.81919861100000446</v>
       </c>
       <c r="D81" s="5">
         <v>11.419646177741338</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>91.737503617000002</v>
       </c>
       <c r="C82" s="5">
         <v>0.41758147800000245</v>
       </c>
       <c r="D82" s="5">
         <v>5.6274082107787171</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>91.404146806</v>
       </c>
       <c r="C83" s="5">
         <v>-0.33335681100000158</v>
       </c>
       <c r="D83" s="5">
         <v>-4.2744707700884117</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>92.086536378999995</v>
       </c>
       <c r="C84" s="5">
         <v>0.6823895729999947</v>
       </c>
       <c r="D84" s="5">
         <v>9.3359214872443594</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>93.193410787000005</v>
       </c>
       <c r="C85" s="5">
         <v>1.1068744080000101</v>
       </c>
       <c r="D85" s="5">
         <v>15.416744890882805</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>92.972079395999998</v>
       </c>
       <c r="C86" s="5">
         <v>-0.22133139100000676</v>
       </c>
       <c r="D86" s="5">
         <v>-2.8130279031839289</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>93.532597746999997</v>
       </c>
       <c r="C87" s="5">
         <v>0.56051835099999892</v>
       </c>
       <c r="D87" s="5">
         <v>7.4794473782652249</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>93.618130911999998</v>
       </c>
       <c r="C88" s="5">
         <v>8.5533165000001077E-2</v>
       </c>
       <c r="D88" s="5">
         <v>1.1029054619895673</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>93.699704193000002</v>
       </c>
       <c r="C89" s="5">
         <v>8.1573281000004272E-2</v>
       </c>
       <c r="D89" s="5">
         <v>1.050634284193519</v>
       </c>
       <c r="E89" s="5">
         <v>3.0018625204379257</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>94.047148805999996</v>
       </c>
       <c r="C90" s="5">
         <v>0.3474446129999933</v>
       </c>
       <c r="D90" s="5">
         <v>4.5415576652462875</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>94.920821955999997</v>
       </c>
       <c r="C91" s="5">
         <v>0.8736731500000019</v>
       </c>
       <c r="D91" s="5">
         <v>11.73526892834451</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>95.070940871999994</v>
       </c>
       <c r="C92" s="5">
         <v>0.15011891599999672</v>
       </c>
       <c r="D92" s="5">
         <v>1.9144159176850861</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>94.821806065000004</v>
       </c>
       <c r="C93" s="5">
         <v>-0.24913480699999013</v>
       </c>
       <c r="D93" s="5">
         <v>-3.0996884797648283</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>94.821461013000004</v>
       </c>
       <c r="C94" s="5">
         <v>-3.4505200000012337E-4</v>
       </c>
       <c r="D94" s="5">
         <v>-4.366654993592789E-3</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>94.972619280999993</v>
       </c>
       <c r="C95" s="5">
         <v>0.15115826799998899</v>
       </c>
       <c r="D95" s="5">
         <v>1.9298245535753322</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>96.231719952000006</v>
       </c>
       <c r="C96" s="5">
         <v>1.259100671000013</v>
       </c>
       <c r="D96" s="5">
         <v>17.121867243067079</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>96.092314533000007</v>
       </c>
       <c r="C97" s="5">
         <v>-0.13940541899999914</v>
       </c>
       <c r="D97" s="5">
         <v>-1.7245878662576763</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>95.900263390000006</v>
       </c>
       <c r="C98" s="5">
         <v>-0.19205114300000048</v>
       </c>
       <c r="D98" s="5">
         <v>-2.3721445340572189</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>96.09862717</v>
       </c>
       <c r="C99" s="5">
         <v>0.19836377999999399</v>
       </c>
       <c r="D99" s="5">
         <v>2.5105592748047023</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>96.257053623000004</v>
       </c>
       <c r="C100" s="5">
         <v>0.15842645300000413</v>
       </c>
       <c r="D100" s="5">
         <v>1.9963347902808071</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>96.636510833000003</v>
       </c>
       <c r="C101" s="5">
         <v>0.37945720999999821</v>
       </c>
       <c r="D101" s="5">
         <v>4.8344744409602569</v>
       </c>
       <c r="E101" s="5">
         <v>3.1342752523005224</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>96.499262916000006</v>
       </c>
       <c r="C102" s="5">
         <v>-0.13724791699999628</v>
       </c>
       <c r="D102" s="5">
         <v>-1.6910488284342828</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>96.624586308000005</v>
       </c>
       <c r="C103" s="5">
         <v>0.12532339199999853</v>
       </c>
       <c r="D103" s="5">
         <v>1.569617501127385</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>97.492154647999996</v>
       </c>
       <c r="C104" s="5">
         <v>0.86756833999999117</v>
       </c>
       <c r="D104" s="5">
         <v>11.322834129135838</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>97.217878184</v>
       </c>
       <c r="C105" s="5">
         <v>-0.27427646399999617</v>
       </c>
       <c r="D105" s="5">
         <v>-3.3242313408445967</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>97.343492741999995</v>
       </c>
       <c r="C106" s="5">
         <v>0.12561455799999521</v>
       </c>
       <c r="D106" s="5">
         <v>1.5615781510842641</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>97.605615799999995</v>
       </c>
       <c r="C107" s="5">
         <v>0.26212305800000024</v>
       </c>
       <c r="D107" s="5">
         <v>3.2796054870067648</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>98.276278301999994</v>
       </c>
       <c r="C108" s="5">
         <v>0.67066250199999899</v>
       </c>
       <c r="D108" s="5">
         <v>8.5642280095734158</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>97.599234202000005</v>
       </c>
       <c r="C109" s="5">
         <v>-0.67704409999998916</v>
       </c>
       <c r="D109" s="5">
         <v>-7.9608704607736502</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>98.125402124000004</v>
       </c>
       <c r="C110" s="5">
         <v>0.52616792199999907</v>
       </c>
       <c r="D110" s="5">
         <v>6.6646404216917698</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>98.647080869000007</v>
       </c>
       <c r="C111" s="5">
         <v>0.52167874500000266</v>
       </c>
       <c r="D111" s="5">
         <v>6.56963176076657</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>98.829117226999998</v>
       </c>
       <c r="C112" s="5">
         <v>0.18203635799999063</v>
       </c>
       <c r="D112" s="5">
         <v>2.2370086801508426</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>98.850196366999995</v>
       </c>
       <c r="C113" s="5">
         <v>2.1079139999997665E-2</v>
       </c>
       <c r="D113" s="5">
         <v>0.25624697503541238</v>
       </c>
       <c r="E113" s="5">
         <v>2.2907341282484062</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>99.326333503000001</v>
       </c>
       <c r="C114" s="5">
         <v>0.47613713600000551</v>
       </c>
       <c r="D114" s="5">
         <v>5.9357183605230901</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>99.254282382</v>
       </c>
       <c r="C115" s="5">
         <v>-7.2051121000001217E-2</v>
       </c>
       <c r="D115" s="5">
         <v>-0.86701301693210553</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>99.632338528999995</v>
       </c>
       <c r="C116" s="5">
         <v>0.37805614699999524</v>
       </c>
       <c r="D116" s="5">
         <v>4.6677391936281065</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>100.79521484999999</v>
       </c>
       <c r="C117" s="5">
         <v>1.1628763209999988</v>
       </c>
       <c r="D117" s="5">
         <v>14.941031625743651</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>101.01805296000001</v>
       </c>
       <c r="C118" s="5">
         <v>0.22283811000001208</v>
       </c>
       <c r="D118" s="5">
         <v>2.6854579092616682</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>102.88600174</v>
       </c>
       <c r="C119" s="5">
         <v>1.8679487799999919</v>
       </c>
       <c r="D119" s="5">
         <v>24.591255375205101</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>103.35174859</v>
       </c>
       <c r="C120" s="5">
         <v>0.46574685000000215</v>
       </c>
       <c r="D120" s="5">
         <v>5.5694989905850756</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>102.74806097</v>
       </c>
       <c r="C121" s="5">
         <v>-0.60368762000000231</v>
       </c>
       <c r="D121" s="5">
         <v>-6.7884624788332566</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>103.16342059999999</v>
       </c>
       <c r="C122" s="5">
         <v>0.41535962999999754</v>
       </c>
       <c r="D122" s="5">
         <v>4.9603298313022126</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>103.61309893000001</v>
       </c>
       <c r="C123" s="5">
         <v>0.44967833000001178</v>
       </c>
       <c r="D123" s="5">
         <v>5.3579114857362775</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>104.00492901</v>
       </c>
       <c r="C124" s="5">
         <v>0.3918300799999912</v>
       </c>
       <c r="D124" s="5">
         <v>4.6335851209696743</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>104.9247575</v>
       </c>
       <c r="C125" s="5">
         <v>0.91982849000000044</v>
       </c>
       <c r="D125" s="5">
         <v>11.144666477762444</v>
       </c>
       <c r="E125" s="5">
         <v>6.14521908529857</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>104.78580391</v>
       </c>
       <c r="C126" s="5">
         <v>-0.13895358999999985</v>
       </c>
       <c r="D126" s="5">
         <v>-1.5776555985836493</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>105.03475173</v>
       </c>
       <c r="C127" s="5">
         <v>0.24894781999999793</v>
       </c>
       <c r="D127" s="5">
         <v>2.8884828599502033</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>106.04527812000001</v>
       </c>
       <c r="C128" s="5">
         <v>1.0105263900000097</v>
       </c>
       <c r="D128" s="5">
         <v>12.175978490652861</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>105.87948895</v>
       </c>
       <c r="C129" s="5">
         <v>-0.1657891700000107</v>
       </c>
       <c r="D129" s="5">
         <v>-1.8600094805693246</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>106.8930845</v>
       </c>
       <c r="C130" s="5">
         <v>1.0135955500000051</v>
       </c>
       <c r="D130" s="5">
         <v>12.112302942478493</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>108.42639560000001</v>
       </c>
       <c r="C131" s="5">
         <v>1.5333111000000059</v>
       </c>
       <c r="D131" s="5">
         <v>18.638306664109351</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>108.68628597</v>
       </c>
       <c r="C132" s="5">
         <v>0.25989036999999371</v>
       </c>
       <c r="D132" s="5">
         <v>2.9145381526838099</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>109.40906361</v>
       </c>
       <c r="C133" s="5">
         <v>0.72277764000000388</v>
       </c>
       <c r="D133" s="5">
         <v>8.2786004371163457</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>109.16481048</v>
       </c>
       <c r="C134" s="5">
         <v>-0.24425313000000415</v>
       </c>
       <c r="D134" s="5">
         <v>-2.6463209228762885</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>108.91295805</v>
       </c>
       <c r="C135" s="5">
         <v>-0.25185242999999957</v>
       </c>
       <c r="D135" s="5">
         <v>-2.7336406104518263</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>109.85242307</v>
       </c>
       <c r="C136" s="5">
         <v>0.9394650200000001</v>
       </c>
       <c r="D136" s="5">
         <v>10.85647052694112</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>110.46191044</v>
       </c>
       <c r="C137" s="5">
         <v>0.60948736999999653</v>
       </c>
       <c r="D137" s="5">
         <v>6.8648575556939262</v>
       </c>
       <c r="E137" s="5">
         <v>5.2772606503284081</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>110.19406556</v>
       </c>
       <c r="C138" s="5">
         <v>-0.2678448799999984</v>
       </c>
       <c r="D138" s="5">
         <v>-2.8712327972878704</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>110.87197041</v>
       </c>
       <c r="C139" s="5">
         <v>0.67790485000000444</v>
       </c>
       <c r="D139" s="5">
         <v>7.6372795411843164</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>111.26941925</v>
       </c>
       <c r="C140" s="5">
         <v>0.39744883999999558</v>
       </c>
       <c r="D140" s="5">
         <v>4.387540644115373</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>110.65620097999999</v>
       </c>
       <c r="C141" s="5">
         <v>-0.6132182700000044</v>
       </c>
       <c r="D141" s="5">
         <v>-6.4165144602023938</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>110.78270229</v>
       </c>
       <c r="C142" s="5">
         <v>0.12650131000000897</v>
       </c>
       <c r="D142" s="5">
         <v>1.3804891023828869</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>109.82185984</v>
       </c>
       <c r="C143" s="5">
         <v>-0.96084245000000124</v>
       </c>
       <c r="D143" s="5">
         <v>-9.9254551736735248</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>109.38038999</v>
       </c>
       <c r="C144" s="5">
         <v>-0.44146985000000427</v>
       </c>
       <c r="D144" s="5">
         <v>-4.7186111186870221</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>110.40591790000001</v>
       </c>
       <c r="C145" s="5">
         <v>1.0255279100000081</v>
       </c>
       <c r="D145" s="5">
         <v>11.849648395877344</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>110.56249393</v>
       </c>
       <c r="C146" s="5">
         <v>0.15657602999999654</v>
       </c>
       <c r="D146" s="5">
         <v>1.7151593402528809</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>109.53098512</v>
       </c>
       <c r="C147" s="5">
         <v>-1.0315088100000054</v>
       </c>
       <c r="D147" s="5">
         <v>-10.638591020359867</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>110.36762816</v>
       </c>
       <c r="C148" s="5">
         <v>0.83664303999999845</v>
       </c>
       <c r="D148" s="5">
         <v>9.5611518255906738</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>111.08177922</v>
       </c>
       <c r="C149" s="5">
         <v>0.71415106000000605</v>
       </c>
       <c r="D149" s="5">
         <v>8.0471743633264268</v>
       </c>
       <c r="E149" s="5">
         <v>0.56116065486364608</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>111.25228266000001</v>
       </c>
       <c r="C150" s="5">
         <v>0.1705034400000045</v>
       </c>
       <c r="D150" s="5">
         <v>1.8575530226702108</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>112.15048543</v>
       </c>
       <c r="C151" s="5">
         <v>0.89820276999999749</v>
       </c>
       <c r="D151" s="5">
         <v>10.130275606305217</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>112.27609901</v>
       </c>
       <c r="C152" s="5">
         <v>0.12561357999999245</v>
       </c>
       <c r="D152" s="5">
         <v>1.3523645822396846</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>113.20027127</v>
       </c>
       <c r="C153" s="5">
         <v>0.92417226000000596</v>
       </c>
       <c r="D153" s="5">
         <v>10.337168061605407</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>113.62699049</v>
       </c>
       <c r="C154" s="5">
         <v>0.4267192199999954</v>
       </c>
       <c r="D154" s="5">
         <v>4.6184879600478235</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>113.970405</v>
       </c>
       <c r="C155" s="5">
         <v>0.34341451000000234</v>
       </c>
       <c r="D155" s="5">
         <v>3.6876541085654413</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>114.11178689</v>
       </c>
       <c r="C156" s="5">
         <v>0.14138189000000523</v>
       </c>
       <c r="D156" s="5">
         <v>1.4988155651042279</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>114.36511283</v>
       </c>
       <c r="C157" s="5">
         <v>0.25332593999999631</v>
       </c>
       <c r="D157" s="5">
         <v>2.6967453533481844</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>114.78048948999999</v>
       </c>
       <c r="C158" s="5">
         <v>0.41537665999999263</v>
       </c>
       <c r="D158" s="5">
         <v>4.4465541754926896</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>114.56629105</v>
       </c>
       <c r="C159" s="5">
         <v>-0.21419843999998989</v>
       </c>
       <c r="D159" s="5">
         <v>-2.2165462689885951</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>114.62810090000001</v>
       </c>
       <c r="C160" s="5">
         <v>6.1809850000003053E-2</v>
       </c>
       <c r="D160" s="5">
         <v>0.64933853313031697</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>114.48958510999999</v>
       </c>
       <c r="C161" s="5">
         <v>-0.13851579000001379</v>
       </c>
       <c r="D161" s="5">
         <v>-1.4404728550101664</v>
       </c>
       <c r="E161" s="5">
         <v>3.0678351696642903</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>114.59019221</v>
       </c>
       <c r="C162" s="5">
         <v>0.10060710000000483</v>
       </c>
       <c r="D162" s="5">
         <v>1.0596048961038829</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>113.96647043999999</v>
       </c>
       <c r="C163" s="5">
         <v>-0.62372177000000306</v>
       </c>
       <c r="D163" s="5">
         <v>-6.3396438328855886</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>113.84740141</v>
       </c>
       <c r="C164" s="5">
         <v>-0.11906902999999147</v>
       </c>
       <c r="D164" s="5">
         <v>-1.2465477590639429</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>113.444712</v>
       </c>
       <c r="C165" s="5">
         <v>-0.4026894100000078</v>
       </c>
       <c r="D165" s="5">
         <v>-4.1629103883172096</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>113.56293353</v>
       </c>
       <c r="C166" s="5">
         <v>0.11822152999999958</v>
       </c>
       <c r="D166" s="5">
         <v>1.2577208865708789</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>113.71625623</v>
       </c>
       <c r="C167" s="5">
         <v>0.15332270000000392</v>
       </c>
       <c r="D167" s="5">
         <v>1.632219424323833</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>114.34967908</v>
       </c>
       <c r="C168" s="5">
         <v>0.63342285000000231</v>
       </c>
       <c r="D168" s="5">
         <v>6.8928756028267202</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>114.45852841999999</v>
       </c>
       <c r="C169" s="5">
         <v>0.10884933999999191</v>
       </c>
       <c r="D169" s="5">
         <v>1.1482780987652097</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>114.31774999</v>
       </c>
       <c r="C170" s="5">
         <v>-0.14077842999999746</v>
       </c>
       <c r="D170" s="5">
         <v>-1.4659981784319265</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>114.17286561</v>
       </c>
       <c r="C171" s="5">
         <v>-0.14488437999999348</v>
       </c>
       <c r="D171" s="5">
         <v>-1.5103030182763932</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>114.49481674</v>
       </c>
       <c r="C172" s="5">
         <v>0.32195113000000219</v>
       </c>
       <c r="D172" s="5">
         <v>3.4368050894518554</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>114.45144015</v>
       </c>
       <c r="C173" s="5">
         <v>-4.3376590000008264E-2</v>
       </c>
       <c r="D173" s="5">
         <v>-0.45367630167488793</v>
       </c>
       <c r="E173" s="5">
         <v>-3.3317406088373414E-2</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>114.4100567</v>
       </c>
       <c r="C174" s="5">
         <v>-4.1383449999997879E-2</v>
       </c>
       <c r="D174" s="5">
         <v>-0.43303518078039449</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>114.87798230999999</v>
       </c>
       <c r="C175" s="5">
         <v>0.46792560999999466</v>
       </c>
       <c r="D175" s="5">
         <v>5.019798199103831</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>115.06299088</v>
       </c>
       <c r="C176" s="5">
         <v>0.18500857000000792</v>
       </c>
       <c r="D176" s="5">
         <v>1.9497849833890468</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>114.66838657</v>
       </c>
       <c r="C177" s="5">
         <v>-0.3946043100000054</v>
       </c>
       <c r="D177" s="5">
         <v>-4.0386125268047408</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>114.84970077</v>
       </c>
       <c r="C178" s="5">
         <v>0.18131420000000276</v>
       </c>
       <c r="D178" s="5">
         <v>1.9140343859844533</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>114.93175882</v>
       </c>
       <c r="C179" s="5">
         <v>8.2058050000000549E-2</v>
       </c>
       <c r="D179" s="5">
         <v>0.86075569908488081</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>114.15014794</v>
       </c>
       <c r="C180" s="5">
         <v>-0.78161088000000234</v>
       </c>
       <c r="D180" s="5">
         <v>-7.8623544822707832</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>114.40973972</v>
       </c>
       <c r="C181" s="5">
         <v>0.25959178000000804</v>
       </c>
       <c r="D181" s="5">
         <v>2.7633437302097441</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>114.64534068</v>
       </c>
       <c r="C182" s="5">
         <v>0.2356009599999993</v>
       </c>
       <c r="D182" s="5">
         <v>2.4993093774788422</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>114.72553587</v>
       </c>
       <c r="C183" s="5">
         <v>8.0195189999997751E-2</v>
       </c>
       <c r="D183" s="5">
         <v>0.84264508946825245</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>114.47787088</v>
       </c>
       <c r="C184" s="5">
         <v>-0.24766499000000408</v>
       </c>
       <c r="D184" s="5">
         <v>-2.5599755826822612</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>114.80041227</v>
       </c>
       <c r="C185" s="5">
         <v>0.32254138999999782</v>
       </c>
       <c r="D185" s="5">
         <v>3.4338878894575542</v>
       </c>
       <c r="E185" s="5">
         <v>0.30490845684654211</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>113.93900816</v>
       </c>
       <c r="C186" s="5">
         <v>-0.86140410999999517</v>
       </c>
       <c r="D186" s="5">
         <v>-8.6417350843863598</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>114.24157459</v>
       </c>
       <c r="C187" s="5">
         <v>0.30256642999999883</v>
       </c>
       <c r="D187" s="5">
         <v>3.2335706421028787</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>114.81307043</v>
       </c>
       <c r="C188" s="5">
         <v>0.5714958399999972</v>
       </c>
       <c r="D188" s="5">
         <v>6.17097664018047</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>115.48014387000001</v>
       </c>
       <c r="C189" s="5">
         <v>0.66707344000001001</v>
       </c>
       <c r="D189" s="5">
         <v>7.1992677307274322</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>115.38913958000001</v>
       </c>
       <c r="C190" s="5">
         <v>-9.1004290000000765E-2</v>
       </c>
       <c r="D190" s="5">
         <v>-0.94157367246276991</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>115.07086952</v>
       </c>
       <c r="C191" s="5">
         <v>-0.31827006000000324</v>
       </c>
       <c r="D191" s="5">
         <v>-3.2601258624415541</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>114.90471965</v>
       </c>
       <c r="C192" s="5">
         <v>-0.16614986999999815</v>
       </c>
       <c r="D192" s="5">
         <v>-1.7189761826321814</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>115.76278790000001</v>
       </c>
       <c r="C193" s="5">
         <v>0.85806825000000231</v>
       </c>
       <c r="D193" s="5">
         <v>9.3385519467890976</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>116.29713692</v>
       </c>
       <c r="C194" s="5">
         <v>0.5343490199999934</v>
       </c>
       <c r="D194" s="5">
         <v>5.6818847108828674</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>116.67442115999999</v>
       </c>
       <c r="C195" s="5">
         <v>0.3772842399999945</v>
       </c>
       <c r="D195" s="5">
         <v>3.9631864793282068</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>116.92282981</v>
       </c>
       <c r="C196" s="5">
         <v>0.24840865000000178</v>
       </c>
       <c r="D196" s="5">
         <v>2.5850214788987635</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>117.44755003</v>
       </c>
       <c r="C197" s="5">
         <v>0.52472022000000607</v>
       </c>
       <c r="D197" s="5">
         <v>5.5202297272375578</v>
       </c>
       <c r="E197" s="5">
         <v>2.3058608481075771</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>118.90415427000001</v>
       </c>
       <c r="C198" s="5">
         <v>1.4566042400000043</v>
       </c>
       <c r="D198" s="5">
         <v>15.940934827480246</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>118.91489392</v>
       </c>
       <c r="C199" s="5">
         <v>1.0739649999990775E-2</v>
       </c>
       <c r="D199" s="5">
         <v>0.10844014808815139</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>119.13972321</v>
       </c>
       <c r="C200" s="5">
         <v>0.2248292900000024</v>
       </c>
       <c r="D200" s="5">
         <v>2.2925507153177094</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>119.82736439999999</v>
       </c>
       <c r="C201" s="5">
         <v>0.68764118999999368</v>
       </c>
       <c r="D201" s="5">
         <v>7.150214301992075</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>119.68011193</v>
       </c>
       <c r="C202" s="5">
         <v>-0.14725246999999797</v>
       </c>
       <c r="D202" s="5">
         <v>-1.4647200529997906</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>121.11184622</v>
       </c>
       <c r="C203" s="5">
         <v>1.4317342900000085</v>
       </c>
       <c r="D203" s="5">
         <v>15.338859877107435</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>120.7543652</v>
       </c>
       <c r="C204" s="5">
         <v>-0.3574810200000087</v>
       </c>
       <c r="D204" s="5">
         <v>-3.4850531164971499</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>121.41759414000001</v>
       </c>
       <c r="C205" s="5">
         <v>0.66322894000001043</v>
       </c>
       <c r="D205" s="5">
         <v>6.7936445132694923</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>121.66493964999999</v>
       </c>
       <c r="C206" s="5">
         <v>0.24734550999998817</v>
       </c>
       <c r="D206" s="5">
         <v>2.4721532594017326</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>121.85239716</v>
       </c>
       <c r="C207" s="5">
         <v>0.18745751000000155</v>
       </c>
       <c r="D207" s="5">
         <v>1.8646711702183572</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>121.87417213000001</v>
       </c>
       <c r="C208" s="5">
         <v>2.177497000000983E-2</v>
       </c>
       <c r="D208" s="5">
         <v>0.21465036130343673</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>122.03706341</v>
       </c>
       <c r="C209" s="5">
         <v>0.16289127999999664</v>
       </c>
       <c r="D209" s="5">
         <v>1.615706249273452</v>
       </c>
       <c r="E209" s="5">
         <v>3.9077131696895195</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>122.14018686999999</v>
       </c>
       <c r="C210" s="5">
         <v>0.10312345999999195</v>
       </c>
       <c r="D210" s="5">
         <v>1.0187471172850904</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>122.14539866</v>
       </c>
       <c r="C211" s="5">
         <v>5.2117900000041573E-3</v>
       </c>
       <c r="D211" s="5">
         <v>5.1216689142630223E-2</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>123.14957919</v>
       </c>
       <c r="C212" s="5">
         <v>1.0041805299999993</v>
       </c>
       <c r="D212" s="5">
         <v>10.323962071759119</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>123.08583169000001</v>
       </c>
       <c r="C213" s="5">
         <v>-6.3747499999990964E-2</v>
       </c>
       <c r="D213" s="5">
         <v>-0.61940597900835836</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>122.65867350000001</v>
       </c>
       <c r="C214" s="5">
         <v>-0.4271581900000001</v>
       </c>
       <c r="D214" s="5">
         <v>-4.085914624037934</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>122.50270030999999</v>
       </c>
       <c r="C215" s="5">
         <v>-0.15597319000001164</v>
       </c>
       <c r="D215" s="5">
         <v>-1.5152971858607867</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>123.49849085</v>
       </c>
       <c r="C216" s="5">
         <v>0.99579054000000156</v>
       </c>
       <c r="D216" s="5">
         <v>10.202605827479271</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>123.29695533</v>
       </c>
       <c r="C217" s="5">
         <v>-0.20153551999999308</v>
       </c>
       <c r="D217" s="5">
         <v>-1.940782904180216</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>123.3170926</v>
       </c>
       <c r="C218" s="5">
         <v>2.0137269999992213E-2</v>
       </c>
       <c r="D218" s="5">
         <v>0.19616415024383826</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>124.78778876</v>
       </c>
       <c r="C219" s="5">
         <v>1.4706961600000028</v>
       </c>
       <c r="D219" s="5">
         <v>15.288435374802578</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>125.16540639</v>
       </c>
       <c r="C220" s="5">
         <v>0.37761763000000315</v>
       </c>
       <c r="D220" s="5">
         <v>3.6923450483373532</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>124.74158602</v>
       </c>
       <c r="C221" s="5">
         <v>-0.42382037000000139</v>
       </c>
       <c r="D221" s="5">
         <v>-3.9884737749267152</v>
       </c>
       <c r="E221" s="5">
         <v>2.2161485489976096</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>126.06747626000001</v>
       </c>
       <c r="C222" s="5">
         <v>1.3258902400000068</v>
       </c>
       <c r="D222" s="5">
         <v>13.527628736092478</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>126.26261777000001</v>
       </c>
       <c r="C223" s="5">
         <v>0.19514150999999913</v>
       </c>
       <c r="D223" s="5">
         <v>1.8733915467521456</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>126.40763158</v>
       </c>
       <c r="C224" s="5">
         <v>0.14501380999999469</v>
       </c>
       <c r="D224" s="5">
         <v>1.3869506466947623</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>126.0737218</v>
       </c>
       <c r="C225" s="5">
         <v>-0.33390977999999905</v>
       </c>
       <c r="D225" s="5">
         <v>-3.1241885169152384</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>126.16556297</v>
       </c>
       <c r="C226" s="5">
         <v>9.1841169999995032E-2</v>
       </c>
       <c r="D226" s="5">
         <v>0.87767729017069751</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>125.56508173</v>
       </c>
       <c r="C227" s="5">
         <v>-0.60048123999999348</v>
       </c>
       <c r="D227" s="5">
         <v>-5.5642040953205685</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>126.18018277</v>
       </c>
       <c r="C228" s="5">
         <v>0.61510103999999899</v>
       </c>
       <c r="D228" s="5">
         <v>6.0393902259234578</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>125.27198915</v>
       </c>
       <c r="C229" s="5">
         <v>-0.90819362000000581</v>
       </c>
       <c r="D229" s="5">
         <v>-8.3032683892557024</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>125.10922047</v>
       </c>
       <c r="C230" s="5">
         <v>-0.16276867999999922</v>
       </c>
       <c r="D230" s="5">
         <v>-1.5480924183300937</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>125.80919766</v>
       </c>
       <c r="C231" s="5">
         <v>0.69997718999999847</v>
       </c>
       <c r="D231" s="5">
         <v>6.9244179679848639</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>125.42000745</v>
       </c>
       <c r="C232" s="5">
         <v>-0.38919020999999532</v>
       </c>
       <c r="D232" s="5">
         <v>-3.6496814728745886</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>125.18653281</v>
       </c>
       <c r="C233" s="5">
         <v>-0.23347463999999718</v>
       </c>
       <c r="D233" s="5">
         <v>-2.2111207587515391</v>
       </c>
       <c r="E233" s="5">
         <v>0.35669483144831204</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>124.91363214</v>
       </c>
       <c r="C234" s="5">
         <v>-0.27290066999999851</v>
       </c>
       <c r="D234" s="5">
         <v>-2.5848050875577844</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>124.2703119</v>
       </c>
       <c r="C235" s="5">
         <v>-0.64332024000000843</v>
       </c>
       <c r="D235" s="5">
         <v>-6.0080584201866793</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>123.3652311</v>
       </c>
       <c r="C236" s="5">
         <v>-0.90508079999999325</v>
       </c>
       <c r="D236" s="5">
         <v>-8.3980625388232149</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>123.77182793</v>
       </c>
       <c r="C237" s="5">
         <v>0.40659682999999802</v>
       </c>
       <c r="D237" s="5">
         <v>4.0275424801140769</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>123.93222792</v>
       </c>
       <c r="C238" s="5">
         <v>0.16039999000000194</v>
       </c>
       <c r="D238" s="5">
         <v>1.5662518793305713</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>123.69089437</v>
       </c>
       <c r="C239" s="5">
         <v>-0.24133355000000734</v>
       </c>
       <c r="D239" s="5">
         <v>-2.3118977480256708</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>123.43286587</v>
       </c>
       <c r="C240" s="5">
         <v>-0.25802849999999466</v>
       </c>
       <c r="D240" s="5">
         <v>-2.4747676689291231</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>123.42127309999999</v>
       </c>
       <c r="C241" s="5">
         <v>-1.1592770000007135E-2</v>
       </c>
       <c r="D241" s="5">
         <v>-0.11264536511772505</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>124.67723103</v>
       </c>
       <c r="C242" s="5">
         <v>1.2559579300000081</v>
       </c>
       <c r="D242" s="5">
         <v>12.918608696488354</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>124.91842711</v>
       </c>
       <c r="C243" s="5">
         <v>0.24119607999999459</v>
       </c>
       <c r="D243" s="5">
         <v>2.3463375021213873</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>124.99124521</v>
       </c>
       <c r="C244" s="5">
         <v>7.2818100000006325E-2</v>
       </c>
       <c r="D244" s="5">
         <v>0.70175730390129587</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>125.36882189000001</v>
       </c>
       <c r="C245" s="5">
         <v>0.37757668000000422</v>
       </c>
       <c r="D245" s="5">
         <v>3.6858281471557452</v>
       </c>
       <c r="E245" s="5">
         <v>0.14561396973640228</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>125.69919059999999</v>
       </c>
       <c r="C246" s="5">
         <v>0.33036870999998769</v>
       </c>
       <c r="D246" s="5">
         <v>3.2084456068740552</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>125.66351156</v>
       </c>
       <c r="C247" s="5">
         <v>-3.5679039999990891E-2</v>
       </c>
       <c r="D247" s="5">
         <v>-0.34008230913037396</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>125.84684677</v>
       </c>
       <c r="C248" s="5">
         <v>0.18333520999999564</v>
       </c>
       <c r="D248" s="5">
         <v>1.7648416392130661</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>125.43467719</v>
       </c>
       <c r="C249" s="5">
         <v>-0.41216957999999693</v>
       </c>
       <c r="D249" s="5">
         <v>-3.8601725804151554</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>126.87811542999999</v>
       </c>
       <c r="C250" s="5">
         <v>1.4434382399999919</v>
       </c>
       <c r="D250" s="5">
         <v>14.717383656120742</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>126.76835010000001</v>
       </c>
       <c r="C251" s="5">
         <v>-0.10976532999998767</v>
       </c>
       <c r="D251" s="5">
         <v>-1.0332235716651872</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>126.69846855999999</v>
       </c>
       <c r="C252" s="5">
         <v>-6.9881540000011455E-2</v>
       </c>
       <c r="D252" s="5">
         <v>-0.65950267755968683</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>126.81468364</v>
       </c>
       <c r="C253" s="5">
         <v>0.11621508000000347</v>
       </c>
       <c r="D253" s="5">
         <v>1.1062786104854005</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>126.70322745</v>
       </c>
       <c r="C254" s="5">
         <v>-0.1114561899999984</v>
       </c>
       <c r="D254" s="5">
         <v>-1.0495850582658228</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>127.68408263000001</v>
       </c>
       <c r="C255" s="5">
         <v>0.98085518000000604</v>
       </c>
       <c r="D255" s="5">
         <v>9.6955463588397137</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>128.09352648000001</v>
       </c>
       <c r="C256" s="5">
         <v>0.40944385000000239</v>
       </c>
       <c r="D256" s="5">
         <v>3.9166312060656461</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>128.04363728999999</v>
       </c>
       <c r="C257" s="5">
         <v>-4.9889190000016015E-2</v>
       </c>
       <c r="D257" s="5">
         <v>-0.46636980157981345</v>
       </c>
       <c r="E257" s="5">
         <v>2.1335570995050901</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>127.77683564</v>
       </c>
       <c r="C258" s="5">
         <v>-0.26680164999999079</v>
       </c>
       <c r="D258" s="5">
         <v>-2.4719558355873361</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>127.96791736</v>
       </c>
       <c r="C259" s="5">
         <v>0.19108171999999968</v>
       </c>
       <c r="D259" s="5">
         <v>1.8093533559791819</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>128.63133640999999</v>
       </c>
       <c r="C260" s="5">
         <v>0.66341904999998746</v>
       </c>
       <c r="D260" s="5">
         <v>6.4015996073915282</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>128.7931322</v>
       </c>
       <c r="C261" s="5">
         <v>0.16179579000001354</v>
       </c>
       <c r="D261" s="5">
         <v>1.5198766714420442</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>128.65848265</v>
       </c>
       <c r="C262" s="5">
         <v>-0.134649550000006</v>
       </c>
       <c r="D262" s="5">
         <v>-1.2473770184670108</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>129.02225203</v>
       </c>
       <c r="C263" s="5">
         <v>0.36376938000000791</v>
       </c>
       <c r="D263" s="5">
         <v>3.4461458131165301</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>128.76993698000001</v>
       </c>
       <c r="C264" s="5">
         <v>-0.25231504999999288</v>
       </c>
       <c r="D264" s="5">
         <v>-2.321635080518436</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>128.95939043000001</v>
       </c>
       <c r="C265" s="5">
         <v>0.18945345000000202</v>
       </c>
       <c r="D265" s="5">
         <v>1.7798629419798928</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>129.38039542000001</v>
       </c>
       <c r="C266" s="5">
         <v>0.42100499000000013</v>
       </c>
       <c r="D266" s="5">
         <v>3.9886715028232267</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>128.69519600999999</v>
       </c>
       <c r="C267" s="5">
         <v>-0.68519941000002405</v>
       </c>
       <c r="D267" s="5">
         <v>-6.1733223187451003</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>129.02883195999999</v>
       </c>
       <c r="C268" s="5">
         <v>0.33363595000000146</v>
       </c>
       <c r="D268" s="5">
         <v>3.1556836734927707</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>128.79330096000001</v>
       </c>
       <c r="C269" s="5">
         <v>-0.23553099999998039</v>
       </c>
       <c r="D269" s="5">
         <v>-2.1686376376774841</v>
       </c>
       <c r="E269" s="5">
         <v>0.58547514415117075</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>130.14780336000001</v>
       </c>
       <c r="C270" s="5">
         <v>1.3545024000000012</v>
       </c>
       <c r="D270" s="5">
         <v>13.37644059762475</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>130.75291519000001</v>
       </c>
       <c r="C271" s="5">
         <v>0.60511182999999846</v>
       </c>
       <c r="D271" s="5">
         <v>5.7242116523696485</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>131.11561420999999</v>
       </c>
       <c r="C272" s="5">
         <v>0.36269901999997955</v>
       </c>
       <c r="D272" s="5">
         <v>3.3799695444582278</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>130.59259216000001</v>
       </c>
       <c r="C273" s="5">
         <v>-0.52302204999998025</v>
       </c>
       <c r="D273" s="5">
         <v>-4.6831802977187138</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>130.84869843999999</v>
       </c>
       <c r="C274" s="5">
         <v>0.25610627999998314</v>
       </c>
       <c r="D274" s="5">
         <v>2.3788804645834993</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>131.11011977999999</v>
       </c>
       <c r="C275" s="5">
         <v>0.26142133999999828</v>
       </c>
       <c r="D275" s="5">
         <v>2.423988877669303</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>131.01855845</v>
       </c>
       <c r="C276" s="5">
         <v>-9.1561329999990448E-2</v>
       </c>
       <c r="D276" s="5">
         <v>-0.83481395740074849</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>131.87933355999999</v>
       </c>
       <c r="C277" s="5">
         <v>0.86077510999999163</v>
       </c>
       <c r="D277" s="5">
         <v>8.1750550491794591</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>131.45008743</v>
       </c>
       <c r="C278" s="5">
         <v>-0.42924612999999567</v>
       </c>
       <c r="D278" s="5">
         <v>-3.8366407801773139</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>131.43235786</v>
       </c>
       <c r="C279" s="5">
         <v>-1.7729570000000194E-2</v>
       </c>
       <c r="D279" s="5">
         <v>-0.16173217436418197</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>132.11860916000001</v>
       </c>
       <c r="C280" s="5">
         <v>0.68625130000000922</v>
       </c>
       <c r="D280" s="5">
         <v>6.4486917982458314</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>132.65890844</v>
       </c>
       <c r="C281" s="5">
         <v>0.54029927999999927</v>
       </c>
       <c r="D281" s="5">
         <v>5.0192992103642808</v>
       </c>
       <c r="E281" s="5">
         <v>3.0014041500501243</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>131.27883564999999</v>
       </c>
       <c r="C282" s="5">
         <v>-1.380072790000014</v>
       </c>
       <c r="D282" s="5">
         <v>-11.793709031961686</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>132.16158539</v>
       </c>
       <c r="C283" s="5">
         <v>0.88274974000000839</v>
       </c>
       <c r="D283" s="5">
         <v>8.3742943501974523</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>132.71529231</v>
       </c>
       <c r="C284" s="5">
         <v>0.55370691999999622</v>
       </c>
       <c r="D284" s="5">
         <v>5.1450274164469789</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>133.30693005000001</v>
       </c>
       <c r="C285" s="5">
         <v>0.59163774000001013</v>
       </c>
       <c r="D285" s="5">
         <v>5.4826688909711985</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>133.54536390000001</v>
       </c>
       <c r="C286" s="5">
         <v>0.23843385000000694</v>
       </c>
       <c r="D286" s="5">
         <v>2.1675702516265272</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>133.76528134</v>
       </c>
       <c r="C287" s="5">
         <v>0.21991743999998903</v>
       </c>
       <c r="D287" s="5">
         <v>1.994111143109456</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>134.83389696</v>
       </c>
       <c r="C288" s="5">
         <v>1.0686156200000028</v>
       </c>
       <c r="D288" s="5">
         <v>10.019116253466009</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>135.05888822</v>
       </c>
       <c r="C289" s="5">
         <v>0.22499125999999592</v>
       </c>
       <c r="D289" s="5">
         <v>2.0208657376219019</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>135.10676803000001</v>
       </c>
       <c r="C290" s="5">
         <v>4.7879810000011958E-2</v>
       </c>
       <c r="D290" s="5">
         <v>0.42624319654036569</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>134.82296088999999</v>
       </c>
       <c r="C291" s="5">
         <v>-0.28380714000002172</v>
       </c>
       <c r="D291" s="5">
         <v>-2.4918164909807583</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>135.26052179999999</v>
       </c>
       <c r="C292" s="5">
         <v>0.43756091000000197</v>
       </c>
       <c r="D292" s="5">
         <v>3.9648125374265764</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>135.27829967</v>
       </c>
       <c r="C293" s="5">
         <v>1.7777870000003304E-2</v>
       </c>
       <c r="D293" s="5">
         <v>0.15783520702974396</v>
       </c>
       <c r="E293" s="5">
         <v>1.9745309687850376</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>135.44927971999999</v>
       </c>
       <c r="C294" s="5">
         <v>0.17098004999999716</v>
       </c>
       <c r="D294" s="5">
         <v>1.5272839238124947</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>135.66551791000001</v>
       </c>
       <c r="C295" s="5">
         <v>0.21623819000001276</v>
       </c>
       <c r="D295" s="5">
         <v>1.9326526326158167</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>135.86229230000001</v>
       </c>
       <c r="C296" s="5">
         <v>0.19677439000000163</v>
       </c>
       <c r="D296" s="5">
         <v>1.7544775429332526</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>136.72183451999999</v>
       </c>
       <c r="C297" s="5">
         <v>0.85954221999998026</v>
       </c>
       <c r="D297" s="5">
         <v>7.8617024774084276</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>136.84423086000001</v>
       </c>
       <c r="C298" s="5">
         <v>0.12239634000002297</v>
       </c>
       <c r="D298" s="5">
         <v>1.0795711238857919</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>136.96432121000001</v>
       </c>
       <c r="C299" s="5">
         <v>0.12009034999999812</v>
       </c>
       <c r="D299" s="5">
         <v>1.0581813810176977</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>136.24151742999999</v>
       </c>
       <c r="C300" s="5">
         <v>-0.72280378000002088</v>
       </c>
       <c r="D300" s="5">
         <v>-6.1521622746613662</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>136.60400953999999</v>
       </c>
       <c r="C301" s="5">
         <v>0.36249211000000514</v>
       </c>
       <c r="D301" s="5">
         <v>3.2399287715470626</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>136.7916644</v>
       </c>
       <c r="C302" s="5">
         <v>0.18765486000000919</v>
       </c>
       <c r="D302" s="5">
         <v>1.6609689779075065</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>136.51110639999999</v>
       </c>
       <c r="C303" s="5">
         <v>-0.28055800000001341</v>
       </c>
       <c r="D303" s="5">
         <v>-2.4336107588285194</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>136.4486546</v>
       </c>
       <c r="C304" s="5">
         <v>-6.2451799999990953E-2</v>
       </c>
       <c r="D304" s="5">
         <v>-0.54760291784213821</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>136.93207519000001</v>
       </c>
       <c r="C305" s="5">
         <v>0.48342059000000859</v>
       </c>
       <c r="D305" s="5">
         <v>4.3352797160848278</v>
       </c>
       <c r="E305" s="5">
         <v>1.2224987481615823</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>137.18722047</v>
       </c>
       <c r="C306" s="5">
         <v>0.25514527999999359</v>
       </c>
       <c r="D306" s="5">
         <v>2.2590150864086889</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>137.41558774000001</v>
       </c>
       <c r="C307" s="5">
         <v>0.22836727000000678</v>
       </c>
       <c r="D307" s="5">
         <v>2.0159580593860804</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>138.03411618000001</v>
       </c>
       <c r="C308" s="5">
         <v>0.61852844000000573</v>
       </c>
       <c r="D308" s="5">
         <v>5.5371275239826101</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>138.26089228999999</v>
       </c>
       <c r="C309" s="5">
         <v>0.22677610999997455</v>
       </c>
       <c r="D309" s="5">
         <v>1.9893908781493108</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>138.5473001</v>
       </c>
       <c r="C310" s="5">
         <v>0.28640781000001425</v>
       </c>
       <c r="D310" s="5">
         <v>2.5143211138653809</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>138.96191519000001</v>
       </c>
       <c r="C311" s="5">
         <v>0.41461509000001229</v>
       </c>
       <c r="D311" s="5">
         <v>3.6508069601822957</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>139.22685901</v>
       </c>
       <c r="C312" s="5">
         <v>0.26494381999998495</v>
       </c>
       <c r="D312" s="5">
         <v>2.3120564158596979</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>139.40185234</v>
       </c>
       <c r="C313" s="5">
         <v>0.17499333000000661</v>
       </c>
       <c r="D313" s="5">
         <v>1.5187425277789934</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>139.44909208999999</v>
       </c>
       <c r="C314" s="5">
         <v>4.7239749999988589E-2</v>
       </c>
       <c r="D314" s="5">
         <v>0.40740832069168231</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>140.00662202999999</v>
       </c>
       <c r="C315" s="5">
         <v>0.55752993999999489</v>
       </c>
       <c r="D315" s="5">
         <v>4.9046251645263439</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>139.87330645</v>
       </c>
       <c r="C316" s="5">
         <v>-0.13331557999998722</v>
       </c>
       <c r="D316" s="5">
         <v>-1.1366856429413263</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>139.92559575000001</v>
       </c>
       <c r="C317" s="5">
         <v>5.2289300000012418E-2</v>
       </c>
       <c r="D317" s="5">
         <v>0.44952347145537086</v>
       </c>
       <c r="E317" s="5">
         <v>2.1861353929284677</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>140.79445691000001</v>
       </c>
       <c r="C318" s="5">
         <v>0.86886115999999447</v>
       </c>
       <c r="D318" s="5">
         <v>7.7111610870386205</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>140.73533484999999</v>
       </c>
       <c r="C319" s="5">
         <v>-5.9122060000021293E-2</v>
       </c>
       <c r="D319" s="5">
         <v>-0.50273887565799313</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>140.60413253999999</v>
       </c>
       <c r="C320" s="5">
         <v>-0.13120230999999194</v>
       </c>
       <c r="D320" s="5">
         <v>-1.1129969342453805</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>140.49794312</v>
       </c>
       <c r="C321" s="5">
         <v>-0.10618941999999265</v>
       </c>
       <c r="D321" s="5">
         <v>-0.90252913687413061</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>140.90205949</v>
       </c>
       <c r="C322" s="5">
         <v>0.404116369999997</v>
       </c>
       <c r="D322" s="5">
         <v>3.5067082161527097</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>141.19367334</v>
       </c>
       <c r="C323" s="5">
         <v>0.2916138500000045</v>
       </c>
       <c r="D323" s="5">
         <v>2.5120110253875616</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>141.86092325000001</v>
       </c>
       <c r="C324" s="5">
         <v>0.66724991000000955</v>
       </c>
       <c r="D324" s="5">
         <v>5.8206776198780563</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>141.65491574000001</v>
       </c>
       <c r="C325" s="5">
         <v>-0.20600751000000628</v>
       </c>
       <c r="D325" s="5">
         <v>-1.7287641845398993</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>141.63522093</v>
       </c>
       <c r="C326" s="5">
         <v>-1.9694810000004281E-2</v>
       </c>
       <c r="D326" s="5">
         <v>-0.16671294354798638</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>141.81770667999999</v>
       </c>
       <c r="C327" s="5">
         <v>0.18248574999998368</v>
       </c>
       <c r="D327" s="5">
         <v>1.5571082104881118</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>141.80125727999999</v>
       </c>
       <c r="C328" s="5">
         <v>-1.6449399999999059E-2</v>
       </c>
       <c r="D328" s="5">
         <v>-0.1390989375138374</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>142.12324594</v>
       </c>
       <c r="C329" s="5">
         <v>0.32198866000001658</v>
       </c>
       <c r="D329" s="5">
         <v>2.7591337421794426</v>
       </c>
       <c r="E329" s="5">
         <v>1.5705848370490161</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>141.54293609999999</v>
       </c>
       <c r="C330" s="5">
         <v>-0.5803098400000124</v>
       </c>
       <c r="D330" s="5">
         <v>-4.7912224399708991</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>141.57267343999999</v>
       </c>
       <c r="C331" s="5">
         <v>2.9737339999996948E-2</v>
       </c>
       <c r="D331" s="5">
         <v>0.2524044809499193</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>142.28807047000001</v>
       </c>
       <c r="C332" s="5">
         <v>0.71539703000001964</v>
       </c>
       <c r="D332" s="5">
         <v>6.2352590229331817</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>142.16868568999999</v>
       </c>
       <c r="C333" s="5">
         <v>-0.11938478000001851</v>
       </c>
       <c r="D333" s="5">
         <v>-1.0022096129604696</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>142.06481047</v>
       </c>
       <c r="C334" s="5">
         <v>-0.10387521999999194</v>
       </c>
       <c r="D334" s="5">
         <v>-0.87326239618857882</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>142.02410058000001</v>
       </c>
       <c r="C335" s="5">
         <v>-4.0709889999988036E-2</v>
       </c>
       <c r="D335" s="5">
         <v>-0.34332884593791801</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>141.20033255999999</v>
       </c>
       <c r="C336" s="5">
         <v>-0.82376802000001703</v>
       </c>
       <c r="D336" s="5">
         <v>-6.7424367548886366</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>141.53183786</v>
       </c>
       <c r="C337" s="5">
         <v>0.33150530000000344</v>
       </c>
       <c r="D337" s="5">
         <v>2.8539842950165539</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>141.27038711</v>
       </c>
       <c r="C338" s="5">
         <v>-0.26145074999999451</v>
       </c>
       <c r="D338" s="5">
         <v>-2.1943670729776876</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>141.76029661999999</v>
       </c>
       <c r="C339" s="5">
         <v>0.48990950999998972</v>
       </c>
       <c r="D339" s="5">
         <v>4.2417602886233974</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>141.26171244</v>
       </c>
       <c r="C340" s="5">
         <v>-0.4985841799999946</v>
       </c>
       <c r="D340" s="5">
         <v>-4.1398198499231214</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>141.57416892000001</v>
       </c>
       <c r="C341" s="5">
         <v>0.3124564800000087</v>
       </c>
       <c r="D341" s="5">
         <v>2.6868071512701874</v>
       </c>
       <c r="E341" s="5">
         <v>-0.38633864317438871</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>142.16076007000001</v>
       </c>
       <c r="C342" s="5">
         <v>0.58659115000000384</v>
       </c>
       <c r="D342" s="5">
         <v>5.086902436498475</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>142.53531935000001</v>
       </c>
       <c r="C343" s="5">
         <v>0.37455927999999972</v>
       </c>
       <c r="D343" s="5">
         <v>3.2079319476953305</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>142.60511244</v>
       </c>
       <c r="C344" s="5">
         <v>6.9793089999990343E-2</v>
       </c>
       <c r="D344" s="5">
         <v>0.58917066120613981</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>142.63281900999999</v>
       </c>
       <c r="C345" s="5">
         <v>2.7706569999992325E-2</v>
       </c>
       <c r="D345" s="5">
         <v>0.23339580709962338</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>142.43152423999999</v>
       </c>
       <c r="C346" s="5">
         <v>-0.20129477000000406</v>
       </c>
       <c r="D346" s="5">
         <v>-1.6804517291658327</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>143.09888078</v>
       </c>
       <c r="C347" s="5">
         <v>0.66735654000001432</v>
       </c>
       <c r="D347" s="5">
         <v>5.7697264047077645</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>143.21350362000001</v>
       </c>
       <c r="C348" s="5">
         <v>0.11462284000000977</v>
       </c>
       <c r="D348" s="5">
         <v>0.96545127804170683</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>143.3131444</v>
       </c>
       <c r="C349" s="5">
         <v>9.9640779999987217E-2</v>
       </c>
       <c r="D349" s="5">
         <v>0.83810214234767422</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>142.92755618999999</v>
       </c>
       <c r="C350" s="5">
         <v>-0.38558821000000876</v>
       </c>
       <c r="D350" s="5">
         <v>-3.1812839730206988</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>143.82065406000001</v>
       </c>
       <c r="C351" s="5">
         <v>0.89309787000001961</v>
       </c>
       <c r="D351" s="5">
         <v>7.7614673965433756</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>143.65514843</v>
       </c>
       <c r="C352" s="5">
         <v>-0.16550563000001262</v>
       </c>
       <c r="D352" s="5">
         <v>-1.3722266059210675</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>143.84625622999999</v>
       </c>
       <c r="C353" s="5">
         <v>0.1911077999999975</v>
       </c>
       <c r="D353" s="5">
         <v>1.6081204029377627</v>
       </c>
       <c r="E353" s="5">
         <v>1.6048741993914817</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>143.73071218000001</v>
       </c>
       <c r="C354" s="5">
         <v>-0.11554404999998269</v>
       </c>
       <c r="D354" s="5">
         <v>-0.95964922661084806</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>144.22263520999999</v>
       </c>
       <c r="C355" s="5">
         <v>0.49192302999998105</v>
       </c>
       <c r="D355" s="5">
         <v>4.1852384004594123</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>144.24197407</v>
       </c>
       <c r="C356" s="5">
         <v>1.9338860000004843E-2</v>
       </c>
       <c r="D356" s="5">
         <v>0.16102711224756927</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>144.59516184</v>
       </c>
       <c r="C357" s="5">
         <v>0.35318777000000523</v>
       </c>
       <c r="D357" s="5">
         <v>2.9781892737752891</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>144.87567308999999</v>
       </c>
       <c r="C358" s="5">
         <v>0.28051124999998933</v>
       </c>
       <c r="D358" s="5">
         <v>2.352972574514367</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>145.28568572</v>
       </c>
       <c r="C359" s="5">
         <v>0.41001263000001131</v>
       </c>
       <c r="D359" s="5">
         <v>3.449484246514456</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>145.66638219999999</v>
       </c>
       <c r="C360" s="5">
         <v>0.38069647999998324</v>
       </c>
       <c r="D360" s="5">
         <v>3.1901109431071717</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>146.16446759999999</v>
       </c>
       <c r="C361" s="5">
         <v>0.49808540000000789</v>
       </c>
       <c r="D361" s="5">
         <v>4.1812822709502928</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>146.00087597999999</v>
       </c>
       <c r="C362" s="5">
         <v>-0.16359162000000538</v>
       </c>
       <c r="D362" s="5">
         <v>-1.3348388063098571</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>145.76752311000001</v>
       </c>
       <c r="C363" s="5">
         <v>-0.23335286999997606</v>
       </c>
       <c r="D363" s="5">
         <v>-1.9011867221543244</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>146.32439472999999</v>
       </c>
       <c r="C364" s="5">
         <v>0.55687161999998125</v>
       </c>
       <c r="D364" s="5">
         <v>4.6818874541710631</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>146.55407614999999</v>
       </c>
       <c r="C365" s="5">
         <v>0.22968141999999148</v>
       </c>
       <c r="D365" s="5">
         <v>1.8999542856025453</v>
       </c>
       <c r="E365" s="5">
         <v>1.8824403157704506</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>148.04446214999999</v>
       </c>
       <c r="C366" s="5">
         <v>1.4903860000000009</v>
       </c>
       <c r="D366" s="5">
         <v>12.909679090933146</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>148.14701020000001</v>
       </c>
       <c r="C367" s="5">
         <v>0.1025480500000242</v>
       </c>
       <c r="D367" s="5">
         <v>0.83439503824762618</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>147.95225149999999</v>
       </c>
       <c r="C368" s="5">
         <v>-0.1947587000000226</v>
       </c>
       <c r="D368" s="5">
         <v>-1.5662009379319719</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>131.53866826000001</v>
       </c>
       <c r="C369" s="5">
         <v>-16.41358323999998</v>
       </c>
       <c r="D369" s="5">
         <v>-75.611654160024784</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>136.58493265000001</v>
       </c>
       <c r="C370" s="5">
         <v>5.0462643900000046</v>
       </c>
       <c r="D370" s="5">
         <v>57.105803010954716</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>140.69232131000001</v>
       </c>
       <c r="C371" s="5">
         <v>4.107388659999998</v>
       </c>
       <c r="D371" s="5">
         <v>42.69581238913154</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>138.90558888000001</v>
       </c>
       <c r="C372" s="5">
         <v>-1.7867324300000007</v>
       </c>
       <c r="D372" s="5">
         <v>-14.218843482659182</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>141.42330744</v>
       </c>
       <c r="C373" s="5">
         <v>2.5177185599999916</v>
       </c>
       <c r="D373" s="5">
         <v>24.055275580168022</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>141.80288648000001</v>
       </c>
       <c r="C374" s="5">
         <v>0.37957904000001008</v>
       </c>
       <c r="D374" s="5">
         <v>3.2687636397678688</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>143.07536544999999</v>
       </c>
       <c r="C375" s="5">
         <v>1.2724789699999803</v>
       </c>
       <c r="D375" s="5">
         <v>11.315979335356619</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>144.31476498999999</v>
       </c>
       <c r="C376" s="5">
         <v>1.2393995399999937</v>
       </c>
       <c r="D376" s="5">
         <v>10.904924669543803</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>145.0936423</v>
       </c>
       <c r="C377" s="5">
         <v>0.77887731000001281</v>
       </c>
       <c r="D377" s="5">
         <v>6.6722358591683406</v>
       </c>
       <c r="E377" s="5">
         <v>-0.99651533984302931</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>145.71474117</v>
       </c>
       <c r="C378" s="5">
         <v>0.62109886999999731</v>
       </c>
       <c r="D378" s="5">
         <v>5.2594932272533201</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>145.6424926</v>
       </c>
       <c r="C379" s="5">
         <v>-7.224856999999929E-2</v>
       </c>
       <c r="D379" s="5">
         <v>-0.59336650223217324</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>146.34361200999999</v>
       </c>
       <c r="C380" s="5">
         <v>0.70111940999998978</v>
       </c>
       <c r="D380" s="5">
         <v>5.9322026681980278</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>147.78396570000001</v>
       </c>
       <c r="C381" s="5">
         <v>1.4403536900000233</v>
       </c>
       <c r="D381" s="5">
         <v>12.471518232063517</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>147.93143051000001</v>
       </c>
       <c r="C382" s="5">
         <v>0.14746481000000244</v>
       </c>
       <c r="D382" s="5">
         <v>1.2040018991031687</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>149.13512385999999</v>
       </c>
       <c r="C383" s="5">
         <v>1.2036933499999805</v>
       </c>
       <c r="D383" s="5">
         <v>10.213244538480627</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>148.81621224</v>
       </c>
       <c r="C384" s="5">
         <v>-0.3189116199999944</v>
       </c>
       <c r="D384" s="5">
         <v>-2.5361223309264935</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>149.58565562000001</v>
       </c>
       <c r="C385" s="5">
         <v>0.76944338000001267</v>
       </c>
       <c r="D385" s="5">
         <v>6.3840290057101345</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>150.39190273</v>
       </c>
       <c r="C386" s="5">
         <v>0.80624710999998683</v>
       </c>
       <c r="D386" s="5">
         <v>6.6630644108870651</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>151.65975337</v>
       </c>
       <c r="C387" s="5">
         <v>1.267850640000006</v>
       </c>
       <c r="D387" s="5">
         <v>10.598871852236114</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>151.97096094</v>
       </c>
       <c r="C388" s="5">
         <v>0.31120756999999344</v>
       </c>
       <c r="D388" s="5">
         <v>2.4903958267514126</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>152.26163980999999</v>
       </c>
       <c r="C389" s="5">
         <v>0.29067886999999359</v>
       </c>
       <c r="D389" s="5">
         <v>2.3195725500585462</v>
       </c>
       <c r="E389" s="5">
         <v>4.9402560969413312</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>152.44476899</v>
       </c>
       <c r="C390" s="5">
         <v>0.18312918000000877</v>
       </c>
       <c r="D390" s="5">
         <v>1.4528579822669307</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>153.61245922000001</v>
       </c>
       <c r="C391" s="5">
         <v>1.1676902300000052</v>
       </c>
       <c r="D391" s="5">
         <v>9.5890053083349081</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>153.88788769999999</v>
       </c>
       <c r="C392" s="5">
         <v>0.27542847999998799</v>
       </c>
       <c r="D392" s="5">
         <v>2.172956010548166</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>154.54708324000001</v>
       </c>
       <c r="C393" s="5">
         <v>0.65919554000001312</v>
       </c>
       <c r="D393" s="5">
         <v>5.2631822228198955</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>154.35220527999999</v>
       </c>
       <c r="C394" s="5">
         <v>-0.19487796000001367</v>
       </c>
       <c r="D394" s="5">
         <v>-1.5027039181664481</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>153.8173645</v>
       </c>
       <c r="C395" s="5">
         <v>-0.53484077999999613</v>
       </c>
       <c r="D395" s="5">
         <v>-4.079744794113072</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>156.09141022</v>
       </c>
       <c r="C396" s="5">
         <v>2.2740457200000037</v>
       </c>
       <c r="D396" s="5">
         <v>19.256939771410519</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>156.89806562999999</v>
       </c>
       <c r="C397" s="5">
         <v>0.80665540999999052</v>
       </c>
       <c r="D397" s="5">
         <v>6.3807431087566036</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>157.02323570999999</v>
       </c>
       <c r="C398" s="5">
         <v>0.12517008000000374</v>
       </c>
       <c r="D398" s="5">
         <v>0.96154732622333317</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>157.15006646000001</v>
       </c>
       <c r="C399" s="5">
         <v>0.12683075000001054</v>
       </c>
       <c r="D399" s="5">
         <v>0.97358108409857369</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>157.14405984000001</v>
       </c>
       <c r="C400" s="5">
         <v>-6.0066199999937453E-3</v>
       </c>
       <c r="D400" s="5">
         <v>-4.5856989351422683E-2</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>157.38961854999999</v>
       </c>
       <c r="C401" s="5">
         <v>0.24555870999998319</v>
       </c>
       <c r="D401" s="5">
         <v>1.8913615458051147</v>
       </c>
       <c r="E401" s="5">
         <v>3.3678730548278413</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>158.18931151999999</v>
       </c>
       <c r="C402" s="5">
         <v>0.79969296999999528</v>
       </c>
       <c r="D402" s="5">
         <v>6.2704787094010284</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>158.7480324</v>
       </c>
       <c r="C403" s="5">
         <v>0.55872088000000986</v>
       </c>
       <c r="D403" s="5">
         <v>4.3216825487848887</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>159.39358258999999</v>
       </c>
       <c r="C404" s="5">
         <v>0.64555018999999447</v>
       </c>
       <c r="D404" s="5">
         <v>4.9904438131403994</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>159.42316966999999</v>
       </c>
       <c r="C405" s="5">
         <v>2.9587079999998878E-2</v>
       </c>
       <c r="D405" s="5">
         <v>0.22297488579958724</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>160.12166572999999</v>
       </c>
       <c r="C406" s="5">
         <v>0.69849605999999653</v>
       </c>
       <c r="D406" s="5">
         <v>5.3862418852769656</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>159.60664467999999</v>
       </c>
       <c r="C407" s="5">
         <v>-0.51502105000000142</v>
       </c>
       <c r="D407" s="5">
         <v>-3.7921696613489764</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>158.43978200000001</v>
       </c>
       <c r="C408" s="5">
         <v>-1.1668626799999799</v>
       </c>
       <c r="D408" s="5">
         <v>-8.4287334745915761</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>160.48823548999999</v>
       </c>
       <c r="C409" s="5">
         <v>2.0484534899999858</v>
       </c>
       <c r="D409" s="5">
         <v>16.666882172549013</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>161.24295778999999</v>
       </c>
       <c r="C410" s="5">
         <v>0.7547222999999974</v>
       </c>
       <c r="D410" s="5">
         <v>5.7914689195840641</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>161.35597127</v>
       </c>
       <c r="C411" s="5">
         <v>0.11301348000000644</v>
       </c>
       <c r="D411" s="5">
         <v>0.84431709048791159</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>161.19077852999999</v>
       </c>
       <c r="C412" s="5">
         <v>-0.16519274000000905</v>
       </c>
       <c r="D412" s="5">
         <v>-1.2216398930156247</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>161.40518779999999</v>
       </c>
       <c r="C413" s="5">
         <v>0.21440927000000443</v>
       </c>
       <c r="D413" s="5">
         <v>1.6079195474584251</v>
       </c>
       <c r="E413" s="5">
         <v>2.5513558562468397</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>161.20107399</v>
       </c>
       <c r="C414" s="5">
         <v>-0.20411380999999551</v>
       </c>
       <c r="D414" s="5">
         <v>-1.5070154940946323</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>161.85491274</v>
       </c>
       <c r="C415" s="5">
         <v>0.65383875000000558</v>
       </c>
       <c r="D415" s="5">
         <v>4.9773149399650718</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>163.19556338999999</v>
       </c>
       <c r="C416" s="5">
         <v>1.3406506499999864</v>
       </c>
       <c r="D416" s="5">
         <v>10.405203702846855</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>161.87756450000001</v>
       </c>
       <c r="C417" s="5">
         <v>-1.3179988899999842</v>
       </c>
       <c r="D417" s="5">
         <v>-9.2723284833027506</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>162.26541653000001</v>
       </c>
       <c r="C418" s="5">
         <v>0.38785203000000479</v>
       </c>
       <c r="D418" s="5">
         <v>2.9133432915546598</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>160.86660670000001</v>
       </c>
       <c r="C419" s="5">
         <v>-1.3988098300000047</v>
       </c>
       <c r="D419" s="5">
         <v>-9.8679634022061702</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>161.91920637000001</v>
       </c>
       <c r="C420" s="5">
         <v>1.0525996700000064</v>
       </c>
       <c r="D420" s="5">
         <v>8.1408021447795456</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>162.27171938000001</v>
       </c>
       <c r="C421" s="5">
         <v>0.35251300999999557</v>
       </c>
       <c r="D421" s="5">
         <v>2.6440207541558625</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>162.22773885000001</v>
       </c>
       <c r="C422" s="5">
         <v>-4.3980529999998907E-2</v>
       </c>
       <c r="D422" s="5">
         <v>-0.32475181074580473</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>162.11164486000001</v>
       </c>
       <c r="C423" s="5">
         <v>-0.11609398999999598</v>
       </c>
       <c r="D423" s="5">
         <v>-0.85537633420791348</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>162.92711517999999</v>
       </c>
       <c r="C424" s="5">
         <v>0.81547031999997444</v>
       </c>
       <c r="D424" s="5">
         <v>6.2061989916764482</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>162.20818535000001</v>
       </c>
       <c r="C425" s="5">
         <v>-0.71892982999997912</v>
       </c>
       <c r="D425" s="5">
         <v>-5.1684661576584912</v>
       </c>
       <c r="E425" s="5">
         <v>0.4975041762567356</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>162.88389996999999</v>
       </c>
       <c r="C426" s="5">
         <v>0.6757146199999795</v>
       </c>
       <c r="D426" s="5">
         <v>5.1150063453404337</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>162.65152379</v>
       </c>
       <c r="C427" s="5">
         <v>-0.23237617999998861</v>
       </c>
       <c r="D427" s="5">
         <v>-1.6985950070443123</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>162.48589522</v>
       </c>
       <c r="C428" s="5">
         <v>-0.16562856999999553</v>
       </c>
       <c r="D428" s="5">
         <v>-1.2151432245489424</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>159.10061540999999</v>
       </c>
       <c r="C429" s="5">
         <v>-3.3852798100000143</v>
       </c>
       <c r="D429" s="5">
         <v>-22.326244396984819</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>159.42319778000001</v>
       </c>
       <c r="C430" s="5">
         <v>0.32258237000002055</v>
       </c>
       <c r="D430" s="5">
         <v>2.4603604794886547</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>159.02294738000001</v>
       </c>
       <c r="C431" s="5">
         <v>-0.40025040000000445</v>
       </c>
       <c r="D431" s="5">
         <v>-2.9714840892968164</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>159.50532634999999</v>
       </c>
       <c r="C432" s="5">
         <v>0.48237896999998497</v>
       </c>
       <c r="D432" s="5">
         <v>3.7014186123872861</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>160.70775441999999</v>
       </c>
       <c r="C433" s="5">
         <v>1.2024280699999963</v>
       </c>
       <c r="D433" s="5">
         <v>9.4308348598393099</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>159.25110785000001</v>
       </c>
       <c r="C434" s="5">
         <v>-1.4566465699999753</v>
       </c>
       <c r="D434" s="5">
         <v>-10.350565508532462</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>159.90894564999999</v>
       </c>
       <c r="C435" s="5">
         <v>0.6578377999999816</v>
       </c>
       <c r="D435" s="5">
         <v>5.0711705627751513</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>159.90207278</v>
       </c>
       <c r="C436" s="5">
         <v>-6.8728699999951459E-3</v>
       </c>
       <c r="D436" s="5">
         <v>-5.1563686053623936E-2</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>160.28448288000001</v>
       </c>
       <c r="C437" s="5">
         <v>0.38241010000001552</v>
       </c>
       <c r="D437" s="5">
         <v>2.9078828048240801</v>
       </c>
       <c r="E437" s="5">
         <v>-1.185946606732069</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>161.10598947</v>
       </c>
       <c r="C438" s="5">
         <v>0.82150658999998427</v>
       </c>
       <c r="D438" s="5">
         <v>6.3267340255404259</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>160.54304227</v>
       </c>
       <c r="C439" s="5">
         <v>-0.56294719999999643</v>
       </c>
       <c r="D439" s="5">
         <v>-4.113465310305509</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>160.85033053000001</v>
       </c>
       <c r="C440" s="5">
         <v>0.30728826000000709</v>
       </c>
       <c r="D440" s="5">
         <v>2.321201101705217</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>160.78318687000001</v>
       </c>
       <c r="C441" s="5">
         <v>-6.7143659999999272E-2</v>
       </c>
       <c r="D441" s="5">
         <v>-0.49976686903628886</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>160.86907072</v>
       </c>
       <c r="C442" s="5">
         <v>8.588384999998766E-2</v>
       </c>
       <c r="D442" s="5">
         <v>0.64287778567431175</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>161.23327236</v>
+        <v>160.72147090000001</v>
       </c>
       <c r="C443" s="5">
-        <v>0.36420164000000455</v>
+        <v>-0.14759981999998217</v>
       </c>
       <c r="D443" s="5">
-        <v>2.7508408038666721</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>-1.0954791100926786</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>161.02968279999999</v>
+      </c>
+      <c r="C444" s="5">
+        <v>0.308211899999975</v>
+      </c>
+      <c r="D444" s="5">
+        <v>2.3256398648821675</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9822A8F-5959-4F5E-BDC8-230CAC56139E}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>bronaga</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>